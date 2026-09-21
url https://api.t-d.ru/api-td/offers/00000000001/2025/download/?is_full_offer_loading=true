--- v0 (2026-01-07)
+++ v1 (2026-09-21)
@@ -1,110 +1,109 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
-  <Default Extension="webp" ContentType="image/webp"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1409">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="680">
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
-    <t>Документ создан: 07.01.2026 21:09</t>
+    <t>Документ создан: 21.09.2026 07:46</t>
   </si>
   <si>
     <t>Лови момент</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Название</t>
   </si>
   <si>
     <t>Ссылка на сайт</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Категория</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
   <si>
     <t>Скидка</t>
   </si>
   <si>
     <t>Общий остаток</t>
   </si>
   <si>
-    <t>Сочи: остаток</t>
-[...2 lines deleted...]
-    <t>Сочи: цена</t>
+    <t>Новороссийск: остаток</t>
+  </si>
+  <si>
+    <t>Новороссийск: цена</t>
   </si>
   <si>
     <t>Барнаул: остаток</t>
   </si>
   <si>
     <t>Барнаул: цена</t>
   </si>
   <si>
     <t>Санкт-Петербург: остаток</t>
   </si>
   <si>
     <t>Санкт-Петербург: цена</t>
   </si>
   <si>
     <t>Воронеж: остаток</t>
   </si>
   <si>
     <t>Воронеж: цена</t>
   </si>
   <si>
     <t>Крым: остаток</t>
   </si>
   <si>
     <t>Крым: цена</t>
   </si>
@@ -123,4383 +122,2340 @@
   <si>
     <t>Курск: остаток</t>
   </si>
   <si>
     <t>Курск: цена</t>
   </si>
   <si>
     <t>Липецк: остаток</t>
   </si>
   <si>
     <t>Липецк: цена</t>
   </si>
   <si>
     <t>Нижний Новгород: остаток</t>
   </si>
   <si>
     <t>Нижний Новгород: цена</t>
   </si>
   <si>
     <t>Краснодар: остаток</t>
   </si>
   <si>
     <t>Краснодар: цена</t>
   </si>
   <si>
-    <t>Челябинск: остаток</t>
-[...4 lines deleted...]
-  <si>
     <t>Кемерово: остаток</t>
   </si>
   <si>
     <t>Кемерово: цена</t>
   </si>
   <si>
     <t>Красноярск: остаток</t>
   </si>
   <si>
     <t>Красноярск: цена</t>
   </si>
   <si>
     <t>Новосибирск: остаток</t>
   </si>
   <si>
     <t>Новосибирск: цена</t>
   </si>
   <si>
-    <t>Новороссийск: остаток</t>
-[...5 lines deleted...]
-    <t>Плита Vortmax SEC 78</t>
+    <t>Пароконвектомат Abat ПКА 10-1/1ВМ2-01</t>
   </si>
   <si>
     <t>Открыть</t>
   </si>
   <si>
-    <t>SEC 78</t>
-[...112 lines deleted...]
-    <t>Unox</t>
+    <t>Abat</t>
+  </si>
+  <si>
+    <t>Пароконвектоматы</t>
+  </si>
+  <si>
+    <t>00000356325</t>
+  </si>
+  <si>
+    <t>Габариты:840х840(905)х1055 мм, 270С, 15500Вт, 380В, инжекционный, 10хGN-1/1, память на 110 программ приготовления, 6 программ автоматической мойки, вся нерж, без г/емкостей, 3х-канальный щуп, регулировка влажности, 5 скоростей вращения вентилятора, реверс вентилятора</t>
+  </si>
+  <si>
+    <t>Шкаф морозильный Полаир CB105-S</t>
+  </si>
+  <si>
+    <t>CB105-S (ШН-0,5)</t>
+  </si>
+  <si>
+    <t>Полаир</t>
+  </si>
+  <si>
+    <t>Шкафы морозильные</t>
+  </si>
+  <si>
+    <t>00000082668</t>
+  </si>
+  <si>
+    <t>Шкаф холодильный низкотемпературный CB105-S (ШН-0,5)
+Габариты: 697х695х1960мм, в упаковке: 800х750х2125мм
+Вес: нетто- 102кг, брутто- 121кг
+Тем. режим: -18С, Мощность: 500Вт, Напряжение: 230В, R290
+Объем номинальный: 500л, Размер полки: 595х455мм 4(шт)
+Гарантия: 12 месяцев</t>
+  </si>
+  <si>
+    <t>Шкаф морозильный Полаир CB107-S</t>
+  </si>
+  <si>
+    <t>CB107-S (ШН-0,7)</t>
+  </si>
+  <si>
+    <t>00000082672</t>
+  </si>
+  <si>
+    <t>Шкаф холодильный низкотемпературный CB107-S (ШН-0,7)
+Габариты: 735х960х1996мм, в упаковке: 850х1000х2160мм, R290.
+Вес: нетто- 125кг, брутто- 149кг
+Тем. режим: -18С, Мощность: 550Вт, Напряжение: 230В
+Объем: 700л., Размер полки: 530х650мм (4шт)
+Гарантия: 12 месяцев</t>
+  </si>
+  <si>
+    <t>Шкаф морозильный Полаир CB114-S</t>
+  </si>
+  <si>
+    <t>CB114-S (ШН-1,4)</t>
+  </si>
+  <si>
+    <t>00000082678</t>
+  </si>
+  <si>
+    <t>Шкаф холодильный низкотемпературный CB114-S (ШН-1,4)
+Габариты: 1474х960х1996мм, в упаковке: 1550х1000х2160мм
+Вес: нетто- 212кг, брутто- 242кг
+Тем. режим: -18С, Мощность: 800Вт, Напряжение: 230В
+Объем номинальный: 1400л, Размер полки: 530х650мм (8шт)
+Гарантия: 12 месяцев</t>
+  </si>
+  <si>
+    <t>Шкаф холодильный Полаир CM105-S</t>
+  </si>
+  <si>
+    <t>CM105-S (ШХ-0,5)</t>
+  </si>
+  <si>
+    <t>Шкафы холодильные</t>
+  </si>
+  <si>
+    <t>00000082684</t>
+  </si>
+  <si>
+    <t>Шкаф холодильный среднетемпературный CM105-S (ШХ-0,5)
+Габариты: 697х695х1960мм, в упаковке: 800х750х2125мм
+Вес: нетто- 95кг, брутто- 114кг
+Тем. режим: 0...+6С, Мощность: 350Вт, Напряжение: 230В
+Объем номинальный: 500л, Размер полки: 595х455мм 4(шт)
+Гарантия: 12 месяцев</t>
+  </si>
+  <si>
+    <t>Шкаф универсальный Полаир CV107-S</t>
+  </si>
+  <si>
+    <t>CV107-S (ШХн-0,7)</t>
+  </si>
+  <si>
+    <t>Шкафы универсальные</t>
+  </si>
+  <si>
+    <t>00000101190</t>
+  </si>
+  <si>
+    <t>Шкаф холодильный CV107-S (ШХн-0,7) глухая дверь
+габариты: 697х925х1960мм
+темп.режим -5...+5С, окр. до +40С, 
+Напряжение 230В, мощность 400Вт.
+Вес нетто 113кг. 
+Полезный объем 560л.</t>
+  </si>
+  <si>
+    <t>Шкаф холодильный Полаир CM107-S</t>
+  </si>
+  <si>
+    <t>CM107-S (ШХ-0,7)</t>
+  </si>
+  <si>
+    <t>00000082688</t>
+  </si>
+  <si>
+    <t>Шкаф холодильный среднетемпературный CM107-S (ШХ-0,7)
+Габариты: 697х925х1960мм, в упаковке: 800х1000х2125мм
+Вес: нетто- 112кг, брутто- 137кг
+Тем. режим: 0...+6С, Мощность: 350Вт, Напряжение: 230В
+Объем номинальный: 700л, Размер полки: 530х650мм 4(шт)
+Гарантия: 12 месяцев</t>
+  </si>
+  <si>
+    <t>Шкаф холодильный Полаир CM110-S</t>
+  </si>
+  <si>
+    <t>CM110-S (ШХ-1,0)</t>
+  </si>
+  <si>
+    <t>00000082692</t>
+  </si>
+  <si>
+    <t>Шкаф холодильный CM110-S (ШХ-1,0),
+ габаритные размеры: 1402х695х1960мм
+Вес нетто 155кг, 
+Мощность 550Вт, напряжение 230В.
+номинальный объем 1000л, рабочий объем 750л.</t>
+  </si>
+  <si>
+    <t>Шкаф холодильный Полаир CM114-S</t>
+  </si>
+  <si>
+    <t>CM114-S (ШХ-1,4)</t>
+  </si>
+  <si>
+    <t>00000082696</t>
+  </si>
+  <si>
+    <t>Шкаф холодильный среднетемпературный CM114-S (ШХ-1,4)
+Габариты: 1402х925х1960мм, в упаковке: 1500х1000х2125мм
+Вес: нетто- 184кг, брутто- 214кг
+Тем. режим: 0...+6С, Мощность: 550Вт, Напряжение: 230В
+Объем номинальный: 1400л, Размер полки: 530х650мм 8(шт)
+Гарантия: 12 месяцев</t>
+  </si>
+  <si>
+    <t>Шкаф холодильный Полаир DM110Sd-S двери купе</t>
+  </si>
+  <si>
+    <t>DM110Sd-S(ШХ-1,0 ДС)</t>
+  </si>
+  <si>
+    <t>00000082707</t>
+  </si>
+  <si>
+    <t>Шкаф холодильный среднетемпературный DM110Sd-S (ШХ-1,0 ДС)
+Габариты: 1402х710х1960мм, в упаковке: 1500х750х2125мм
+Вес: нетто- 176кг, брутто- 205кг
+Тем. режим: +1...+10С, Мощность: 550Вт, Напряжение: 230В
+Объем номинальный: 1000л, Размер полки: 595х455мм 8(шт)
+Гарантия: 12 месяцев</t>
+  </si>
+  <si>
+    <t>Шкаф холодильный Полаир DM114Sd-S двери купе</t>
+  </si>
+  <si>
+    <t>DM114Sd-S(ШХ-1,4 ДС)</t>
+  </si>
+  <si>
+    <t>00000082709</t>
+  </si>
+  <si>
+    <t>Шкаф холодильный среднетемпературный DM114Sd-S (ШХ-1,4 ДС)
+Габариты: 1402х945х1960мм, в упаковке: 1500х1000х2125мм
+Вес: нетто- 205кг, брутто- 234кг
+Тем. режим: +1...+10С, Мощность: 600Вт, Напряжение: 230В
+Объем номинальный: 1400л, Размер полки: 530х650мм 8(шт)
+Гарантия: 12 месяцев</t>
+  </si>
+  <si>
+    <t>Пароконвектомат Abat ПКА 10-1/1ПМ2</t>
+  </si>
+  <si>
+    <t>00000279256</t>
+  </si>
+  <si>
+    <t>Габариты: 840х840(905)х1055мм, 12500Вт, 380В, парогенератор, 10 GN 1/1, вся нерж., без гастроемкостей, 3х-канальный щуп, регулировка влажности, 5 скоростей вращения вентилятора) + 110 программ</t>
+  </si>
+  <si>
+    <t>Шкаф универсальный Полаир CV114-S (ШХн-1,4)</t>
+  </si>
+  <si>
+    <t>CV114-S (ШХн-1,4)</t>
+  </si>
+  <si>
+    <t>00000136093</t>
+  </si>
+  <si>
+    <t>Шкаф холодильный CV114-S (ШХн-1,4), 
+габаритные размеры1402х925х1960мм,
+Напряжение 230В, мощность 630Вт,
+Температурный режим -5...+5С.
+Вес нетто 185кг.</t>
+  </si>
+  <si>
+    <t>Печь конвекционная Abat КЭП-10</t>
   </si>
   <si>
     <t>Печи конвекционные</t>
   </si>
   <si>
-    <t>00000471312</t>
-[...1216 lines deleted...]
-    <t>21000000215, 00-00197715</t>
+    <t>00000276512</t>
+  </si>
+  <si>
+    <t>Габаритные размеры: 865х895х1150мм, эл. мощность 15850Вт, напряжение 380В, макс. температура 270С, размер противня 400х600мм, 10 уровней,  с пароувлажнением, 3 реверсивных  вентилятора d200мм, таймер, подсветка, расстояние между уровнями 80 мм, полностью из нержавеющей стали, электромеханическая панель управления, без противней
+Конвекционная печь КЭП-10 предназначена для приготовления и разогрева блюд, а также выпечки хлебобулочных и кондитерских изделий на предприятиях общественного питания. Термообработка продуктов осуществляется за счет равномерной циркуляции горячего воздуха внутри рабочей камеры.</t>
+  </si>
+  <si>
+    <t>Камера холодильная Полаир 4.41 1360х1960х2200</t>
+  </si>
+  <si>
+    <t>4.41 1360х1960х2200</t>
+  </si>
+  <si>
+    <t>Камеры холодильные</t>
+  </si>
+  <si>
+    <t>00000076731</t>
+  </si>
+  <si>
+    <t>Камера т/изол. холодильная КХН-4.41 (1360х1960х2200)
+вес нетто 247 кг, вес брутто 370кг.
+габариты в упаковке 2200x1370x1100 мм</t>
+  </si>
+  <si>
+    <t>Камера холодильная Полаир 6.61 1960х1960х2200</t>
+  </si>
+  <si>
+    <t>6.61 1960х1960х2200</t>
+  </si>
+  <si>
+    <t>00000076732</t>
+  </si>
+  <si>
+    <t>Камера т/изол. холодильная КХН-6.61 (1960х1960х2200)
+вес нетто 307кг, вес брутто 435 кг.
+габариты в упаковке 2200x1370x1180 мм</t>
+  </si>
+  <si>
+    <t>Камера холодильная Полаир 8.81 1960х2560х2200</t>
+  </si>
+  <si>
+    <t>8.81 1960х2560х2200</t>
+  </si>
+  <si>
+    <t>00000076733</t>
+  </si>
+  <si>
+    <t>Камера т/изол. холодильная КХН-8.81 (1960х2560х2200)
+Вес нетто 376 кг, вес брутто 505кг.
+габариты в упаковке 2200x1370x1340 мм</t>
+  </si>
+  <si>
+    <t>Пароконвектомат Abat ПКА 10-1/1ПП (2)</t>
+  </si>
+  <si>
+    <t>00000246865</t>
+  </si>
+  <si>
+    <t>Габариты: 840x840(905)x1055 мм, 15500Вт, 380В. Парогенератор, 10хGN-1/1, 120 установленных + память на 360 доп. программ приготовления, автоматическая мойка, вся нерж, без г/емкостей, 3х-канальный щуп, ЖК экран, сенсорное управление, USB-порт</t>
+  </si>
+  <si>
+    <t>Пароконвектомат Abat ПКА 10-1/1ВМ2</t>
+  </si>
+  <si>
+    <t>00000270189</t>
+  </si>
+  <si>
+    <t>Габариты: 840х840(905)х1055мм, 15500Вт, 380В, инжекционный, 10 GN 1/1, вся нерж., без гастроемкостей, 3х-канальный щуп, регулировка влажности, 5 скоростей вращения вентилятора + 110 программ,</t>
+  </si>
+  <si>
+    <t>Пароконвектомат Abat ПКА 6-1/1ПМ2-01</t>
+  </si>
+  <si>
+    <t>00000347231</t>
+  </si>
+  <si>
+    <t>Габариты:840х840(905)х775 мм, 9500 Вт, 380В, парогенератор, 6хGN-1/1, память на 110 программ приготовления, 6 программ мойки, вся нерж, без г/емкостей, 3х-канальный щуп, регулировка влажности, вентилятор: реверс + 5 скоростей</t>
+  </si>
+  <si>
+    <t>Стойка для столовых приборов Abat ПСПХ-70КМ</t>
   </si>
   <si>
     <t>Стойки для столовых приборов</t>
   </si>
   <si>
-    <t>00000108267</t>
-[...124 lines deleted...]
-    <t>Габаритные размеры: 860х880х550 мм, эл. мощность 6600Вт, напряжение 380В, 4 уровня, размер противня 400х600 мм, дверь печи открывается в бок, запись 110 программ приготовления до 4 этапов в каждой, таймер от 1 мин. до 9 часов 59 мин.
+    <t>00000347340</t>
+  </si>
+  <si>
+    <t>Габаритные размеры: 630х675х1340 мм, 4 нерж. стакана (630 мм)
+Прилавок для столовых приборов с хлебницей предназначен для раздачи потребителям столовых приборов и подносов, а также хлеба.</t>
+  </si>
+  <si>
+    <t>Пароконвектомат Abat ПКА 10-1/1ПМ2-01</t>
+  </si>
+  <si>
+    <t>00000322991</t>
+  </si>
+  <si>
+    <t>Габариты: 840х840(905)х1055, 12500Вт, 380В, парогенератор, 10хGN-1/1, память на 110 программ приготовления, 6 программ автоматической мойки, вся нерж, без г/емкостей, 3х-канальный щуп, регулировка влажности, 5 скоростей вращения вентилятора</t>
+  </si>
+  <si>
+    <t>Шкаф морозильный Полаир DB105-S</t>
+  </si>
+  <si>
+    <t>DB105-S</t>
+  </si>
+  <si>
+    <t>00000377807</t>
+  </si>
+  <si>
+    <t>Шкаф холодильный низкотемпературный DB105-S, 697х665х2028мм, -18С, 500л, от 400 до 550Вт, R404а, белая</t>
+  </si>
+  <si>
+    <t>Пароконвектомат Abat ПКА 6-1/1ВМ (2)</t>
+  </si>
+  <si>
+    <t>00000270794</t>
+  </si>
+  <si>
+    <t>Габариты: 840х840(905)х775мм, 9500Вт, 380В, инжекционный, 6хGN-1/1, память на 110 программ приготовления, вся нерж, без г/емкостей, 3-х-канальный щуп, регулировка влажности, 5 скоростей вращения вентилятора</t>
+  </si>
+  <si>
+    <t>Кассовый прилавок Abat КК-70КМ универсальная</t>
+  </si>
+  <si>
+    <t>21000802695, 00-00009927</t>
+  </si>
+  <si>
+    <t>Кассовые прилавки</t>
+  </si>
+  <si>
+    <t>00000081188</t>
+  </si>
+  <si>
+    <t>Габаритные размеры: 1120x705(1030)x870мм, напряжение 220В, розетка на 220В для подключения кассового аппарата, регулируемые по высоте ножки.
+Прилавок кассовый предназначен для установки на нем кассового аппарата для расчета с потребителями и устанавливается в торговых залах предприятий общественного питания в комплекте линий прилавков самообслуживания</t>
+  </si>
+  <si>
+    <t>Шкаф холодильный Полаир DM104-Bravo (ШХ-04)</t>
+  </si>
+  <si>
+    <t>DM104-Bravo (ШХ-04)</t>
+  </si>
+  <si>
+    <t>00000252256</t>
+  </si>
+  <si>
+    <t>Шкаф холодильный DM104-Bravo (ШХ-04), 606х630х1720мм, +1...+10С, 390л, 240Вт, 220В,</t>
+  </si>
+  <si>
+    <t>Витрина для холодных закусок Abat ПВВ(Н) 70КМ-С-НШ</t>
+  </si>
+  <si>
+    <t>Витрины для холодных закусок</t>
+  </si>
+  <si>
+    <t>00000081204</t>
+  </si>
+  <si>
+    <t>Габаритные размеры: 1120x705(1030)x1721мм, потребление электроэнергии за сутки не более 7000 Вт/ч, напряжение 220В
+Прилавок предназначен для кратковременного хранения, демонстрации и раздачи холодных закусок и третьих блюд.
+- закрытая витрина,
+- 3 ряда полок,
+- нейтральный шкаф для хранения инвентаря, без дверок,
+- регулируемые по высоте ножки.</t>
+  </si>
+  <si>
+    <t>Прилавок для горячих напитков Abat ПГН 70КМ-02</t>
+  </si>
+  <si>
+    <t>Прилавки для горячих напитков</t>
+  </si>
+  <si>
+    <t>00000081210</t>
+  </si>
+  <si>
+    <t>Габаритные размеры: 1120x705(1030)x870 мм, напряжение 220В
+Прилавок для горячих напитков предназначен для кратковременного хранения хлебобулочных и кондитерских изделий, а также для установки на его столе электронагревательный прибор (электрочайник) с напитками. 
+- 2 розетки на 16 А
+- направляющие без стыков - супы и напитки не прольются во время движения подноса (идут в комплекте)
+- внизу нейтральный шкаф для хранения кухонного инвентаря
+- регулируемые по высоте ножки.</t>
+  </si>
+  <si>
+    <t>Прилавок для горячих напитков Abat ПГН 70КМ-03</t>
+  </si>
+  <si>
+    <t>00000081211</t>
+  </si>
+  <si>
+    <t>Габаритные размеры: 1500x705(1030)x870мм, напряжение 220В
+Прилавок для горячих напитков предназначен для кратковременного хранения хлебобулочных и кондитерских изделий, а также для установки на его столе электронагревательный прибор (электрочайник) с напитками.
+- 2 розетки на 16 А
+- направляющие без стыков - супы и напитки не прольются во время движения подноса (идут в комплекте)
+- внизу нейтральный шкаф для хранения кухонного инвентаря
+- регулируемые по высоте ножки.</t>
+  </si>
+  <si>
+    <t>Мармит вторых блюд Abat ПМЭС-70КМ-80</t>
+  </si>
+  <si>
+    <t>Мармиты вторых блюд</t>
+  </si>
+  <si>
+    <t>00000081222</t>
+  </si>
+  <si>
+    <t>Габаритные размеры: 1500x705(1030)x1484мм, эл. мощность 1612мм, напряжение 220В
+Мармит электрический сухого нагрева для вторых блюд предназначен для кратковременного сохранения в горячем состоянии вторых блюд в функциональных емкостях и раздачи их потребителю. 
+Рабочие емкости обогреваются горячим воздухом, образующимся в мармите. Размер ванны 1340х510х239.  Внизу имеется нейтральный шкаф для хранения инвентаря. Регулировка температуры от 30 до 85 градусов С. Двойная полка над мармитом с посветкой.</t>
+  </si>
+  <si>
+    <t>Мармит вторых блюд Abat ЭМК-70КМ</t>
+  </si>
+  <si>
+    <t>00000081239</t>
+  </si>
+  <si>
+    <t>Габаритные размеры: 1120x705(1030)x1484мм, эл. мощность 2012Вт, напряжение 220В
+Мармит электрический паровой предназначен для сохранения в горячем виде вторых блюд. Внизу имеется нейтральный шкаф для хранения кухонного инвентаря.
+- нагрев горячим паром
+- 2 полки
+- нейтральный шкаф для хранения инвентаря (с дверками),
+- LED-подсветка - экономичность и ровный комфортный свет без пульсации,
+- направляющие без стыков - супы и напитки не прольются во время движения подноса (идут в комплекте)
+- регулируемые по высоте ножки.</t>
+  </si>
+  <si>
+    <t>Мармит вторых блюд Abat ЭМК-70КМ-01</t>
+  </si>
+  <si>
+    <t>00000081240</t>
+  </si>
+  <si>
+    <t>Габаритные размеры: 1500x705(1030)x1484мм, эл. мощность 3012Вт, напряжение 220В
+Электрический мармит кухонный предназначен для кратковременного хранения в горячем состоянии вторых блюд в функциональных емкостях и раздачи их потребителю. 
+- нагрев горячим паром
+- 2 полки
+- нейтральный шкаф для хранения инвентаря (с дверками)
+- LED-подсветка - экономичность и ровный комфортный свет без пульсации
+- направляющие без стыков - супы и напитки не прольются во время движения подноса (идут в комплекте),
+- регулируемые по высоте ножки.</t>
+  </si>
+  <si>
+    <t>Пароконвектомат Abat ПКА 6-1/1ПМ (2)</t>
+  </si>
+  <si>
+    <t>00000323684</t>
+  </si>
+  <si>
+    <t>Габариты: 840х840(905)х775 мм, 9500Вт, 380В, максимальная температура внутри камеры 270С, 6хGN-1/1, память на 110 программ приготовления, вся нерж, без г/емкостей, 3х-канальный щуп, регулировка влажности, 5 скоростей вращения вентилятора, реверс вентилятора), расстояние между противнями 70 мм.</t>
+  </si>
+  <si>
+    <t>Котел пищеварочный Abat КПЭМ-250/9Т</t>
+  </si>
+  <si>
+    <t>Котлы пищеварочные</t>
+  </si>
+  <si>
+    <t>00000094794</t>
+  </si>
+  <si>
+    <t>Габариты: 841x1015x1282(2035) мм, 18100 Вт, 380 В, 250 л, 900 серия, сливной кран, пароводяная рубашка</t>
+  </si>
+  <si>
+    <t>Котел пищеварочный Abat КПЭМ-60/7Т цельнотян.</t>
+  </si>
+  <si>
+    <t>00000240863</t>
+  </si>
+  <si>
+    <t>Габариты: 800x870x1040(1625), 9100Вт, 380В, 60л, сливной кран, пароводяная рубашка, цельнотянутый.</t>
+  </si>
+  <si>
+    <t>Шкаф винный Полаир DW104-Bravo</t>
+  </si>
+  <si>
+    <t>DW104-Bravo (ШХ-04)</t>
+  </si>
+  <si>
+    <t>Шкафы винные</t>
+  </si>
+  <si>
+    <t>00000289256</t>
+  </si>
+  <si>
+    <t>Шкаф холодильный винный DW104-Bravo (ШХ-04),
+Габаритные размеры 600х630х1730мм, 
+общий объем 390л,
+темп. размеры +4...+18С, 
+напряжение 230В, мощность 240Вт.
+Вес нетто 82 кг.</t>
+  </si>
+  <si>
+    <t>Шкаф комбинированный Полаир CC 214-S</t>
+  </si>
+  <si>
+    <t>CC 214-S (ШХК-1,4)</t>
+  </si>
+  <si>
+    <t>Шкафы комбинированные</t>
+  </si>
+  <si>
+    <t>00000082680</t>
+  </si>
+  <si>
+    <t>Шкаф холодильный комбинированный CC 214-S (ШХК-1,4), 
+Габаритные размеры1402x925x1960мм, 
+Темп. режим. 0...+6/-18С,  
+Общий объем1400л (700+700л), полезный объем 1120л (560+560) 
+мощность 900Вт, напряжение 230В
+Вес нетто 214кг</t>
+  </si>
+  <si>
+    <t>Камера холодильная Полаир 2.94 1360х1360х2200</t>
+  </si>
+  <si>
+    <t>2.94 1360х1360х2200</t>
+  </si>
+  <si>
+    <t>00000076728</t>
+  </si>
+  <si>
+    <t>Камера т/изол. холодильная КХН-2.94 (1360х1360х2200)
+вес брутто 321 кг, вес нетто 195кг.
+размер в упаковке 2200x1370x1020мм</t>
+  </si>
+  <si>
+    <t>Стол холодильный Полаир TMi3-G</t>
+  </si>
+  <si>
+    <t>TMi3-G</t>
+  </si>
+  <si>
+    <t>Столы холодильные</t>
+  </si>
+  <si>
+    <t>00000346604</t>
+  </si>
+  <si>
+    <t>Стол холодильный TMi3-G, 1375х600х850/910мм, 230л, -2...+10С, 230В, 3 двери, 3 полки, нерж. сталь, условия окр среды до +43 С, хладагент R290, 350Вт, IP24, 110/140кг
+Гарантия 3 года.</t>
+  </si>
+  <si>
+    <t>Прилавок для горячих напитков Abat ПГН-70Х-01</t>
+  </si>
+  <si>
+    <t>00000369253</t>
+  </si>
+  <si>
+    <t>Габаритные размеры: 1500х717(1016)х869мм, напряжение 220В, количество розеток со штырями заземления 16А - 2шт., съемный нерж. фасад, направляющие в комплекте
+Прилавок для горячих напитков предназначен для кратковременного хранения и раздачи хлебобулочных и кондитерских изделий, а также для установки на его столе термостата с напитками.</t>
+  </si>
+  <si>
+    <t>Витрина для холодных закусок Abat ПВВ(Н) 70КМ-НШ</t>
+  </si>
+  <si>
+    <t>00000081197</t>
+  </si>
+  <si>
+    <t>Габаритные размеры: 1120x705(1030)x1244мм, напряжение 220В, потребление электроэнергии за сутки не болеек 5400Вт/ч
+Прилавок предназначен для кратковременного хранения, демонстрации и раздачи холодных закусок и третьих блюд
+- ровная охлаждаемая столешница
+- регулируемые по высоте ножки</t>
+  </si>
+  <si>
+    <t>Прилавок для холодных закусок Abat ПВВ(Н) 70КМ-С-02-НШ</t>
+  </si>
+  <si>
+    <t>Прилавки для холодных закусок</t>
+  </si>
+  <si>
+    <t>00000081202</t>
+  </si>
+  <si>
+    <t>Габаритные размеры: 1120x705(1030)x1721мм, потребление электроэнергии за сутки не более 7000 Вт/ч, напряжение 220В
+Прилавок-витрина предназначен для кратковременного хранения, демонстрации и раздачи холодных закусок и третьих блюд
+- закрытая витрина,
+- 3 ряда полок,
+- охлаждаемая ванна с гастроемкостями,
+- нейтральный шкаф для хранения инвентаря, без дверок,
+- регулируемые по высоте ножки.</t>
+  </si>
+  <si>
+    <t>Модуль для подогрева тарелок Abat ПТЭ-70КМ-80</t>
+  </si>
+  <si>
+    <t>Модули для подогрева тарелок</t>
+  </si>
+  <si>
+    <t>00000081228</t>
+  </si>
+  <si>
+    <t>Габаритные размеры: 630x705(1030)x900 мм, эл. мощность 1600Вт, напряжение 220В
+- направляющие без стыков - супы и напитки не прольются во время движения подноса (идут в комплекте)
+- внизу нейтральный шкаф для хранения кухонного инвентаря,
+- регулируемые по высоте ножки.</t>
+  </si>
+  <si>
+    <t>Шкаф универсальный Полаир CV105-S</t>
+  </si>
+  <si>
+    <t>CV105-S (ШХн-0,5)</t>
+  </si>
+  <si>
+    <t>00000098470</t>
+  </si>
+  <si>
+    <t>Шкаф холодильный CV105-S (ШХн-0,5), 
+габариты 697х695х1960мм, глухая дверь
+общий объем 500л, полезный объем 370л.
+темп.режим -5...+5С, окр. до +40С, 
+напряжение 230В, мощность 400Вт, 
+Вес нетто 96 кг.</t>
+  </si>
+  <si>
+    <t>Стол холодильный Полаир TM4GN-G</t>
+  </si>
+  <si>
+    <t>TM4GN-G</t>
+  </si>
+  <si>
+    <t>00000279805</t>
+  </si>
+  <si>
+    <t>Стол холодильный TM4GN-G, 2060х705х850/910мм, -2...+10С, 600л, 350Вт, 220В, R290
+Гарантия 3 года.</t>
+  </si>
+  <si>
+    <t>Камера холодильная КХН-11,75 (2560х2560х2200), 80 мм</t>
+  </si>
+  <si>
+    <t>КХН-11,75 80мм</t>
+  </si>
+  <si>
+    <t>00000320443</t>
+  </si>
+  <si>
+    <t>Камера т/изол. холодильная КХН-11,75 (2560х2560х2200) 80 мм</t>
+  </si>
+  <si>
+    <t>Шкаф холодильный Полаир DM104c-Bravo (ШХ-04)</t>
+  </si>
+  <si>
+    <t>DM104c-Bravo (ШХ-04)</t>
+  </si>
+  <si>
+    <t>00000257090</t>
+  </si>
+  <si>
+    <t>Шкаф холодильный DM104c-Bravo (ШХ-04), 390л, 606х1935х630, 4 полки, внутренняя LED подсветка, канапе с LED подсветкой</t>
+  </si>
+  <si>
+    <t>Стол холодильный Полаир TM2-G</t>
+  </si>
+  <si>
+    <t>TM2-G</t>
+  </si>
+  <si>
+    <t>00000205387</t>
+  </si>
+  <si>
+    <t>Стол холодильный TM2-G, 1200х605х850/910мм, 270л, 220В, 350Вт, -2...+10С, R290, 2 двери, компактная двухдверная модель, предназначена для самых небольших по площади помещений. Подойдет для производственных цехов, профессиональных кухонь, магазинов торговли через прилавок для организации рабочего места продавца. Сочетает холодильный шкаф и рабочий стол. Соответствует классу защиты электроприборов IP24. Надежно работает при высоких внешних температурах – до +43°С. Изготовлен из пищевой нержавеющей стали. 
+Гарантия 3 года.</t>
+  </si>
+  <si>
+    <t>Печь электрическая конвекционная КПП-4П</t>
+  </si>
+  <si>
+    <t>00000260235</t>
+  </si>
+  <si>
+    <t>Габаритные размеры: 625х765х557мм, напряжение 220В, эл. мощность 3500Вт, 4 уровня, размер противня 460х330мм, без противней, полностью из нержавеющей стали, программируемая панель управления.
+Конвекционная печь предназначена для приготовления и разогрева блюд, а также выпечки хлебобулочных и кондитерских изделий на предприятиях общественного питания. Термообработка продуктов осуществляется за счет равномерной циркуляции горячего воздуха внутри рабочей камеры.</t>
+  </si>
+  <si>
+    <t>Печь конвекционная Abat КПП-4М</t>
+  </si>
+  <si>
+    <t>00000422854</t>
+  </si>
+  <si>
+    <t>Габаритные размеры: 625х765х515 мм, эл. мощность 3200Вт, напряжение 220В, 4 уровня, размер противня 460х330 мм, нерж. камера, нерж. корпус, эл/механика, без пароувлажнения, без противней
+Конвекционная печь КПП-4М предназначена для приготовления и разогрева блюд, а также выпечки хлебобулочных и кондитерских изделий на предприятиях общественного питания. Термообработка продуктов осуществляется за счет равномерной циркуляции горячего воздуха внутри рабочей камеры.</t>
+  </si>
+  <si>
+    <t>Барный холодильник Полаир DM102-Bravo (ШХ-02) с замком</t>
+  </si>
+  <si>
+    <t>DM102-Bravo (ШХ-02) с зам</t>
+  </si>
+  <si>
+    <t>Барные холодильники</t>
+  </si>
+  <si>
+    <t>00000280515</t>
+  </si>
+  <si>
+    <t>Шкаф холодильный DM102-Bravo (ШХ-02) с замком,
+Габаритные размеры 606х625х890мм,
+Общий объем 200л,
+Температурный режим +1...+10С,
+напряжение 230В, мощность 240Вт
+Вес нетто 58 кг.</t>
+  </si>
+  <si>
+    <t>Прилавок для горячих напитков Abat ПГН-70Х</t>
+  </si>
+  <si>
+    <t>00000396525</t>
+  </si>
+  <si>
+    <t>Габаритные размеры: 1120х717(1016)х869 мм, напряжение 220В, 2 розетки на 16А, съемный нерж. фасад, внизу нейтральный шкаф для хранения кухонного инвентаря.
+Прилавок для горячих напитков предназначен для кратковременного хранения и раздачи потребителю хлебобулочных и кондитерских изделий, а также для установки на его столе термостата и кипятильника.</t>
+  </si>
+  <si>
+    <t>Печь конвекционная Abat КЭП-6П</t>
+  </si>
+  <si>
+    <t>00000272662</t>
+  </si>
+  <si>
+    <t>Габаритные размеры: 865х895х830мм, эл. мощность 10600Вт, напряжение 380В, 6 уровней, размер противня 600х400мм
+Конвекционная печь КЭП-6П предназначена для приготовления и разогрева блюд, а также выпечки хлебобулочных и кондитерских изделий на предприятиях общественного питания. Термообработка продуктов осуществляется за счет равномерной циркуляции горячего воздуха внутри рабочей камеры.</t>
+  </si>
+  <si>
+    <t>Кассовый прилавок РАДА ККЧ-11,2</t>
+  </si>
+  <si>
+    <t>ККЧ-11,2</t>
+  </si>
+  <si>
+    <t>РАДА</t>
+  </si>
+  <si>
+    <t>ЦБ-00135128</t>
+  </si>
+  <si>
+    <t>Фронтальная посудомоечная машина Abat 15000001002</t>
+  </si>
+  <si>
+    <t>Фронтальные посудомоечные машины</t>
+  </si>
+  <si>
+    <t>00000473818</t>
+  </si>
+  <si>
+    <t>Машина посудомоечная кухонная электрическая МПК-500Ф-01 (мойка GN1/1), фронтальная, 595х660(1040)х875 мм, 6800Вт, 380В, производительность 500 тарелок/час, производительность 1000 стаканов/час, производительность, гастроемкостей (противней) GN1/1 (530х320 мм) с глубинами 20 и 40 - 168 мм/час, тип используемых кассет 500х500.</t>
+  </si>
+  <si>
+    <t>Шкаф холодильный Полаир DM105-S</t>
+  </si>
+  <si>
+    <t>DM105-S (ШХ-0,5 ДС)</t>
+  </si>
+  <si>
+    <t>00000082700</t>
+  </si>
+  <si>
+    <t>Шкаф холодильный среднетемпературный DM105-S (ШХ-0,5 ДС)
+Габариты: 697х710х1960мм, в упаковке: 800х750х2125мм
+Вес: нетто- 105кг, брутто- 124кг
+Тем. режим: +1...+10С, Мощность: 350Вт, Напряжение: 230В
+Объем номинальный: 500л, Размер полки: 595х455мм 4(шт)
+Гарантия: 12 месяцев</t>
+  </si>
+  <si>
+    <t>Шкаф холодильный Полаир DM107-S</t>
+  </si>
+  <si>
+    <t>DM107-S (ШХ-0,7 ДС)</t>
+  </si>
+  <si>
+    <t>00000082705</t>
+  </si>
+  <si>
+    <t>Шкаф холодильный среднетемпературный DM107-S (ШХ-0,7 ДС)
+Габариты: 697х945х1960мм, в упаковке: 800х1000х2125мм
+Вес: нетто- 122кг, брутто- 146кг
+Тем. режим: +1...+10С, Мощность: 400Вт, Напряжение: 230В
+Объем номинальный: 700л, Размер полки: 530х650мм 4(шт)
+Гарантия: 12 месяцев</t>
+  </si>
+  <si>
+    <t>Фронтальная посудомоечная машина Abat МПК-500Ф-01</t>
+  </si>
+  <si>
+    <t>00000224130</t>
+  </si>
+  <si>
+    <t>Габариты: 590x640(1030)x864мм, 6800Вт, 380В, производит-ть 500 тарелок/час, количество режимов мойки 2 (120 с, 180 с), (старый код 71000008417 новый код  15000008417 )</t>
+  </si>
+  <si>
+    <t>Витрина для холодных закусок Abat ПВВ(Н)-70Х-С-НШ</t>
+  </si>
+  <si>
+    <t>00000379267</t>
+  </si>
+  <si>
+    <t>Габаритные размеры: 1120х717(1016)х1620мм, потребление электроэнергии за сутки не более 7000Вт/ч, температура воздуха полезного объема прилавка +5…+15°С, саладетт -5…-15 С (динамика), емкость гастрономическая 3х GN 1/1-65, крышка гастроемкости 3хGN 1/1, 3 ряда полок, максимальная нагрузка на полку 20кг
+Прилавок холодильный предназначен для хранения, демонстрации и раздачи холодных закусок, третьих блюд и охлажденных напитков потребителю.</t>
+  </si>
+  <si>
+    <t>Шкаф холодильный Полаир DP107-S</t>
+  </si>
+  <si>
+    <t>DP107-S (ШХ-0,7 ДСн)</t>
+  </si>
+  <si>
+    <t>00000082711</t>
+  </si>
+  <si>
+    <t>Шкаф холодильный среднетемпературный DP107-S (ШХ-0,7 ДСн), 
+габаритные размеры: 697х945х1960мм
+Номинальный объем 700л. вес нетто 123 кг.
+мощность 550Вт. напряжение 220В.</t>
+  </si>
+  <si>
+    <t>Купольная посудомоечная машина Abat МПК 700К</t>
+  </si>
+  <si>
+    <t>Купольные посудомоечные машины</t>
+  </si>
+  <si>
+    <t>00000082728</t>
+  </si>
+  <si>
+    <t>Габариты: 725х830х1490(1920), 10500Вт, 380В, 2 режима мойки, производительность 700тар/час Старый код 11000001102 Новый код  15000001102</t>
+  </si>
+  <si>
+    <t>Купольная посудомоечная машина Abat МПК-700К-01</t>
+  </si>
+  <si>
+    <t>00000082729</t>
+  </si>
+  <si>
+    <t>Габариты: 725х830х1490(1920)мм, 10500Вт, 380В, купольная, 700 тарелок/час, 2 программы мойки, 1 дозатор (ополаскивающий), насос мойки. Старый код 11000001103 Новый код 15000001103</t>
+  </si>
+  <si>
+    <t>Мармит вторых блюд Abat ЭМК-70Х-02</t>
+  </si>
+  <si>
+    <t>00000368353</t>
+  </si>
+  <si>
+    <t>Габаритные размеры: 1120х717(1016)х869(1487)мм, эл. мощность 2012Вт, напряжение 220В, объем воды заливаемой в ванну мармита 10л, макс. распределенная нагрузка на полку 20 кг
+Мармит 2-х блюд предназначен для кратковременного хранения в горячем состоянии вторых блюд в функциональных емкостях и раздачи их потребителю.</t>
+  </si>
+  <si>
+    <t>Печь конвекционная Abat КЭП-6Э</t>
+  </si>
+  <si>
+    <t>00000272391</t>
+  </si>
+  <si>
+    <t>Габаритные размеры: 865х895х830мм, эл. мощность 10600Вт, напряжение 380В, 6 уровней, противни 400х600 мм, камера-эмаль, боковые стенки крашен., электро-механическая панель управления, без противней</t>
+  </si>
+  <si>
+    <t>Прилавок для горячих напитков Abat ПГН-70Т-02</t>
+  </si>
+  <si>
+    <t>00000372916</t>
+  </si>
+  <si>
+    <t>Габаритные размеры: 1120x766(1024)x852мм, напряжение 220В
+Без надстройки. Количество розеток со штырями заземления 16А - 2 шт.
+Прилавок для горячих напитков предназначен для кратковременного хранения хлебобулочных и кондитерских изделий, а также для установки на его столе электронагревательный прибор (электрочайник) с напитками. Используется на предприятиях общественного питания самостоятельно или в составе технологических линий</t>
+  </si>
+  <si>
+    <t>Печь конвекционная Abat КЭП-16П</t>
+  </si>
+  <si>
+    <t>00000407965</t>
+  </si>
+  <si>
+    <t>Габаритные размеры: 885х1080х1825мм, напряжение 380В, эл. мощность 24700Вт, стационарные направляющие на16 уровней, размер противня 600х400мм, инжекционный тип пароувлажнения, 4 скорости вращения вентилятора, возможность записи до 110 программ приготовления (до 4 этапов в каждой программе), таймер от 1 мин до 9 часов 59 мин,  аварийный терморегулятор на +320 °С, функция охлаждения духовки, без противней.</t>
+  </si>
+  <si>
+    <t>Печь конвекционная Abat КЭП-6</t>
+  </si>
+  <si>
+    <t>00000256508</t>
+  </si>
+  <si>
+    <t>Габаритные размеры: 865х895х830мм, эл. мощность 10600Вт, напряжение 380В. Камера духовки и лицевые панели выполнены из высококачественной нержавеющей стали. Боковые панели и крыша выполнены из окрашенной стали.
 Конвекционная печь предназначена для приготовления и разогрева блюд, а также выпечки хлебобулочных и кондитерских изделий на предприятиях общественного питания.</t>
   </si>
   <si>
-    <t>Печь конвекционная Radax GG43DIHX0S</t>
-[...742 lines deleted...]
-    <t>Финист</t>
+    <t>Купольная посудомоечная машина Abat МПК-1100К</t>
+  </si>
+  <si>
+    <t>00000093664</t>
+  </si>
+  <si>
+    <t>Габариты: 725х830х1490(1920) мм, 13500Вт, 380В, производит-ть 1100 тарелок/час, 3 (45,105,165 с) цикла, 2 дозатора, 2 насоса Старый код 11000001108 Новый код  15000001108</t>
+  </si>
+  <si>
+    <t>Стол холодильный Полаир TMi2-G</t>
+  </si>
+  <si>
+    <t>TMi2-G</t>
+  </si>
+  <si>
+    <t>00000352228</t>
+  </si>
+  <si>
+    <t>Стол холодильный TMi2-G, 900х600х850/910мм, 153л, -2...+10С, 230В, 2 двери, R290, нерж. сталь. Предназначен для охлаждения, хранения и разделки различных продуктов на пищевых производствах, предприятиях общественного питания и торговли. Профессиональная динамическая холодильная система обеспечивает эффективное и равномерное охлаждение содержимого на всех полках. Цельнозаливные пенополиуретаном корпус и двери, обшитые пищевой нержавеющей сталью изнутри и снаружи (кроме задней стенки), гарантируют надёжную термоизоляцию, механическую прочность и долговечность.
+Гарантия 3 года.</t>
+  </si>
+  <si>
+    <t>Кассовый прилавок Abat КК 70Т</t>
+  </si>
+  <si>
+    <t>00-00200979, 21000801041</t>
+  </si>
+  <si>
+    <t>00000082770</t>
+  </si>
+  <si>
+    <t>Габаритные размеры: 1120x766(1024)x852мм, напряжение 220В
+Прилавок кассовый предназначен для установки на нем кассового аппарата для расчета с потребителями и устанавливается в торговых залах предприятий общественного питания в комплекте линий прилавков самообслуживания.</t>
+  </si>
+  <si>
+    <t>Нейтральный модуль для отдельно стоящих линий разд Abat МН-70Т</t>
+  </si>
+  <si>
+    <t>Нейтральные модули для отдельно стоящих линий разд</t>
+  </si>
+  <si>
+    <t>00000082772</t>
+  </si>
+  <si>
+    <t>Габаритные размеры: 630x766(1024)x852мм
+Модули нейтральные предназначены для установки в линию прилавков самообслуживания как промежуточный вспомогательный элемент.</t>
+  </si>
+  <si>
+    <t>Модуль поворотный Abat МП-45Т</t>
+  </si>
+  <si>
+    <t>Модули поворотные</t>
+  </si>
+  <si>
+    <t>00000082775</t>
+  </si>
+  <si>
+    <t>Габаритные размеры: 611x766(1016)x852мм, угол поворота 45°
+Модуль поворотный предназначен для установки линии прилавков самообслуживания с поворотом на 45°.</t>
+  </si>
+  <si>
+    <t>Модуль поворотный Abat МП-45Т-01</t>
+  </si>
+  <si>
+    <t>00000082776</t>
+  </si>
+  <si>
+    <t>Габаритные размеры: 786x760x850мм, угол поворота 45°
+Модуль поворотный предназначен для установки линии прилавков самообслуживания с поворотом на 45°.</t>
+  </si>
+  <si>
+    <t>Модуль поворотный Abat МП-90Т-01</t>
+  </si>
+  <si>
+    <t>00000082778</t>
+  </si>
+  <si>
+    <t>Габаритные размеры:1451x744x852мм
+Модуль поворотный предназначен для установки линии прилавков самообслуживания с поворотом на 90°</t>
+  </si>
+  <si>
+    <t>Прилавок для горячих напитков Abat ПГН-70Т</t>
+  </si>
+  <si>
+    <t>00000082790</t>
+  </si>
+  <si>
+    <t>Габаритные размеры: 1120x766(1024)x1624мм, напряжение 220В, 2 розетки со штырями заземления 16А
+Прилавок для горячих напитков предназначен для кратковременного хранения хлебобулочных и кондитерских изделий, а также для установки на его столе электронагревательный прибор (электрочайник) с напитками.</t>
+  </si>
+  <si>
+    <t>Мармит первых блюд Abat ПМЭС 70Т-01</t>
+  </si>
+  <si>
+    <t>Мармиты первых блюд</t>
+  </si>
+  <si>
+    <t>00000082792</t>
+  </si>
+  <si>
+    <t>Габаритные размеры: 1500x766(1024)x1624мм, эл. мощность 3216Вт, напряжение 380В
+Мармит электрический для первых блюд предназначен для кратковременного хранения в горячем состоянии первых блюд в наплитных котлах и раздачи их потребителю на предприятиях общественного питания самостоятельно или в составе технологических линий.</t>
+  </si>
+  <si>
+    <t>Мармит первых блюд Abat ПМЭС-70Т</t>
+  </si>
+  <si>
+    <t>00000082794</t>
+  </si>
+  <si>
+    <t>Габаритные размеры: 1120x766(1024)x1624мм, эл. мощность 2156Вт, напряжение 380В
+Мармит электрический для первых блюд предназначен для кратковременного хранения в горячем состоянии первых блюд в наплитных котлах и раздачи их потребителю на предприятиях общественного питания самостоятельно или в составе технологических линий.</t>
+  </si>
+  <si>
+    <t>Стойка для столовых приборов Abat ПСПХ-70Т</t>
+  </si>
+  <si>
+    <t>00000082796</t>
+  </si>
+  <si>
+    <t>Габаритные размеры: 630x766x1624мм, напряжение 220В, 1 лампа освещения, комплект гастроемкостей 3x GN1/3-100
+Стойка для столовых приборов и подносов с хлебницей предназначен для раздачи потребителям столовых приборов и подносов, а также хлеба.</t>
+  </si>
+  <si>
+    <t>Мармит вторых блюд Abat ЭМК 70Т</t>
+  </si>
+  <si>
+    <t>00000082798</t>
+  </si>
+  <si>
+    <t>Габаритные размеры: 1120x766(1024)x1624мм, эл. мощность 2036Вт, напряжение 220В
+Мармит предназначен для кратковременного хранения в горячем состоянии вторых блюд в функциональных емкостях и раздачи их потребителю.</t>
+  </si>
+  <si>
+    <t>Мармит вторых блюд Abat ЭМК 70Т-01</t>
+  </si>
+  <si>
+    <t>00000082800</t>
+  </si>
+  <si>
+    <t>Габаритные размеры: 1500x766(1024)x1624мм, эл. мощность 3036Вт, напряжение 220В
+Мармит предназначен для кратковременного хранения в горячем состоянии вторых блюд в функциональных емкостях и раздачи их потребителю.</t>
+  </si>
+  <si>
+    <t>Печь конвекционная Abat КЭП-3</t>
+  </si>
+  <si>
+    <t>00000452018</t>
+  </si>
+  <si>
+    <t>Габариты: 800х830х480 мм, 3500Вт, 220В, 3 уровня, 400х600 мм, нерж. камера, нерж. корпус, эл/механика, пароувлажнение, реверс, без противней</t>
+  </si>
+  <si>
+    <t>Котел пищеварочный Abat КПЭМ-160/9Т цельнотян.</t>
+  </si>
+  <si>
+    <t>00000237757</t>
+  </si>
+  <si>
+    <t>Габариты: 841x1015x1030(1780) мм, 18100Вт, 380В, 160л, сливной кран, пар. рубашка</t>
+  </si>
+  <si>
+    <t>Стойка для столовых приборов РАДА ПППЧ-БН-СЗ-6-S</t>
+  </si>
+  <si>
+    <t>ПППЧ-БН-СЗ-6-S</t>
+  </si>
+  <si>
+    <t>ЦБ-00150449</t>
+  </si>
+  <si>
+    <t>Витрина для холодных закусок Abat ПВВ(Н)-70Х-07-НШ</t>
+  </si>
+  <si>
+    <t>00000402671</t>
+  </si>
+  <si>
+    <t>Габаритные размеры: 1500х717(1016)х869(1487)мм, напряжение 220В, потребление электроэнергии за сутки не более 5400Вт/час
+Прилавок холодильный с нейтральным шкафом предназначен для кратковременного хранения, демонстрации и раздачи холодных закусок, третьих блюд и охлажденных напитков потребителю.</t>
+  </si>
+  <si>
+    <t>Фронтальная посудомоечная машина Abat МПК-400Ф</t>
+  </si>
+  <si>
+    <t>00000336597</t>
+  </si>
+  <si>
+    <t>Габариты: 490x540x865 мм, 220В, 3600Вт, фронтальная, 700 стаканов/час, 3 программы мойки, 2 дозатора (моющий, ополаскивающий), насос мойки, насос слива, Старый код   71000008924  Новый код    15000008924</t>
+  </si>
+  <si>
+    <t>Фронтальная посудомоечная машина Abat МПК-500Ф-01-230</t>
+  </si>
+  <si>
+    <t>00000269316</t>
+  </si>
+  <si>
+    <t>Габариты: 590x640(1030)x864мм, 3800Вт, 220В, фронтальная, производит-ть 500 тар/ч, 2 цикла, 2 дозатора (моющ./ополаск.), насос мойки, слива.</t>
+  </si>
+  <si>
+    <t>Печь конвекционная Abat КПП-4ЭМ</t>
+  </si>
+  <si>
+    <t>00000387113</t>
+  </si>
+  <si>
+    <t>Габаритные размеры: 625х765х515мм, эл. мощность 3200Вт, напряжение 220В, 4 уровня, размер противня 460х330 мм, эмалир. камера, краш. корпус, эл/механика, без пароувлажнения, без противней</t>
+  </si>
+  <si>
+    <t>Прилавок для горячих напитков Abat ПВТ 70Т</t>
+  </si>
+  <si>
+    <t>00000101420</t>
+  </si>
+  <si>
+    <t>Габаритные размеры: 1120x770(1024)x1703мм, напряжение 220В, эл. мощность 1369Вт, 6 полок-решеток</t>
+  </si>
+  <si>
+    <t>Стойка для столовых приборов Abat ПСПХ-70Х</t>
+  </si>
+  <si>
+    <t>21000001852, 00-00200985</t>
+  </si>
+  <si>
+    <t>00000358830</t>
+  </si>
+  <si>
+    <t>Габаритные размеры: 673х630х(599)1482мм, 
+Стойка для столовых приборов и подносов с хлебницей предназначена для раздачи потребителям столовых приборов и подносов, а также хлеба. 
+- цоколь по нижнему краю закрывает просвет от пола до корпуса элементов - пыль не скапливается под изделиями
+- 2 х GN 1/4-100, 3 х GN 1/4-150
+- хлебница - над прилавком установлена полка для нарезанного хлеба
+- регулируемые по высоте ножки.</t>
+  </si>
+  <si>
+    <t>Мармит вторых блюд Abat ЭМК-70Х-01</t>
+  </si>
+  <si>
+    <t>00000432775</t>
+  </si>
+  <si>
+    <t>Габаритные размеры: 1500х717(1016)х1217мм, эл. мощность 3012Вт, напряжение 220В, температура воздуха в ванне не более 85 °С, объем воды заливаемой в ванну мармита 15л, макс. распределенная нагрузка на полку 20кг
+Мармит предназначен для кратковременного сохранения в горячем состоянии первых и вторых блюд в гастроемкостях и раздачи их потребителю.</t>
+  </si>
+  <si>
+    <t>Нейтральный модуль для отдельно стоящих линий разд РАДА ПНЧ-11,2-S</t>
+  </si>
+  <si>
+    <t>ПНЧ-11,2-S</t>
+  </si>
+  <si>
+    <t>ЦБ-00150453</t>
+  </si>
+  <si>
+    <t>Пароконвектомат Abat ПКА 20-1/1ВП2</t>
+  </si>
+  <si>
+    <t>00000407607</t>
+  </si>
+  <si>
+    <t>Габариты: 890x850x1780мм, 37000Вт, 380В, max температура внутри камеры +270С, инжекционный, 20хGN-1/1, 120 установленных + память на 360 доп. программ приготовления, автоматическая мойка, вся нерж., без г/емкостей, 3х-канальный щуп, ЖК экран, сенсорное управление, USB-порт</t>
+  </si>
+  <si>
+    <t>Мармит первых блюд Abat ЭМКУ-70Х универсальный</t>
+  </si>
+  <si>
+    <t>00000452044</t>
+  </si>
+  <si>
+    <t>Габариты:1500х717(1016)х869(1217) мм,  3072Вт, 380В, +30…+85 С, 1500 мм,  1 конфорка d 220 мм, с гастроемкостями, паровой,  1 стеклянная полка, LED-подсветка, съемный нерж. фасад, направляющие в комплекте.</t>
+  </si>
+  <si>
+    <t>Мармит первых блюд Abat ЭМКУ-70Х-01 универсальный</t>
+  </si>
+  <si>
+    <t>00000452045</t>
+  </si>
+  <si>
+    <t>Габариты: 1500х717(1016)х869(1487) мм, 3072Вт, 380В, +30…+85 С, 1500 мм,  1 конфорка d 220 мм, с гастроемкостями, паровой,  2 стеклянные полки, LED-подсветка, съемный нерж. фасад, направляющие в комплекте</t>
+  </si>
+  <si>
+    <t>Котел пищеварочный Abat КПЭМ-100/9Т цельнотян.</t>
+  </si>
+  <si>
+    <t>00000240862</t>
+  </si>
+  <si>
+    <t>Габариты: 841x1015x1030(1780) мм,18100Вт, 380В, 100л, 900 серия, сливной кран, пароводяная рубашка, цельнотянутый.</t>
+  </si>
+  <si>
+    <t>Стол холодильный TB2GN-G</t>
+  </si>
+  <si>
+    <t>TB2GN-G</t>
+  </si>
+  <si>
+    <t>Столы морозильные</t>
+  </si>
+  <si>
+    <t>00000360812</t>
+  </si>
+  <si>
+    <t>Стол холодильный TB2GN-G, монолитный цельнозавной корпус, 1200х705х850(910)мм, -18С, 320л, 550Вт, 220В, агрегат сбоку, хладагент R290, GN 1/1, IP24, 130кг, 2 двери, столешница с бортом, рабочая поверхность - нерж. сталь, 2 полки, рассчитаны на работу при температуре окр среды до +32 С, автоматическая оттайка при помощи ТЭНов с системой испарения конденсата, любой отсек стола может быть оснащен блоком из выдвижных ящиков вместо дверей, доступны как доп опции следующие блоки ящиков: из 2 ящиков средней глубины, из 3 мелких ящиков, из 2 ящиков: верхний - мелкий, нижний - глубокий. 
+Гарантия 3 года.</t>
+  </si>
+  <si>
+    <t>Печь конвекционная Abat КЭП-4ПМ-01</t>
+  </si>
+  <si>
+    <t>00000412111</t>
+  </si>
+  <si>
+    <t>Габаритные размеры: 860х880х610мм, напряжение 380В, эл. мощность 6600Вт, 4 уровня, размер противня 400х600 мм, регулировка влажности от 0 до 100%, таймер от 1 мин до 9 часов 59 мин, возможность записи до 110 программ приготовления (до 4 этапов в каждой программе), аварийный терморегулятор на +320 °С
+Подходящий расстоечный шкаф - ШРТ-12, ШРТ-12Э, ШРТ-12М, ШРТ-12ЭМ
+Подходящий вытяжной зонт с пароконденсатором - ЗВВ-4-6/4ПМ
+Устанавливается на подставку - ПК-6-6/4</t>
+  </si>
+  <si>
+    <t>Шкаф универсальный Полаир CV110-S</t>
+  </si>
+  <si>
+    <t>CV110-S (ШХн-1,0)</t>
+  </si>
+  <si>
+    <t>00000104611</t>
+  </si>
+  <si>
+    <t>Шкаф холодильный CV110-S (ШХн-1,0),
+Темп. режим -5…+5, 
+Мощность 630Вт, напряжение  230В,
+Габаритные размеры 1402х695х1960 мм
+вес нетто 156 кг.</t>
+  </si>
+  <si>
+    <t>Мармит вторых блюд Abat ЭМК-70Х-03</t>
+  </si>
+  <si>
+    <t>00000396523</t>
+  </si>
+  <si>
+    <t>Габаритные размеры: 1500х717(1016)х869(1487)мм, эл. мощность 3012Вт, напряжение 220В, паровой, с гастроемкостями, 2 стеклянные полки, гнутое стекло с противоосколочной пленкой со стороны покупателя, LED-подсветка, съемный нерж. фасад, направляющие в комплекте.
+Электрический мармит кухонный 2-х блюд предназначен для кратковременного хранения в горячем состоянии вторых блюд в функциональных емкостях и раздачи их потребителю.</t>
+  </si>
+  <si>
+    <t>Мармит вторых блюд Abat ЭМК-70КМШ</t>
+  </si>
+  <si>
+    <t>00000367779</t>
+  </si>
+  <si>
+    <t>Габаритные размеры: 1500х705(1030)х870(1484)мм, эл. мощность 5542Вт, напряжение 380В
+Электрический мармит кухонный предназначен для кратковременного хранения в горячем состоянии вторых блюд в функциональных емкостях и на полке нижнего шкафа и раздачи их потребителю</t>
+  </si>
+  <si>
+    <t>Прилавок для горячих напитков Abat ПВТ-70Х</t>
+  </si>
+  <si>
+    <t>00000432776</t>
+  </si>
+  <si>
+    <t>Габаритные размеры: 1120х717(1016)х1620 мм, эл. мощность 1369Вт, напряжение 220В, температурный режим +20...+85°С, подсветка, съемный нерж. фасад, направляющие в комплекте</t>
+  </si>
+  <si>
+    <t>Шкаф морозильный Полаир DB102-S</t>
+  </si>
+  <si>
+    <t>DB102-S</t>
+  </si>
+  <si>
+    <t>00000390854</t>
+  </si>
+  <si>
+    <t>Шкаф холодильный низкотемпературный DB102-S, МОРОЗИЛЬНЫЙ ШКАФ.</t>
+  </si>
+  <si>
+    <t>Подставка для плит Abat МН-70Х</t>
+  </si>
+  <si>
+    <t>21000001966 00-00200996</t>
+  </si>
+  <si>
+    <t>Подставки для плит</t>
+  </si>
+  <si>
+    <t>00000452068</t>
+  </si>
+  <si>
+    <t>Габариты: 630х717(1017)х869 мм, съемный нерж. фасад, направляющие в комплекте</t>
+  </si>
+  <si>
+    <t>Камера холодильная КХН-11.02 (1960х3160х2200), 80мм</t>
+  </si>
+  <si>
+    <t>КХН-11,02, 80 мм</t>
+  </si>
+  <si>
+    <t>00000271027</t>
+  </si>
+  <si>
+    <t>Камера т/изол. холодильная КХН-11,02 (1960х3160х2200). Теплоизоляция стен, потолка-пенополиуретан толщиной 80 мм</t>
+  </si>
+  <si>
+    <t>Пароконвектомат Abat ПКА 10-1/1ВП2</t>
+  </si>
+  <si>
+    <t>00000398014</t>
+  </si>
+  <si>
+    <t>Габариты: 840x865(905)x1050 мм, 12500 Вт, 380В, инжекционный, 10хGN1/1, 120 установленных + память на 360 доп. программ приготовления, автоматическая мойка, вся нерж, без г/емкостей, 3х-канальный щуп, ЖК экран, сенсорное управление, USB-порт</t>
+  </si>
+  <si>
+    <t>Камера холодильная Полаир КХН-7,71</t>
+  </si>
+  <si>
+    <t>КХН-7,71</t>
+  </si>
+  <si>
+    <t>00000076994</t>
+  </si>
+  <si>
+    <t>Камера т/изол. холодильная КХН-7.71 (1960х2260х2200), 80мм</t>
+  </si>
+  <si>
+    <t>Модуль поворотный Abat МП-90Х, внешний, 90 градусов, съемный нерж. фасад, направляющие в комплекте</t>
+  </si>
+  <si>
+    <t>00000452079</t>
+  </si>
+  <si>
+    <t>Модуль поворотный МП-90Х, внешний, 90 градусов, съемный нерж. фасад, направляющие в комплекте</t>
+  </si>
+  <si>
+    <t>Печь конвекционная Abat КЭП-6П-01</t>
+  </si>
+  <si>
+    <t>00000397412</t>
+  </si>
+  <si>
+    <t>Габаритные размеры: 865х922х865мм, напряжение 380В, эл. мощность 10600Вт, 6 уровней, размер противня 400х600 мм, материал камеры: нержавейка, инжекционный тип пароувлажнения, память на 110 программ, до 4-ех этапов в программе, автоматическая мойка, без противней.
+Конвекционная печь предназначена для приготовления и разогрева блюд, а также выпечки хлебобулочных и кондитерских изделий на предприятиях общественного питания.</t>
+  </si>
+  <si>
+    <t>Купольная посудомоечная машина Abat МПК-1400К</t>
+  </si>
+  <si>
+    <t>00000109157</t>
+  </si>
+  <si>
+    <t>Габариты: 1320х840х1490(1920) мм, 20500Вт, 380В, 1400 тар/ч, 2 цикла, 2 дозатора (моющ. и ополаск.), 2 насоса: для мойки и для ополаскивания. Старый код 11000008574. новый код 15000008574</t>
+  </si>
+  <si>
+    <t>Стол морозильный Полаир TB3GN-G</t>
+  </si>
+  <si>
+    <t>TB3GN-G</t>
+  </si>
+  <si>
+    <t>00000361996</t>
+  </si>
+  <si>
+    <t>Стол холодильный TB3GN-G, 1630х705х850/910мм, 550Вт, 230В, 3 двери, R290, монолитный цельнозаливной корпус, 3 двери, IP24, Материал столешницы - нержавеющая сталь, Диапазон рабочих температур -18 °C, Объем 450л, материал обшивок корпуса снаружи - нержавеющая сталь, материал обшивок корпуса изнутри - нержавеющая сталь, толщина стенки корпуса - 43мм, динамический тип охлаждения, оттайка автоматическая, при помощи ТЭНов, с системой испарения конденсата, 3 полки в комплекте, толщина столешницы - 40мм, есть борт, высота борта 60мм, Стандарт Gastronorm GN 1/1, Вес нетто 150кг, вес брутто 180кг
+Гарантия 3 года.</t>
+  </si>
+  <si>
+    <t>Пароконвектомат Abat ПКА 20-1/1ПП2</t>
+  </si>
+  <si>
+    <t>00000246866</t>
+  </si>
+  <si>
+    <t>Габариты: 890x807,5(890)x1780 мм, 35000Вт, 380В, парогенератор, программируемый - 120 установленных программ и 360 доп, с автоматической мойкой, 20 уровней GN 1/1, вся нерж., без гастроемкостей, прошивка через USB</t>
+  </si>
+  <si>
+    <t>Пароконвектомат Abat ПКА 20-1/1ВМ2-01</t>
+  </si>
+  <si>
+    <t>00000408678</t>
+  </si>
+  <si>
+    <t>Габариты: 890х850(880)х1780 мм, 37000Вт, 380В, +270С, инжекционный, 20хGN-1/1, память на 110 программ приготовления, 6 программ мойки, вся нерж, без г/емкостей, 3х-канальный щуп, регулировка влажности, вентилятор: реверс + 5 скоростей.</t>
+  </si>
+  <si>
+    <t>Котел пищеварочный Abat КПЭМ-60/9Т цельнотян.</t>
+  </si>
+  <si>
+    <t>00000237790</t>
+  </si>
+  <si>
+    <t>Габариты: 641x1015x1030(1680) мм,  9100Вт, 380В, 60л, сливной кран, пароводяная рубашка, цельнотянутый.</t>
+  </si>
+  <si>
+    <t>Мармит первых блюд РАДА М1ЧЧ-2К-11,2-S</t>
+  </si>
+  <si>
+    <t>М1ЧЧ-2К-11,2-S</t>
+  </si>
+  <si>
+    <t>ЦБ-00150456</t>
+  </si>
+  <si>
+    <t>Печь конвекционная Abat КПП-4-1/2П</t>
+  </si>
+  <si>
+    <t>00000208357</t>
+  </si>
+  <si>
+    <t>Габаритные размеры: 520х763х557мм, эл. мощность 3500Вт, напряжение 220В, 4 уровня, размер противня 325х265мм, без противней</t>
+  </si>
+  <si>
+    <t>Модуль поворотный Abat МП-90Х-01</t>
+  </si>
+  <si>
+    <t>00000396545</t>
+  </si>
+  <si>
+    <t>Габаритные размеры: 1445х652х869 мм
+Модуль поворотный внутренний предназначен для установки линии прилавков самообслуживания с поворотом на 90 градусов.</t>
+  </si>
+  <si>
+    <t>Прилавок для горячих напитков Abat ПВТ-70Х-01 нерж.</t>
+  </si>
+  <si>
+    <t>00000419024</t>
+  </si>
+  <si>
+    <t>Габаритные размеры: 1500х717(1016)х1620мм, эл. мощность 1769Вт, напряжение 220В
+Модуль тепловой предназначен для кратковременного хранения в теплом состоянии мелкоштучных хлебобулочных и кондитерских изделий, продуктов питания на тарелках, в функциональных емкостях, на подносах и для их раздачи потребителю.</t>
+  </si>
+  <si>
+    <t>Пароконвектомат Abat ПКА 20-1/1ПМ2-01</t>
+  </si>
+  <si>
+    <t>00000369232</t>
+  </si>
+  <si>
+    <t>Габариты: 890х807,5(890)х1780 мм, 35 кВт, 380В, парогенератор, 20хGN-1/1, память на 110 программ приготовления, 6 программ автоматической мойки, вся нерж, без г/емкостей, 3х-канальный щуп, регулировка влажности, 5 скоростей вращения вентилятора, реверс вентилятора.</t>
+  </si>
+  <si>
+    <t>Нейтральный модуль для отдельно стоящих линий разд РАДА ПНЧ-6-S</t>
+  </si>
+  <si>
+    <t>ПНЧ-6-S</t>
+  </si>
+  <si>
+    <t>ЦБ-00150445</t>
+  </si>
+  <si>
+    <t>Прилавок для горячих напитков Abat ПГН-70Т-01</t>
+  </si>
+  <si>
+    <t>00000274826</t>
+  </si>
+  <si>
+    <t>Габаритные размеры: 1500x766(1024)x1624 мм, напряжение 220В
+Прилавок для горячих напитков предназначен для кратковременного хранения хлебобулочных и кондитерских изделий, а также для установки на его столе электронагревательный прибор (электрочайник) с напитками. Используется на предприятиях общественного питания самостоятельно или в составе технологических линий.</t>
+  </si>
+  <si>
+    <t>Печь конвекционная Abat КЭП-4</t>
+  </si>
+  <si>
+    <t>00000150477</t>
+  </si>
+  <si>
+    <t>Габаритные размеры: 800х835х514мм, эл. мощность 6600Вт, напряжение 380В, 4 уровня, размер противня 400х600, без противней</t>
+  </si>
+  <si>
+    <t>Печь конвекционная Abat 11000027030</t>
+  </si>
+  <si>
+    <t>00000464635</t>
+  </si>
+  <si>
+    <t>Габаритные размеры: 885х1080х1825мм, эл. мощность 27400Вт, напряжение 380В, стационарные направляющие на 16 уровней, размер противня 400х600 мм, 2 скорости вращения вентиляторов, возможность записи до 110 программ приготовления (до 4 этапов в каждой программе), ручной душ в комплекте, без противней</t>
+  </si>
+  <si>
+    <t>Модуль поворотный Abat МП-90КМ</t>
+  </si>
+  <si>
+    <t>00000028637</t>
+  </si>
+  <si>
+    <t>Габаритныерзамеры: 997(1451)х705(1030)х870мм, регулируемые по высоте ножки.
+Модуль нейтральный предназначен для установки в линию прилавков самообслуживания как промежуточный вспомогательный элемент.</t>
+  </si>
+  <si>
+    <t>Мармит первых блюд Abat ЭМК-70КМУ</t>
+  </si>
+  <si>
+    <t>00000028650</t>
+  </si>
+  <si>
+    <t>Габаритные размеры: 1500x705(1030)x1484мм, эл. мощность 3072Вт, напряжение 380В, температура воздуха в ванне не более 85°С. Двойная полка над мармитом с подсветкой. Гастроемкости и направляющие для подносов входят в комплект поставки. 
+Мармит электрический предназначен для сохранения в горячем виде как первых, так и вторых блюд. Имеется одна конфорка и паровая ванна, внизу имеется нейтральный шкаф.</t>
+  </si>
+  <si>
+    <t>Шкаф холодильный Полаир DM102-Bravo (ШХ-02)</t>
+  </si>
+  <si>
+    <t>DM102-Bravo (ШХ-02)</t>
+  </si>
+  <si>
+    <t>00000305673</t>
+  </si>
+  <si>
+    <t>Шкаф холодильный среднетемпературный DM102-Bravo (ШХ-02), 606х625х890мм, 150л, +1...+10С, 220В, R134a</t>
+  </si>
+  <si>
+    <t>Фронтальная посудомоечная машина Abat МПК-500Ф-02</t>
+  </si>
+  <si>
+    <t>00000196629</t>
+  </si>
+  <si>
+    <t>Габариты: 590x640(1030)x864 мм, 380/220В, 6600Вт производит-ть 500 тар./час, Старый код 71000006041, новый код 15000006041</t>
+  </si>
+  <si>
+    <t>Витрина для холодных закусок Abat ПВВ(Н)-70Х-С-03-НШ</t>
+  </si>
+  <si>
+    <t>00000396528</t>
+  </si>
+  <si>
+    <t>Габаритные размеры: 1500х717(1016)х1620 мм, напряжение 220В, энергопотребление 7,6 кВт ч/сутки, температурный режим холодильного отсека +5…+15 С, плоский стол, LED-подсветка, съемный нерж. фасад, направляющие в комплекте.
+Прилавок холодильный предназначен для хранения, демонстрации и раздачи холодных закусок, третьих блюд и охлажденных напитков потребителю.</t>
+  </si>
+  <si>
+    <t>Витрина для холодных закусок Abat ПВВ(Н) 70Т-С-НШ</t>
+  </si>
+  <si>
+    <t>00000105316</t>
+  </si>
+  <si>
+    <t>Габаритные размеры: 1120х766(1024)х1703мм, эл. мощность 670Вт, напряжение 220В. Температура воздуха полезного объема витрины +5..+15°С
+Прилавок холодильный предназначен для кратковременного хранения, демонстрации и раздачи холодных закусок и третьих блюд. Используется на предприятиях общественного питания в составе технологических линий раздачи или как самостоятельное изделие</t>
+  </si>
+  <si>
+    <t>Пароконвектомат Abat ПКА 6-1/1ПП (2)</t>
+  </si>
+  <si>
+    <t>00000250882</t>
+  </si>
+  <si>
+    <t>Габариты: 840x840(905)x775мм, 380В, 9500Вт, парогенератор, 6хGN-1/1, 120 установленных + память на 360 доп. программ приготовления,  автоматическая мойка, вся нерж, без г/емкостей, 3х-канальный щуп, ЖК экран, сенсорное управление, USB-порт</t>
+  </si>
+  <si>
+    <t>Нейтральный модуль для отдельно стоящих линий разд Abat МН-70КМ</t>
+  </si>
+  <si>
+    <t>00-00009930, 21000803570</t>
+  </si>
+  <si>
+    <t>00000081189</t>
+  </si>
+  <si>
+    <t>Габаритные размеры: 630x705(1030)x870мм
+Модуль нейтральный предназначен для установки в линию прилавков самообслуживания как промежуточный вспомогательный элемент.</t>
+  </si>
+  <si>
+    <t>Модуль поворотный Abat МП 45КМ</t>
+  </si>
+  <si>
+    <t>00-00202440 21000801867</t>
+  </si>
+  <si>
+    <t>00000081190</t>
+  </si>
+  <si>
+    <t>Габаритные размеры: 566(811)x705(1030)x870мм
+Модуль нейтральный предназначен для установки в линию прилавков самообслуживания как промежуточный вспомогательный элемент.</t>
+  </si>
+  <si>
+    <t>Модуль поворотный Abat МП-45КМ-01</t>
+  </si>
+  <si>
+    <t>00000081191</t>
+  </si>
+  <si>
+    <t>Габаритные размеры: 784x705x870мм, внизу нейтральный шкаф для хранения кухонного инвентаря, регулируемые по высоте ножки.</t>
+  </si>
+  <si>
+    <t>Прилавок для холодных закусок Abat ПВВ(Н)-70КМ-01-НШ</t>
+  </si>
+  <si>
+    <t>00000081193</t>
+  </si>
+  <si>
+    <t>Габаритные размеры: 1500x705(1030)x1244мм, потребление электроэнергии за сутки не более 5400Вт/ч, напряжение 220В
+Прилавок предназначен для кратковременного хранения, демонстрации и раздачи холодных закусок и третьих блюд.</t>
+  </si>
+  <si>
+    <t>Витрина для холодных закусок Abat ПВВ(Н) 70КМ-02-НШ</t>
+  </si>
+  <si>
+    <t>00000081194</t>
+  </si>
+  <si>
+    <t>Габаритные размеры: 1120x705(1030)x1244мм, потребление электроэнергии за сутки не более 5400Вт/ч, напряжение 220В.
+Прилавок предназначен для кратковременного хранения, демонстрации и раздачи холодных закусок и третьих блюд.</t>
+  </si>
+  <si>
+    <t>Витрина для холодных закусок Abat ПВВ(Н) 70Т-01-НШ</t>
+  </si>
+  <si>
+    <t>00000144325</t>
+  </si>
+  <si>
+    <t>Габаритные размеры: 1500x766(1024)x1624мм, напряжение 220В, потребление электроэнергии за сутки не более 5400Вт/ч</t>
+  </si>
+  <si>
+    <t>Витрина для холодных закусок Abat ПВВ(Н)-70КМ-С-01-НШ</t>
+  </si>
+  <si>
+    <t>00000081199</t>
+  </si>
+  <si>
+    <t>Габаритные размеры: 1500x705x1721мм, потребление электроэнергии за сутки не более 7600Вт/ч, напряжение 220В
+Прилавок предназначен для кратковременного хранения, демонстрации и раздачи холодных закусок и третьих блюд
+- закрытая витрина,
+- 3 ряда полок,
+- нейтральный шкаф для хранения инвентаря, без дверок
+- регулируемые по высоте ножки</t>
+  </si>
+  <si>
+    <t>Прилавок для холодных закусок Abat ПВВ(Н)-70КМ-С-01-ОК</t>
+  </si>
+  <si>
+    <t>00000081200</t>
+  </si>
+  <si>
+    <t>Габаритные размеры: 1500x754(1079)x1721мм, потребление электроэнергии за сутки не более 15000Вт/ч, напряжение 220В.
+Прилавок предназначен для кратковременного хранения, демонстрации и раздачи холодных закусок и третьих блюд
+- закрытая витрина,
+- 3 ряда полок в витрине,
+- охлаждаемая камера с двумя распашными дверками,
+- 2 полки-решетки в камере,
+- регулируемые по высоте ножки.</t>
+  </si>
+  <si>
+    <t>Прилавок для горячих напитков Abat ПВТ 70КМ-02</t>
+  </si>
+  <si>
+    <t>00000081207</t>
+  </si>
+  <si>
+    <t>Габаритные размеры: 1500x705(1031)x869мм, эл. мощность 2530Вт, напряжение 220В
+Модуль тепловой предназначен для кратковременного хранения в теплом состоянии. 
+- внутренний объем модуля обогревается теплым воздушным потоком
+- направляющие без стыков - супы и напитки не прольются во время движения подноса, идут в комплекте
+- регулируемые по высоте ножки.</t>
+  </si>
+  <si>
+    <t>Прилавок для горячих напитков Abat ПВТ-70КМ</t>
+  </si>
+  <si>
+    <t>00000081208</t>
+  </si>
+  <si>
+    <t>Габаритные размеры: 1120x705(1030)x1721мм, эл. мощность 1369Вт, напряжение 220В
+Прилавок предназначен для кратковременного хранения в теплом состоянии.
+- закрытая тепловая витрина
+- 3 ряда полок
+- нейтральный шкаф для хранения инвентаря (с дверками)
+- LED-подсветка - экономичность и ровный комфортный свет без пульсации
+- направляющие без стыков - супы и напитки не прольются во время движения подноса (идут в комплекте)
+- регулируемые по высоте ножки.</t>
+  </si>
+  <si>
+    <t>Прилавок для горячих напитков Abat ПГН-70КМ</t>
+  </si>
+  <si>
+    <t>00000081214</t>
+  </si>
+  <si>
+    <t>Габаритные размеры: 1120x705(1030)x1484мм, напряжение 220В
+Прилавок для горячих напитков предназначен для кратковременного хранения хлебобулочных и кондитерских изделий, а также для установки на его столе электронагревательный прибор (электрочайник) с напитками.
+- 2 полки
+- 2 розетки на 16 А
+- LED-подсветка - экономичность и ровный комфортный свет без пульсации
+- направляющие без стыков - супы и напитки не прольются во время движения подноса (идут в комплекте)
+- внизу нейтральный шкаф для хранения кухонного инвентаря
+- регулируемые по высоте ножки.</t>
+  </si>
+  <si>
+    <t>Прилавок для горячих напитков Abat ПГН-70КМ-01</t>
+  </si>
+  <si>
+    <t>00000081216</t>
+  </si>
+  <si>
+    <t>Габаритные размеры: 1500x705(1030)x1484мм, напряжение 220В
+Прилавок для горячих напитков предназначен для кратковременного хранения хлебобулочных и кондитерских изделий, а также для установки на его столе электронагревательный прибор (электрочайник) с напитками.
+- 2 полки
+- 2 розетки на 16 А
+- LED-подсветка - экономичность и ровный комфортный свет без пульсации
+- направляющие без стыков - супы и напитки не прольются во время движения подноса (идут в комплекте),
+- внизу нейтральный шкаф для хранения кухонного инвентаря
+- регулируемые по высоте ножки.</t>
+  </si>
+  <si>
+    <t>Мармит первых блюд Abat ПМЭС-70КМ</t>
+  </si>
+  <si>
+    <t>00000081218</t>
+  </si>
+  <si>
+    <t>Габаритные размеры: 1120x705(1030)x1244мм, эл. мощность 2210Вт, напряжение 380В
+Прилавок мармит электрический для первых блюд предназначен для кратковременного хранения в горячем состоянии первых блюд.
+- LED-подсветка - экономичность и ровный комфортный свет без пульсации
+- направляющие без стыков - супы и напитки не прольются во время движения подноса (идут в комплекте)
+- регулируемые по высоте ножки.</t>
+  </si>
+  <si>
+    <t>Мармит первых блюд Abat ПМЭС-70КМ-01</t>
+  </si>
+  <si>
+    <t>00000081219</t>
+  </si>
+  <si>
+    <t>Габаритные размеры: 1500x705(1030)x1244мм, эл. мощность 3309Вт, напряжение 380В
+Прилавок мармит электрический для первых блюд предназначен для кратковременного хранения в горячем состоянии первых блюд. 
+- LED-подсветка - экономичность и ровный комфортный свет без пульсации
+- направляющие без стыков - супы и напитки не прольются во время движения подноса (идут в комплекте)
+- регулируемые по высоте ножки.</t>
+  </si>
+  <si>
+    <t>Мармит вторых блюд Abat ПМЭС-70КМ-60</t>
+  </si>
+  <si>
+    <t>00000081221</t>
+  </si>
+  <si>
+    <t>Габаритные размеры: 1120x705(1030)x1484мм, эл. мощность 1212Вт, напряжение 220В
+Мармит электрический для вторых блюд предназначен для кратковременного хранения в горячем состоянии вторых блюд. 
+- "сухой" нагрев
+- 2 полки
+- нейтральный шкаф для хранения инвентаря (с дверками)
+- LED-подсветка - экономичность и ровный комфортный свет без пульсации
+- направляющие без стыков - супы и напитки не прольются во время движения подноса (идут в комплекте)
+- регулируемые по высоте ножки.</t>
+  </si>
+  <si>
+    <t>Стойка для столовых приборов Abat ПСП 70КМ</t>
+  </si>
+  <si>
+    <t>00000081223</t>
+  </si>
+  <si>
+    <t>Габаритные размеры: 630x674x1244мм
+Стойка для столовых приборов предназначена для раздачи потребителям столовых приборов и подносов.
+- 4 стакана для столовых приборов 
+- регулируемые по высоте ножки.</t>
+  </si>
+  <si>
+    <t>Кассовый прилавок Abat КК-70Х</t>
+  </si>
+  <si>
+    <t>00000379276</t>
+  </si>
+  <si>
+    <t>Габаритные размеры: 1120х717(1016)х869мм, 1 розетка, съемный нерж. фасад, направляющие в комплекте, регулируемые по высоте ножки.</t>
+  </si>
+  <si>
+    <t>Печь конвекционная Abat КПП-4Э</t>
+  </si>
+  <si>
+    <t>00000245596</t>
+  </si>
+  <si>
+    <t>Габаритные размеры: 625х765х514мм, напряжение 220В, эл. мощность 3500Вт, 4 уровня, размер противня 460х330 мм, эмалир. камера, эмалир. корпус, панель управления: эл/механика, пароувлажнение, реверс, без противней</t>
+  </si>
+  <si>
+    <t>Печь конвекционная Abat КПП-4-1/2Э</t>
+  </si>
+  <si>
+    <t>00000205764</t>
+  </si>
+  <si>
+    <t>Габаритные размеры: 520х765х514мм, эл. мощность 3500Вт, напряжение 220В, 4 уровня, размер противня GN 1/2 (325х265 мм), эмалир. камера, эмалир. корпус, управление - эл/механика, пароувлажнение, реверс, без противней 
+Конвекционная печь предназначена для приготовления и разогрева блюд, а также выпечки хлебобулочных и кондитерских изделий на предприятиях общественного питания.</t>
+  </si>
+  <si>
+    <t>Мармит вторых блюд Abat ЭМК-70Х</t>
+  </si>
+  <si>
+    <t>00000452407</t>
+  </si>
+  <si>
+    <t>Электрический мармит кухонный 2-х блюд ЭМК-70Х с подогреваемой полкой, 1120 мм, паровой, +30…+80 С, с гастроемкостями, 2 полки (нижняя подогреваемая), LED-подсветка, съемный нерж. фасад, направляющие в комплекте</t>
+  </si>
+  <si>
+    <t>Прилавок для горячих напитков Abat ПГН-70Х-02</t>
+  </si>
+  <si>
+    <t>00000452156</t>
+  </si>
+  <si>
+    <t>Габаритные размеры: 1120х1016х1217мм, напряжение 220В, 2 розетки на 16 А, макс. нагрузка на полку 20 кг</t>
+  </si>
+  <si>
+    <t>Прилавок для горячих напитков Abat ПГН-70Х-03</t>
+  </si>
+  <si>
+    <t>00000452157</t>
+  </si>
+  <si>
+    <t>Габаритные размеры: 1500х1016х1217мм, напряжение 220В, 2 розетки на 16 А
+Прилавок для горячих напитков предназначен для кратковременного хранения и раздачи потребителю хлебобулочных и кондитерских изделий, а также для установки на его столе термостата и кипятильника.
+- направляющие без стыков - супы и напитки не прольются во время движения подноса (идут в комплекте)
+- цоколь по нижнему краю закрывает просвет от пола до корпуса элементов - пыль не скапливается под изделиями
+- внизу нейтральный шкаф для хранения кухонного инвентаря
+- регулируемые по высоте ножки.</t>
+  </si>
+  <si>
+    <t>Прилавок для горячих напитков Abat ПГН-70Х-04</t>
+  </si>
+  <si>
+    <t>00000452158</t>
+  </si>
+  <si>
+    <t>Габаритные размеры: 1120х1016х1487мм, напряжение 220В, 2 розетки на 16 А
+Прилавок для горячих напитков предназначен для кратковременного хранения и раздачи потребителю хлебобулочных и кондитерских изделий, а также для установки на его столе термостата и кипятильника. 
+- направляющие без стыков - супы и напитки не прольются во время движения подноса (идут в комплекте)
+- цоколь по нижнему краю закрывает просвет от пола до корпуса элементов - пыль не скапливается под изделиями
+- внизу нейтральный шкаф для хранения кухонного инвентаря
+- регулируемые по высоте ножки.</t>
+  </si>
+  <si>
+    <t>Прилавок для горячих напитков Abat ПГН-70Х-05</t>
+  </si>
+  <si>
+    <t>00000452159</t>
+  </si>
+  <si>
+    <t>Габаритные размеры: 1500х1016х1487мм, напряжение 220В, 2 розетки на 16 А
+Прилавок для горячих напитков предназначен для кратковременного хранения и раздачи потребителю хлебобулочных и кондитерских изделий, а также для установки на его столе термостата и кипятильника. 
+- направляющие без стыков - супы и напитки не прольются во время движения подноса (идут в комплекте)
+- цоколь по нижнему краю закрывает просвет от пола до корпуса элементов - пыль не скапливается под изделиями
+- внизу нейтральный шкаф для хранения кухонного инвентаря
+- регулируемые по высоте ножки.</t>
+  </si>
+  <si>
+    <t>Модуль охлаждаемый РАДА ПВХЗЧ-11,2-S</t>
+  </si>
+  <si>
+    <t>ПВХЗЧ-11,2-S</t>
   </si>
   <si>
     <t>Модули охлаждаемые</t>
   </si>
   <si>
-    <t>00000354538</t>
-[...2075 lines deleted...]
-    <t>Машина овощерезательно-протирочная модель ОМ-350/220-01 П (подставка), 730х390х1060мм, 550Вт, 220В, скорость вращения 500 об/мин, напольная. Модель оснащена зубчато-ременной передачей, быстродействующими защелками для крепления и быстросъемными корпусом с лотком для удобства санитарной обработки. Обечайка, лоток и столешница выполнены из нержавеющей стали. Предназначена для нарезания сырых и вареных овощей и шинковки капусты. Производительность: - при нарезании сырых овощей: брусочки сечением 10х10 мм (картофель): 350 кг/ч, кружочки (ломтики) толщиной 2 мм (картофель, свекла): 200 кг/ч, шинковка капусты толщиной 2 мм: 160 кг/ч, кольца и полукольца толщиной 2 мм (лук репчатый): 140 кг/ч, пластинки 10х12х12мм (морковь, свекла): 200 кг/ч, - при нарезании вареных овощей: соломка сечением 4,5х3 мм (морковь, свекла): 200 кг/ч, пластинки 10х12х12 мм (морковь, свекла): 200 кг/ч.</t>
+    <t>ЦБ-00150455</t>
+  </si>
+  <si>
+    <t>Прилавок для холодных закусок Abat ПВВ(Н) 70Т-С-01-НШ</t>
+  </si>
+  <si>
+    <t>00000103240</t>
+  </si>
+  <si>
+    <t>Габаритные размеры: 1500x766(1024)x1703мм, эл. мощность 436Вт, напряжение 220В, температура воздуха полезного объема витрины +5..+15°С, хладагент R404A
+Прилавок холодильный предназначен для кратковременного хранения, демонстрации и раздачи холодных закусок и третьих блюд. Используется на предприятиях общественного питания в составе технологических линий раздачи или как самостоятельное изделие</t>
+  </si>
+  <si>
+    <t>Барный холодильник Полаир DP102-S с замком</t>
+  </si>
+  <si>
+    <t>DP102-S</t>
+  </si>
+  <si>
+    <t>00000276768</t>
+  </si>
+  <si>
+    <t>Шкаф холодильный среднетемпературный DP102-S с замком, 
+Габаритные размеры 600х625х890мм, 
+Номинальный объем150л,
+температурный режим -8...0С, 
+Мощность 240Вт, напряжение 220В, R404a
+Вес нетто 68 кг.</t>
+  </si>
+  <si>
+    <t>Модуль для подогрева тарелок Abat ПТЭ-70Х-80</t>
+  </si>
+  <si>
+    <t>00000452162</t>
+  </si>
+  <si>
+    <t>Стол производственный разборный СПРП-6-0 (600х600х860мм)</t>
+  </si>
+  <si>
+    <t>Витрина для холодных закусок Abat ПВВ(Н) 70Т-НШ</t>
+  </si>
+  <si>
+    <t>00000136066</t>
+  </si>
+  <si>
+    <t>Габаритные размеры: 1120х766(1024)х1624мм, напряжение 220В, потребление электроэнергии за сутки не более 5400Вт/ч, открытый
+Прилавок холодильный предназначен для кратковременного хранения, демонстрации и раздачи холодных закусок и третьих блюд. Используется на предприятиях общественного питания в составе технологических линий раздачи или как самостоятельное изделие</t>
+  </si>
+  <si>
+    <t>Мармит вторых блюд Abat ЭМК-70КМ-01 подогр. полки</t>
+  </si>
+  <si>
+    <t>00000286792</t>
+  </si>
+  <si>
+    <t>Габаритные размеры: 1500x705(1030)x1484мм, эл. мощность 3345 Вт, напряжение 220В, нагрев горячим паром, подогреваемые полки, LED-подсветка - экономичность и ровный комфортный свет без пульсации
+Электрический мармит кухонный с подогреваемой полкой предназначен для кратковременного хранения в горячем состоянии вторых блюд в функциональных емкостях и раздачи их потребителю.</t>
+  </si>
+  <si>
+    <t>Прилавок для холодных закусок Abat ПВВ(Н)-70Х-01-НШ</t>
+  </si>
+  <si>
+    <t>00000452172</t>
+  </si>
+  <si>
+    <t>Габаритные размеры: 1500х(717)1016х(869)1217мм, напряжение 220В, потребление электроэнергии за сутки не более 5400Вт
+Прилавок холодильный предназначен для кратковременного хранения, демонстрации и раздачи холодных закусок и третьих блюд.</t>
+  </si>
+  <si>
+    <t>Печь конвекционная Abat КЭП-10П</t>
+  </si>
+  <si>
+    <t>00000273141</t>
+  </si>
+  <si>
+    <t>Габаритные размеры: 865х895х1150мм, эл. мощность 15850Вт, напряжение 380В, размер противня 600х400мм, 39 программ по 4 этапа в каждой, макс. температура 270С, электронная панель, пароувлажнение, регулировка влажности от 0 до 100%, реверс, память на 110 программ, до 4-ех этапов в программе, без противней
+Конвекционная печь КЭП-10П предназначена для приготовления и разогрева блюд, а также выпечки хлебобулочных и кондитерских изделий на предприятиях общественного питания. Термообработка продуктов осуществляется за счет равномерной циркуляции горячего воздуха внутри рабочей камеры.</t>
+  </si>
+  <si>
+    <t>Витрина для холодных закусок Abat ПВВ(Н)-70Х-06-НШ</t>
+  </si>
+  <si>
+    <t>00000452177</t>
+  </si>
+  <si>
+    <t>Габаритные размеры: 1120х717(1016)х869(1487)мм, напряжение 220В, потребление электроэнергии за сутки не более 5400Вт, 2 вместительные стеклянные полки над прилавком
+Прилавок холодильный с нейтральным шкафом предназначен для хранения, демонстрации и раздачи холодных закусок, третьих блюд и охлажденных напитков потребителю.</t>
+  </si>
+  <si>
+    <t>Прилавок для холодных закусок Abat ПВВ(Н)-70Х-НШ</t>
+  </si>
+  <si>
+    <t>00000452178</t>
+  </si>
+  <si>
+    <t>Габаритные размеры: 1120х717(1016)х869(1217)мм, напряжение 220В, потребление электроэнергии за сутки не более 5400Вт
+Прилавок холодильный высокотемпературный с нейтральным шкафом предназначен для хранения, демонстрации и раздачи холодных закусок, третьих блюд и охлажденных напитков потребителю. 
+- одна полка в верхней части
+- охлаждаемая ванна без гастроемкостей
+- гнутое стекло с противоосколочной пленкой со стороны покупателя
+- LED-подсветка - экономичность и ровный комфортный свет без пульсации (1 лампа)
+- направляющая без стыков - супы и напитки не прольются во время движения подноса (входит в комплект поставки)
+- цоколь по нижнему краю закрывает просвет от пола до корпуса элемента - пыль не скапливается под изделием
+- регулируемые по высоте ножки</t>
+  </si>
+  <si>
+    <t>Нейтральный модуль для отдельно стоящих линий разд Abat ПВН-70КМ</t>
+  </si>
+  <si>
+    <t>21000002733, 00-00172330</t>
+  </si>
+  <si>
+    <t>00000379154</t>
+  </si>
+  <si>
+    <t>Габаритные размеры: 1120x705(1030)x1721мм, эл. мощность 30Вт, напряжение 220В
+Модуль нейтральный предназначен для кратковременного хранения мелкоштучных хлебобулочных и кондитерских изделий, а также других пищевых продуктов на тарелках и для раздачи их потребителю.</t>
+  </si>
+  <si>
+    <t>Шкаф винный Полаир DW102-Bravo</t>
+  </si>
+  <si>
+    <t>DW102-Bravo (ШХ-02)</t>
+  </si>
+  <si>
+    <t>00000289255</t>
+  </si>
+  <si>
+    <t>Шкаф холодильный винный DW102-Bravo (ШХ-02), 
+Габаритные размеры 600х625х890мм, 
+Полезный объем 150л, вес нетто 58кг.
+темп.режим +4...+18С, 
+Напряжение 220В, мощность 240Вт.</t>
+  </si>
+  <si>
+    <t>Стол холодильный Полаир TM3-G</t>
+  </si>
+  <si>
+    <t>TM3-G</t>
+  </si>
+  <si>
+    <t>00000250074</t>
+  </si>
+  <si>
+    <t>Стол холодильный TM3-G, 1630х605х850/910мм, 400л, 230В, 350Вт, -2....+10С, R290, 3 двери,3 полки, компактный по глубине, но вместительный – прекрасный вариант для хранения запаса продуктов и применения в качестве рабочего стола на предприятиях общественного питания и торговли. Стол подходит для использования в единых линиях с другим производственным нейтральным, тепловым и холодильным оборудованием. Рассчитан на работу при температуре окружающей среды до +43°С. Изготовлен из пищевой нержавеющей стали полностью (за исключением задней стенки). 
+Гарантия 3 года.</t>
+  </si>
+  <si>
+    <t>Витрина для холодных закусок Abat ПВВ(Н)-70Х-С-02-НШ</t>
+  </si>
+  <si>
+    <t>00-00197717 21000002981</t>
+  </si>
+  <si>
+    <t>00000422053</t>
+  </si>
+  <si>
+    <t>Габаритные размеры: 1120х717(1016)х1620мм, напряжение 220В, потребление электроэнергии за сутки не более 7000Вт
+Прилавок холодильный предназначен для хранения, демонстрации и раздачи холодных закусок, третьих блюд и охлажденных напитков потребителю.</t>
+  </si>
+  <si>
+    <t>Купольная посудомоечная машина Abat МПК-700К-04</t>
+  </si>
+  <si>
+    <t>00000408275</t>
+  </si>
+  <si>
+    <t>Габариты: 725х830х1490(1920) мм, 380В, 10500 Вт, Температура мойки, °С, не менее	55, Температура ополаскивания, °С, не менее	85, Температура водопроводной сети, °С, не менее 5, Количество режимов мойки 2 (80 с, 140 с), Производительность, тарелок/час	700*</t>
+  </si>
+  <si>
+    <t>Прилавок для горячих напитков Abat ПВТ-70Х-02</t>
+  </si>
+  <si>
+    <t>00000452182</t>
+  </si>
+  <si>
+    <t>Габаритные размеры: 1120х717(1016)х869мм, эл. мощность 2530Вт, напряжение 220В, рабочая температура на столешнице 60±10°С при установке терморегулятора на 60 °С, рабочая температура на полках 60±5°С при установке терморегулятора на + 60 °С
+Модуль тепловой предназначен для демонстрации, подогрева и кратковременного хранения при заданной температуре (от +20 до +85°С) мелкоштучных хлебобулочных и кондитерских изделий, пищевых продуктов в функциональных емкостях и подносах, а также для раздачи их потребителю. 
+- плоская подогреваемая столешница
+- демонстрационная площадь столешницы 0,8 м2
+- внутренний объем прилавка обогревается теплым воздушным потоком, создаваемым тепловентилятором, который обеспечивает равномерное распределение температуры
+- время разогрева до +60°С составляет не более 20 мин
+- длина прилавка 1120 мм
+- панели легко снимаются и так же легко закрепляются на 4-х декоративных винтах
+- направляющие без стыков - супы и напитки не прольются во время движения подноса (идут в комплекте)
+- цоколь по нижнему краю закрывает просвет от пола до корпуса элементов - пыль не скапливается под изделиями</t>
+  </si>
+  <si>
+    <t>Прилавок для горячих напитков Abat ПВТ-70Х-05</t>
+  </si>
+  <si>
+    <t>00000452185</t>
+  </si>
+  <si>
+    <t>Габаритные размеры: 1500х717(1016)х1217мм, эл. мощность 2650Вт, напряжение 220В, рабочая температура на столешнице 60±10°С при установке терморегулятора на 60 °С, время разогрева до рабочей температуры 20 мин
+Модуль тепловой предназначен для демонстрации, подогрева и кратковременного хранения при заданной температуре (от +20 до +85°С) мелкоштучных хлебобулочных и кондитерских изделий, пищевых продуктов в функциональных емкостях и подносах, а также для раздачи их потребителю.
+- плоская подогреваемая столешница
+- 1 стеклянная полка
+- LED-подсветка
+- демонстрационная площадь столешницы и полки 1,48 м2
+- диапазон регулирования температуры в шкафу прилавка от +20 до +85°С
+- внутренний объем прилавка обогревается теплым воздушным потоком, создаваемым тепловентилятором, который обеспечивает равномерное распределение температуры
+- время разогрева до +60°С составляет не более 20 мин
+- длина прилавка 1500 мм
+- панели легко снимаются и так же легко закрепляются на 4-х декоративных винтах
+- направляющие без стыков - мы позаботились о качестве сервиса в Вашем кафе: супы и напитки не прольются во время движения подноса (идут в комплекте)
+- цоколь по нижнему краю закрывает просвет от пола до корпуса элементов - пыль не скапливается под изделиями</t>
+  </si>
+  <si>
+    <t>Мармит вторых блюд Abat ПМЭС-70Х</t>
+  </si>
+  <si>
+    <t>00000396527</t>
+  </si>
+  <si>
+    <t>Габаритные размеры: 1120х717(1016)х1217мм, эл. мощность 3192Вт, напряжение 380В, 1 стеклянная полка, гнутое стекло с противоосколочной пленкой со стороны покупателя, LED-подсветка, съемный нерж. фасад, направляющие в комплекте.
+Мармит электрический предназначен для кратковременного сохранения в горячем состоянии первых блюд в наплитных котлах и раздачи их потребителю.</t>
+  </si>
+  <si>
+    <t>Стойка для столовых приборов Abat ПСП-70Х</t>
+  </si>
+  <si>
+    <t>00000379275</t>
+  </si>
+  <si>
+    <t>Габаритные размеры: 673х630х(599)1122мм, 4 стакана d 120 мм, съемный нерж. фасад, регулируемые по высоте ножки
+Стойка для столовых приборов и подносов предназначена для раздачи потребителям столовых приборов и подносов.</t>
+  </si>
+  <si>
+    <t>Мармит вторых блюд РАДА М2ПЧ-11,2-S</t>
+  </si>
+  <si>
+    <t>М2ПЧ-11,2-S</t>
+  </si>
+  <si>
+    <t>ЦБ-00150457</t>
+  </si>
+  <si>
+    <t>Витрина для холодных закусок Abat ПВВ(Н)-70Х-С-01-НШ</t>
+  </si>
+  <si>
+    <t>00000452198</t>
+  </si>
+  <si>
+    <t>Габаритные размеры: 1500х717(1016)х1620мм, напряжение 220В, потребление электроэнергии за сутки не более 7600Вт/ч
+Прилавок холодильный с нейтральным шкафом предназначен для хранения, демонстрации и раздачи холодных закусок, третьих блюд и охлажденных напитков потребителю. 
+- закрытая витрина
+- суммарная полезная площадь = 2,5 м2
+- саладетт -5…-15 С (динамика)
+- охлаждаемая ванна с гастроемкостями
+- нейтральный шкаф для хранения инвентаря
+- климатический класс - 4
+- 3 ряда полок
+- гнутое стекло с противоосколочной пленкой со стороны покупателя
+- LED-подсветка - экономичность и ровный комфортный свет без пульсации
+- направляющие без стыков - супы и напитки не прольются во время движения подноса (идут в комплекте)
+- цоколь по нижнему краю закрывает просвет от пола до корпуса элементов - пыль не скапливается под изделиями
+- регулируемые по высоте ножки</t>
+  </si>
+  <si>
+    <t>Печь конвекционная Abat КЭП-4Э</t>
+  </si>
+  <si>
+    <t>00000149637</t>
+  </si>
+  <si>
+    <t>Габаритные размеры: 800х835х514мм, эл. мощность 6600Вт, напряжение 380В, 4 уровня, размер противней 400х600 мм, камера и облицовка - черн.металл, покрытая эмалью</t>
+  </si>
+  <si>
+    <t>Печь конвекционная Abat КЭП-4П</t>
+  </si>
+  <si>
+    <t>00000149638</t>
+  </si>
+  <si>
+    <t>Габаритные размеры: 860х880х610мм, эл. мощность 6600Вт, напряжение 380В, 4 уровня, размер противня 400х600, возможность записи до 110 программ, без противней, камера и наруж. поверхности - из нерж.стали
+(Код 11000008926=21000008926)</t>
+  </si>
+  <si>
+    <t>Фронтальная посудомоечная машина Abat МПК-500Ф</t>
+  </si>
+  <si>
+    <t>00000103822</t>
+  </si>
+  <si>
+    <t>Габариты: 590x640(1030)x864 мм, 6800Вт, 380В, фронтальная 500 тар/ч., 2 (120 с, 180 с) режима мойки, 1 дозатор (ополаск.),  нерж. Старый код 71000006040 новый код 15000006040</t>
+  </si>
+  <si>
+    <t>Пароконвектомат Abat ПКА 6-1/1ВМ2-01</t>
+  </si>
+  <si>
+    <t>00000356784</t>
+  </si>
+  <si>
+    <t>Габариты: 840х840(905)х775 мм, 270С, 9500Вт, 380В, инжекционный, 6хGN-1/1, память на 110 программ приготовления, 6 программ автоматической мойки, без г/емкостей, 3-х-канальный щуп, регулировка влажности, 5 скоростей вращения вентилятора, реверс вентилятора</t>
+  </si>
+  <si>
+    <t>Печь конвекционная Abat КЭП-16П-01</t>
+  </si>
+  <si>
+    <t>00000406903</t>
+  </si>
+  <si>
+    <t>Габаритные размеры: 885х1080х1825мм, напряжение 380В, эл. мощность 24700Вт, подкатная тележка на 16 уровней для противней 400х600 мм, без противней</t>
+  </si>
+  <si>
+    <t>Пароконвектомат Abat ПКА 20-1/1ПМ2</t>
+  </si>
+  <si>
+    <t>00000365622</t>
+  </si>
+  <si>
+    <t>Габариты: 890х800x1775мм, 35000Вт, 380В, парогенератор, тележка на 20хGN-1/1 в комплекте, память на 110 программ приготовления, вся нерж, без г/емкостей, 3х-канальный щуп, регулировка влажности, вентилятор: реверс + 5 скоростей</t>
+  </si>
+  <si>
+    <t>Витрина для холодных закусок Abat ПВВ(Н)-70Х-С-01-ОК</t>
+  </si>
+  <si>
+    <t>00000452199</t>
+  </si>
+  <si>
+    <t>Габаритные размеры: 1500х762(1062)х1620мм, напряжение 220В, потребление электроэнергии за сутки не более 15000Вт/ч, температура воздуха полезного объема камеры +5...+12 °С
+Прилавок  холодильный предназначен для хранения, демонстрации и раздачи холодных закусок, третьих блюд и охлажденных напитков потребителю. 
+- закрытая охлаждаемая витрина
+- суммарная полезная площадь = 2,6 м2
+- саладэт +5…+15°С (динамика)
+- ровная охлаждаемая столешница
+- охлаждаемая камера с двумя распашными дверками
+- 2 полки-решетки GN 1/1 в камере и направляющие на 3 уровня
+- полезный объем охлаждаемой камеры 0,31 м3
+- климатический класс - 4
+- 3 ряда полок
+- гнутое стекло с противоосколочной пленкой со стороны покупателя
+- LED-подсветка - экономичность и ровный комфортный свет без пульсации
+- направляющие без стыков - супы и напитки не прольются во время движения подноса (идут в комплекте)
+- цоколь по нижнему краю закрывает просвет от пола до корпуса элементов - пыль не скапливается под изделиями
+- регулируемые по высоте ножки</t>
+  </si>
+  <si>
+    <t>Мармит первых блюд Abat ПМЭС-70Х-01</t>
+  </si>
+  <si>
+    <t>00000452200</t>
+  </si>
+  <si>
+    <t>Габаритные размеры: 1500х717(1016)х1217мм, эл. мощность 3190Вт, напряжение 380, температурный режим теплового отсека 400 °C
+Мармит используется в составе линии раздачи HOT-LINE на предприятиях общественного питания и торговли для поддержания в горячем состоянии наплитной посуды с первыми блюдами и их раздачи потребителю. 
+- гнутое стекло с противоосколочной пленкой со стороны покупателя
+- одна вместительная стеклянная полка в верхней части
+- LED-подсветка - экономичность и ровный комфортный свет без пульсации
+- направляющая без стыков - супы и напитки не прольются во время движения подноса (входит в комплект поставки)
+- цоколь по нижнему краю закрывает просвет от пола до корпуса элемента - пыль не скапливается под изделием
+- регулируемые по высоте ножки</t>
+  </si>
+  <si>
+    <t>Печь конвекционная Abat КЭП-10Э</t>
+  </si>
+  <si>
+    <t>00000271318</t>
+  </si>
+  <si>
+    <t>Габаритные размеры: 865х895х1150мм, эл. мощность 15850Вт, напряжение 380В, максимальная температура в камере 270С, камера - черн. металл, покрытый эмалью, облицовка - нерж.сталь, 10 ур., для противней 400х600, без противней</t>
+  </si>
+  <si>
+    <t>Печь конвекционная Abat ПКЭ-4Э краш.</t>
+  </si>
+  <si>
+    <t>00000181130</t>
+  </si>
+  <si>
+    <t>Габаритные размеры: 610х635х515мм, эл. мощность 3200Вт, напряжение 220В, размер противня 435х320мм, материал изготовления камеры эмаль, электромеханическая панель управления, в комплекте 4 противня</t>
+  </si>
+  <si>
+    <t>Печь конвекционная Abat КЭП-10П-01</t>
+  </si>
+  <si>
+    <t>00000384997</t>
+  </si>
+  <si>
+    <t>Габаритные размеры: 865х960х1170мм, напряжение 380В, эл. мощность 15850Вт, 10 уровней, размер противня 400х600 мм, пароувлажнение - инжекция, память на 110 программ, до 4-ех этапов в программе, автоматическая мойка, без противней, корпус нерж.</t>
+  </si>
+  <si>
+    <t>Мармит вторых блюд Abat ЭМК-70КМ подогр. полки</t>
+  </si>
+  <si>
+    <t>00000383286</t>
+  </si>
+  <si>
+    <t>Габаритные размеры: 1120x705(1030)x1484мм, эл. мощность 2345Вт, напряжение 220В
+- нагрев горячим паром
+- 2 полки
+- нейтральный шкаф для хранения инвентаря (с дверками)
+- подогреваемые полки
+- LED-подсветка - экономичность и ровный комфортный свет без пульсации
+- направляющие без стыков: супы и напитки не прольются во время движения 
+- регулируемые по высоте ножки.</t>
+  </si>
+  <si>
+    <t>Модуль поворотный Abat МП 90Т</t>
+  </si>
+  <si>
+    <t>00000110223</t>
+  </si>
+  <si>
+    <t>Габаритные размеры: 1079(1435)x766(1024)x852мм, внешн. угол 90 градус., нерж.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -4631,303 +2587,303 @@
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="3" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="4" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4e8928bd7dd9403a30065d337b5d9b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528f8948cfae705c7535970ee0cf7e11.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ada6da9f2ed60e7d5440ff45135e00.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc608cffed4093bbf58ff42e98eb69a9.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c02b03b6ff6dedbe06155cb8cfc9e86.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c73fed5d5393a9492674ffb380a5df.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ae90b8d4715aee62a15478f20e21ee.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf42c37e0ca9c98618ed78bd0f8f2c00.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1534a57eddbe3a347b1be79ede6add1a.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f72f57f345862d8df05d5b54ec4b5c.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92a786b84f5ca1ec747c33df343e435.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65afe5b28e7b3e02b8fa12c66ab5c5f8.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707bc768ac4b431046df5b605190a104.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a758a429b3826d0ef139754fb1f964bb.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c7b1a2acec8bb25166c5eda66d2018.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a5cd10455b24fca2cb53de415c1da5.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f221c446b236b705d689513337cf8f.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6cf2b7858cfc975f79782e8bf8f9c4.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc46333e8cd93fbde0589cb7662283ad.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382bc21fae8859eba62809d0b36b8645.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07d04089e0135771b23f5459336a0d9.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82903313d7a4bde360e5c17d68cf0f6e.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ee84f976f23af23067768e5d8b0986.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0df5593cf05941819bba54ac1755db.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedafbabf9a81c36061c57db61b984d4.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6db36b01a9b2e17a4bb41b42854dfa.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85c26fe5a0c877c2c083a28cfc73958.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15134368bf832c99797667ccc0615863.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8dd2dfe719969c0c4068e257df3dca.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3a0d56cde0ccf1253a4236deb9a368.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88c9a49f7da8553537e700c7a164c75.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7a3d136181827ab94ca288112aea2a.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476e2d080f4e659238439f45a5e1dadb.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4295950bfadebbfd12ebb9cf63930e2a.JPG"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1534a57eddbe3a347b1be79ede6add1a.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f17bcb30cf735e23fe2da1f0a2df7a9.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a6a3e7a2f0dfd8272552cbe3104626.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ac42f00b617e4a39706e564ce20cff.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466cbf30e7f87ae5549863227062dce2.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeec792f5883992d9f757f1296054e2.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b4655923ef3363c9bf8e5eb22351c8.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d15388b296223b93611c5996c9529f5.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf93a23529f3a5362b84bbcce4eaa7d5.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14973c879722a742665505d4190ef814.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27a54f2f4dfb1ccaf932a30c07973cc.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e53dbd35f8175280af3627895d98ed2.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fcf46846f5f0b32a87152396aee973.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb7fb53527d146166dbddb6f6d5522e.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caa6c98cbf9d28daa5cace50f9c84cf.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35b63c0a06f1dfb484ab856cb15aae0.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25d54350023f678b044af48418c01e7.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765030e52e720656cc1e26e250b3e604.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c80d0185174346c851957171fbcb9a.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378fcad5ae822e13ff5c06ad59e8a6f8.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70158fe0e3df24e0263bedd7ec6529f.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54111dd87da041a2758ef39a67772319.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e275c7f8d1a0e51bcfb8bddd20e08fc.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1534a57eddbe3a347b1be79ede6add1a.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdf68698a93cb5e2638c0e4bcd455f7.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75cb57298ea86beba933660c6c2ac6c.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10d5bc6b47ac31fe673edb949c8b9e5.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cc85e51baf078f069e866228187bbf.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358b9a8fe4a4f4053406aa40679692ff.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fc470afe81b9a486733d28c17da63f.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51cc89ae471e5695704a19b3a29476b.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e23d8cd73ac83033131a6d62070eb36.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1534a57eddbe3a347b1be79ede6add1a.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d247d04173ee57f145ad19d4128e9da2.JPG"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d8249b12c5662355329a9eec1d213e.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3950076edc4c3156aec648a76cbe3200.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dfafe9b2f85c7380bf75e320bffe1e.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae357724a3f3017ff007fc2ea8d3ff5.JPG"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81757661d05873e05535c1759199a34c.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5550f6968f4da93f72d356b1b6719077.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1534a57eddbe3a347b1be79ede6add1a.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02425087cc607cd8577cbc0149094334.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7d949909815277af2180a5abf8c79b.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76fd5ccf7a7c037d1522b670bb5d393.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba246b94d20abcbdd04d36167ba6f5af.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ceffb23733b707045f2cb530800e1c.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc351a22d47d46feef8793d8d201519c.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3861fb1fdff1e4aa8c9e22bd86c9a3.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f0c9b3c7d9a9ebe1f523eb6093507f.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad9849476eee2facfc0e7a4714ed48b.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170d9394f62d94b2349981d553c1cf1f.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e31a1504a353b19e19fcfcbda9cf85.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b642c90ffe1e490f842fe3c4272e65.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d2e5265920815fd635a81e2383c23e.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dea3c280dc3694c66d2c64106e23257.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312189beb620761e7519fd38f99a7fc7.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480b9efe2d1daaba86f1eb141879d0b2.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4211396574da04d69c428c5362985b1.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf706d26435ce12bf616e6ab1f8b44a.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f916f319d426ec1a73d0ec25a2127d35.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe39be34a68623b08840145980e3418.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e06b4c8a3a27d9ae7403746b9fa9829.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60296f87393ba17530d9fad2bb63a42.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07121d3cfb59658d05fac52cf399c4e.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3337abfc2a0fee7648fc6a6a4c916295.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998dd5a6340ea9373ea97d277bf4947f.jpg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe9449627917b0a92aa92afda670cfd.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961966e0194cfc18b50ad64e878611f3.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5857fe387a19ced6872b3676caf0b163.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e6f4371e7dbcb7a8ef54929284d9ea.jpg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a350ef061e82db0ad2bc599f2e100eca.jpg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2954813da0431cfda6703bf884731051.jpg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d4a29b0dbacd1cff5e8d938e9c482b.jpg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2fafa05b92aeea20a139584768248f.jpg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4520d9162c454fa067a34f806585e824.jpg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5943e047fe05d07c2db14c115eb9a07.jpg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8333beebd13b669ffb0f9ea5ae30e936.jpg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6081880154b5538a9ee20b3adeae5c1c.jpg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b14e1cfdbb126c3730578357ef22c6c.jpg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07db65700b989d3712b49f7e2fac0771.jpg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906ffc53e77bfb92a86747eae03d8393.jpg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d982682e2daeba008016510d0121f6f4.jpg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1534a57eddbe3a347b1be79ede6add1a.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e13c2fdacbf9999b9d2a886926e9e0.jpg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04303725537b69be28b062f157945992.jpg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94b3edee7c0c92cba2dba713c29fd51.jpg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b649c2e45bf1f8989d3537d9312756.jpg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24679c48824301b17073d73997c4e556.jpg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cd8a2d43ecbade3e432c2cbb594388.jpg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1534a57eddbe3a347b1be79ede6add1a.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7cc6e47dd4f17f7a6f941f77f753b2.jpg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa9a5c6455e6a0f23ec3141727c3229.jpg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b873870ffa18158c08c05e55a6a541.jpg"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbcba1781fe97088dc2e3c9422e579a.jpg"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f204589903650b4ba2c69fb890f926f7.jpg"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386a3c5a8eb5288a6f9909466ce7f92d.jpg"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1534a57eddbe3a347b1be79ede6add1a.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baac7b78f0c8ac657c1b96a4b77956c.jpg"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa740c4aa0f97c08b7ee657e1f76175.jpg"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a41c9794632203262d4cfe87dd5ce98.jpg"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb51922db26e2fc6103b5916a698e54.jpg"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1534a57eddbe3a347b1be79ede6add1a.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be12e7dbd868b4811f98f125c616355.jpg"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4621f7c19ef9f4ab3da229cc00f6a803.jpg"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1534a57eddbe3a347b1be79ede6add1a.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29b4742acb658d7fb30197739ee1911.jpg"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1534a57eddbe3a347b1be79ede6add1a.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebdb766a0f99481f48c6b63a284c504.jpg"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1534a57eddbe3a347b1be79ede6add1a.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf0b903cc75b45d362bad442a9e3154.jpg"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6d263f90663d74c1b50861a2434609.jpg"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80d05ff14519a53767567590c72e324.jpg"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c7475fb4f126b0d979715cd42eb7f9.jpg"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab2323591b09ec5e5e387cf84680c80.jpg"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c161705e44d7069b36f8316c9f6fd79.jpg"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c87a2aacaa87ef51a7c3ab513d6dd21.jpg"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1534a57eddbe3a347b1be79ede6add1a.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1534a57eddbe3a347b1be79ede6add1a.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1534a57eddbe3a347b1be79ede6add1a.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1534a57eddbe3a347b1be79ede6add1a.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1534a57eddbe3a347b1be79ede6add1a.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aea50e3780063be985cb3bc86b2d5f.jpg"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8f99e68efd1cf2f14e487d20aceaed.jpg"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1534a57eddbe3a347b1be79ede6add1a.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c762a054a9d750162123ce4b9fe6ab2.jpg"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b3c338d51630dcab98c590db06f7ea.jpg"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc367ebfeddeb01afe393b4f6659c258.jpg"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c3420cbe591a85dc0d9b1be0aea687.jpg"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64511ffa3bf4f726b0695c6c7433dacf.jpg"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e830e7e14d8dd2fef2426021fa8fb58.JPG"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6140a21b6f388b4c3780ea91f1dc7a06.jpg"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1534a57eddbe3a347b1be79ede6add1a.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30e4ed4a1526ca61a5be78d327722c6.jpg"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1036f167e954e85415d40a531d308a9.jpg"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0c36c9f53af5e7df2a00af0e83f2bd.JPG"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1534a57eddbe3a347b1be79ede6add1a.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1534a57eddbe3a347b1be79ede6add1a.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1534a57eddbe3a347b1be79ede6add1a.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8278fe1754f8a54df211b1bdc5926e.jpg"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b069130b62f69c0802ce6bfd10229559.jpg"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1534a57eddbe3a347b1be79ede6add1a.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2872de4bfd1e41cec60dfd5adb172abe.jpg"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1534a57eddbe3a347b1be79ede6add1a.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b82db52415619778cded01122279dd.jpg"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d8eb70d837c9c62b5b18f2b631bf27.jpg"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1534a57eddbe3a347b1be79ede6add1a.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b194eaa1e8edf185600698dada0cee5f.jpg"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b30e83e640160447dd745c4c9d2d485.jpg"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd358da110b1484f789eff16f699641.jpg"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1534a57eddbe3a347b1be79ede6add1a.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38abe3afc727fb813cd29800d9a13bb.jpg"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6f1da56c239e5e75688b4824ef2e39.jpg"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1534a57eddbe3a347b1be79ede6add1a.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fa0412b37d7cbaa9f25b3cccc0befc.jpg"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1534a57eddbe3a347b1be79ede6add1a.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1534a57eddbe3a347b1be79ede6add1a.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019144e7e788858c73e6d9c813caa54d.jpg"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8d6ca259497a7f3d322b29932eff1b.jpg"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1534a57eddbe3a347b1be79ede6add1a.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5ebcfd55024713ccb52ee6103076e1.jpg"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1534a57eddbe3a347b1be79ede6add1a.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435ade3e39806dbc8981baa75dba0a18.jpg"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8d12d07bcc549530f8f88858c2ab4a.jpg"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a971222fbe5f69eaa21d84122c6055af.jpg"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd446f39c39506ec056aca59a800a2c.jpg"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1534a57eddbe3a347b1be79ede6add1a.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8c029ce531c9c4bd71e32dc0347dd6.jpg"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1534a57eddbe3a347b1be79ede6add1a.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d909c65fde499e54df3ece94d86acb.jpg"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e682dd7a7ca3626db9e501bd1ca75825.jpg"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708d4aa412479341c010ded0ffd583d4.jpg"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20698d9bf6697e6eef61c7b25e1d651.jpg"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f20253c84dd655cf167a5753c064e5.jpg"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89543d5265a423933342d9c6330bf604.jpg"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c5b162995150dd024c80ed384348b3.jpg"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1534a57eddbe3a347b1be79ede6add1a.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1534a57eddbe3a347b1be79ede6add1a.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bd8545e7a2e0904d544437288fe291.jpg"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85924c751c8b62983a63e59815574e9.jpg"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1534a57eddbe3a347b1be79ede6add1a.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785e25c8c3ee652f01eefddc53b5972c.jpg"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1534a57eddbe3a347b1be79ede6add1a.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1534a57eddbe3a347b1be79ede6add1a.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1534a57eddbe3a347b1be79ede6add1a.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb264522c5ab38a23a24e989af93e2e.jpg"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e1a748845f30cbf822119d5d35ec08.jpg"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c1e5e03a743f9b3904db6d5d7523a3.jpg"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe1436777a22afa2e578507d9e78aa7.jpg"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22302e42cd68bf8d7ede3e4d26157ce.jpg"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1534a57eddbe3a347b1be79ede6add1a.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07c530ab5de7f4023be61df2961ef32.jpg"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1534a57eddbe3a347b1be79ede6add1a.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ea324831b3629c5e09e2cbbcd705e5.JPG"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a46d6eff28b83c3b9c3abe01226825.jpg"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575274ede43abbab01104c7f609fe7e7.jpg"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f63b43a8e3743710f033b58461a94a5.jpg"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79508050aa5deefccd09542b5125d2a.jpg"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23c60402304dfa4149ea750f1f92cb8.jpg"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2169b1239e150f61ead01dd426ad3b18.jpg"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d293900276232ff435f1a30524613b52.jpg"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae68a80cf014fa9e8219f63c8859c811.jpg"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1534a57eddbe3a347b1be79ede6add1a.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e2d1a2a6d7adefdb4b61c901c7db46.jpg"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7746afcab8bd520ab661730992180473.jpg"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4ef870c20d31ff4f7072f6bad8c6a1.jpg"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06944936a60a310d749f425f7c90883.jpg"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3144937685fc4419d1263392ee8b15.jpg"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af7991f6ba9c315ca445caf00d24c12.jpg"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db86cab6d22066b2eb6411c57f74648.jpg"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e13dfc551b4cccaf8fc1eb21599f51.JPG"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8608423734e2bd542e449aa976c1bdb.jpg"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1197273b6cd17ef1507d0147dbbc1162.jpg"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b8068ffef71c14d06ac75d620584b4.jpg"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1534a57eddbe3a347b1be79ede6add1a.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc22e32f4c5b6a13c67159194b36713.jpg"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304ec1b9b0a0ff061fc2469b14ec8a58.jpg"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc232785aab47296b93fb53767dbf09.jpg"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcd0699d68c441acc6fc553d888c252.jpg"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e9eb3fba48f8980f00edda9de1dcb7.jpg"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bc921291670485306c754b8a00c11f.jpg"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206e2820757943f2dd21bb4bf8a42147.webp"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cc280b2731b04cd733a4e5b55afe1b.jpg"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3c2b750b73c7b4c6ea8cd8b3f4def9.jpg"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de622f419066e38dab3c6660fe8383a6.jpg"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595e1511990e725192a66c4849ab3146.jpg"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ee50bde49e9ff13b9c79297c30054f.jpg"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25d0db8c8c453e72a8bd2374d8c7561.jpg"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce4df3f6dd4532ba83e7833e5b69494.jpg"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9853ca0b6331b9262b85871810753246.jpg"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4052aea7f384791463c51f96e157c3.jpg"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c915240e1715aa8e2abebea18ebff365.jpg"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cabf90fe00fe0cb32ff7b84ca5fead9.jpg"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38a7389cbcf4d58388022f4fbbed333.jpg"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e311e1e32b555328b2f71ca860e1bd77.jpg"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa513dc6dac097741d85d64718ae5ad1.jpg"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6212e16b82f41b7404114da50509c914.jpg"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281c0156b475bdcdacbdf4aad3de3531.jpg"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d252ef0a2f5d3ac6e35adc66dfb4b802.jpg"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f89ad30075e4ff0e17a5146f7f76c12.jpg"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf18d45644e4149fb3b8210895d71134.jpg"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3d767225bb341dfc57a7646414695d.jpg"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128355795fc8f5d7f722e6b352676292.jpg"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7442e7f78d8b100820318d307d1c9c08.jpg"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4e70918bfc44ce11c85814e931c059.jpg"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8522e57458533eac991a40dc03834bfb.jpg"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2400b42bdb389fedee87f07a7c5c1f.jpg"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f3670d86080188225ede6e99b389d9.jpg"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e6db0873c0ba15df7d777e200aa917.jpg"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1534a57eddbe3a347b1be79ede6add1a.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7235487c7ef5ade7a85202895a0159.jpg"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f953fd62114e8a7cbf3724fd9b635ccb.jpg"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fe315e0d639ea87c7a3c532d223be9.jpg"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2503a9b023146886ce16382dafdd9528.jpg"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530001e6321575d32262d3b6eef3561d.jpg"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1534a57eddbe3a347b1be79ede6add1a.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1534a57eddbe3a347b1be79ede6add1a.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3442bc9e9d5e62b3613333310d5f4560.jpg"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df0941f7e6e9725067cf9c14b321dcf.jpg"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3842d4a0d9c44ee5299ea67cd37fd08.jpg"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36ed19851968318293d5830f7c3e49a.jpg"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f631e3801c6b478a9c9fdc744adf1e.jpg"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e9611e2ea5008ad90a350019904983.jpg"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b825d9c29e0788880a75dd38f2a9e77c.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4e8928bd7dd9403a30065d337b5d9b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a1a7ec891587e7de88217f10a2630f.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962ff64ceccf4646213e0f3362528c34.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7a1a230cfffd21366ea6f08f174c23.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e799de0ec6f1d0872ad733c3cf7d18.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5505e2c759008383e296ce3a0351f9b0.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b8ebfd2f9626834e3061605d9731dd.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd01f3a2b003b5b8417cb1fd332a7127.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84be72adc8abffd87f05c2bc0ed0b1db.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec959ce38b62d2e2daa3a862af3906f.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6ca74110c5d2f5fcdba87663a02203.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2685c9290a694354d80e04cadedc7721.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1d63b794be505c298d21173a8457db.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d6975d0265a2bc6f310671a0cbffcd.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b0345b08ac7882a17ada4dc4cbad3a.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f08daacc071197f5e247e22a5e2537.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb89fbe322c296a2936f9c2f370419d.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed4f62834414ca22ffebf7eabb32af6.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dffb63d8b51a0e3744be074aa0955b.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c40dd34a243469b5b8ba7e98aa7d82c.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0a57b39dff59458928faed1783635b.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7b1fb94b09c39e54092c984f7e0b49.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998bc4fcfc1ece7499c22a6aa148bbef.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5906a11d2c4fe09f7c64765fdaf0c848.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a78584fa39dc81d199e42fe6a281b66.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41896685d09f9e2d8852d00c47438b2.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e91b38bcc13a0c842de1f0de6e18ea.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33efbf436f346e590bfd189d57ede4e.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fc786f182f5da1ec893066ef231ad0.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47e5e07d2b79d263dcac159f0c9eed8.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1029ff3e500aa1ffaaef93f04154d2.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e3908658b22c59ee4dcd485e7543d6.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc927fe7dd3d5110e1572049acd86ac1.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c83842c414cd75dfbe50f824e25eb0.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3ad8a3b437ae239436822ddaabff18.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88efac106cf48b98775dd6bbe2efee8.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878e5847507b6a2bd74f50c06f215154.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5336a1903a93a1855d8d4ae342130555.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12727472cb6f7a969bba2e8187bfc730.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3050c3e8c85b88fe1b0b38d74a43b70.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f1c2c3c3af82e559d967bbef9e4ac0.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1075b0dd0b7270f384ad32c3c1e73622.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386043ded329a54fdbd55c667ec7f0ab.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5a6438a94c941edc191fd80aea4d58.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabbff68f69402f61df5fb90be1ea961.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf1817d2a40d7d7d3e23a7f7b420bf4.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c4e7f22e03fcbfaa8783a5a1aa1d53.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24beef17c8aba443a4f6436ff23b4509.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7def72da3341cd87df7705970d2a63.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f26b41e296c3112fe350c80df6d8d54.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016f40fabdec006dbe5aa81591de8021.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930527eb14ecfbc816e67075e288f2eb.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e2a764d598a9e40b184f0c1c054535.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5a8e81ef04a3ffa8947b633345be96.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1534a57eddbe3a347b1be79ede6add1a.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e90057a33e3721fb1d75b5ffca03254.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c847c77d7b2c4fee14b825052f17ff.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44307cae95464ac048c4e1469e55801.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c793daa092e3a8febd4cfad79e347047.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd5f0b35a67e0596c0738e3269d4411.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bde6513c5ac1e15d04b595bc3f68cc1.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f15d0b31f53d4f002d33b1ca5c596cb.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7690cb7c18416f1ef3136f1cd3e25c60.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195ccc2f9d4baaf1faf46fcbee152282.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab12009359bea2afc69e0b129e79961e.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0543f232ba085c9a439621faa8a7c1.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43a51ce9b92aa6ce87b71e9e09759ab.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5800c8f3831f655cf3c5afca6c615b8.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae9a42d41d707758e28be33107dc774.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16d54b10eb7b4ba7ac02eaef1939f86.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc01e35b4b7a485ec528c4f216cd336.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbf014274dc793e8320d615aba8fcfe.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b7dc9a1aac0ef3da4b480c4ee5b607.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4e5e14a2302b8d85501d23bb12c2a4.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38deaf53f77a27a00d4933d1374d9da.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c13ac226092b299d2481d176addfcd.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b441f0243c0d29fef10ca88d9d374e4.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f99dd706ecc29da529b79db0361665.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7006cc41b7244417dd9339c67ad116c6.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e13f69c00e460a1f84446fb201ad3d8.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0190f3c5e6ddf8f33f70d6b24d8f23.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f381bf75615c485f8d4716ff3dd395.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87d792904b0cf969e16dba2cf87f0c3.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1534a57eddbe3a347b1be79ede6add1a.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c375ae6a55e6f8f5033809d667a06c6.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4843745eac41d281d9becea381f36c.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730b9cfb3f19ed0dff9a0a870c60dfd1.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a28efec872b9dab2532c42c3468608a.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a13954b1f8382cb6b2c37413be476b6.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfe56e93c6df8ead4381c6b78f5ef4e.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26db8ce2025a7f55c20446690f703c49.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1534a57eddbe3a347b1be79ede6add1a.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccce094665e11835e7d6c2871d61e58b.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cc1922503a6c063c3c6980db0889a9.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4621719b006150f92a881ecd002f75d2.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5615d1907d3789aab1d3fc2d6f0246.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee51516d5a68180447a7b767fa9aaaea.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e4ec327ceb70fd4b239085b52ade22.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b51994e7681464f5777db9ec856474.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917028e280928fccc1ed434a382b2a87.jpg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7263bc028be9746785c3358578abd150.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2263fa89f185da5eaa0c22a83f216886.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a728d36ff30ba706e8c947e15383d0.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc638a5f3f7bca34b20d63f967594c5.jpg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eedf3b6dd4ab9f424657803f2159d5.jpg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdb1beb6b0781095669227eea99f712.jpg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58229c52b555db05eec8c5c25c4f9707.jpg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b632ceb44056585bf6ac43b22178d4f.jpg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace925f6e587e7e59fc554133b8e99fb.jpg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f779814d0f44e1bc4ad6ee3e79dbfa5b.jpg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5ebb86fd8ae86b64d6947ebeb106eb.jpg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1da8abd272f7c3cabd7c7fc11400a50.jpg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499e91aca83d379712d2f5409d43fcad.jpg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5cfc65772966643440c5a523a32e50.jpg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1534a57eddbe3a347b1be79ede6add1a.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faaeb2d24d615385c31226fda28567d.jpg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f72631a8044115bbb8dde86d23d0e8f.jpg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be250156ca709c1e4fcc698bde680c8c.jpg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0292898021ac089b3287adeecedd8b60.jpg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1534a57eddbe3a347b1be79ede6add1a.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d2fc5c0cfdfca0f61a2816bf754021.jpg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9351e91de70284851aa98a23250345a5.jpg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e331ef98dfc15d3f828d4e962c3e1cc.jpg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3c87158a48b77f8820e40b74a529f6.jpg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2647ee007c9db373dcae52f2f1dacf71.jpg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea34a8fe670e7726fd9b412018e1d72d.jpg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4321ee0632ae4ffacd8b8b1824e78d.jpg"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256697dbde8bed54d08e6e4e50548be1.jpg"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c25c16cb61995f69de962eb96d66a02.jpg"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53fa5c3fdc5363e04b7ab9c6a0d811f.jpg"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8643f0a2e22ebf19efa3cdcfbf554c1.jpg"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124592f536d8cd8ff3654a0198c6b1dc.jpg"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d1009da343b9587342fd8231f83592.jpg"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bba0d3da74aa32bbf860e21c2bc821.jpg"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b1b9e80f67903cf99259c30fd1f18e.jpg"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c692c916cece7d9384ecc169cb16a6.jpg"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39aed5b90cec5a13f8cd98610c81f89.jpg"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3c6366585b63880003a239e5351eae.jpg"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7d1401570cab098a46fb145ff20dab.jpg"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3f7b3f766c5adadca013f9739f0d44.jpg"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed18c053128f27971f09729f7f299ba5.jpg"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147015e017dfa014c8ee89424f279d2f.jpg"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf068488ceba34c80771bfc6aa2f661.jpg"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50dd0984b37366e902019567d39fb0a.jpg"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523b1a488a6c7503645ca801b58894fb.jpg"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9581d0546417623f623016990cbc8e58.jpg"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03decb7bba4eb5a1ae9f9f54027eba1a.jpg"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7e5af5dcf385d2d8b8f4074f38185a.jpg"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ff54ff9bc8116bd20f70c5905da943.jpg"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f78208bcc0b47f0777dab9ee0b8f1d.jpg"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb6f3b65c3d0b0d558451f60bf339ee.jpg"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a656ccf4501e5379a40528b855101f.jpg"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384f2361bb02cefb19c1337d87d08b1e.jpg"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c296a587bdb2b482e6dfbcb5fc220f.jpg"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1534a57eddbe3a347b1be79ede6add1a.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32ebc270dd3e616b203414677e13df4.jpg"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915a304e99582945d4b19f97afdb674c.jpg"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374996717a3829de00a7442623dc6756.jpg"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0731703a0c46555e1082080dce9da18.jpg"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c6592407829250fc5fd41b509aa893.jpg"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a1964ac76dac1e024f31c7e5fafe9a.jpg"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f295ba0949c047725dce948fbf30853f.jpg"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2016eaa019a9e7734408d51e83ec3d.jpg"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225381a7e24ecd1b4a533876c00c4f39.jpg"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805a06452318ec9b05f66567e87afe1a.jpg"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353c537b37f70627c8cc954129c4f646.jpg"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380a1e4942063ff24b08dd3d36a87f04.jpg"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63f500347ce9f4652035f89c25fe2c5.jpg"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61b25fde5aa0ad5f892f52c43614398.jpg"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76630a4783baa08974cb7428ed1c74ea.jpg"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda5c8d3146bf3d7fc03e483866ebf97.jpg"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0885c778e8b8d054ffcf3bc4ab58c4a2.jpg"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b88e1a27259d4561b663b418ca5f504.jpg"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1534a57eddbe3a347b1be79ede6add1a.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aedc698500f87112e37540e2859b595.jpg"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26413b1af52d9f730a241088930b2412.jpg"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d22276aae5c72d559e8666cb0c532b2.jpg"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2b0680e9ae430a0a746505ce1a592b.jpg"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ac7b0180a232c1f041b94011c81afd.jpg"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1a69137cfcb73316ea8181826d2165.jpg"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d47112485ca593c534330ba53f224ee.jpg"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e5c8774fe9014f7f12f073e14fb65c.jpg"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867488f25478219fd09013edbf92d660.jpg"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0420cdd00506f50c00a3daba0580143d.jpg"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b6cf48224f79e96f1685fefe934976.jpg"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2396b14ff1fa6ae58f42c47ea535c7d2.jpg"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7ea7c370b26bb8e251aa9ae988ac1f.jpg"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91458426e69ff082927652630b0237b6.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>476250</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1905000" cy="381000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Logo" descr="Logo of the company"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="666750" cy="666750"/>
+    <xdr:ext cx="628650" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="image_5" descr="image_5"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="666750" cy="666750"/>
+    <xdr:ext cx="504825" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="image_6" descr="image_6"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="666750" cy="666750"/>
+    <xdr:ext cx="504825" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="image_7" descr="image_7"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="666750" cy="666750"/>
+    <xdr:ext cx="504825" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="5" name="image_8" descr="image_8"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="666750" cy="666750"/>
+    <xdr:ext cx="504825" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="6" name="image_9" descr="image_9"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="447675" cy="666750"/>
+    <xdr:ext cx="895350" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="7" name="image_10" descr="image_10"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="666750" cy="666750"/>
+    <xdr:ext cx="504825" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="8" name="image_11" descr="image_11"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>11</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1104900" cy="476250"/>
+    <xdr:ext cx="504825" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="9" name="image_12" descr="image_12"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4943,891 +2899,891 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>13</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="733425" cy="666750"/>
+    <xdr:ext cx="504825" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="11" name="image_14" descr="image_14"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1000125" cy="666750"/>
+    <xdr:ext cx="504825" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="12" name="image_15" descr="image_15"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>15</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1000125" cy="666750"/>
+    <xdr:ext cx="628650" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="13" name="image_16" descr="image_16"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>16</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="895350" cy="666750"/>
+    <xdr:ext cx="1000125" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="14" name="image_17" descr="image_17"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="895350" cy="666750"/>
+    <xdr:ext cx="581025" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="15" name="image_18" descr="image_18"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>18</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="666750" cy="666750"/>
+    <xdr:ext cx="504825" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="image_19" descr="image_19"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="838200" cy="666750"/>
+    <xdr:ext cx="504825" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="image_20" descr="image_20"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>20</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1000125" cy="666750"/>
+    <xdr:ext cx="504825" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="image_21" descr="image_21"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="895350" cy="666750"/>
+    <xdr:ext cx="638175" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="19" name="image_22" descr="image_22"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="733425" cy="666750"/>
+    <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="20" name="image_23" descr="image_23"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>23</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1000125" cy="666750"/>
+    <xdr:ext cx="847725" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="21" name="image_24" descr="image_24"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="447675" cy="666750"/>
+    <xdr:ext cx="409575" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="22" name="image_25" descr="image_25"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="895350" cy="666750"/>
+    <xdr:ext cx="628650" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="23" name="image_26" descr="image_26"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>26</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="447675" cy="666750"/>
+    <xdr:ext cx="304800" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="24" name="image_27" descr="image_27"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="504825" cy="666750"/>
+    <xdr:ext cx="847725" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="25" name="image_28" descr="image_28"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="895350" cy="666750"/>
+    <xdr:ext cx="942975" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="26" name="image_29" descr="image_29"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="390525" cy="666750"/>
+    <xdr:ext cx="447675" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="27" name="image_30" descr="image_30"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1104900" cy="666750"/>
+    <xdr:ext cx="561975" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="28" name="image_31" descr="image_31"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="923925" cy="666750"/>
+    <xdr:ext cx="1000125" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="29" name="image_32" descr="image_32"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1000125" cy="666750"/>
+    <xdr:ext cx="1104900" cy="657225"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="30" name="image_33" descr="image_33"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>33</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="504825" cy="666750"/>
+    <xdr:ext cx="762000" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="31" name="image_34" descr="image_34"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>34</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="895350" cy="666750"/>
+    <xdr:ext cx="619125" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="32" name="image_35" descr="image_35"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="504825" cy="666750"/>
+    <xdr:ext cx="762000" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="33" name="image_36" descr="image_36"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="685800" cy="666750"/>
+    <xdr:ext cx="847725" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="34" name="image_37" descr="image_37"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1104900" cy="476250"/>
+    <xdr:ext cx="533400" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="35" name="image_38" descr="image_38"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>38</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1000125" cy="666750"/>
+    <xdr:ext cx="609600" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="36" name="image_39" descr="image_39"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="838200" cy="666750"/>
+    <xdr:ext cx="895350" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="image_40" descr="image_40"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="866775" cy="666750"/>
+    <xdr:ext cx="504825" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="38" name="image_41" descr="image_41"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId38"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="895350" cy="666750"/>
+    <xdr:ext cx="504825" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="39" name="image_42" descr="image_42"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId39"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -5843,1191 +3799,1191 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>43</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1000125" cy="666750"/>
+    <xdr:ext cx="1104900" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="41" name="image_44" descr="image_44"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>44</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="895350" cy="666750"/>
+    <xdr:ext cx="752475" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="image_45" descr="image_45"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>45</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="571500" cy="666750"/>
+    <xdr:ext cx="542925" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="43" name="image_46" descr="image_46"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="666750" cy="666750"/>
+    <xdr:ext cx="619125" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="image_47" descr="image_47"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="819150" cy="666750"/>
+    <xdr:ext cx="895350" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="45" name="image_48" descr="image_48"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>48</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1000125" cy="666750"/>
+    <xdr:ext cx="1104900" cy="552450"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="46" name="image_49" descr="image_49"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>49</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1000125" cy="666750"/>
+    <xdr:ext cx="571500" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="47" name="image_50" descr="image_50"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>50</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="800100" cy="666750"/>
+    <xdr:ext cx="447675" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="48" name="image_51" descr="image_51"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>51</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="609600" cy="666750"/>
+    <xdr:ext cx="895350" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="49" name="image_52" descr="image_52"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>52</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="666750" cy="666750"/>
+    <xdr:ext cx="933450" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="50" name="image_53" descr="image_53"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>53</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="866775" cy="666750"/>
+    <xdr:ext cx="933450" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="51" name="image_54" descr="image_54"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>54</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="666750" cy="666750"/>
+    <xdr:ext cx="504825" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="52" name="image_55" descr="image_55"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>55</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="600075" cy="666750"/>
+    <xdr:ext cx="923925" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="53" name="image_56" descr="image_56"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1000125" cy="666750"/>
+    <xdr:ext cx="800100" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="54" name="image_57" descr="image_57"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="504825" cy="666750"/>
+    <xdr:ext cx="1104900" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="55" name="image_58" descr="image_58"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="895350" cy="666750"/>
+    <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="56" name="image_59" descr="image_59"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>59</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1000125" cy="666750"/>
+    <xdr:ext cx="504825" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="57" name="image_60" descr="image_60"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>60</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1104900" cy="476250"/>
+    <xdr:ext cx="504825" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="58" name="image_61" descr="image_61"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>61</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="666750" cy="666750"/>
+    <xdr:ext cx="600075" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="59" name="image_62" descr="image_62"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>62</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1104900" cy="495300"/>
+    <xdr:ext cx="600075" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="60" name="image_63" descr="image_63"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>63</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="666750" cy="666750"/>
+    <xdr:ext cx="504825" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="61" name="image_64" descr="image_64"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>64</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="438150" cy="666750"/>
+    <xdr:ext cx="333375" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="62" name="image_65" descr="image_65"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>65</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="895350" cy="666750"/>
+    <xdr:ext cx="333375" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="63" name="image_66" descr="image_66"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="266700" cy="666750"/>
+    <xdr:ext cx="676275" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="64" name="image_67" descr="image_67"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>67</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1104900" cy="409575"/>
+    <xdr:ext cx="800100" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="65" name="image_68" descr="image_68"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1000125" cy="666750"/>
+    <xdr:ext cx="904875" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="66" name="image_69" descr="image_69"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>69</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1104900" cy="476250"/>
+    <xdr:ext cx="419100" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="67" name="image_70" descr="image_70"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>70</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="504825" cy="666750"/>
+    <xdr:ext cx="800100" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="68" name="image_71" descr="image_71"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>71</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="666750" cy="666750"/>
+    <xdr:ext cx="333375" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="69" name="image_72" descr="image_72"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>72</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="895350" cy="666750"/>
+    <xdr:ext cx="1000125" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="image_73" descr="image_73"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>73</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1000125" cy="666750"/>
+    <xdr:ext cx="971550" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="71" name="image_74" descr="image_74"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>74</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="695325" cy="666750"/>
+    <xdr:ext cx="895350" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="72" name="image_75" descr="image_75"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>75</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1000125" cy="666750"/>
+    <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="73" name="image_76" descr="image_76"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>76</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="895350" cy="666750"/>
+    <xdr:ext cx="523875" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="74" name="image_77" descr="image_77"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>77</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1104900" cy="476250"/>
+    <xdr:ext cx="895350" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="75" name="image_78" descr="image_78"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId75"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>78</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="962025" cy="666750"/>
+    <xdr:ext cx="552450" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="76" name="image_79" descr="image_79"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1000125" cy="666750"/>
+    <xdr:ext cx="504825" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="77" name="image_80" descr="image_80"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="504825" cy="666750"/>
+    <xdr:ext cx="1000125" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="image_81" descr="image_81"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>81</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="819150" cy="666750"/>
+    <xdr:ext cx="361950" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="79" name="image_82" descr="image_82"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7043,2241 +4999,2241 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="819150" cy="666750"/>
+    <xdr:ext cx="895350" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="81" name="image_84" descr="image_84"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId81"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>84</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="666750" cy="666750"/>
+    <xdr:ext cx="1104900" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="82" name="image_85" descr="image_85"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>85</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="666750" cy="666750"/>
+    <xdr:ext cx="628650" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="83" name="image_86" descr="image_86"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId83"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>86</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="895350" cy="666750"/>
+    <xdr:ext cx="1104900" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="84" name="image_87" descr="image_87"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="895350" cy="666750"/>
+    <xdr:ext cx="733425" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="85" name="image_88" descr="image_88"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId85"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>88</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="371475" cy="666750"/>
+    <xdr:ext cx="504825" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="86" name="image_89" descr="image_89"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId86"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>89</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1000125" cy="666750"/>
+    <xdr:ext cx="600075" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="87" name="image_90" descr="image_90"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId87"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>90</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1000125" cy="666750"/>
+    <xdr:ext cx="933450" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="88" name="image_91" descr="image_91"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId88"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>91</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1000125" cy="666750"/>
+    <xdr:ext cx="552450" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="89" name="image_92" descr="image_92"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId89"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>92</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="819150" cy="666750"/>
+    <xdr:ext cx="361950" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="90" name="image_93" descr="image_93"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="666750" cy="666750"/>
+    <xdr:ext cx="895350" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="91" name="image_94" descr="image_94"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1000125" cy="666750"/>
+    <xdr:ext cx="1104900" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="92" name="image_95" descr="image_95"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1000125" cy="666750"/>
+    <xdr:ext cx="419100" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="93" name="image_96" descr="image_96"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="666750" cy="666750"/>
+    <xdr:ext cx="866775" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="94" name="image_97" descr="image_97"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1104900" cy="666750"/>
+    <xdr:ext cx="762000" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="95" name="image_98" descr="image_98"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId95"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="923925" cy="666750"/>
+    <xdr:ext cx="628650" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="96" name="image_99" descr="image_99"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId96"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="895350" cy="666750"/>
+    <xdr:ext cx="1000125" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="97" name="image_100" descr="image_100"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId97"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="895350" cy="666750"/>
+    <xdr:ext cx="952500" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="98" name="image_101" descr="image_101"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId98"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="895350" cy="666750"/>
+    <xdr:ext cx="504825" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="99" name="image_102" descr="image_102"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId99"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="895350" cy="666750"/>
+    <xdr:ext cx="800100" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="100" name="image_103" descr="image_103"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId100"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1000125" cy="666750"/>
+    <xdr:ext cx="790575" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="101" name="image_104" descr="image_104"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId101"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="895350" cy="666750"/>
+    <xdr:ext cx="561975" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="102" name="image_105" descr="image_105"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId102"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="866775" cy="666750"/>
+    <xdr:ext cx="533400" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="103" name="image_106" descr="image_106"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId103"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>106</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1085850" cy="666750"/>
+    <xdr:ext cx="638175" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="104" name="image_107" descr="image_107"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId104"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>107</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1104900" cy="495300"/>
+    <xdr:ext cx="571500" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="105" name="image_108" descr="image_108"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId105"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="666750" cy="666750"/>
+    <xdr:ext cx="638175" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="106" name="image_109" descr="image_109"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId106"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="476250" cy="666750"/>
+    <xdr:ext cx="571500" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="107" name="image_110" descr="image_110"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId107"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>110</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="352425" cy="666750"/>
+    <xdr:ext cx="1066800" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="108" name="image_111" descr="image_111"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId108"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>111</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1000125" cy="666750"/>
+    <xdr:ext cx="790575" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="image_112" descr="image_112"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>112</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="895350" cy="666750"/>
+    <xdr:ext cx="523875" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="image_113" descr="image_113"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>113</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="990600" cy="666750"/>
+    <xdr:ext cx="1000125" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="image_114" descr="image_114"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>114</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="542925" cy="666750"/>
+    <xdr:ext cx="419100" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="image_115" descr="image_115"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>115</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="666750" cy="666750"/>
+    <xdr:ext cx="409575" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="image_116" descr="image_116"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>116</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1085850" cy="666750"/>
+    <xdr:ext cx="523875" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="image_117" descr="image_117"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>117</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="895350" cy="666750"/>
+    <xdr:ext cx="1104900" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="image_118" descr="image_118"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>118</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1000125" cy="666750"/>
+    <xdr:ext cx="800100" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="image_119" descr="image_119"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>119</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1104900" cy="476250"/>
+    <xdr:ext cx="866775" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="image_120" descr="image_120"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>120</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1000125" cy="666750"/>
+    <xdr:ext cx="714375" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="image_121" descr="image_121"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>121</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="666750" cy="666750"/>
+    <xdr:ext cx="409575" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="image_122" descr="image_122"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>122</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="504825" cy="666750"/>
+    <xdr:ext cx="1104900" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="image_123" descr="image_123"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>123</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="895350" cy="666750"/>
+    <xdr:ext cx="704850" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="image_124" descr="image_124"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>124</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1000125" cy="666750"/>
+    <xdr:ext cx="1104900" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="image_125" descr="image_125"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>125</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1104900" cy="409575"/>
+    <xdr:ext cx="400050" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="image_126" descr="image_126"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>126</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1104900" cy="476250"/>
+    <xdr:ext cx="1019175" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="image_127" descr="image_127"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>127</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="485775" cy="666750"/>
+    <xdr:ext cx="752475" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="125" name="image_128" descr="image_128"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId125"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>128</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="552450" cy="666750"/>
+    <xdr:ext cx="542925" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="126" name="image_129" descr="image_129"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId126"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>129</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1000125" cy="666750"/>
+    <xdr:ext cx="600075" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="127" name="image_130" descr="image_130"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId127"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>130</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="895350" cy="666750"/>
+    <xdr:ext cx="552450" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="128" name="image_131" descr="image_131"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId128"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>131</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1000125" cy="666750"/>
+    <xdr:ext cx="514350" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="129" name="image_132" descr="image_132"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId129"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>132</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="666750" cy="666750"/>
+    <xdr:ext cx="809625" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="130" name="image_133" descr="image_133"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId130"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>133</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1104900" cy="476250"/>
+    <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="131" name="image_134" descr="image_134"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId131"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>134</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="504825" cy="666750"/>
+    <xdr:ext cx="676275" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="132" name="image_135" descr="image_135"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId132"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>135</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1000125" cy="666750"/>
+    <xdr:ext cx="495300" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="133" name="image_136" descr="image_136"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId133"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>136</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1104900" cy="600075"/>
+    <xdr:ext cx="895350" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="134" name="image_137" descr="image_137"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId134"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>137</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="904875" cy="666750"/>
+    <xdr:ext cx="704850" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="135" name="image_138" descr="image_138"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId135"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>138</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1104900" cy="476250"/>
+    <xdr:ext cx="676275" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="136" name="image_139" descr="image_139"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId136"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>139</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1104900" cy="438150"/>
+    <xdr:ext cx="628650" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="137" name="image_140" descr="image_140"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId137"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>140</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="933450" cy="666750"/>
+    <xdr:ext cx="628650" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="138" name="image_141" descr="image_141"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId138"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>141</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1104900" cy="476250"/>
+    <xdr:ext cx="1104900" cy="657225"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="139" name="image_142" descr="image_142"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId139"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>142</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="819150" cy="666750"/>
+    <xdr:ext cx="533400" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="140" name="image_143" descr="image_143"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId140"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>143</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1104900" cy="476250"/>
+    <xdr:ext cx="619125" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="141" name="image_144" descr="image_144"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId141"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="781050" cy="666750"/>
+    <xdr:ext cx="790575" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="142" name="image_145" descr="image_145"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId142"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1104900" cy="476250"/>
+    <xdr:ext cx="771525" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="143" name="image_146" descr="image_146"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId143"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="771525" cy="666750"/>
+    <xdr:ext cx="904875" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="144" name="image_147" descr="image_147"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId144"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="590550" cy="666750"/>
+    <xdr:ext cx="619125" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="145" name="image_148" descr="image_148"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="857250" cy="666750"/>
+    <xdr:ext cx="447675" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="image_149" descr="image_149"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="666750" cy="666750"/>
+    <xdr:ext cx="904875" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="147" name="image_150" descr="image_150"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1000125" cy="666750"/>
+    <xdr:ext cx="933450" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="image_151" descr="image_151"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="895350" cy="666750"/>
+    <xdr:ext cx="809625" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="149" name="image_152" descr="image_152"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId149"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1000125" cy="666750"/>
+    <xdr:ext cx="638175" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="150" name="image_153" descr="image_153"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId150"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1104900" cy="476250"/>
+    <xdr:ext cx="723900" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="151" name="image_154" descr="image_154"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1104900" cy="476250"/>
+    <xdr:ext cx="885825" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="image_155" descr="image_155"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1104900" cy="476250"/>
+    <xdr:ext cx="600075" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="153" name="image_156" descr="image_156"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1104900" cy="476250"/>
+    <xdr:ext cx="800100" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="image_157" descr="image_157"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9293,51 +7249,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId155"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>158</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="733425" cy="666750"/>
+    <xdr:ext cx="1000125" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="156" name="image_159" descr="image_159"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId156"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9353,4230 +7309,960 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId157"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>160</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1104900" cy="476250"/>
+    <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="158" name="image_161" descr="image_161"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId158"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>161</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="895350" cy="666750"/>
+    <xdr:ext cx="571500" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="159" name="image_162" descr="image_162"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId159"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>162</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="895350" cy="666750"/>
+    <xdr:ext cx="762000" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="160" name="image_163" descr="image_163"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId160"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="504825" cy="666750"/>
+    <xdr:ext cx="942975" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="161" name="image_164" descr="image_164"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId161"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>164</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="781050" cy="666750"/>
+    <xdr:ext cx="600075" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="162" name="image_165" descr="image_165"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId162"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>165</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1104900" cy="628650"/>
+    <xdr:ext cx="619125" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="163" name="image_166" descr="image_166"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId163"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>166</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="857250" cy="666750"/>
+    <xdr:ext cx="781050" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="164" name="image_167" descr="image_167"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId164"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>167</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="685800" cy="666750"/>
+    <xdr:ext cx="514350" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="165" name="image_168" descr="image_168"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId165"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>168</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1104900" cy="476250"/>
+    <xdr:ext cx="895350" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="166" name="image_169" descr="image_169"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId166"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>169</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="914400" cy="666750"/>
+    <xdr:ext cx="895350" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="167" name="image_170" descr="image_170"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId167"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>170</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="828675" cy="666750"/>
+    <xdr:ext cx="600075" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="168" name="image_171" descr="image_171"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId168"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>171</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="857250" cy="666750"/>
+    <xdr:ext cx="333375" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="169" name="image_172" descr="image_172"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId169"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>172</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1104900" cy="476250"/>
+    <xdr:ext cx="952500" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="170" name="image_173" descr="image_173"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId170"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>173</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1104900" cy="476250"/>
+    <xdr:ext cx="866775" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="171" name="image_174" descr="image_174"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId171"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>174</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1104900" cy="476250"/>
+    <xdr:ext cx="723900" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="172" name="image_175" descr="image_175"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId172"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>175</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="895350" cy="666750"/>
+    <xdr:ext cx="457200" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="173" name="image_176" descr="image_176"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>176</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1000125" cy="666750"/>
+    <xdr:ext cx="1104900" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="image_177" descr="image_177"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>177</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1104900" cy="476250"/>
+    <xdr:ext cx="723900" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="175" name="image_178" descr="image_178"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>178</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="819150" cy="666750"/>
+    <xdr:ext cx="1104900" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="image_179" descr="image_179"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>179</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1104900" cy="476250"/>
+    <xdr:ext cx="1104900" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="177" name="image_180" descr="image_180"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>180</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="895350" cy="666750"/>
+    <xdr:ext cx="600075" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="image_181" descr="image_181"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>181</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="666750" cy="666750"/>
+    <xdr:ext cx="847725" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="179" name="image_182" descr="image_182"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>182</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1104900" cy="476250"/>
+    <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="image_183" descr="image_183"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>183</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="895350" cy="666750"/>
+    <xdr:ext cx="361950" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="181" name="image_184" descr="image_184"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>184</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1000125" cy="666750"/>
+    <xdr:ext cx="704850" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="image_185" descr="image_185"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>185</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1000125" cy="666750"/>
+    <xdr:ext cx="876300" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="183" name="image_186" descr="image_186"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>186</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1104900" cy="476250"/>
+    <xdr:ext cx="600075" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="image_187" descr="image_187"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>187</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="742950" cy="666750"/>
+    <xdr:ext cx="885825" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="185" name="image_188" descr="image_188"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>188</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1104900" cy="590550"/>
+    <xdr:ext cx="600075" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="image_189" descr="image_189"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>189</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1104900" cy="476250"/>
+    <xdr:ext cx="619125" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="187" name="image_190" descr="image_190"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>190</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1000125" cy="666750"/>
+    <xdr:ext cx="876300" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="image_191" descr="image_191"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
-        <a:stretch>
-[...3268 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -13835,249 +8521,233 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000471478/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000471481/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000471487/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000471489/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000471495/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000471497/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000084612/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000471312/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000235331/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000471326/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000334027/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000305429/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000115921/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000115924/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000471514/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000567152/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000345615/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000028601/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000141124/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000367750/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000332162/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000081322/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000332203/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000115891/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000328043/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000523512/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000094858/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000384941/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000378219/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000304871/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000083443/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000422484/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000577744/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000569059/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000338034/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000430434/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000453997/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000332782/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000051470/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000334026/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000461441/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000471336/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000430438/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000453989/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000287676/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000368045/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000384931/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000305452/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000222156/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000453998/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000430123/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000305459/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000176838/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000422541/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000196554/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000378218/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000409038/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000334098/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000412112/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000304884/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000478354/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000260821/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000159562/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000083726/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000350618/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000579650/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000228920/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000339700/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000168776/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000283448/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000272577/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000329589/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000115784/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000474325/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000384938/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000228810/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000228812/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000453990/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000347988/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000453957/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000448763/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000412980/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000108865/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000083956/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000108267/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000253729/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000352057/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000265121/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000453986/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000577749/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000365266/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000347990/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000228912/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000412825/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000390529/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000280507/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000461543/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000108705/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000138508/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000051094/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000051106/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000453995/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000419759/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000412113/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000222116/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000579392/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000475006/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000329145/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000328044/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000453988/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000461880/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000339705/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000083429/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000232341/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000334024/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000471315/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000051491/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-&#1054;0000084179/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000422538/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000286595/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000349977/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000083731/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000235001/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000271162/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000083779/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000371073/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000081281/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000303955/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000568224/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000423676/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000095152/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000350629/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000051121/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000384929/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000420464/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-&#1054;0000084455/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000182095/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000453465/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000163671/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000379483/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000106036/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000326045/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000422515/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000459410/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000106009/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000354538/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000339699/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000048939/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000367281/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000382253/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000460483/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000399298/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000535330/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000468295/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-&#1054;0000096316/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000160878/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000272833/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000305891/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000143865/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000431277/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000201533/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000037602/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-&#1054;0000096066/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000472988/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000326158/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-&#1054;0000095581/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000383310/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-&#1054;0000095424/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000350891/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-&#1054;0000089133/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000308598/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-&#1054;0000096466/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000259254/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000445205/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000160939/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000343981/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000051117/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000051133/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000048428/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000275403/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000344144/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000316946/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000348861/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000262750/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000398384/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000326901/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000317619/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000405255/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000430997/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000377612/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-&#1054;0000040545/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000344705/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000349242/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000278753/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000365869/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000058894/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000349243/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-&#1054;0000026428/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000398385/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000081036/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000329309/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-&#1054;0000040886/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000289563/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000160864/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000160873/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000338082/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000348822/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-&#1054;0000077191/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-&#1054;0000018943/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000459959/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000352992/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000348824/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000280339/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000051118/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000396888/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000326837/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000280020/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000305428/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000228919/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-&#1054;0000040760/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000082731/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000430422/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000430328/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000422485/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000327660/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000430424/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000365477/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000430436/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000228936/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000228915/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000287675/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000237164/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000289566/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000271826/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000465270/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000165993/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000399889/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000454813/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000454814/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000431036/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000431040/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000386409/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000454188/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000275547/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000275659/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000226469/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000418252/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000228922/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000305886/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000229104/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000387148/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000252879/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000351324/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000474324/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000275344/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000475555/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000083929/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000305889/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000252875/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000228945/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000451475/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000369019/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000332158/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000228887/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000228888/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000569357/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000423852/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000569358/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000569361/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000083233/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000316967/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000228914/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000569362/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000569363/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000569364/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000569365/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000569369/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000569371/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000569372/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000569373/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000569374/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000052340/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000052352/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000289567/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000307635/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000569376/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000316969/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000468226/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000327177/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000508064/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000280481/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000570708/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000402102/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000229091/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000044121/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000284055/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000356325/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000082668/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000082672/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000082678/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000082684/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000101190/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000082688/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000082692/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000082696/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000082707/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000082709/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000279256/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000136093/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000276512/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000076731/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000076732/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000076733/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000246865/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000270189/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000347231/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000347340/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000322991/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000377807/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000270794/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000081188/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000252256/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000081204/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000081210/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000081211/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000081222/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000081239/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000081240/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000323684/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000094794/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000240863/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000289256/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000082680/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000076728/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000346604/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000369253/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000081197/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000081202/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000081228/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000098470/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000279805/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000320443/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000257090/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000205387/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000260235/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000422854/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000280515/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000396525/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000272662/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-&#1062;&#1041;-00135128/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000473818/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000082700/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000082705/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000224130/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000379267/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000082711/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000082728/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000082729/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000368353/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000272391/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000372916/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000407965/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000256508/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000093664/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000352228/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000082770/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000082772/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000082775/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000082776/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000082778/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000082790/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000082792/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000082794/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000082796/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000082798/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000082800/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000452018/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000237757/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-&#1062;&#1041;-00150449/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000402671/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000336597/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000269316/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000387113/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000101420/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000358830/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000432775/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-&#1062;&#1041;-00150453/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000407607/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000452044/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000452045/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000240862/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000360812/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000412111/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000104611/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000396523/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000367779/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000432776/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000390854/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000452068/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000271027/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000398014/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000076994/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000452079/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000397412/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000109157/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000361996/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000246866/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000408678/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000237790/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-&#1062;&#1041;-00150456/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000208357/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000396545/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000419024/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000369232/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-&#1062;&#1041;-00150445/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000274826/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000150477/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000464635/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000028637/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000028650/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000305673/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000196629/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000396528/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000105316/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000250882/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000081189/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000081190/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000081191/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000081193/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000081194/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000144325/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000081199/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000081200/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000081207/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000081208/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000081214/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000081216/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000081218/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000081219/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000081221/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000081223/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000379276/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000245596/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000205764/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000452407/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000452156/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000452157/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000452158/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000452159/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-&#1062;&#1041;-00150455/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000103240/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000276768/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000452162/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000136066/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000286792/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000452172/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000273141/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000452177/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000452178/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000379154/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000289255/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000250074/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000422053/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000408275/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000452182/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000452185/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000396527/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000379275/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-&#1062;&#1041;-00150457/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000452198/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000149637/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000149638/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000103822/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000356784/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000406903/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000365622/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000452199/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000452200/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000271318/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000181130/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000384997/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000383286/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t-d.ru/item/-00000110223/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AP300"/>
+  <dimension ref="A1:AL191"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="H5" sqref="H5:H300"/>
+      <selection activeCell="H5" sqref="H5:H191"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.22" customWidth="true" style="0"/>
     <col min="2" max="2" width="46.89" customWidth="true" style="0"/>
     <col min="3" max="3" width="8" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.33" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.33" customWidth="true" style="0"/>
     <col min="6" max="6" width="18.33" customWidth="true" style="0"/>
     <col min="7" max="7" width="13.44" customWidth="true" style="0"/>
     <col min="8" max="8" width="37" customWidth="true" style="0"/>
     <col min="9" max="9" width="8.89" customWidth="true" style="0"/>
     <col min="10" max="10" width="11.89" customWidth="true" style="0"/>
     <col min="11" max="11" width="15" customWidth="true" style="0"/>
     <col min="12" max="12" width="15" customWidth="true" style="0"/>
     <col min="13" max="13" width="15" customWidth="true" style="0"/>
     <col min="14" max="14" width="15" customWidth="true" style="0"/>
     <col min="15" max="15" width="15" customWidth="true" style="0"/>
     <col min="16" max="16" width="15" customWidth="true" style="0"/>
     <col min="17" max="17" width="15" customWidth="true" style="0"/>
     <col min="18" max="18" width="15" customWidth="true" style="0"/>
     <col min="19" max="19" width="15" customWidth="true" style="0"/>
     <col min="20" max="20" width="15" customWidth="true" style="0"/>
     <col min="21" max="21" width="15" customWidth="true" style="0"/>
     <col min="22" max="22" width="15" customWidth="true" style="0"/>
     <col min="23" max="23" width="15" customWidth="true" style="0"/>
     <col min="24" max="24" width="15" customWidth="true" style="0"/>
     <col min="25" max="25" width="15" customWidth="true" style="0"/>
     <col min="26" max="26" width="15" customWidth="true" style="0"/>
     <col min="27" max="27" width="15" customWidth="true" style="0"/>
     <col min="28" max="28" width="15" customWidth="true" style="0"/>
     <col min="29" max="29" width="15" customWidth="true" style="0"/>
     <col min="30" max="30" width="15" customWidth="true" style="0"/>
     <col min="31" max="31" width="15" customWidth="true" style="0"/>
     <col min="32" max="32" width="15" customWidth="true" style="0"/>
     <col min="33" max="33" width="15" customWidth="true" style="0"/>
     <col min="34" max="34" width="15" customWidth="true" style="0"/>
     <col min="35" max="35" width="15" customWidth="true" style="0"/>
     <col min="36" max="36" width="15" customWidth="true" style="0"/>
     <col min="37" max="37" width="15" customWidth="true" style="0"/>
     <col min="38" max="38" width="15" customWidth="true" style="0"/>
-    <col min="39" max="39" width="15" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="42" max="42" width="15" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:42" customHeight="1" ht="46.2">
+    <row r="1" spans="1:38" customHeight="1" ht="46.2">
       <c r="A1" s="6" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="7"/>
       <c r="C1" s="7"/>
       <c r="D1" s="7"/>
       <c r="E1" s="7"/>
       <c r="F1" s="7"/>
       <c r="G1" s="7"/>
       <c r="H1" s="7"/>
       <c r="I1" s="7"/>
       <c r="J1" s="7"/>
       <c r="K1" s="7"/>
       <c r="L1" s="7"/>
       <c r="M1" s="7"/>
       <c r="N1" s="7"/>
       <c r="O1" s="7"/>
       <c r="P1" s="7"/>
       <c r="Q1" s="7"/>
       <c r="R1" s="7"/>
       <c r="S1" s="7"/>
       <c r="T1" s="7"/>
       <c r="U1" s="7"/>
       <c r="V1" s="7"/>
       <c r="W1" s="7"/>
       <c r="X1" s="7"/>
       <c r="Y1" s="7"/>
       <c r="Z1" s="7"/>
       <c r="AA1" s="7"/>
       <c r="AB1" s="7"/>
       <c r="AC1" s="7"/>
       <c r="AD1" s="7"/>
       <c r="AE1" s="7"/>
       <c r="AF1" s="7"/>
       <c r="AG1" s="7"/>
       <c r="AH1" s="7"/>
       <c r="AI1" s="7"/>
       <c r="AJ1" s="7"/>
       <c r="AK1" s="7"/>
-      <c r="AL1" s="7"/>
-[...3 lines deleted...]
-      <c r="AP1" s="8"/>
+      <c r="AL1" s="8"/>
     </row>
-    <row r="2" spans="1:42" customHeight="1" ht="13.8">
+    <row r="2" spans="1:38" customHeight="1" ht="13.8">
       <c r="A2" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
       <c r="K2" s="3"/>
       <c r="L2" s="3"/>
       <c r="M2" s="3"/>
       <c r="N2" s="3"/>
       <c r="O2" s="3"/>
       <c r="P2" s="3"/>
       <c r="Q2" s="3"/>
       <c r="R2" s="3"/>
       <c r="S2" s="3"/>
       <c r="T2" s="3"/>
       <c r="U2" s="3"/>
       <c r="V2" s="3"/>
       <c r="W2" s="3"/>
       <c r="X2" s="3"/>
       <c r="Y2" s="3"/>
       <c r="Z2" s="3"/>
       <c r="AA2" s="3"/>
       <c r="AB2" s="3"/>
       <c r="AC2" s="3"/>
       <c r="AD2" s="3"/>
       <c r="AE2" s="3"/>
       <c r="AF2" s="3"/>
       <c r="AG2" s="3"/>
       <c r="AH2" s="3"/>
       <c r="AI2" s="3"/>
       <c r="AJ2" s="3"/>
       <c r="AK2" s="3"/>
-      <c r="AL2" s="3"/>
-[...3 lines deleted...]
-      <c r="AP2" s="5"/>
+      <c r="AL2" s="5"/>
     </row>
-    <row r="3" spans="1:42" customHeight="1" ht="26.3">
+    <row r="3" spans="1:38" customHeight="1" ht="26.3">
       <c r="A3" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="10"/>
       <c r="C3" s="10"/>
       <c r="D3" s="10"/>
       <c r="E3" s="10"/>
       <c r="F3" s="10"/>
       <c r="G3" s="10"/>
       <c r="H3" s="10"/>
       <c r="I3" s="10"/>
       <c r="J3" s="10"/>
       <c r="K3" s="10"/>
       <c r="L3" s="10"/>
       <c r="M3" s="10"/>
       <c r="N3" s="10"/>
       <c r="O3" s="10"/>
       <c r="P3" s="10"/>
       <c r="Q3" s="10"/>
       <c r="R3" s="10"/>
       <c r="S3" s="10"/>
       <c r="T3" s="10"/>
       <c r="U3" s="10"/>
       <c r="V3" s="10"/>
       <c r="W3" s="10"/>
       <c r="X3" s="10"/>
       <c r="Y3" s="10"/>
       <c r="Z3" s="10"/>
       <c r="AA3" s="10"/>
       <c r="AB3" s="10"/>
       <c r="AC3" s="10"/>
       <c r="AD3" s="10"/>
       <c r="AE3" s="10"/>
       <c r="AF3" s="10"/>
       <c r="AG3" s="10"/>
       <c r="AH3" s="10"/>
       <c r="AI3" s="10"/>
       <c r="AJ3" s="10"/>
       <c r="AK3" s="10"/>
-      <c r="AL3" s="10"/>
-[...3 lines deleted...]
-      <c r="AP3" s="11"/>
+      <c r="AL3" s="11"/>
     </row>
-    <row r="4" spans="1:42">
+    <row r="4" spans="1:38">
       <c r="A4" s="12" t="s">
         <v>3</v>
       </c>
       <c r="B4" s="12" t="s">
         <v>4</v>
       </c>
       <c r="C4" s="12" t="s">
         <v>5</v>
       </c>
       <c r="D4" s="12" t="s">
         <v>6</v>
       </c>
       <c r="E4" s="12" t="s">
         <v>7</v>
       </c>
       <c r="F4" s="12" t="s">
         <v>8</v>
       </c>
       <c r="G4" s="12" t="s">
         <v>9</v>
       </c>
       <c r="H4" s="12" t="s">
         <v>10</v>
       </c>
       <c r="I4" s="12" t="s">
@@ -14148,37365 +8818,21361 @@
       </c>
       <c r="AE4" s="12" t="s">
         <v>33</v>
       </c>
       <c r="AF4" s="12" t="s">
         <v>34</v>
       </c>
       <c r="AG4" s="12" t="s">
         <v>35</v>
       </c>
       <c r="AH4" s="12" t="s">
         <v>36</v>
       </c>
       <c r="AI4" s="12" t="s">
         <v>37</v>
       </c>
       <c r="AJ4" s="12" t="s">
         <v>38</v>
       </c>
       <c r="AK4" s="12" t="s">
         <v>39</v>
       </c>
       <c r="AL4" s="12" t="s">
         <v>40</v>
       </c>
-      <c r="AM4" s="12" t="s">
-[...10 lines deleted...]
-      </c>
     </row>
-    <row r="5" spans="1:42" customHeight="1" ht="70.25">
+    <row r="5" spans="1:38" customHeight="1" ht="70.25">
       <c r="A5" s="2"/>
       <c r="B5" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="C5" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="D5" s="2">
+        <v>11000019106</v>
+      </c>
+      <c r="E5" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="F5" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="G5" s="2" t="s">
         <v>45</v>
       </c>
-      <c r="C5" s="4" t="s">
+      <c r="H5" s="13" t="s">
         <v>46</v>
       </c>
-      <c r="D5" s="2" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="I5" s="2">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="J5" s="2">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="K5" s="2">
         <v>0</v>
       </c>
       <c r="L5" s="2">
-        <v>269692.94</v>
+        <v>395169.25</v>
       </c>
       <c r="M5" s="2">
         <v>0</v>
       </c>
       <c r="N5" s="2">
-        <v>276575.81</v>
+        <v>400583.58</v>
       </c>
       <c r="O5" s="2">
         <v>0</v>
       </c>
       <c r="P5" s="2">
-        <v>266803.19</v>
+        <v>388449.34</v>
       </c>
       <c r="Q5" s="2">
         <v>0</v>
       </c>
       <c r="R5" s="2">
-        <v>266120.15</v>
+        <v>388986.94</v>
       </c>
       <c r="S5" s="2">
         <v>0</v>
       </c>
       <c r="T5" s="2">
-        <v>269692.94</v>
+        <v>395169.25</v>
       </c>
       <c r="U5" s="2">
         <v>0</v>
       </c>
       <c r="V5" s="2">
-        <v>285034.91</v>
+        <v>416634.58</v>
       </c>
       <c r="W5" s="2">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="X5" s="2">
-        <v>262704.99</v>
+        <v>383995</v>
       </c>
       <c r="Y5" s="2">
         <v>0</v>
       </c>
       <c r="Z5" s="2">
-        <v>267013.35</v>
+        <v>388295.74</v>
       </c>
       <c r="AA5" s="2">
         <v>0</v>
       </c>
       <c r="AB5" s="2">
-        <v>266120.15</v>
+        <v>388986.94</v>
       </c>
       <c r="AC5" s="2">
         <v>0</v>
       </c>
       <c r="AD5" s="2">
-        <v>266645.56</v>
+        <v>388218.95</v>
       </c>
       <c r="AE5" s="2">
         <v>0</v>
       </c>
       <c r="AF5" s="2">
-        <v>269692.94</v>
+        <v>395169.25</v>
       </c>
       <c r="AG5" s="2">
         <v>0</v>
       </c>
       <c r="AH5" s="2">
-        <v>285034.91</v>
+        <v>398663.61</v>
       </c>
       <c r="AI5" s="2">
         <v>0</v>
       </c>
       <c r="AJ5" s="2">
-        <v>275262.29</v>
+        <v>398663.61</v>
       </c>
       <c r="AK5" s="2">
         <v>0</v>
       </c>
       <c r="AL5" s="2">
-        <v>275262.29</v>
-[...11 lines deleted...]
-        <v>269692.94</v>
+        <v>398663.61</v>
       </c>
     </row>
-    <row r="6" spans="1:42" customHeight="1" ht="70.25">
+    <row r="6" spans="1:38" customHeight="1" ht="70.25">
       <c r="A6" s="2"/>
       <c r="B6" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="C6" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="D6" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="E6" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="F6" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="G6" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="H6" s="13" t="s">
         <v>52</v>
       </c>
-      <c r="C6" s="4" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="I6" s="2">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="J6" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="K6" s="2">
         <v>0</v>
       </c>
       <c r="L6" s="2">
-        <v>148540.71</v>
+        <v>116136.58</v>
       </c>
       <c r="M6" s="2">
         <v>0</v>
       </c>
       <c r="N6" s="2">
-        <v>152283.6</v>
+        <v>121455.64</v>
       </c>
       <c r="O6" s="2">
         <v>0</v>
       </c>
       <c r="P6" s="2">
-        <v>146988.42</v>
+        <v>114605.67</v>
       </c>
       <c r="Q6" s="2">
         <v>0</v>
       </c>
       <c r="R6" s="2">
-        <v>148178.02</v>
+        <v>113030.07</v>
       </c>
       <c r="S6" s="2">
         <v>0</v>
       </c>
       <c r="T6" s="2">
-        <v>148540.71</v>
+        <v>116136.58</v>
       </c>
       <c r="U6" s="2">
         <v>0</v>
       </c>
       <c r="V6" s="2">
-        <v>157404.69</v>
+        <v>121243.33</v>
       </c>
       <c r="W6" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="X6" s="2">
-        <v>145073.45</v>
+        <v>111745</v>
       </c>
       <c r="Y6" s="2">
         <v>0</v>
       </c>
       <c r="Z6" s="2">
-        <v>148134.5</v>
+        <v>113588.79</v>
       </c>
       <c r="AA6" s="2">
         <v>0</v>
       </c>
       <c r="AB6" s="2">
-        <v>148178.02</v>
+        <v>113030.07</v>
       </c>
       <c r="AC6" s="2">
         <v>0</v>
       </c>
       <c r="AD6" s="2">
-        <v>147031.94</v>
+        <v>113231.21</v>
       </c>
       <c r="AE6" s="2">
         <v>0</v>
       </c>
       <c r="AF6" s="2">
-        <v>148540.71</v>
+        <v>116136.58</v>
       </c>
       <c r="AG6" s="2">
         <v>0</v>
       </c>
       <c r="AH6" s="2">
-        <v>157404.69</v>
+        <v>120896.92</v>
       </c>
       <c r="AI6" s="2">
         <v>0</v>
       </c>
       <c r="AJ6" s="2">
-        <v>151558.23</v>
+        <v>120896.92</v>
       </c>
       <c r="AK6" s="2">
         <v>0</v>
       </c>
       <c r="AL6" s="2">
-        <v>151558.23</v>
-[...11 lines deleted...]
-        <v>148540.71</v>
+        <v>120896.92</v>
       </c>
     </row>
-    <row r="7" spans="1:42" customHeight="1" ht="70.25">
+    <row r="7" spans="1:38" customHeight="1" ht="70.25">
       <c r="A7" s="2"/>
       <c r="B7" s="2" t="s">
-        <v>57</v>
+        <v>53</v>
       </c>
       <c r="C7" s="4" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="D7" s="2" t="s">
-        <v>58</v>
+        <v>54</v>
       </c>
       <c r="E7" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="F7" s="2" t="s">
-        <v>59</v>
+        <v>50</v>
       </c>
       <c r="G7" s="2" t="s">
-        <v>60</v>
+        <v>55</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>61</v>
+        <v>56</v>
       </c>
       <c r="I7" s="2">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="J7" s="2">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="K7" s="2">
         <v>0</v>
       </c>
       <c r="L7" s="2">
-        <v>233320.02</v>
+        <v>158405.95</v>
       </c>
       <c r="M7" s="2">
         <v>0</v>
       </c>
       <c r="N7" s="2">
-        <v>239362.81</v>
+        <v>165660.95</v>
       </c>
       <c r="O7" s="2">
         <v>0</v>
       </c>
       <c r="P7" s="2">
-        <v>231176.54</v>
+        <v>156317.85</v>
       </c>
       <c r="Q7" s="2">
         <v>0</v>
       </c>
       <c r="R7" s="2">
-        <v>230994.12</v>
+        <v>154168.78</v>
       </c>
       <c r="S7" s="2">
         <v>0</v>
       </c>
       <c r="T7" s="2">
-        <v>233320.02</v>
+        <v>158405.95</v>
       </c>
       <c r="U7" s="2">
         <v>0</v>
       </c>
       <c r="V7" s="2">
-        <v>247412.26</v>
+        <v>165371.36</v>
       </c>
       <c r="W7" s="2">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="X7" s="2">
-        <v>228029.73</v>
+        <v>152416</v>
       </c>
       <c r="Y7" s="2">
         <v>0</v>
       </c>
       <c r="Z7" s="2">
-        <v>230766.09</v>
+        <v>154930.86</v>
       </c>
       <c r="AA7" s="2">
         <v>0</v>
       </c>
       <c r="AB7" s="2">
-        <v>230994.12</v>
+        <v>154168.78</v>
       </c>
       <c r="AC7" s="2">
         <v>0</v>
       </c>
       <c r="AD7" s="2">
-        <v>231267.75</v>
+        <v>154443.13</v>
       </c>
       <c r="AE7" s="2">
         <v>0</v>
       </c>
       <c r="AF7" s="2">
-        <v>233320.02</v>
+        <v>158405.95</v>
       </c>
       <c r="AG7" s="2">
         <v>0</v>
       </c>
       <c r="AH7" s="2">
-        <v>247412.26</v>
+        <v>164898.87</v>
       </c>
       <c r="AI7" s="2">
         <v>0</v>
       </c>
       <c r="AJ7" s="2">
-        <v>238222.66</v>
+        <v>164898.87</v>
       </c>
       <c r="AK7" s="2">
         <v>0</v>
       </c>
       <c r="AL7" s="2">
-        <v>238222.66</v>
-[...11 lines deleted...]
-        <v>233320.02</v>
+        <v>164898.87</v>
       </c>
     </row>
-    <row r="8" spans="1:42" customHeight="1" ht="70.25">
+    <row r="8" spans="1:38" customHeight="1" ht="70.25">
       <c r="A8" s="2"/>
       <c r="B8" s="2" t="s">
-        <v>62</v>
+        <v>57</v>
       </c>
       <c r="C8" s="4" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="D8" s="2" t="s">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="E8" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="F8" s="2" t="s">
-        <v>64</v>
+        <v>50</v>
       </c>
       <c r="G8" s="2" t="s">
-        <v>65</v>
+        <v>59</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>66</v>
+        <v>60</v>
       </c>
       <c r="I8" s="2">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="J8" s="2">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="K8" s="2">
         <v>0</v>
       </c>
       <c r="L8" s="2">
-        <v>55794.35</v>
+        <v>235901.35</v>
       </c>
       <c r="M8" s="2">
         <v>0</v>
       </c>
       <c r="N8" s="2">
-        <v>58106.82</v>
+        <v>246705.65</v>
       </c>
       <c r="O8" s="2">
         <v>0</v>
       </c>
       <c r="P8" s="2">
-        <v>55581.15</v>
+        <v>232791.71</v>
       </c>
       <c r="Q8" s="2">
         <v>0</v>
       </c>
       <c r="R8" s="2">
-        <v>55488.21</v>
+        <v>229591.28</v>
       </c>
       <c r="S8" s="2">
         <v>0</v>
       </c>
       <c r="T8" s="2">
-        <v>55794.35</v>
+        <v>235901.35</v>
       </c>
       <c r="U8" s="2">
         <v>0</v>
       </c>
       <c r="V8" s="2">
-        <v>59314.99</v>
+        <v>246274.39</v>
       </c>
       <c r="W8" s="2">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="X8" s="2">
-        <v>54668.19</v>
+        <v>226981</v>
       </c>
       <c r="Y8" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Z8" s="2">
-        <v>55428.08</v>
+        <v>230726.19</v>
       </c>
       <c r="AA8" s="2">
         <v>0</v>
       </c>
       <c r="AB8" s="2">
-        <v>55488.21</v>
+        <v>229591.28</v>
       </c>
       <c r="AC8" s="2">
         <v>0</v>
       </c>
       <c r="AD8" s="2">
-        <v>55275.01</v>
+        <v>229999.85</v>
       </c>
       <c r="AE8" s="2">
         <v>0</v>
       </c>
       <c r="AF8" s="2">
-        <v>55794.35</v>
+        <v>235901.35</v>
       </c>
       <c r="AG8" s="2">
         <v>0</v>
       </c>
       <c r="AH8" s="2">
-        <v>59314.99</v>
+        <v>245570.74</v>
       </c>
       <c r="AI8" s="2">
         <v>0</v>
       </c>
       <c r="AJ8" s="2">
-        <v>57833.48</v>
+        <v>245570.74</v>
       </c>
       <c r="AK8" s="2">
         <v>0</v>
       </c>
       <c r="AL8" s="2">
-        <v>57833.48</v>
-[...11 lines deleted...]
-        <v>55794.35</v>
+        <v>245570.74</v>
       </c>
     </row>
-    <row r="9" spans="1:42" customHeight="1" ht="70.25">
+    <row r="9" spans="1:38" customHeight="1" ht="70.25">
       <c r="A9" s="2"/>
       <c r="B9" s="2" t="s">
-        <v>67</v>
+        <v>61</v>
       </c>
       <c r="C9" s="4" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="D9" s="2" t="s">
-        <v>68</v>
+        <v>62</v>
       </c>
       <c r="E9" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="F9" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="G9" s="2" t="s">
         <v>64</v>
       </c>
-      <c r="G9" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H9" s="13" t="s">
-        <v>70</v>
+        <v>65</v>
       </c>
       <c r="I9" s="2">
-        <v>30</v>
+        <v>15</v>
       </c>
       <c r="J9" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="K9" s="2">
         <v>0</v>
       </c>
       <c r="L9" s="2">
-        <v>50900.39</v>
+        <v>88414.62</v>
       </c>
       <c r="M9" s="2">
         <v>0</v>
       </c>
       <c r="N9" s="2">
-        <v>53010.02</v>
+        <v>92590.68</v>
       </c>
       <c r="O9" s="2">
         <v>0</v>
       </c>
       <c r="P9" s="2">
-        <v>50705.89</v>
+        <v>87022.6</v>
       </c>
       <c r="Q9" s="2">
         <v>0</v>
       </c>
       <c r="R9" s="2">
-        <v>50621.11</v>
+        <v>86493.12</v>
       </c>
       <c r="S9" s="2">
         <v>0</v>
       </c>
       <c r="T9" s="2">
-        <v>50900.39</v>
+        <v>88414.62</v>
       </c>
       <c r="U9" s="2">
         <v>0</v>
       </c>
       <c r="V9" s="2">
-        <v>54112.22</v>
+        <v>92659</v>
       </c>
       <c r="W9" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="X9" s="2">
-        <v>49873.01</v>
+        <v>85400</v>
       </c>
       <c r="Y9" s="2">
         <v>0</v>
       </c>
       <c r="Z9" s="2">
-        <v>50566.24</v>
+        <v>86928.66</v>
       </c>
       <c r="AA9" s="2">
         <v>0</v>
       </c>
       <c r="AB9" s="2">
-        <v>50621.11</v>
+        <v>86493.12</v>
       </c>
       <c r="AC9" s="2">
         <v>0</v>
       </c>
       <c r="AD9" s="2">
-        <v>50426.6</v>
+        <v>86484.58</v>
       </c>
       <c r="AE9" s="2">
         <v>0</v>
       </c>
       <c r="AF9" s="2">
-        <v>50900.39</v>
+        <v>88414.62</v>
       </c>
       <c r="AG9" s="2">
         <v>0</v>
       </c>
       <c r="AH9" s="2">
-        <v>54112.22</v>
+        <v>92163.68</v>
       </c>
       <c r="AI9" s="2">
         <v>0</v>
       </c>
       <c r="AJ9" s="2">
-        <v>52760.66</v>
+        <v>92163.68</v>
       </c>
       <c r="AK9" s="2">
         <v>0</v>
       </c>
       <c r="AL9" s="2">
-        <v>52760.66</v>
-[...11 lines deleted...]
-        <v>50900.39</v>
+        <v>92163.68</v>
       </c>
     </row>
-    <row r="10" spans="1:42" customHeight="1" ht="70.25">
+    <row r="10" spans="1:38" customHeight="1" ht="70.25">
       <c r="A10" s="2"/>
       <c r="B10" s="2" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="C10" s="4" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="D10" s="2" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="E10" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="F10" s="2" t="s">
-        <v>73</v>
+        <v>68</v>
       </c>
       <c r="G10" s="2" t="s">
-        <v>74</v>
+        <v>69</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>75</v>
+        <v>70</v>
       </c>
       <c r="I10" s="2">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="J10" s="2">
-        <v>17</v>
+        <v>3</v>
       </c>
       <c r="K10" s="2">
         <v>0</v>
       </c>
       <c r="L10" s="2">
-        <v>7868.19</v>
+        <v>141374.36</v>
       </c>
       <c r="M10" s="2">
         <v>0</v>
       </c>
       <c r="N10" s="2">
-        <v>8054.87</v>
+        <v>148051.85</v>
       </c>
       <c r="O10" s="2">
         <v>0</v>
       </c>
       <c r="P10" s="2">
-        <v>7802.12</v>
+        <v>139148.53</v>
       </c>
       <c r="Q10" s="2">
         <v>0</v>
       </c>
       <c r="R10" s="2">
-        <v>7782.15</v>
+        <v>138301.89</v>
       </c>
       <c r="S10" s="2">
         <v>0</v>
       </c>
       <c r="T10" s="2">
-        <v>7868.19</v>
+        <v>141374.36</v>
       </c>
       <c r="U10" s="2">
         <v>0</v>
       </c>
       <c r="V10" s="2">
-        <v>8335.27</v>
+        <v>148161.09</v>
       </c>
       <c r="W10" s="2">
-        <v>17</v>
+        <v>3</v>
       </c>
       <c r="X10" s="2">
-        <v>7682.28</v>
+        <v>136554</v>
       </c>
       <c r="Y10" s="2">
         <v>0</v>
       </c>
       <c r="Z10" s="2">
-        <v>7815.95</v>
+        <v>138998.32</v>
       </c>
       <c r="AA10" s="2">
         <v>0</v>
       </c>
       <c r="AB10" s="2">
-        <v>7782.15</v>
+        <v>138301.89</v>
       </c>
       <c r="AC10" s="2">
         <v>0</v>
       </c>
       <c r="AD10" s="2">
-        <v>7749.12</v>
+        <v>138288.24</v>
       </c>
       <c r="AE10" s="2">
         <v>0</v>
       </c>
       <c r="AF10" s="2">
-        <v>7868.19</v>
+        <v>141374.36</v>
       </c>
       <c r="AG10" s="2">
         <v>0</v>
       </c>
       <c r="AH10" s="2">
-        <v>8335.27</v>
+        <v>147369.08</v>
       </c>
       <c r="AI10" s="2">
         <v>0</v>
       </c>
       <c r="AJ10" s="2">
-        <v>8016.46</v>
+        <v>147369.08</v>
       </c>
       <c r="AK10" s="2">
         <v>0</v>
       </c>
       <c r="AL10" s="2">
-        <v>8016.46</v>
-[...11 lines deleted...]
-        <v>7868.19</v>
+        <v>147369.08</v>
       </c>
     </row>
-    <row r="11" spans="1:42" customHeight="1" ht="70.25">
+    <row r="11" spans="1:38" customHeight="1" ht="70.25">
       <c r="A11" s="2"/>
       <c r="B11" s="2" t="s">
-        <v>76</v>
+        <v>71</v>
       </c>
       <c r="C11" s="4" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="D11" s="2" t="s">
-        <v>77</v>
+        <v>72</v>
       </c>
       <c r="E11" s="2" t="s">
-        <v>78</v>
+        <v>49</v>
       </c>
       <c r="F11" s="2" t="s">
-        <v>79</v>
+        <v>63</v>
       </c>
       <c r="G11" s="2" t="s">
-        <v>80</v>
+        <v>73</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>81</v>
+        <v>74</v>
       </c>
       <c r="I11" s="2">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="J11" s="2">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="K11" s="2">
         <v>0</v>
       </c>
       <c r="L11" s="2">
-        <v>5777.93</v>
+        <v>111057.67</v>
       </c>
       <c r="M11" s="2">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="N11" s="2">
-        <v>5708.81</v>
+        <v>116303.22</v>
       </c>
       <c r="O11" s="2">
         <v>0</v>
       </c>
       <c r="P11" s="2">
-        <v>5475.72</v>
+        <v>109309.15</v>
       </c>
       <c r="Q11" s="2">
         <v>0</v>
       </c>
       <c r="R11" s="2">
-        <v>5438.75</v>
+        <v>108644.07</v>
       </c>
       <c r="S11" s="2">
         <v>0</v>
       </c>
       <c r="T11" s="2">
-        <v>5777.93</v>
+        <v>111057.67</v>
       </c>
       <c r="U11" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="V11" s="2">
-        <v>5813.83</v>
+        <v>116389.04</v>
       </c>
       <c r="W11" s="2">
         <v>0</v>
       </c>
       <c r="X11" s="2">
-        <v>5358.37</v>
+        <v>107271</v>
       </c>
       <c r="Y11" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="Z11" s="2">
-        <v>5453.75</v>
+        <v>109191.15</v>
       </c>
       <c r="AA11" s="2">
         <v>0</v>
       </c>
       <c r="AB11" s="2">
-        <v>5438.75</v>
+        <v>108644.07</v>
       </c>
       <c r="AC11" s="2">
         <v>0</v>
       </c>
       <c r="AD11" s="2">
-        <v>5465</v>
+        <v>108633.34</v>
       </c>
       <c r="AE11" s="2">
         <v>0</v>
       </c>
       <c r="AF11" s="2">
-        <v>5777.93</v>
+        <v>111057.67</v>
       </c>
       <c r="AG11" s="2">
         <v>0</v>
       </c>
       <c r="AH11" s="2">
-        <v>5813.83</v>
+        <v>115766.86</v>
       </c>
       <c r="AI11" s="2">
         <v>0</v>
       </c>
       <c r="AJ11" s="2">
-        <v>5682.02</v>
+        <v>115766.86</v>
       </c>
       <c r="AK11" s="2">
         <v>0</v>
       </c>
       <c r="AL11" s="2">
-        <v>5682.02</v>
-[...11 lines deleted...]
-        <v>5777.93</v>
+        <v>115766.86</v>
       </c>
     </row>
-    <row r="12" spans="1:42" customHeight="1" ht="70.25">
+    <row r="12" spans="1:38" customHeight="1" ht="70.25">
       <c r="A12" s="2"/>
       <c r="B12" s="2" t="s">
-        <v>82</v>
+        <v>75</v>
       </c>
       <c r="C12" s="4" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="D12" s="2" t="s">
-        <v>83</v>
+        <v>76</v>
       </c>
       <c r="E12" s="2" t="s">
-        <v>84</v>
+        <v>49</v>
       </c>
       <c r="F12" s="2" t="s">
-        <v>85</v>
+        <v>63</v>
       </c>
       <c r="G12" s="2" t="s">
-        <v>86</v>
+        <v>77</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>87</v>
+        <v>78</v>
       </c>
       <c r="I12" s="2">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="J12" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K12" s="2">
         <v>0</v>
       </c>
       <c r="L12" s="2">
-        <v>181058.87</v>
+        <v>145585.96</v>
       </c>
       <c r="M12" s="2">
         <v>0</v>
       </c>
       <c r="N12" s="2">
-        <v>184854.47</v>
+        <v>152462.37</v>
       </c>
       <c r="O12" s="2">
         <v>0</v>
       </c>
       <c r="P12" s="2">
-        <v>179258.17</v>
+        <v>143293.82</v>
       </c>
       <c r="Q12" s="2">
         <v>0</v>
       </c>
       <c r="R12" s="2">
-        <v>178834.47</v>
+        <v>142421.96</v>
       </c>
       <c r="S12" s="2">
         <v>0</v>
       </c>
       <c r="T12" s="2">
-        <v>181058.87</v>
+        <v>145585.96</v>
       </c>
       <c r="U12" s="2">
         <v>0</v>
       </c>
       <c r="V12" s="2">
-        <v>191545.31</v>
+        <v>152574.87</v>
       </c>
       <c r="W12" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="X12" s="2">
-        <v>176539.46</v>
+        <v>140622</v>
       </c>
       <c r="Y12" s="2">
         <v>0</v>
       </c>
       <c r="Z12" s="2">
-        <v>178975.7</v>
+        <v>143139.13</v>
       </c>
       <c r="AA12" s="2">
         <v>0</v>
       </c>
       <c r="AB12" s="2">
-        <v>178834.47</v>
+        <v>142421.96</v>
       </c>
       <c r="AC12" s="2">
         <v>0</v>
       </c>
       <c r="AD12" s="2">
-        <v>178269.55</v>
+        <v>142407.9</v>
       </c>
       <c r="AE12" s="2">
         <v>0</v>
       </c>
       <c r="AF12" s="2">
-        <v>181058.87</v>
+        <v>145585.96</v>
       </c>
       <c r="AG12" s="2">
         <v>0</v>
       </c>
       <c r="AH12" s="2">
-        <v>191545.31</v>
+        <v>151759.26</v>
       </c>
       <c r="AI12" s="2">
         <v>0</v>
       </c>
       <c r="AJ12" s="2">
-        <v>183971.77</v>
+        <v>151759.26</v>
       </c>
       <c r="AK12" s="2">
         <v>0</v>
       </c>
       <c r="AL12" s="2">
-        <v>183971.77</v>
-[...11 lines deleted...]
-        <v>181058.87</v>
+        <v>151759.26</v>
       </c>
     </row>
-    <row r="13" spans="1:42" customHeight="1" ht="70.25">
+    <row r="13" spans="1:38" customHeight="1" ht="70.25">
       <c r="A13" s="2"/>
       <c r="B13" s="2" t="s">
-        <v>88</v>
+        <v>79</v>
       </c>
       <c r="C13" s="4" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>432106221</v>
+        <v>42</v>
+      </c>
+      <c r="D13" s="2" t="s">
+        <v>80</v>
       </c>
       <c r="E13" s="2" t="s">
-        <v>89</v>
+        <v>49</v>
       </c>
       <c r="F13" s="2" t="s">
-        <v>90</v>
+        <v>63</v>
       </c>
       <c r="G13" s="2" t="s">
-        <v>91</v>
+        <v>81</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>92</v>
+        <v>82</v>
       </c>
       <c r="I13" s="2">
-        <v>30</v>
+        <v>15</v>
       </c>
       <c r="J13" s="2">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="K13" s="2">
         <v>0</v>
       </c>
       <c r="L13" s="2">
-        <v>1965.22</v>
+        <v>164744.18</v>
       </c>
       <c r="M13" s="2">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="N13" s="2">
-        <v>2006.96</v>
+        <v>172525.49</v>
       </c>
       <c r="O13" s="2">
         <v>0</v>
       </c>
       <c r="P13" s="2">
-        <v>1949.14</v>
+        <v>162150.41</v>
       </c>
       <c r="Q13" s="2">
         <v>0</v>
       </c>
       <c r="R13" s="2">
-        <v>1948.18</v>
+        <v>161163.83</v>
       </c>
       <c r="S13" s="2">
         <v>0</v>
       </c>
       <c r="T13" s="2">
-        <v>1965.22</v>
+        <v>164744.18</v>
       </c>
       <c r="U13" s="2">
         <v>0</v>
       </c>
       <c r="V13" s="2">
-        <v>2077.62</v>
+        <v>172652.8</v>
       </c>
       <c r="W13" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="X13" s="2">
-        <v>1914.86</v>
+        <v>159127</v>
       </c>
       <c r="Y13" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="Z13" s="2">
-        <v>1948.18</v>
+        <v>161975.37</v>
       </c>
       <c r="AA13" s="2">
         <v>0</v>
       </c>
       <c r="AB13" s="2">
-        <v>1948.18</v>
+        <v>161163.83</v>
       </c>
       <c r="AC13" s="2">
         <v>0</v>
       </c>
       <c r="AD13" s="2">
-        <v>1937.84</v>
+        <v>161147.91</v>
       </c>
       <c r="AE13" s="2">
         <v>0</v>
       </c>
       <c r="AF13" s="2">
-        <v>1965.22</v>
+        <v>164744.18</v>
       </c>
       <c r="AG13" s="2">
         <v>0</v>
       </c>
       <c r="AH13" s="2">
-        <v>2077.62</v>
+        <v>171729.86</v>
       </c>
       <c r="AI13" s="2">
         <v>0</v>
       </c>
       <c r="AJ13" s="2">
-        <v>1997.39</v>
+        <v>171729.86</v>
       </c>
       <c r="AK13" s="2">
         <v>0</v>
       </c>
       <c r="AL13" s="2">
-        <v>1997.39</v>
-[...11 lines deleted...]
-        <v>1965.22</v>
+        <v>171729.86</v>
       </c>
     </row>
-    <row r="14" spans="1:42" customHeight="1" ht="70.25">
+    <row r="14" spans="1:38" customHeight="1" ht="70.25">
       <c r="A14" s="2"/>
       <c r="B14" s="2" t="s">
-        <v>93</v>
+        <v>83</v>
       </c>
       <c r="C14" s="4" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="D14" s="2" t="s">
-        <v>94</v>
+        <v>84</v>
       </c>
       <c r="E14" s="2" t="s">
-        <v>84</v>
+        <v>49</v>
       </c>
       <c r="F14" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="G14" s="2" t="s">
         <v>85</v>
       </c>
-      <c r="G14" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H14" s="13" t="s">
-        <v>96</v>
+        <v>86</v>
       </c>
       <c r="I14" s="2">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="J14" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K14" s="2">
         <v>0</v>
       </c>
       <c r="L14" s="2">
-        <v>271305.57</v>
+        <v>142638.46</v>
       </c>
       <c r="M14" s="2">
         <v>0</v>
       </c>
       <c r="N14" s="2">
-        <v>276993.04</v>
+        <v>149375.66</v>
       </c>
       <c r="O14" s="2">
         <v>0</v>
       </c>
       <c r="P14" s="2">
-        <v>268607.33</v>
+        <v>140392.73</v>
       </c>
       <c r="Q14" s="2">
         <v>0</v>
       </c>
       <c r="R14" s="2">
-        <v>267972.45</v>
+        <v>139538.52</v>
       </c>
       <c r="S14" s="2">
         <v>0</v>
       </c>
       <c r="T14" s="2">
-        <v>271305.57</v>
+        <v>142638.46</v>
       </c>
       <c r="U14" s="2">
         <v>0</v>
       </c>
       <c r="V14" s="2">
-        <v>287018.86</v>
+        <v>149485.88</v>
       </c>
       <c r="W14" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="X14" s="2">
-        <v>264533.51</v>
+        <v>137775</v>
       </c>
       <c r="Y14" s="2">
         <v>0</v>
       </c>
       <c r="Z14" s="2">
-        <v>268184.07</v>
+        <v>140241.17</v>
       </c>
       <c r="AA14" s="2">
         <v>0</v>
       </c>
       <c r="AB14" s="2">
-        <v>267972.45</v>
+        <v>139538.52</v>
       </c>
       <c r="AC14" s="2">
         <v>0</v>
       </c>
       <c r="AD14" s="2">
-        <v>267125.94</v>
+        <v>139524.74</v>
       </c>
       <c r="AE14" s="2">
         <v>0</v>
       </c>
       <c r="AF14" s="2">
-        <v>271305.57</v>
+        <v>142638.46</v>
       </c>
       <c r="AG14" s="2">
         <v>0</v>
       </c>
       <c r="AH14" s="2">
-        <v>287018.86</v>
+        <v>148686.78</v>
       </c>
       <c r="AI14" s="2">
         <v>0</v>
       </c>
       <c r="AJ14" s="2">
-        <v>275670.37</v>
+        <v>148686.78</v>
       </c>
       <c r="AK14" s="2">
         <v>0</v>
       </c>
       <c r="AL14" s="2">
-        <v>275670.37</v>
-[...11 lines deleted...]
-        <v>271305.57</v>
+        <v>148686.78</v>
       </c>
     </row>
-    <row r="15" spans="1:42" customHeight="1" ht="70.25">
+    <row r="15" spans="1:38" customHeight="1" ht="70.25">
       <c r="A15" s="2"/>
       <c r="B15" s="2" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="C15" s="4" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="D15" s="2" t="s">
-        <v>98</v>
+        <v>88</v>
       </c>
       <c r="E15" s="2" t="s">
-        <v>99</v>
+        <v>49</v>
       </c>
       <c r="F15" s="2" t="s">
-        <v>100</v>
+        <v>63</v>
       </c>
       <c r="G15" s="2" t="s">
-        <v>101</v>
+        <v>89</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>102</v>
+        <v>90</v>
       </c>
       <c r="I15" s="2">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="J15" s="2">
-        <v>17</v>
+        <v>1</v>
       </c>
       <c r="K15" s="2">
         <v>0</v>
       </c>
       <c r="L15" s="2">
-        <v>8416.15</v>
+        <v>157796.28</v>
       </c>
       <c r="M15" s="2">
         <v>0</v>
       </c>
       <c r="N15" s="2">
-        <v>8577.62</v>
+        <v>165249.43</v>
       </c>
       <c r="O15" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="P15" s="2">
-        <v>8348.11</v>
+        <v>155311.9</v>
       </c>
       <c r="Q15" s="2">
         <v>0</v>
       </c>
       <c r="R15" s="2">
-        <v>8303.03</v>
+        <v>154366.92</v>
       </c>
       <c r="S15" s="2">
         <v>0</v>
       </c>
       <c r="T15" s="2">
-        <v>8416.15</v>
+        <v>157796.28</v>
       </c>
       <c r="U15" s="2">
         <v>0</v>
       </c>
       <c r="V15" s="2">
-        <v>8893.18</v>
+        <v>165371.36</v>
       </c>
       <c r="W15" s="2">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="X15" s="2">
-        <v>8196.48</v>
+        <v>152416</v>
       </c>
       <c r="Y15" s="2">
         <v>0</v>
       </c>
       <c r="Z15" s="2">
-        <v>8307.13</v>
+        <v>155144.25</v>
       </c>
       <c r="AA15" s="2">
         <v>0</v>
       </c>
       <c r="AB15" s="2">
-        <v>8303.03</v>
+        <v>154366.92</v>
       </c>
       <c r="AC15" s="2">
         <v>0</v>
       </c>
       <c r="AD15" s="2">
-        <v>8319.43</v>
+        <v>154351.68</v>
       </c>
       <c r="AE15" s="2">
         <v>0</v>
       </c>
       <c r="AF15" s="2">
-        <v>8416.15</v>
+        <v>157796.28</v>
       </c>
       <c r="AG15" s="2">
         <v>0</v>
       </c>
       <c r="AH15" s="2">
-        <v>8893.18</v>
+        <v>164487.35</v>
       </c>
       <c r="AI15" s="2">
         <v>0</v>
       </c>
       <c r="AJ15" s="2">
-        <v>8536.63</v>
+        <v>164487.35</v>
       </c>
       <c r="AK15" s="2">
         <v>0</v>
       </c>
       <c r="AL15" s="2">
-        <v>8536.63</v>
-[...11 lines deleted...]
-        <v>8416.15</v>
+        <v>164487.35</v>
       </c>
     </row>
-    <row r="16" spans="1:42" customHeight="1" ht="70.25">
+    <row r="16" spans="1:38" customHeight="1" ht="70.25">
       <c r="A16" s="2"/>
       <c r="B16" s="2" t="s">
-        <v>103</v>
+        <v>91</v>
       </c>
       <c r="C16" s="4" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>104</v>
+        <v>42</v>
+      </c>
+      <c r="D16" s="2">
+        <v>11000019449</v>
       </c>
       <c r="E16" s="2" t="s">
-        <v>105</v>
+        <v>43</v>
       </c>
       <c r="F16" s="2" t="s">
-        <v>106</v>
+        <v>44</v>
       </c>
       <c r="G16" s="2" t="s">
-        <v>107</v>
+        <v>92</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>108</v>
+        <v>93</v>
       </c>
       <c r="I16" s="2">
-        <v>10</v>
+        <v>19</v>
       </c>
       <c r="J16" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="K16" s="2">
         <v>0</v>
       </c>
       <c r="L16" s="2">
-        <v>61185.95</v>
+        <v>407829.24</v>
       </c>
       <c r="M16" s="2">
         <v>0</v>
       </c>
       <c r="N16" s="2">
-        <v>63505.42</v>
+        <v>413417.03</v>
       </c>
       <c r="O16" s="2">
         <v>0</v>
       </c>
       <c r="P16" s="2">
-        <v>61655.87</v>
+        <v>400894.05</v>
       </c>
       <c r="Q16" s="2">
         <v>0</v>
       </c>
       <c r="R16" s="2">
-        <v>63396.98</v>
+        <v>401448.86</v>
       </c>
       <c r="S16" s="2">
         <v>0</v>
       </c>
       <c r="T16" s="2">
-        <v>61185.95</v>
+        <v>407829.24</v>
       </c>
       <c r="U16" s="2">
         <v>0</v>
       </c>
       <c r="V16" s="2">
-        <v>65367.03</v>
+        <v>429982.25</v>
       </c>
       <c r="W16" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="X16" s="2">
-        <v>60246.11</v>
+        <v>396297</v>
       </c>
       <c r="Y16" s="2">
         <v>0</v>
       </c>
       <c r="Z16" s="2">
-        <v>62095.67</v>
+        <v>400735.53</v>
       </c>
       <c r="AA16" s="2">
         <v>0</v>
       </c>
       <c r="AB16" s="2">
-        <v>63396.98</v>
+        <v>401448.86</v>
       </c>
       <c r="AC16" s="2">
         <v>0</v>
       </c>
       <c r="AD16" s="2">
-        <v>60920.87</v>
+        <v>400656.27</v>
       </c>
       <c r="AE16" s="2">
         <v>0</v>
       </c>
       <c r="AF16" s="2">
-        <v>61185.95</v>
+        <v>407829.24</v>
       </c>
       <c r="AG16" s="2">
         <v>0</v>
       </c>
       <c r="AH16" s="2">
-        <v>65367.03</v>
+        <v>411435.55</v>
       </c>
       <c r="AI16" s="2">
         <v>0</v>
       </c>
       <c r="AJ16" s="2">
-        <v>63204.19</v>
+        <v>411435.55</v>
       </c>
       <c r="AK16" s="2">
         <v>0</v>
       </c>
       <c r="AL16" s="2">
-        <v>63204.19</v>
-[...11 lines deleted...]
-        <v>61185.95</v>
+        <v>411435.55</v>
       </c>
     </row>
-    <row r="17" spans="1:42" customHeight="1" ht="70.25">
+    <row r="17" spans="1:38" customHeight="1" ht="70.25">
       <c r="A17" s="2"/>
       <c r="B17" s="2" t="s">
-        <v>109</v>
+        <v>94</v>
       </c>
       <c r="C17" s="4" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="D17" s="2" t="s">
-        <v>110</v>
+        <v>95</v>
       </c>
       <c r="E17" s="2" t="s">
-        <v>111</v>
+        <v>49</v>
       </c>
       <c r="F17" s="2" t="s">
-        <v>112</v>
+        <v>68</v>
       </c>
       <c r="G17" s="2" t="s">
-        <v>113</v>
+        <v>96</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>114</v>
+        <v>97</v>
       </c>
       <c r="I17" s="2">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="J17" s="2">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="K17" s="2">
         <v>0</v>
       </c>
       <c r="L17" s="2">
-        <v>58343.31</v>
+        <v>185463.1</v>
       </c>
       <c r="M17" s="2">
         <v>0</v>
       </c>
       <c r="N17" s="2">
-        <v>59370.96</v>
+        <v>200296.5</v>
       </c>
       <c r="O17" s="2">
         <v>0</v>
       </c>
       <c r="P17" s="2">
-        <v>57423.53</v>
+        <v>184662.27</v>
       </c>
       <c r="Q17" s="2">
         <v>0</v>
       </c>
       <c r="R17" s="2">
-        <v>57514.37</v>
+        <v>184371.07</v>
       </c>
       <c r="S17" s="2">
         <v>0</v>
       </c>
       <c r="T17" s="2">
-        <v>58343.31</v>
+        <v>185463.1</v>
       </c>
       <c r="U17" s="2">
         <v>0</v>
       </c>
       <c r="V17" s="2">
-        <v>61602.26</v>
+        <v>197475.43</v>
       </c>
       <c r="W17" s="2">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="X17" s="2">
-        <v>56776.28</v>
+        <v>182005</v>
       </c>
       <c r="Y17" s="2">
         <v>0</v>
       </c>
       <c r="Z17" s="2">
-        <v>57639.28</v>
+        <v>185717.9</v>
       </c>
       <c r="AA17" s="2">
         <v>0</v>
       </c>
       <c r="AB17" s="2">
-        <v>57514.37</v>
+        <v>184371.07</v>
       </c>
       <c r="AC17" s="2">
         <v>0</v>
       </c>
       <c r="AD17" s="2">
-        <v>57230.49</v>
+        <v>184316.46</v>
       </c>
       <c r="AE17" s="2">
         <v>0</v>
       </c>
       <c r="AF17" s="2">
-        <v>58343.31</v>
+        <v>185463.1</v>
       </c>
       <c r="AG17" s="2">
         <v>0</v>
       </c>
       <c r="AH17" s="2">
-        <v>61602.26</v>
+        <v>199386.48</v>
       </c>
       <c r="AI17" s="2">
         <v>0</v>
       </c>
       <c r="AJ17" s="2">
-        <v>59087.07</v>
+        <v>199386.48</v>
       </c>
       <c r="AK17" s="2">
         <v>0</v>
       </c>
       <c r="AL17" s="2">
-        <v>59087.07</v>
-[...11 lines deleted...]
-        <v>58343.31</v>
+        <v>199386.48</v>
       </c>
     </row>
-    <row r="18" spans="1:42" customHeight="1" ht="70.25">
+    <row r="18" spans="1:38" customHeight="1" ht="70.25">
       <c r="A18" s="2"/>
       <c r="B18" s="2" t="s">
-        <v>115</v>
+        <v>98</v>
       </c>
       <c r="C18" s="4" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>116</v>
+        <v>42</v>
+      </c>
+      <c r="D18" s="2">
+        <v>11000009760</v>
       </c>
       <c r="E18" s="2" t="s">
-        <v>111</v>
+        <v>43</v>
       </c>
       <c r="F18" s="2" t="s">
-        <v>112</v>
+        <v>99</v>
       </c>
       <c r="G18" s="2" t="s">
-        <v>117</v>
+        <v>100</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>118</v>
+        <v>101</v>
       </c>
       <c r="I18" s="2">
-        <v>30</v>
+        <v>7</v>
       </c>
       <c r="J18" s="2">
         <v>1</v>
       </c>
       <c r="K18" s="2">
         <v>0</v>
       </c>
       <c r="L18" s="2">
-        <v>73646.45</v>
+        <v>264009.95</v>
       </c>
       <c r="M18" s="2">
         <v>0</v>
       </c>
       <c r="N18" s="2">
-        <v>74943.65</v>
+        <v>269544.48</v>
       </c>
       <c r="O18" s="2">
         <v>0</v>
       </c>
       <c r="P18" s="2">
-        <v>72485.42</v>
+        <v>261384.27</v>
       </c>
       <c r="Q18" s="2">
         <v>0</v>
       </c>
       <c r="R18" s="2">
-        <v>72600.09</v>
+        <v>260766.46</v>
       </c>
       <c r="S18" s="2">
         <v>0</v>
       </c>
       <c r="T18" s="2">
-        <v>73646.45</v>
+        <v>264009.95</v>
       </c>
       <c r="U18" s="2">
         <v>0</v>
       </c>
       <c r="V18" s="2">
-        <v>77760.21</v>
+        <v>279300.7</v>
       </c>
       <c r="W18" s="2">
         <v>1</v>
       </c>
       <c r="X18" s="2">
-        <v>71668.4</v>
+        <v>257420</v>
       </c>
       <c r="Y18" s="2">
         <v>0</v>
       </c>
       <c r="Z18" s="2">
-        <v>72757.76</v>
+        <v>260972.4</v>
       </c>
       <c r="AA18" s="2">
         <v>0</v>
       </c>
       <c r="AB18" s="2">
-        <v>72600.09</v>
+        <v>260766.46</v>
       </c>
       <c r="AC18" s="2">
         <v>0</v>
       </c>
       <c r="AD18" s="2">
-        <v>72241.75</v>
+        <v>259942.72</v>
       </c>
       <c r="AE18" s="2">
         <v>0</v>
       </c>
       <c r="AF18" s="2">
-        <v>73646.45</v>
+        <v>264009.95</v>
       </c>
       <c r="AG18" s="2">
         <v>0</v>
       </c>
       <c r="AH18" s="2">
-        <v>77760.21</v>
+        <v>268257.38</v>
       </c>
       <c r="AI18" s="2">
         <v>0</v>
       </c>
       <c r="AJ18" s="2">
-        <v>74585.3</v>
+        <v>268257.38</v>
       </c>
       <c r="AK18" s="2">
         <v>0</v>
       </c>
       <c r="AL18" s="2">
-        <v>74585.3</v>
-[...11 lines deleted...]
-        <v>73646.45</v>
+        <v>268257.38</v>
       </c>
     </row>
-    <row r="19" spans="1:42" customHeight="1" ht="70.25">
+    <row r="19" spans="1:38" customHeight="1" ht="70.25">
       <c r="A19" s="2"/>
       <c r="B19" s="2" t="s">
-        <v>119</v>
+        <v>102</v>
       </c>
       <c r="C19" s="4" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="D19" s="2" t="s">
-        <v>120</v>
+        <v>103</v>
       </c>
       <c r="E19" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="F19" s="2" t="s">
-        <v>121</v>
+        <v>104</v>
       </c>
       <c r="G19" s="2" t="s">
-        <v>122</v>
+        <v>105</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>123</v>
+        <v>106</v>
       </c>
       <c r="I19" s="2">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="J19" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="K19" s="2">
         <v>0</v>
       </c>
       <c r="L19" s="2">
-        <v>53776.31</v>
+        <v>144310.18</v>
       </c>
       <c r="M19" s="2">
         <v>0</v>
       </c>
       <c r="N19" s="2">
-        <v>54064.81</v>
+        <v>151271.78</v>
       </c>
       <c r="O19" s="2">
         <v>0</v>
       </c>
       <c r="P19" s="2">
-        <v>53330.45</v>
+        <v>142789.51</v>
       </c>
       <c r="Q19" s="2">
         <v>0</v>
       </c>
       <c r="R19" s="2">
-        <v>53241.28</v>
+        <v>141324.64</v>
       </c>
       <c r="S19" s="2">
         <v>0</v>
       </c>
       <c r="T19" s="2">
-        <v>53776.31</v>
+        <v>144310.18</v>
       </c>
       <c r="U19" s="2">
         <v>0</v>
       </c>
       <c r="V19" s="2">
-        <v>56913.09</v>
+        <v>151369.44</v>
       </c>
       <c r="W19" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="X19" s="2">
-        <v>52454.46</v>
+        <v>139511</v>
       </c>
       <c r="Y19" s="2">
         <v>0</v>
       </c>
       <c r="Z19" s="2">
-        <v>52973.76</v>
+        <v>142273.32</v>
       </c>
       <c r="AA19" s="2">
         <v>0</v>
       </c>
       <c r="AB19" s="2">
-        <v>53241.28</v>
+        <v>141324.64</v>
       </c>
       <c r="AC19" s="2">
         <v>0</v>
       </c>
       <c r="AD19" s="2">
-        <v>53036.7</v>
+        <v>142552.34</v>
       </c>
       <c r="AE19" s="2">
         <v>0</v>
       </c>
       <c r="AF19" s="2">
-        <v>53776.31</v>
+        <v>144310.18</v>
       </c>
       <c r="AG19" s="2">
         <v>0</v>
       </c>
       <c r="AH19" s="2">
-        <v>56913.09</v>
+        <v>150574.22</v>
       </c>
       <c r="AI19" s="2">
         <v>0</v>
       </c>
       <c r="AJ19" s="2">
-        <v>53802.54</v>
+        <v>150574.22</v>
       </c>
       <c r="AK19" s="2">
         <v>0</v>
       </c>
       <c r="AL19" s="2">
-        <v>53802.54</v>
-[...11 lines deleted...]
-        <v>53776.31</v>
+        <v>150574.22</v>
       </c>
     </row>
-    <row r="20" spans="1:42" customHeight="1" ht="70.25">
+    <row r="20" spans="1:38" customHeight="1" ht="70.25">
       <c r="A20" s="2"/>
       <c r="B20" s="2" t="s">
-        <v>124</v>
+        <v>107</v>
       </c>
       <c r="C20" s="4" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="D20" s="2" t="s">
-        <v>125</v>
+        <v>108</v>
       </c>
       <c r="E20" s="2" t="s">
-        <v>126</v>
+        <v>49</v>
       </c>
       <c r="F20" s="2" t="s">
-        <v>127</v>
+        <v>104</v>
       </c>
       <c r="G20" s="2" t="s">
-        <v>128</v>
+        <v>109</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>129</v>
+        <v>110</v>
       </c>
       <c r="I20" s="2">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="J20" s="2">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="K20" s="2">
         <v>0</v>
       </c>
       <c r="L20" s="2">
-        <v>979779.7</v>
+        <v>172973.4</v>
       </c>
       <c r="M20" s="2">
         <v>0</v>
       </c>
       <c r="N20" s="2">
-        <v>993203.95</v>
+        <v>181317.73</v>
       </c>
       <c r="O20" s="2">
         <v>0</v>
       </c>
       <c r="P20" s="2">
-        <v>963118.4</v>
+        <v>171150.69</v>
       </c>
       <c r="Q20" s="2">
         <v>0</v>
       </c>
       <c r="R20" s="2">
-        <v>964451.31</v>
+        <v>169394.87</v>
       </c>
       <c r="S20" s="2">
         <v>0</v>
       </c>
       <c r="T20" s="2">
-        <v>979779.7</v>
+        <v>172973.4</v>
       </c>
       <c r="U20" s="2">
         <v>0</v>
       </c>
       <c r="V20" s="2">
-        <v>1033000.66</v>
+        <v>181434.79</v>
       </c>
       <c r="W20" s="2">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="X20" s="2">
-        <v>952074.34</v>
+        <v>167221</v>
       </c>
       <c r="Y20" s="2">
         <v>0</v>
       </c>
       <c r="Z20" s="2">
-        <v>962737.57</v>
+        <v>170531.98</v>
       </c>
       <c r="AA20" s="2">
         <v>0</v>
       </c>
       <c r="AB20" s="2">
-        <v>964451.31</v>
+        <v>169394.87</v>
       </c>
       <c r="AC20" s="2">
         <v>0</v>
       </c>
       <c r="AD20" s="2">
-        <v>962547.16</v>
+        <v>170866.42</v>
       </c>
       <c r="AE20" s="2">
         <v>0</v>
       </c>
       <c r="AF20" s="2">
-        <v>979779.7</v>
+        <v>172973.4</v>
       </c>
       <c r="AG20" s="2">
         <v>0</v>
       </c>
       <c r="AH20" s="2">
-        <v>1033000.66</v>
+        <v>180481.63</v>
       </c>
       <c r="AI20" s="2">
         <v>0</v>
       </c>
       <c r="AJ20" s="2">
-        <v>988443.58</v>
+        <v>180481.63</v>
       </c>
       <c r="AK20" s="2">
         <v>0</v>
       </c>
       <c r="AL20" s="2">
-        <v>988443.58</v>
-[...11 lines deleted...]
-        <v>979779.7</v>
+        <v>180481.63</v>
       </c>
     </row>
-    <row r="21" spans="1:42" customHeight="1" ht="70.25">
+    <row r="21" spans="1:38" customHeight="1" ht="70.25">
       <c r="A21" s="2"/>
       <c r="B21" s="2" t="s">
-        <v>130</v>
+        <v>111</v>
       </c>
       <c r="C21" s="4" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="D21" s="2" t="s">
-        <v>131</v>
+        <v>112</v>
       </c>
       <c r="E21" s="2" t="s">
-        <v>132</v>
+        <v>49</v>
       </c>
       <c r="F21" s="2" t="s">
-        <v>133</v>
+        <v>104</v>
       </c>
       <c r="G21" s="2" t="s">
-        <v>134</v>
+        <v>113</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>135</v>
+        <v>114</v>
       </c>
       <c r="I21" s="2">
-        <v>30</v>
+        <v>15</v>
       </c>
       <c r="J21" s="2">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="K21" s="2">
         <v>0</v>
       </c>
       <c r="L21" s="2">
-        <v>65939.49</v>
+        <v>204688.11</v>
       </c>
       <c r="M21" s="2">
         <v>0</v>
       </c>
       <c r="N21" s="2">
-        <v>66948.54</v>
+        <v>214562.37</v>
       </c>
       <c r="O21" s="2">
         <v>0</v>
       </c>
       <c r="P21" s="2">
-        <v>65109.26</v>
+        <v>202531.2</v>
       </c>
       <c r="Q21" s="2">
         <v>0</v>
       </c>
       <c r="R21" s="2">
-        <v>64694.14</v>
+        <v>200453.45</v>
       </c>
       <c r="S21" s="2">
         <v>0</v>
       </c>
       <c r="T21" s="2">
-        <v>65939.49</v>
+        <v>204688.11</v>
       </c>
       <c r="U21" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="V21" s="2">
-        <v>69292.34</v>
+        <v>214700.89</v>
       </c>
       <c r="W21" s="2">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="X21" s="2">
-        <v>63863.91</v>
+        <v>197881</v>
       </c>
       <c r="Y21" s="2">
         <v>0</v>
       </c>
       <c r="Z21" s="2">
-        <v>64706.91</v>
+        <v>201799.04</v>
       </c>
       <c r="AA21" s="2">
         <v>0</v>
       </c>
       <c r="AB21" s="2">
-        <v>64694.14</v>
+        <v>200453.45</v>
       </c>
       <c r="AC21" s="2">
         <v>0</v>
       </c>
       <c r="AD21" s="2">
-        <v>64489.78</v>
+        <v>202194.81</v>
       </c>
       <c r="AE21" s="2">
         <v>0</v>
       </c>
       <c r="AF21" s="2">
-        <v>65939.49</v>
+        <v>204688.11</v>
       </c>
       <c r="AG21" s="2">
         <v>0</v>
       </c>
       <c r="AH21" s="2">
-        <v>69292.34</v>
+        <v>213572.96</v>
       </c>
       <c r="AI21" s="2">
         <v>0</v>
       </c>
       <c r="AJ21" s="2">
-        <v>66629.22</v>
+        <v>213572.96</v>
       </c>
       <c r="AK21" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AL21" s="2">
-        <v>66629.22</v>
-[...11 lines deleted...]
-        <v>65939.49</v>
+        <v>213572.96</v>
       </c>
     </row>
-    <row r="22" spans="1:42" customHeight="1" ht="70.25">
+    <row r="22" spans="1:38" customHeight="1" ht="70.25">
       <c r="A22" s="2"/>
       <c r="B22" s="2" t="s">
-        <v>136</v>
+        <v>115</v>
       </c>
       <c r="C22" s="4" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>137</v>
+        <v>42</v>
+      </c>
+      <c r="D22" s="2">
+        <v>11000009757</v>
       </c>
       <c r="E22" s="2" t="s">
-        <v>138</v>
+        <v>43</v>
       </c>
       <c r="F22" s="2" t="s">
-        <v>139</v>
+        <v>44</v>
       </c>
       <c r="G22" s="2" t="s">
-        <v>140</v>
+        <v>116</v>
       </c>
       <c r="H22" s="13" t="s">
-        <v>141</v>
+        <v>117</v>
       </c>
       <c r="I22" s="2">
-        <v>40</v>
+        <v>29</v>
       </c>
       <c r="J22" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K22" s="2">
         <v>0</v>
       </c>
       <c r="L22" s="2">
-        <v>37504.72</v>
+        <v>617613.34</v>
       </c>
       <c r="M22" s="2">
         <v>0</v>
       </c>
       <c r="N22" s="2">
-        <v>38394.55</v>
+        <v>626075.44</v>
       </c>
       <c r="O22" s="2">
         <v>0</v>
       </c>
       <c r="P22" s="2">
-        <v>37189.8</v>
+        <v>607110.73</v>
       </c>
       <c r="Q22" s="2">
         <v>0</v>
       </c>
       <c r="R22" s="2">
-        <v>37094.59</v>
+        <v>607950.94</v>
       </c>
       <c r="S22" s="2">
         <v>0</v>
       </c>
       <c r="T22" s="2">
-        <v>37504.72</v>
+        <v>617613.34</v>
       </c>
       <c r="U22" s="2">
         <v>0</v>
       </c>
       <c r="V22" s="2">
-        <v>39731.13</v>
+        <v>651161.67</v>
       </c>
       <c r="W22" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="X22" s="2">
-        <v>36618.55</v>
+        <v>600149</v>
       </c>
       <c r="Y22" s="2">
         <v>0</v>
       </c>
       <c r="Z22" s="2">
-        <v>37255.71</v>
+        <v>606870.67</v>
       </c>
       <c r="AA22" s="2">
         <v>0</v>
       </c>
       <c r="AB22" s="2">
-        <v>37094.59</v>
+        <v>607950.94</v>
       </c>
       <c r="AC22" s="2">
         <v>0</v>
       </c>
       <c r="AD22" s="2">
-        <v>36937.13</v>
+        <v>606750.64</v>
       </c>
       <c r="AE22" s="2">
         <v>0</v>
       </c>
       <c r="AF22" s="2">
-        <v>37504.72</v>
+        <v>617613.34</v>
       </c>
       <c r="AG22" s="2">
         <v>0</v>
       </c>
       <c r="AH22" s="2">
-        <v>39731.13</v>
+        <v>623074.69</v>
       </c>
       <c r="AI22" s="2">
         <v>0</v>
       </c>
       <c r="AJ22" s="2">
-        <v>38211.46</v>
+        <v>623074.69</v>
       </c>
       <c r="AK22" s="2">
         <v>0</v>
       </c>
       <c r="AL22" s="2">
-        <v>38211.46</v>
-[...11 lines deleted...]
-        <v>37504.72</v>
+        <v>623074.69</v>
       </c>
     </row>
-    <row r="23" spans="1:42" customHeight="1" ht="70.25">
+    <row r="23" spans="1:38" customHeight="1" ht="70.25">
       <c r="A23" s="2"/>
       <c r="B23" s="2" t="s">
-        <v>142</v>
+        <v>118</v>
       </c>
       <c r="C23" s="4" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>143</v>
+        <v>42</v>
+      </c>
+      <c r="D23" s="2">
+        <v>11000019265</v>
       </c>
       <c r="E23" s="2" t="s">
-        <v>105</v>
+        <v>43</v>
       </c>
       <c r="F23" s="2" t="s">
-        <v>106</v>
+        <v>44</v>
       </c>
       <c r="G23" s="2" t="s">
-        <v>144</v>
+        <v>119</v>
       </c>
       <c r="H23" s="13" t="s">
-        <v>145</v>
+        <v>120</v>
       </c>
       <c r="I23" s="2">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="J23" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="K23" s="2">
         <v>0</v>
       </c>
       <c r="L23" s="2">
-        <v>14555.81</v>
+        <v>352482.19</v>
       </c>
       <c r="M23" s="2">
         <v>0</v>
       </c>
       <c r="N23" s="2">
-        <v>14928.92</v>
+        <v>357311.65</v>
       </c>
       <c r="O23" s="2">
         <v>0</v>
       </c>
       <c r="P23" s="2">
-        <v>14750.35</v>
+        <v>346488.17</v>
       </c>
       <c r="Q23" s="2">
         <v>0</v>
       </c>
       <c r="R23" s="2">
-        <v>14735.83</v>
+        <v>346967.7</v>
       </c>
       <c r="S23" s="2">
         <v>0</v>
       </c>
       <c r="T23" s="2">
-        <v>14555.81</v>
+        <v>352482.19</v>
       </c>
       <c r="U23" s="2">
         <v>0</v>
       </c>
       <c r="V23" s="2">
-        <v>15752.1</v>
+        <v>371628.78</v>
       </c>
       <c r="W23" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="X23" s="2">
-        <v>14518.06</v>
+        <v>342515</v>
       </c>
       <c r="Y23" s="2">
         <v>0</v>
       </c>
       <c r="Z23" s="2">
-        <v>14754.7</v>
+        <v>346351.17</v>
       </c>
       <c r="AA23" s="2">
         <v>0</v>
       </c>
       <c r="AB23" s="2">
-        <v>14735.83</v>
+        <v>346967.7</v>
       </c>
       <c r="AC23" s="2">
         <v>0</v>
       </c>
       <c r="AD23" s="2">
-        <v>14719.86</v>
+        <v>346282.67</v>
       </c>
       <c r="AE23" s="2">
         <v>0</v>
       </c>
       <c r="AF23" s="2">
-        <v>14555.81</v>
+        <v>352482.19</v>
       </c>
       <c r="AG23" s="2">
         <v>0</v>
       </c>
       <c r="AH23" s="2">
-        <v>15752.1</v>
+        <v>355599.07</v>
       </c>
       <c r="AI23" s="2">
         <v>0</v>
       </c>
       <c r="AJ23" s="2">
-        <v>14856.33</v>
+        <v>355599.07</v>
       </c>
       <c r="AK23" s="2">
         <v>0</v>
       </c>
       <c r="AL23" s="2">
-        <v>14856.33</v>
-[...11 lines deleted...]
-        <v>14555.81</v>
+        <v>355599.07</v>
       </c>
     </row>
-    <row r="24" spans="1:42" customHeight="1" ht="70.25">
+    <row r="24" spans="1:38" customHeight="1" ht="70.25">
       <c r="A24" s="2"/>
       <c r="B24" s="2" t="s">
-        <v>146</v>
+        <v>121</v>
       </c>
       <c r="C24" s="4" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>147</v>
+        <v>42</v>
+      </c>
+      <c r="D24" s="2">
+        <v>11000018943</v>
       </c>
       <c r="E24" s="2" t="s">
-        <v>84</v>
+        <v>43</v>
       </c>
       <c r="F24" s="2" t="s">
-        <v>85</v>
+        <v>44</v>
       </c>
       <c r="G24" s="2" t="s">
-        <v>148</v>
+        <v>122</v>
       </c>
       <c r="H24" s="13" t="s">
-        <v>149</v>
+        <v>123</v>
       </c>
       <c r="I24" s="2">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="J24" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="K24" s="2">
         <v>0</v>
       </c>
       <c r="L24" s="2">
-        <v>295010.73</v>
+        <v>388996.71</v>
       </c>
       <c r="M24" s="2">
         <v>0</v>
       </c>
       <c r="N24" s="2">
-        <v>301195.14</v>
+        <v>394326.47</v>
       </c>
       <c r="O24" s="2">
         <v>0</v>
       </c>
       <c r="P24" s="2">
-        <v>292076.73</v>
+        <v>382381.77</v>
       </c>
       <c r="Q24" s="2">
         <v>0</v>
       </c>
       <c r="R24" s="2">
-        <v>291386.38</v>
+        <v>382910.96</v>
       </c>
       <c r="S24" s="2">
         <v>0</v>
       </c>
       <c r="T24" s="2">
-        <v>295010.73</v>
+        <v>388996.71</v>
       </c>
       <c r="U24" s="2">
         <v>0</v>
       </c>
       <c r="V24" s="2">
-        <v>312096.96</v>
+        <v>410126.75</v>
       </c>
       <c r="W24" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="X24" s="2">
-        <v>287646.97</v>
+        <v>377997</v>
       </c>
       <c r="Y24" s="2">
         <v>0</v>
       </c>
       <c r="Z24" s="2">
-        <v>291616.5</v>
+        <v>382230.57</v>
       </c>
       <c r="AA24" s="2">
         <v>0</v>
       </c>
       <c r="AB24" s="2">
-        <v>291386.38</v>
+        <v>382910.96</v>
       </c>
       <c r="AC24" s="2">
         <v>0</v>
       </c>
       <c r="AD24" s="2">
-        <v>290465.91</v>
+        <v>382154.97</v>
       </c>
       <c r="AE24" s="2">
         <v>0</v>
       </c>
       <c r="AF24" s="2">
-        <v>295010.73</v>
+        <v>388996.71</v>
       </c>
       <c r="AG24" s="2">
         <v>0</v>
       </c>
       <c r="AH24" s="2">
-        <v>312096.96</v>
+        <v>392436.49</v>
       </c>
       <c r="AI24" s="2">
         <v>0</v>
       </c>
       <c r="AJ24" s="2">
-        <v>299756.91</v>
+        <v>392436.49</v>
       </c>
       <c r="AK24" s="2">
         <v>0</v>
       </c>
       <c r="AL24" s="2">
-        <v>299756.91</v>
-[...11 lines deleted...]
-        <v>295010.73</v>
+        <v>392436.49</v>
       </c>
     </row>
-    <row r="25" spans="1:42" customHeight="1" ht="70.25">
+    <row r="25" spans="1:38" customHeight="1" ht="70.25">
       <c r="A25" s="2"/>
       <c r="B25" s="2" t="s">
-        <v>150</v>
+        <v>124</v>
       </c>
       <c r="C25" s="4" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>151</v>
+        <v>42</v>
+      </c>
+      <c r="D25" s="2">
+        <v>21000802696</v>
       </c>
       <c r="E25" s="2" t="s">
-        <v>152</v>
+        <v>43</v>
       </c>
       <c r="F25" s="2" t="s">
-        <v>153</v>
+        <v>125</v>
       </c>
       <c r="G25" s="2" t="s">
-        <v>154</v>
+        <v>126</v>
       </c>
       <c r="H25" s="13" t="s">
-        <v>155</v>
+        <v>127</v>
       </c>
       <c r="I25" s="2">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="J25" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K25" s="2">
         <v>0</v>
       </c>
       <c r="L25" s="2">
-        <v>777171.02</v>
+        <v>45892.59</v>
       </c>
       <c r="M25" s="2">
         <v>0</v>
       </c>
       <c r="N25" s="2">
-        <v>795119.72</v>
+        <v>46415.6</v>
       </c>
       <c r="O25" s="2">
         <v>0</v>
       </c>
       <c r="P25" s="2">
-        <v>769219.07</v>
+        <v>44574.09</v>
       </c>
       <c r="Q25" s="2">
         <v>0</v>
       </c>
       <c r="R25" s="2">
-        <v>765205.22</v>
+        <v>44749.89</v>
       </c>
       <c r="S25" s="2">
         <v>0</v>
       </c>
       <c r="T25" s="2">
-        <v>777171.02</v>
+        <v>45892.59</v>
       </c>
       <c r="U25" s="2">
         <v>0</v>
       </c>
       <c r="V25" s="2">
-        <v>821701.97</v>
+        <v>47685.75</v>
       </c>
       <c r="W25" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="X25" s="2">
-        <v>757329</v>
+        <v>43950</v>
       </c>
       <c r="Y25" s="2">
         <v>0</v>
       </c>
       <c r="Z25" s="2">
-        <v>763539.1</v>
+        <v>44683.97</v>
       </c>
       <c r="AA25" s="2">
         <v>0</v>
       </c>
       <c r="AB25" s="2">
-        <v>765205.22</v>
+        <v>44749.89</v>
       </c>
       <c r="AC25" s="2">
         <v>0</v>
       </c>
       <c r="AD25" s="2">
-        <v>776262.23</v>
+        <v>44451.03</v>
       </c>
       <c r="AE25" s="2">
         <v>0</v>
       </c>
       <c r="AF25" s="2">
-        <v>777171.02</v>
+        <v>45892.59</v>
       </c>
       <c r="AG25" s="2">
         <v>0</v>
       </c>
       <c r="AH25" s="2">
-        <v>821701.97</v>
+        <v>46195.85</v>
       </c>
       <c r="AI25" s="2">
         <v>0</v>
       </c>
       <c r="AJ25" s="2">
-        <v>791333.07</v>
+        <v>46195.85</v>
       </c>
       <c r="AK25" s="2">
         <v>0</v>
       </c>
       <c r="AL25" s="2">
-        <v>791333.07</v>
-[...11 lines deleted...]
-        <v>777171.02</v>
+        <v>46195.85</v>
       </c>
     </row>
-    <row r="26" spans="1:42" customHeight="1" ht="70.25">
+    <row r="26" spans="1:38" customHeight="1" ht="70.25">
       <c r="A26" s="2"/>
       <c r="B26" s="2" t="s">
-        <v>156</v>
+        <v>128</v>
       </c>
       <c r="C26" s="4" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>157</v>
+        <v>42</v>
+      </c>
+      <c r="D26" s="2">
+        <v>11000018918</v>
       </c>
       <c r="E26" s="2" t="s">
-        <v>158</v>
+        <v>43</v>
       </c>
       <c r="F26" s="2" t="s">
-        <v>100</v>
+        <v>44</v>
       </c>
       <c r="G26" s="2" t="s">
-        <v>159</v>
+        <v>129</v>
       </c>
       <c r="H26" s="13" t="s">
-        <v>160</v>
+        <v>130</v>
       </c>
       <c r="I26" s="2">
-        <v>30</v>
+        <v>16</v>
       </c>
       <c r="J26" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K26" s="2">
         <v>0</v>
       </c>
       <c r="L26" s="2">
-        <v>37683.42</v>
+        <v>445389.33</v>
       </c>
       <c r="M26" s="2">
         <v>0</v>
       </c>
       <c r="N26" s="2">
-        <v>38510.58</v>
+        <v>451491.74</v>
       </c>
       <c r="O26" s="2">
         <v>0</v>
       </c>
       <c r="P26" s="2">
-        <v>37105.14</v>
+        <v>437815.42</v>
       </c>
       <c r="Q26" s="2">
         <v>0</v>
       </c>
       <c r="R26" s="2">
-        <v>37075.86</v>
+        <v>438421.34</v>
       </c>
       <c r="S26" s="2">
         <v>0</v>
       </c>
       <c r="T26" s="2">
-        <v>37683.42</v>
+        <v>445389.33</v>
       </c>
       <c r="U26" s="2">
         <v>0</v>
       </c>
       <c r="V26" s="2">
-        <v>39711.07</v>
+        <v>469582.58</v>
       </c>
       <c r="W26" s="2">
         <v>0</v>
       </c>
       <c r="X26" s="2">
-        <v>36600.06</v>
+        <v>432795</v>
       </c>
       <c r="Y26" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Z26" s="2">
-        <v>37182</v>
+        <v>437642.3</v>
       </c>
       <c r="AA26" s="2">
         <v>0</v>
       </c>
       <c r="AB26" s="2">
-        <v>37075.86</v>
+        <v>438421.34</v>
       </c>
       <c r="AC26" s="2">
         <v>0</v>
       </c>
       <c r="AD26" s="2">
-        <v>37386.96</v>
+        <v>437555.75</v>
       </c>
       <c r="AE26" s="2">
         <v>0</v>
       </c>
       <c r="AF26" s="2">
-        <v>37683.42</v>
+        <v>445389.33</v>
       </c>
       <c r="AG26" s="2">
         <v>0</v>
       </c>
       <c r="AH26" s="2">
-        <v>39711.07</v>
+        <v>449327.77</v>
       </c>
       <c r="AI26" s="2">
         <v>0</v>
       </c>
       <c r="AJ26" s="2">
-        <v>38327.58</v>
+        <v>449327.77</v>
       </c>
       <c r="AK26" s="2">
         <v>0</v>
       </c>
       <c r="AL26" s="2">
-        <v>38327.58</v>
-[...11 lines deleted...]
-        <v>37683.42</v>
+        <v>449327.77</v>
       </c>
     </row>
-    <row r="27" spans="1:42" customHeight="1" ht="70.25">
+    <row r="27" spans="1:38" customHeight="1" ht="70.25">
       <c r="A27" s="2"/>
       <c r="B27" s="2" t="s">
-        <v>161</v>
+        <v>131</v>
       </c>
       <c r="C27" s="4" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="D27" s="2" t="s">
-        <v>162</v>
+        <v>132</v>
       </c>
       <c r="E27" s="2" t="s">
-        <v>152</v>
+        <v>49</v>
       </c>
       <c r="F27" s="2" t="s">
-        <v>163</v>
+        <v>50</v>
       </c>
       <c r="G27" s="2" t="s">
-        <v>164</v>
+        <v>133</v>
       </c>
       <c r="H27" s="13" t="s">
-        <v>165</v>
+        <v>134</v>
       </c>
       <c r="I27" s="2">
         <v>15</v>
       </c>
       <c r="J27" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K27" s="2">
         <v>0</v>
       </c>
       <c r="L27" s="2">
-        <v>835888.31</v>
+        <v>145514.47</v>
       </c>
       <c r="M27" s="2">
         <v>0</v>
       </c>
       <c r="N27" s="2">
-        <v>854020.9</v>
+        <v>152179.04</v>
       </c>
       <c r="O27" s="2">
         <v>0</v>
       </c>
       <c r="P27" s="2">
-        <v>828895.47</v>
+        <v>143596.31</v>
       </c>
       <c r="Q27" s="2">
         <v>0</v>
       </c>
       <c r="R27" s="2">
-        <v>823691.49</v>
+        <v>141622.14</v>
       </c>
       <c r="S27" s="2">
         <v>0</v>
       </c>
       <c r="T27" s="2">
-        <v>835888.31</v>
+        <v>145514.47</v>
       </c>
       <c r="U27" s="2">
         <v>0</v>
       </c>
       <c r="V27" s="2">
-        <v>882236.2</v>
+        <v>151913.02</v>
       </c>
       <c r="W27" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="X27" s="2">
-        <v>813120.92</v>
+        <v>140012</v>
       </c>
       <c r="Y27" s="2">
         <v>0</v>
       </c>
       <c r="Z27" s="2">
-        <v>833448.94</v>
+        <v>142322.2</v>
       </c>
       <c r="AA27" s="2">
         <v>0</v>
       </c>
       <c r="AB27" s="2">
-        <v>823691.49</v>
+        <v>141622.14</v>
       </c>
       <c r="AC27" s="2">
         <v>0</v>
       </c>
       <c r="AD27" s="2">
-        <v>822878.37</v>
+        <v>141874.16</v>
       </c>
       <c r="AE27" s="2">
         <v>0</v>
       </c>
       <c r="AF27" s="2">
-        <v>835888.31</v>
+        <v>145514.47</v>
       </c>
       <c r="AG27" s="2">
         <v>0</v>
       </c>
       <c r="AH27" s="2">
-        <v>882236.2</v>
+        <v>151478.98</v>
       </c>
       <c r="AI27" s="2">
         <v>0</v>
       </c>
       <c r="AJ27" s="2">
-        <v>849955.3</v>
+        <v>151478.98</v>
       </c>
       <c r="AK27" s="2">
         <v>0</v>
       </c>
       <c r="AL27" s="2">
-        <v>849955.3</v>
-[...11 lines deleted...]
-        <v>835888.31</v>
+        <v>151478.98</v>
       </c>
     </row>
-    <row r="28" spans="1:42" customHeight="1" ht="70.25">
+    <row r="28" spans="1:38" customHeight="1" ht="70.25">
       <c r="A28" s="2"/>
       <c r="B28" s="2" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="C28" s="4" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>167</v>
+        <v>42</v>
+      </c>
+      <c r="D28" s="2">
+        <v>11000019175</v>
       </c>
       <c r="E28" s="2" t="s">
-        <v>78</v>
+        <v>43</v>
       </c>
       <c r="F28" s="2" t="s">
-        <v>168</v>
+        <v>44</v>
       </c>
       <c r="G28" s="2" t="s">
-        <v>169</v>
+        <v>136</v>
       </c>
       <c r="H28" s="13" t="s">
-        <v>170</v>
+        <v>137</v>
       </c>
       <c r="I28" s="2">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="J28" s="2">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="K28" s="2">
         <v>0</v>
       </c>
       <c r="L28" s="2">
-        <v>2693.02</v>
+        <v>319316.35</v>
       </c>
       <c r="M28" s="2">
+        <v>0</v>
+      </c>
+      <c r="N28" s="2">
+        <v>323691.4</v>
+      </c>
+      <c r="O28" s="2">
+        <v>0</v>
+      </c>
+      <c r="P28" s="2">
+        <v>313886.33</v>
+      </c>
+      <c r="Q28" s="2">
+        <v>0</v>
+      </c>
+      <c r="R28" s="2">
+        <v>314320.73</v>
+      </c>
+      <c r="S28" s="2">
+        <v>0</v>
+      </c>
+      <c r="T28" s="2">
+        <v>319316.35</v>
+      </c>
+      <c r="U28" s="2">
+        <v>0</v>
+      </c>
+      <c r="V28" s="2">
+        <v>336661.4</v>
+      </c>
+      <c r="W28" s="2">
         <v>1</v>
       </c>
-      <c r="N28" s="2">
-[...28 lines deleted...]
-      </c>
       <c r="X28" s="2">
-        <v>2606.23</v>
+        <v>310287</v>
       </c>
       <c r="Y28" s="2">
         <v>0</v>
       </c>
       <c r="Z28" s="2">
-        <v>2676.86</v>
+        <v>313762.21</v>
       </c>
       <c r="AA28" s="2">
         <v>0</v>
       </c>
       <c r="AB28" s="2">
-        <v>2696.67</v>
+        <v>314320.73</v>
       </c>
       <c r="AC28" s="2">
         <v>0</v>
       </c>
       <c r="AD28" s="2">
-        <v>2660.96</v>
+        <v>313700.16</v>
       </c>
       <c r="AE28" s="2">
         <v>0</v>
       </c>
       <c r="AF28" s="2">
-        <v>2693.02</v>
+        <v>319316.35</v>
       </c>
       <c r="AG28" s="2">
         <v>0</v>
       </c>
       <c r="AH28" s="2">
-        <v>2827.76</v>
+        <v>322139.96</v>
       </c>
       <c r="AI28" s="2">
         <v>0</v>
       </c>
       <c r="AJ28" s="2">
-        <v>2967.97</v>
+        <v>322139.96</v>
       </c>
       <c r="AK28" s="2">
         <v>0</v>
       </c>
       <c r="AL28" s="2">
-        <v>2967.97</v>
-[...11 lines deleted...]
-        <v>2693.02</v>
+        <v>322139.96</v>
       </c>
     </row>
-    <row r="29" spans="1:42" customHeight="1" ht="70.25">
+    <row r="29" spans="1:38" customHeight="1" ht="70.25">
       <c r="A29" s="2"/>
       <c r="B29" s="2" t="s">
-        <v>171</v>
+        <v>138</v>
       </c>
       <c r="C29" s="4" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="D29" s="2" t="s">
-        <v>172</v>
+        <v>139</v>
       </c>
       <c r="E29" s="2" t="s">
-        <v>84</v>
+        <v>43</v>
       </c>
       <c r="F29" s="2" t="s">
-        <v>173</v>
+        <v>140</v>
       </c>
       <c r="G29" s="2" t="s">
-        <v>174</v>
+        <v>141</v>
       </c>
       <c r="H29" s="13" t="s">
-        <v>175</v>
+        <v>142</v>
       </c>
       <c r="I29" s="2">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="J29" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K29" s="2">
         <v>0</v>
       </c>
       <c r="L29" s="2">
-        <v>102116.59</v>
+        <v>59309.25</v>
       </c>
       <c r="M29" s="2">
         <v>0</v>
       </c>
       <c r="N29" s="2">
-        <v>103679.25</v>
+        <v>60217.97</v>
       </c>
       <c r="O29" s="2">
         <v>0</v>
       </c>
       <c r="P29" s="2">
-        <v>100830.86</v>
+        <v>58214.28</v>
       </c>
       <c r="Q29" s="2">
         <v>0</v>
       </c>
       <c r="R29" s="2">
-        <v>100188</v>
+        <v>57401.51</v>
       </c>
       <c r="S29" s="2">
         <v>0</v>
       </c>
       <c r="T29" s="2">
-        <v>102116.59</v>
+        <v>59309.25</v>
       </c>
       <c r="U29" s="2">
         <v>0</v>
       </c>
       <c r="V29" s="2">
-        <v>107308.96</v>
+        <v>61239.57</v>
       </c>
       <c r="W29" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="X29" s="2">
-        <v>98902.27</v>
+        <v>56442</v>
       </c>
       <c r="Y29" s="2">
         <v>0</v>
       </c>
       <c r="Z29" s="2">
-        <v>100207.78</v>
+        <v>57192.68</v>
       </c>
       <c r="AA29" s="2">
         <v>0</v>
       </c>
       <c r="AB29" s="2">
-        <v>100188</v>
+        <v>57401.51</v>
       </c>
       <c r="AC29" s="2">
         <v>0</v>
       </c>
       <c r="AD29" s="2">
-        <v>99871.51</v>
+        <v>57508.75</v>
       </c>
       <c r="AE29" s="2">
         <v>0</v>
       </c>
       <c r="AF29" s="2">
-        <v>102116.59</v>
+        <v>59309.25</v>
       </c>
       <c r="AG29" s="2">
         <v>0</v>
       </c>
       <c r="AH29" s="2">
-        <v>107308.96</v>
+        <v>59935.76</v>
       </c>
       <c r="AI29" s="2">
         <v>0</v>
       </c>
       <c r="AJ29" s="2">
-        <v>103184.74</v>
+        <v>59935.76</v>
       </c>
       <c r="AK29" s="2">
         <v>0</v>
       </c>
       <c r="AL29" s="2">
-        <v>103184.74</v>
-[...11 lines deleted...]
-        <v>102116.59</v>
+        <v>59935.76</v>
       </c>
     </row>
-    <row r="30" spans="1:42" customHeight="1" ht="70.25">
+    <row r="30" spans="1:38" customHeight="1" ht="70.25">
       <c r="A30" s="2"/>
       <c r="B30" s="2" t="s">
-        <v>176</v>
+        <v>143</v>
       </c>
       <c r="C30" s="4" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="D30" s="2" t="s">
-        <v>177</v>
+        <v>144</v>
       </c>
       <c r="E30" s="2" t="s">
-        <v>126</v>
+        <v>49</v>
       </c>
       <c r="F30" s="2" t="s">
-        <v>127</v>
+        <v>63</v>
       </c>
       <c r="G30" s="2" t="s">
-        <v>178</v>
+        <v>145</v>
       </c>
       <c r="H30" s="13" t="s">
-        <v>179</v>
+        <v>146</v>
       </c>
       <c r="I30" s="2">
         <v>15</v>
       </c>
       <c r="J30" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K30" s="2">
         <v>0</v>
       </c>
       <c r="L30" s="2">
-        <v>1051463.09</v>
+        <v>78794.61</v>
       </c>
       <c r="M30" s="2">
         <v>0</v>
       </c>
       <c r="N30" s="2">
-        <v>1065869.5</v>
+        <v>82516.29</v>
       </c>
       <c r="O30" s="2">
         <v>0</v>
       </c>
       <c r="P30" s="2">
-        <v>1033582.81</v>
+        <v>77554.05</v>
       </c>
       <c r="Q30" s="2">
         <v>0</v>
       </c>
       <c r="R30" s="2">
-        <v>1035013.23</v>
+        <v>77082.18</v>
       </c>
       <c r="S30" s="2">
         <v>0</v>
       </c>
       <c r="T30" s="2">
-        <v>1051463.09</v>
+        <v>78794.61</v>
       </c>
       <c r="U30" s="2">
         <v>0</v>
       </c>
       <c r="V30" s="2">
-        <v>1108577.84</v>
+        <v>82577.18</v>
       </c>
       <c r="W30" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="X30" s="2">
-        <v>1021730.73</v>
+        <v>76108</v>
       </c>
       <c r="Y30" s="2">
         <v>0</v>
       </c>
       <c r="Z30" s="2">
-        <v>1033174.11</v>
+        <v>77470.33</v>
       </c>
       <c r="AA30" s="2">
         <v>0</v>
       </c>
       <c r="AB30" s="2">
-        <v>1035013.23</v>
+        <v>77082.18</v>
       </c>
       <c r="AC30" s="2">
         <v>0</v>
       </c>
       <c r="AD30" s="2">
-        <v>1032969.77</v>
+        <v>77074.57</v>
       </c>
       <c r="AE30" s="2">
         <v>0</v>
       </c>
       <c r="AF30" s="2">
-        <v>1051463.09</v>
+        <v>78794.61</v>
       </c>
       <c r="AG30" s="2">
         <v>0</v>
       </c>
       <c r="AH30" s="2">
-        <v>1108577.84</v>
+        <v>82135.75</v>
       </c>
       <c r="AI30" s="2">
         <v>0</v>
       </c>
       <c r="AJ30" s="2">
-        <v>1060760.84</v>
+        <v>82135.75</v>
       </c>
       <c r="AK30" s="2">
         <v>0</v>
       </c>
       <c r="AL30" s="2">
-        <v>1060760.84</v>
-[...11 lines deleted...]
-        <v>1051463.09</v>
+        <v>82135.75</v>
       </c>
     </row>
-    <row r="31" spans="1:42" customHeight="1" ht="70.25">
+    <row r="31" spans="1:38" customHeight="1" ht="70.25">
       <c r="A31" s="2"/>
       <c r="B31" s="2" t="s">
-        <v>180</v>
+        <v>147</v>
       </c>
       <c r="C31" s="4" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="D31" s="2">
-        <v>711.024</v>
+        <v>21000001020</v>
       </c>
       <c r="E31" s="2" t="s">
-        <v>181</v>
+        <v>43</v>
       </c>
       <c r="F31" s="2" t="s">
-        <v>182</v>
+        <v>148</v>
       </c>
       <c r="G31" s="2" t="s">
-        <v>183</v>
+        <v>149</v>
       </c>
       <c r="H31" s="13" t="s">
-        <v>184</v>
+        <v>150</v>
       </c>
       <c r="I31" s="2">
-        <v>50</v>
+        <v>7</v>
       </c>
       <c r="J31" s="2">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="K31" s="2">
         <v>0</v>
       </c>
       <c r="L31" s="2">
-        <v>2678.03</v>
+        <v>226805.23</v>
       </c>
       <c r="M31" s="2">
         <v>0</v>
       </c>
       <c r="N31" s="2">
-        <v>2628.4</v>
+        <v>231586.08</v>
       </c>
       <c r="O31" s="2">
         <v>0</v>
       </c>
       <c r="P31" s="2">
-        <v>2608.95</v>
+        <v>223362.14</v>
       </c>
       <c r="Q31" s="2">
         <v>0</v>
       </c>
       <c r="R31" s="2">
-        <v>2701.05</v>
+        <v>223384.07</v>
       </c>
       <c r="S31" s="2">
         <v>0</v>
       </c>
       <c r="T31" s="2">
-        <v>2678.03</v>
+        <v>226805.23</v>
       </c>
       <c r="U31" s="2">
         <v>0</v>
       </c>
       <c r="V31" s="2">
-        <v>2775.76</v>
+        <v>237945.93</v>
       </c>
       <c r="W31" s="2">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="X31" s="2">
-        <v>2558.3</v>
+        <v>219305</v>
       </c>
       <c r="Y31" s="2">
         <v>0</v>
       </c>
       <c r="Z31" s="2">
-        <v>2594.37</v>
+        <v>222726.16</v>
       </c>
       <c r="AA31" s="2">
         <v>0</v>
       </c>
       <c r="AB31" s="2">
-        <v>2701.05</v>
+        <v>223384.07</v>
       </c>
       <c r="AC31" s="2">
         <v>0</v>
       </c>
       <c r="AD31" s="2">
-        <v>2594.88</v>
+        <v>221848.94</v>
       </c>
       <c r="AE31" s="2">
         <v>0</v>
       </c>
       <c r="AF31" s="2">
-        <v>2678.03</v>
+        <v>226805.23</v>
       </c>
       <c r="AG31" s="2">
         <v>0</v>
       </c>
       <c r="AH31" s="2">
-        <v>2775.76</v>
+        <v>230489.56</v>
       </c>
       <c r="AI31" s="2">
         <v>0</v>
       </c>
       <c r="AJ31" s="2">
-        <v>2615.61</v>
+        <v>230489.56</v>
       </c>
       <c r="AK31" s="2">
         <v>0</v>
       </c>
       <c r="AL31" s="2">
-        <v>2615.61</v>
-[...11 lines deleted...]
-        <v>2678.03</v>
+        <v>230489.56</v>
       </c>
     </row>
-    <row r="32" spans="1:42" customHeight="1" ht="70.25">
+    <row r="32" spans="1:38" customHeight="1" ht="70.25">
       <c r="A32" s="2"/>
       <c r="B32" s="2" t="s">
-        <v>185</v>
+        <v>151</v>
       </c>
       <c r="C32" s="4" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>186</v>
+        <v>42</v>
+      </c>
+      <c r="D32" s="2">
+        <v>21000802017</v>
       </c>
       <c r="E32" s="2" t="s">
-        <v>126</v>
+        <v>43</v>
       </c>
       <c r="F32" s="2" t="s">
-        <v>64</v>
+        <v>152</v>
       </c>
       <c r="G32" s="2" t="s">
-        <v>187</v>
+        <v>153</v>
       </c>
       <c r="H32" s="13" t="s">
-        <v>188</v>
+        <v>154</v>
       </c>
       <c r="I32" s="2">
-        <v>30</v>
+        <v>7</v>
       </c>
       <c r="J32" s="2">
         <v>5</v>
       </c>
       <c r="K32" s="2">
         <v>0</v>
       </c>
       <c r="L32" s="2">
-        <v>114662.87</v>
+        <v>63430.14</v>
       </c>
       <c r="M32" s="2">
         <v>0</v>
       </c>
       <c r="N32" s="2">
-        <v>119415.21</v>
+        <v>63725.4</v>
       </c>
       <c r="O32" s="2">
         <v>0</v>
       </c>
       <c r="P32" s="2">
-        <v>114224.71</v>
+        <v>62544.38</v>
       </c>
       <c r="Q32" s="2">
         <v>0</v>
       </c>
       <c r="R32" s="2">
-        <v>114033.72</v>
+        <v>62433.67</v>
       </c>
       <c r="S32" s="2">
         <v>0</v>
       </c>
       <c r="T32" s="2">
-        <v>114662.87</v>
+        <v>63430.14</v>
       </c>
       <c r="U32" s="2">
         <v>0</v>
       </c>
       <c r="V32" s="2">
-        <v>121898.11</v>
+        <v>66739.44</v>
       </c>
       <c r="W32" s="2">
         <v>5</v>
       </c>
       <c r="X32" s="2">
-        <v>112348.49</v>
+        <v>61511</v>
       </c>
       <c r="Y32" s="2">
         <v>0</v>
       </c>
       <c r="Z32" s="2">
-        <v>113910.13</v>
+        <v>62181.47</v>
       </c>
       <c r="AA32" s="2">
         <v>0</v>
       </c>
       <c r="AB32" s="2">
-        <v>114033.72</v>
+        <v>62433.67</v>
       </c>
       <c r="AC32" s="2">
         <v>0</v>
       </c>
       <c r="AD32" s="2">
-        <v>113595.56</v>
+        <v>62378.31</v>
       </c>
       <c r="AE32" s="2">
         <v>0</v>
       </c>
       <c r="AF32" s="2">
-        <v>114662.87</v>
+        <v>63430.14</v>
       </c>
       <c r="AG32" s="2">
         <v>0</v>
       </c>
       <c r="AH32" s="2">
-        <v>121898.11</v>
+        <v>63417.84</v>
       </c>
       <c r="AI32" s="2">
         <v>0</v>
       </c>
       <c r="AJ32" s="2">
-        <v>118853.47</v>
+        <v>63417.84</v>
       </c>
       <c r="AK32" s="2">
         <v>0</v>
       </c>
       <c r="AL32" s="2">
-        <v>118853.47</v>
-[...11 lines deleted...]
-        <v>114662.87</v>
+        <v>63417.84</v>
       </c>
     </row>
-    <row r="33" spans="1:42" customHeight="1" ht="70.25">
+    <row r="33" spans="1:38" customHeight="1" ht="70.25">
       <c r="A33" s="2"/>
       <c r="B33" s="2" t="s">
-        <v>189</v>
+        <v>155</v>
       </c>
       <c r="C33" s="4" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>190</v>
+        <v>42</v>
+      </c>
+      <c r="D33" s="2">
+        <v>21000802018</v>
       </c>
       <c r="E33" s="2" t="s">
-        <v>191</v>
+        <v>43</v>
       </c>
       <c r="F33" s="2" t="s">
-        <v>192</v>
+        <v>152</v>
       </c>
       <c r="G33" s="2" t="s">
-        <v>193</v>
+        <v>156</v>
       </c>
       <c r="H33" s="13" t="s">
-        <v>194</v>
+        <v>157</v>
       </c>
       <c r="I33" s="2">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="J33" s="2">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="K33" s="2">
         <v>0</v>
       </c>
       <c r="L33" s="2">
-        <v>64478.74</v>
+        <v>75307.5</v>
       </c>
       <c r="M33" s="2">
         <v>0</v>
       </c>
       <c r="N33" s="2">
-        <v>65485.63</v>
+        <v>75658.04</v>
       </c>
       <c r="O33" s="2">
         <v>0</v>
       </c>
       <c r="P33" s="2">
-        <v>63909.63</v>
+        <v>74255.89</v>
       </c>
       <c r="Q33" s="2">
         <v>0</v>
       </c>
       <c r="R33" s="2">
-        <v>64384.93</v>
+        <v>74124.44</v>
       </c>
       <c r="S33" s="2">
         <v>0</v>
       </c>
       <c r="T33" s="2">
-        <v>64478.74</v>
+        <v>75307.5</v>
       </c>
       <c r="U33" s="2">
         <v>0</v>
       </c>
       <c r="V33" s="2">
-        <v>67855.9</v>
+        <v>79236.47</v>
       </c>
       <c r="W33" s="2">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="X33" s="2">
-        <v>62540</v>
+        <v>73029</v>
       </c>
       <c r="Y33" s="2">
         <v>0</v>
       </c>
       <c r="Z33" s="2">
-        <v>63553.15</v>
+        <v>73825.02</v>
       </c>
       <c r="AA33" s="2">
         <v>0</v>
       </c>
       <c r="AB33" s="2">
-        <v>64384.93</v>
+        <v>74124.44</v>
       </c>
       <c r="AC33" s="2">
         <v>0</v>
       </c>
       <c r="AD33" s="2">
-        <v>63847.09</v>
+        <v>74058.71</v>
       </c>
       <c r="AE33" s="2">
         <v>0</v>
       </c>
       <c r="AF33" s="2">
-        <v>64478.74</v>
+        <v>75307.5</v>
       </c>
       <c r="AG33" s="2">
         <v>0</v>
       </c>
       <c r="AH33" s="2">
-        <v>67855.9</v>
+        <v>75292.9</v>
       </c>
       <c r="AI33" s="2">
         <v>0</v>
       </c>
       <c r="AJ33" s="2">
-        <v>65172.93</v>
+        <v>75292.9</v>
       </c>
       <c r="AK33" s="2">
         <v>0</v>
       </c>
       <c r="AL33" s="2">
-        <v>65172.93</v>
-[...11 lines deleted...]
-        <v>64478.74</v>
+        <v>75292.9</v>
       </c>
     </row>
-    <row r="34" spans="1:42" customHeight="1" ht="70.25">
+    <row r="34" spans="1:38" customHeight="1" ht="70.25">
       <c r="A34" s="2"/>
       <c r="B34" s="2" t="s">
-        <v>195</v>
+        <v>158</v>
       </c>
       <c r="C34" s="4" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>196</v>
+        <v>42</v>
+      </c>
+      <c r="D34" s="2">
+        <v>21000802111</v>
       </c>
       <c r="E34" s="2" t="s">
-        <v>191</v>
+        <v>43</v>
       </c>
       <c r="F34" s="2" t="s">
-        <v>197</v>
+        <v>159</v>
       </c>
       <c r="G34" s="2" t="s">
-        <v>198</v>
+        <v>160</v>
       </c>
       <c r="H34" s="13" t="s">
-        <v>199</v>
+        <v>161</v>
       </c>
       <c r="I34" s="2">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="J34" s="2">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="K34" s="2">
         <v>0</v>
       </c>
       <c r="L34" s="2">
-        <v>162542.9</v>
+        <v>146302.62</v>
       </c>
       <c r="M34" s="2">
         <v>0</v>
       </c>
       <c r="N34" s="2">
-        <v>164147.09</v>
+        <v>148172.71</v>
       </c>
       <c r="O34" s="2">
         <v>0</v>
       </c>
       <c r="P34" s="2">
-        <v>160325.33</v>
+        <v>142492.15</v>
       </c>
       <c r="Q34" s="2">
         <v>0</v>
       </c>
       <c r="R34" s="2">
-        <v>159318.77</v>
+        <v>142829.61</v>
       </c>
       <c r="S34" s="2">
         <v>0</v>
       </c>
       <c r="T34" s="2">
-        <v>162542.9</v>
+        <v>146302.62</v>
       </c>
       <c r="U34" s="2">
         <v>0</v>
       </c>
       <c r="V34" s="2">
-        <v>170642.52</v>
+        <v>152559.68</v>
       </c>
       <c r="W34" s="2">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="X34" s="2">
-        <v>157274.21</v>
+        <v>140608</v>
       </c>
       <c r="Y34" s="2">
         <v>0</v>
       </c>
       <c r="Z34" s="2">
-        <v>160199.51</v>
+        <v>142492.15</v>
       </c>
       <c r="AA34" s="2">
         <v>0</v>
       </c>
       <c r="AB34" s="2">
-        <v>159318.77</v>
+        <v>142829.61</v>
       </c>
       <c r="AC34" s="2">
         <v>0</v>
       </c>
       <c r="AD34" s="2">
-        <v>158060.58</v>
+        <v>142843.67</v>
       </c>
       <c r="AE34" s="2">
         <v>0</v>
       </c>
       <c r="AF34" s="2">
-        <v>162542.9</v>
+        <v>146302.62</v>
       </c>
       <c r="AG34" s="2">
         <v>0</v>
       </c>
       <c r="AH34" s="2">
-        <v>170642.52</v>
+        <v>147469.67</v>
       </c>
       <c r="AI34" s="2">
         <v>0</v>
       </c>
       <c r="AJ34" s="2">
-        <v>163360.72</v>
+        <v>147469.67</v>
       </c>
       <c r="AK34" s="2">
         <v>0</v>
       </c>
       <c r="AL34" s="2">
-        <v>163360.72</v>
-[...11 lines deleted...]
-        <v>162542.9</v>
+        <v>147469.67</v>
       </c>
     </row>
-    <row r="35" spans="1:42" customHeight="1" ht="70.25">
+    <row r="35" spans="1:38" customHeight="1" ht="70.25">
       <c r="A35" s="2"/>
       <c r="B35" s="2" t="s">
-        <v>200</v>
+        <v>162</v>
       </c>
       <c r="C35" s="4" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>201</v>
+        <v>42</v>
+      </c>
+      <c r="D35" s="2">
+        <v>21001802693</v>
       </c>
       <c r="E35" s="2" t="s">
-        <v>202</v>
+        <v>43</v>
       </c>
       <c r="F35" s="2" t="s">
-        <v>203</v>
+        <v>159</v>
       </c>
       <c r="G35" s="2" t="s">
-        <v>204</v>
+        <v>163</v>
       </c>
       <c r="H35" s="13" t="s">
-        <v>205</v>
+        <v>164</v>
       </c>
       <c r="I35" s="2">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="J35" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K35" s="2">
         <v>0</v>
       </c>
       <c r="L35" s="2">
-        <v>47116.77</v>
+        <v>140566.35</v>
       </c>
       <c r="M35" s="2">
         <v>0</v>
       </c>
       <c r="N35" s="2">
-        <v>47897.93</v>
+        <v>142363.11</v>
       </c>
       <c r="O35" s="2">
         <v>0</v>
       </c>
       <c r="P35" s="2">
-        <v>46568.58</v>
+        <v>136905.27</v>
       </c>
       <c r="Q35" s="2">
         <v>0</v>
       </c>
       <c r="R35" s="2">
-        <v>46276.21</v>
+        <v>137229.5</v>
       </c>
       <c r="S35" s="2">
         <v>0</v>
       </c>
       <c r="T35" s="2">
-        <v>47116.77</v>
+        <v>140566.35</v>
       </c>
       <c r="U35" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V35" s="2">
-        <v>49565.34</v>
+        <v>146578.08</v>
       </c>
       <c r="W35" s="2">
         <v>0</v>
       </c>
       <c r="X35" s="2">
-        <v>45682.34</v>
+        <v>135095</v>
       </c>
       <c r="Y35" s="2">
         <v>0</v>
       </c>
       <c r="Z35" s="2">
-        <v>46267.07</v>
+        <v>136905.27</v>
       </c>
       <c r="AA35" s="2">
         <v>0</v>
       </c>
       <c r="AB35" s="2">
-        <v>46276.21</v>
+        <v>137229.5</v>
       </c>
       <c r="AC35" s="2">
         <v>0</v>
       </c>
       <c r="AD35" s="2">
-        <v>46490.92</v>
+        <v>137243.01</v>
       </c>
       <c r="AE35" s="2">
         <v>0</v>
       </c>
       <c r="AF35" s="2">
-        <v>47116.77</v>
+        <v>140566.35</v>
       </c>
       <c r="AG35" s="2">
         <v>0</v>
       </c>
       <c r="AH35" s="2">
-        <v>49565.34</v>
+        <v>141687.64</v>
       </c>
       <c r="AI35" s="2">
         <v>0</v>
       </c>
       <c r="AJ35" s="2">
-        <v>47669.52</v>
+        <v>141687.64</v>
       </c>
       <c r="AK35" s="2">
         <v>0</v>
       </c>
       <c r="AL35" s="2">
-        <v>47669.52</v>
-[...11 lines deleted...]
-        <v>47116.77</v>
+        <v>141687.64</v>
       </c>
     </row>
-    <row r="36" spans="1:42" customHeight="1" ht="70.25">
+    <row r="36" spans="1:38" customHeight="1" ht="70.25">
       <c r="A36" s="2"/>
       <c r="B36" s="2" t="s">
-        <v>206</v>
+        <v>165</v>
       </c>
       <c r="C36" s="4" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>207</v>
+        <v>42</v>
+      </c>
+      <c r="D36" s="2">
+        <v>21001802009</v>
       </c>
       <c r="E36" s="2" t="s">
-        <v>99</v>
+        <v>43</v>
       </c>
       <c r="F36" s="2" t="s">
-        <v>208</v>
+        <v>159</v>
       </c>
       <c r="G36" s="2" t="s">
-        <v>209</v>
+        <v>166</v>
       </c>
       <c r="H36" s="13" t="s">
-        <v>210</v>
+        <v>167</v>
       </c>
       <c r="I36" s="2">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="J36" s="2">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="K36" s="2">
         <v>0</v>
       </c>
       <c r="L36" s="2">
-        <v>28890.15</v>
+        <v>166910.77</v>
       </c>
       <c r="M36" s="2">
         <v>0</v>
       </c>
       <c r="N36" s="2">
-        <v>29515.45</v>
+        <v>169044.27</v>
       </c>
       <c r="O36" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="P36" s="2">
-        <v>28623.76</v>
+        <v>162563.55</v>
       </c>
       <c r="Q36" s="2">
         <v>0</v>
       </c>
       <c r="R36" s="2">
-        <v>28461.13</v>
+        <v>162948.54</v>
       </c>
       <c r="S36" s="2">
         <v>0</v>
       </c>
       <c r="T36" s="2">
-        <v>28890.15</v>
+        <v>166910.77</v>
       </c>
       <c r="U36" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="V36" s="2">
-        <v>30423.96</v>
+        <v>174049.19</v>
       </c>
       <c r="W36" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="X36" s="2">
-        <v>28040.52</v>
+        <v>160414</v>
       </c>
       <c r="Y36" s="2">
         <v>0</v>
       </c>
       <c r="Z36" s="2">
-        <v>28494.78</v>
+        <v>162563.55</v>
       </c>
       <c r="AA36" s="2">
         <v>0</v>
       </c>
       <c r="AB36" s="2">
-        <v>28461.13</v>
+        <v>162948.54</v>
       </c>
       <c r="AC36" s="2">
         <v>0</v>
       </c>
       <c r="AD36" s="2">
-        <v>28354.57</v>
+        <v>162964.58</v>
       </c>
       <c r="AE36" s="2">
         <v>0</v>
       </c>
       <c r="AF36" s="2">
-        <v>28890.15</v>
+        <v>166910.77</v>
       </c>
       <c r="AG36" s="2">
         <v>0</v>
       </c>
       <c r="AH36" s="2">
-        <v>30423.96</v>
+        <v>168242.2</v>
       </c>
       <c r="AI36" s="2">
         <v>0</v>
       </c>
       <c r="AJ36" s="2">
-        <v>29375.25</v>
+        <v>168242.2</v>
       </c>
       <c r="AK36" s="2">
         <v>0</v>
       </c>
       <c r="AL36" s="2">
-        <v>29375.25</v>
-[...11 lines deleted...]
-        <v>28890.15</v>
+        <v>168242.2</v>
       </c>
     </row>
-    <row r="37" spans="1:42" customHeight="1" ht="70.25">
+    <row r="37" spans="1:38" customHeight="1" ht="70.25">
       <c r="A37" s="2"/>
       <c r="B37" s="2" t="s">
-        <v>211</v>
+        <v>168</v>
       </c>
       <c r="C37" s="4" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>212</v>
+        <v>42</v>
+      </c>
+      <c r="D37" s="2">
+        <v>11000019451</v>
       </c>
       <c r="E37" s="2" t="s">
-        <v>99</v>
+        <v>43</v>
       </c>
       <c r="F37" s="2" t="s">
-        <v>213</v>
+        <v>44</v>
       </c>
       <c r="G37" s="2" t="s">
-        <v>214</v>
+        <v>169</v>
       </c>
       <c r="H37" s="13" t="s">
-        <v>215</v>
+        <v>170</v>
       </c>
       <c r="I37" s="2">
-        <v>25</v>
+        <v>11</v>
       </c>
       <c r="J37" s="2">
         <v>2</v>
       </c>
       <c r="K37" s="2">
         <v>0</v>
       </c>
       <c r="L37" s="2">
-        <v>519724.11</v>
+        <v>356248.69</v>
       </c>
       <c r="M37" s="2">
         <v>0</v>
       </c>
       <c r="N37" s="2">
-        <v>525274.21</v>
+        <v>361129.76</v>
       </c>
       <c r="O37" s="2">
         <v>0</v>
       </c>
       <c r="P37" s="2">
-        <v>516007.07</v>
+        <v>350190.63</v>
       </c>
       <c r="Q37" s="2">
         <v>0</v>
       </c>
       <c r="R37" s="2">
-        <v>520080.54</v>
+        <v>350675.28</v>
       </c>
       <c r="S37" s="2">
         <v>0</v>
       </c>
       <c r="T37" s="2">
-        <v>519724.11</v>
+        <v>356248.69</v>
       </c>
       <c r="U37" s="2">
         <v>0</v>
       </c>
       <c r="V37" s="2">
-        <v>552464.64</v>
+        <v>375599.88</v>
       </c>
       <c r="W37" s="2">
         <v>2</v>
       </c>
       <c r="X37" s="2">
-        <v>509184</v>
+        <v>346175</v>
       </c>
       <c r="Y37" s="2">
         <v>0</v>
       </c>
       <c r="Z37" s="2">
-        <v>515803.39</v>
+        <v>350052.16</v>
       </c>
       <c r="AA37" s="2">
         <v>0</v>
       </c>
       <c r="AB37" s="2">
-        <v>520080.54</v>
+        <v>350675.28</v>
       </c>
       <c r="AC37" s="2">
         <v>0</v>
       </c>
       <c r="AD37" s="2">
-        <v>516821.76</v>
+        <v>349982.93</v>
       </c>
       <c r="AE37" s="2">
         <v>0</v>
       </c>
       <c r="AF37" s="2">
-        <v>519724.11</v>
+        <v>356248.69</v>
       </c>
       <c r="AG37" s="2">
         <v>0</v>
       </c>
       <c r="AH37" s="2">
-        <v>552464.64</v>
+        <v>359398.89</v>
       </c>
       <c r="AI37" s="2">
         <v>0</v>
       </c>
       <c r="AJ37" s="2">
-        <v>522728.29</v>
+        <v>359398.89</v>
       </c>
       <c r="AK37" s="2">
         <v>0</v>
       </c>
       <c r="AL37" s="2">
-        <v>522728.29</v>
-[...11 lines deleted...]
-        <v>519724.11</v>
+        <v>359398.89</v>
       </c>
     </row>
-    <row r="38" spans="1:42" customHeight="1" ht="70.25">
+    <row r="38" spans="1:38" customHeight="1" ht="70.25">
       <c r="A38" s="2"/>
       <c r="B38" s="2" t="s">
-        <v>216</v>
+        <v>171</v>
       </c>
       <c r="C38" s="4" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>217</v>
+        <v>42</v>
+      </c>
+      <c r="D38" s="2">
+        <v>11000007907</v>
       </c>
       <c r="E38" s="2" t="s">
-        <v>99</v>
+        <v>43</v>
       </c>
       <c r="F38" s="2" t="s">
-        <v>218</v>
+        <v>172</v>
       </c>
       <c r="G38" s="2" t="s">
-        <v>219</v>
+        <v>173</v>
       </c>
       <c r="H38" s="13" t="s">
-        <v>220</v>
+        <v>174</v>
       </c>
       <c r="I38" s="2">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="J38" s="2">
-        <v>36</v>
+        <v>1</v>
       </c>
       <c r="K38" s="2">
         <v>0</v>
       </c>
       <c r="L38" s="2">
-        <v>18855.7</v>
+        <v>282813.42</v>
       </c>
       <c r="M38" s="2">
         <v>0</v>
       </c>
       <c r="N38" s="2">
-        <v>19309.92</v>
+        <v>287667.16</v>
       </c>
       <c r="O38" s="2">
         <v>0</v>
       </c>
       <c r="P38" s="2">
-        <v>18802.16</v>
+        <v>280469.28</v>
       </c>
       <c r="Q38" s="2">
         <v>0</v>
       </c>
       <c r="R38" s="2">
-        <v>18706.14</v>
+        <v>279366.15</v>
       </c>
       <c r="S38" s="2">
         <v>0</v>
       </c>
       <c r="T38" s="2">
-        <v>18855.7</v>
+        <v>282813.42</v>
       </c>
       <c r="U38" s="2">
         <v>0</v>
       </c>
       <c r="V38" s="2">
-        <v>20033.72</v>
+        <v>299222.39</v>
       </c>
       <c r="W38" s="2">
-        <v>35</v>
+        <v>1</v>
       </c>
       <c r="X38" s="2">
-        <v>18464.26</v>
+        <v>275781</v>
       </c>
       <c r="Y38" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Z38" s="2">
-        <v>18735.68</v>
+        <v>279779.82</v>
       </c>
       <c r="AA38" s="2">
         <v>0</v>
       </c>
       <c r="AB38" s="2">
-        <v>18706.14</v>
+        <v>279366.15</v>
       </c>
       <c r="AC38" s="2">
         <v>0</v>
       </c>
       <c r="AD38" s="2">
-        <v>18741.22</v>
+        <v>279421.31</v>
       </c>
       <c r="AE38" s="2">
         <v>0</v>
       </c>
       <c r="AF38" s="2">
-        <v>18855.7</v>
+        <v>282813.42</v>
       </c>
       <c r="AG38" s="2">
         <v>0</v>
       </c>
       <c r="AH38" s="2">
-        <v>20033.72</v>
+        <v>286288.26</v>
       </c>
       <c r="AI38" s="2">
         <v>0</v>
       </c>
       <c r="AJ38" s="2">
-        <v>19217.6</v>
+        <v>286288.26</v>
       </c>
       <c r="AK38" s="2">
         <v>0</v>
       </c>
       <c r="AL38" s="2">
-        <v>19217.6</v>
-[...11 lines deleted...]
-        <v>18855.7</v>
+        <v>286288.26</v>
       </c>
     </row>
-    <row r="39" spans="1:42" customHeight="1" ht="70.25">
+    <row r="39" spans="1:38" customHeight="1" ht="70.25">
       <c r="A39" s="2"/>
       <c r="B39" s="2" t="s">
-        <v>221</v>
+        <v>175</v>
       </c>
       <c r="C39" s="4" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>222</v>
+        <v>42</v>
+      </c>
+      <c r="D39" s="2">
+        <v>11000009839</v>
       </c>
       <c r="E39" s="2" t="s">
-        <v>223</v>
+        <v>43</v>
       </c>
       <c r="F39" s="2" t="s">
-        <v>224</v>
+        <v>172</v>
       </c>
       <c r="G39" s="2" t="s">
-        <v>225</v>
+        <v>176</v>
       </c>
       <c r="H39" s="13" t="s">
-        <v>226</v>
+        <v>177</v>
       </c>
       <c r="I39" s="2">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="J39" s="2">
-        <v>24</v>
+        <v>1</v>
       </c>
       <c r="K39" s="2">
         <v>0</v>
       </c>
       <c r="L39" s="2">
-        <v>74468.54</v>
+        <v>209300.45</v>
       </c>
       <c r="M39" s="2">
         <v>0</v>
       </c>
       <c r="N39" s="2">
-        <v>78113.75</v>
+        <v>212892.54</v>
       </c>
       <c r="O39" s="2">
         <v>0</v>
       </c>
       <c r="P39" s="2">
-        <v>73966.5</v>
+        <v>207565.63</v>
       </c>
       <c r="Q39" s="2">
         <v>0</v>
       </c>
       <c r="R39" s="2">
-        <v>73704.57</v>
+        <v>206749.25</v>
       </c>
       <c r="S39" s="2">
         <v>0</v>
       </c>
       <c r="T39" s="2">
-        <v>74468.54</v>
+        <v>209300.45</v>
       </c>
       <c r="U39" s="2">
         <v>0</v>
       </c>
       <c r="V39" s="2">
-        <v>78943.2</v>
+        <v>221444.16</v>
       </c>
       <c r="W39" s="2">
-        <v>23</v>
+        <v>1</v>
       </c>
       <c r="X39" s="2">
-        <v>72758.71</v>
+        <v>204096</v>
       </c>
       <c r="Y39" s="2">
         <v>0</v>
       </c>
       <c r="Z39" s="2">
-        <v>73893.75</v>
+        <v>207055.39</v>
       </c>
       <c r="AA39" s="2">
         <v>0</v>
       </c>
       <c r="AB39" s="2">
-        <v>73704.57</v>
+        <v>206749.25</v>
       </c>
       <c r="AC39" s="2">
         <v>0</v>
       </c>
       <c r="AD39" s="2">
-        <v>73340.78</v>
+        <v>206790.07</v>
       </c>
       <c r="AE39" s="2">
         <v>0</v>
       </c>
       <c r="AF39" s="2">
-        <v>74468.54</v>
+        <v>209300.45</v>
       </c>
       <c r="AG39" s="2">
         <v>0</v>
       </c>
       <c r="AH39" s="2">
-        <v>78943.2</v>
+        <v>211872.06</v>
       </c>
       <c r="AI39" s="2">
         <v>0</v>
       </c>
       <c r="AJ39" s="2">
-        <v>77749.96</v>
+        <v>211872.06</v>
       </c>
       <c r="AK39" s="2">
         <v>0</v>
       </c>
       <c r="AL39" s="2">
-        <v>77749.96</v>
-[...11 lines deleted...]
-        <v>74468.54</v>
+        <v>211872.06</v>
       </c>
     </row>
-    <row r="40" spans="1:42" customHeight="1" ht="70.25">
+    <row r="40" spans="1:38" customHeight="1" ht="70.25">
       <c r="A40" s="2"/>
       <c r="B40" s="2" t="s">
-        <v>227</v>
+        <v>178</v>
       </c>
       <c r="C40" s="4" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="D40" s="2" t="s">
-        <v>228</v>
+        <v>179</v>
       </c>
       <c r="E40" s="2" t="s">
-        <v>99</v>
+        <v>49</v>
       </c>
       <c r="F40" s="2" t="s">
-        <v>229</v>
+        <v>180</v>
       </c>
       <c r="G40" s="2" t="s">
-        <v>230</v>
+        <v>181</v>
       </c>
       <c r="H40" s="13" t="s">
-        <v>231</v>
+        <v>182</v>
       </c>
       <c r="I40" s="2">
-        <v>35</v>
+        <v>15</v>
       </c>
       <c r="J40" s="2">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="K40" s="2">
         <v>0</v>
       </c>
       <c r="L40" s="2">
-        <v>8226.2</v>
+        <v>118322.12</v>
       </c>
       <c r="M40" s="2">
         <v>0</v>
       </c>
       <c r="N40" s="2">
-        <v>8322.35</v>
+        <v>118574.87</v>
       </c>
       <c r="O40" s="2">
         <v>0</v>
       </c>
       <c r="P40" s="2">
-        <v>8060.11</v>
+        <v>116598.82</v>
       </c>
       <c r="Q40" s="2">
         <v>0</v>
       </c>
       <c r="R40" s="2">
-        <v>8105.41</v>
+        <v>116380.53</v>
       </c>
       <c r="S40" s="2">
         <v>0</v>
       </c>
       <c r="T40" s="2">
-        <v>8226.2</v>
+        <v>118322.12</v>
       </c>
       <c r="U40" s="2">
         <v>0</v>
       </c>
       <c r="V40" s="2">
-        <v>8621.93</v>
+        <v>124652.4</v>
       </c>
       <c r="W40" s="2">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="X40" s="2">
-        <v>7946.48</v>
+        <v>114887</v>
       </c>
       <c r="Y40" s="2">
         <v>0</v>
       </c>
       <c r="Z40" s="2">
-        <v>8056.14</v>
+        <v>116874.55</v>
       </c>
       <c r="AA40" s="2">
         <v>0</v>
       </c>
       <c r="AB40" s="2">
-        <v>8105.41</v>
+        <v>116380.53</v>
       </c>
       <c r="AC40" s="2">
         <v>0</v>
       </c>
       <c r="AD40" s="2">
-        <v>8072.03</v>
+        <v>116403.51</v>
       </c>
       <c r="AE40" s="2">
         <v>0</v>
       </c>
       <c r="AF40" s="2">
-        <v>8226.2</v>
+        <v>118322.12</v>
       </c>
       <c r="AG40" s="2">
         <v>0</v>
       </c>
       <c r="AH40" s="2">
-        <v>8621.93</v>
+        <v>118000.44</v>
       </c>
       <c r="AI40" s="2">
         <v>0</v>
       </c>
       <c r="AJ40" s="2">
-        <v>8282.62</v>
+        <v>118000.44</v>
       </c>
       <c r="AK40" s="2">
         <v>0</v>
       </c>
       <c r="AL40" s="2">
-        <v>8282.62</v>
-[...11 lines deleted...]
-        <v>8226.2</v>
+        <v>118000.44</v>
       </c>
     </row>
-    <row r="41" spans="1:42" customHeight="1" ht="70.25">
+    <row r="41" spans="1:38" customHeight="1" ht="70.25">
       <c r="A41" s="2"/>
       <c r="B41" s="2" t="s">
-        <v>232</v>
+        <v>183</v>
       </c>
       <c r="C41" s="4" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="D41" s="2" t="s">
-        <v>233</v>
+        <v>184</v>
       </c>
       <c r="E41" s="2" t="s">
-        <v>234</v>
+        <v>49</v>
       </c>
       <c r="F41" s="2" t="s">
-        <v>235</v>
+        <v>185</v>
       </c>
       <c r="G41" s="2" t="s">
-        <v>236</v>
+        <v>186</v>
       </c>
       <c r="H41" s="13" t="s">
-        <v>237</v>
+        <v>187</v>
       </c>
       <c r="I41" s="2">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="J41" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="K41" s="2">
         <v>0</v>
       </c>
       <c r="L41" s="2">
-        <v>112180.44</v>
+        <v>251281.8</v>
       </c>
       <c r="M41" s="2">
         <v>0</v>
       </c>
       <c r="N41" s="2">
-        <v>113371.18</v>
+        <v>263150.52</v>
       </c>
       <c r="O41" s="2">
         <v>0</v>
       </c>
       <c r="P41" s="2">
-        <v>106634.09</v>
+        <v>247325.57</v>
       </c>
       <c r="Q41" s="2">
         <v>0</v>
       </c>
       <c r="R41" s="2">
-        <v>105923.82</v>
+        <v>245820.74</v>
       </c>
       <c r="S41" s="2">
         <v>0</v>
       </c>
       <c r="T41" s="2">
-        <v>112180.44</v>
+        <v>251281.8</v>
       </c>
       <c r="U41" s="2">
         <v>0</v>
       </c>
       <c r="V41" s="2">
-        <v>113329.4</v>
+        <v>263344.69</v>
       </c>
       <c r="W41" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="X41" s="2">
-        <v>104451.06</v>
+        <v>242714</v>
       </c>
       <c r="Y41" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Z41" s="2">
-        <v>106404.29</v>
+        <v>247058.58</v>
       </c>
       <c r="AA41" s="2">
         <v>0</v>
       </c>
       <c r="AB41" s="2">
-        <v>105923.82</v>
+        <v>245820.74</v>
       </c>
       <c r="AC41" s="2">
         <v>0</v>
       </c>
       <c r="AD41" s="2">
-        <v>106529.64</v>
+        <v>245796.47</v>
       </c>
       <c r="AE41" s="2">
         <v>0</v>
       </c>
       <c r="AF41" s="2">
-        <v>112180.44</v>
+        <v>251281.8</v>
       </c>
       <c r="AG41" s="2">
         <v>0</v>
       </c>
       <c r="AH41" s="2">
-        <v>113329.4</v>
+        <v>261936.95</v>
       </c>
       <c r="AI41" s="2">
         <v>0</v>
       </c>
       <c r="AJ41" s="2">
-        <v>112848.93</v>
+        <v>261936.95</v>
       </c>
       <c r="AK41" s="2">
         <v>0</v>
       </c>
       <c r="AL41" s="2">
-        <v>112848.93</v>
-[...11 lines deleted...]
-        <v>112180.44</v>
+        <v>261936.95</v>
       </c>
     </row>
-    <row r="42" spans="1:42" customHeight="1" ht="70.25">
+    <row r="42" spans="1:38" customHeight="1" ht="70.25">
       <c r="A42" s="2"/>
       <c r="B42" s="2" t="s">
-        <v>238</v>
+        <v>188</v>
       </c>
       <c r="C42" s="4" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="D42" s="2" t="s">
-        <v>239</v>
+        <v>189</v>
       </c>
       <c r="E42" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="F42" s="2" t="s">
-        <v>240</v>
+        <v>104</v>
       </c>
       <c r="G42" s="2" t="s">
-        <v>241</v>
+        <v>190</v>
       </c>
       <c r="H42" s="13" t="s">
-        <v>242</v>
+        <v>191</v>
       </c>
       <c r="I42" s="2">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="J42" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="K42" s="2">
         <v>0</v>
       </c>
       <c r="L42" s="2">
-        <v>24054.79</v>
+        <v>119085.3</v>
       </c>
       <c r="M42" s="2">
         <v>0</v>
       </c>
       <c r="N42" s="2">
-        <v>24361.73</v>
+        <v>124830.04</v>
       </c>
       <c r="O42" s="2">
         <v>0</v>
       </c>
       <c r="P42" s="2">
-        <v>23589.74</v>
+        <v>117830.44</v>
       </c>
       <c r="Q42" s="2">
         <v>0</v>
       </c>
       <c r="R42" s="2">
-        <v>23573.47</v>
+        <v>116621.63</v>
       </c>
       <c r="S42" s="2">
         <v>0</v>
       </c>
       <c r="T42" s="2">
-        <v>24054.79</v>
+        <v>119085.3</v>
       </c>
       <c r="U42" s="2">
         <v>0</v>
       </c>
       <c r="V42" s="2">
-        <v>25229.05</v>
+        <v>124910.63</v>
       </c>
       <c r="W42" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="X42" s="2">
-        <v>23252.58</v>
+        <v>115125</v>
       </c>
       <c r="Y42" s="2">
         <v>0</v>
       </c>
       <c r="Z42" s="2">
-        <v>24196.63</v>
+        <v>117404.48</v>
       </c>
       <c r="AA42" s="2">
         <v>0</v>
       </c>
       <c r="AB42" s="2">
-        <v>23573.47</v>
+        <v>116621.63</v>
       </c>
       <c r="AC42" s="2">
         <v>0</v>
       </c>
       <c r="AD42" s="2">
-        <v>23524.64</v>
+        <v>117634.73</v>
       </c>
       <c r="AE42" s="2">
         <v>0</v>
       </c>
       <c r="AF42" s="2">
-        <v>24054.79</v>
+        <v>119085.3</v>
       </c>
       <c r="AG42" s="2">
         <v>0</v>
       </c>
       <c r="AH42" s="2">
-        <v>25229.05</v>
+        <v>124254.41</v>
       </c>
       <c r="AI42" s="2">
         <v>0</v>
       </c>
       <c r="AJ42" s="2">
-        <v>24245.47</v>
+        <v>124254.41</v>
       </c>
       <c r="AK42" s="2">
         <v>0</v>
       </c>
       <c r="AL42" s="2">
-        <v>24245.47</v>
-[...11 lines deleted...]
-        <v>24054.79</v>
+        <v>124254.41</v>
       </c>
     </row>
-    <row r="43" spans="1:42" customHeight="1" ht="70.25">
+    <row r="43" spans="1:38" customHeight="1" ht="70.25">
       <c r="A43" s="2"/>
       <c r="B43" s="2" t="s">
-        <v>243</v>
+        <v>192</v>
       </c>
       <c r="C43" s="4" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="D43" s="2" t="s">
-        <v>244</v>
+        <v>193</v>
       </c>
       <c r="E43" s="2" t="s">
-        <v>245</v>
+        <v>49</v>
       </c>
       <c r="F43" s="2" t="s">
-        <v>246</v>
+        <v>194</v>
       </c>
       <c r="G43" s="2" t="s">
-        <v>247</v>
+        <v>195</v>
       </c>
       <c r="H43" s="13" t="s">
-        <v>248</v>
+        <v>196</v>
       </c>
       <c r="I43" s="2">
         <v>10</v>
       </c>
       <c r="J43" s="2">
-        <v>15</v>
+        <v>5</v>
       </c>
       <c r="K43" s="2">
         <v>0</v>
       </c>
       <c r="L43" s="2">
-        <v>14078.43</v>
+        <v>152601.81</v>
       </c>
       <c r="M43" s="2">
         <v>0</v>
       </c>
       <c r="N43" s="2">
-        <v>14424.24</v>
+        <v>155454.87</v>
       </c>
       <c r="O43" s="2">
         <v>0</v>
       </c>
       <c r="P43" s="2">
-        <v>14175.48</v>
+        <v>150842.67</v>
       </c>
       <c r="Q43" s="2">
         <v>0</v>
       </c>
       <c r="R43" s="2">
-        <v>13846.07</v>
+        <v>149748.75</v>
       </c>
       <c r="S43" s="2">
         <v>0</v>
       </c>
       <c r="T43" s="2">
-        <v>14078.43</v>
+        <v>152601.81</v>
       </c>
       <c r="U43" s="2">
         <v>0</v>
       </c>
       <c r="V43" s="2">
-        <v>14830.19</v>
+        <v>160392.3</v>
       </c>
       <c r="W43" s="2">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="X43" s="2">
-        <v>13668.38</v>
+        <v>147827</v>
       </c>
       <c r="Y43" s="2">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="Z43" s="2">
-        <v>13997.79</v>
+        <v>150221.8</v>
       </c>
       <c r="AA43" s="2">
         <v>1</v>
       </c>
       <c r="AB43" s="2">
-        <v>13846.07</v>
+        <v>149748.75</v>
       </c>
       <c r="AC43" s="2">
         <v>0</v>
       </c>
       <c r="AD43" s="2">
-        <v>13913.04</v>
+        <v>149127.88</v>
       </c>
       <c r="AE43" s="2">
         <v>0</v>
       </c>
       <c r="AF43" s="2">
-        <v>14078.43</v>
+        <v>152601.81</v>
       </c>
       <c r="AG43" s="2">
         <v>0</v>
       </c>
       <c r="AH43" s="2">
-        <v>14830.19</v>
+        <v>154715.74</v>
       </c>
       <c r="AI43" s="2">
         <v>0</v>
       </c>
       <c r="AJ43" s="2">
-        <v>14355.9</v>
+        <v>154715.74</v>
       </c>
       <c r="AK43" s="2">
         <v>0</v>
       </c>
       <c r="AL43" s="2">
-        <v>14355.9</v>
-[...11 lines deleted...]
-        <v>14078.43</v>
+        <v>154715.74</v>
       </c>
     </row>
-    <row r="44" spans="1:42" customHeight="1" ht="70.25">
+    <row r="44" spans="1:38" customHeight="1" ht="70.25">
       <c r="A44" s="2"/>
       <c r="B44" s="2" t="s">
-        <v>249</v>
+        <v>197</v>
       </c>
       <c r="C44" s="4" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>250</v>
+        <v>42</v>
+      </c>
+      <c r="D44" s="2">
+        <v>21000001916</v>
       </c>
       <c r="E44" s="2" t="s">
-        <v>99</v>
+        <v>43</v>
       </c>
       <c r="F44" s="2" t="s">
-        <v>100</v>
+        <v>152</v>
       </c>
       <c r="G44" s="2" t="s">
-        <v>251</v>
+        <v>198</v>
       </c>
       <c r="H44" s="13" t="s">
-        <v>252</v>
+        <v>199</v>
       </c>
       <c r="I44" s="2">
-        <v>20</v>
+        <v>7</v>
       </c>
       <c r="J44" s="2">
-        <v>86</v>
+        <v>1</v>
       </c>
       <c r="K44" s="2">
         <v>0</v>
       </c>
       <c r="L44" s="2">
-        <v>9442.86</v>
+        <v>79803.54</v>
       </c>
       <c r="M44" s="2">
         <v>0</v>
       </c>
       <c r="N44" s="2">
-        <v>9624.03</v>
+        <v>80175</v>
       </c>
       <c r="O44" s="2">
         <v>0</v>
       </c>
       <c r="P44" s="2">
-        <v>9366.53</v>
+        <v>78689.14</v>
       </c>
       <c r="Q44" s="2">
         <v>0</v>
       </c>
       <c r="R44" s="2">
-        <v>9315.95</v>
+        <v>78549.84</v>
       </c>
       <c r="S44" s="2">
         <v>0</v>
       </c>
       <c r="T44" s="2">
-        <v>9442.86</v>
+        <v>79803.54</v>
       </c>
       <c r="U44" s="2">
         <v>0</v>
       </c>
       <c r="V44" s="2">
-        <v>9978.09</v>
+        <v>83967.07</v>
       </c>
       <c r="W44" s="2">
-        <v>85</v>
+        <v>1</v>
       </c>
       <c r="X44" s="2">
-        <v>9196.4</v>
+        <v>77389</v>
       </c>
       <c r="Y44" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Z44" s="2">
-        <v>9320.55</v>
+        <v>78232.54</v>
       </c>
       <c r="AA44" s="2">
         <v>0</v>
       </c>
       <c r="AB44" s="2">
-        <v>9315.95</v>
+        <v>78549.84</v>
       </c>
       <c r="AC44" s="2">
         <v>0</v>
       </c>
       <c r="AD44" s="2">
-        <v>9334.35</v>
+        <v>78480.18</v>
       </c>
       <c r="AE44" s="2">
         <v>0</v>
       </c>
       <c r="AF44" s="2">
-        <v>9442.86</v>
+        <v>79803.54</v>
       </c>
       <c r="AG44" s="2">
         <v>0</v>
       </c>
       <c r="AH44" s="2">
-        <v>9978.09</v>
+        <v>79788.06</v>
       </c>
       <c r="AI44" s="2">
         <v>0</v>
       </c>
       <c r="AJ44" s="2">
-        <v>9578.05</v>
+        <v>79788.06</v>
       </c>
       <c r="AK44" s="2">
         <v>0</v>
       </c>
       <c r="AL44" s="2">
-        <v>9578.05</v>
-[...11 lines deleted...]
-        <v>9442.86</v>
+        <v>79788.06</v>
       </c>
     </row>
-    <row r="45" spans="1:42" customHeight="1" ht="70.25">
+    <row r="45" spans="1:38" customHeight="1" ht="70.25">
       <c r="A45" s="2"/>
       <c r="B45" s="2" t="s">
-        <v>253</v>
+        <v>200</v>
       </c>
       <c r="C45" s="4" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>254</v>
+        <v>42</v>
+      </c>
+      <c r="D45" s="2">
+        <v>21000802820</v>
       </c>
       <c r="E45" s="2" t="s">
-        <v>234</v>
+        <v>43</v>
       </c>
       <c r="F45" s="2" t="s">
-        <v>255</v>
+        <v>148</v>
       </c>
       <c r="G45" s="2" t="s">
-        <v>256</v>
+        <v>201</v>
       </c>
       <c r="H45" s="13" t="s">
-        <v>257</v>
+        <v>202</v>
       </c>
       <c r="I45" s="2">
-        <v>20</v>
+        <v>7</v>
       </c>
       <c r="J45" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K45" s="2">
         <v>0</v>
       </c>
       <c r="L45" s="2">
-        <v>195429.97</v>
+        <v>120284.7</v>
       </c>
       <c r="M45" s="2">
         <v>0</v>
       </c>
       <c r="N45" s="2">
-        <v>208233.87</v>
+        <v>122820.19</v>
       </c>
       <c r="O45" s="2">
         <v>0</v>
       </c>
       <c r="P45" s="2">
-        <v>193194.97</v>
+        <v>118458.68</v>
       </c>
       <c r="Q45" s="2">
         <v>0</v>
       </c>
       <c r="R45" s="2">
-        <v>192399.46</v>
+        <v>118470.31</v>
       </c>
       <c r="S45" s="2">
         <v>0</v>
       </c>
       <c r="T45" s="2">
-        <v>195429.97</v>
+        <v>120284.7</v>
       </c>
       <c r="U45" s="2">
         <v>0</v>
       </c>
       <c r="V45" s="2">
-        <v>205506.41</v>
+        <v>126193.1</v>
       </c>
       <c r="W45" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="X45" s="2">
-        <v>189406.83</v>
+        <v>116307</v>
       </c>
       <c r="Y45" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Z45" s="2">
-        <v>193062.38</v>
+        <v>118121.39</v>
       </c>
       <c r="AA45" s="2">
         <v>0</v>
       </c>
       <c r="AB45" s="2">
-        <v>192399.46</v>
+        <v>118470.31</v>
       </c>
       <c r="AC45" s="2">
         <v>0</v>
       </c>
       <c r="AD45" s="2">
-        <v>193005.56</v>
+        <v>117656.16</v>
       </c>
       <c r="AE45" s="2">
         <v>0</v>
       </c>
       <c r="AF45" s="2">
-        <v>195429.97</v>
+        <v>120284.7</v>
       </c>
       <c r="AG45" s="2">
         <v>0</v>
       </c>
       <c r="AH45" s="2">
-        <v>205506.41</v>
+        <v>122238.66</v>
       </c>
       <c r="AI45" s="2">
         <v>0</v>
       </c>
       <c r="AJ45" s="2">
-        <v>207286.83</v>
+        <v>122238.66</v>
       </c>
       <c r="AK45" s="2">
         <v>0</v>
       </c>
       <c r="AL45" s="2">
-        <v>207286.83</v>
-[...11 lines deleted...]
-        <v>195429.97</v>
+        <v>122238.66</v>
       </c>
     </row>
-    <row r="46" spans="1:42" customHeight="1" ht="70.25">
+    <row r="46" spans="1:38" customHeight="1" ht="70.25">
       <c r="A46" s="2"/>
       <c r="B46" s="2" t="s">
-        <v>258</v>
+        <v>203</v>
       </c>
       <c r="C46" s="4" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>259</v>
+        <v>42</v>
+      </c>
+      <c r="D46" s="2">
+        <v>21000001022</v>
       </c>
       <c r="E46" s="2" t="s">
-        <v>84</v>
+        <v>43</v>
       </c>
       <c r="F46" s="2" t="s">
-        <v>85</v>
+        <v>204</v>
       </c>
       <c r="G46" s="2" t="s">
-        <v>260</v>
+        <v>205</v>
       </c>
       <c r="H46" s="13" t="s">
-        <v>261</v>
+        <v>206</v>
       </c>
       <c r="I46" s="2">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="J46" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K46" s="2">
         <v>0</v>
       </c>
       <c r="L46" s="2">
-        <v>445371.34</v>
+        <v>258032.9</v>
       </c>
       <c r="M46" s="2">
         <v>0</v>
       </c>
       <c r="N46" s="2">
-        <v>454707.81</v>
+        <v>263472</v>
       </c>
       <c r="O46" s="2">
         <v>0</v>
       </c>
       <c r="P46" s="2">
-        <v>440941.95</v>
+        <v>254115.75</v>
       </c>
       <c r="Q46" s="2">
         <v>0</v>
       </c>
       <c r="R46" s="2">
-        <v>439899.74</v>
+        <v>254140.7</v>
       </c>
       <c r="S46" s="2">
         <v>0</v>
       </c>
       <c r="T46" s="2">
-        <v>445371.34</v>
+        <v>258032.9</v>
       </c>
       <c r="U46" s="2">
         <v>0</v>
       </c>
       <c r="V46" s="2">
-        <v>471166.06</v>
+        <v>270707.5</v>
       </c>
       <c r="W46" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="X46" s="2">
-        <v>434254.43</v>
+        <v>249500</v>
       </c>
       <c r="Y46" s="2">
         <v>0</v>
       </c>
       <c r="Z46" s="2">
-        <v>440247.14</v>
+        <v>253392.2</v>
       </c>
       <c r="AA46" s="2">
         <v>0</v>
       </c>
       <c r="AB46" s="2">
-        <v>439899.74</v>
+        <v>254140.7</v>
       </c>
       <c r="AC46" s="2">
         <v>0</v>
       </c>
       <c r="AD46" s="2">
-        <v>438510.12</v>
+        <v>252394.2</v>
       </c>
       <c r="AE46" s="2">
         <v>0</v>
       </c>
       <c r="AF46" s="2">
-        <v>445371.34</v>
+        <v>258032.9</v>
       </c>
       <c r="AG46" s="2">
         <v>0</v>
       </c>
       <c r="AH46" s="2">
-        <v>471166.06</v>
+        <v>262224.5</v>
       </c>
       <c r="AI46" s="2">
         <v>0</v>
       </c>
       <c r="AJ46" s="2">
-        <v>452536.54</v>
+        <v>262224.5</v>
       </c>
       <c r="AK46" s="2">
         <v>0</v>
       </c>
       <c r="AL46" s="2">
-        <v>452536.54</v>
-[...11 lines deleted...]
-        <v>445371.34</v>
+        <v>262224.5</v>
       </c>
     </row>
-    <row r="47" spans="1:42" customHeight="1" ht="70.25">
+    <row r="47" spans="1:38" customHeight="1" ht="70.25">
       <c r="A47" s="2"/>
       <c r="B47" s="2" t="s">
-        <v>262</v>
+        <v>207</v>
       </c>
       <c r="C47" s="4" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>263</v>
+        <v>42</v>
+      </c>
+      <c r="D47" s="2">
+        <v>21000807546</v>
       </c>
       <c r="E47" s="2" t="s">
-        <v>99</v>
+        <v>43</v>
       </c>
       <c r="F47" s="2" t="s">
-        <v>264</v>
+        <v>208</v>
       </c>
       <c r="G47" s="2" t="s">
-        <v>265</v>
+        <v>209</v>
       </c>
       <c r="H47" s="13" t="s">
-        <v>266</v>
+        <v>210</v>
       </c>
       <c r="I47" s="2">
-        <v>35</v>
+        <v>7</v>
       </c>
       <c r="J47" s="2">
         <v>3</v>
       </c>
       <c r="K47" s="2">
         <v>0</v>
       </c>
       <c r="L47" s="2">
-        <v>15080.02</v>
+        <v>91156.02</v>
       </c>
       <c r="M47" s="2">
         <v>0</v>
       </c>
       <c r="N47" s="2">
-        <v>15452.89</v>
+        <v>97243.59</v>
       </c>
       <c r="O47" s="2">
         <v>0</v>
       </c>
       <c r="P47" s="2">
-        <v>14834.36</v>
+        <v>88864.44</v>
       </c>
       <c r="Q47" s="2">
         <v>0</v>
       </c>
       <c r="R47" s="2">
-        <v>14829.98</v>
+        <v>88776.98</v>
       </c>
       <c r="S47" s="2">
         <v>0</v>
       </c>
       <c r="T47" s="2">
-        <v>15080.02</v>
+        <v>91156.02</v>
       </c>
       <c r="U47" s="2">
         <v>0</v>
       </c>
       <c r="V47" s="2">
-        <v>15865.24</v>
+        <v>94899.53</v>
       </c>
       <c r="W47" s="2">
         <v>3</v>
       </c>
       <c r="X47" s="2">
-        <v>14622.34</v>
+        <v>87465</v>
       </c>
       <c r="Y47" s="2">
         <v>0</v>
       </c>
       <c r="Z47" s="2">
-        <v>14797.81</v>
+        <v>88715.75</v>
       </c>
       <c r="AA47" s="2">
         <v>0</v>
       </c>
       <c r="AB47" s="2">
-        <v>14829.98</v>
+        <v>88776.98</v>
       </c>
       <c r="AC47" s="2">
         <v>0</v>
       </c>
       <c r="AD47" s="2">
-        <v>14695.45</v>
+        <v>88672.02</v>
       </c>
       <c r="AE47" s="2">
         <v>0</v>
       </c>
       <c r="AF47" s="2">
-        <v>15080.02</v>
+        <v>91156.02</v>
       </c>
       <c r="AG47" s="2">
         <v>0</v>
       </c>
       <c r="AH47" s="2">
-        <v>15865.24</v>
+        <v>96806.26</v>
       </c>
       <c r="AI47" s="2">
         <v>0</v>
       </c>
       <c r="AJ47" s="2">
-        <v>15379.78</v>
+        <v>96806.26</v>
       </c>
       <c r="AK47" s="2">
         <v>0</v>
       </c>
       <c r="AL47" s="2">
-        <v>15379.78</v>
-[...11 lines deleted...]
-        <v>15080.02</v>
+        <v>96806.26</v>
       </c>
     </row>
-    <row r="48" spans="1:42" customHeight="1" ht="70.25">
+    <row r="48" spans="1:38" customHeight="1" ht="70.25">
       <c r="A48" s="2"/>
       <c r="B48" s="2" t="s">
-        <v>267</v>
+        <v>211</v>
       </c>
       <c r="C48" s="4" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="D48" s="2" t="s">
-        <v>268</v>
+        <v>212</v>
       </c>
       <c r="E48" s="2" t="s">
-        <v>234</v>
+        <v>49</v>
       </c>
       <c r="F48" s="2" t="s">
-        <v>235</v>
+        <v>68</v>
       </c>
       <c r="G48" s="2" t="s">
-        <v>269</v>
+        <v>213</v>
       </c>
       <c r="H48" s="13" t="s">
-        <v>270</v>
+        <v>214</v>
       </c>
       <c r="I48" s="2">
         <v>15</v>
       </c>
       <c r="J48" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="K48" s="2">
         <v>0</v>
       </c>
       <c r="L48" s="2">
-        <v>145704.38</v>
+        <v>117888.58</v>
       </c>
       <c r="M48" s="2">
         <v>0</v>
       </c>
       <c r="N48" s="2">
-        <v>147250.96</v>
+        <v>123456.77</v>
       </c>
       <c r="O48" s="2">
         <v>0</v>
       </c>
       <c r="P48" s="2">
-        <v>138500.56</v>
+        <v>116032.51</v>
       </c>
       <c r="Q48" s="2">
         <v>0</v>
       </c>
       <c r="R48" s="2">
-        <v>137578.04</v>
+        <v>115326.52</v>
       </c>
       <c r="S48" s="2">
         <v>0</v>
       </c>
       <c r="T48" s="2">
-        <v>145704.38</v>
+        <v>117888.58</v>
       </c>
       <c r="U48" s="2">
         <v>0</v>
       </c>
       <c r="V48" s="2">
-        <v>147196.7</v>
+        <v>123547.87</v>
       </c>
       <c r="W48" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="X48" s="2">
-        <v>135665.16</v>
+        <v>113869</v>
       </c>
       <c r="Y48" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Z48" s="2">
-        <v>138202.1</v>
+        <v>115907.26</v>
       </c>
       <c r="AA48" s="2">
         <v>0</v>
       </c>
       <c r="AB48" s="2">
-        <v>137578.04</v>
+        <v>115326.52</v>
       </c>
       <c r="AC48" s="2">
         <v>0</v>
       </c>
       <c r="AD48" s="2">
-        <v>138364.9</v>
+        <v>115315.14</v>
       </c>
       <c r="AE48" s="2">
         <v>0</v>
       </c>
       <c r="AF48" s="2">
-        <v>145704.38</v>
+        <v>117888.58</v>
       </c>
       <c r="AG48" s="2">
         <v>0</v>
       </c>
       <c r="AH48" s="2">
-        <v>147196.7</v>
+        <v>122887.42</v>
       </c>
       <c r="AI48" s="2">
         <v>0</v>
       </c>
       <c r="AJ48" s="2">
-        <v>146572.64</v>
+        <v>122887.42</v>
       </c>
       <c r="AK48" s="2">
         <v>0</v>
       </c>
       <c r="AL48" s="2">
-        <v>146572.64</v>
-[...11 lines deleted...]
-        <v>145704.38</v>
+        <v>122887.42</v>
       </c>
     </row>
-    <row r="49" spans="1:42" customHeight="1" ht="70.25">
+    <row r="49" spans="1:38" customHeight="1" ht="70.25">
       <c r="A49" s="2"/>
       <c r="B49" s="2" t="s">
-        <v>271</v>
+        <v>215</v>
       </c>
       <c r="C49" s="4" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="D49" s="2" t="s">
-        <v>272</v>
+        <v>216</v>
       </c>
       <c r="E49" s="2" t="s">
-        <v>273</v>
+        <v>49</v>
       </c>
       <c r="F49" s="2" t="s">
-        <v>274</v>
+        <v>194</v>
       </c>
       <c r="G49" s="2" t="s">
-        <v>275</v>
+        <v>217</v>
       </c>
       <c r="H49" s="13" t="s">
-        <v>276</v>
+        <v>218</v>
       </c>
       <c r="I49" s="2">
-        <v>98</v>
+        <v>10</v>
       </c>
       <c r="J49" s="2">
         <v>1</v>
       </c>
       <c r="K49" s="2">
         <v>0</v>
       </c>
       <c r="L49" s="2">
-        <v>62880.24</v>
+        <v>179836.98</v>
       </c>
       <c r="M49" s="2">
         <v>0</v>
       </c>
       <c r="N49" s="2">
-        <v>64287.68</v>
+        <v>183199.24</v>
       </c>
       <c r="O49" s="2">
         <v>0</v>
       </c>
       <c r="P49" s="2">
-        <v>62425.43</v>
+        <v>177763.88</v>
       </c>
       <c r="Q49" s="2">
         <v>0</v>
       </c>
       <c r="R49" s="2">
-        <v>62689.71</v>
+        <v>176474.73</v>
       </c>
       <c r="S49" s="2">
         <v>0</v>
       </c>
       <c r="T49" s="2">
-        <v>62880.24</v>
+        <v>179836.98</v>
       </c>
       <c r="U49" s="2">
         <v>0</v>
       </c>
       <c r="V49" s="2">
-        <v>66684.64</v>
+        <v>189017.85</v>
       </c>
       <c r="W49" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="X49" s="2">
-        <v>61460.5</v>
+        <v>174210</v>
       </c>
       <c r="Y49" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Z49" s="2">
-        <v>62013.64</v>
+        <v>177032.2</v>
       </c>
       <c r="AA49" s="2">
         <v>0</v>
       </c>
       <c r="AB49" s="2">
-        <v>62689.71</v>
+        <v>176474.73</v>
       </c>
       <c r="AC49" s="2">
         <v>0</v>
       </c>
       <c r="AD49" s="2">
-        <v>62861.8</v>
+        <v>175743.05</v>
       </c>
       <c r="AE49" s="2">
         <v>0</v>
       </c>
       <c r="AF49" s="2">
-        <v>62880.24</v>
+        <v>179836.98</v>
       </c>
       <c r="AG49" s="2">
         <v>0</v>
       </c>
       <c r="AH49" s="2">
-        <v>66684.64</v>
+        <v>182328.19</v>
       </c>
       <c r="AI49" s="2">
         <v>0</v>
       </c>
       <c r="AJ49" s="2">
-        <v>63980.38</v>
+        <v>182328.19</v>
       </c>
       <c r="AK49" s="2">
         <v>0</v>
       </c>
       <c r="AL49" s="2">
-        <v>63980.38</v>
-[...11 lines deleted...]
-        <v>62880.24</v>
+        <v>182328.19</v>
       </c>
     </row>
-    <row r="50" spans="1:42" customHeight="1" ht="70.25">
+    <row r="50" spans="1:38" customHeight="1" ht="70.25">
       <c r="A50" s="2"/>
       <c r="B50" s="2" t="s">
-        <v>277</v>
+        <v>219</v>
       </c>
       <c r="C50" s="4" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="D50" s="2" t="s">
-        <v>278</v>
+        <v>220</v>
       </c>
       <c r="E50" s="2" t="s">
-        <v>223</v>
+        <v>49</v>
       </c>
       <c r="F50" s="2" t="s">
-        <v>224</v>
+        <v>104</v>
       </c>
       <c r="G50" s="2" t="s">
-        <v>279</v>
+        <v>221</v>
       </c>
       <c r="H50" s="13" t="s">
-        <v>280</v>
+        <v>222</v>
       </c>
       <c r="I50" s="2">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="J50" s="2">
-        <v>27</v>
+        <v>1</v>
       </c>
       <c r="K50" s="2">
         <v>0</v>
       </c>
       <c r="L50" s="2">
-        <v>82924.92</v>
+        <v>237292.39</v>
       </c>
       <c r="M50" s="2">
         <v>0</v>
       </c>
       <c r="N50" s="2">
-        <v>86984.07</v>
+        <v>248739.5</v>
       </c>
       <c r="O50" s="2">
         <v>0</v>
       </c>
       <c r="P50" s="2">
-        <v>82365.88</v>
+        <v>234791.92</v>
       </c>
       <c r="Q50" s="2">
         <v>0</v>
       </c>
       <c r="R50" s="2">
-        <v>82074.2</v>
+        <v>232383.21</v>
       </c>
       <c r="S50" s="2">
         <v>0</v>
       </c>
       <c r="T50" s="2">
-        <v>82924.92</v>
+        <v>237292.39</v>
       </c>
       <c r="U50" s="2">
         <v>0</v>
       </c>
       <c r="V50" s="2">
-        <v>87907.71</v>
+        <v>248900.09</v>
       </c>
       <c r="W50" s="2">
-        <v>27</v>
+        <v>1</v>
       </c>
       <c r="X50" s="2">
-        <v>81020.93</v>
+        <v>229401</v>
       </c>
       <c r="Y50" s="2">
         <v>0</v>
       </c>
       <c r="Z50" s="2">
-        <v>82284.86</v>
+        <v>233943.14</v>
       </c>
       <c r="AA50" s="2">
         <v>0</v>
       </c>
       <c r="AB50" s="2">
-        <v>82074.2</v>
+        <v>232383.21</v>
       </c>
       <c r="AC50" s="2">
         <v>0</v>
       </c>
       <c r="AD50" s="2">
-        <v>81669.1</v>
+        <v>234401.94</v>
       </c>
       <c r="AE50" s="2">
         <v>0</v>
       </c>
       <c r="AF50" s="2">
-        <v>82924.92</v>
+        <v>237292.39</v>
       </c>
       <c r="AG50" s="2">
         <v>0</v>
       </c>
       <c r="AH50" s="2">
-        <v>87907.71</v>
+        <v>247592.5</v>
       </c>
       <c r="AI50" s="2">
         <v>0</v>
       </c>
       <c r="AJ50" s="2">
-        <v>86578.97</v>
+        <v>247592.5</v>
       </c>
       <c r="AK50" s="2">
         <v>0</v>
       </c>
       <c r="AL50" s="2">
-        <v>86578.97</v>
-[...11 lines deleted...]
-        <v>82924.92</v>
+        <v>247592.5</v>
       </c>
     </row>
-    <row r="51" spans="1:42" customHeight="1" ht="70.25">
+    <row r="51" spans="1:38" customHeight="1" ht="70.25">
       <c r="A51" s="2"/>
       <c r="B51" s="2" t="s">
-        <v>281</v>
+        <v>223</v>
       </c>
       <c r="C51" s="4" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="D51" s="2" t="s">
-        <v>282</v>
+        <v>224</v>
       </c>
       <c r="E51" s="2" t="s">
-        <v>126</v>
+        <v>49</v>
       </c>
       <c r="F51" s="2" t="s">
-        <v>283</v>
+        <v>63</v>
       </c>
       <c r="G51" s="2" t="s">
-        <v>284</v>
+        <v>225</v>
       </c>
       <c r="H51" s="13" t="s">
-        <v>285</v>
+        <v>226</v>
       </c>
       <c r="I51" s="2">
-        <v>30</v>
+        <v>15</v>
       </c>
       <c r="J51" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="K51" s="2">
         <v>0</v>
       </c>
       <c r="L51" s="2">
-        <v>241407.66</v>
+        <v>92499.91</v>
       </c>
       <c r="M51" s="2">
         <v>0</v>
       </c>
       <c r="N51" s="2">
-        <v>248775.83</v>
+        <v>96868.93</v>
       </c>
       <c r="O51" s="2">
         <v>0</v>
       </c>
       <c r="P51" s="2">
-        <v>238747.59</v>
+        <v>91043.57</v>
       </c>
       <c r="Q51" s="2">
         <v>0</v>
       </c>
       <c r="R51" s="2">
-        <v>238465.1</v>
+        <v>90489.63</v>
       </c>
       <c r="S51" s="2">
         <v>0</v>
       </c>
       <c r="T51" s="2">
-        <v>241407.66</v>
+        <v>92499.91</v>
       </c>
       <c r="U51" s="2">
         <v>0</v>
       </c>
       <c r="V51" s="2">
-        <v>255414.25</v>
+        <v>96940.41</v>
       </c>
       <c r="W51" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="X51" s="2">
-        <v>235404.84</v>
+        <v>89346</v>
       </c>
       <c r="Y51" s="2">
         <v>0</v>
       </c>
       <c r="Z51" s="2">
-        <v>240866.23</v>
+        <v>90945.29</v>
       </c>
       <c r="AA51" s="2">
         <v>0</v>
       </c>
       <c r="AB51" s="2">
-        <v>238465.1</v>
+        <v>90489.63</v>
       </c>
       <c r="AC51" s="2">
         <v>0</v>
       </c>
       <c r="AD51" s="2">
-        <v>239053.62</v>
+        <v>90480.69</v>
       </c>
       <c r="AE51" s="2">
         <v>0</v>
       </c>
       <c r="AF51" s="2">
-        <v>241407.66</v>
+        <v>92499.91</v>
       </c>
       <c r="AG51" s="2">
         <v>0</v>
       </c>
       <c r="AH51" s="2">
-        <v>255414.25</v>
+        <v>96422.2</v>
       </c>
       <c r="AI51" s="2">
         <v>0</v>
       </c>
       <c r="AJ51" s="2">
-        <v>247598.81</v>
+        <v>96422.2</v>
       </c>
       <c r="AK51" s="2">
         <v>0</v>
       </c>
       <c r="AL51" s="2">
-        <v>247598.81</v>
-[...11 lines deleted...]
-        <v>241407.66</v>
+        <v>96422.2</v>
       </c>
     </row>
-    <row r="52" spans="1:42" customHeight="1" ht="70.25">
+    <row r="52" spans="1:38" customHeight="1" ht="70.25">
       <c r="A52" s="2"/>
       <c r="B52" s="2" t="s">
-        <v>286</v>
+        <v>227</v>
       </c>
       <c r="C52" s="4" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="D52" s="2" t="s">
-        <v>287</v>
+        <v>228</v>
       </c>
       <c r="E52" s="2" t="s">
-        <v>99</v>
+        <v>49</v>
       </c>
       <c r="F52" s="2" t="s">
-        <v>288</v>
+        <v>194</v>
       </c>
       <c r="G52" s="2" t="s">
-        <v>289</v>
+        <v>229</v>
       </c>
       <c r="H52" s="13" t="s">
-        <v>290</v>
+        <v>230</v>
       </c>
       <c r="I52" s="2">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="J52" s="2">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="K52" s="2">
         <v>0</v>
       </c>
       <c r="L52" s="2">
-        <v>6649.45</v>
+        <v>124238.34</v>
       </c>
       <c r="M52" s="2">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="N52" s="2">
-        <v>6650.73</v>
+        <v>126561.11</v>
       </c>
       <c r="O52" s="2">
         <v>0</v>
       </c>
       <c r="P52" s="2">
-        <v>6512.13</v>
+        <v>122806.16</v>
       </c>
       <c r="Q52" s="2">
         <v>0</v>
       </c>
       <c r="R52" s="2">
-        <v>6482.75</v>
+        <v>121915.56</v>
       </c>
       <c r="S52" s="2">
         <v>0</v>
       </c>
       <c r="T52" s="2">
-        <v>6649.45</v>
+        <v>124238.34</v>
       </c>
       <c r="U52" s="2">
         <v>0</v>
       </c>
       <c r="V52" s="2">
-        <v>6929.84</v>
+        <v>130580.84</v>
       </c>
       <c r="W52" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="X52" s="2">
-        <v>6386.95</v>
+        <v>120351</v>
       </c>
       <c r="Y52" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Z52" s="2">
-        <v>6580.47</v>
+        <v>122300.69</v>
       </c>
       <c r="AA52" s="2">
         <v>0</v>
       </c>
       <c r="AB52" s="2">
-        <v>6482.75</v>
+        <v>121915.56</v>
       </c>
       <c r="AC52" s="2">
         <v>0</v>
       </c>
       <c r="AD52" s="2">
-        <v>6484.67</v>
+        <v>121410.09</v>
       </c>
       <c r="AE52" s="2">
         <v>0</v>
       </c>
       <c r="AF52" s="2">
-        <v>6649.45</v>
+        <v>124238.34</v>
       </c>
       <c r="AG52" s="2">
         <v>0</v>
       </c>
       <c r="AH52" s="2">
-        <v>6929.84</v>
+        <v>125959.36</v>
       </c>
       <c r="AI52" s="2">
         <v>0</v>
       </c>
       <c r="AJ52" s="2">
-        <v>6618.8</v>
+        <v>125959.36</v>
       </c>
       <c r="AK52" s="2">
         <v>0</v>
       </c>
       <c r="AL52" s="2">
-        <v>6618.8</v>
-[...11 lines deleted...]
-        <v>6649.45</v>
+        <v>125959.36</v>
       </c>
     </row>
-    <row r="53" spans="1:42" customHeight="1" ht="70.25">
+    <row r="53" spans="1:38" customHeight="1" ht="70.25">
       <c r="A53" s="2"/>
       <c r="B53" s="2" t="s">
-        <v>291</v>
+        <v>231</v>
       </c>
       <c r="C53" s="4" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>292</v>
+        <v>42</v>
+      </c>
+      <c r="D53" s="2">
+        <v>11000009802</v>
       </c>
       <c r="E53" s="2" t="s">
-        <v>293</v>
+        <v>43</v>
       </c>
       <c r="F53" s="2" t="s">
-        <v>294</v>
+        <v>99</v>
       </c>
       <c r="G53" s="2" t="s">
-        <v>295</v>
+        <v>232</v>
       </c>
       <c r="H53" s="13" t="s">
-        <v>296</v>
+        <v>233</v>
       </c>
       <c r="I53" s="2">
-        <v>50</v>
+        <v>7</v>
       </c>
       <c r="J53" s="2">
         <v>1</v>
       </c>
       <c r="K53" s="2">
         <v>0</v>
       </c>
       <c r="L53" s="2">
-        <v>85186.9</v>
+        <v>113862.11</v>
       </c>
       <c r="M53" s="2">
         <v>0</v>
       </c>
       <c r="N53" s="2">
-        <v>86867.79</v>
+        <v>116249.04</v>
       </c>
       <c r="O53" s="2">
         <v>0</v>
       </c>
       <c r="P53" s="2">
-        <v>84209.84</v>
+        <v>112729.71</v>
       </c>
       <c r="Q53" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="R53" s="2">
-        <v>83878.63</v>
+        <v>112463.26</v>
       </c>
       <c r="S53" s="2">
         <v>0</v>
       </c>
       <c r="T53" s="2">
-        <v>85186.9</v>
+        <v>113862.11</v>
       </c>
       <c r="U53" s="2">
         <v>0</v>
       </c>
       <c r="V53" s="2">
-        <v>89840.39</v>
+        <v>120456.7</v>
       </c>
       <c r="W53" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="X53" s="2">
-        <v>82802.2</v>
+        <v>111020</v>
       </c>
       <c r="Y53" s="2">
         <v>0</v>
       </c>
       <c r="Z53" s="2">
-        <v>83555.7</v>
+        <v>112552.08</v>
       </c>
       <c r="AA53" s="2">
         <v>0</v>
       </c>
       <c r="AB53" s="2">
-        <v>83878.63</v>
+        <v>112463.26</v>
       </c>
       <c r="AC53" s="2">
         <v>0</v>
       </c>
       <c r="AD53" s="2">
-        <v>83787.55</v>
+        <v>112108</v>
       </c>
       <c r="AE53" s="2">
         <v>0</v>
       </c>
       <c r="AF53" s="2">
-        <v>85186.9</v>
+        <v>113862.11</v>
       </c>
       <c r="AG53" s="2">
         <v>0</v>
       </c>
       <c r="AH53" s="2">
-        <v>89840.39</v>
+        <v>115693.94</v>
       </c>
       <c r="AI53" s="2">
         <v>0</v>
       </c>
       <c r="AJ53" s="2">
-        <v>86453.78</v>
+        <v>115693.94</v>
       </c>
       <c r="AK53" s="2">
         <v>0</v>
       </c>
       <c r="AL53" s="2">
-        <v>86453.78</v>
-[...11 lines deleted...]
-        <v>85186.9</v>
+        <v>115693.94</v>
       </c>
     </row>
-    <row r="54" spans="1:42" customHeight="1" ht="70.25">
+    <row r="54" spans="1:38" customHeight="1" ht="70.25">
       <c r="A54" s="2"/>
       <c r="B54" s="2" t="s">
-        <v>297</v>
+        <v>234</v>
       </c>
       <c r="C54" s="4" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>298</v>
+        <v>42</v>
+      </c>
+      <c r="D54" s="2">
+        <v>11000011324</v>
       </c>
       <c r="E54" s="2" t="s">
-        <v>234</v>
+        <v>43</v>
       </c>
       <c r="F54" s="2" t="s">
-        <v>255</v>
+        <v>99</v>
       </c>
       <c r="G54" s="2" t="s">
-        <v>299</v>
+        <v>235</v>
       </c>
       <c r="H54" s="13" t="s">
-        <v>300</v>
+        <v>236</v>
       </c>
       <c r="I54" s="2">
-        <v>25</v>
+        <v>7</v>
       </c>
       <c r="J54" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="K54" s="2">
         <v>0</v>
       </c>
       <c r="L54" s="2">
-        <v>211542.27</v>
+        <v>73864.74</v>
       </c>
       <c r="M54" s="2">
         <v>0</v>
       </c>
       <c r="N54" s="2">
-        <v>225401.79</v>
+        <v>75413.19</v>
       </c>
       <c r="O54" s="2">
         <v>0</v>
       </c>
       <c r="P54" s="2">
-        <v>209123</v>
+        <v>73130.12</v>
       </c>
       <c r="Q54" s="2">
         <v>0</v>
       </c>
       <c r="R54" s="2">
-        <v>208261.91</v>
+        <v>72957.27</v>
       </c>
       <c r="S54" s="2">
         <v>0</v>
       </c>
       <c r="T54" s="2">
-        <v>211542.27</v>
+        <v>73864.74</v>
       </c>
       <c r="U54" s="2">
         <v>0</v>
       </c>
       <c r="V54" s="2">
-        <v>222449.47</v>
+        <v>78142.79</v>
       </c>
       <c r="W54" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="X54" s="2">
-        <v>205022.55</v>
+        <v>72021</v>
       </c>
       <c r="Y54" s="2">
         <v>0</v>
       </c>
       <c r="Z54" s="2">
-        <v>208979.49</v>
+        <v>73014.89</v>
       </c>
       <c r="AA54" s="2">
         <v>0</v>
       </c>
       <c r="AB54" s="2">
-        <v>208261.91</v>
+        <v>72957.27</v>
       </c>
       <c r="AC54" s="2">
         <v>0</v>
       </c>
       <c r="AD54" s="2">
-        <v>208917.98</v>
+        <v>72726.81</v>
       </c>
       <c r="AE54" s="2">
         <v>0</v>
       </c>
       <c r="AF54" s="2">
-        <v>211542.27</v>
+        <v>73864.74</v>
       </c>
       <c r="AG54" s="2">
         <v>0</v>
       </c>
       <c r="AH54" s="2">
-        <v>222449.47</v>
+        <v>75053.08</v>
       </c>
       <c r="AI54" s="2">
         <v>0</v>
       </c>
       <c r="AJ54" s="2">
-        <v>224376.68</v>
+        <v>75053.08</v>
       </c>
       <c r="AK54" s="2">
         <v>0</v>
       </c>
       <c r="AL54" s="2">
-        <v>224376.68</v>
-[...11 lines deleted...]
-        <v>211542.27</v>
+        <v>75053.08</v>
       </c>
     </row>
-    <row r="55" spans="1:42" customHeight="1" ht="70.25">
+    <row r="55" spans="1:38" customHeight="1" ht="70.25">
       <c r="A55" s="2"/>
       <c r="B55" s="2" t="s">
-        <v>301</v>
+        <v>237</v>
       </c>
       <c r="C55" s="4" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="D55" s="2" t="s">
-        <v>302</v>
+        <v>238</v>
       </c>
       <c r="E55" s="2" t="s">
-        <v>99</v>
+        <v>49</v>
       </c>
       <c r="F55" s="2" t="s">
-        <v>218</v>
+        <v>239</v>
       </c>
       <c r="G55" s="2" t="s">
-        <v>303</v>
+        <v>240</v>
       </c>
       <c r="H55" s="13" t="s">
-        <v>304</v>
+        <v>241</v>
       </c>
       <c r="I55" s="2">
-        <v>30</v>
+        <v>15</v>
       </c>
       <c r="J55" s="2">
-        <v>16</v>
+        <v>0</v>
       </c>
       <c r="K55" s="2">
         <v>0</v>
       </c>
       <c r="L55" s="2">
-        <v>17592.22</v>
+        <v>70705.33</v>
       </c>
       <c r="M55" s="2">
         <v>0</v>
       </c>
       <c r="N55" s="2">
-        <v>18016.01</v>
+        <v>70608.51</v>
       </c>
       <c r="O55" s="2">
         <v>0</v>
       </c>
       <c r="P55" s="2">
-        <v>17542.26</v>
+        <v>70698.42</v>
       </c>
       <c r="Q55" s="2">
         <v>0</v>
       </c>
       <c r="R55" s="2">
-        <v>17452.68</v>
+        <v>71071.9</v>
       </c>
       <c r="S55" s="2">
         <v>0</v>
       </c>
       <c r="T55" s="2">
-        <v>17592.22</v>
+        <v>70705.33</v>
       </c>
       <c r="U55" s="2">
         <v>0</v>
       </c>
       <c r="V55" s="2">
-        <v>18691.31</v>
+        <v>75041.86</v>
       </c>
       <c r="W55" s="2">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="X55" s="2">
-        <v>17227.01</v>
+        <v>69163</v>
       </c>
       <c r="Y55" s="2">
         <v>0</v>
       </c>
       <c r="Z55" s="2">
-        <v>17480.25</v>
+        <v>70359.52</v>
       </c>
       <c r="AA55" s="2">
         <v>0</v>
       </c>
       <c r="AB55" s="2">
-        <v>17452.68</v>
+        <v>71071.9</v>
       </c>
       <c r="AC55" s="2">
         <v>0</v>
       </c>
       <c r="AD55" s="2">
-        <v>17485.42</v>
+        <v>70075.95</v>
       </c>
       <c r="AE55" s="2">
         <v>0</v>
       </c>
       <c r="AF55" s="2">
-        <v>17592.22</v>
+        <v>70705.33</v>
       </c>
       <c r="AG55" s="2">
         <v>0</v>
       </c>
       <c r="AH55" s="2">
-        <v>18691.31</v>
+        <v>70262.69</v>
       </c>
       <c r="AI55" s="2">
         <v>0</v>
       </c>
       <c r="AJ55" s="2">
-        <v>17929.87</v>
+        <v>70262.69</v>
       </c>
       <c r="AK55" s="2">
         <v>0</v>
       </c>
       <c r="AL55" s="2">
-        <v>17929.87</v>
-[...11 lines deleted...]
-        <v>17592.22</v>
+        <v>70262.69</v>
       </c>
     </row>
-    <row r="56" spans="1:42" customHeight="1" ht="70.25">
+    <row r="56" spans="1:38" customHeight="1" ht="70.25">
       <c r="A56" s="2"/>
       <c r="B56" s="2" t="s">
-        <v>305</v>
+        <v>242</v>
       </c>
       <c r="C56" s="4" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>306</v>
+        <v>42</v>
+      </c>
+      <c r="D56" s="2">
+        <v>21000001845</v>
       </c>
       <c r="E56" s="2" t="s">
-        <v>99</v>
+        <v>43</v>
       </c>
       <c r="F56" s="2" t="s">
-        <v>288</v>
+        <v>152</v>
       </c>
       <c r="G56" s="2" t="s">
-        <v>307</v>
+        <v>243</v>
       </c>
       <c r="H56" s="13" t="s">
-        <v>308</v>
+        <v>244</v>
       </c>
       <c r="I56" s="2">
-        <v>25</v>
+        <v>7</v>
       </c>
       <c r="J56" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="K56" s="2">
         <v>0</v>
       </c>
       <c r="L56" s="2">
-        <v>6339.87</v>
+        <v>68962.53</v>
       </c>
       <c r="M56" s="2">
         <v>0</v>
       </c>
       <c r="N56" s="2">
-        <v>6341.09</v>
+        <v>69283.54</v>
       </c>
       <c r="O56" s="2">
         <v>0</v>
       </c>
       <c r="P56" s="2">
-        <v>6208.95</v>
+        <v>67999.52</v>
       </c>
       <c r="Q56" s="2">
         <v>0</v>
       </c>
       <c r="R56" s="2">
-        <v>6180.93</v>
+        <v>67879.14</v>
       </c>
       <c r="S56" s="2">
         <v>0</v>
       </c>
       <c r="T56" s="2">
-        <v>6339.87</v>
+        <v>68962.53</v>
       </c>
       <c r="U56" s="2">
         <v>0</v>
       </c>
       <c r="V56" s="2">
-        <v>6607.21</v>
+        <v>72560.46</v>
       </c>
       <c r="W56" s="2">
         <v>0</v>
       </c>
       <c r="X56" s="2">
-        <v>6089.59</v>
+        <v>66876</v>
       </c>
       <c r="Y56" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Z56" s="2">
-        <v>6274.1</v>
+        <v>67604.95</v>
       </c>
       <c r="AA56" s="2">
         <v>0</v>
       </c>
       <c r="AB56" s="2">
-        <v>6180.93</v>
+        <v>67879.14</v>
       </c>
       <c r="AC56" s="2">
         <v>0</v>
       </c>
       <c r="AD56" s="2">
-        <v>6182.76</v>
+        <v>67818.95</v>
       </c>
       <c r="AE56" s="2">
         <v>0</v>
       </c>
       <c r="AF56" s="2">
-        <v>6339.87</v>
+        <v>68962.53</v>
       </c>
       <c r="AG56" s="2">
         <v>0</v>
       </c>
       <c r="AH56" s="2">
-        <v>6607.21</v>
+        <v>68949.16</v>
       </c>
       <c r="AI56" s="2">
         <v>0</v>
       </c>
       <c r="AJ56" s="2">
-        <v>6310.64</v>
+        <v>68949.16</v>
       </c>
       <c r="AK56" s="2">
         <v>0</v>
       </c>
       <c r="AL56" s="2">
-        <v>6310.64</v>
-[...11 lines deleted...]
-        <v>6339.87</v>
+        <v>68949.16</v>
       </c>
     </row>
-    <row r="57" spans="1:42" customHeight="1" ht="70.25">
+    <row r="57" spans="1:38" customHeight="1" ht="70.25">
       <c r="A57" s="2"/>
       <c r="B57" s="2" t="s">
-        <v>309</v>
+        <v>245</v>
       </c>
       <c r="C57" s="4" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>310</v>
+        <v>42</v>
+      </c>
+      <c r="D57" s="2">
+        <v>11000026896</v>
       </c>
       <c r="E57" s="2" t="s">
-        <v>311</v>
+        <v>43</v>
       </c>
       <c r="F57" s="2" t="s">
-        <v>312</v>
+        <v>99</v>
       </c>
       <c r="G57" s="2" t="s">
-        <v>313</v>
+        <v>246</v>
       </c>
       <c r="H57" s="13" t="s">
-        <v>314</v>
+        <v>247</v>
       </c>
       <c r="I57" s="2">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="J57" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K57" s="2">
         <v>0</v>
       </c>
       <c r="L57" s="2">
-        <v>106054.47</v>
+        <v>218444.6</v>
       </c>
       <c r="M57" s="2">
         <v>0</v>
       </c>
       <c r="N57" s="2">
-        <v>114536.75</v>
+        <v>223023.92</v>
       </c>
       <c r="O57" s="2">
         <v>0</v>
       </c>
       <c r="P57" s="2">
-        <v>105596.53</v>
+        <v>216272.08</v>
       </c>
       <c r="Q57" s="2">
         <v>0</v>
       </c>
       <c r="R57" s="2">
-        <v>105430.01</v>
+        <v>215760.9</v>
       </c>
       <c r="S57" s="2">
         <v>0</v>
       </c>
       <c r="T57" s="2">
-        <v>106054.47</v>
+        <v>218444.6</v>
       </c>
       <c r="U57" s="2">
         <v>0</v>
       </c>
       <c r="V57" s="2">
-        <v>112923.56</v>
+        <v>231096.32</v>
       </c>
       <c r="W57" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="X57" s="2">
-        <v>104077.01</v>
+        <v>212992</v>
       </c>
       <c r="Y57" s="2">
         <v>0</v>
       </c>
       <c r="Z57" s="2">
-        <v>106200.18</v>
+        <v>215931.29</v>
       </c>
       <c r="AA57" s="2">
         <v>0</v>
       </c>
       <c r="AB57" s="2">
-        <v>105430.01</v>
+        <v>215760.9</v>
       </c>
       <c r="AC57" s="2">
         <v>0</v>
       </c>
       <c r="AD57" s="2">
-        <v>105398.79</v>
+        <v>215079.32</v>
       </c>
       <c r="AE57" s="2">
         <v>0</v>
       </c>
       <c r="AF57" s="2">
-        <v>106054.47</v>
+        <v>218444.6</v>
       </c>
       <c r="AG57" s="2">
         <v>0</v>
       </c>
       <c r="AH57" s="2">
-        <v>112923.56</v>
+        <v>221958.96</v>
       </c>
       <c r="AI57" s="2">
         <v>0</v>
       </c>
       <c r="AJ57" s="2">
-        <v>114016.36</v>
+        <v>221958.96</v>
       </c>
       <c r="AK57" s="2">
         <v>0</v>
       </c>
       <c r="AL57" s="2">
-        <v>114016.36</v>
-[...11 lines deleted...]
-        <v>106054.47</v>
+        <v>221958.96</v>
       </c>
     </row>
-    <row r="58" spans="1:42" customHeight="1" ht="70.25">
+    <row r="58" spans="1:38" customHeight="1" ht="70.25">
       <c r="A58" s="2"/>
       <c r="B58" s="2" t="s">
-        <v>315</v>
+        <v>248</v>
       </c>
       <c r="C58" s="4" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="D58" s="2" t="s">
-        <v>316</v>
+        <v>249</v>
       </c>
       <c r="E58" s="2" t="s">
-        <v>99</v>
+        <v>250</v>
       </c>
       <c r="F58" s="2" t="s">
-        <v>317</v>
+        <v>140</v>
       </c>
       <c r="G58" s="2" t="s">
-        <v>318</v>
-[...3 lines deleted...]
-      </c>
+        <v>251</v>
+      </c>
+      <c r="H58" s="13"/>
       <c r="I58" s="2">
         <v>10</v>
       </c>
       <c r="J58" s="2">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="K58" s="2">
         <v>0</v>
       </c>
       <c r="L58" s="2">
-        <v>5331.41</v>
+        <v>0</v>
       </c>
       <c r="M58" s="2">
         <v>0</v>
       </c>
       <c r="N58" s="2">
-        <v>5405.41</v>
+        <v>0</v>
       </c>
       <c r="O58" s="2">
         <v>0</v>
       </c>
       <c r="P58" s="2">
-        <v>5280.18</v>
+        <v>0</v>
       </c>
       <c r="Q58" s="2">
         <v>0</v>
       </c>
       <c r="R58" s="2">
-        <v>5241.89</v>
+        <v>0</v>
       </c>
       <c r="S58" s="2">
         <v>0</v>
       </c>
       <c r="T58" s="2">
-        <v>5331.41</v>
+        <v>0</v>
       </c>
       <c r="U58" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="V58" s="2">
-        <v>5614.46</v>
+        <v>0</v>
       </c>
       <c r="W58" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="X58" s="2">
-        <v>5174.62</v>
+        <v>0</v>
       </c>
       <c r="Y58" s="2">
         <v>0</v>
       </c>
       <c r="Z58" s="2">
-        <v>5268.28</v>
+        <v>0</v>
       </c>
       <c r="AA58" s="2">
         <v>0</v>
       </c>
       <c r="AB58" s="2">
-        <v>5241.89</v>
+        <v>0</v>
       </c>
       <c r="AC58" s="2">
         <v>0</v>
       </c>
       <c r="AD58" s="2">
-        <v>5232.06</v>
+        <v>0</v>
       </c>
       <c r="AE58" s="2">
         <v>0</v>
       </c>
       <c r="AF58" s="2">
-        <v>5331.41</v>
+        <v>0</v>
       </c>
       <c r="AG58" s="2">
         <v>0</v>
       </c>
       <c r="AH58" s="2">
-        <v>5614.46</v>
+        <v>0</v>
       </c>
       <c r="AI58" s="2">
         <v>0</v>
       </c>
       <c r="AJ58" s="2">
-        <v>5379.53</v>
+        <v>0</v>
       </c>
       <c r="AK58" s="2">
         <v>0</v>
       </c>
       <c r="AL58" s="2">
-        <v>5379.53</v>
-[...11 lines deleted...]
-        <v>5331.41</v>
+        <v>0</v>
       </c>
     </row>
-    <row r="59" spans="1:42" customHeight="1" ht="70.25">
+    <row r="59" spans="1:38" customHeight="1" ht="70.25">
       <c r="A59" s="2"/>
       <c r="B59" s="2" t="s">
-        <v>320</v>
+        <v>252</v>
       </c>
       <c r="C59" s="4" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>321</v>
+        <v>42</v>
+      </c>
+      <c r="D59" s="2">
+        <v>15000001002</v>
       </c>
       <c r="E59" s="2" t="s">
-        <v>322</v>
+        <v>43</v>
       </c>
       <c r="F59" s="2" t="s">
-        <v>323</v>
+        <v>253</v>
       </c>
       <c r="G59" s="2" t="s">
-        <v>324</v>
+        <v>254</v>
       </c>
       <c r="H59" s="13" t="s">
-        <v>325</v>
+        <v>255</v>
       </c>
       <c r="I59" s="2">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="J59" s="2">
-        <v>123</v>
+        <v>0</v>
       </c>
       <c r="K59" s="2">
         <v>0</v>
       </c>
       <c r="L59" s="2">
-        <v>1600.34</v>
+        <v>207452.37</v>
       </c>
       <c r="M59" s="2">
         <v>0</v>
       </c>
       <c r="N59" s="2">
-        <v>1570.68</v>
+        <v>210081.16</v>
       </c>
       <c r="O59" s="2">
         <v>0</v>
       </c>
       <c r="P59" s="2">
-        <v>1559.06</v>
+        <v>205187.56</v>
       </c>
       <c r="Q59" s="2">
         <v>0</v>
       </c>
       <c r="R59" s="2">
-        <v>1614.1</v>
+        <v>204965.12</v>
       </c>
       <c r="S59" s="2">
         <v>0</v>
       </c>
       <c r="T59" s="2">
-        <v>1600.34</v>
+        <v>207452.37</v>
       </c>
       <c r="U59" s="2">
         <v>0</v>
       </c>
       <c r="V59" s="2">
-        <v>1658.74</v>
+        <v>219403.28</v>
       </c>
       <c r="W59" s="2">
-        <v>119</v>
+        <v>0</v>
       </c>
       <c r="X59" s="2">
-        <v>1528.79</v>
+        <v>202215</v>
       </c>
       <c r="Y59" s="2">
         <v>0</v>
       </c>
       <c r="Z59" s="2">
-        <v>1550.35</v>
+        <v>204985.35</v>
       </c>
       <c r="AA59" s="2">
         <v>0</v>
       </c>
       <c r="AB59" s="2">
-        <v>1614.1</v>
+        <v>204965.12</v>
       </c>
       <c r="AC59" s="2">
         <v>0</v>
       </c>
       <c r="AD59" s="2">
-        <v>1550.65</v>
+        <v>204661.8</v>
       </c>
       <c r="AE59" s="2">
         <v>0</v>
       </c>
       <c r="AF59" s="2">
-        <v>1600.34</v>
+        <v>207452.37</v>
       </c>
       <c r="AG59" s="2">
         <v>0</v>
       </c>
       <c r="AH59" s="2">
-        <v>1658.74</v>
+        <v>209070.09</v>
       </c>
       <c r="AI59" s="2">
         <v>0</v>
       </c>
       <c r="AJ59" s="2">
-        <v>1563.03</v>
+        <v>209070.09</v>
       </c>
       <c r="AK59" s="2">
         <v>0</v>
       </c>
       <c r="AL59" s="2">
-        <v>1563.03</v>
-[...11 lines deleted...]
-        <v>1600.34</v>
+        <v>209070.09</v>
       </c>
     </row>
-    <row r="60" spans="1:42" customHeight="1" ht="70.25">
+    <row r="60" spans="1:38" customHeight="1" ht="70.25">
       <c r="A60" s="2"/>
       <c r="B60" s="2" t="s">
-        <v>326</v>
+        <v>256</v>
       </c>
       <c r="C60" s="4" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="D60" s="2" t="s">
-        <v>327</v>
+        <v>257</v>
       </c>
       <c r="E60" s="2" t="s">
-        <v>191</v>
+        <v>49</v>
       </c>
       <c r="F60" s="2" t="s">
-        <v>192</v>
+        <v>63</v>
       </c>
       <c r="G60" s="2" t="s">
-        <v>328</v>
+        <v>258</v>
       </c>
       <c r="H60" s="13" t="s">
-        <v>329</v>
+        <v>259</v>
       </c>
       <c r="I60" s="2">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="J60" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K60" s="2">
         <v>0</v>
       </c>
       <c r="L60" s="2">
-        <v>56902.56</v>
+        <v>90003.81</v>
       </c>
       <c r="M60" s="2">
         <v>0</v>
       </c>
       <c r="N60" s="2">
-        <v>57791.15</v>
+        <v>94254.93</v>
       </c>
       <c r="O60" s="2">
         <v>0</v>
       </c>
       <c r="P60" s="2">
-        <v>56400.32</v>
+        <v>88586.77</v>
       </c>
       <c r="Q60" s="2">
         <v>0</v>
       </c>
       <c r="R60" s="2">
-        <v>56819.77</v>
+        <v>88047.77</v>
       </c>
       <c r="S60" s="2">
         <v>0</v>
       </c>
       <c r="T60" s="2">
-        <v>56902.56</v>
+        <v>90003.81</v>
       </c>
       <c r="U60" s="2">
         <v>0</v>
       </c>
       <c r="V60" s="2">
-        <v>59882.91</v>
+        <v>94324.48</v>
       </c>
       <c r="W60" s="2">
         <v>0</v>
       </c>
       <c r="X60" s="2">
-        <v>55191.62</v>
+        <v>86935</v>
       </c>
       <c r="Y60" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Z60" s="2">
-        <v>56085.72</v>
+        <v>88491.14</v>
       </c>
       <c r="AA60" s="2">
         <v>0</v>
       </c>
       <c r="AB60" s="2">
-        <v>56819.77</v>
+        <v>88047.77</v>
       </c>
       <c r="AC60" s="2">
         <v>0</v>
       </c>
       <c r="AD60" s="2">
-        <v>56345.12</v>
+        <v>88039.07</v>
       </c>
       <c r="AE60" s="2">
         <v>0</v>
       </c>
       <c r="AF60" s="2">
-        <v>56902.56</v>
+        <v>90003.81</v>
       </c>
       <c r="AG60" s="2">
         <v>0</v>
       </c>
       <c r="AH60" s="2">
-        <v>59882.91</v>
+        <v>93820.25</v>
       </c>
       <c r="AI60" s="2">
         <v>0</v>
       </c>
       <c r="AJ60" s="2">
-        <v>57515.19</v>
+        <v>93820.25</v>
       </c>
       <c r="AK60" s="2">
         <v>0</v>
       </c>
       <c r="AL60" s="2">
-        <v>57515.19</v>
-[...11 lines deleted...]
-        <v>56902.56</v>
+        <v>93820.25</v>
       </c>
     </row>
-    <row r="61" spans="1:42" customHeight="1" ht="70.25">
+    <row r="61" spans="1:38" customHeight="1" ht="70.25">
       <c r="A61" s="2"/>
       <c r="B61" s="2" t="s">
-        <v>330</v>
+        <v>260</v>
       </c>
       <c r="C61" s="4" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="D61" s="2" t="s">
-        <v>331</v>
+        <v>261</v>
       </c>
       <c r="E61" s="2" t="s">
-        <v>126</v>
+        <v>49</v>
       </c>
       <c r="F61" s="2" t="s">
-        <v>332</v>
+        <v>63</v>
       </c>
       <c r="G61" s="2" t="s">
-        <v>333</v>
+        <v>262</v>
       </c>
       <c r="H61" s="13" t="s">
-        <v>334</v>
+        <v>263</v>
       </c>
       <c r="I61" s="2">
-        <v>60</v>
+        <v>15</v>
       </c>
       <c r="J61" s="2">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="K61" s="2">
         <v>0</v>
       </c>
       <c r="L61" s="2">
-        <v>66579.9</v>
+        <v>104215.37</v>
       </c>
       <c r="M61" s="2">
         <v>0</v>
       </c>
       <c r="N61" s="2">
-        <v>66937.09</v>
+        <v>109137.74</v>
       </c>
       <c r="O61" s="2">
         <v>0</v>
       </c>
       <c r="P61" s="2">
-        <v>66027.88</v>
+        <v>102574.58</v>
       </c>
       <c r="Q61" s="2">
         <v>0</v>
       </c>
       <c r="R61" s="2">
-        <v>65917.48</v>
+        <v>101950.47</v>
       </c>
       <c r="S61" s="2">
         <v>0</v>
       </c>
       <c r="T61" s="2">
-        <v>66579.9</v>
+        <v>104215.37</v>
       </c>
       <c r="U61" s="2">
         <v>0</v>
       </c>
       <c r="V61" s="2">
-        <v>70463.51</v>
+        <v>109218.27</v>
       </c>
       <c r="W61" s="2">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="X61" s="2">
-        <v>64943.33</v>
+        <v>100662</v>
       </c>
       <c r="Y61" s="2">
         <v>0</v>
       </c>
       <c r="Z61" s="2">
-        <v>65586.27</v>
+        <v>102463.85</v>
       </c>
       <c r="AA61" s="2">
         <v>0</v>
       </c>
       <c r="AB61" s="2">
-        <v>65917.48</v>
+        <v>101950.47</v>
       </c>
       <c r="AC61" s="2">
         <v>0</v>
       </c>
       <c r="AD61" s="2">
-        <v>65664.2</v>
+        <v>101940.41</v>
       </c>
       <c r="AE61" s="2">
         <v>0</v>
       </c>
       <c r="AF61" s="2">
-        <v>66579.9</v>
+        <v>104215.37</v>
       </c>
       <c r="AG61" s="2">
         <v>0</v>
       </c>
       <c r="AH61" s="2">
-        <v>70463.51</v>
+        <v>108634.43</v>
       </c>
       <c r="AI61" s="2">
         <v>0</v>
       </c>
       <c r="AJ61" s="2">
-        <v>66612.37</v>
+        <v>108634.43</v>
       </c>
       <c r="AK61" s="2">
         <v>0</v>
       </c>
       <c r="AL61" s="2">
-        <v>66612.37</v>
-[...11 lines deleted...]
-        <v>66579.9</v>
+        <v>108634.43</v>
       </c>
     </row>
-    <row r="62" spans="1:42" customHeight="1" ht="70.25">
+    <row r="62" spans="1:38" customHeight="1" ht="70.25">
       <c r="A62" s="2"/>
       <c r="B62" s="2" t="s">
-        <v>335</v>
+        <v>264</v>
       </c>
       <c r="C62" s="4" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>336</v>
+        <v>42</v>
+      </c>
+      <c r="D62" s="2">
+        <v>15000008417</v>
       </c>
       <c r="E62" s="2" t="s">
-        <v>99</v>
+        <v>43</v>
       </c>
       <c r="F62" s="2" t="s">
-        <v>100</v>
+        <v>253</v>
       </c>
       <c r="G62" s="2" t="s">
-        <v>337</v>
+        <v>265</v>
       </c>
       <c r="H62" s="13" t="s">
-        <v>338</v>
+        <v>266</v>
       </c>
       <c r="I62" s="2">
-        <v>70</v>
+        <v>13</v>
       </c>
       <c r="J62" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K62" s="2">
         <v>0</v>
       </c>
       <c r="L62" s="2">
-        <v>7808.13</v>
+        <v>173127.81</v>
       </c>
       <c r="M62" s="2">
         <v>0</v>
       </c>
       <c r="N62" s="2">
-        <v>7957.93</v>
+        <v>175321.65</v>
       </c>
       <c r="O62" s="2">
         <v>0</v>
       </c>
       <c r="P62" s="2">
-        <v>7745.01</v>
+        <v>171237.73</v>
       </c>
       <c r="Q62" s="2">
         <v>0</v>
       </c>
       <c r="R62" s="2">
-        <v>7703.19</v>
+        <v>171052.1</v>
       </c>
       <c r="S62" s="2">
         <v>0</v>
       </c>
       <c r="T62" s="2">
-        <v>7808.13</v>
+        <v>173127.81</v>
       </c>
       <c r="U62" s="2">
         <v>0</v>
       </c>
       <c r="V62" s="2">
-        <v>8250.7</v>
+        <v>183101.35</v>
       </c>
       <c r="W62" s="2">
         <v>0</v>
       </c>
       <c r="X62" s="2">
-        <v>7604.33</v>
+        <v>168757</v>
       </c>
       <c r="Y62" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Z62" s="2">
-        <v>7706.99</v>
+        <v>171068.97</v>
       </c>
       <c r="AA62" s="2">
         <v>0</v>
       </c>
       <c r="AB62" s="2">
-        <v>7703.19</v>
+        <v>171052.1</v>
       </c>
       <c r="AC62" s="2">
         <v>0</v>
       </c>
       <c r="AD62" s="2">
-        <v>7718.39</v>
+        <v>170798.96</v>
       </c>
       <c r="AE62" s="2">
         <v>0</v>
       </c>
       <c r="AF62" s="2">
-        <v>7808.13</v>
+        <v>173127.81</v>
       </c>
       <c r="AG62" s="2">
         <v>0</v>
       </c>
       <c r="AH62" s="2">
-        <v>8250.7</v>
+        <v>174477.86</v>
       </c>
       <c r="AI62" s="2">
         <v>0</v>
       </c>
       <c r="AJ62" s="2">
-        <v>7919.91</v>
+        <v>174477.86</v>
       </c>
       <c r="AK62" s="2">
         <v>0</v>
       </c>
       <c r="AL62" s="2">
-        <v>7919.91</v>
-[...11 lines deleted...]
-        <v>7808.13</v>
+        <v>174477.86</v>
       </c>
     </row>
-    <row r="63" spans="1:42" customHeight="1" ht="70.25">
+    <row r="63" spans="1:38" customHeight="1" ht="70.25">
       <c r="A63" s="2"/>
       <c r="B63" s="2" t="s">
-        <v>339</v>
+        <v>267</v>
       </c>
       <c r="C63" s="4" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="D63" s="2">
-        <v>21000005337</v>
+        <v>21000009703</v>
       </c>
       <c r="E63" s="2" t="s">
-        <v>340</v>
+        <v>43</v>
       </c>
       <c r="F63" s="2" t="s">
-        <v>341</v>
+        <v>148</v>
       </c>
       <c r="G63" s="2" t="s">
-        <v>342</v>
+        <v>268</v>
       </c>
       <c r="H63" s="13" t="s">
-        <v>343</v>
+        <v>269</v>
       </c>
       <c r="I63" s="2">
-        <v>25</v>
+        <v>7</v>
       </c>
       <c r="J63" s="2">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="K63" s="2">
         <v>0</v>
       </c>
       <c r="L63" s="2">
-        <v>101308.78</v>
+        <v>255951.06</v>
       </c>
       <c r="M63" s="2">
         <v>0</v>
       </c>
       <c r="N63" s="2">
-        <v>103432.55</v>
+        <v>261346.27</v>
       </c>
       <c r="O63" s="2">
         <v>0</v>
       </c>
       <c r="P63" s="2">
-        <v>100301.22</v>
+        <v>252065.51</v>
       </c>
       <c r="Q63" s="2">
         <v>0</v>
       </c>
       <c r="R63" s="2">
-        <v>100064.15</v>
+        <v>252090.26</v>
       </c>
       <c r="S63" s="2">
         <v>0</v>
       </c>
       <c r="T63" s="2">
-        <v>101308.78</v>
+        <v>255951.06</v>
       </c>
       <c r="U63" s="2">
         <v>0</v>
       </c>
       <c r="V63" s="2">
-        <v>107176.31</v>
+        <v>268523.4</v>
       </c>
       <c r="W63" s="2">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="X63" s="2">
-        <v>98780.01</v>
+        <v>247487</v>
       </c>
       <c r="Y63" s="2">
         <v>0</v>
       </c>
       <c r="Z63" s="2">
-        <v>100143.17</v>
+        <v>251347.8</v>
       </c>
       <c r="AA63" s="2">
         <v>0</v>
       </c>
       <c r="AB63" s="2">
-        <v>100064.15</v>
+        <v>252090.26</v>
       </c>
       <c r="AC63" s="2">
         <v>0</v>
       </c>
       <c r="AD63" s="2">
-        <v>99748.05</v>
+        <v>250357.85</v>
       </c>
       <c r="AE63" s="2">
         <v>0</v>
       </c>
       <c r="AF63" s="2">
-        <v>101308.78</v>
+        <v>255951.06</v>
       </c>
       <c r="AG63" s="2">
         <v>0</v>
       </c>
       <c r="AH63" s="2">
-        <v>107176.31</v>
+        <v>260108.84</v>
       </c>
       <c r="AI63" s="2">
         <v>0</v>
       </c>
       <c r="AJ63" s="2">
-        <v>102938.65</v>
+        <v>260108.84</v>
       </c>
       <c r="AK63" s="2">
         <v>0</v>
       </c>
       <c r="AL63" s="2">
-        <v>102938.65</v>
-[...11 lines deleted...]
-        <v>101308.78</v>
+        <v>260108.84</v>
       </c>
     </row>
-    <row r="64" spans="1:42" customHeight="1" ht="70.25">
+    <row r="64" spans="1:38" customHeight="1" ht="70.25">
       <c r="A64" s="2"/>
       <c r="B64" s="2" t="s">
-        <v>344</v>
+        <v>270</v>
       </c>
       <c r="C64" s="4" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="D64" s="2" t="s">
-        <v>345</v>
+        <v>271</v>
       </c>
       <c r="E64" s="2" t="s">
-        <v>99</v>
+        <v>49</v>
       </c>
       <c r="F64" s="2" t="s">
-        <v>218</v>
+        <v>63</v>
       </c>
       <c r="G64" s="2" t="s">
-        <v>346</v>
+        <v>272</v>
       </c>
       <c r="H64" s="13" t="s">
-        <v>347</v>
+        <v>273</v>
       </c>
       <c r="I64" s="2">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="J64" s="2">
-        <v>23</v>
+        <v>0</v>
       </c>
       <c r="K64" s="2">
         <v>0</v>
       </c>
       <c r="L64" s="2">
-        <v>16332.3</v>
+        <v>116516.97</v>
       </c>
       <c r="M64" s="2">
         <v>0</v>
       </c>
       <c r="N64" s="2">
-        <v>16725.73</v>
+        <v>119798.35</v>
       </c>
       <c r="O64" s="2">
         <v>0</v>
       </c>
       <c r="P64" s="2">
-        <v>16285.92</v>
+        <v>114397.05</v>
       </c>
       <c r="Q64" s="2">
         <v>0</v>
       </c>
       <c r="R64" s="2">
-        <v>16202.75</v>
+        <v>114227.91</v>
       </c>
       <c r="S64" s="2">
         <v>0</v>
       </c>
       <c r="T64" s="2">
-        <v>16332.3</v>
+        <v>116516.97</v>
       </c>
       <c r="U64" s="2">
         <v>0</v>
       </c>
       <c r="V64" s="2">
-        <v>17352.67</v>
+        <v>122346.77</v>
       </c>
       <c r="W64" s="2">
-        <v>22</v>
+        <v>0</v>
       </c>
       <c r="X64" s="2">
-        <v>15993.24</v>
+        <v>112762</v>
       </c>
       <c r="Y64" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Z64" s="2">
-        <v>16228.34</v>
+        <v>115242.76</v>
       </c>
       <c r="AA64" s="2">
         <v>0</v>
       </c>
       <c r="AB64" s="2">
-        <v>16202.75</v>
+        <v>114227.91</v>
       </c>
       <c r="AC64" s="2">
         <v>0</v>
       </c>
       <c r="AD64" s="2">
-        <v>16233.14</v>
+        <v>114566.19</v>
       </c>
       <c r="AE64" s="2">
         <v>0</v>
       </c>
       <c r="AF64" s="2">
-        <v>16332.3</v>
+        <v>116516.97</v>
       </c>
       <c r="AG64" s="2">
         <v>0</v>
       </c>
       <c r="AH64" s="2">
-        <v>17352.67</v>
+        <v>119234.54</v>
       </c>
       <c r="AI64" s="2">
         <v>0</v>
       </c>
       <c r="AJ64" s="2">
-        <v>16645.76</v>
+        <v>119234.54</v>
       </c>
       <c r="AK64" s="2">
         <v>0</v>
       </c>
       <c r="AL64" s="2">
-        <v>16645.76</v>
-[...11 lines deleted...]
-        <v>16332.3</v>
+        <v>119234.54</v>
       </c>
     </row>
-    <row r="65" spans="1:42" customHeight="1" ht="70.25">
+    <row r="65" spans="1:38" customHeight="1" ht="70.25">
       <c r="A65" s="2"/>
       <c r="B65" s="2" t="s">
-        <v>348</v>
+        <v>274</v>
       </c>
       <c r="C65" s="4" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>349</v>
+        <v>42</v>
+      </c>
+      <c r="D65" s="2">
+        <v>15000001102</v>
       </c>
       <c r="E65" s="2" t="s">
-        <v>234</v>
+        <v>43</v>
       </c>
       <c r="F65" s="2" t="s">
-        <v>350</v>
+        <v>275</v>
       </c>
       <c r="G65" s="2" t="s">
-        <v>351</v>
+        <v>276</v>
       </c>
       <c r="H65" s="13" t="s">
-        <v>352</v>
+        <v>277</v>
       </c>
       <c r="I65" s="2">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="J65" s="2">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="K65" s="2">
         <v>0</v>
       </c>
       <c r="L65" s="2">
-        <v>123378.68</v>
+        <v>272194.09</v>
       </c>
       <c r="M65" s="2">
         <v>0</v>
       </c>
       <c r="N65" s="2">
-        <v>131022.87</v>
+        <v>276508.75</v>
       </c>
       <c r="O65" s="2">
         <v>0</v>
       </c>
       <c r="P65" s="2">
-        <v>121414.05</v>
+        <v>269573.54</v>
       </c>
       <c r="Q65" s="2">
         <v>0</v>
       </c>
       <c r="R65" s="2">
-        <v>120604.38</v>
+        <v>268144.14</v>
       </c>
       <c r="S65" s="2">
         <v>0</v>
       </c>
       <c r="T65" s="2">
-        <v>123378.68</v>
+        <v>272194.09</v>
       </c>
       <c r="U65" s="2">
         <v>0</v>
       </c>
       <c r="V65" s="2">
-        <v>129189.21</v>
+        <v>287202.76</v>
       </c>
       <c r="W65" s="2">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="X65" s="2">
-        <v>119068.4</v>
+        <v>264703</v>
       </c>
       <c r="Y65" s="2">
         <v>0</v>
       </c>
       <c r="Z65" s="2">
-        <v>121890.32</v>
+        <v>268091.2</v>
       </c>
       <c r="AA65" s="2">
         <v>0</v>
       </c>
       <c r="AB65" s="2">
-        <v>120604.38</v>
+        <v>268144.14</v>
       </c>
       <c r="AC65" s="2">
         <v>0</v>
       </c>
       <c r="AD65" s="2">
-        <v>121330.7</v>
+        <v>268064.73</v>
       </c>
       <c r="AE65" s="2">
         <v>0</v>
       </c>
       <c r="AF65" s="2">
-        <v>123378.68</v>
+        <v>272194.09</v>
       </c>
       <c r="AG65" s="2">
         <v>0</v>
       </c>
       <c r="AH65" s="2">
-        <v>129189.21</v>
+        <v>275185.24</v>
       </c>
       <c r="AI65" s="2">
         <v>0</v>
       </c>
       <c r="AJ65" s="2">
-        <v>130427.53</v>
+        <v>275185.24</v>
       </c>
       <c r="AK65" s="2">
         <v>0</v>
       </c>
       <c r="AL65" s="2">
-        <v>130427.53</v>
-[...11 lines deleted...]
-        <v>123378.68</v>
+        <v>275185.24</v>
       </c>
     </row>
-    <row r="66" spans="1:42" customHeight="1" ht="70.25">
+    <row r="66" spans="1:38" customHeight="1" ht="70.25">
       <c r="A66" s="2"/>
       <c r="B66" s="2" t="s">
-        <v>353</v>
+        <v>278</v>
       </c>
       <c r="C66" s="4" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>354</v>
+        <v>42</v>
+      </c>
+      <c r="D66" s="2">
+        <v>15000001103</v>
       </c>
       <c r="E66" s="2" t="s">
-        <v>355</v>
+        <v>43</v>
       </c>
       <c r="F66" s="2" t="s">
-        <v>323</v>
+        <v>275</v>
       </c>
       <c r="G66" s="2" t="s">
-        <v>356</v>
+        <v>279</v>
       </c>
       <c r="H66" s="13" t="s">
-        <v>357</v>
+        <v>280</v>
       </c>
       <c r="I66" s="2">
-        <v>75</v>
+        <v>13</v>
       </c>
       <c r="J66" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K66" s="2">
         <v>0</v>
       </c>
       <c r="L66" s="2">
-        <v>117027.3</v>
+        <v>247557.06</v>
       </c>
       <c r="M66" s="2">
         <v>0</v>
       </c>
       <c r="N66" s="2">
-        <v>120221.93</v>
+        <v>251481.18</v>
       </c>
       <c r="O66" s="2">
         <v>0</v>
       </c>
       <c r="P66" s="2">
-        <v>114193.9</v>
+        <v>245173.69</v>
       </c>
       <c r="Q66" s="2">
         <v>0</v>
       </c>
       <c r="R66" s="2">
-        <v>114351.94</v>
+        <v>243873.67</v>
       </c>
       <c r="S66" s="2">
         <v>0</v>
       </c>
       <c r="T66" s="2">
-        <v>117027.3</v>
+        <v>247557.06</v>
       </c>
       <c r="U66" s="2">
         <v>0</v>
       </c>
       <c r="V66" s="2">
-        <v>122479.62</v>
+        <v>261207.24</v>
       </c>
       <c r="W66" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="X66" s="2">
-        <v>112884.44</v>
+        <v>240744</v>
       </c>
       <c r="Y66" s="2">
         <v>0</v>
       </c>
       <c r="Z66" s="2">
-        <v>113787.52</v>
+        <v>243825.52</v>
       </c>
       <c r="AA66" s="2">
         <v>0</v>
       </c>
       <c r="AB66" s="2">
-        <v>114351.94</v>
+        <v>243873.67</v>
       </c>
       <c r="AC66" s="2">
         <v>0</v>
       </c>
       <c r="AD66" s="2">
-        <v>113787.52</v>
+        <v>243801.45</v>
       </c>
       <c r="AE66" s="2">
         <v>0</v>
       </c>
       <c r="AF66" s="2">
-        <v>117027.3</v>
+        <v>247557.06</v>
       </c>
       <c r="AG66" s="2">
         <v>0</v>
       </c>
       <c r="AH66" s="2">
-        <v>122479.62</v>
+        <v>250277.46</v>
       </c>
       <c r="AI66" s="2">
         <v>0</v>
       </c>
       <c r="AJ66" s="2">
-        <v>119657.51</v>
+        <v>250277.46</v>
       </c>
       <c r="AK66" s="2">
         <v>0</v>
       </c>
       <c r="AL66" s="2">
-        <v>119657.51</v>
-[...11 lines deleted...]
-        <v>117027.3</v>
+        <v>250277.46</v>
       </c>
     </row>
-    <row r="67" spans="1:42" customHeight="1" ht="70.25">
+    <row r="67" spans="1:38" customHeight="1" ht="70.25">
       <c r="A67" s="2"/>
       <c r="B67" s="2" t="s">
-        <v>358</v>
+        <v>281</v>
       </c>
       <c r="C67" s="4" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>359</v>
+        <v>42</v>
+      </c>
+      <c r="D67" s="2">
+        <v>21000009701</v>
       </c>
       <c r="E67" s="2" t="s">
-        <v>360</v>
+        <v>43</v>
       </c>
       <c r="F67" s="2" t="s">
-        <v>361</v>
+        <v>159</v>
       </c>
       <c r="G67" s="2" t="s">
-        <v>362</v>
+        <v>282</v>
       </c>
       <c r="H67" s="13" t="s">
-        <v>363</v>
+        <v>283</v>
       </c>
       <c r="I67" s="2">
-        <v>30</v>
+        <v>7</v>
       </c>
       <c r="J67" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K67" s="2">
         <v>0</v>
       </c>
       <c r="L67" s="2">
-        <v>35708.86</v>
+        <v>164990</v>
       </c>
       <c r="M67" s="2">
         <v>0</v>
       </c>
       <c r="N67" s="2">
-        <v>36424.08</v>
+        <v>167098.96</v>
       </c>
       <c r="O67" s="2">
         <v>0</v>
       </c>
       <c r="P67" s="2">
-        <v>35326.95</v>
+        <v>160692.81</v>
       </c>
       <c r="Q67" s="2">
         <v>0</v>
       </c>
       <c r="R67" s="2">
-        <v>35170.71</v>
+        <v>161073.37</v>
       </c>
       <c r="S67" s="2">
         <v>0</v>
       </c>
       <c r="T67" s="2">
-        <v>35708.86</v>
+        <v>164990</v>
       </c>
       <c r="U67" s="2">
         <v>0</v>
       </c>
       <c r="V67" s="2">
-        <v>37670.51</v>
+        <v>172046.28</v>
       </c>
       <c r="W67" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="X67" s="2">
-        <v>34719.36</v>
+        <v>158568</v>
       </c>
       <c r="Y67" s="2">
         <v>0</v>
       </c>
       <c r="Z67" s="2">
-        <v>35142.94</v>
+        <v>160692.81</v>
       </c>
       <c r="AA67" s="2">
         <v>0</v>
       </c>
       <c r="AB67" s="2">
-        <v>35170.71</v>
+        <v>161073.37</v>
       </c>
       <c r="AC67" s="2">
         <v>0</v>
       </c>
       <c r="AD67" s="2">
-        <v>34997.11</v>
+        <v>161089.23</v>
       </c>
       <c r="AE67" s="2">
         <v>0</v>
       </c>
       <c r="AF67" s="2">
-        <v>35708.86</v>
+        <v>164990</v>
       </c>
       <c r="AG67" s="2">
         <v>0</v>
       </c>
       <c r="AH67" s="2">
-        <v>37670.51</v>
+        <v>166306.12</v>
       </c>
       <c r="AI67" s="2">
         <v>0</v>
       </c>
       <c r="AJ67" s="2">
-        <v>36250.48</v>
+        <v>166306.12</v>
       </c>
       <c r="AK67" s="2">
         <v>0</v>
       </c>
       <c r="AL67" s="2">
-        <v>36250.48</v>
-[...11 lines deleted...]
-        <v>35708.86</v>
+        <v>166306.12</v>
       </c>
     </row>
-    <row r="68" spans="1:42" customHeight="1" ht="70.25">
+    <row r="68" spans="1:38" customHeight="1" ht="70.25">
       <c r="A68" s="2"/>
       <c r="B68" s="2" t="s">
-        <v>364</v>
+        <v>284</v>
       </c>
       <c r="C68" s="4" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>365</v>
+        <v>42</v>
+      </c>
+      <c r="D68" s="2">
+        <v>11000019526</v>
       </c>
       <c r="E68" s="2" t="s">
-        <v>322</v>
+        <v>43</v>
       </c>
       <c r="F68" s="2" t="s">
-        <v>323</v>
+        <v>99</v>
       </c>
       <c r="G68" s="2" t="s">
-        <v>366</v>
+        <v>285</v>
       </c>
       <c r="H68" s="13" t="s">
-        <v>367</v>
+        <v>286</v>
       </c>
       <c r="I68" s="2">
-        <v>20</v>
+        <v>7</v>
       </c>
       <c r="J68" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K68" s="2">
         <v>0</v>
       </c>
       <c r="L68" s="2">
-        <v>1687.64</v>
+        <v>191959.5</v>
       </c>
       <c r="M68" s="2">
         <v>0</v>
       </c>
       <c r="N68" s="2">
-        <v>1656.36</v>
+        <v>195983.61</v>
       </c>
       <c r="O68" s="2">
         <v>0</v>
       </c>
       <c r="P68" s="2">
-        <v>1644.11</v>
+        <v>190050.39</v>
       </c>
       <c r="Q68" s="2">
         <v>0</v>
       </c>
       <c r="R68" s="2">
-        <v>1702.15</v>
+        <v>189601.18</v>
       </c>
       <c r="S68" s="2">
         <v>0</v>
       </c>
       <c r="T68" s="2">
-        <v>1687.64</v>
+        <v>191959.5</v>
       </c>
       <c r="U68" s="2">
         <v>0</v>
       </c>
       <c r="V68" s="2">
-        <v>1749.23</v>
+        <v>203077.28</v>
       </c>
       <c r="W68" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="X68" s="2">
-        <v>1612.19</v>
+        <v>187168</v>
       </c>
       <c r="Y68" s="2">
         <v>0</v>
       </c>
       <c r="Z68" s="2">
-        <v>1634.92</v>
+        <v>189750.92</v>
       </c>
       <c r="AA68" s="2">
         <v>0</v>
       </c>
       <c r="AB68" s="2">
-        <v>1702.15</v>
+        <v>189601.18</v>
       </c>
       <c r="AC68" s="2">
         <v>0</v>
       </c>
       <c r="AD68" s="2">
-        <v>1635.24</v>
+        <v>189002.25</v>
       </c>
       <c r="AE68" s="2">
         <v>0</v>
       </c>
       <c r="AF68" s="2">
-        <v>1687.64</v>
+        <v>191959.5</v>
       </c>
       <c r="AG68" s="2">
         <v>0</v>
       </c>
       <c r="AH68" s="2">
-        <v>1749.23</v>
+        <v>195047.77</v>
       </c>
       <c r="AI68" s="2">
         <v>0</v>
       </c>
       <c r="AJ68" s="2">
-        <v>1648.3</v>
+        <v>195047.77</v>
       </c>
       <c r="AK68" s="2">
         <v>0</v>
       </c>
       <c r="AL68" s="2">
-        <v>1648.3</v>
-[...11 lines deleted...]
-        <v>1687.64</v>
+        <v>195047.77</v>
       </c>
     </row>
-    <row r="69" spans="1:42" customHeight="1" ht="70.25">
+    <row r="69" spans="1:38" customHeight="1" ht="70.25">
       <c r="A69" s="2"/>
       <c r="B69" s="2" t="s">
-        <v>368</v>
+        <v>287</v>
       </c>
       <c r="C69" s="4" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>369</v>
+        <v>42</v>
+      </c>
+      <c r="D69" s="2">
+        <v>21000002840</v>
       </c>
       <c r="E69" s="2" t="s">
-        <v>126</v>
+        <v>43</v>
       </c>
       <c r="F69" s="2" t="s">
-        <v>370</v>
+        <v>152</v>
       </c>
       <c r="G69" s="2" t="s">
-        <v>371</v>
+        <v>288</v>
       </c>
       <c r="H69" s="13" t="s">
-        <v>372</v>
+        <v>289</v>
       </c>
       <c r="I69" s="2">
-        <v>20</v>
+        <v>7</v>
       </c>
       <c r="J69" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="K69" s="2">
         <v>0</v>
       </c>
       <c r="L69" s="2">
-        <v>1035753.9</v>
+        <v>69540</v>
       </c>
       <c r="M69" s="2">
         <v>0</v>
       </c>
       <c r="N69" s="2">
-        <v>1059206.08</v>
+        <v>69863.7</v>
       </c>
       <c r="O69" s="2">
         <v>0</v>
       </c>
       <c r="P69" s="2">
-        <v>1033723.41</v>
+        <v>68568.92</v>
       </c>
       <c r="Q69" s="2">
         <v>0</v>
       </c>
       <c r="R69" s="2">
-        <v>1028444.13</v>
+        <v>68447.54</v>
       </c>
       <c r="S69" s="2">
         <v>0</v>
       </c>
       <c r="T69" s="2">
-        <v>1035753.9</v>
+        <v>69540</v>
       </c>
       <c r="U69" s="2">
         <v>0</v>
       </c>
       <c r="V69" s="2">
-        <v>1101541.83</v>
+        <v>73168.06</v>
       </c>
       <c r="W69" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="X69" s="2">
-        <v>1015245.93</v>
+        <v>67436</v>
       </c>
       <c r="Y69" s="2">
         <v>0</v>
       </c>
       <c r="Z69" s="2">
-        <v>1046718.55</v>
+        <v>68171.05</v>
       </c>
       <c r="AA69" s="2">
         <v>0</v>
       </c>
       <c r="AB69" s="2">
-        <v>1028444.13</v>
+        <v>68447.54</v>
       </c>
       <c r="AC69" s="2">
         <v>0</v>
       </c>
       <c r="AD69" s="2">
-        <v>1026515.16</v>
+        <v>68386.85</v>
       </c>
       <c r="AE69" s="2">
         <v>0</v>
       </c>
       <c r="AF69" s="2">
-        <v>1035753.9</v>
+        <v>69540</v>
       </c>
       <c r="AG69" s="2">
         <v>0</v>
       </c>
       <c r="AH69" s="2">
-        <v>1101541.83</v>
+        <v>69526.52</v>
       </c>
       <c r="AI69" s="2">
         <v>0</v>
       </c>
       <c r="AJ69" s="2">
-        <v>1054129.85</v>
+        <v>69526.52</v>
       </c>
       <c r="AK69" s="2">
         <v>0</v>
       </c>
       <c r="AL69" s="2">
-        <v>1054129.85</v>
-[...11 lines deleted...]
-        <v>1035753.9</v>
+        <v>69526.52</v>
       </c>
     </row>
-    <row r="70" spans="1:42" customHeight="1" ht="70.25">
+    <row r="70" spans="1:38" customHeight="1" ht="70.25">
       <c r="A70" s="2"/>
       <c r="B70" s="2" t="s">
-        <v>373</v>
+        <v>290</v>
       </c>
       <c r="C70" s="4" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>374</v>
+        <v>42</v>
+      </c>
+      <c r="D70" s="2">
+        <v>11000019141</v>
       </c>
       <c r="E70" s="2" t="s">
-        <v>48</v>
+        <v>43</v>
       </c>
       <c r="F70" s="2" t="s">
-        <v>375</v>
+        <v>99</v>
       </c>
       <c r="G70" s="2" t="s">
-        <v>376</v>
+        <v>291</v>
       </c>
       <c r="H70" s="13" t="s">
-        <v>377</v>
+        <v>292</v>
       </c>
       <c r="I70" s="2">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="J70" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K70" s="2">
         <v>0</v>
       </c>
       <c r="L70" s="2">
-        <v>459045.31</v>
+        <v>549874.41</v>
       </c>
       <c r="M70" s="2">
         <v>0</v>
       </c>
       <c r="N70" s="2">
-        <v>467956.63</v>
+        <v>561401.62</v>
       </c>
       <c r="O70" s="2">
         <v>0</v>
       </c>
       <c r="P70" s="2">
-        <v>456895.84</v>
+        <v>544405.69</v>
       </c>
       <c r="Q70" s="2">
         <v>0</v>
       </c>
       <c r="R70" s="2">
-        <v>453089.49</v>
+        <v>543118.94</v>
       </c>
       <c r="S70" s="2">
         <v>0</v>
       </c>
       <c r="T70" s="2">
-        <v>459045.31</v>
+        <v>549874.41</v>
       </c>
       <c r="U70" s="2">
         <v>0</v>
       </c>
       <c r="V70" s="2">
-        <v>485868.85</v>
+        <v>581721.67</v>
       </c>
       <c r="W70" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="X70" s="2">
-        <v>447805.39</v>
+        <v>536149</v>
       </c>
       <c r="Y70" s="2">
         <v>0</v>
       </c>
       <c r="Z70" s="2">
-        <v>458642.28</v>
+        <v>543547.86</v>
       </c>
       <c r="AA70" s="2">
         <v>0</v>
       </c>
       <c r="AB70" s="2">
-        <v>453089.49</v>
+        <v>543118.94</v>
       </c>
       <c r="AC70" s="2">
         <v>0</v>
       </c>
       <c r="AD70" s="2">
-        <v>452104.32</v>
+        <v>541403.26</v>
       </c>
       <c r="AE70" s="2">
         <v>0</v>
       </c>
       <c r="AF70" s="2">
-        <v>459045.31</v>
+        <v>549874.41</v>
       </c>
       <c r="AG70" s="2">
         <v>0</v>
       </c>
       <c r="AH70" s="2">
-        <v>485868.85</v>
+        <v>558720.87</v>
       </c>
       <c r="AI70" s="2">
         <v>0</v>
       </c>
       <c r="AJ70" s="2">
-        <v>465717.61</v>
+        <v>558720.87</v>
       </c>
       <c r="AK70" s="2">
         <v>0</v>
       </c>
       <c r="AL70" s="2">
-        <v>465717.61</v>
-[...11 lines deleted...]
-        <v>459045.31</v>
+        <v>558720.87</v>
       </c>
     </row>
-    <row r="71" spans="1:42" customHeight="1" ht="70.25">
+    <row r="71" spans="1:38" customHeight="1" ht="70.25">
       <c r="A71" s="2"/>
       <c r="B71" s="2" t="s">
-        <v>378</v>
+        <v>293</v>
       </c>
       <c r="C71" s="4" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>379</v>
+        <v>42</v>
+      </c>
+      <c r="D71" s="2">
+        <v>11000009758</v>
       </c>
       <c r="E71" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="F71" s="2" t="s">
         <v>99</v>
       </c>
-      <c r="F71" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G71" s="2" t="s">
-        <v>381</v>
+        <v>294</v>
       </c>
       <c r="H71" s="13" t="s">
-        <v>382</v>
+        <v>295</v>
       </c>
       <c r="I71" s="2">
-        <v>20</v>
+        <v>7</v>
       </c>
       <c r="J71" s="2">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="K71" s="2">
         <v>0</v>
       </c>
       <c r="L71" s="2">
-        <v>12348.79</v>
+        <v>205410.24</v>
       </c>
       <c r="M71" s="2">
         <v>0</v>
       </c>
       <c r="N71" s="2">
-        <v>12516.18</v>
+        <v>209716.33</v>
       </c>
       <c r="O71" s="2">
         <v>0</v>
       </c>
       <c r="P71" s="2">
-        <v>12196.94</v>
+        <v>203367.36</v>
       </c>
       <c r="Q71" s="2">
         <v>0</v>
       </c>
       <c r="R71" s="2">
-        <v>12112.05</v>
+        <v>202886.68</v>
       </c>
       <c r="S71" s="2">
         <v>0</v>
       </c>
       <c r="T71" s="2">
-        <v>12348.79</v>
+        <v>205410.24</v>
       </c>
       <c r="U71" s="2">
         <v>0</v>
       </c>
       <c r="V71" s="2">
-        <v>12972.92</v>
+        <v>217307.06</v>
       </c>
       <c r="W71" s="2">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="X71" s="2">
-        <v>11956.61</v>
+        <v>200283</v>
       </c>
       <c r="Y71" s="2">
         <v>0</v>
       </c>
       <c r="Z71" s="2">
-        <v>12195.74</v>
+        <v>203046.91</v>
       </c>
       <c r="AA71" s="2">
         <v>0</v>
       </c>
       <c r="AB71" s="2">
-        <v>12112.05</v>
+        <v>202886.68</v>
       </c>
       <c r="AC71" s="2">
         <v>0</v>
       </c>
       <c r="AD71" s="2">
-        <v>11992.48</v>
+        <v>202245.77</v>
       </c>
       <c r="AE71" s="2">
         <v>0</v>
       </c>
       <c r="AF71" s="2">
-        <v>12348.79</v>
+        <v>205410.24</v>
       </c>
       <c r="AG71" s="2">
         <v>0</v>
       </c>
       <c r="AH71" s="2">
-        <v>12972.92</v>
+        <v>208714.91</v>
       </c>
       <c r="AI71" s="2">
         <v>0</v>
       </c>
       <c r="AJ71" s="2">
-        <v>12456.4</v>
+        <v>208714.91</v>
       </c>
       <c r="AK71" s="2">
         <v>0</v>
       </c>
       <c r="AL71" s="2">
-        <v>12456.4</v>
-[...11 lines deleted...]
-        <v>12348.79</v>
+        <v>208714.91</v>
       </c>
     </row>
-    <row r="72" spans="1:42" customHeight="1" ht="70.25">
+    <row r="72" spans="1:38" customHeight="1" ht="70.25">
       <c r="A72" s="2"/>
       <c r="B72" s="2" t="s">
-        <v>383</v>
+        <v>296</v>
       </c>
       <c r="C72" s="4" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>384</v>
+        <v>42</v>
+      </c>
+      <c r="D72" s="2">
+        <v>15000001108</v>
       </c>
       <c r="E72" s="2" t="s">
-        <v>191</v>
+        <v>43</v>
       </c>
       <c r="F72" s="2" t="s">
-        <v>385</v>
+        <v>275</v>
       </c>
       <c r="G72" s="2" t="s">
-        <v>386</v>
+        <v>297</v>
       </c>
       <c r="H72" s="13" t="s">
-        <v>387</v>
+        <v>298</v>
       </c>
       <c r="I72" s="2">
-        <v>67</v>
+        <v>13</v>
       </c>
       <c r="J72" s="2">
-        <v>286</v>
+        <v>0</v>
       </c>
       <c r="K72" s="2">
         <v>0</v>
       </c>
       <c r="L72" s="2">
-        <v>2970.14</v>
+        <v>283446.78</v>
       </c>
       <c r="M72" s="2">
         <v>0</v>
       </c>
       <c r="N72" s="2">
-        <v>3002.12</v>
+        <v>287939.81</v>
       </c>
       <c r="O72" s="2">
         <v>0</v>
       </c>
       <c r="P72" s="2">
-        <v>2939.02</v>
+        <v>280717.89</v>
       </c>
       <c r="Q72" s="2">
         <v>0</v>
       </c>
       <c r="R72" s="2">
-        <v>2918.85</v>
+        <v>279229.4</v>
       </c>
       <c r="S72" s="2">
         <v>0</v>
       </c>
       <c r="T72" s="2">
-        <v>2970.14</v>
+        <v>283446.78</v>
       </c>
       <c r="U72" s="2">
         <v>0</v>
       </c>
       <c r="V72" s="2">
-        <v>3126.31</v>
+        <v>299075.91</v>
       </c>
       <c r="W72" s="2">
-        <v>286</v>
+        <v>0</v>
       </c>
       <c r="X72" s="2">
-        <v>2881.39</v>
+        <v>275646</v>
       </c>
       <c r="Y72" s="2">
         <v>0</v>
       </c>
       <c r="Z72" s="2">
-        <v>2922.02</v>
+        <v>279174.27</v>
       </c>
       <c r="AA72" s="2">
         <v>0</v>
       </c>
       <c r="AB72" s="2">
-        <v>2918.85</v>
+        <v>279229.4</v>
       </c>
       <c r="AC72" s="2">
         <v>0</v>
       </c>
       <c r="AD72" s="2">
-        <v>2922.59</v>
+        <v>279146.7</v>
       </c>
       <c r="AE72" s="2">
         <v>0</v>
       </c>
       <c r="AF72" s="2">
-        <v>2970.14</v>
+        <v>283446.78</v>
       </c>
       <c r="AG72" s="2">
         <v>0</v>
       </c>
       <c r="AH72" s="2">
-        <v>3126.31</v>
+        <v>286561.58</v>
       </c>
       <c r="AI72" s="2">
         <v>0</v>
       </c>
       <c r="AJ72" s="2">
-        <v>2987.71</v>
+        <v>286561.58</v>
       </c>
       <c r="AK72" s="2">
         <v>0</v>
       </c>
       <c r="AL72" s="2">
-        <v>2987.71</v>
-[...11 lines deleted...]
-        <v>2970.14</v>
+        <v>286561.58</v>
       </c>
     </row>
-    <row r="73" spans="1:42" customHeight="1" ht="70.25">
+    <row r="73" spans="1:38" customHeight="1" ht="70.25">
       <c r="A73" s="2"/>
       <c r="B73" s="2" t="s">
-        <v>388</v>
+        <v>299</v>
       </c>
       <c r="C73" s="4" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="D73" s="2" t="s">
-        <v>389</v>
+        <v>300</v>
       </c>
       <c r="E73" s="2" t="s">
-        <v>390</v>
+        <v>49</v>
       </c>
       <c r="F73" s="2" t="s">
-        <v>391</v>
+        <v>194</v>
       </c>
       <c r="G73" s="2" t="s">
-        <v>392</v>
+        <v>301</v>
       </c>
       <c r="H73" s="13" t="s">
-        <v>393</v>
+        <v>302</v>
       </c>
       <c r="I73" s="2">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="J73" s="2">
-        <v>23</v>
+        <v>0</v>
       </c>
       <c r="K73" s="2">
         <v>0</v>
       </c>
       <c r="L73" s="2">
-        <v>4489.81</v>
+        <v>111306.72</v>
       </c>
       <c r="M73" s="2">
         <v>0</v>
       </c>
       <c r="N73" s="2">
-        <v>4314.91</v>
+        <v>113387.72</v>
       </c>
       <c r="O73" s="2">
         <v>0</v>
       </c>
       <c r="P73" s="2">
-        <v>4331.85</v>
+        <v>110023.61</v>
       </c>
       <c r="Q73" s="2">
         <v>0</v>
       </c>
       <c r="R73" s="2">
-        <v>4333.54</v>
+        <v>109225.71</v>
       </c>
       <c r="S73" s="2">
         <v>0</v>
       </c>
       <c r="T73" s="2">
-        <v>4489.81</v>
+        <v>111306.72</v>
       </c>
       <c r="U73" s="2">
-        <v>14</v>
+        <v>0</v>
       </c>
       <c r="V73" s="2">
-        <v>4594.83</v>
+        <v>116989.04</v>
       </c>
       <c r="W73" s="2">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="X73" s="2">
-        <v>4234.87</v>
+        <v>107824</v>
       </c>
       <c r="Y73" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="Z73" s="2">
-        <v>4308.98</v>
+        <v>109570.75</v>
       </c>
       <c r="AA73" s="2">
         <v>0</v>
       </c>
       <c r="AB73" s="2">
-        <v>4333.54</v>
+        <v>109225.71</v>
       </c>
       <c r="AC73" s="2">
         <v>0</v>
       </c>
       <c r="AD73" s="2">
-        <v>4332.7</v>
+        <v>108772.85</v>
       </c>
       <c r="AE73" s="2">
         <v>0</v>
       </c>
       <c r="AF73" s="2">
-        <v>4489.81</v>
+        <v>111306.72</v>
       </c>
       <c r="AG73" s="2">
         <v>0</v>
       </c>
       <c r="AH73" s="2">
-        <v>4594.83</v>
+        <v>112848.6</v>
       </c>
       <c r="AI73" s="2">
         <v>0</v>
       </c>
       <c r="AJ73" s="2">
-        <v>4293.73</v>
+        <v>112848.6</v>
       </c>
       <c r="AK73" s="2">
         <v>0</v>
       </c>
       <c r="AL73" s="2">
-        <v>4293.73</v>
-[...11 lines deleted...]
-        <v>4489.81</v>
+        <v>112848.6</v>
       </c>
     </row>
-    <row r="74" spans="1:42" customHeight="1" ht="70.25">
+    <row r="74" spans="1:38" customHeight="1" ht="70.25">
       <c r="A74" s="2"/>
       <c r="B74" s="2" t="s">
-        <v>394</v>
+        <v>303</v>
       </c>
       <c r="C74" s="4" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>11000007317</v>
+        <v>42</v>
+      </c>
+      <c r="D74" s="2" t="s">
+        <v>304</v>
       </c>
       <c r="E74" s="2" t="s">
-        <v>340</v>
+        <v>43</v>
       </c>
       <c r="F74" s="2" t="s">
-        <v>395</v>
+        <v>140</v>
       </c>
       <c r="G74" s="2" t="s">
-        <v>396</v>
+        <v>305</v>
       </c>
       <c r="H74" s="13" t="s">
-        <v>397</v>
+        <v>306</v>
       </c>
       <c r="I74" s="2">
-        <v>30</v>
+        <v>7</v>
       </c>
       <c r="J74" s="2">
-        <v>43</v>
+        <v>0</v>
       </c>
       <c r="K74" s="2">
         <v>0</v>
       </c>
       <c r="L74" s="2">
-        <v>4721.91</v>
+        <v>59227.29</v>
       </c>
       <c r="M74" s="2">
         <v>0</v>
       </c>
       <c r="N74" s="2">
-        <v>4786.77</v>
+        <v>60134.75</v>
       </c>
       <c r="O74" s="2">
         <v>0</v>
       </c>
       <c r="P74" s="2">
-        <v>4671.77</v>
+        <v>58133.83</v>
       </c>
       <c r="Q74" s="2">
         <v>0</v>
       </c>
       <c r="R74" s="2">
-        <v>4692.01</v>
+        <v>57322.19</v>
       </c>
       <c r="S74" s="2">
         <v>0</v>
       </c>
       <c r="T74" s="2">
-        <v>4721.91</v>
+        <v>59227.29</v>
       </c>
       <c r="U74" s="2">
         <v>0</v>
       </c>
       <c r="V74" s="2">
-        <v>4991.01</v>
+        <v>61154.94</v>
       </c>
       <c r="W74" s="2">
-        <v>43</v>
+        <v>0</v>
       </c>
       <c r="X74" s="2">
-        <v>4600.01</v>
+        <v>56364</v>
       </c>
       <c r="Y74" s="2">
         <v>0</v>
       </c>
       <c r="Z74" s="2">
-        <v>4663.49</v>
+        <v>57113.64</v>
       </c>
       <c r="AA74" s="2">
         <v>0</v>
       </c>
       <c r="AB74" s="2">
-        <v>4692.01</v>
+        <v>57322.19</v>
       </c>
       <c r="AC74" s="2">
         <v>0</v>
       </c>
       <c r="AD74" s="2">
-        <v>4672.69</v>
+        <v>57429.28</v>
       </c>
       <c r="AE74" s="2">
         <v>0</v>
       </c>
       <c r="AF74" s="2">
-        <v>4721.91</v>
+        <v>59227.29</v>
       </c>
       <c r="AG74" s="2">
         <v>0</v>
       </c>
       <c r="AH74" s="2">
-        <v>4991.01</v>
+        <v>59852.93</v>
       </c>
       <c r="AI74" s="2">
         <v>0</v>
       </c>
       <c r="AJ74" s="2">
-        <v>4763.77</v>
+        <v>59852.93</v>
       </c>
       <c r="AK74" s="2">
         <v>0</v>
       </c>
       <c r="AL74" s="2">
-        <v>4763.77</v>
-[...11 lines deleted...]
-        <v>4721.91</v>
+        <v>59852.93</v>
       </c>
     </row>
-    <row r="75" spans="1:42" customHeight="1" ht="70.25">
+    <row r="75" spans="1:38" customHeight="1" ht="70.25">
       <c r="A75" s="2"/>
       <c r="B75" s="2" t="s">
-        <v>398</v>
+        <v>307</v>
       </c>
       <c r="C75" s="4" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>399</v>
+        <v>42</v>
+      </c>
+      <c r="D75" s="2">
+        <v>21000803564</v>
       </c>
       <c r="E75" s="2" t="s">
-        <v>191</v>
+        <v>43</v>
       </c>
       <c r="F75" s="2" t="s">
-        <v>400</v>
+        <v>308</v>
       </c>
       <c r="G75" s="2" t="s">
-        <v>401</v>
+        <v>309</v>
       </c>
       <c r="H75" s="13" t="s">
-        <v>402</v>
+        <v>310</v>
       </c>
       <c r="I75" s="2">
-        <v>70</v>
+        <v>7</v>
       </c>
       <c r="J75" s="2">
         <v>0</v>
       </c>
       <c r="K75" s="2">
         <v>0</v>
       </c>
       <c r="L75" s="2">
-        <v>51571.91</v>
+        <v>42857.1</v>
       </c>
       <c r="M75" s="2">
         <v>0</v>
       </c>
       <c r="N75" s="2">
-        <v>52408.8</v>
+        <v>43107.46</v>
       </c>
       <c r="O75" s="2">
         <v>0</v>
       </c>
       <c r="P75" s="2">
-        <v>50644.8</v>
+        <v>41773.57</v>
       </c>
       <c r="Q75" s="2">
         <v>0</v>
       </c>
       <c r="R75" s="2">
-        <v>50639.79</v>
+        <v>41777.67</v>
       </c>
       <c r="S75" s="2">
         <v>0</v>
       </c>
       <c r="T75" s="2">
-        <v>51571.91</v>
+        <v>42857.1</v>
       </c>
       <c r="U75" s="2">
         <v>0</v>
       </c>
       <c r="V75" s="2">
-        <v>54373.26</v>
+        <v>44531.66</v>
       </c>
       <c r="W75" s="2">
         <v>0</v>
       </c>
       <c r="X75" s="2">
-        <v>50113.6</v>
+        <v>41043</v>
       </c>
       <c r="Y75" s="2">
         <v>0</v>
       </c>
       <c r="Z75" s="2">
-        <v>50619.75</v>
+        <v>41629.91</v>
       </c>
       <c r="AA75" s="2">
         <v>0</v>
       </c>
       <c r="AB75" s="2">
-        <v>50639.79</v>
+        <v>41777.67</v>
       </c>
       <c r="AC75" s="2">
         <v>0</v>
       </c>
       <c r="AD75" s="2">
-        <v>50770.09</v>
+        <v>41679.17</v>
       </c>
       <c r="AE75" s="2">
         <v>0</v>
       </c>
       <c r="AF75" s="2">
-        <v>51571.91</v>
+        <v>42857.1</v>
       </c>
       <c r="AG75" s="2">
         <v>0</v>
       </c>
       <c r="AH75" s="2">
-        <v>54373.26</v>
+        <v>42902.25</v>
       </c>
       <c r="AI75" s="2">
         <v>0</v>
       </c>
       <c r="AJ75" s="2">
-        <v>52158.23</v>
+        <v>42902.25</v>
       </c>
       <c r="AK75" s="2">
         <v>0</v>
       </c>
       <c r="AL75" s="2">
-        <v>52158.23</v>
-[...11 lines deleted...]
-        <v>51571.91</v>
+        <v>42902.25</v>
       </c>
     </row>
-    <row r="76" spans="1:42" customHeight="1" ht="70.25">
+    <row r="76" spans="1:38" customHeight="1" ht="70.25">
       <c r="A76" s="2"/>
       <c r="B76" s="2" t="s">
-        <v>403</v>
+        <v>311</v>
       </c>
       <c r="C76" s="4" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>404</v>
+        <v>42</v>
+      </c>
+      <c r="D76" s="2">
+        <v>21000801101</v>
       </c>
       <c r="E76" s="2" t="s">
-        <v>405</v>
+        <v>43</v>
       </c>
       <c r="F76" s="2" t="s">
-        <v>406</v>
+        <v>312</v>
       </c>
       <c r="G76" s="2" t="s">
-        <v>407</v>
+        <v>313</v>
       </c>
       <c r="H76" s="13" t="s">
-        <v>408</v>
+        <v>314</v>
       </c>
       <c r="I76" s="2">
-        <v>20</v>
+        <v>7</v>
       </c>
       <c r="J76" s="2">
         <v>0</v>
       </c>
       <c r="K76" s="2">
         <v>0</v>
       </c>
       <c r="L76" s="2">
-        <v>181964.94</v>
+        <v>39586.67</v>
       </c>
       <c r="M76" s="2">
         <v>0</v>
       </c>
       <c r="N76" s="2">
-        <v>185547.14</v>
+        <v>39817.92</v>
       </c>
       <c r="O76" s="2">
         <v>0</v>
       </c>
       <c r="P76" s="2">
-        <v>180847.72</v>
+        <v>38585.82</v>
       </c>
       <c r="Q76" s="2">
         <v>0</v>
       </c>
       <c r="R76" s="2">
-        <v>179641.83</v>
+        <v>38589.61</v>
       </c>
       <c r="S76" s="2">
         <v>0</v>
       </c>
       <c r="T76" s="2">
-        <v>181964.94</v>
+        <v>39586.67</v>
       </c>
       <c r="U76" s="2">
         <v>0</v>
       </c>
       <c r="V76" s="2">
-        <v>192410.06</v>
+        <v>41133.44</v>
       </c>
       <c r="W76" s="2">
         <v>0</v>
       </c>
       <c r="X76" s="2">
-        <v>177336.46</v>
+        <v>37911</v>
       </c>
       <c r="Y76" s="2">
         <v>0</v>
       </c>
       <c r="Z76" s="2">
-        <v>181095.99</v>
+        <v>38453.13</v>
       </c>
       <c r="AA76" s="2">
         <v>0</v>
       </c>
       <c r="AB76" s="2">
-        <v>179641.83</v>
+        <v>38589.61</v>
       </c>
       <c r="AC76" s="2">
         <v>0</v>
       </c>
       <c r="AD76" s="2">
-        <v>179907.84</v>
+        <v>38498.62</v>
       </c>
       <c r="AE76" s="2">
         <v>0</v>
       </c>
       <c r="AF76" s="2">
-        <v>181964.94</v>
+        <v>39586.67</v>
       </c>
       <c r="AG76" s="2">
         <v>0</v>
       </c>
       <c r="AH76" s="2">
-        <v>192410.06</v>
+        <v>39628.37</v>
       </c>
       <c r="AI76" s="2">
         <v>0</v>
       </c>
       <c r="AJ76" s="2">
-        <v>184660.46</v>
+        <v>39628.37</v>
       </c>
       <c r="AK76" s="2">
         <v>0</v>
       </c>
       <c r="AL76" s="2">
-        <v>184660.46</v>
-[...11 lines deleted...]
-        <v>181964.94</v>
+        <v>39628.37</v>
       </c>
     </row>
-    <row r="77" spans="1:42" customHeight="1" ht="70.25">
+    <row r="77" spans="1:38" customHeight="1" ht="70.25">
       <c r="A77" s="2"/>
       <c r="B77" s="2" t="s">
-        <v>409</v>
+        <v>315</v>
       </c>
       <c r="C77" s="4" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>410</v>
+        <v>42</v>
+      </c>
+      <c r="D77" s="2">
+        <v>21000801111</v>
       </c>
       <c r="E77" s="2" t="s">
-        <v>411</v>
+        <v>43</v>
       </c>
       <c r="F77" s="2" t="s">
-        <v>412</v>
+        <v>312</v>
       </c>
       <c r="G77" s="2" t="s">
-        <v>413</v>
+        <v>316</v>
       </c>
       <c r="H77" s="13" t="s">
-        <v>414</v>
+        <v>317</v>
       </c>
       <c r="I77" s="2">
-        <v>30</v>
+        <v>7</v>
       </c>
       <c r="J77" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="K77" s="2">
         <v>0</v>
       </c>
       <c r="L77" s="2">
-        <v>246027.32</v>
+        <v>39002.96</v>
       </c>
       <c r="M77" s="2">
         <v>0</v>
       </c>
       <c r="N77" s="2">
-        <v>253008.01</v>
+        <v>39230.81</v>
       </c>
       <c r="O77" s="2">
         <v>0</v>
       </c>
       <c r="P77" s="2">
-        <v>243676.43</v>
+        <v>38016.87</v>
       </c>
       <c r="Q77" s="2">
         <v>0</v>
       </c>
       <c r="R77" s="2">
-        <v>243004.75</v>
+        <v>38020.6</v>
       </c>
       <c r="S77" s="2">
         <v>0</v>
       </c>
       <c r="T77" s="2">
-        <v>246027.32</v>
+        <v>39002.96</v>
       </c>
       <c r="U77" s="2">
         <v>0</v>
       </c>
       <c r="V77" s="2">
-        <v>260276.56</v>
+        <v>40526.92</v>
       </c>
       <c r="W77" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="X77" s="2">
-        <v>239886.23</v>
+        <v>37352</v>
       </c>
       <c r="Y77" s="2">
         <v>0</v>
       </c>
       <c r="Z77" s="2">
-        <v>245643.5</v>
+        <v>37886.13</v>
       </c>
       <c r="AA77" s="2">
         <v>0</v>
       </c>
       <c r="AB77" s="2">
-        <v>243004.75</v>
+        <v>38020.6</v>
       </c>
       <c r="AC77" s="2">
         <v>0</v>
       </c>
       <c r="AD77" s="2">
-        <v>243988.28</v>
+        <v>37930.96</v>
       </c>
       <c r="AE77" s="2">
         <v>0</v>
       </c>
       <c r="AF77" s="2">
-        <v>246027.32</v>
+        <v>39002.96</v>
       </c>
       <c r="AG77" s="2">
         <v>0</v>
       </c>
       <c r="AH77" s="2">
-        <v>260276.56</v>
+        <v>39044.05</v>
       </c>
       <c r="AI77" s="2">
         <v>0</v>
       </c>
       <c r="AJ77" s="2">
-        <v>251808.58</v>
+        <v>39044.05</v>
       </c>
       <c r="AK77" s="2">
         <v>0</v>
       </c>
       <c r="AL77" s="2">
-        <v>251808.58</v>
-[...11 lines deleted...]
-        <v>246027.32</v>
+        <v>39044.05</v>
       </c>
     </row>
-    <row r="78" spans="1:42" customHeight="1" ht="70.25">
+    <row r="78" spans="1:38" customHeight="1" ht="70.25">
       <c r="A78" s="2"/>
       <c r="B78" s="2" t="s">
-        <v>415</v>
+        <v>318</v>
       </c>
       <c r="C78" s="4" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>416</v>
+        <v>42</v>
+      </c>
+      <c r="D78" s="2">
+        <v>21000801040</v>
       </c>
       <c r="E78" s="2" t="s">
-        <v>99</v>
+        <v>43</v>
       </c>
       <c r="F78" s="2" t="s">
-        <v>173</v>
+        <v>312</v>
       </c>
       <c r="G78" s="2" t="s">
-        <v>417</v>
+        <v>319</v>
       </c>
       <c r="H78" s="13" t="s">
-        <v>418</v>
+        <v>320</v>
       </c>
       <c r="I78" s="2">
-        <v>20</v>
+        <v>7</v>
       </c>
       <c r="J78" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K78" s="2">
         <v>0</v>
       </c>
       <c r="L78" s="2">
-        <v>48611.23</v>
+        <v>57803.78</v>
       </c>
       <c r="M78" s="2">
         <v>0</v>
       </c>
       <c r="N78" s="2">
-        <v>49355.11</v>
+        <v>58141.46</v>
       </c>
       <c r="O78" s="2">
         <v>0</v>
       </c>
       <c r="P78" s="2">
-        <v>47999.17</v>
+        <v>56342.35</v>
       </c>
       <c r="Q78" s="2">
         <v>0</v>
       </c>
       <c r="R78" s="2">
-        <v>47693.14</v>
+        <v>56347.89</v>
       </c>
       <c r="S78" s="2">
         <v>0</v>
       </c>
       <c r="T78" s="2">
-        <v>48611.23</v>
+        <v>57803.78</v>
       </c>
       <c r="U78" s="2">
         <v>0</v>
       </c>
       <c r="V78" s="2">
-        <v>51082.98</v>
+        <v>60062.35</v>
       </c>
       <c r="W78" s="2">
         <v>0</v>
       </c>
       <c r="X78" s="2">
-        <v>47081.09</v>
+        <v>55357</v>
       </c>
       <c r="Y78" s="2">
         <v>0</v>
       </c>
       <c r="Z78" s="2">
-        <v>47702.56</v>
+        <v>56148.61</v>
       </c>
       <c r="AA78" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AB78" s="2">
-        <v>47693.14</v>
+        <v>56347.89</v>
       </c>
       <c r="AC78" s="2">
         <v>0</v>
       </c>
       <c r="AD78" s="2">
-        <v>47542.48</v>
+        <v>56215.03</v>
       </c>
       <c r="AE78" s="2">
         <v>0</v>
       </c>
       <c r="AF78" s="2">
-        <v>48611.23</v>
+        <v>57803.78</v>
       </c>
       <c r="AG78" s="2">
         <v>0</v>
       </c>
       <c r="AH78" s="2">
-        <v>51082.98</v>
+        <v>57864.67</v>
       </c>
       <c r="AI78" s="2">
         <v>0</v>
       </c>
       <c r="AJ78" s="2">
-        <v>49119.7</v>
+        <v>57864.67</v>
       </c>
       <c r="AK78" s="2">
         <v>0</v>
       </c>
       <c r="AL78" s="2">
-        <v>49119.7</v>
-[...11 lines deleted...]
-        <v>48611.23</v>
+        <v>57864.67</v>
       </c>
     </row>
-    <row r="79" spans="1:42" customHeight="1" ht="70.25">
+    <row r="79" spans="1:38" customHeight="1" ht="70.25">
       <c r="A79" s="2"/>
       <c r="B79" s="2" t="s">
-        <v>419</v>
+        <v>321</v>
       </c>
       <c r="C79" s="4" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>420</v>
+        <v>42</v>
+      </c>
+      <c r="D79" s="2">
+        <v>21000801065</v>
       </c>
       <c r="E79" s="2" t="s">
-        <v>126</v>
+        <v>43</v>
       </c>
       <c r="F79" s="2" t="s">
-        <v>64</v>
+        <v>152</v>
       </c>
       <c r="G79" s="2" t="s">
-        <v>421</v>
+        <v>322</v>
       </c>
       <c r="H79" s="13" t="s">
-        <v>422</v>
+        <v>323</v>
       </c>
       <c r="I79" s="2">
-        <v>80</v>
+        <v>7</v>
       </c>
       <c r="J79" s="2">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="K79" s="2">
         <v>0</v>
       </c>
       <c r="L79" s="2">
-        <v>153122.1</v>
+        <v>97233.91</v>
       </c>
       <c r="M79" s="2">
         <v>0</v>
       </c>
       <c r="N79" s="2">
-        <v>159468.43</v>
+        <v>97686.51</v>
       </c>
       <c r="O79" s="2">
         <v>0</v>
       </c>
       <c r="P79" s="2">
-        <v>152536.98</v>
+        <v>95876.11</v>
       </c>
       <c r="Q79" s="2">
         <v>0</v>
       </c>
       <c r="R79" s="2">
-        <v>152281.92</v>
+        <v>95706.38</v>
       </c>
       <c r="S79" s="2">
         <v>0</v>
       </c>
       <c r="T79" s="2">
-        <v>153122.1</v>
+        <v>97233.91</v>
       </c>
       <c r="U79" s="2">
         <v>0</v>
       </c>
       <c r="V79" s="2">
-        <v>162784.12</v>
+        <v>102306.82</v>
       </c>
       <c r="W79" s="2">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="X79" s="2">
-        <v>150031.45</v>
+        <v>94292</v>
       </c>
       <c r="Y79" s="2">
         <v>0</v>
       </c>
       <c r="Z79" s="2">
-        <v>152116.89</v>
+        <v>95319.78</v>
       </c>
       <c r="AA79" s="2">
         <v>0</v>
       </c>
       <c r="AB79" s="2">
-        <v>152281.92</v>
+        <v>95706.38</v>
       </c>
       <c r="AC79" s="2">
         <v>0</v>
       </c>
       <c r="AD79" s="2">
-        <v>151696.8</v>
+        <v>95621.52</v>
       </c>
       <c r="AE79" s="2">
         <v>0</v>
       </c>
       <c r="AF79" s="2">
-        <v>153122.1</v>
+        <v>97233.91</v>
       </c>
       <c r="AG79" s="2">
         <v>0</v>
       </c>
       <c r="AH79" s="2">
-        <v>162784.12</v>
+        <v>97215.05</v>
       </c>
       <c r="AI79" s="2">
         <v>0</v>
       </c>
       <c r="AJ79" s="2">
-        <v>158718.27</v>
+        <v>97215.05</v>
       </c>
       <c r="AK79" s="2">
         <v>0</v>
       </c>
       <c r="AL79" s="2">
-        <v>158718.27</v>
-[...11 lines deleted...]
-        <v>153122.1</v>
+        <v>97215.05</v>
       </c>
     </row>
-    <row r="80" spans="1:42" customHeight="1" ht="70.25">
+    <row r="80" spans="1:38" customHeight="1" ht="70.25">
       <c r="A80" s="2"/>
       <c r="B80" s="2" t="s">
-        <v>423</v>
+        <v>324</v>
       </c>
       <c r="C80" s="4" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>424</v>
+        <v>42</v>
+      </c>
+      <c r="D80" s="2">
+        <v>21000802373</v>
       </c>
       <c r="E80" s="2" t="s">
-        <v>99</v>
+        <v>43</v>
       </c>
       <c r="F80" s="2" t="s">
-        <v>425</v>
+        <v>325</v>
       </c>
       <c r="G80" s="2" t="s">
-        <v>426</v>
+        <v>326</v>
       </c>
       <c r="H80" s="13" t="s">
-        <v>427</v>
+        <v>327</v>
       </c>
       <c r="I80" s="2">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="J80" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="K80" s="2">
         <v>0</v>
       </c>
       <c r="L80" s="2">
-        <v>8380.77</v>
+        <v>132091.68</v>
       </c>
       <c r="M80" s="2">
         <v>0</v>
       </c>
       <c r="N80" s="2">
-        <v>8500.49</v>
+        <v>132777.15</v>
       </c>
       <c r="O80" s="2">
         <v>0</v>
       </c>
       <c r="P80" s="2">
-        <v>8237.44</v>
+        <v>129324.43</v>
       </c>
       <c r="Q80" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="R80" s="2">
-        <v>8306.67</v>
+        <v>129083.25</v>
       </c>
       <c r="S80" s="2">
         <v>0</v>
       </c>
       <c r="T80" s="2">
-        <v>8380.77</v>
+        <v>132091.68</v>
       </c>
       <c r="U80" s="2">
         <v>0</v>
       </c>
       <c r="V80" s="2">
-        <v>8836.01</v>
+        <v>137727.73</v>
       </c>
       <c r="W80" s="2">
         <v>0</v>
       </c>
       <c r="X80" s="2">
-        <v>8143.79</v>
+        <v>126938</v>
       </c>
       <c r="Y80" s="2">
         <v>0</v>
       </c>
       <c r="Z80" s="2">
-        <v>8248.84</v>
+        <v>129375.21</v>
       </c>
       <c r="AA80" s="2">
         <v>0</v>
       </c>
       <c r="AB80" s="2">
-        <v>8306.67</v>
+        <v>129083.25</v>
       </c>
       <c r="AC80" s="2">
         <v>0</v>
       </c>
       <c r="AD80" s="2">
-        <v>8300.97</v>
+        <v>128689.74</v>
       </c>
       <c r="AE80" s="2">
         <v>0</v>
       </c>
       <c r="AF80" s="2">
-        <v>8380.77</v>
+        <v>132091.68</v>
       </c>
       <c r="AG80" s="2">
         <v>0</v>
       </c>
       <c r="AH80" s="2">
-        <v>8836.01</v>
+        <v>132142.46</v>
       </c>
       <c r="AI80" s="2">
         <v>0</v>
       </c>
       <c r="AJ80" s="2">
-        <v>8459.77</v>
+        <v>132142.46</v>
       </c>
       <c r="AK80" s="2">
         <v>0</v>
       </c>
       <c r="AL80" s="2">
-        <v>8459.77</v>
-[...11 lines deleted...]
-        <v>8380.77</v>
+        <v>132142.46</v>
       </c>
     </row>
-    <row r="81" spans="1:42" customHeight="1" ht="70.25">
+    <row r="81" spans="1:38" customHeight="1" ht="70.25">
       <c r="A81" s="2"/>
       <c r="B81" s="2" t="s">
-        <v>428</v>
+        <v>328</v>
       </c>
       <c r="C81" s="4" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>429</v>
+        <v>42</v>
+      </c>
+      <c r="D81" s="2">
+        <v>21000801028</v>
       </c>
       <c r="E81" s="2" t="s">
-        <v>99</v>
+        <v>43</v>
       </c>
       <c r="F81" s="2" t="s">
-        <v>218</v>
+        <v>325</v>
       </c>
       <c r="G81" s="2" t="s">
-        <v>430</v>
+        <v>329</v>
       </c>
       <c r="H81" s="13" t="s">
-        <v>431</v>
+        <v>330</v>
       </c>
       <c r="I81" s="2">
-        <v>25</v>
+        <v>7</v>
       </c>
       <c r="J81" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="K81" s="2">
         <v>0</v>
       </c>
       <c r="L81" s="2">
-        <v>16347.56</v>
+        <v>110322.33</v>
       </c>
       <c r="M81" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="N81" s="2">
-        <v>16741.37</v>
+        <v>110894.83</v>
       </c>
       <c r="O81" s="2">
         <v>0</v>
       </c>
       <c r="P81" s="2">
-        <v>16301.14</v>
+        <v>108011.14</v>
       </c>
       <c r="Q81" s="2">
         <v>0</v>
       </c>
       <c r="R81" s="2">
-        <v>16217.9</v>
+        <v>107809.7</v>
       </c>
       <c r="S81" s="2">
         <v>0</v>
       </c>
       <c r="T81" s="2">
-        <v>16347.56</v>
+        <v>110322.33</v>
       </c>
       <c r="U81" s="2">
         <v>0</v>
       </c>
       <c r="V81" s="2">
-        <v>17368.89</v>
+        <v>115029.53</v>
       </c>
       <c r="W81" s="2">
         <v>0</v>
       </c>
       <c r="X81" s="2">
-        <v>16008.19</v>
+        <v>106018</v>
       </c>
       <c r="Y81" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Z81" s="2">
-        <v>16243.51</v>
+        <v>108053.55</v>
       </c>
       <c r="AA81" s="2">
         <v>0</v>
       </c>
       <c r="AB81" s="2">
-        <v>16217.9</v>
+        <v>107809.7</v>
       </c>
       <c r="AC81" s="2">
         <v>0</v>
       </c>
       <c r="AD81" s="2">
-        <v>16248.31</v>
+        <v>107481.05</v>
       </c>
       <c r="AE81" s="2">
         <v>0</v>
       </c>
       <c r="AF81" s="2">
-        <v>16347.56</v>
+        <v>110322.33</v>
       </c>
       <c r="AG81" s="2">
         <v>0</v>
       </c>
       <c r="AH81" s="2">
-        <v>17368.89</v>
+        <v>110364.74</v>
       </c>
       <c r="AI81" s="2">
         <v>0</v>
       </c>
       <c r="AJ81" s="2">
-        <v>16661.32</v>
+        <v>110364.74</v>
       </c>
       <c r="AK81" s="2">
         <v>0</v>
       </c>
       <c r="AL81" s="2">
-        <v>16661.32</v>
-[...11 lines deleted...]
-        <v>16347.56</v>
+        <v>110364.74</v>
       </c>
     </row>
-    <row r="82" spans="1:42" customHeight="1" ht="70.25">
+    <row r="82" spans="1:38" customHeight="1" ht="70.25">
       <c r="A82" s="2"/>
       <c r="B82" s="2" t="s">
-        <v>432</v>
+        <v>331</v>
       </c>
       <c r="C82" s="4" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>433</v>
+        <v>42</v>
+      </c>
+      <c r="D82" s="2">
+        <v>21000801031</v>
       </c>
       <c r="E82" s="2" t="s">
-        <v>234</v>
+        <v>43</v>
       </c>
       <c r="F82" s="2" t="s">
-        <v>235</v>
+        <v>125</v>
       </c>
       <c r="G82" s="2" t="s">
-        <v>434</v>
+        <v>332</v>
       </c>
       <c r="H82" s="13" t="s">
-        <v>435</v>
+        <v>333</v>
       </c>
       <c r="I82" s="2">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="J82" s="2">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="K82" s="2">
         <v>0</v>
       </c>
       <c r="L82" s="2">
-        <v>136592.36</v>
+        <v>87933.13</v>
       </c>
       <c r="M82" s="2">
         <v>0</v>
       </c>
       <c r="N82" s="2">
-        <v>138042.22</v>
+        <v>88935.24</v>
       </c>
       <c r="O82" s="2">
         <v>0</v>
       </c>
       <c r="P82" s="2">
-        <v>129839.05</v>
+        <v>85406.8</v>
       </c>
       <c r="Q82" s="2">
         <v>0</v>
       </c>
       <c r="R82" s="2">
-        <v>128974.22</v>
+        <v>85743.64</v>
       </c>
       <c r="S82" s="2">
         <v>0</v>
       </c>
       <c r="T82" s="2">
-        <v>136592.36</v>
+        <v>87933.13</v>
       </c>
       <c r="U82" s="2">
         <v>0</v>
       </c>
       <c r="V82" s="2">
-        <v>137991.35</v>
+        <v>91368.94</v>
       </c>
       <c r="W82" s="2">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="X82" s="2">
-        <v>127180.97</v>
+        <v>84211</v>
       </c>
       <c r="Y82" s="2">
         <v>0</v>
       </c>
       <c r="Z82" s="2">
-        <v>129559.25</v>
+        <v>85617.32</v>
       </c>
       <c r="AA82" s="2">
         <v>0</v>
       </c>
       <c r="AB82" s="2">
-        <v>128974.22</v>
+        <v>85743.64</v>
       </c>
       <c r="AC82" s="2">
         <v>0</v>
       </c>
       <c r="AD82" s="2">
-        <v>129711.87</v>
+        <v>85171.01</v>
       </c>
       <c r="AE82" s="2">
         <v>0</v>
       </c>
       <c r="AF82" s="2">
-        <v>136592.36</v>
+        <v>87933.13</v>
       </c>
       <c r="AG82" s="2">
         <v>0</v>
       </c>
       <c r="AH82" s="2">
-        <v>137991.35</v>
+        <v>88514.18</v>
       </c>
       <c r="AI82" s="2">
         <v>0</v>
       </c>
       <c r="AJ82" s="2">
-        <v>137406.32</v>
+        <v>88514.18</v>
       </c>
       <c r="AK82" s="2">
         <v>0</v>
       </c>
       <c r="AL82" s="2">
-        <v>137406.32</v>
-[...11 lines deleted...]
-        <v>136592.36</v>
+        <v>88514.18</v>
       </c>
     </row>
-    <row r="83" spans="1:42" customHeight="1" ht="70.25">
+    <row r="83" spans="1:38" customHeight="1" ht="70.25">
       <c r="A83" s="2"/>
       <c r="B83" s="2" t="s">
-        <v>436</v>
+        <v>334</v>
       </c>
       <c r="C83" s="4" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>437</v>
+        <v>42</v>
+      </c>
+      <c r="D83" s="2">
+        <v>21001801022</v>
       </c>
       <c r="E83" s="2" t="s">
-        <v>234</v>
+        <v>43</v>
       </c>
       <c r="F83" s="2" t="s">
-        <v>350</v>
+        <v>159</v>
       </c>
       <c r="G83" s="2" t="s">
-        <v>438</v>
+        <v>335</v>
       </c>
       <c r="H83" s="13" t="s">
-        <v>439</v>
+        <v>336</v>
       </c>
       <c r="I83" s="2">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="J83" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="K83" s="2">
         <v>0</v>
       </c>
       <c r="L83" s="2">
-        <v>195949.76</v>
+        <v>167678.66</v>
       </c>
       <c r="M83" s="2">
         <v>0</v>
       </c>
       <c r="N83" s="2">
-        <v>208090.25</v>
+        <v>169821.98</v>
       </c>
       <c r="O83" s="2">
         <v>0</v>
       </c>
       <c r="P83" s="2">
-        <v>192829.54</v>
+        <v>163311.44</v>
       </c>
       <c r="Q83" s="2">
         <v>0</v>
       </c>
       <c r="R83" s="2">
-        <v>191543.63</v>
+        <v>163698.2</v>
       </c>
       <c r="S83" s="2">
         <v>0</v>
       </c>
       <c r="T83" s="2">
-        <v>195949.76</v>
+        <v>167678.66</v>
       </c>
       <c r="U83" s="2">
         <v>0</v>
       </c>
       <c r="V83" s="2">
-        <v>205178.05</v>
+        <v>174849.92</v>
       </c>
       <c r="W83" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="X83" s="2">
-        <v>189104.19</v>
+        <v>161152</v>
       </c>
       <c r="Y83" s="2">
         <v>0</v>
       </c>
       <c r="Z83" s="2">
-        <v>193585.96</v>
+        <v>163311.44</v>
       </c>
       <c r="AA83" s="2">
         <v>0</v>
       </c>
       <c r="AB83" s="2">
-        <v>191543.63</v>
+        <v>163698.2</v>
       </c>
       <c r="AC83" s="2">
         <v>0</v>
       </c>
       <c r="AD83" s="2">
-        <v>192697.17</v>
+        <v>163714.32</v>
       </c>
       <c r="AE83" s="2">
         <v>0</v>
       </c>
       <c r="AF83" s="2">
-        <v>195949.76</v>
+        <v>167678.66</v>
       </c>
       <c r="AG83" s="2">
         <v>0</v>
       </c>
       <c r="AH83" s="2">
-        <v>205178.05</v>
+        <v>169016.22</v>
       </c>
       <c r="AI83" s="2">
         <v>0</v>
       </c>
       <c r="AJ83" s="2">
-        <v>207144.73</v>
+        <v>169016.22</v>
       </c>
       <c r="AK83" s="2">
         <v>0</v>
       </c>
       <c r="AL83" s="2">
-        <v>207144.73</v>
-[...11 lines deleted...]
-        <v>195949.76</v>
+        <v>169016.22</v>
       </c>
     </row>
-    <row r="84" spans="1:42" customHeight="1" ht="70.25">
+    <row r="84" spans="1:38" customHeight="1" ht="70.25">
       <c r="A84" s="2"/>
       <c r="B84" s="2" t="s">
-        <v>440</v>
+        <v>337</v>
       </c>
       <c r="C84" s="4" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>441</v>
+        <v>42</v>
+      </c>
+      <c r="D84" s="2">
+        <v>21001802372</v>
       </c>
       <c r="E84" s="2" t="s">
-        <v>234</v>
+        <v>43</v>
       </c>
       <c r="F84" s="2" t="s">
-        <v>442</v>
+        <v>159</v>
       </c>
       <c r="G84" s="2" t="s">
-        <v>443</v>
+        <v>338</v>
       </c>
       <c r="H84" s="13" t="s">
-        <v>444</v>
+        <v>339</v>
       </c>
       <c r="I84" s="2">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="J84" s="2">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="K84" s="2">
         <v>0</v>
       </c>
       <c r="L84" s="2">
-        <v>161436.63</v>
+        <v>193150.1</v>
       </c>
       <c r="M84" s="2">
         <v>0</v>
       </c>
       <c r="N84" s="2">
-        <v>163150.21</v>
+        <v>195619</v>
       </c>
       <c r="O84" s="2">
         <v>0</v>
       </c>
       <c r="P84" s="2">
-        <v>153454.99</v>
+        <v>188119.47</v>
       </c>
       <c r="Q84" s="2">
         <v>0</v>
       </c>
       <c r="R84" s="2">
-        <v>152432.86</v>
+        <v>188564.99</v>
       </c>
       <c r="S84" s="2">
         <v>0</v>
       </c>
       <c r="T84" s="2">
-        <v>161436.63</v>
+        <v>193150.1</v>
       </c>
       <c r="U84" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V84" s="2">
-        <v>163090.08</v>
+        <v>201410.72</v>
       </c>
       <c r="W84" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="X84" s="2">
-        <v>150313.44</v>
+        <v>185632</v>
       </c>
       <c r="Y84" s="2">
         <v>0</v>
       </c>
       <c r="Z84" s="2">
-        <v>153124.3</v>
+        <v>188119.47</v>
       </c>
       <c r="AA84" s="2">
         <v>0</v>
       </c>
       <c r="AB84" s="2">
-        <v>152432.86</v>
+        <v>188564.99</v>
       </c>
       <c r="AC84" s="2">
         <v>0</v>
       </c>
       <c r="AD84" s="2">
-        <v>153304.68</v>
+        <v>188583.55</v>
       </c>
       <c r="AE84" s="2">
         <v>0</v>
       </c>
       <c r="AF84" s="2">
-        <v>161436.63</v>
+        <v>193150.1</v>
       </c>
       <c r="AG84" s="2">
         <v>0</v>
       </c>
       <c r="AH84" s="2">
-        <v>163090.08</v>
+        <v>194690.84</v>
       </c>
       <c r="AI84" s="2">
         <v>0</v>
       </c>
       <c r="AJ84" s="2">
-        <v>162398.64</v>
+        <v>194690.84</v>
       </c>
       <c r="AK84" s="2">
         <v>0</v>
       </c>
       <c r="AL84" s="2">
-        <v>162398.64</v>
-[...11 lines deleted...]
-        <v>161436.63</v>
+        <v>194690.84</v>
       </c>
     </row>
-    <row r="85" spans="1:42" customHeight="1" ht="70.25">
+    <row r="85" spans="1:38" customHeight="1" ht="70.25">
       <c r="A85" s="2"/>
       <c r="B85" s="2" t="s">
-        <v>445</v>
+        <v>340</v>
       </c>
       <c r="C85" s="4" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>446</v>
+        <v>42</v>
+      </c>
+      <c r="D85" s="2">
+        <v>11000010020</v>
       </c>
       <c r="E85" s="2" t="s">
-        <v>84</v>
+        <v>43</v>
       </c>
       <c r="F85" s="2" t="s">
-        <v>127</v>
+        <v>99</v>
       </c>
       <c r="G85" s="2" t="s">
-        <v>447</v>
+        <v>341</v>
       </c>
       <c r="H85" s="13" t="s">
-        <v>448</v>
+        <v>342</v>
       </c>
       <c r="I85" s="2">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="J85" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="K85" s="2">
         <v>0</v>
       </c>
       <c r="L85" s="2">
-        <v>412429.46</v>
+        <v>101662.6</v>
       </c>
       <c r="M85" s="2">
         <v>0</v>
       </c>
       <c r="N85" s="2">
-        <v>418080.28</v>
+        <v>103793.79</v>
       </c>
       <c r="O85" s="2">
         <v>0</v>
       </c>
       <c r="P85" s="2">
-        <v>405416.04</v>
+        <v>100651.53</v>
       </c>
       <c r="Q85" s="2">
         <v>0</v>
       </c>
       <c r="R85" s="2">
-        <v>405977.11</v>
+        <v>100413.63</v>
       </c>
       <c r="S85" s="2">
         <v>0</v>
       </c>
       <c r="T85" s="2">
-        <v>412429.46</v>
+        <v>101662.6</v>
       </c>
       <c r="U85" s="2">
         <v>0</v>
       </c>
       <c r="V85" s="2">
-        <v>434832.35</v>
+        <v>107550.63</v>
       </c>
       <c r="W85" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="X85" s="2">
-        <v>400767.14</v>
+        <v>99125</v>
       </c>
       <c r="Y85" s="2">
         <v>0</v>
       </c>
       <c r="Z85" s="2">
-        <v>405255.73</v>
+        <v>100492.93</v>
       </c>
       <c r="AA85" s="2">
         <v>0</v>
       </c>
       <c r="AB85" s="2">
-        <v>405977.11</v>
+        <v>100413.63</v>
       </c>
       <c r="AC85" s="2">
         <v>0</v>
       </c>
       <c r="AD85" s="2">
-        <v>405175.58</v>
+        <v>100096.43</v>
       </c>
       <c r="AE85" s="2">
         <v>0</v>
       </c>
       <c r="AF85" s="2">
-        <v>412429.46</v>
+        <v>101662.6</v>
       </c>
       <c r="AG85" s="2">
         <v>0</v>
       </c>
       <c r="AH85" s="2">
-        <v>434832.35</v>
+        <v>103298.16</v>
       </c>
       <c r="AI85" s="2">
         <v>0</v>
       </c>
       <c r="AJ85" s="2">
-        <v>416076.44</v>
+        <v>103298.16</v>
       </c>
       <c r="AK85" s="2">
         <v>0</v>
       </c>
       <c r="AL85" s="2">
-        <v>416076.44</v>
-[...11 lines deleted...]
-        <v>412429.46</v>
+        <v>103298.16</v>
       </c>
     </row>
-    <row r="86" spans="1:42" customHeight="1" ht="70.25">
+    <row r="86" spans="1:38" customHeight="1" ht="70.25">
       <c r="A86" s="2"/>
       <c r="B86" s="2" t="s">
-        <v>449</v>
+        <v>343</v>
       </c>
       <c r="C86" s="4" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>450</v>
+        <v>42</v>
+      </c>
+      <c r="D86" s="2">
+        <v>11000009851</v>
       </c>
       <c r="E86" s="2" t="s">
-        <v>451</v>
+        <v>43</v>
       </c>
       <c r="F86" s="2" t="s">
-        <v>452</v>
+        <v>172</v>
       </c>
       <c r="G86" s="2" t="s">
-        <v>453</v>
+        <v>344</v>
       </c>
       <c r="H86" s="13" t="s">
-        <v>454</v>
+        <v>345</v>
       </c>
       <c r="I86" s="2">
-        <v>90</v>
+        <v>18</v>
       </c>
       <c r="J86" s="2">
-        <v>23</v>
+        <v>0</v>
       </c>
       <c r="K86" s="2">
         <v>0</v>
       </c>
       <c r="L86" s="2">
-        <v>1549.27</v>
+        <v>253912.77</v>
       </c>
       <c r="M86" s="2">
         <v>0</v>
       </c>
       <c r="N86" s="2">
-        <v>1488.92</v>
+        <v>258270.52</v>
       </c>
       <c r="O86" s="2">
         <v>0</v>
       </c>
       <c r="P86" s="2">
-        <v>1494.76</v>
+        <v>251808.18</v>
       </c>
       <c r="Q86" s="2">
         <v>0</v>
       </c>
       <c r="R86" s="2">
-        <v>1495.35</v>
+        <v>250817.79</v>
       </c>
       <c r="S86" s="2">
         <v>0</v>
       </c>
       <c r="T86" s="2">
-        <v>1549.27</v>
+        <v>253912.77</v>
       </c>
       <c r="U86" s="2">
         <v>0</v>
       </c>
       <c r="V86" s="2">
-        <v>1585.51</v>
+        <v>268644.92</v>
       </c>
       <c r="W86" s="2">
-        <v>23</v>
+        <v>0</v>
       </c>
       <c r="X86" s="2">
-        <v>1461.3</v>
+        <v>247599</v>
       </c>
       <c r="Y86" s="2">
         <v>0</v>
       </c>
       <c r="Z86" s="2">
-        <v>1486.87</v>
+        <v>251189.19</v>
       </c>
       <c r="AA86" s="2">
         <v>0</v>
       </c>
       <c r="AB86" s="2">
-        <v>1495.35</v>
+        <v>250817.79</v>
       </c>
       <c r="AC86" s="2">
         <v>0</v>
       </c>
       <c r="AD86" s="2">
-        <v>1495.06</v>
+        <v>250867.31</v>
       </c>
       <c r="AE86" s="2">
         <v>0</v>
       </c>
       <c r="AF86" s="2">
-        <v>1549.27</v>
+        <v>253912.77</v>
       </c>
       <c r="AG86" s="2">
         <v>0</v>
       </c>
       <c r="AH86" s="2">
-        <v>1585.51</v>
+        <v>257032.52</v>
       </c>
       <c r="AI86" s="2">
         <v>0</v>
       </c>
       <c r="AJ86" s="2">
-        <v>1481.61</v>
+        <v>257032.52</v>
       </c>
       <c r="AK86" s="2">
         <v>0</v>
       </c>
       <c r="AL86" s="2">
-        <v>1481.61</v>
-[...11 lines deleted...]
-        <v>1549.27</v>
+        <v>257032.52</v>
       </c>
     </row>
-    <row r="87" spans="1:42" customHeight="1" ht="70.25">
+    <row r="87" spans="1:38" customHeight="1" ht="70.25">
       <c r="A87" s="2"/>
       <c r="B87" s="2" t="s">
-        <v>455</v>
+        <v>346</v>
       </c>
       <c r="C87" s="4" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="D87" s="2" t="s">
-        <v>456</v>
+        <v>347</v>
       </c>
       <c r="E87" s="2" t="s">
-        <v>411</v>
+        <v>250</v>
       </c>
       <c r="F87" s="2" t="s">
-        <v>49</v>
+        <v>125</v>
       </c>
       <c r="G87" s="2" t="s">
-        <v>457</v>
-[...3 lines deleted...]
-      </c>
+        <v>348</v>
+      </c>
+      <c r="H87" s="13"/>
       <c r="I87" s="2">
-        <v>40</v>
+        <v>10</v>
       </c>
       <c r="J87" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K87" s="2">
         <v>0</v>
       </c>
       <c r="L87" s="2">
-        <v>513935.02</v>
+        <v>0</v>
       </c>
       <c r="M87" s="2">
         <v>0</v>
       </c>
       <c r="N87" s="2">
-        <v>527051.23</v>
+        <v>0</v>
       </c>
       <c r="O87" s="2">
         <v>0</v>
       </c>
       <c r="P87" s="2">
-        <v>508428.22</v>
+        <v>0</v>
       </c>
       <c r="Q87" s="2">
         <v>0</v>
       </c>
       <c r="R87" s="2">
-        <v>507126.61</v>
+        <v>0</v>
       </c>
       <c r="S87" s="2">
         <v>0</v>
       </c>
       <c r="T87" s="2">
-        <v>513935.02</v>
+        <v>0</v>
       </c>
       <c r="U87" s="2">
         <v>0</v>
       </c>
       <c r="V87" s="2">
-        <v>543171.15</v>
+        <v>0</v>
       </c>
       <c r="W87" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="X87" s="2">
-        <v>500618.57</v>
+        <v>0</v>
       </c>
       <c r="Y87" s="2">
         <v>0</v>
       </c>
       <c r="Z87" s="2">
-        <v>508828.71</v>
+        <v>0</v>
       </c>
       <c r="AA87" s="2">
         <v>0</v>
       </c>
       <c r="AB87" s="2">
-        <v>507126.61</v>
+        <v>0</v>
       </c>
       <c r="AC87" s="2">
         <v>0</v>
       </c>
       <c r="AD87" s="2">
-        <v>508127.85</v>
+        <v>0</v>
       </c>
       <c r="AE87" s="2">
         <v>0</v>
       </c>
       <c r="AF87" s="2">
-        <v>513935.02</v>
+        <v>0</v>
       </c>
       <c r="AG87" s="2">
         <v>0</v>
       </c>
       <c r="AH87" s="2">
-        <v>543171.15</v>
+        <v>0</v>
       </c>
       <c r="AI87" s="2">
         <v>0</v>
       </c>
       <c r="AJ87" s="2">
-        <v>524548.14</v>
+        <v>0</v>
       </c>
       <c r="AK87" s="2">
         <v>0</v>
       </c>
       <c r="AL87" s="2">
-        <v>524548.14</v>
-[...11 lines deleted...]
-        <v>513935.02</v>
+        <v>0</v>
       </c>
     </row>
-    <row r="88" spans="1:42" customHeight="1" ht="70.25">
+    <row r="88" spans="1:38" customHeight="1" ht="70.25">
       <c r="A88" s="2"/>
       <c r="B88" s="2" t="s">
-        <v>459</v>
+        <v>349</v>
       </c>
       <c r="C88" s="4" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>460</v>
+        <v>42</v>
+      </c>
+      <c r="D88" s="2">
+        <v>21000003045</v>
       </c>
       <c r="E88" s="2" t="s">
-        <v>461</v>
+        <v>43</v>
       </c>
       <c r="F88" s="2" t="s">
-        <v>425</v>
+        <v>148</v>
       </c>
       <c r="G88" s="2" t="s">
-        <v>462</v>
+        <v>350</v>
       </c>
       <c r="H88" s="13" t="s">
-        <v>463</v>
+        <v>351</v>
       </c>
       <c r="I88" s="2">
-        <v>20</v>
+        <v>7</v>
       </c>
       <c r="J88" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="K88" s="2">
         <v>0</v>
       </c>
       <c r="L88" s="2">
-        <v>14085.68</v>
+        <v>173833.51</v>
       </c>
       <c r="M88" s="2">
         <v>0</v>
       </c>
       <c r="N88" s="2">
-        <v>14286.89</v>
+        <v>177497.76</v>
       </c>
       <c r="O88" s="2">
         <v>0</v>
       </c>
       <c r="P88" s="2">
-        <v>13844.78</v>
+        <v>171194.57</v>
       </c>
       <c r="Q88" s="2">
         <v>0</v>
       </c>
       <c r="R88" s="2">
-        <v>13961.13</v>
+        <v>171211.38</v>
       </c>
       <c r="S88" s="2">
         <v>0</v>
       </c>
       <c r="T88" s="2">
-        <v>14085.68</v>
+        <v>173833.51</v>
       </c>
       <c r="U88" s="2">
         <v>0</v>
       </c>
       <c r="V88" s="2">
-        <v>14850.81</v>
+        <v>182372.23</v>
       </c>
       <c r="W88" s="2">
         <v>0</v>
       </c>
       <c r="X88" s="2">
-        <v>13687.38</v>
+        <v>168085</v>
       </c>
       <c r="Y88" s="2">
         <v>0</v>
       </c>
       <c r="Z88" s="2">
-        <v>13863.95</v>
+        <v>170707.13</v>
       </c>
       <c r="AA88" s="2">
         <v>0</v>
       </c>
       <c r="AB88" s="2">
-        <v>13961.13</v>
+        <v>171211.38</v>
       </c>
       <c r="AC88" s="2">
         <v>0</v>
       </c>
       <c r="AD88" s="2">
-        <v>13951.55</v>
+        <v>170034.79</v>
       </c>
       <c r="AE88" s="2">
         <v>0</v>
       </c>
       <c r="AF88" s="2">
-        <v>14085.68</v>
+        <v>173833.51</v>
       </c>
       <c r="AG88" s="2">
         <v>0</v>
       </c>
       <c r="AH88" s="2">
-        <v>14850.81</v>
+        <v>176657.34</v>
       </c>
       <c r="AI88" s="2">
         <v>0</v>
       </c>
       <c r="AJ88" s="2">
-        <v>14218.45</v>
+        <v>176657.34</v>
       </c>
       <c r="AK88" s="2">
         <v>0</v>
       </c>
       <c r="AL88" s="2">
-        <v>14218.45</v>
-[...11 lines deleted...]
-        <v>14085.68</v>
+        <v>176657.34</v>
       </c>
     </row>
-    <row r="89" spans="1:42" customHeight="1" ht="70.25">
+    <row r="89" spans="1:38" customHeight="1" ht="70.25">
       <c r="A89" s="2"/>
       <c r="B89" s="2" t="s">
-        <v>464</v>
+        <v>352</v>
       </c>
       <c r="C89" s="4" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>465</v>
+        <v>42</v>
+      </c>
+      <c r="D89" s="2">
+        <v>15000008924</v>
       </c>
       <c r="E89" s="2" t="s">
-        <v>340</v>
+        <v>43</v>
       </c>
       <c r="F89" s="2" t="s">
-        <v>466</v>
+        <v>253</v>
       </c>
       <c r="G89" s="2" t="s">
-        <v>467</v>
+        <v>353</v>
       </c>
       <c r="H89" s="13" t="s">
-        <v>468</v>
+        <v>354</v>
       </c>
       <c r="I89" s="2">
-        <v>30</v>
+        <v>13</v>
       </c>
       <c r="J89" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K89" s="2">
         <v>0</v>
       </c>
       <c r="L89" s="2">
-        <v>46289.27</v>
+        <v>158900.63</v>
       </c>
       <c r="M89" s="2">
         <v>0</v>
       </c>
       <c r="N89" s="2">
-        <v>46816.8</v>
+        <v>160914.18</v>
       </c>
       <c r="O89" s="2">
         <v>0</v>
       </c>
       <c r="P89" s="2">
-        <v>44959.37</v>
+        <v>157165.87</v>
       </c>
       <c r="Q89" s="2">
         <v>0</v>
       </c>
       <c r="R89" s="2">
-        <v>45136.69</v>
+        <v>156995.49</v>
       </c>
       <c r="S89" s="2">
         <v>0</v>
       </c>
       <c r="T89" s="2">
-        <v>46289.27</v>
+        <v>158900.63</v>
       </c>
       <c r="U89" s="2">
         <v>0</v>
       </c>
       <c r="V89" s="2">
-        <v>48097.93</v>
+        <v>168054.57</v>
       </c>
       <c r="W89" s="2">
         <v>0</v>
       </c>
       <c r="X89" s="2">
-        <v>44329.89</v>
+        <v>154889</v>
       </c>
       <c r="Y89" s="2">
         <v>0</v>
       </c>
       <c r="Z89" s="2">
-        <v>45070.2</v>
+        <v>157010.98</v>
       </c>
       <c r="AA89" s="2">
         <v>0</v>
       </c>
       <c r="AB89" s="2">
-        <v>45136.69</v>
+        <v>156995.49</v>
       </c>
       <c r="AC89" s="2">
         <v>0</v>
       </c>
       <c r="AD89" s="2">
-        <v>44835.25</v>
+        <v>156763.16</v>
       </c>
       <c r="AE89" s="2">
         <v>0</v>
       </c>
       <c r="AF89" s="2">
-        <v>46289.27</v>
+        <v>158900.63</v>
       </c>
       <c r="AG89" s="2">
         <v>0</v>
       </c>
       <c r="AH89" s="2">
-        <v>48097.93</v>
+        <v>160139.74</v>
       </c>
       <c r="AI89" s="2">
         <v>0</v>
       </c>
       <c r="AJ89" s="2">
-        <v>46595.15</v>
+        <v>160139.74</v>
       </c>
       <c r="AK89" s="2">
         <v>0</v>
       </c>
       <c r="AL89" s="2">
-        <v>46595.15</v>
-[...11 lines deleted...]
-        <v>46289.27</v>
+        <v>160139.74</v>
       </c>
     </row>
-    <row r="90" spans="1:42" customHeight="1" ht="70.25">
+    <row r="90" spans="1:38" customHeight="1" ht="70.25">
       <c r="A90" s="2"/>
       <c r="B90" s="2" t="s">
-        <v>469</v>
+        <v>355</v>
       </c>
       <c r="C90" s="4" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>470</v>
+        <v>42</v>
+      </c>
+      <c r="D90" s="2">
+        <v>15000006042</v>
       </c>
       <c r="E90" s="2" t="s">
-        <v>84</v>
+        <v>43</v>
       </c>
       <c r="F90" s="2" t="s">
-        <v>471</v>
+        <v>253</v>
       </c>
       <c r="G90" s="2" t="s">
-        <v>472</v>
+        <v>356</v>
       </c>
       <c r="H90" s="13" t="s">
-        <v>473</v>
+        <v>357</v>
       </c>
       <c r="I90" s="2">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="J90" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K90" s="2">
         <v>0</v>
       </c>
       <c r="L90" s="2">
-        <v>32793.57</v>
+        <v>174963.14</v>
       </c>
       <c r="M90" s="2">
         <v>0</v>
       </c>
       <c r="N90" s="2">
-        <v>33244.03</v>
+        <v>177180.24</v>
       </c>
       <c r="O90" s="2">
         <v>0</v>
       </c>
       <c r="P90" s="2">
-        <v>32445.35</v>
+        <v>173053.03</v>
       </c>
       <c r="Q90" s="2">
         <v>0</v>
       </c>
       <c r="R90" s="2">
-        <v>32585.92</v>
+        <v>172865.43</v>
       </c>
       <c r="S90" s="2">
         <v>0</v>
       </c>
       <c r="T90" s="2">
-        <v>32793.57</v>
+        <v>174963.14</v>
       </c>
       <c r="U90" s="2">
         <v>0</v>
       </c>
       <c r="V90" s="2">
-        <v>34662.47</v>
+        <v>185042.41</v>
       </c>
       <c r="W90" s="2">
         <v>0</v>
       </c>
       <c r="X90" s="2">
-        <v>31946.98</v>
+        <v>170546</v>
       </c>
       <c r="Y90" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Z90" s="2">
-        <v>32387.85</v>
+        <v>172882.48</v>
       </c>
       <c r="AA90" s="2">
         <v>0</v>
       </c>
       <c r="AB90" s="2">
-        <v>32585.92</v>
+        <v>172865.43</v>
       </c>
       <c r="AC90" s="2">
         <v>0</v>
       </c>
       <c r="AD90" s="2">
-        <v>32451.74</v>
+        <v>172609.61</v>
       </c>
       <c r="AE90" s="2">
         <v>0</v>
       </c>
       <c r="AF90" s="2">
-        <v>32793.57</v>
+        <v>174963.14</v>
       </c>
       <c r="AG90" s="2">
         <v>0</v>
       </c>
       <c r="AH90" s="2">
-        <v>34662.47</v>
+        <v>176327.51</v>
       </c>
       <c r="AI90" s="2">
         <v>0</v>
       </c>
       <c r="AJ90" s="2">
-        <v>33084.29</v>
+        <v>176327.51</v>
       </c>
       <c r="AK90" s="2">
         <v>0</v>
       </c>
       <c r="AL90" s="2">
-        <v>33084.29</v>
-[...11 lines deleted...]
-        <v>32793.57</v>
+        <v>176327.51</v>
       </c>
     </row>
-    <row r="91" spans="1:42" customHeight="1" ht="70.25">
+    <row r="91" spans="1:38" customHeight="1" ht="70.25">
       <c r="A91" s="2"/>
       <c r="B91" s="2" t="s">
-        <v>474</v>
+        <v>358</v>
       </c>
       <c r="C91" s="4" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>475</v>
+        <v>42</v>
+      </c>
+      <c r="D91" s="2">
+        <v>11000011323</v>
       </c>
       <c r="E91" s="2" t="s">
-        <v>132</v>
+        <v>43</v>
       </c>
       <c r="F91" s="2" t="s">
-        <v>85</v>
+        <v>99</v>
       </c>
       <c r="G91" s="2" t="s">
-        <v>476</v>
+        <v>359</v>
       </c>
       <c r="H91" s="13" t="s">
-        <v>477</v>
+        <v>360</v>
       </c>
       <c r="I91" s="2">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="J91" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K91" s="2">
         <v>0</v>
       </c>
       <c r="L91" s="2">
-        <v>198547.47</v>
+        <v>62144.18</v>
       </c>
       <c r="M91" s="2">
         <v>0</v>
       </c>
       <c r="N91" s="2">
-        <v>202709.69</v>
+        <v>63446.93</v>
       </c>
       <c r="O91" s="2">
         <v>0</v>
       </c>
       <c r="P91" s="2">
-        <v>196572.84</v>
+        <v>61526.13</v>
       </c>
       <c r="Q91" s="2">
         <v>0</v>
       </c>
       <c r="R91" s="2">
-        <v>196108.22</v>
+        <v>61380.71</v>
       </c>
       <c r="S91" s="2">
         <v>0</v>
       </c>
       <c r="T91" s="2">
-        <v>198547.47</v>
+        <v>62144.18</v>
       </c>
       <c r="U91" s="2">
         <v>0</v>
       </c>
       <c r="V91" s="2">
-        <v>210046.81</v>
+        <v>65743.41</v>
       </c>
       <c r="W91" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="X91" s="2">
-        <v>193591.53</v>
+        <v>60593</v>
       </c>
       <c r="Y91" s="2">
         <v>0</v>
       </c>
       <c r="Z91" s="2">
-        <v>196263.09</v>
+        <v>61429.18</v>
       </c>
       <c r="AA91" s="2">
         <v>0</v>
       </c>
       <c r="AB91" s="2">
-        <v>196108.22</v>
+        <v>61380.71</v>
       </c>
       <c r="AC91" s="2">
         <v>0</v>
       </c>
       <c r="AD91" s="2">
-        <v>195488.73</v>
+        <v>61186.81</v>
       </c>
       <c r="AE91" s="2">
         <v>0</v>
       </c>
       <c r="AF91" s="2">
-        <v>198547.47</v>
+        <v>62144.18</v>
       </c>
       <c r="AG91" s="2">
         <v>0</v>
       </c>
       <c r="AH91" s="2">
-        <v>210046.81</v>
+        <v>63143.97</v>
       </c>
       <c r="AI91" s="2">
         <v>0</v>
       </c>
       <c r="AJ91" s="2">
-        <v>201741.73</v>
+        <v>63143.97</v>
       </c>
       <c r="AK91" s="2">
         <v>0</v>
       </c>
       <c r="AL91" s="2">
-        <v>201741.73</v>
-[...11 lines deleted...]
-        <v>198547.47</v>
+        <v>63143.97</v>
       </c>
     </row>
-    <row r="92" spans="1:42" customHeight="1" ht="70.25">
+    <row r="92" spans="1:38" customHeight="1" ht="70.25">
       <c r="A92" s="2"/>
       <c r="B92" s="2" t="s">
-        <v>478</v>
+        <v>361</v>
       </c>
       <c r="C92" s="4" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>479</v>
+        <v>42</v>
+      </c>
+      <c r="D92" s="2">
+        <v>21000801089</v>
       </c>
       <c r="E92" s="2" t="s">
-        <v>48</v>
+        <v>43</v>
       </c>
       <c r="F92" s="2" t="s">
-        <v>480</v>
+        <v>152</v>
       </c>
       <c r="G92" s="2" t="s">
-        <v>481</v>
+        <v>362</v>
       </c>
       <c r="H92" s="13" t="s">
-        <v>482</v>
+        <v>363</v>
       </c>
       <c r="I92" s="2">
-        <v>20</v>
+        <v>7</v>
       </c>
       <c r="J92" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="K92" s="2">
         <v>0</v>
       </c>
       <c r="L92" s="2">
-        <v>61966.86</v>
+        <v>190397.67</v>
       </c>
       <c r="M92" s="2">
         <v>0</v>
       </c>
       <c r="N92" s="2">
-        <v>62889.84</v>
+        <v>191283.93</v>
       </c>
       <c r="O92" s="2">
         <v>0</v>
       </c>
       <c r="P92" s="2">
-        <v>61098.16</v>
+        <v>187738.9</v>
       </c>
       <c r="Q92" s="2">
         <v>0</v>
       </c>
       <c r="R92" s="2">
-        <v>60929.25</v>
+        <v>187406.56</v>
       </c>
       <c r="S92" s="2">
         <v>0</v>
       </c>
       <c r="T92" s="2">
-        <v>61966.86</v>
+        <v>190397.67</v>
       </c>
       <c r="U92" s="2">
         <v>0</v>
       </c>
       <c r="V92" s="2">
-        <v>65453.7</v>
+        <v>200331.15</v>
       </c>
       <c r="W92" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="X92" s="2">
-        <v>60325.99</v>
+        <v>184637</v>
       </c>
       <c r="Y92" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Z92" s="2">
-        <v>61616.97</v>
+        <v>186649.54</v>
       </c>
       <c r="AA92" s="2">
         <v>0</v>
       </c>
       <c r="AB92" s="2">
-        <v>60929.25</v>
+        <v>187406.56</v>
       </c>
       <c r="AC92" s="2">
         <v>0</v>
       </c>
       <c r="AD92" s="2">
-        <v>60953.38</v>
+        <v>187240.38</v>
       </c>
       <c r="AE92" s="2">
         <v>0</v>
       </c>
       <c r="AF92" s="2">
-        <v>61966.86</v>
+        <v>190397.67</v>
       </c>
       <c r="AG92" s="2">
         <v>0</v>
       </c>
       <c r="AH92" s="2">
-        <v>65453.7</v>
+        <v>190360.75</v>
       </c>
       <c r="AI92" s="2">
         <v>0</v>
       </c>
       <c r="AJ92" s="2">
-        <v>62588.21</v>
+        <v>190360.75</v>
       </c>
       <c r="AK92" s="2">
         <v>0</v>
       </c>
       <c r="AL92" s="2">
-        <v>62588.21</v>
-[...11 lines deleted...]
-        <v>61966.86</v>
+        <v>190360.75</v>
       </c>
     </row>
-    <row r="93" spans="1:42" customHeight="1" ht="70.25">
+    <row r="93" spans="1:38" customHeight="1" ht="70.25">
       <c r="A93" s="2"/>
       <c r="B93" s="2" t="s">
-        <v>483</v>
+        <v>364</v>
       </c>
       <c r="C93" s="4" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="D93" s="2" t="s">
-        <v>484</v>
+        <v>365</v>
       </c>
       <c r="E93" s="2" t="s">
-        <v>234</v>
+        <v>43</v>
       </c>
       <c r="F93" s="2" t="s">
-        <v>442</v>
+        <v>125</v>
       </c>
       <c r="G93" s="2" t="s">
-        <v>485</v>
+        <v>366</v>
       </c>
       <c r="H93" s="13" t="s">
-        <v>486</v>
+        <v>367</v>
       </c>
       <c r="I93" s="2">
-        <v>25</v>
+        <v>7</v>
       </c>
       <c r="J93" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="K93" s="2">
         <v>0</v>
       </c>
       <c r="L93" s="2">
-        <v>172147.51</v>
+        <v>71933.89</v>
       </c>
       <c r="M93" s="2">
         <v>0</v>
       </c>
       <c r="N93" s="2">
-        <v>173974.77</v>
+        <v>72753.67</v>
       </c>
       <c r="O93" s="2">
         <v>0</v>
       </c>
       <c r="P93" s="2">
-        <v>163636.3</v>
+        <v>69867.22</v>
       </c>
       <c r="Q93" s="2">
         <v>0</v>
       </c>
       <c r="R93" s="2">
-        <v>162546.36</v>
+        <v>70142.78</v>
       </c>
       <c r="S93" s="2">
         <v>0</v>
       </c>
       <c r="T93" s="2">
-        <v>172147.51</v>
+        <v>71933.89</v>
       </c>
       <c r="U93" s="2">
         <v>0</v>
       </c>
       <c r="V93" s="2">
-        <v>173910.66</v>
+        <v>74744.57</v>
       </c>
       <c r="W93" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="X93" s="2">
-        <v>160286.32</v>
+        <v>68889</v>
       </c>
       <c r="Y93" s="2">
         <v>0</v>
       </c>
       <c r="Z93" s="2">
-        <v>163283.67</v>
+        <v>70039.45</v>
       </c>
       <c r="AA93" s="2">
         <v>0</v>
       </c>
       <c r="AB93" s="2">
-        <v>162546.36</v>
+        <v>70142.78</v>
       </c>
       <c r="AC93" s="2">
         <v>0</v>
       </c>
       <c r="AD93" s="2">
-        <v>163476.02</v>
+        <v>69674.33</v>
       </c>
       <c r="AE93" s="2">
         <v>0</v>
       </c>
       <c r="AF93" s="2">
-        <v>172147.51</v>
+        <v>71933.89</v>
       </c>
       <c r="AG93" s="2">
         <v>0</v>
       </c>
       <c r="AH93" s="2">
-        <v>173910.66</v>
+        <v>72409.23</v>
       </c>
       <c r="AI93" s="2">
         <v>0</v>
       </c>
       <c r="AJ93" s="2">
-        <v>173173.34</v>
+        <v>72409.23</v>
       </c>
       <c r="AK93" s="2">
         <v>0</v>
       </c>
       <c r="AL93" s="2">
-        <v>173173.34</v>
-[...11 lines deleted...]
-        <v>172147.51</v>
+        <v>72409.23</v>
       </c>
     </row>
-    <row r="94" spans="1:42" customHeight="1" ht="70.25">
+    <row r="94" spans="1:38" customHeight="1" ht="70.25">
       <c r="A94" s="2"/>
       <c r="B94" s="2" t="s">
-        <v>487</v>
+        <v>368</v>
       </c>
       <c r="C94" s="4" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>488</v>
+        <v>42</v>
+      </c>
+      <c r="D94" s="2">
+        <v>21000002721</v>
       </c>
       <c r="E94" s="2" t="s">
-        <v>99</v>
+        <v>43</v>
       </c>
       <c r="F94" s="2" t="s">
-        <v>213</v>
+        <v>159</v>
       </c>
       <c r="G94" s="2" t="s">
-        <v>489</v>
+        <v>369</v>
       </c>
       <c r="H94" s="13" t="s">
-        <v>490</v>
+        <v>370</v>
       </c>
       <c r="I94" s="2">
-        <v>25</v>
+        <v>7</v>
       </c>
       <c r="J94" s="2">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="K94" s="2">
         <v>0</v>
       </c>
       <c r="L94" s="2">
-        <v>314499.72</v>
+        <v>179837.94</v>
       </c>
       <c r="M94" s="2">
         <v>0</v>
       </c>
       <c r="N94" s="2">
-        <v>317858.24</v>
+        <v>182136.68</v>
       </c>
       <c r="O94" s="2">
         <v>0</v>
       </c>
       <c r="P94" s="2">
-        <v>312250.43</v>
+        <v>175154.03</v>
       </c>
       <c r="Q94" s="2">
         <v>0</v>
       </c>
       <c r="R94" s="2">
-        <v>314715.4</v>
+        <v>175568.84</v>
       </c>
       <c r="S94" s="2">
         <v>0</v>
       </c>
       <c r="T94" s="2">
-        <v>314499.72</v>
+        <v>179837.94</v>
       </c>
       <c r="U94" s="2">
         <v>0</v>
       </c>
       <c r="V94" s="2">
-        <v>334311.94</v>
+        <v>187529.23</v>
       </c>
       <c r="W94" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="X94" s="2">
-        <v>308121.6</v>
+        <v>172838</v>
       </c>
       <c r="Y94" s="2">
         <v>0</v>
       </c>
       <c r="Z94" s="2">
-        <v>312127.18</v>
+        <v>175154.03</v>
       </c>
       <c r="AA94" s="2">
         <v>0</v>
       </c>
       <c r="AB94" s="2">
-        <v>314715.4</v>
+        <v>175568.84</v>
       </c>
       <c r="AC94" s="2">
         <v>0</v>
       </c>
       <c r="AD94" s="2">
-        <v>312743.42</v>
+        <v>175586.12</v>
       </c>
       <c r="AE94" s="2">
         <v>0</v>
       </c>
       <c r="AF94" s="2">
-        <v>314499.72</v>
+        <v>179837.94</v>
       </c>
       <c r="AG94" s="2">
         <v>0</v>
       </c>
       <c r="AH94" s="2">
-        <v>334311.94</v>
+        <v>181272.49</v>
       </c>
       <c r="AI94" s="2">
         <v>0</v>
       </c>
       <c r="AJ94" s="2">
-        <v>316317.63</v>
+        <v>181272.49</v>
       </c>
       <c r="AK94" s="2">
         <v>0</v>
       </c>
       <c r="AL94" s="2">
-        <v>316317.63</v>
-[...11 lines deleted...]
-        <v>314499.72</v>
+        <v>181272.49</v>
       </c>
     </row>
-    <row r="95" spans="1:42" customHeight="1" ht="70.25">
+    <row r="95" spans="1:38" customHeight="1" ht="70.25">
       <c r="A95" s="2"/>
       <c r="B95" s="2" t="s">
-        <v>491</v>
+        <v>371</v>
       </c>
       <c r="C95" s="4" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>431202630</v>
+        <v>42</v>
+      </c>
+      <c r="D95" s="2" t="s">
+        <v>372</v>
       </c>
       <c r="E95" s="2" t="s">
-        <v>89</v>
+        <v>250</v>
       </c>
       <c r="F95" s="2" t="s">
-        <v>90</v>
+        <v>308</v>
       </c>
       <c r="G95" s="2" t="s">
-        <v>492</v>
-[...3 lines deleted...]
-      </c>
+        <v>373</v>
+      </c>
+      <c r="H95" s="13"/>
       <c r="I95" s="2">
         <v>10</v>
       </c>
       <c r="J95" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="K95" s="2">
         <v>0</v>
       </c>
       <c r="L95" s="2">
-        <v>638.47</v>
+        <v>0</v>
       </c>
       <c r="M95" s="2">
         <v>0</v>
       </c>
       <c r="N95" s="2">
-        <v>657.06</v>
+        <v>0</v>
       </c>
       <c r="O95" s="2">
         <v>0</v>
       </c>
       <c r="P95" s="2">
-        <v>632.01</v>
+        <v>0</v>
       </c>
       <c r="Q95" s="2">
         <v>0</v>
       </c>
       <c r="R95" s="2">
-        <v>623.51</v>
+        <v>0</v>
       </c>
       <c r="S95" s="2">
         <v>0</v>
       </c>
       <c r="T95" s="2">
-        <v>638.47</v>
+        <v>0</v>
       </c>
       <c r="U95" s="2">
         <v>0</v>
       </c>
       <c r="V95" s="2">
-        <v>667.83</v>
+        <v>0</v>
       </c>
       <c r="W95" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="X95" s="2">
-        <v>615.51</v>
+        <v>0</v>
       </c>
       <c r="Y95" s="2">
         <v>0</v>
       </c>
       <c r="Z95" s="2">
-        <v>629.61</v>
+        <v>0</v>
       </c>
       <c r="AA95" s="2">
         <v>0</v>
       </c>
       <c r="AB95" s="2">
-        <v>623.51</v>
+        <v>0</v>
       </c>
       <c r="AC95" s="2">
         <v>0</v>
       </c>
       <c r="AD95" s="2">
-        <v>623.39</v>
+        <v>0</v>
       </c>
       <c r="AE95" s="2">
         <v>0</v>
       </c>
       <c r="AF95" s="2">
-        <v>638.47</v>
+        <v>0</v>
       </c>
       <c r="AG95" s="2">
         <v>0</v>
       </c>
       <c r="AH95" s="2">
-        <v>667.83</v>
+        <v>0</v>
       </c>
       <c r="AI95" s="2">
         <v>0</v>
       </c>
       <c r="AJ95" s="2">
-        <v>653.98</v>
+        <v>0</v>
       </c>
       <c r="AK95" s="2">
         <v>0</v>
       </c>
       <c r="AL95" s="2">
-        <v>653.98</v>
-[...11 lines deleted...]
-        <v>638.47</v>
+        <v>0</v>
       </c>
     </row>
-    <row r="96" spans="1:42" customHeight="1" ht="70.25">
+    <row r="96" spans="1:38" customHeight="1" ht="70.25">
       <c r="A96" s="2"/>
       <c r="B96" s="2" t="s">
-        <v>494</v>
+        <v>374</v>
       </c>
       <c r="C96" s="4" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>495</v>
+        <v>42</v>
+      </c>
+      <c r="D96" s="2">
+        <v>11000011253</v>
       </c>
       <c r="E96" s="2" t="s">
-        <v>234</v>
+        <v>43</v>
       </c>
       <c r="F96" s="2" t="s">
-        <v>350</v>
+        <v>44</v>
       </c>
       <c r="G96" s="2" t="s">
-        <v>496</v>
+        <v>375</v>
       </c>
       <c r="H96" s="13" t="s">
-        <v>497</v>
+        <v>376</v>
       </c>
       <c r="I96" s="2">
-        <v>5</v>
+        <v>19</v>
       </c>
       <c r="J96" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="K96" s="2">
         <v>0</v>
       </c>
       <c r="L96" s="2">
-        <v>126027.18</v>
+        <v>899986.03</v>
       </c>
       <c r="M96" s="2">
         <v>0</v>
       </c>
       <c r="N96" s="2">
-        <v>133835.47</v>
+        <v>912317</v>
       </c>
       <c r="O96" s="2">
         <v>0</v>
       </c>
       <c r="P96" s="2">
-        <v>124020.38</v>
+        <v>884681.63</v>
       </c>
       <c r="Q96" s="2">
         <v>0</v>
       </c>
       <c r="R96" s="2">
-        <v>123193.33</v>
+        <v>885905.98</v>
       </c>
       <c r="S96" s="2">
         <v>0</v>
       </c>
       <c r="T96" s="2">
-        <v>126027.18</v>
+        <v>899986.03</v>
       </c>
       <c r="U96" s="2">
         <v>0</v>
       </c>
       <c r="V96" s="2">
-        <v>131962.45</v>
+        <v>948872.65</v>
       </c>
       <c r="W96" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="X96" s="2">
-        <v>121624.38</v>
+        <v>874537</v>
       </c>
       <c r="Y96" s="2">
         <v>0</v>
       </c>
       <c r="Z96" s="2">
-        <v>124506.88</v>
+        <v>884331.81</v>
       </c>
       <c r="AA96" s="2">
         <v>0</v>
       </c>
       <c r="AB96" s="2">
-        <v>123193.33</v>
+        <v>885905.98</v>
       </c>
       <c r="AC96" s="2">
         <v>0</v>
       </c>
       <c r="AD96" s="2">
-        <v>123935.24</v>
+        <v>884156.91</v>
       </c>
       <c r="AE96" s="2">
         <v>0</v>
       </c>
       <c r="AF96" s="2">
-        <v>126027.18</v>
+        <v>899986.03</v>
       </c>
       <c r="AG96" s="2">
         <v>0</v>
       </c>
       <c r="AH96" s="2">
-        <v>131962.45</v>
+        <v>907944.31</v>
       </c>
       <c r="AI96" s="2">
         <v>0</v>
       </c>
       <c r="AJ96" s="2">
-        <v>133227.35</v>
+        <v>907944.31</v>
       </c>
       <c r="AK96" s="2">
         <v>0</v>
       </c>
       <c r="AL96" s="2">
-        <v>133227.35</v>
-[...11 lines deleted...]
-        <v>126027.18</v>
+        <v>907944.31</v>
       </c>
     </row>
-    <row r="97" spans="1:42" customHeight="1" ht="70.25">
+    <row r="97" spans="1:38" customHeight="1" ht="70.25">
       <c r="A97" s="2"/>
       <c r="B97" s="2" t="s">
-        <v>498</v>
+        <v>377</v>
       </c>
       <c r="C97" s="4" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>499</v>
+        <v>42</v>
+      </c>
+      <c r="D97" s="2">
+        <v>21000007100</v>
       </c>
       <c r="E97" s="2" t="s">
-        <v>99</v>
+        <v>43</v>
       </c>
       <c r="F97" s="2" t="s">
-        <v>500</v>
+        <v>325</v>
       </c>
       <c r="G97" s="2" t="s">
-        <v>501</v>
+        <v>378</v>
       </c>
       <c r="H97" s="13" t="s">
-        <v>502</v>
+        <v>379</v>
       </c>
       <c r="I97" s="2">
-        <v>35</v>
+        <v>7</v>
       </c>
       <c r="J97" s="2">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="K97" s="2">
         <v>0</v>
       </c>
       <c r="L97" s="2">
-        <v>42613</v>
+        <v>186064.29</v>
       </c>
       <c r="M97" s="2">
         <v>0</v>
       </c>
       <c r="N97" s="2">
-        <v>43256.38</v>
+        <v>188442.62</v>
       </c>
       <c r="O97" s="2">
         <v>0</v>
       </c>
       <c r="P97" s="2">
-        <v>42048.48</v>
+        <v>181218.21</v>
       </c>
       <c r="Q97" s="2">
         <v>0</v>
       </c>
       <c r="R97" s="2">
-        <v>42048.48</v>
+        <v>181647.39</v>
       </c>
       <c r="S97" s="2">
         <v>0</v>
       </c>
       <c r="T97" s="2">
-        <v>42613</v>
+        <v>186064.29</v>
       </c>
       <c r="U97" s="2">
         <v>0</v>
       </c>
       <c r="V97" s="2">
-        <v>45037.11</v>
+        <v>194021.87</v>
       </c>
       <c r="W97" s="2">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="X97" s="2">
-        <v>41508.86</v>
+        <v>178822</v>
       </c>
       <c r="Y97" s="2">
         <v>0</v>
       </c>
       <c r="Z97" s="2">
-        <v>42247.72</v>
+        <v>181218.21</v>
       </c>
       <c r="AA97" s="2">
         <v>0</v>
       </c>
       <c r="AB97" s="2">
-        <v>42048.48</v>
+        <v>181647.39</v>
       </c>
       <c r="AC97" s="2">
         <v>0</v>
       </c>
       <c r="AD97" s="2">
-        <v>42393</v>
+        <v>181665.27</v>
       </c>
       <c r="AE97" s="2">
         <v>0</v>
       </c>
       <c r="AF97" s="2">
-        <v>42613</v>
+        <v>186064.29</v>
       </c>
       <c r="AG97" s="2">
         <v>0</v>
       </c>
       <c r="AH97" s="2">
-        <v>45037.11</v>
+        <v>187548.51</v>
       </c>
       <c r="AI97" s="2">
         <v>0</v>
       </c>
       <c r="AJ97" s="2">
-        <v>43048.84</v>
+        <v>187548.51</v>
       </c>
       <c r="AK97" s="2">
         <v>0</v>
       </c>
       <c r="AL97" s="2">
-        <v>43048.84</v>
-[...11 lines deleted...]
-        <v>42613</v>
+        <v>187548.51</v>
       </c>
     </row>
-    <row r="98" spans="1:42" customHeight="1" ht="70.25">
+    <row r="98" spans="1:38" customHeight="1" ht="70.25">
       <c r="A98" s="2"/>
       <c r="B98" s="2" t="s">
-        <v>503</v>
+        <v>380</v>
       </c>
       <c r="C98" s="4" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="D98" s="2">
-        <v>11000011075</v>
+        <v>21000007037</v>
       </c>
       <c r="E98" s="2" t="s">
-        <v>340</v>
+        <v>43</v>
       </c>
       <c r="F98" s="2" t="s">
-        <v>85</v>
+        <v>325</v>
       </c>
       <c r="G98" s="2" t="s">
-        <v>504</v>
+        <v>381</v>
       </c>
       <c r="H98" s="13" t="s">
-        <v>505</v>
+        <v>382</v>
       </c>
       <c r="I98" s="2">
-        <v>20</v>
+        <v>7</v>
       </c>
       <c r="J98" s="2">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="K98" s="2">
         <v>0</v>
       </c>
       <c r="L98" s="2">
-        <v>200504.83</v>
+        <v>196536.92</v>
       </c>
       <c r="M98" s="2">
         <v>0</v>
       </c>
       <c r="N98" s="2">
-        <v>204708.08</v>
+        <v>199049.12</v>
       </c>
       <c r="O98" s="2">
         <v>0</v>
       </c>
       <c r="P98" s="2">
-        <v>198510.73</v>
+        <v>191418.09</v>
       </c>
       <c r="Q98" s="2">
         <v>0</v>
       </c>
       <c r="R98" s="2">
-        <v>198041.53</v>
+        <v>191871.41</v>
       </c>
       <c r="S98" s="2">
         <v>0</v>
       </c>
       <c r="T98" s="2">
-        <v>200504.83</v>
+        <v>196536.92</v>
       </c>
       <c r="U98" s="2">
         <v>0</v>
       </c>
       <c r="V98" s="2">
-        <v>212117.53</v>
+        <v>204942.4</v>
       </c>
       <c r="W98" s="2">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="X98" s="2">
-        <v>195500.03</v>
+        <v>188887</v>
       </c>
       <c r="Y98" s="2">
         <v>0</v>
       </c>
       <c r="Z98" s="2">
-        <v>198197.93</v>
+        <v>191418.09</v>
       </c>
       <c r="AA98" s="2">
         <v>0</v>
       </c>
       <c r="AB98" s="2">
-        <v>198041.53</v>
+        <v>191871.41</v>
       </c>
       <c r="AC98" s="2">
         <v>0</v>
       </c>
       <c r="AD98" s="2">
-        <v>197415.93</v>
+        <v>191890.3</v>
       </c>
       <c r="AE98" s="2">
         <v>0</v>
       </c>
       <c r="AF98" s="2">
-        <v>200504.83</v>
+        <v>196536.92</v>
       </c>
       <c r="AG98" s="2">
         <v>0</v>
       </c>
       <c r="AH98" s="2">
-        <v>212117.53</v>
+        <v>198104.69</v>
       </c>
       <c r="AI98" s="2">
         <v>0</v>
       </c>
       <c r="AJ98" s="2">
-        <v>203730.58</v>
+        <v>198104.69</v>
       </c>
       <c r="AK98" s="2">
         <v>0</v>
       </c>
       <c r="AL98" s="2">
-        <v>203730.58</v>
-[...11 lines deleted...]
-        <v>200504.83</v>
+        <v>198104.69</v>
       </c>
     </row>
-    <row r="99" spans="1:42" customHeight="1" ht="70.25">
+    <row r="99" spans="1:38" customHeight="1" ht="70.25">
       <c r="A99" s="2"/>
       <c r="B99" s="2" t="s">
-        <v>506</v>
+        <v>383</v>
       </c>
       <c r="C99" s="4" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>507</v>
+        <v>42</v>
+      </c>
+      <c r="D99" s="2">
+        <v>11000009838</v>
       </c>
       <c r="E99" s="2" t="s">
-        <v>508</v>
+        <v>43</v>
       </c>
       <c r="F99" s="2" t="s">
-        <v>85</v>
+        <v>172</v>
       </c>
       <c r="G99" s="2" t="s">
-        <v>509</v>
+        <v>384</v>
       </c>
       <c r="H99" s="13" t="s">
-        <v>510</v>
+        <v>385</v>
       </c>
       <c r="I99" s="2">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="J99" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="K99" s="2">
         <v>0</v>
       </c>
       <c r="L99" s="2">
-        <v>99830.5</v>
+        <v>249669.26</v>
       </c>
       <c r="M99" s="2">
         <v>0</v>
       </c>
       <c r="N99" s="2">
-        <v>101923.28</v>
+        <v>253954.17</v>
       </c>
       <c r="O99" s="2">
         <v>0</v>
       </c>
       <c r="P99" s="2">
-        <v>98837.64</v>
+        <v>247599.84</v>
       </c>
       <c r="Q99" s="2">
         <v>0</v>
       </c>
       <c r="R99" s="2">
-        <v>98604.03</v>
+        <v>246625.99</v>
       </c>
       <c r="S99" s="2">
         <v>0</v>
       </c>
       <c r="T99" s="2">
-        <v>99830.5</v>
+        <v>249669.26</v>
       </c>
       <c r="U99" s="2">
         <v>0</v>
       </c>
       <c r="V99" s="2">
-        <v>105612.41</v>
+        <v>264155.19</v>
       </c>
       <c r="W99" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="X99" s="2">
-        <v>97338.63</v>
+        <v>243461</v>
       </c>
       <c r="Y99" s="2">
         <v>0</v>
       </c>
       <c r="Z99" s="2">
-        <v>98681.9</v>
+        <v>246991.18</v>
       </c>
       <c r="AA99" s="2">
         <v>0</v>
       </c>
       <c r="AB99" s="2">
-        <v>98604.03</v>
+        <v>246625.99</v>
       </c>
       <c r="AC99" s="2">
         <v>0</v>
       </c>
       <c r="AD99" s="2">
-        <v>98292.55</v>
+        <v>246674.69</v>
       </c>
       <c r="AE99" s="2">
         <v>0</v>
       </c>
       <c r="AF99" s="2">
-        <v>99830.5</v>
+        <v>249669.26</v>
       </c>
       <c r="AG99" s="2">
         <v>0</v>
       </c>
       <c r="AH99" s="2">
-        <v>105612.41</v>
+        <v>252736.86</v>
       </c>
       <c r="AI99" s="2">
         <v>0</v>
       </c>
       <c r="AJ99" s="2">
-        <v>101436.59</v>
+        <v>252736.86</v>
       </c>
       <c r="AK99" s="2">
         <v>0</v>
       </c>
       <c r="AL99" s="2">
-        <v>101436.59</v>
-[...11 lines deleted...]
-        <v>99830.5</v>
+        <v>252736.86</v>
       </c>
     </row>
-    <row r="100" spans="1:42" customHeight="1" ht="70.25">
+    <row r="100" spans="1:38" customHeight="1" ht="70.25">
       <c r="A100" s="2"/>
       <c r="B100" s="2" t="s">
-        <v>511</v>
+        <v>386</v>
       </c>
       <c r="C100" s="4" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="D100" s="2" t="s">
-        <v>512</v>
+        <v>387</v>
       </c>
       <c r="E100" s="2" t="s">
-        <v>513</v>
+        <v>49</v>
       </c>
       <c r="F100" s="2" t="s">
-        <v>514</v>
+        <v>388</v>
       </c>
       <c r="G100" s="2" t="s">
-        <v>515</v>
+        <v>389</v>
       </c>
       <c r="H100" s="13" t="s">
-        <v>516</v>
+        <v>390</v>
       </c>
       <c r="I100" s="2">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="J100" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K100" s="2">
         <v>0</v>
       </c>
       <c r="L100" s="2">
-        <v>226720.71</v>
+        <v>148619.66</v>
       </c>
       <c r="M100" s="2">
         <v>0</v>
       </c>
       <c r="N100" s="2">
-        <v>224832.83</v>
+        <v>152223.09</v>
       </c>
       <c r="O100" s="2">
         <v>0</v>
       </c>
       <c r="P100" s="2">
-        <v>223559.62</v>
+        <v>146861.19</v>
       </c>
       <c r="Q100" s="2">
         <v>0</v>
       </c>
       <c r="R100" s="2">
-        <v>224459.65</v>
+        <v>146010.78</v>
       </c>
       <c r="S100" s="2">
         <v>0</v>
       </c>
       <c r="T100" s="2">
-        <v>226720.71</v>
+        <v>148619.66</v>
       </c>
       <c r="U100" s="2">
         <v>0</v>
       </c>
       <c r="V100" s="2">
-        <v>238179.68</v>
+        <v>156388.65</v>
       </c>
       <c r="W100" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="X100" s="2">
-        <v>219520.44</v>
+        <v>144137</v>
       </c>
       <c r="Y100" s="2">
         <v>0</v>
       </c>
       <c r="Z100" s="2">
-        <v>223098.62</v>
+        <v>146616.16</v>
       </c>
       <c r="AA100" s="2">
         <v>0</v>
       </c>
       <c r="AB100" s="2">
-        <v>224459.65</v>
+        <v>146010.78</v>
       </c>
       <c r="AC100" s="2">
         <v>0</v>
       </c>
       <c r="AD100" s="2">
-        <v>222637.63</v>
+        <v>146385.54</v>
       </c>
       <c r="AE100" s="2">
         <v>0</v>
       </c>
       <c r="AF100" s="2">
-        <v>226720.71</v>
+        <v>148619.66</v>
       </c>
       <c r="AG100" s="2">
         <v>0</v>
       </c>
       <c r="AH100" s="2">
-        <v>238179.68</v>
+        <v>151502.4</v>
       </c>
       <c r="AI100" s="2">
         <v>0</v>
       </c>
       <c r="AJ100" s="2">
-        <v>223735.23</v>
+        <v>151502.4</v>
       </c>
       <c r="AK100" s="2">
         <v>0</v>
       </c>
       <c r="AL100" s="2">
-        <v>223735.23</v>
-[...11 lines deleted...]
-        <v>226720.71</v>
+        <v>151502.4</v>
       </c>
     </row>
-    <row r="101" spans="1:42" customHeight="1" ht="70.25">
+    <row r="101" spans="1:38" customHeight="1" ht="70.25">
       <c r="A101" s="2"/>
       <c r="B101" s="2" t="s">
-        <v>517</v>
+        <v>391</v>
       </c>
       <c r="C101" s="4" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>518</v>
+        <v>42</v>
+      </c>
+      <c r="D101" s="2">
+        <v>11000021075</v>
       </c>
       <c r="E101" s="2" t="s">
-        <v>234</v>
+        <v>43</v>
       </c>
       <c r="F101" s="2" t="s">
-        <v>255</v>
+        <v>99</v>
       </c>
       <c r="G101" s="2" t="s">
-        <v>519</v>
+        <v>392</v>
       </c>
       <c r="H101" s="13" t="s">
-        <v>520</v>
+        <v>393</v>
       </c>
       <c r="I101" s="2">
-        <v>20</v>
+        <v>7</v>
       </c>
       <c r="J101" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K101" s="2">
         <v>0</v>
       </c>
       <c r="L101" s="2">
-        <v>180420.49</v>
+        <v>246597.32</v>
       </c>
       <c r="M101" s="2">
         <v>0</v>
       </c>
       <c r="N101" s="2">
-        <v>192241.02</v>
+        <v>251766.82</v>
       </c>
       <c r="O101" s="2">
         <v>0</v>
       </c>
       <c r="P101" s="2">
-        <v>178357.14</v>
+        <v>244144.81</v>
       </c>
       <c r="Q101" s="2">
         <v>0</v>
       </c>
       <c r="R101" s="2">
-        <v>177622.73</v>
+        <v>243567.75</v>
       </c>
       <c r="S101" s="2">
         <v>0</v>
       </c>
       <c r="T101" s="2">
-        <v>180420.49</v>
+        <v>246597.32</v>
       </c>
       <c r="U101" s="2">
         <v>0</v>
       </c>
       <c r="V101" s="2">
-        <v>189723.03</v>
+        <v>260879.57</v>
       </c>
       <c r="W101" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="X101" s="2">
-        <v>174859.94</v>
+        <v>240442</v>
       </c>
       <c r="Y101" s="2">
         <v>0</v>
       </c>
       <c r="Z101" s="2">
-        <v>178234.74</v>
+        <v>243760.1</v>
       </c>
       <c r="AA101" s="2">
         <v>0</v>
       </c>
       <c r="AB101" s="2">
-        <v>177622.73</v>
+        <v>243567.75</v>
       </c>
       <c r="AC101" s="2">
         <v>0</v>
       </c>
       <c r="AD101" s="2">
-        <v>178182.28</v>
+        <v>242798.33</v>
       </c>
       <c r="AE101" s="2">
         <v>0</v>
       </c>
       <c r="AF101" s="2">
-        <v>180420.49</v>
+        <v>246597.32</v>
       </c>
       <c r="AG101" s="2">
         <v>0</v>
       </c>
       <c r="AH101" s="2">
-        <v>189723.03</v>
+        <v>250564.61</v>
       </c>
       <c r="AI101" s="2">
         <v>0</v>
       </c>
       <c r="AJ101" s="2">
-        <v>191366.72</v>
+        <v>250564.61</v>
       </c>
       <c r="AK101" s="2">
         <v>0</v>
       </c>
       <c r="AL101" s="2">
-        <v>191366.72</v>
-[...11 lines deleted...]
-        <v>180420.49</v>
+        <v>250564.61</v>
       </c>
     </row>
-    <row r="102" spans="1:42" customHeight="1" ht="70.25">
+    <row r="102" spans="1:38" customHeight="1" ht="70.25">
       <c r="A102" s="2"/>
       <c r="B102" s="2" t="s">
-        <v>521</v>
+        <v>394</v>
       </c>
       <c r="C102" s="4" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="D102" s="2" t="s">
-        <v>522</v>
+        <v>395</v>
       </c>
       <c r="E102" s="2" t="s">
-        <v>411</v>
+        <v>49</v>
       </c>
       <c r="F102" s="2" t="s">
-        <v>523</v>
+        <v>68</v>
       </c>
       <c r="G102" s="2" t="s">
-        <v>524</v>
+        <v>396</v>
       </c>
       <c r="H102" s="13" t="s">
-        <v>525</v>
+        <v>397</v>
       </c>
       <c r="I102" s="2">
-        <v>30</v>
+        <v>15</v>
       </c>
       <c r="J102" s="2">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="K102" s="2">
         <v>0</v>
       </c>
       <c r="L102" s="2">
-        <v>13361.01</v>
+        <v>174218.21</v>
       </c>
       <c r="M102" s="2">
         <v>0</v>
       </c>
       <c r="N102" s="2">
-        <v>14090.98</v>
+        <v>182447.01</v>
       </c>
       <c r="O102" s="2">
         <v>0</v>
       </c>
       <c r="P102" s="2">
-        <v>13225.44</v>
+        <v>171475.28</v>
       </c>
       <c r="Q102" s="2">
         <v>0</v>
       </c>
       <c r="R102" s="2">
-        <v>13295.83</v>
+        <v>170431.96</v>
       </c>
       <c r="S102" s="2">
         <v>0</v>
       </c>
       <c r="T102" s="2">
-        <v>13361.01</v>
+        <v>174218.21</v>
       </c>
       <c r="U102" s="2">
         <v>0</v>
       </c>
       <c r="V102" s="2">
-        <v>14143.12</v>
+        <v>182581.63</v>
       </c>
       <c r="W102" s="2">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="X102" s="2">
-        <v>13035.13</v>
+        <v>168278</v>
       </c>
       <c r="Y102" s="2">
         <v>0</v>
       </c>
       <c r="Z102" s="2">
-        <v>13215.01</v>
+        <v>171290.18</v>
       </c>
       <c r="AA102" s="2">
         <v>0</v>
       </c>
       <c r="AB102" s="2">
-        <v>13295.83</v>
+        <v>170431.96</v>
       </c>
       <c r="AC102" s="2">
         <v>0</v>
       </c>
       <c r="AD102" s="2">
-        <v>13241.09</v>
+        <v>170415.13</v>
       </c>
       <c r="AE102" s="2">
         <v>0</v>
       </c>
       <c r="AF102" s="2">
-        <v>13361.01</v>
+        <v>174218.21</v>
       </c>
       <c r="AG102" s="2">
         <v>0</v>
       </c>
       <c r="AH102" s="2">
-        <v>14143.12</v>
+        <v>181605.62</v>
       </c>
       <c r="AI102" s="2">
         <v>0</v>
       </c>
       <c r="AJ102" s="2">
-        <v>14025.8</v>
+        <v>181605.62</v>
       </c>
       <c r="AK102" s="2">
         <v>0</v>
       </c>
       <c r="AL102" s="2">
-        <v>14025.8</v>
-[...11 lines deleted...]
-        <v>13361.01</v>
+        <v>181605.62</v>
       </c>
     </row>
-    <row r="103" spans="1:42" customHeight="1" ht="70.25">
+    <row r="103" spans="1:38" customHeight="1" ht="70.25">
       <c r="A103" s="2"/>
       <c r="B103" s="2" t="s">
-        <v>526</v>
+        <v>398</v>
       </c>
       <c r="C103" s="4" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>527</v>
+        <v>42</v>
+      </c>
+      <c r="D103" s="2">
+        <v>21000001918</v>
       </c>
       <c r="E103" s="2" t="s">
-        <v>105</v>
+        <v>43</v>
       </c>
       <c r="F103" s="2" t="s">
-        <v>528</v>
+        <v>159</v>
       </c>
       <c r="G103" s="2" t="s">
-        <v>529</v>
+        <v>399</v>
       </c>
       <c r="H103" s="13" t="s">
-        <v>530</v>
+        <v>400</v>
       </c>
       <c r="I103" s="2">
-        <v>65</v>
+        <v>7</v>
       </c>
       <c r="J103" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="K103" s="2">
         <v>0</v>
       </c>
       <c r="L103" s="2">
-        <v>14555.81</v>
+        <v>185470.17</v>
       </c>
       <c r="M103" s="2">
         <v>0</v>
       </c>
       <c r="N103" s="2">
-        <v>14928.92</v>
+        <v>187840.9</v>
       </c>
       <c r="O103" s="2">
         <v>0</v>
       </c>
       <c r="P103" s="2">
-        <v>14750.35</v>
+        <v>180639.56</v>
       </c>
       <c r="Q103" s="2">
         <v>0</v>
       </c>
       <c r="R103" s="2">
-        <v>14735.83</v>
+        <v>181067.37</v>
       </c>
       <c r="S103" s="2">
         <v>0</v>
       </c>
       <c r="T103" s="2">
-        <v>14555.81</v>
+        <v>185470.17</v>
       </c>
       <c r="U103" s="2">
         <v>0</v>
       </c>
       <c r="V103" s="2">
-        <v>15752.1</v>
+        <v>193402.34</v>
       </c>
       <c r="W103" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="X103" s="2">
-        <v>14518.06</v>
+        <v>178251</v>
       </c>
       <c r="Y103" s="2">
         <v>0</v>
       </c>
       <c r="Z103" s="2">
-        <v>14754.7</v>
+        <v>180639.56</v>
       </c>
       <c r="AA103" s="2">
         <v>0</v>
       </c>
       <c r="AB103" s="2">
-        <v>14735.83</v>
+        <v>181067.37</v>
       </c>
       <c r="AC103" s="2">
         <v>0</v>
       </c>
       <c r="AD103" s="2">
-        <v>14719.86</v>
+        <v>181085.19</v>
       </c>
       <c r="AE103" s="2">
         <v>0</v>
       </c>
       <c r="AF103" s="2">
-        <v>14555.81</v>
+        <v>185470.17</v>
       </c>
       <c r="AG103" s="2">
         <v>0</v>
       </c>
       <c r="AH103" s="2">
-        <v>15752.1</v>
+        <v>186949.65</v>
       </c>
       <c r="AI103" s="2">
         <v>0</v>
       </c>
       <c r="AJ103" s="2">
-        <v>14856.33</v>
+        <v>186949.65</v>
       </c>
       <c r="AK103" s="2">
         <v>0</v>
       </c>
       <c r="AL103" s="2">
-        <v>14856.33</v>
-[...11 lines deleted...]
-        <v>14555.81</v>
+        <v>186949.65</v>
       </c>
     </row>
-    <row r="104" spans="1:42" customHeight="1" ht="70.25">
+    <row r="104" spans="1:38" customHeight="1" ht="70.25">
       <c r="A104" s="2"/>
       <c r="B104" s="2" t="s">
-        <v>531</v>
+        <v>401</v>
       </c>
       <c r="C104" s="4" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>532</v>
+        <v>42</v>
+      </c>
+      <c r="D104" s="2">
+        <v>21001807527</v>
       </c>
       <c r="E104" s="2" t="s">
-        <v>355</v>
+        <v>43</v>
       </c>
       <c r="F104" s="2" t="s">
-        <v>533</v>
+        <v>159</v>
       </c>
       <c r="G104" s="2" t="s">
-        <v>534</v>
+        <v>402</v>
       </c>
       <c r="H104" s="13" t="s">
-        <v>535</v>
+        <v>403</v>
       </c>
       <c r="I104" s="2">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="J104" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K104" s="2">
         <v>0</v>
       </c>
       <c r="L104" s="2">
-        <v>32327.44</v>
+        <v>204286.57</v>
       </c>
       <c r="M104" s="2">
         <v>0</v>
       </c>
       <c r="N104" s="2">
-        <v>33435.45</v>
+        <v>206897.82</v>
       </c>
       <c r="O104" s="2">
         <v>0</v>
       </c>
       <c r="P104" s="2">
-        <v>32141.73</v>
+        <v>198965.89</v>
       </c>
       <c r="Q104" s="2">
         <v>0</v>
       </c>
       <c r="R104" s="2">
-        <v>31871.02</v>
+        <v>199437.09</v>
       </c>
       <c r="S104" s="2">
         <v>0</v>
       </c>
       <c r="T104" s="2">
-        <v>32327.44</v>
+        <v>204286.57</v>
       </c>
       <c r="U104" s="2">
         <v>0</v>
       </c>
       <c r="V104" s="2">
-        <v>34153.14</v>
+        <v>213023.48</v>
       </c>
       <c r="W104" s="2">
         <v>0</v>
       </c>
       <c r="X104" s="2">
-        <v>31477.55</v>
+        <v>196335</v>
       </c>
       <c r="Y104" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Z104" s="2">
-        <v>31880.46</v>
+        <v>198965.89</v>
       </c>
       <c r="AA104" s="2">
         <v>0</v>
       </c>
       <c r="AB104" s="2">
-        <v>31871.02</v>
+        <v>199437.09</v>
       </c>
       <c r="AC104" s="2">
         <v>0</v>
       </c>
       <c r="AD104" s="2">
-        <v>32034.7</v>
+        <v>199456.73</v>
       </c>
       <c r="AE104" s="2">
         <v>0</v>
       </c>
       <c r="AF104" s="2">
-        <v>32327.44</v>
+        <v>204286.57</v>
       </c>
       <c r="AG104" s="2">
         <v>0</v>
       </c>
       <c r="AH104" s="2">
-        <v>34153.14</v>
+        <v>205916.15</v>
       </c>
       <c r="AI104" s="2">
         <v>0</v>
       </c>
       <c r="AJ104" s="2">
-        <v>33278.07</v>
+        <v>205916.15</v>
       </c>
       <c r="AK104" s="2">
         <v>0</v>
       </c>
       <c r="AL104" s="2">
-        <v>33278.07</v>
-[...11 lines deleted...]
-        <v>32327.44</v>
+        <v>205916.15</v>
       </c>
     </row>
-    <row r="105" spans="1:42" customHeight="1" ht="70.25">
+    <row r="105" spans="1:38" customHeight="1" ht="70.25">
       <c r="A105" s="2"/>
       <c r="B105" s="2" t="s">
-        <v>536</v>
+        <v>404</v>
       </c>
       <c r="C105" s="4" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>537</v>
+        <v>42</v>
+      </c>
+      <c r="D105" s="2">
+        <v>21000002879</v>
       </c>
       <c r="E105" s="2" t="s">
-        <v>355</v>
+        <v>43</v>
       </c>
       <c r="F105" s="2" t="s">
-        <v>538</v>
+        <v>152</v>
       </c>
       <c r="G105" s="2" t="s">
-        <v>539</v>
+        <v>405</v>
       </c>
       <c r="H105" s="13" t="s">
-        <v>540</v>
+        <v>406</v>
       </c>
       <c r="I105" s="2">
-        <v>25</v>
+        <v>7</v>
       </c>
       <c r="J105" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="K105" s="2">
         <v>0</v>
       </c>
       <c r="L105" s="2">
-        <v>117027.29</v>
+        <v>188206.37</v>
       </c>
       <c r="M105" s="2">
         <v>0</v>
       </c>
       <c r="N105" s="2">
-        <v>120221.92</v>
+        <v>189082.43</v>
       </c>
       <c r="O105" s="2">
         <v>0</v>
       </c>
       <c r="P105" s="2">
-        <v>114193.89</v>
+        <v>185578.2</v>
       </c>
       <c r="Q105" s="2">
         <v>0</v>
       </c>
       <c r="R105" s="2">
-        <v>114351.93</v>
+        <v>185249.68</v>
       </c>
       <c r="S105" s="2">
         <v>0</v>
       </c>
       <c r="T105" s="2">
-        <v>117027.29</v>
+        <v>188206.37</v>
       </c>
       <c r="U105" s="2">
         <v>0</v>
       </c>
       <c r="V105" s="2">
-        <v>122479.61</v>
+        <v>198025.52</v>
       </c>
       <c r="W105" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="X105" s="2">
-        <v>112884.43</v>
+        <v>182512</v>
       </c>
       <c r="Y105" s="2">
         <v>0</v>
       </c>
       <c r="Z105" s="2">
-        <v>113787.51</v>
+        <v>184501.38</v>
       </c>
       <c r="AA105" s="2">
         <v>0</v>
       </c>
       <c r="AB105" s="2">
-        <v>114351.93</v>
+        <v>185249.68</v>
       </c>
       <c r="AC105" s="2">
         <v>0</v>
       </c>
       <c r="AD105" s="2">
-        <v>113787.51</v>
+        <v>185085.42</v>
       </c>
       <c r="AE105" s="2">
         <v>0</v>
       </c>
       <c r="AF105" s="2">
-        <v>117027.29</v>
+        <v>188206.37</v>
       </c>
       <c r="AG105" s="2">
         <v>0</v>
       </c>
       <c r="AH105" s="2">
-        <v>122479.61</v>
+        <v>188169.87</v>
       </c>
       <c r="AI105" s="2">
         <v>0</v>
       </c>
       <c r="AJ105" s="2">
-        <v>119657.5</v>
+        <v>188169.87</v>
       </c>
       <c r="AK105" s="2">
         <v>0</v>
       </c>
       <c r="AL105" s="2">
-        <v>119657.5</v>
-[...11 lines deleted...]
-        <v>117027.29</v>
+        <v>188169.87</v>
       </c>
     </row>
-    <row r="106" spans="1:42" customHeight="1" ht="70.25">
+    <row r="106" spans="1:38" customHeight="1" ht="70.25">
       <c r="A106" s="2"/>
       <c r="B106" s="2" t="s">
-        <v>541</v>
+        <v>407</v>
       </c>
       <c r="C106" s="4" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="D106" s="2" t="s">
-        <v>542</v>
+        <v>408</v>
       </c>
       <c r="E106" s="2" t="s">
-        <v>234</v>
+        <v>49</v>
       </c>
       <c r="F106" s="2" t="s">
-        <v>442</v>
+        <v>50</v>
       </c>
       <c r="G106" s="2" t="s">
-        <v>543</v>
+        <v>409</v>
       </c>
       <c r="H106" s="13" t="s">
-        <v>544</v>
+        <v>410</v>
       </c>
       <c r="I106" s="2">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="J106" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="K106" s="2">
         <v>0</v>
       </c>
       <c r="L106" s="2">
-        <v>141406.23</v>
+        <v>105568.98</v>
       </c>
       <c r="M106" s="2">
         <v>0</v>
       </c>
       <c r="N106" s="2">
-        <v>142907.19</v>
+        <v>110404.04</v>
       </c>
       <c r="O106" s="2">
         <v>0</v>
       </c>
       <c r="P106" s="2">
-        <v>134414.92</v>
+        <v>104177.37</v>
       </c>
       <c r="Q106" s="2">
         <v>0</v>
       </c>
       <c r="R106" s="2">
-        <v>133519.61</v>
+        <v>102745.14</v>
       </c>
       <c r="S106" s="2">
         <v>0</v>
       </c>
       <c r="T106" s="2">
-        <v>141406.23</v>
+        <v>105568.98</v>
       </c>
       <c r="U106" s="2">
         <v>0</v>
       </c>
       <c r="V106" s="2">
-        <v>142854.53</v>
+        <v>110211.05</v>
       </c>
       <c r="W106" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="X106" s="2">
-        <v>131663.16</v>
+        <v>101577</v>
       </c>
       <c r="Y106" s="2">
         <v>0</v>
       </c>
       <c r="Z106" s="2">
-        <v>134125.26</v>
+        <v>103253.02</v>
       </c>
       <c r="AA106" s="2">
         <v>0</v>
       </c>
       <c r="AB106" s="2">
-        <v>133519.61</v>
+        <v>102745.14</v>
       </c>
       <c r="AC106" s="2">
         <v>0</v>
       </c>
       <c r="AD106" s="2">
-        <v>134283.26</v>
+        <v>102927.97</v>
       </c>
       <c r="AE106" s="2">
         <v>0</v>
       </c>
       <c r="AF106" s="2">
-        <v>141406.23</v>
+        <v>105568.98</v>
       </c>
       <c r="AG106" s="2">
         <v>0</v>
       </c>
       <c r="AH106" s="2">
-        <v>142854.53</v>
+        <v>109896.16</v>
       </c>
       <c r="AI106" s="2">
         <v>0</v>
       </c>
       <c r="AJ106" s="2">
-        <v>142248.88</v>
+        <v>109896.16</v>
       </c>
       <c r="AK106" s="2">
         <v>0</v>
       </c>
       <c r="AL106" s="2">
-        <v>142248.88</v>
-[...11 lines deleted...]
-        <v>141406.23</v>
+        <v>109896.16</v>
       </c>
     </row>
-    <row r="107" spans="1:42" customHeight="1" ht="70.25">
+    <row r="107" spans="1:38" customHeight="1" ht="70.25">
       <c r="A107" s="2"/>
       <c r="B107" s="2" t="s">
-        <v>545</v>
+        <v>411</v>
       </c>
       <c r="C107" s="4" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="D107" s="2" t="s">
-        <v>546</v>
+        <v>412</v>
       </c>
       <c r="E107" s="2" t="s">
-        <v>99</v>
+        <v>43</v>
       </c>
       <c r="F107" s="2" t="s">
-        <v>547</v>
+        <v>413</v>
       </c>
       <c r="G107" s="2" t="s">
-        <v>548</v>
+        <v>414</v>
       </c>
       <c r="H107" s="13" t="s">
-        <v>549</v>
+        <v>415</v>
       </c>
       <c r="I107" s="2">
-        <v>65</v>
+        <v>7</v>
       </c>
       <c r="J107" s="2">
-        <v>37</v>
+        <v>0</v>
       </c>
       <c r="K107" s="2">
         <v>0</v>
       </c>
       <c r="L107" s="2">
-        <v>61.5</v>
+        <v>38536.2</v>
       </c>
       <c r="M107" s="2">
         <v>0</v>
       </c>
       <c r="N107" s="2">
-        <v>60.77</v>
+        <v>38761.32</v>
       </c>
       <c r="O107" s="2">
         <v>0</v>
       </c>
       <c r="P107" s="2">
-        <v>60.04</v>
+        <v>37561.91</v>
       </c>
       <c r="Q107" s="2">
         <v>0</v>
       </c>
       <c r="R107" s="2">
-        <v>60.09</v>
+        <v>37565.6</v>
       </c>
       <c r="S107" s="2">
         <v>0</v>
       </c>
       <c r="T107" s="2">
-        <v>61.5</v>
+        <v>38536.2</v>
       </c>
       <c r="U107" s="2">
         <v>0</v>
       </c>
       <c r="V107" s="2">
-        <v>64.26</v>
+        <v>40041.93</v>
       </c>
       <c r="W107" s="2">
         <v>0</v>
       </c>
       <c r="X107" s="2">
-        <v>59.23</v>
+        <v>36905</v>
       </c>
       <c r="Y107" s="2">
-        <v>37</v>
+        <v>0</v>
       </c>
       <c r="Z107" s="2">
-        <v>59.98</v>
+        <v>37432.74</v>
       </c>
       <c r="AA107" s="2">
         <v>0</v>
       </c>
       <c r="AB107" s="2">
-        <v>60.09</v>
+        <v>37565.6</v>
       </c>
       <c r="AC107" s="2">
         <v>0</v>
       </c>
       <c r="AD107" s="2">
-        <v>60.05</v>
+        <v>37477.03</v>
       </c>
       <c r="AE107" s="2">
         <v>0</v>
       </c>
       <c r="AF107" s="2">
-        <v>61.5</v>
+        <v>38536.2</v>
       </c>
       <c r="AG107" s="2">
         <v>0</v>
       </c>
       <c r="AH107" s="2">
-        <v>64.26</v>
+        <v>38576.8</v>
       </c>
       <c r="AI107" s="2">
         <v>0</v>
       </c>
       <c r="AJ107" s="2">
-        <v>60.47</v>
+        <v>38576.8</v>
       </c>
       <c r="AK107" s="2">
         <v>0</v>
       </c>
       <c r="AL107" s="2">
-        <v>60.47</v>
-[...11 lines deleted...]
-        <v>61.5</v>
+        <v>38576.8</v>
       </c>
     </row>
-    <row r="108" spans="1:42" customHeight="1" ht="70.25">
+    <row r="108" spans="1:38" customHeight="1" ht="70.25">
       <c r="A108" s="2"/>
       <c r="B108" s="2" t="s">
-        <v>550</v>
+        <v>416</v>
       </c>
       <c r="C108" s="4" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>21000002842</v>
+        <v>42</v>
+      </c>
+      <c r="D108" s="2" t="s">
+        <v>417</v>
       </c>
       <c r="E108" s="2" t="s">
-        <v>340</v>
+        <v>49</v>
       </c>
       <c r="F108" s="2" t="s">
-        <v>341</v>
+        <v>104</v>
       </c>
       <c r="G108" s="2" t="s">
-        <v>551</v>
+        <v>418</v>
       </c>
       <c r="H108" s="13" t="s">
-        <v>552</v>
+        <v>419</v>
       </c>
       <c r="I108" s="2">
-        <v>35</v>
+        <v>15</v>
       </c>
       <c r="J108" s="2">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="K108" s="2">
         <v>0</v>
       </c>
       <c r="L108" s="2">
-        <v>123072.02</v>
+        <v>236390.4</v>
       </c>
       <c r="M108" s="2">
         <v>0</v>
       </c>
       <c r="N108" s="2">
-        <v>125652.02</v>
+        <v>247793.99</v>
       </c>
       <c r="O108" s="2">
         <v>0</v>
       </c>
       <c r="P108" s="2">
-        <v>121848.02</v>
+        <v>233899.43</v>
       </c>
       <c r="Q108" s="2">
         <v>0</v>
       </c>
       <c r="R108" s="2">
-        <v>121560.02</v>
+        <v>231499.88</v>
       </c>
       <c r="S108" s="2">
         <v>0</v>
       </c>
       <c r="T108" s="2">
-        <v>123072.02</v>
+        <v>236390.4</v>
       </c>
       <c r="U108" s="2">
         <v>0</v>
       </c>
       <c r="V108" s="2">
-        <v>130200.02</v>
+        <v>247953.97</v>
       </c>
       <c r="W108" s="2">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="X108" s="2">
-        <v>120000.02</v>
+        <v>228529</v>
       </c>
       <c r="Y108" s="2">
         <v>0</v>
       </c>
       <c r="Z108" s="2">
-        <v>121656.02</v>
+        <v>233053.87</v>
       </c>
       <c r="AA108" s="2">
         <v>0</v>
       </c>
       <c r="AB108" s="2">
-        <v>121560.02</v>
+        <v>231499.88</v>
       </c>
       <c r="AC108" s="2">
         <v>0</v>
       </c>
       <c r="AD108" s="2">
-        <v>121176.02</v>
+        <v>233510.93</v>
       </c>
       <c r="AE108" s="2">
         <v>0</v>
       </c>
       <c r="AF108" s="2">
-        <v>123072.02</v>
+        <v>236390.4</v>
       </c>
       <c r="AG108" s="2">
         <v>0</v>
       </c>
       <c r="AH108" s="2">
-        <v>130200.02</v>
+        <v>246651.35</v>
       </c>
       <c r="AI108" s="2">
         <v>0</v>
       </c>
       <c r="AJ108" s="2">
-        <v>125052.02</v>
+        <v>246651.35</v>
       </c>
       <c r="AK108" s="2">
         <v>0</v>
       </c>
       <c r="AL108" s="2">
-        <v>125052.02</v>
-[...11 lines deleted...]
-        <v>123072.02</v>
+        <v>246651.35</v>
       </c>
     </row>
-    <row r="109" spans="1:42" customHeight="1" ht="70.25">
+    <row r="109" spans="1:38" customHeight="1" ht="70.25">
       <c r="A109" s="2"/>
       <c r="B109" s="2" t="s">
-        <v>553</v>
+        <v>420</v>
       </c>
       <c r="C109" s="4" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>554</v>
+        <v>42</v>
+      </c>
+      <c r="D109" s="2">
+        <v>11000010402</v>
       </c>
       <c r="E109" s="2" t="s">
-        <v>293</v>
+        <v>43</v>
       </c>
       <c r="F109" s="2" t="s">
-        <v>294</v>
+        <v>44</v>
       </c>
       <c r="G109" s="2" t="s">
-        <v>555</v>
+        <v>421</v>
       </c>
       <c r="H109" s="13" t="s">
-        <v>556</v>
+        <v>422</v>
       </c>
       <c r="I109" s="2">
-        <v>50</v>
+        <v>29</v>
       </c>
       <c r="J109" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K109" s="2">
         <v>0</v>
       </c>
       <c r="L109" s="2">
-        <v>96222.12</v>
+        <v>546562.21</v>
       </c>
       <c r="M109" s="2">
         <v>0</v>
       </c>
       <c r="N109" s="2">
-        <v>98120.75</v>
+        <v>554050.82</v>
       </c>
       <c r="O109" s="2">
         <v>0</v>
       </c>
       <c r="P109" s="2">
-        <v>95118.48</v>
+        <v>537267.84</v>
       </c>
       <c r="Q109" s="2">
         <v>0</v>
       </c>
       <c r="R109" s="2">
-        <v>94744.37</v>
+        <v>538011.39</v>
       </c>
       <c r="S109" s="2">
         <v>0</v>
       </c>
       <c r="T109" s="2">
-        <v>96222.12</v>
+        <v>546562.21</v>
       </c>
       <c r="U109" s="2">
         <v>0</v>
       </c>
       <c r="V109" s="2">
-        <v>101478.42</v>
+        <v>576251.1</v>
       </c>
       <c r="W109" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="X109" s="2">
-        <v>93528.5</v>
+        <v>531107</v>
       </c>
       <c r="Y109" s="2">
         <v>0</v>
       </c>
       <c r="Z109" s="2">
-        <v>94379.61</v>
+        <v>537055.4</v>
       </c>
       <c r="AA109" s="2">
         <v>0</v>
       </c>
       <c r="AB109" s="2">
-        <v>94744.37</v>
+        <v>538011.39</v>
       </c>
       <c r="AC109" s="2">
         <v>0</v>
       </c>
       <c r="AD109" s="2">
-        <v>94641.49</v>
+        <v>536949.18</v>
       </c>
       <c r="AE109" s="2">
         <v>0</v>
       </c>
       <c r="AF109" s="2">
-        <v>96222.12</v>
+        <v>546562.21</v>
       </c>
       <c r="AG109" s="2">
         <v>0</v>
       </c>
       <c r="AH109" s="2">
-        <v>101478.42</v>
+        <v>551395.29</v>
       </c>
       <c r="AI109" s="2">
         <v>0</v>
       </c>
       <c r="AJ109" s="2">
-        <v>97653.11</v>
+        <v>551395.29</v>
       </c>
       <c r="AK109" s="2">
         <v>0</v>
       </c>
       <c r="AL109" s="2">
-        <v>97653.11</v>
-[...11 lines deleted...]
-        <v>96222.12</v>
+        <v>551395.29</v>
       </c>
     </row>
-    <row r="110" spans="1:42" customHeight="1" ht="70.25">
+    <row r="110" spans="1:38" customHeight="1" ht="70.25">
       <c r="A110" s="2"/>
       <c r="B110" s="2" t="s">
-        <v>557</v>
+        <v>423</v>
       </c>
       <c r="C110" s="4" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="D110" s="2" t="s">
-        <v>558</v>
+        <v>424</v>
       </c>
       <c r="E110" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="F110" s="2" t="s">
-        <v>406</v>
+        <v>104</v>
       </c>
       <c r="G110" s="2" t="s">
-        <v>559</v>
+        <v>425</v>
       </c>
       <c r="H110" s="13" t="s">
-        <v>560</v>
+        <v>426</v>
       </c>
       <c r="I110" s="2">
         <v>15</v>
       </c>
       <c r="J110" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="K110" s="2">
         <v>0</v>
       </c>
       <c r="L110" s="2">
-        <v>338240.04</v>
+        <v>188818.34</v>
       </c>
       <c r="M110" s="2">
         <v>0</v>
       </c>
       <c r="N110" s="2">
-        <v>344898.7</v>
+        <v>197927.04</v>
       </c>
       <c r="O110" s="2">
         <v>0</v>
       </c>
       <c r="P110" s="2">
-        <v>336163.33</v>
+        <v>186828.67</v>
       </c>
       <c r="Q110" s="2">
         <v>0</v>
       </c>
       <c r="R110" s="2">
-        <v>333921.8</v>
+        <v>184912.01</v>
       </c>
       <c r="S110" s="2">
         <v>0</v>
       </c>
       <c r="T110" s="2">
-        <v>338240.04</v>
+        <v>188818.34</v>
       </c>
       <c r="U110" s="2">
         <v>0</v>
       </c>
       <c r="V110" s="2">
-        <v>357655.64</v>
+        <v>198054.82</v>
       </c>
       <c r="W110" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="X110" s="2">
-        <v>329636.53</v>
+        <v>182539</v>
       </c>
       <c r="Y110" s="2">
         <v>0</v>
       </c>
       <c r="Z110" s="2">
-        <v>336624.82</v>
+        <v>186153.27</v>
       </c>
       <c r="AA110" s="2">
         <v>0</v>
       </c>
       <c r="AB110" s="2">
-        <v>333921.8</v>
+        <v>184912.01</v>
       </c>
       <c r="AC110" s="2">
         <v>0</v>
       </c>
       <c r="AD110" s="2">
-        <v>334416.26</v>
+        <v>186518.35</v>
       </c>
       <c r="AE110" s="2">
         <v>0</v>
       </c>
       <c r="AF110" s="2">
-        <v>338240.04</v>
+        <v>188818.34</v>
       </c>
       <c r="AG110" s="2">
         <v>0</v>
       </c>
       <c r="AH110" s="2">
-        <v>357655.64</v>
+        <v>197014.34</v>
       </c>
       <c r="AI110" s="2">
         <v>0</v>
       </c>
       <c r="AJ110" s="2">
-        <v>343250.52</v>
+        <v>197014.34</v>
       </c>
       <c r="AK110" s="2">
         <v>0</v>
       </c>
       <c r="AL110" s="2">
-        <v>343250.52</v>
-[...11 lines deleted...]
-        <v>338240.04</v>
+        <v>197014.34</v>
       </c>
     </row>
-    <row r="111" spans="1:42" customHeight="1" ht="70.25">
+    <row r="111" spans="1:38" customHeight="1" ht="70.25">
       <c r="A111" s="2"/>
       <c r="B111" s="2" t="s">
-        <v>561</v>
+        <v>427</v>
       </c>
       <c r="C111" s="4" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>562</v>
+        <v>42</v>
+      </c>
+      <c r="D111" s="2">
+        <v>21000003068</v>
       </c>
       <c r="E111" s="2" t="s">
-        <v>99</v>
+        <v>43</v>
       </c>
       <c r="F111" s="2" t="s">
-        <v>563</v>
+        <v>312</v>
       </c>
       <c r="G111" s="2" t="s">
-        <v>564</v>
+        <v>428</v>
       </c>
       <c r="H111" s="13" t="s">
-        <v>565</v>
+        <v>429</v>
       </c>
       <c r="I111" s="2">
-        <v>25</v>
+        <v>7</v>
       </c>
       <c r="J111" s="2">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="K111" s="2">
         <v>0</v>
       </c>
       <c r="L111" s="2">
-        <v>25905.86</v>
+        <v>52915.54</v>
       </c>
       <c r="M111" s="2">
         <v>0</v>
       </c>
       <c r="N111" s="2">
-        <v>26378.07</v>
+        <v>53382.19</v>
       </c>
       <c r="O111" s="2">
         <v>0</v>
       </c>
       <c r="P111" s="2">
-        <v>25617.99</v>
+        <v>50438.3</v>
       </c>
       <c r="Q111" s="2">
         <v>0</v>
       </c>
       <c r="R111" s="2">
-        <v>25580.11</v>
+        <v>50458.16</v>
       </c>
       <c r="S111" s="2">
         <v>0</v>
       </c>
       <c r="T111" s="2">
-        <v>25905.86</v>
+        <v>52915.54</v>
       </c>
       <c r="U111" s="2">
         <v>0</v>
       </c>
       <c r="V111" s="2">
-        <v>27398.25</v>
+        <v>53863.74</v>
       </c>
       <c r="W111" s="2">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="X111" s="2">
-        <v>25251.84</v>
+        <v>49644</v>
       </c>
       <c r="Y111" s="2">
         <v>0</v>
       </c>
       <c r="Z111" s="2">
-        <v>25504.36</v>
+        <v>50353.91</v>
       </c>
       <c r="AA111" s="2">
         <v>0</v>
       </c>
       <c r="AB111" s="2">
-        <v>25580.11</v>
+        <v>50458.16</v>
       </c>
       <c r="AC111" s="2">
         <v>0</v>
       </c>
       <c r="AD111" s="2">
-        <v>25504.36</v>
+        <v>50329.09</v>
       </c>
       <c r="AE111" s="2">
         <v>0</v>
       </c>
       <c r="AF111" s="2">
-        <v>25905.86</v>
+        <v>52915.54</v>
       </c>
       <c r="AG111" s="2">
         <v>0</v>
       </c>
       <c r="AH111" s="2">
-        <v>27398.25</v>
+        <v>53133.97</v>
       </c>
       <c r="AI111" s="2">
         <v>0</v>
       </c>
       <c r="AJ111" s="2">
-        <v>26251.81</v>
+        <v>53133.97</v>
       </c>
       <c r="AK111" s="2">
         <v>0</v>
       </c>
       <c r="AL111" s="2">
-        <v>26251.81</v>
-[...11 lines deleted...]
-        <v>25905.86</v>
+        <v>53133.97</v>
       </c>
     </row>
-    <row r="112" spans="1:42" customHeight="1" ht="70.25">
+    <row r="112" spans="1:38" customHeight="1" ht="70.25">
       <c r="A112" s="2"/>
       <c r="B112" s="2" t="s">
-        <v>566</v>
+        <v>430</v>
       </c>
       <c r="C112" s="4" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>567</v>
+        <v>42</v>
+      </c>
+      <c r="D112" s="2">
+        <v>11000015889</v>
       </c>
       <c r="E112" s="2" t="s">
-        <v>568</v>
+        <v>43</v>
       </c>
       <c r="F112" s="2" t="s">
-        <v>569</v>
+        <v>99</v>
       </c>
       <c r="G112" s="2" t="s">
-        <v>570</v>
+        <v>431</v>
       </c>
       <c r="H112" s="13" t="s">
-        <v>571</v>
+        <v>432</v>
       </c>
       <c r="I112" s="2">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="J112" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="K112" s="2">
         <v>0</v>
       </c>
       <c r="L112" s="2">
-        <v>4480.19</v>
+        <v>313381.31</v>
       </c>
       <c r="M112" s="2">
         <v>0</v>
       </c>
       <c r="N112" s="2">
-        <v>4596.9</v>
+        <v>319950.83</v>
       </c>
       <c r="O112" s="2">
         <v>0</v>
       </c>
       <c r="P112" s="2">
-        <v>4455.72</v>
+        <v>310264.61</v>
       </c>
       <c r="Q112" s="2">
         <v>0</v>
       </c>
       <c r="R112" s="2">
-        <v>4427.74</v>
+        <v>309531.27</v>
       </c>
       <c r="S112" s="2">
         <v>0</v>
       </c>
       <c r="T112" s="2">
-        <v>4480.19</v>
+        <v>313381.31</v>
       </c>
       <c r="U112" s="2">
         <v>0</v>
       </c>
       <c r="V112" s="2">
-        <v>4742.45</v>
+        <v>331531.52</v>
       </c>
       <c r="W112" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="X112" s="2">
-        <v>4370.92</v>
+        <v>305559</v>
       </c>
       <c r="Y112" s="2">
         <v>0</v>
       </c>
       <c r="Z112" s="2">
-        <v>4426.87</v>
+        <v>309775.71</v>
       </c>
       <c r="AA112" s="2">
         <v>0</v>
       </c>
       <c r="AB112" s="2">
-        <v>4427.74</v>
+        <v>309531.27</v>
       </c>
       <c r="AC112" s="2">
         <v>0</v>
       </c>
       <c r="AD112" s="2">
-        <v>4448.29</v>
+        <v>308553.48</v>
       </c>
       <c r="AE112" s="2">
         <v>0</v>
       </c>
       <c r="AF112" s="2">
-        <v>4480.19</v>
+        <v>313381.31</v>
       </c>
       <c r="AG112" s="2">
         <v>0</v>
       </c>
       <c r="AH112" s="2">
-        <v>4742.45</v>
+        <v>318423.03</v>
       </c>
       <c r="AI112" s="2">
         <v>0</v>
       </c>
       <c r="AJ112" s="2">
-        <v>4575.04</v>
+        <v>318423.03</v>
       </c>
       <c r="AK112" s="2">
         <v>0</v>
       </c>
       <c r="AL112" s="2">
-        <v>4575.04</v>
-[...11 lines deleted...]
-        <v>4480.19</v>
+        <v>318423.03</v>
       </c>
     </row>
-    <row r="113" spans="1:42" customHeight="1" ht="70.25">
+    <row r="113" spans="1:38" customHeight="1" ht="70.25">
       <c r="A113" s="2"/>
       <c r="B113" s="2" t="s">
-        <v>572</v>
+        <v>433</v>
       </c>
       <c r="C113" s="4" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>573</v>
+        <v>42</v>
+      </c>
+      <c r="D113" s="2">
+        <v>15000008574</v>
       </c>
       <c r="E113" s="2" t="s">
-        <v>84</v>
+        <v>43</v>
       </c>
       <c r="F113" s="2" t="s">
-        <v>173</v>
+        <v>275</v>
       </c>
       <c r="G113" s="2" t="s">
-        <v>574</v>
+        <v>434</v>
       </c>
       <c r="H113" s="13" t="s">
-        <v>575</v>
+        <v>435</v>
       </c>
       <c r="I113" s="2">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="J113" s="2">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="K113" s="2">
         <v>0</v>
       </c>
       <c r="L113" s="2">
-        <v>100703.1</v>
+        <v>394443.54</v>
       </c>
       <c r="M113" s="2">
         <v>0</v>
       </c>
       <c r="N113" s="2">
-        <v>102244.13</v>
+        <v>400696.02</v>
       </c>
       <c r="O113" s="2">
         <v>0</v>
       </c>
       <c r="P113" s="2">
-        <v>99435.17</v>
+        <v>390646.02</v>
       </c>
       <c r="Q113" s="2">
         <v>0</v>
       </c>
       <c r="R113" s="2">
-        <v>98801.2</v>
+        <v>388574.64</v>
       </c>
       <c r="S113" s="2">
         <v>0</v>
       </c>
       <c r="T113" s="2">
-        <v>100703.1</v>
+        <v>394443.54</v>
       </c>
       <c r="U113" s="2">
         <v>0</v>
       </c>
       <c r="V113" s="2">
-        <v>105823.6</v>
+        <v>416192.98</v>
       </c>
       <c r="W113" s="2">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="X113" s="2">
-        <v>97533.27</v>
+        <v>383588</v>
       </c>
       <c r="Y113" s="2">
         <v>0</v>
       </c>
       <c r="Z113" s="2">
-        <v>98820.71</v>
+        <v>388497.93</v>
       </c>
       <c r="AA113" s="2">
         <v>0</v>
       </c>
       <c r="AB113" s="2">
-        <v>98801.2</v>
+        <v>388574.64</v>
       </c>
       <c r="AC113" s="2">
         <v>0</v>
       </c>
       <c r="AD113" s="2">
-        <v>98489.1</v>
+        <v>388459.57</v>
       </c>
       <c r="AE113" s="2">
         <v>0</v>
       </c>
       <c r="AF113" s="2">
-        <v>100703.1</v>
+        <v>394443.54</v>
       </c>
       <c r="AG113" s="2">
         <v>0</v>
       </c>
       <c r="AH113" s="2">
-        <v>105823.6</v>
+        <v>398778.08</v>
       </c>
       <c r="AI113" s="2">
         <v>0</v>
       </c>
       <c r="AJ113" s="2">
-        <v>101756.46</v>
+        <v>398778.08</v>
       </c>
       <c r="AK113" s="2">
         <v>0</v>
       </c>
       <c r="AL113" s="2">
-        <v>101756.46</v>
-[...11 lines deleted...]
-        <v>100703.1</v>
+        <v>398778.08</v>
       </c>
     </row>
-    <row r="114" spans="1:42" customHeight="1" ht="70.25">
+    <row r="114" spans="1:38" customHeight="1" ht="70.25">
       <c r="A114" s="2"/>
       <c r="B114" s="2" t="s">
-        <v>576</v>
+        <v>436</v>
       </c>
       <c r="C114" s="4" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="D114" s="2" t="s">
-        <v>577</v>
+        <v>437</v>
       </c>
       <c r="E114" s="2" t="s">
-        <v>234</v>
+        <v>49</v>
       </c>
       <c r="F114" s="2" t="s">
-        <v>235</v>
+        <v>388</v>
       </c>
       <c r="G114" s="2" t="s">
-        <v>578</v>
+        <v>438</v>
       </c>
       <c r="H114" s="13" t="s">
-        <v>579</v>
+        <v>439</v>
       </c>
       <c r="I114" s="2">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="J114" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="K114" s="2">
         <v>0</v>
       </c>
       <c r="L114" s="2">
-        <v>179989.25</v>
+        <v>182213.93</v>
       </c>
       <c r="M114" s="2">
         <v>0</v>
       </c>
       <c r="N114" s="2">
-        <v>181899.75</v>
+        <v>186631.88</v>
       </c>
       <c r="O114" s="2">
         <v>0</v>
       </c>
       <c r="P114" s="2">
-        <v>171090.34</v>
+        <v>180057.97</v>
       </c>
       <c r="Q114" s="2">
         <v>0</v>
       </c>
       <c r="R114" s="2">
-        <v>169950.75</v>
+        <v>179015.33</v>
       </c>
       <c r="S114" s="2">
         <v>0</v>
       </c>
       <c r="T114" s="2">
-        <v>179989.25</v>
+        <v>182213.93</v>
       </c>
       <c r="U114" s="2">
         <v>0</v>
       </c>
       <c r="V114" s="2">
-        <v>181832.72</v>
+        <v>191739.03</v>
       </c>
       <c r="W114" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="X114" s="2">
-        <v>167587.76</v>
+        <v>176718</v>
       </c>
       <c r="Y114" s="2">
         <v>0</v>
       </c>
       <c r="Z114" s="2">
-        <v>170721.65</v>
+        <v>179757.55</v>
       </c>
       <c r="AA114" s="2">
         <v>0</v>
       </c>
       <c r="AB114" s="2">
-        <v>169950.75</v>
+        <v>179015.33</v>
       </c>
       <c r="AC114" s="2">
         <v>0</v>
       </c>
       <c r="AD114" s="2">
-        <v>170922.76</v>
+        <v>179474.8</v>
       </c>
       <c r="AE114" s="2">
         <v>0</v>
       </c>
       <c r="AF114" s="2">
-        <v>179989.25</v>
+        <v>182213.93</v>
       </c>
       <c r="AG114" s="2">
         <v>0</v>
       </c>
       <c r="AH114" s="2">
-        <v>181832.72</v>
+        <v>185748.29</v>
       </c>
       <c r="AI114" s="2">
         <v>0</v>
       </c>
       <c r="AJ114" s="2">
-        <v>181061.82</v>
+        <v>185748.29</v>
       </c>
       <c r="AK114" s="2">
         <v>0</v>
       </c>
       <c r="AL114" s="2">
-        <v>181061.82</v>
-[...11 lines deleted...]
-        <v>179989.25</v>
+        <v>185748.29</v>
       </c>
     </row>
-    <row r="115" spans="1:42" customHeight="1" ht="70.25">
+    <row r="115" spans="1:38" customHeight="1" ht="70.25">
       <c r="A115" s="2"/>
       <c r="B115" s="2" t="s">
-        <v>580</v>
+        <v>440</v>
       </c>
       <c r="C115" s="4" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>581</v>
+        <v>42</v>
+      </c>
+      <c r="D115" s="2">
+        <v>11000005228</v>
       </c>
       <c r="E115" s="2" t="s">
-        <v>48</v>
+        <v>43</v>
       </c>
       <c r="F115" s="2" t="s">
-        <v>582</v>
+        <v>44</v>
       </c>
       <c r="G115" s="2" t="s">
-        <v>583</v>
+        <v>441</v>
       </c>
       <c r="H115" s="13" t="s">
-        <v>584</v>
+        <v>442</v>
       </c>
       <c r="I115" s="2">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="J115" s="2">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="K115" s="2">
         <v>0</v>
       </c>
       <c r="L115" s="2">
-        <v>55242.03</v>
+        <v>994776.43</v>
       </c>
       <c r="M115" s="2">
         <v>0</v>
       </c>
       <c r="N115" s="2">
-        <v>54367.81</v>
+        <v>1008406.15</v>
       </c>
       <c r="O115" s="2">
         <v>0</v>
       </c>
       <c r="P115" s="2">
-        <v>54753.97</v>
+        <v>977860.11</v>
       </c>
       <c r="Q115" s="2">
         <v>0</v>
       </c>
       <c r="R115" s="2">
-        <v>54330.27</v>
+        <v>979213.41</v>
       </c>
       <c r="S115" s="2">
         <v>0</v>
       </c>
       <c r="T115" s="2">
-        <v>55242.03</v>
+        <v>994776.43</v>
       </c>
       <c r="U115" s="2">
         <v>0</v>
       </c>
       <c r="V115" s="2">
-        <v>58191.85</v>
+        <v>1048812</v>
       </c>
       <c r="W115" s="2">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="X115" s="2">
-        <v>53633.04</v>
+        <v>966647</v>
       </c>
       <c r="Y115" s="2">
         <v>0</v>
       </c>
       <c r="Z115" s="2">
-        <v>54603.8</v>
+        <v>977473.45</v>
       </c>
       <c r="AA115" s="2">
         <v>0</v>
       </c>
       <c r="AB115" s="2">
-        <v>54330.27</v>
+        <v>979213.41</v>
       </c>
       <c r="AC115" s="2">
         <v>0</v>
       </c>
       <c r="AD115" s="2">
-        <v>54260.55</v>
+        <v>977280.12</v>
       </c>
       <c r="AE115" s="2">
         <v>0</v>
       </c>
       <c r="AF115" s="2">
-        <v>55242.03</v>
+        <v>994776.43</v>
       </c>
       <c r="AG115" s="2">
         <v>0</v>
       </c>
       <c r="AH115" s="2">
-        <v>58191.85</v>
+        <v>1003572.92</v>
       </c>
       <c r="AI115" s="2">
         <v>0</v>
       </c>
       <c r="AJ115" s="2">
-        <v>54099.65</v>
+        <v>1003572.92</v>
       </c>
       <c r="AK115" s="2">
         <v>0</v>
       </c>
       <c r="AL115" s="2">
-        <v>54099.65</v>
-[...11 lines deleted...]
-        <v>55242.03</v>
+        <v>1003572.92</v>
       </c>
     </row>
-    <row r="116" spans="1:42" customHeight="1" ht="70.25">
+    <row r="116" spans="1:38" customHeight="1" ht="70.25">
       <c r="A116" s="2"/>
       <c r="B116" s="2" t="s">
-        <v>585</v>
+        <v>443</v>
       </c>
       <c r="C116" s="4" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>586</v>
+        <v>42</v>
+      </c>
+      <c r="D116" s="2">
+        <v>11000005513</v>
       </c>
       <c r="E116" s="2" t="s">
-        <v>191</v>
+        <v>43</v>
       </c>
       <c r="F116" s="2" t="s">
-        <v>385</v>
+        <v>44</v>
       </c>
       <c r="G116" s="2" t="s">
-        <v>587</v>
+        <v>444</v>
       </c>
       <c r="H116" s="13" t="s">
-        <v>588</v>
+        <v>445</v>
       </c>
       <c r="I116" s="2">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="J116" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K116" s="2">
         <v>0</v>
       </c>
       <c r="L116" s="2">
-        <v>5406.94</v>
+        <v>752987.32</v>
       </c>
       <c r="M116" s="2">
         <v>0</v>
       </c>
       <c r="N116" s="2">
-        <v>5465.16</v>
+        <v>763304.22</v>
       </c>
       <c r="O116" s="2">
         <v>0</v>
       </c>
       <c r="P116" s="2">
-        <v>5350.29</v>
+        <v>740182.66</v>
       </c>
       <c r="Q116" s="2">
         <v>0</v>
       </c>
       <c r="R116" s="2">
-        <v>5313.57</v>
+        <v>741207.04</v>
       </c>
       <c r="S116" s="2">
         <v>0</v>
       </c>
       <c r="T116" s="2">
-        <v>5406.94</v>
+        <v>752987.32</v>
       </c>
       <c r="U116" s="2">
         <v>0</v>
       </c>
       <c r="V116" s="2">
-        <v>5691.24</v>
+        <v>793889.08</v>
       </c>
       <c r="W116" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="X116" s="2">
-        <v>5245.38</v>
+        <v>731695</v>
       </c>
       <c r="Y116" s="2">
         <v>0</v>
       </c>
       <c r="Z116" s="2">
-        <v>5319.34</v>
+        <v>739889.98</v>
       </c>
       <c r="AA116" s="2">
         <v>0</v>
       </c>
       <c r="AB116" s="2">
-        <v>5313.57</v>
+        <v>741207.04</v>
       </c>
       <c r="AC116" s="2">
         <v>0</v>
       </c>
       <c r="AD116" s="2">
-        <v>5320.39</v>
+        <v>739743.65</v>
       </c>
       <c r="AE116" s="2">
         <v>0</v>
       </c>
       <c r="AF116" s="2">
-        <v>5406.94</v>
+        <v>752987.32</v>
       </c>
       <c r="AG116" s="2">
         <v>0</v>
       </c>
       <c r="AH116" s="2">
-        <v>5691.24</v>
+        <v>759645.75</v>
       </c>
       <c r="AI116" s="2">
         <v>0</v>
       </c>
       <c r="AJ116" s="2">
-        <v>5438.93</v>
+        <v>759645.75</v>
       </c>
       <c r="AK116" s="2">
         <v>0</v>
       </c>
       <c r="AL116" s="2">
-        <v>5438.93</v>
-[...11 lines deleted...]
-        <v>5406.94</v>
+        <v>759645.75</v>
       </c>
     </row>
-    <row r="117" spans="1:42" customHeight="1" ht="70.25">
+    <row r="117" spans="1:38" customHeight="1" ht="70.25">
       <c r="A117" s="2"/>
       <c r="B117" s="2" t="s">
-        <v>589</v>
+        <v>446</v>
       </c>
       <c r="C117" s="4" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>590</v>
+        <v>42</v>
+      </c>
+      <c r="D117" s="2">
+        <v>11000009837</v>
       </c>
       <c r="E117" s="2" t="s">
-        <v>591</v>
+        <v>43</v>
       </c>
       <c r="F117" s="2" t="s">
-        <v>592</v>
+        <v>172</v>
       </c>
       <c r="G117" s="2" t="s">
-        <v>593</v>
+        <v>447</v>
       </c>
       <c r="H117" s="13" t="s">
-        <v>594</v>
+        <v>448</v>
       </c>
       <c r="I117" s="2">
-        <v>25</v>
+        <v>11</v>
       </c>
       <c r="J117" s="2">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="K117" s="2">
         <v>0</v>
       </c>
       <c r="L117" s="2">
-        <v>639.27</v>
+        <v>207465.83</v>
       </c>
       <c r="M117" s="2">
         <v>0</v>
       </c>
       <c r="N117" s="2">
-        <v>648.05</v>
+        <v>211026.43</v>
       </c>
       <c r="O117" s="2">
         <v>0</v>
       </c>
       <c r="P117" s="2">
-        <v>632.49</v>
+        <v>205746.22</v>
       </c>
       <c r="Q117" s="2">
         <v>0</v>
       </c>
       <c r="R117" s="2">
-        <v>635.23</v>
+        <v>204936.99</v>
       </c>
       <c r="S117" s="2">
         <v>0</v>
       </c>
       <c r="T117" s="2">
-        <v>639.27</v>
+        <v>207465.83</v>
       </c>
       <c r="U117" s="2">
         <v>0</v>
       </c>
       <c r="V117" s="2">
-        <v>675.71</v>
+        <v>219503.1</v>
       </c>
       <c r="W117" s="2">
         <v>0</v>
       </c>
       <c r="X117" s="2">
-        <v>622.77</v>
+        <v>202307</v>
       </c>
       <c r="Y117" s="2">
         <v>0</v>
       </c>
       <c r="Z117" s="2">
-        <v>631.36</v>
+        <v>205240.45</v>
       </c>
       <c r="AA117" s="2">
         <v>0</v>
       </c>
       <c r="AB117" s="2">
-        <v>635.23</v>
+        <v>204936.99</v>
       </c>
       <c r="AC117" s="2">
         <v>0</v>
       </c>
       <c r="AD117" s="2">
-        <v>632.61</v>
+        <v>204977.45</v>
       </c>
       <c r="AE117" s="2">
         <v>0</v>
       </c>
       <c r="AF117" s="2">
-        <v>639.27</v>
+        <v>207465.83</v>
       </c>
       <c r="AG117" s="2">
         <v>0</v>
       </c>
       <c r="AH117" s="2">
-        <v>675.71</v>
+        <v>210014.9</v>
       </c>
       <c r="AI117" s="2">
         <v>0</v>
       </c>
       <c r="AJ117" s="2">
-        <v>644.94</v>
+        <v>210014.9</v>
       </c>
       <c r="AK117" s="2">
         <v>0</v>
       </c>
       <c r="AL117" s="2">
-        <v>644.94</v>
-[...11 lines deleted...]
-        <v>639.27</v>
+        <v>210014.9</v>
       </c>
     </row>
-    <row r="118" spans="1:42" customHeight="1" ht="70.25">
+    <row r="118" spans="1:38" customHeight="1" ht="70.25">
       <c r="A118" s="2"/>
       <c r="B118" s="2" t="s">
-        <v>595</v>
+        <v>449</v>
       </c>
       <c r="C118" s="4" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="D118" s="2" t="s">
-        <v>596</v>
+        <v>450</v>
       </c>
       <c r="E118" s="2" t="s">
-        <v>99</v>
+        <v>250</v>
       </c>
       <c r="F118" s="2" t="s">
-        <v>375</v>
+        <v>325</v>
       </c>
       <c r="G118" s="2" t="s">
-        <v>597</v>
-[...3 lines deleted...]
-      </c>
+        <v>451</v>
+      </c>
+      <c r="H118" s="13"/>
       <c r="I118" s="2">
         <v>10</v>
       </c>
       <c r="J118" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K118" s="2">
         <v>0</v>
       </c>
       <c r="L118" s="2">
-        <v>23013.68</v>
+        <v>0</v>
       </c>
       <c r="M118" s="2">
         <v>0</v>
       </c>
       <c r="N118" s="2">
-        <v>23460.44</v>
+        <v>0</v>
       </c>
       <c r="O118" s="2">
         <v>0</v>
       </c>
       <c r="P118" s="2">
-        <v>22905.92</v>
+        <v>0</v>
       </c>
       <c r="Q118" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R118" s="2">
-        <v>22715.09</v>
+        <v>0</v>
       </c>
       <c r="S118" s="2">
         <v>0</v>
       </c>
       <c r="T118" s="2">
-        <v>23013.68</v>
+        <v>0</v>
       </c>
       <c r="U118" s="2">
         <v>0</v>
       </c>
       <c r="V118" s="2">
-        <v>24358.45</v>
+        <v>0</v>
       </c>
       <c r="W118" s="2">
         <v>0</v>
       </c>
       <c r="X118" s="2">
-        <v>22450.18</v>
+        <v>0</v>
       </c>
       <c r="Y118" s="2">
         <v>0</v>
       </c>
       <c r="Z118" s="2">
-        <v>22993.47</v>
+        <v>0</v>
       </c>
       <c r="AA118" s="2">
         <v>0</v>
       </c>
       <c r="AB118" s="2">
-        <v>22715.09</v>
+        <v>0</v>
       </c>
       <c r="AC118" s="2">
         <v>0</v>
       </c>
       <c r="AD118" s="2">
-        <v>22665.7</v>
+        <v>0</v>
       </c>
       <c r="AE118" s="2">
         <v>0</v>
       </c>
       <c r="AF118" s="2">
-        <v>23013.68</v>
+        <v>0</v>
       </c>
       <c r="AG118" s="2">
         <v>0</v>
       </c>
       <c r="AH118" s="2">
-        <v>24358.45</v>
+        <v>0</v>
       </c>
       <c r="AI118" s="2">
         <v>0</v>
       </c>
       <c r="AJ118" s="2">
-        <v>23348.19</v>
+        <v>0</v>
       </c>
       <c r="AK118" s="2">
         <v>0</v>
       </c>
       <c r="AL118" s="2">
-        <v>23348.19</v>
-[...11 lines deleted...]
-        <v>23013.68</v>
+        <v>0</v>
       </c>
     </row>
-    <row r="119" spans="1:42" customHeight="1" ht="70.25">
+    <row r="119" spans="1:38" customHeight="1" ht="70.25">
       <c r="A119" s="2"/>
       <c r="B119" s="2" t="s">
-        <v>599</v>
+        <v>452</v>
       </c>
       <c r="C119" s="4" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>600</v>
+        <v>42</v>
+      </c>
+      <c r="D119" s="2">
+        <v>11000009817</v>
       </c>
       <c r="E119" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="F119" s="2" t="s">
         <v>99</v>
       </c>
-      <c r="F119" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G119" s="2" t="s">
-        <v>601</v>
+        <v>453</v>
       </c>
       <c r="H119" s="13" t="s">
-        <v>602</v>
+        <v>454</v>
       </c>
       <c r="I119" s="2">
-        <v>20</v>
+        <v>7</v>
       </c>
       <c r="J119" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K119" s="2">
         <v>0</v>
       </c>
       <c r="L119" s="2">
-        <v>5269.69</v>
+        <v>107814.15</v>
       </c>
       <c r="M119" s="2">
         <v>0</v>
       </c>
       <c r="N119" s="2">
-        <v>5370.79</v>
+        <v>110074.29</v>
       </c>
       <c r="O119" s="2">
         <v>0</v>
       </c>
       <c r="P119" s="2">
-        <v>5227.09</v>
+        <v>106741.89</v>
       </c>
       <c r="Q119" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R119" s="2">
-        <v>5198.87</v>
+        <v>106489.6</v>
       </c>
       <c r="S119" s="2">
         <v>0</v>
       </c>
       <c r="T119" s="2">
-        <v>5269.69</v>
+        <v>107814.15</v>
       </c>
       <c r="U119" s="2">
         <v>0</v>
       </c>
       <c r="V119" s="2">
-        <v>5568.38</v>
+        <v>114058.46</v>
       </c>
       <c r="W119" s="2">
         <v>0</v>
       </c>
       <c r="X119" s="2">
-        <v>5132.15</v>
+        <v>105123</v>
       </c>
       <c r="Y119" s="2">
         <v>0</v>
       </c>
       <c r="Z119" s="2">
-        <v>5201.43</v>
+        <v>106573.7</v>
       </c>
       <c r="AA119" s="2">
         <v>0</v>
       </c>
       <c r="AB119" s="2">
-        <v>5198.87</v>
+        <v>106489.6</v>
       </c>
       <c r="AC119" s="2">
         <v>0</v>
       </c>
       <c r="AD119" s="2">
-        <v>5209.13</v>
+        <v>106153.21</v>
       </c>
       <c r="AE119" s="2">
         <v>0</v>
       </c>
       <c r="AF119" s="2">
-        <v>5269.69</v>
+        <v>107814.15</v>
       </c>
       <c r="AG119" s="2">
         <v>0</v>
       </c>
       <c r="AH119" s="2">
-        <v>5568.38</v>
+        <v>109548.68</v>
       </c>
       <c r="AI119" s="2">
         <v>0</v>
       </c>
       <c r="AJ119" s="2">
-        <v>5345.13</v>
+        <v>109548.68</v>
       </c>
       <c r="AK119" s="2">
         <v>0</v>
       </c>
       <c r="AL119" s="2">
-        <v>5345.13</v>
-[...11 lines deleted...]
-        <v>5269.69</v>
+        <v>109548.68</v>
       </c>
     </row>
-    <row r="120" spans="1:42" customHeight="1" ht="70.25">
+    <row r="120" spans="1:38" customHeight="1" ht="70.25">
       <c r="A120" s="2"/>
       <c r="B120" s="2" t="s">
-        <v>603</v>
+        <v>455</v>
       </c>
       <c r="C120" s="4" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>604</v>
+        <v>42</v>
+      </c>
+      <c r="D120" s="2">
+        <v>21000001991</v>
       </c>
       <c r="E120" s="2" t="s">
-        <v>84</v>
+        <v>43</v>
       </c>
       <c r="F120" s="2" t="s">
-        <v>85</v>
+        <v>312</v>
       </c>
       <c r="G120" s="2" t="s">
-        <v>605</v>
+        <v>456</v>
       </c>
       <c r="H120" s="13" t="s">
-        <v>606</v>
+        <v>457</v>
       </c>
       <c r="I120" s="2">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="J120" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K120" s="2">
         <v>0</v>
       </c>
       <c r="L120" s="2">
-        <v>166923.21</v>
+        <v>53999.56</v>
       </c>
       <c r="M120" s="2">
         <v>0</v>
       </c>
       <c r="N120" s="2">
-        <v>170422.48</v>
+        <v>54475.77</v>
       </c>
       <c r="O120" s="2">
         <v>0</v>
       </c>
       <c r="P120" s="2">
-        <v>165263.09</v>
+        <v>51471.58</v>
       </c>
       <c r="Q120" s="2">
         <v>0</v>
       </c>
       <c r="R120" s="2">
-        <v>164872.48</v>
+        <v>51491.84</v>
       </c>
       <c r="S120" s="2">
         <v>0</v>
       </c>
       <c r="T120" s="2">
-        <v>166923.21</v>
+        <v>53999.56</v>
       </c>
       <c r="U120" s="2">
         <v>0</v>
       </c>
       <c r="V120" s="2">
-        <v>176590.95</v>
+        <v>54967.19</v>
       </c>
       <c r="W120" s="2">
         <v>0</v>
       </c>
       <c r="X120" s="2">
-        <v>162756.64</v>
+        <v>50661</v>
       </c>
       <c r="Y120" s="2">
         <v>0</v>
       </c>
       <c r="Z120" s="2">
-        <v>165002.68</v>
+        <v>51385.45</v>
       </c>
       <c r="AA120" s="2">
         <v>0</v>
       </c>
       <c r="AB120" s="2">
-        <v>164872.48</v>
+        <v>51491.84</v>
       </c>
       <c r="AC120" s="2">
         <v>0</v>
       </c>
       <c r="AD120" s="2">
-        <v>164351.66</v>
+        <v>51360.12</v>
       </c>
       <c r="AE120" s="2">
         <v>0</v>
       </c>
       <c r="AF120" s="2">
-        <v>166923.21</v>
+        <v>53999.56</v>
       </c>
       <c r="AG120" s="2">
         <v>0</v>
       </c>
       <c r="AH120" s="2">
-        <v>176590.95</v>
+        <v>54222.47</v>
       </c>
       <c r="AI120" s="2">
         <v>0</v>
       </c>
       <c r="AJ120" s="2">
-        <v>169608.69</v>
+        <v>54222.47</v>
       </c>
       <c r="AK120" s="2">
         <v>0</v>
       </c>
       <c r="AL120" s="2">
-        <v>169608.69</v>
-[...11 lines deleted...]
-        <v>166923.21</v>
+        <v>54222.47</v>
       </c>
     </row>
-    <row r="121" spans="1:42" customHeight="1" ht="70.25">
+    <row r="121" spans="1:38" customHeight="1" ht="70.25">
       <c r="A121" s="2"/>
       <c r="B121" s="2" t="s">
-        <v>607</v>
+        <v>458</v>
       </c>
       <c r="C121" s="4" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>608</v>
+        <v>42</v>
+      </c>
+      <c r="D121" s="2">
+        <v>21000004519</v>
       </c>
       <c r="E121" s="2" t="s">
-        <v>245</v>
+        <v>43</v>
       </c>
       <c r="F121" s="2" t="s">
-        <v>246</v>
+        <v>152</v>
       </c>
       <c r="G121" s="2" t="s">
-        <v>609</v>
+        <v>459</v>
       </c>
       <c r="H121" s="13" t="s">
-        <v>610</v>
+        <v>460</v>
       </c>
       <c r="I121" s="2">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="J121" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="K121" s="2">
         <v>0</v>
       </c>
       <c r="L121" s="2">
-        <v>15287.18</v>
+        <v>208327.54</v>
       </c>
       <c r="M121" s="2">
         <v>0</v>
       </c>
       <c r="N121" s="2">
-        <v>15662.68</v>
+        <v>216566.26</v>
       </c>
       <c r="O121" s="2">
         <v>0</v>
       </c>
       <c r="P121" s="2">
-        <v>15392.56</v>
+        <v>205581.31</v>
       </c>
       <c r="Q121" s="2">
         <v>0</v>
       </c>
       <c r="R121" s="2">
-        <v>15034.86</v>
+        <v>206069.53</v>
       </c>
       <c r="S121" s="2">
         <v>0</v>
       </c>
       <c r="T121" s="2">
-        <v>15287.18</v>
+        <v>208327.54</v>
       </c>
       <c r="U121" s="2">
         <v>0</v>
       </c>
       <c r="V121" s="2">
-        <v>16103.48</v>
+        <v>220716.13</v>
       </c>
       <c r="W121" s="2">
         <v>0</v>
       </c>
       <c r="X121" s="2">
-        <v>14841.92</v>
+        <v>203425</v>
       </c>
       <c r="Y121" s="2">
         <v>0</v>
       </c>
       <c r="Z121" s="2">
-        <v>15199.61</v>
+        <v>206333.98</v>
       </c>
       <c r="AA121" s="2">
         <v>0</v>
       </c>
       <c r="AB121" s="2">
-        <v>15034.86</v>
+        <v>206069.53</v>
       </c>
       <c r="AC121" s="2">
         <v>0</v>
       </c>
       <c r="AD121" s="2">
-        <v>15107.59</v>
+        <v>205255.83</v>
       </c>
       <c r="AE121" s="2">
         <v>0</v>
       </c>
       <c r="AF121" s="2">
-        <v>15287.18</v>
+        <v>208327.54</v>
       </c>
       <c r="AG121" s="2">
         <v>0</v>
       </c>
       <c r="AH121" s="2">
-        <v>16103.48</v>
+        <v>215549.13</v>
       </c>
       <c r="AI121" s="2">
         <v>0</v>
       </c>
       <c r="AJ121" s="2">
-        <v>15588.47</v>
+        <v>215549.13</v>
       </c>
       <c r="AK121" s="2">
         <v>0</v>
       </c>
       <c r="AL121" s="2">
-        <v>15588.47</v>
-[...11 lines deleted...]
-        <v>15287.18</v>
+        <v>215549.13</v>
       </c>
     </row>
-    <row r="122" spans="1:42" customHeight="1" ht="70.25">
+    <row r="122" spans="1:38" customHeight="1" ht="70.25">
       <c r="A122" s="2"/>
       <c r="B122" s="2" t="s">
-        <v>611</v>
+        <v>461</v>
       </c>
       <c r="C122" s="4" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>612</v>
+        <v>42</v>
+      </c>
+      <c r="D122" s="2">
+        <v>11000019444</v>
       </c>
       <c r="E122" s="2" t="s">
-        <v>613</v>
+        <v>43</v>
       </c>
       <c r="F122" s="2" t="s">
-        <v>614</v>
+        <v>44</v>
       </c>
       <c r="G122" s="2" t="s">
-        <v>615</v>
+        <v>462</v>
       </c>
       <c r="H122" s="13" t="s">
-        <v>616</v>
+        <v>463</v>
       </c>
       <c r="I122" s="2">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="J122" s="2">
-        <v>206</v>
+        <v>0</v>
       </c>
       <c r="K122" s="2">
         <v>0</v>
       </c>
       <c r="L122" s="2">
-        <v>695.05</v>
+        <v>815134.67</v>
       </c>
       <c r="M122" s="2">
-        <v>194</v>
+        <v>0</v>
       </c>
       <c r="N122" s="2">
-        <v>701.03</v>
+        <v>826303.07</v>
       </c>
       <c r="O122" s="2">
         <v>0</v>
       </c>
       <c r="P122" s="2">
-        <v>663.46</v>
+        <v>801273.19</v>
       </c>
       <c r="Q122" s="2">
         <v>0</v>
       </c>
       <c r="R122" s="2">
-        <v>657.35</v>
+        <v>802382.11</v>
       </c>
       <c r="S122" s="2">
         <v>0</v>
       </c>
       <c r="T122" s="2">
-        <v>695.05</v>
+        <v>815134.67</v>
       </c>
       <c r="U122" s="2">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="V122" s="2">
-        <v>705.12</v>
+        <v>859412.23</v>
       </c>
       <c r="W122" s="2">
         <v>0</v>
       </c>
       <c r="X122" s="2">
-        <v>649.88</v>
+        <v>792085</v>
       </c>
       <c r="Y122" s="2">
         <v>0</v>
       </c>
       <c r="Z122" s="2">
-        <v>660.67</v>
+        <v>800956.35</v>
       </c>
       <c r="AA122" s="2">
         <v>0</v>
       </c>
       <c r="AB122" s="2">
-        <v>657.35</v>
+        <v>802382.11</v>
       </c>
       <c r="AC122" s="2">
         <v>0</v>
       </c>
       <c r="AD122" s="2">
-        <v>664.63</v>
+        <v>800797.94</v>
       </c>
       <c r="AE122" s="2">
         <v>0</v>
       </c>
       <c r="AF122" s="2">
-        <v>695.05</v>
+        <v>815134.67</v>
       </c>
       <c r="AG122" s="2">
         <v>0</v>
       </c>
       <c r="AH122" s="2">
-        <v>705.12</v>
+        <v>822342.65</v>
       </c>
       <c r="AI122" s="2">
         <v>0</v>
       </c>
       <c r="AJ122" s="2">
-        <v>697.78</v>
+        <v>822342.65</v>
       </c>
       <c r="AK122" s="2">
         <v>0</v>
       </c>
       <c r="AL122" s="2">
-        <v>697.78</v>
-[...11 lines deleted...]
-        <v>695.05</v>
+        <v>822342.65</v>
       </c>
     </row>
-    <row r="123" spans="1:42" customHeight="1" ht="70.25">
+    <row r="123" spans="1:38" customHeight="1" ht="70.25">
       <c r="A123" s="2"/>
       <c r="B123" s="2" t="s">
-        <v>617</v>
+        <v>464</v>
       </c>
       <c r="C123" s="4" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="D123" s="2" t="s">
-        <v>618</v>
+        <v>465</v>
       </c>
       <c r="E123" s="2" t="s">
-        <v>99</v>
+        <v>250</v>
       </c>
       <c r="F123" s="2" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="G123" s="2" t="s">
-        <v>619</v>
-[...3 lines deleted...]
-      </c>
+        <v>466</v>
+      </c>
+      <c r="H123" s="13"/>
       <c r="I123" s="2">
         <v>10</v>
       </c>
       <c r="J123" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K123" s="2">
         <v>0</v>
       </c>
       <c r="L123" s="2">
-        <v>7125.53</v>
+        <v>0</v>
       </c>
       <c r="M123" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="N123" s="2">
-        <v>7224.43</v>
+        <v>0</v>
       </c>
       <c r="O123" s="2">
         <v>0</v>
       </c>
       <c r="P123" s="2">
-        <v>7057.07</v>
+        <v>0</v>
       </c>
       <c r="Q123" s="2">
         <v>0</v>
       </c>
       <c r="R123" s="2">
-        <v>7005.89</v>
+        <v>0</v>
       </c>
       <c r="S123" s="2">
         <v>0</v>
       </c>
       <c r="T123" s="2">
-        <v>7125.53</v>
+        <v>0</v>
       </c>
       <c r="U123" s="2">
         <v>0</v>
       </c>
       <c r="V123" s="2">
-        <v>7503.84</v>
+        <v>0</v>
       </c>
       <c r="W123" s="2">
         <v>0</v>
       </c>
       <c r="X123" s="2">
-        <v>6915.98</v>
+        <v>0</v>
       </c>
       <c r="Y123" s="2">
         <v>0</v>
       </c>
       <c r="Z123" s="2">
-        <v>7041.16</v>
+        <v>0</v>
       </c>
       <c r="AA123" s="2">
         <v>0</v>
       </c>
       <c r="AB123" s="2">
-        <v>7005.89</v>
+        <v>0</v>
       </c>
       <c r="AC123" s="2">
         <v>0</v>
       </c>
       <c r="AD123" s="2">
-        <v>6992.75</v>
+        <v>0</v>
       </c>
       <c r="AE123" s="2">
         <v>0</v>
       </c>
       <c r="AF123" s="2">
-        <v>7125.53</v>
+        <v>0</v>
       </c>
       <c r="AG123" s="2">
         <v>0</v>
       </c>
       <c r="AH123" s="2">
-        <v>7503.84</v>
+        <v>0</v>
       </c>
       <c r="AI123" s="2">
         <v>0</v>
       </c>
       <c r="AJ123" s="2">
-        <v>7189.85</v>
+        <v>0</v>
       </c>
       <c r="AK123" s="2">
         <v>0</v>
       </c>
       <c r="AL123" s="2">
-        <v>7189.85</v>
-[...11 lines deleted...]
-        <v>7125.53</v>
+        <v>0</v>
       </c>
     </row>
-    <row r="124" spans="1:42" customHeight="1" ht="70.25">
+    <row r="124" spans="1:38" customHeight="1" ht="70.25">
       <c r="A124" s="2"/>
       <c r="B124" s="2" t="s">
-        <v>621</v>
+        <v>467</v>
       </c>
       <c r="C124" s="4" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>622</v>
+        <v>42</v>
+      </c>
+      <c r="D124" s="2">
+        <v>21000802374</v>
       </c>
       <c r="E124" s="2" t="s">
-        <v>273</v>
+        <v>43</v>
       </c>
       <c r="F124" s="2" t="s">
-        <v>112</v>
+        <v>152</v>
       </c>
       <c r="G124" s="2" t="s">
-        <v>623</v>
+        <v>468</v>
       </c>
       <c r="H124" s="13" t="s">
-        <v>624</v>
+        <v>469</v>
       </c>
       <c r="I124" s="2">
-        <v>30</v>
+        <v>7</v>
       </c>
       <c r="J124" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="K124" s="2">
         <v>0</v>
       </c>
       <c r="L124" s="2">
-        <v>48799.3</v>
+        <v>111170.58</v>
       </c>
       <c r="M124" s="2">
         <v>0</v>
       </c>
       <c r="N124" s="2">
-        <v>49658.84</v>
+        <v>111688.05</v>
       </c>
       <c r="O124" s="2">
         <v>0</v>
       </c>
       <c r="P124" s="2">
-        <v>48029.98</v>
+        <v>109618.16</v>
       </c>
       <c r="Q124" s="2">
         <v>0</v>
       </c>
       <c r="R124" s="2">
-        <v>48105.96</v>
+        <v>109424.11</v>
       </c>
       <c r="S124" s="2">
         <v>0</v>
       </c>
       <c r="T124" s="2">
-        <v>48799.3</v>
+        <v>111170.58</v>
       </c>
       <c r="U124" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V124" s="2">
-        <v>51525.14</v>
+        <v>116970.6</v>
       </c>
       <c r="W124" s="2">
         <v>0</v>
       </c>
       <c r="X124" s="2">
-        <v>47488.61</v>
+        <v>107807</v>
       </c>
       <c r="Y124" s="2">
         <v>0</v>
       </c>
       <c r="Z124" s="2">
-        <v>48210.44</v>
+        <v>108982.1</v>
       </c>
       <c r="AA124" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AB124" s="2">
-        <v>48105.96</v>
+        <v>109424.11</v>
       </c>
       <c r="AC124" s="2">
         <v>0</v>
       </c>
       <c r="AD124" s="2">
-        <v>47868.52</v>
+        <v>109327.08</v>
       </c>
       <c r="AE124" s="2">
         <v>0</v>
       </c>
       <c r="AF124" s="2">
-        <v>48799.3</v>
+        <v>111170.58</v>
       </c>
       <c r="AG124" s="2">
         <v>0</v>
       </c>
       <c r="AH124" s="2">
-        <v>51525.14</v>
+        <v>111149.02</v>
       </c>
       <c r="AI124" s="2">
         <v>0</v>
       </c>
       <c r="AJ124" s="2">
-        <v>49421.4</v>
+        <v>111149.02</v>
       </c>
       <c r="AK124" s="2">
         <v>0</v>
       </c>
       <c r="AL124" s="2">
-        <v>49421.4</v>
-[...11 lines deleted...]
-        <v>48799.3</v>
+        <v>111149.02</v>
       </c>
     </row>
-    <row r="125" spans="1:42" customHeight="1" ht="70.25">
+    <row r="125" spans="1:38" customHeight="1" ht="70.25">
       <c r="A125" s="2"/>
       <c r="B125" s="2" t="s">
-        <v>625</v>
+        <v>470</v>
       </c>
       <c r="C125" s="4" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>626</v>
+        <v>42</v>
+      </c>
+      <c r="D125" s="2">
+        <v>11000009279</v>
       </c>
       <c r="E125" s="2" t="s">
-        <v>627</v>
+        <v>43</v>
       </c>
       <c r="F125" s="2" t="s">
-        <v>628</v>
+        <v>99</v>
       </c>
       <c r="G125" s="2" t="s">
-        <v>629</v>
+        <v>471</v>
       </c>
       <c r="H125" s="13" t="s">
-        <v>630</v>
+        <v>472</v>
       </c>
       <c r="I125" s="2">
-        <v>50</v>
+        <v>7</v>
       </c>
       <c r="J125" s="2">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="K125" s="2">
         <v>0</v>
       </c>
       <c r="L125" s="2">
-        <v>12745.96</v>
+        <v>143161.45</v>
       </c>
       <c r="M125" s="2">
         <v>0</v>
       </c>
       <c r="N125" s="2">
-        <v>12943.73</v>
+        <v>146162.59</v>
       </c>
       <c r="O125" s="2">
         <v>0</v>
       </c>
       <c r="P125" s="2">
-        <v>12626.07</v>
+        <v>141737.66</v>
       </c>
       <c r="Q125" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R125" s="2">
-        <v>12571.68</v>
+        <v>141402.64</v>
       </c>
       <c r="S125" s="2">
         <v>0</v>
       </c>
       <c r="T125" s="2">
-        <v>12745.96</v>
+        <v>143161.45</v>
       </c>
       <c r="U125" s="2">
         <v>0</v>
       </c>
       <c r="V125" s="2">
-        <v>13410.95</v>
+        <v>151452.98</v>
       </c>
       <c r="W125" s="2">
         <v>0</v>
       </c>
       <c r="X125" s="2">
-        <v>12360.32</v>
+        <v>139588</v>
       </c>
       <c r="Y125" s="2">
         <v>0</v>
       </c>
       <c r="Z125" s="2">
-        <v>12652.02</v>
+        <v>141514.31</v>
       </c>
       <c r="AA125" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="AB125" s="2">
-        <v>12571.68</v>
+        <v>141402.64</v>
       </c>
       <c r="AC125" s="2">
         <v>0</v>
       </c>
       <c r="AD125" s="2">
-        <v>12483.92</v>
+        <v>140955.96</v>
       </c>
       <c r="AE125" s="2">
         <v>0</v>
       </c>
       <c r="AF125" s="2">
-        <v>12745.96</v>
+        <v>143161.45</v>
       </c>
       <c r="AG125" s="2">
         <v>0</v>
       </c>
       <c r="AH125" s="2">
-        <v>13410.95</v>
+        <v>145464.65</v>
       </c>
       <c r="AI125" s="2">
         <v>0</v>
       </c>
       <c r="AJ125" s="2">
-        <v>12881.93</v>
+        <v>145464.65</v>
       </c>
       <c r="AK125" s="2">
         <v>0</v>
       </c>
       <c r="AL125" s="2">
-        <v>12881.93</v>
-[...11 lines deleted...]
-        <v>12745.96</v>
+        <v>145464.65</v>
       </c>
     </row>
-    <row r="126" spans="1:42" customHeight="1" ht="70.25">
+    <row r="126" spans="1:38" customHeight="1" ht="70.25">
       <c r="A126" s="2"/>
       <c r="B126" s="2" t="s">
-        <v>631</v>
+        <v>473</v>
       </c>
       <c r="C126" s="4" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>632</v>
+        <v>42</v>
+      </c>
+      <c r="D126" s="2">
+        <v>11000027030</v>
       </c>
       <c r="E126" s="2" t="s">
-        <v>322</v>
+        <v>43</v>
       </c>
       <c r="F126" s="2" t="s">
-        <v>323</v>
+        <v>99</v>
       </c>
       <c r="G126" s="2" t="s">
-        <v>633</v>
+        <v>474</v>
       </c>
       <c r="H126" s="13" t="s">
-        <v>634</v>
+        <v>475</v>
       </c>
       <c r="I126" s="2">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="J126" s="2">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="K126" s="2">
         <v>0</v>
       </c>
       <c r="L126" s="2">
-        <v>1324.89</v>
+        <v>508521.2</v>
       </c>
       <c r="M126" s="2">
         <v>0</v>
       </c>
       <c r="N126" s="2">
-        <v>1300.34</v>
+        <v>519181.5</v>
       </c>
       <c r="O126" s="2">
         <v>0</v>
       </c>
       <c r="P126" s="2">
-        <v>1290.72</v>
+        <v>503463.75</v>
       </c>
       <c r="Q126" s="2">
         <v>0</v>
       </c>
       <c r="R126" s="2">
-        <v>1336.28</v>
+        <v>502273.76</v>
       </c>
       <c r="S126" s="2">
         <v>0</v>
       </c>
       <c r="T126" s="2">
-        <v>1324.89</v>
+        <v>508521.2</v>
       </c>
       <c r="U126" s="2">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="V126" s="2">
-        <v>1373.24</v>
+        <v>537973.38</v>
       </c>
       <c r="W126" s="2">
         <v>0</v>
       </c>
       <c r="X126" s="2">
-        <v>1265.66</v>
+        <v>495828</v>
       </c>
       <c r="Y126" s="2">
         <v>0</v>
       </c>
       <c r="Z126" s="2">
-        <v>1283.51</v>
+        <v>502670.43</v>
       </c>
       <c r="AA126" s="2">
         <v>0</v>
       </c>
       <c r="AB126" s="2">
-        <v>1336.28</v>
+        <v>502273.76</v>
       </c>
       <c r="AC126" s="2">
         <v>0</v>
       </c>
       <c r="AD126" s="2">
-        <v>1283.76</v>
+        <v>500687.11</v>
       </c>
       <c r="AE126" s="2">
         <v>0</v>
       </c>
       <c r="AF126" s="2">
-        <v>1324.89</v>
+        <v>508521.2</v>
       </c>
       <c r="AG126" s="2">
         <v>0</v>
       </c>
       <c r="AH126" s="2">
-        <v>1373.24</v>
+        <v>516702.36</v>
       </c>
       <c r="AI126" s="2">
         <v>0</v>
       </c>
       <c r="AJ126" s="2">
-        <v>1294.01</v>
+        <v>516702.36</v>
       </c>
       <c r="AK126" s="2">
         <v>0</v>
       </c>
       <c r="AL126" s="2">
-        <v>1294.01</v>
-[...11 lines deleted...]
-        <v>1324.89</v>
+        <v>516702.36</v>
       </c>
     </row>
-    <row r="127" spans="1:42" customHeight="1" ht="70.25">
+    <row r="127" spans="1:38" customHeight="1" ht="70.25">
       <c r="A127" s="2"/>
       <c r="B127" s="2" t="s">
-        <v>635</v>
+        <v>476</v>
       </c>
       <c r="C127" s="4" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>636</v>
+        <v>42</v>
+      </c>
+      <c r="D127" s="2">
+        <v>21000801864</v>
       </c>
       <c r="E127" s="2" t="s">
-        <v>637</v>
+        <v>43</v>
       </c>
       <c r="F127" s="2" t="s">
-        <v>638</v>
+        <v>312</v>
       </c>
       <c r="G127" s="2" t="s">
-        <v>639</v>
+        <v>477</v>
       </c>
       <c r="H127" s="13" t="s">
-        <v>635</v>
+        <v>478</v>
       </c>
       <c r="I127" s="2">
-        <v>85</v>
+        <v>7</v>
       </c>
       <c r="J127" s="2">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="K127" s="2">
         <v>0</v>
       </c>
       <c r="L127" s="2">
-        <v>13943.47</v>
+        <v>50094.1</v>
       </c>
       <c r="M127" s="2">
         <v>0</v>
       </c>
       <c r="N127" s="2">
-        <v>14159.82</v>
+        <v>50535.87</v>
       </c>
       <c r="O127" s="2">
         <v>0</v>
       </c>
       <c r="P127" s="2">
-        <v>13812.31</v>
+        <v>47748.95</v>
       </c>
       <c r="Q127" s="2">
         <v>0</v>
       </c>
       <c r="R127" s="2">
-        <v>13752.82</v>
+        <v>47767.75</v>
       </c>
       <c r="S127" s="2">
         <v>0</v>
       </c>
       <c r="T127" s="2">
-        <v>13943.47</v>
+        <v>50094.1</v>
       </c>
       <c r="U127" s="2">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="V127" s="2">
-        <v>14670.94</v>
+        <v>50991.75</v>
       </c>
       <c r="W127" s="2">
         <v>0</v>
       </c>
       <c r="X127" s="2">
-        <v>13521.6</v>
+        <v>46997</v>
       </c>
       <c r="Y127" s="2">
         <v>0</v>
       </c>
       <c r="Z127" s="2">
-        <v>13840.71</v>
+        <v>47669.06</v>
       </c>
       <c r="AA127" s="2">
         <v>0</v>
       </c>
       <c r="AB127" s="2">
-        <v>13752.82</v>
+        <v>47767.75</v>
       </c>
       <c r="AC127" s="2">
         <v>0</v>
       </c>
       <c r="AD127" s="2">
-        <v>13656.82</v>
+        <v>47645.56</v>
       </c>
       <c r="AE127" s="2">
         <v>0</v>
       </c>
       <c r="AF127" s="2">
-        <v>13943.47</v>
+        <v>50094.1</v>
       </c>
       <c r="AG127" s="2">
         <v>0</v>
       </c>
       <c r="AH127" s="2">
-        <v>14670.94</v>
+        <v>50300.89</v>
       </c>
       <c r="AI127" s="2">
         <v>0</v>
       </c>
       <c r="AJ127" s="2">
-        <v>14092.21</v>
+        <v>50300.89</v>
       </c>
       <c r="AK127" s="2">
         <v>0</v>
       </c>
       <c r="AL127" s="2">
-        <v>14092.21</v>
-[...11 lines deleted...]
-        <v>13943.47</v>
+        <v>50300.89</v>
       </c>
     </row>
-    <row r="128" spans="1:42" customHeight="1" ht="70.25">
+    <row r="128" spans="1:38" customHeight="1" ht="70.25">
       <c r="A128" s="2"/>
       <c r="B128" s="2" t="s">
-        <v>640</v>
+        <v>479</v>
       </c>
       <c r="C128" s="4" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="D128" s="2">
-        <v>11000011224</v>
+        <v>21001802093</v>
       </c>
       <c r="E128" s="2" t="s">
-        <v>340</v>
+        <v>43</v>
       </c>
       <c r="F128" s="2" t="s">
-        <v>641</v>
+        <v>325</v>
       </c>
       <c r="G128" s="2" t="s">
-        <v>642</v>
+        <v>480</v>
       </c>
       <c r="H128" s="13" t="s">
-        <v>643</v>
+        <v>481</v>
       </c>
       <c r="I128" s="2">
-        <v>25</v>
+        <v>7</v>
       </c>
       <c r="J128" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K128" s="2">
         <v>0</v>
       </c>
       <c r="L128" s="2">
-        <v>321494.29</v>
+        <v>169789.5</v>
       </c>
       <c r="M128" s="2">
         <v>0</v>
       </c>
       <c r="N128" s="2">
-        <v>327011.89</v>
+        <v>170670.59</v>
       </c>
       <c r="O128" s="2">
         <v>0</v>
       </c>
       <c r="P128" s="2">
-        <v>318829.54</v>
+        <v>166232.5</v>
       </c>
       <c r="Q128" s="2">
         <v>0</v>
       </c>
       <c r="R128" s="2">
-        <v>317575.54</v>
+        <v>165922.49</v>
       </c>
       <c r="S128" s="2">
         <v>0</v>
       </c>
       <c r="T128" s="2">
-        <v>321494.29</v>
+        <v>169789.5</v>
       </c>
       <c r="U128" s="2">
         <v>0</v>
       </c>
       <c r="V128" s="2">
-        <v>340147.54</v>
+        <v>177034.03</v>
       </c>
       <c r="W128" s="2">
         <v>0</v>
       </c>
       <c r="X128" s="2">
-        <v>313500.04</v>
+        <v>163165</v>
       </c>
       <c r="Y128" s="2">
         <v>0</v>
       </c>
       <c r="Z128" s="2">
-        <v>318045.79</v>
+        <v>166297.77</v>
       </c>
       <c r="AA128" s="2">
         <v>0</v>
       </c>
       <c r="AB128" s="2">
-        <v>317575.54</v>
+        <v>165922.49</v>
       </c>
       <c r="AC128" s="2">
         <v>0</v>
       </c>
       <c r="AD128" s="2">
-        <v>317638.24</v>
+        <v>165416.68</v>
       </c>
       <c r="AE128" s="2">
         <v>0</v>
       </c>
       <c r="AF128" s="2">
-        <v>321494.29</v>
+        <v>169789.5</v>
       </c>
       <c r="AG128" s="2">
         <v>0</v>
       </c>
       <c r="AH128" s="2">
-        <v>340147.54</v>
+        <v>169854.77</v>
       </c>
       <c r="AI128" s="2">
         <v>0</v>
       </c>
       <c r="AJ128" s="2">
-        <v>325444.39</v>
+        <v>169854.77</v>
       </c>
       <c r="AK128" s="2">
         <v>0</v>
       </c>
       <c r="AL128" s="2">
-        <v>325444.39</v>
-[...11 lines deleted...]
-        <v>321494.29</v>
+        <v>169854.77</v>
       </c>
     </row>
-    <row r="129" spans="1:42" customHeight="1" ht="70.25">
+    <row r="129" spans="1:38" customHeight="1" ht="70.25">
       <c r="A129" s="2"/>
       <c r="B129" s="2" t="s">
-        <v>644</v>
+        <v>482</v>
       </c>
       <c r="C129" s="4" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="D129" s="2" t="s">
-        <v>645</v>
+        <v>483</v>
       </c>
       <c r="E129" s="2" t="s">
-        <v>202</v>
+        <v>49</v>
       </c>
       <c r="F129" s="2" t="s">
-        <v>294</v>
+        <v>63</v>
       </c>
       <c r="G129" s="2" t="s">
-        <v>646</v>
+        <v>484</v>
       </c>
       <c r="H129" s="13" t="s">
-        <v>647</v>
+        <v>485</v>
       </c>
       <c r="I129" s="2">
         <v>15</v>
       </c>
       <c r="J129" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K129" s="2">
         <v>0</v>
       </c>
       <c r="L129" s="2">
-        <v>268392.92</v>
+        <v>73582.91</v>
       </c>
       <c r="M129" s="2">
         <v>0</v>
       </c>
       <c r="N129" s="2">
-        <v>272802.7</v>
+        <v>77058.43</v>
       </c>
       <c r="O129" s="2">
         <v>0</v>
       </c>
       <c r="P129" s="2">
-        <v>265663.05</v>
+        <v>72424.41</v>
       </c>
       <c r="Q129" s="2">
         <v>0</v>
       </c>
       <c r="R129" s="2">
-        <v>267815.45</v>
+        <v>71983.75</v>
       </c>
       <c r="S129" s="2">
         <v>0</v>
       </c>
       <c r="T129" s="2">
-        <v>268392.92</v>
+        <v>73582.91</v>
       </c>
       <c r="U129" s="2">
         <v>0</v>
       </c>
       <c r="V129" s="2">
-        <v>284798.35</v>
+        <v>77115.29</v>
       </c>
       <c r="W129" s="2">
         <v>0</v>
       </c>
       <c r="X129" s="2">
-        <v>262486.96</v>
+        <v>71074</v>
       </c>
       <c r="Y129" s="2">
         <v>0</v>
       </c>
       <c r="Z129" s="2">
-        <v>265715.55</v>
+        <v>72346.22</v>
       </c>
       <c r="AA129" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AB129" s="2">
-        <v>267815.45</v>
+        <v>71983.75</v>
       </c>
       <c r="AC129" s="2">
         <v>0</v>
       </c>
       <c r="AD129" s="2">
-        <v>275611.31</v>
+        <v>71976.64</v>
       </c>
       <c r="AE129" s="2">
         <v>0</v>
       </c>
       <c r="AF129" s="2">
-        <v>268392.92</v>
+        <v>73582.91</v>
       </c>
       <c r="AG129" s="2">
         <v>0</v>
       </c>
       <c r="AH129" s="2">
-        <v>284798.35</v>
+        <v>76703.06</v>
       </c>
       <c r="AI129" s="2">
         <v>0</v>
       </c>
       <c r="AJ129" s="2">
-        <v>271490.26</v>
+        <v>76703.06</v>
       </c>
       <c r="AK129" s="2">
         <v>0</v>
       </c>
       <c r="AL129" s="2">
-        <v>271490.26</v>
-[...11 lines deleted...]
-        <v>268392.92</v>
+        <v>76703.06</v>
       </c>
     </row>
-    <row r="130" spans="1:42" customHeight="1" ht="70.25">
+    <row r="130" spans="1:38" customHeight="1" ht="70.25">
       <c r="A130" s="2"/>
       <c r="B130" s="2" t="s">
-        <v>648</v>
+        <v>486</v>
       </c>
       <c r="C130" s="4" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>649</v>
+        <v>42</v>
+      </c>
+      <c r="D130" s="2">
+        <v>15000006041</v>
       </c>
       <c r="E130" s="2" t="s">
-        <v>650</v>
+        <v>43</v>
       </c>
       <c r="F130" s="2" t="s">
-        <v>651</v>
+        <v>253</v>
       </c>
       <c r="G130" s="2" t="s">
-        <v>652</v>
+        <v>487</v>
       </c>
       <c r="H130" s="13" t="s">
-        <v>653</v>
+        <v>488</v>
       </c>
       <c r="I130" s="2">
-        <v>50</v>
+        <v>13</v>
       </c>
       <c r="J130" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K130" s="2">
         <v>0</v>
       </c>
       <c r="L130" s="2">
-        <v>216912.23</v>
+        <v>168194.25</v>
       </c>
       <c r="M130" s="2">
         <v>0</v>
       </c>
       <c r="N130" s="2">
-        <v>221192.29</v>
+        <v>170325.58</v>
       </c>
       <c r="O130" s="2">
         <v>0</v>
       </c>
       <c r="P130" s="2">
-        <v>214424.32</v>
+        <v>166358.04</v>
       </c>
       <c r="Q130" s="2">
         <v>0</v>
       </c>
       <c r="R130" s="2">
-        <v>213580.96</v>
+        <v>166177.69</v>
       </c>
       <c r="S130" s="2">
         <v>0</v>
       </c>
       <c r="T130" s="2">
-        <v>216912.23</v>
+        <v>168194.25</v>
       </c>
       <c r="U130" s="2">
         <v>0</v>
       </c>
       <c r="V130" s="2">
-        <v>228761.44</v>
+        <v>177883.58</v>
       </c>
       <c r="W130" s="2">
         <v>0</v>
       </c>
       <c r="X130" s="2">
-        <v>210840.04</v>
+        <v>163948</v>
       </c>
       <c r="Y130" s="2">
         <v>0</v>
       </c>
       <c r="Z130" s="2">
-        <v>212758.68</v>
+        <v>166194.09</v>
       </c>
       <c r="AA130" s="2">
         <v>0</v>
       </c>
       <c r="AB130" s="2">
-        <v>213580.96</v>
+        <v>166177.69</v>
       </c>
       <c r="AC130" s="2">
         <v>0</v>
       </c>
       <c r="AD130" s="2">
-        <v>213349.04</v>
+        <v>165931.77</v>
       </c>
       <c r="AE130" s="2">
         <v>0</v>
       </c>
       <c r="AF130" s="2">
-        <v>216912.23</v>
+        <v>168194.25</v>
       </c>
       <c r="AG130" s="2">
         <v>0</v>
       </c>
       <c r="AH130" s="2">
-        <v>228761.44</v>
+        <v>169505.84</v>
       </c>
       <c r="AI130" s="2">
         <v>0</v>
       </c>
       <c r="AJ130" s="2">
-        <v>220138.09</v>
+        <v>169505.84</v>
       </c>
       <c r="AK130" s="2">
         <v>0</v>
       </c>
       <c r="AL130" s="2">
-        <v>220138.09</v>
-[...11 lines deleted...]
-        <v>216912.23</v>
+        <v>169505.84</v>
       </c>
     </row>
-    <row r="131" spans="1:42" customHeight="1" ht="70.25">
+    <row r="131" spans="1:38" customHeight="1" ht="70.25">
       <c r="A131" s="2"/>
       <c r="B131" s="2" t="s">
-        <v>654</v>
+        <v>489</v>
       </c>
       <c r="C131" s="4" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>655</v>
+        <v>42</v>
+      </c>
+      <c r="D131" s="2">
+        <v>21000002983</v>
       </c>
       <c r="E131" s="2" t="s">
-        <v>637</v>
+        <v>43</v>
       </c>
       <c r="F131" s="2" t="s">
-        <v>656</v>
+        <v>148</v>
       </c>
       <c r="G131" s="2" t="s">
-        <v>657</v>
+        <v>490</v>
       </c>
       <c r="H131" s="13" t="s">
-        <v>658</v>
+        <v>491</v>
       </c>
       <c r="I131" s="2">
-        <v>85</v>
+        <v>7</v>
       </c>
       <c r="J131" s="2">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="K131" s="2">
         <v>0</v>
       </c>
       <c r="L131" s="2">
-        <v>33461.52</v>
+        <v>258380.39</v>
       </c>
       <c r="M131" s="2">
         <v>0</v>
       </c>
       <c r="N131" s="2">
-        <v>33879.67</v>
+        <v>263826.82</v>
       </c>
       <c r="O131" s="2">
         <v>0</v>
       </c>
       <c r="P131" s="2">
-        <v>33153.58</v>
+        <v>254457.97</v>
       </c>
       <c r="Q131" s="2">
         <v>0</v>
       </c>
       <c r="R131" s="2">
-        <v>32835.92</v>
+        <v>254482.95</v>
       </c>
       <c r="S131" s="2">
         <v>0</v>
       </c>
       <c r="T131" s="2">
-        <v>33461.52</v>
+        <v>258380.39</v>
       </c>
       <c r="U131" s="2">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="V131" s="2">
-        <v>35169.77</v>
+        <v>271072.06</v>
       </c>
       <c r="W131" s="2">
         <v>0</v>
       </c>
       <c r="X131" s="2">
-        <v>32414.53</v>
+        <v>249836</v>
       </c>
       <c r="Y131" s="2">
         <v>0</v>
       </c>
       <c r="Z131" s="2">
-        <v>32952.61</v>
+        <v>253733.44</v>
       </c>
       <c r="AA131" s="2">
         <v>0</v>
       </c>
       <c r="AB131" s="2">
-        <v>32835.92</v>
+        <v>254482.95</v>
       </c>
       <c r="AC131" s="2">
         <v>0</v>
       </c>
       <c r="AD131" s="2">
-        <v>32751.64</v>
+        <v>252734.1</v>
       </c>
       <c r="AE131" s="2">
         <v>0</v>
       </c>
       <c r="AF131" s="2">
-        <v>33461.52</v>
+        <v>258380.39</v>
       </c>
       <c r="AG131" s="2">
         <v>0</v>
       </c>
       <c r="AH131" s="2">
-        <v>35169.77</v>
+        <v>262577.64</v>
       </c>
       <c r="AI131" s="2">
         <v>0</v>
       </c>
       <c r="AJ131" s="2">
-        <v>33717.59</v>
+        <v>262577.64</v>
       </c>
       <c r="AK131" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AL131" s="2">
-        <v>33717.59</v>
-[...11 lines deleted...]
-        <v>33461.52</v>
+        <v>262577.64</v>
       </c>
     </row>
-    <row r="132" spans="1:42" customHeight="1" ht="70.25">
+    <row r="132" spans="1:38" customHeight="1" ht="70.25">
       <c r="A132" s="2"/>
       <c r="B132" s="2" t="s">
-        <v>659</v>
+        <v>492</v>
       </c>
       <c r="C132" s="4" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>660</v>
+        <v>42</v>
+      </c>
+      <c r="D132" s="2">
+        <v>21000001428</v>
       </c>
       <c r="E132" s="2" t="s">
-        <v>568</v>
+        <v>43</v>
       </c>
       <c r="F132" s="2" t="s">
-        <v>661</v>
+        <v>148</v>
       </c>
       <c r="G132" s="2" t="s">
-        <v>662</v>
+        <v>493</v>
       </c>
       <c r="H132" s="13" t="s">
-        <v>663</v>
+        <v>494</v>
       </c>
       <c r="I132" s="2">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="J132" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="K132" s="2">
         <v>0</v>
       </c>
       <c r="L132" s="2">
-        <v>153288.25</v>
+        <v>274225.37</v>
       </c>
       <c r="M132" s="2">
         <v>0</v>
       </c>
       <c r="N132" s="2">
-        <v>157894.82</v>
+        <v>280005.79</v>
       </c>
       <c r="O132" s="2">
         <v>0</v>
       </c>
       <c r="P132" s="2">
-        <v>151493.48</v>
+        <v>270062.4</v>
       </c>
       <c r="Q132" s="2">
         <v>0</v>
       </c>
       <c r="R132" s="2">
-        <v>151508.43</v>
+        <v>270088.92</v>
       </c>
       <c r="S132" s="2">
         <v>0</v>
       </c>
       <c r="T132" s="2">
-        <v>153288.25</v>
+        <v>274225.37</v>
       </c>
       <c r="U132" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="V132" s="2">
-        <v>162277.05</v>
+        <v>287695.35</v>
       </c>
       <c r="W132" s="2">
         <v>0</v>
       </c>
       <c r="X132" s="2">
-        <v>149564.1</v>
+        <v>265157</v>
       </c>
       <c r="Y132" s="2">
         <v>0</v>
       </c>
       <c r="Z132" s="2">
-        <v>152331.04</v>
+        <v>269293.45</v>
       </c>
       <c r="AA132" s="2">
         <v>0</v>
       </c>
       <c r="AB132" s="2">
-        <v>151508.43</v>
+        <v>270088.92</v>
       </c>
       <c r="AC132" s="2">
         <v>0</v>
       </c>
       <c r="AD132" s="2">
-        <v>150611.05</v>
+        <v>268232.82</v>
       </c>
       <c r="AE132" s="2">
         <v>0</v>
       </c>
       <c r="AF132" s="2">
-        <v>153288.25</v>
+        <v>274225.37</v>
       </c>
       <c r="AG132" s="2">
         <v>0</v>
       </c>
       <c r="AH132" s="2">
-        <v>162277.05</v>
+        <v>278680.01</v>
       </c>
       <c r="AI132" s="2">
         <v>0</v>
       </c>
       <c r="AJ132" s="2">
-        <v>157147</v>
+        <v>278680.01</v>
       </c>
       <c r="AK132" s="2">
         <v>0</v>
       </c>
       <c r="AL132" s="2">
-        <v>157147</v>
-[...11 lines deleted...]
-        <v>153288.25</v>
+        <v>278680.01</v>
       </c>
     </row>
-    <row r="133" spans="1:42" customHeight="1" ht="70.25">
+    <row r="133" spans="1:38" customHeight="1" ht="70.25">
       <c r="A133" s="2"/>
       <c r="B133" s="2" t="s">
-        <v>664</v>
+        <v>495</v>
       </c>
       <c r="C133" s="4" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>665</v>
+        <v>42</v>
+      </c>
+      <c r="D133" s="2">
+        <v>11000007069</v>
       </c>
       <c r="E133" s="2" t="s">
-        <v>99</v>
+        <v>43</v>
       </c>
       <c r="F133" s="2" t="s">
-        <v>112</v>
+        <v>44</v>
       </c>
       <c r="G133" s="2" t="s">
-        <v>666</v>
+        <v>496</v>
       </c>
       <c r="H133" s="13" t="s">
-        <v>667</v>
+        <v>497</v>
       </c>
       <c r="I133" s="2">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="J133" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K133" s="2">
         <v>0</v>
       </c>
       <c r="L133" s="2">
-        <v>11064.93</v>
+        <v>514441.94</v>
       </c>
       <c r="M133" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="N133" s="2">
-        <v>11259.83</v>
+        <v>521490.46</v>
       </c>
       <c r="O133" s="2">
         <v>0</v>
       </c>
       <c r="P133" s="2">
-        <v>10890.49</v>
+        <v>505693.78</v>
       </c>
       <c r="Q133" s="2">
         <v>0</v>
       </c>
       <c r="R133" s="2">
-        <v>10907.72</v>
+        <v>506393.64</v>
       </c>
       <c r="S133" s="2">
         <v>0</v>
       </c>
       <c r="T133" s="2">
-        <v>11064.93</v>
+        <v>514441.94</v>
       </c>
       <c r="U133" s="2">
         <v>0</v>
       </c>
       <c r="V133" s="2">
-        <v>11683</v>
+        <v>542386.08</v>
       </c>
       <c r="W133" s="2">
         <v>0</v>
       </c>
       <c r="X133" s="2">
-        <v>10767.74</v>
+        <v>499895</v>
       </c>
       <c r="Y133" s="2">
         <v>0</v>
       </c>
       <c r="Z133" s="2">
-        <v>10931.41</v>
+        <v>505493.82</v>
       </c>
       <c r="AA133" s="2">
         <v>0</v>
       </c>
       <c r="AB133" s="2">
-        <v>10907.72</v>
+        <v>506393.64</v>
       </c>
       <c r="AC133" s="2">
         <v>0</v>
       </c>
       <c r="AD133" s="2">
-        <v>10853.88</v>
+        <v>505393.85</v>
       </c>
       <c r="AE133" s="2">
         <v>0</v>
       </c>
       <c r="AF133" s="2">
-        <v>11064.93</v>
+        <v>514441.94</v>
       </c>
       <c r="AG133" s="2">
         <v>0</v>
       </c>
       <c r="AH133" s="2">
-        <v>11683</v>
+        <v>518990.99</v>
       </c>
       <c r="AI133" s="2">
         <v>0</v>
       </c>
       <c r="AJ133" s="2">
-        <v>11205.99</v>
+        <v>518990.99</v>
       </c>
       <c r="AK133" s="2">
         <v>0</v>
       </c>
       <c r="AL133" s="2">
-        <v>11205.99</v>
-[...11 lines deleted...]
-        <v>11064.93</v>
+        <v>518990.99</v>
       </c>
     </row>
-    <row r="134" spans="1:42" customHeight="1" ht="70.25">
+    <row r="134" spans="1:38" customHeight="1" ht="70.25">
       <c r="A134" s="2"/>
       <c r="B134" s="2" t="s">
-        <v>668</v>
+        <v>498</v>
       </c>
       <c r="C134" s="4" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="D134" s="2" t="s">
-        <v>669</v>
+        <v>499</v>
       </c>
       <c r="E134" s="2" t="s">
-        <v>670</v>
+        <v>43</v>
       </c>
       <c r="F134" s="2" t="s">
-        <v>671</v>
+        <v>308</v>
       </c>
       <c r="G134" s="2" t="s">
-        <v>672</v>
+        <v>500</v>
       </c>
       <c r="H134" s="13" t="s">
-        <v>673</v>
+        <v>501</v>
       </c>
       <c r="I134" s="2">
-        <v>20</v>
+        <v>7</v>
       </c>
       <c r="J134" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="K134" s="2">
         <v>0</v>
       </c>
       <c r="L134" s="2">
-        <v>2535.99</v>
+        <v>36900.98</v>
       </c>
       <c r="M134" s="2">
         <v>0</v>
       </c>
       <c r="N134" s="2">
-        <v>2598.29</v>
+        <v>37116.55</v>
       </c>
       <c r="O134" s="2">
         <v>0</v>
       </c>
       <c r="P134" s="2">
-        <v>2553.48</v>
+        <v>35968.03</v>
       </c>
       <c r="Q134" s="2">
         <v>0</v>
       </c>
       <c r="R134" s="2">
-        <v>2494.14</v>
+        <v>35971.57</v>
       </c>
       <c r="S134" s="2">
         <v>0</v>
       </c>
       <c r="T134" s="2">
-        <v>2535.99</v>
+        <v>36900.98</v>
       </c>
       <c r="U134" s="2">
         <v>0</v>
       </c>
       <c r="V134" s="2">
-        <v>2671.41</v>
+        <v>38342.82</v>
       </c>
       <c r="W134" s="2">
         <v>0</v>
       </c>
       <c r="X134" s="2">
-        <v>2462.13</v>
+        <v>35339</v>
       </c>
       <c r="Y134" s="2">
         <v>0</v>
       </c>
       <c r="Z134" s="2">
-        <v>2521.47</v>
+        <v>35844.35</v>
       </c>
       <c r="AA134" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="AB134" s="2">
-        <v>2494.14</v>
+        <v>35971.57</v>
       </c>
       <c r="AC134" s="2">
         <v>0</v>
       </c>
       <c r="AD134" s="2">
-        <v>2506.2</v>
+        <v>35886.75</v>
       </c>
       <c r="AE134" s="2">
         <v>0</v>
       </c>
       <c r="AF134" s="2">
-        <v>2535.99</v>
+        <v>36900.98</v>
       </c>
       <c r="AG134" s="2">
         <v>0</v>
       </c>
       <c r="AH134" s="2">
-        <v>2671.41</v>
+        <v>36939.86</v>
       </c>
       <c r="AI134" s="2">
         <v>0</v>
       </c>
       <c r="AJ134" s="2">
-        <v>2585.98</v>
+        <v>36939.86</v>
       </c>
       <c r="AK134" s="2">
         <v>0</v>
       </c>
       <c r="AL134" s="2">
-        <v>2585.98</v>
-[...11 lines deleted...]
-        <v>2535.99</v>
+        <v>36939.86</v>
       </c>
     </row>
-    <row r="135" spans="1:42" customHeight="1" ht="70.25">
+    <row r="135" spans="1:38" customHeight="1" ht="70.25">
       <c r="A135" s="2"/>
       <c r="B135" s="2" t="s">
-        <v>674</v>
+        <v>502</v>
       </c>
       <c r="C135" s="4" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="D135" s="2" t="s">
-        <v>675</v>
+        <v>503</v>
       </c>
       <c r="E135" s="2" t="s">
-        <v>676</v>
+        <v>43</v>
       </c>
       <c r="F135" s="2" t="s">
-        <v>100</v>
+        <v>312</v>
       </c>
       <c r="G135" s="2" t="s">
-        <v>677</v>
+        <v>504</v>
       </c>
       <c r="H135" s="13" t="s">
-        <v>678</v>
+        <v>505</v>
       </c>
       <c r="I135" s="2">
-        <v>35</v>
+        <v>7</v>
       </c>
       <c r="J135" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="K135" s="2">
         <v>0</v>
       </c>
       <c r="L135" s="2">
-        <v>57789.06</v>
+        <v>44323.32</v>
       </c>
       <c r="M135" s="2">
         <v>0</v>
       </c>
       <c r="N135" s="2">
-        <v>58897.79</v>
+        <v>44714.2</v>
       </c>
       <c r="O135" s="2">
         <v>0</v>
       </c>
       <c r="P135" s="2">
-        <v>57321.93</v>
+        <v>42248.33</v>
       </c>
       <c r="Q135" s="2">
         <v>0</v>
       </c>
       <c r="R135" s="2">
-        <v>57012.39</v>
+        <v>42264.96</v>
       </c>
       <c r="S135" s="2">
         <v>0</v>
       </c>
       <c r="T135" s="2">
-        <v>57789.06</v>
+        <v>44323.32</v>
       </c>
       <c r="U135" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="V135" s="2">
-        <v>61064.6</v>
+        <v>45117.56</v>
       </c>
       <c r="W135" s="2">
         <v>0</v>
       </c>
       <c r="X135" s="2">
-        <v>56280.74</v>
+        <v>41583</v>
       </c>
       <c r="Y135" s="2">
         <v>0</v>
       </c>
       <c r="Z135" s="2">
-        <v>57040.53</v>
+        <v>42177.64</v>
       </c>
       <c r="AA135" s="2">
         <v>0</v>
       </c>
       <c r="AB135" s="2">
-        <v>57012.39</v>
+        <v>42264.96</v>
       </c>
       <c r="AC135" s="2">
         <v>0</v>
       </c>
       <c r="AD135" s="2">
-        <v>57124.95</v>
+        <v>42156.85</v>
       </c>
       <c r="AE135" s="2">
         <v>0</v>
       </c>
       <c r="AF135" s="2">
-        <v>57789.06</v>
+        <v>44323.32</v>
       </c>
       <c r="AG135" s="2">
         <v>0</v>
       </c>
       <c r="AH135" s="2">
-        <v>61064.6</v>
+        <v>44506.28</v>
       </c>
       <c r="AI135" s="2">
         <v>0</v>
       </c>
       <c r="AJ135" s="2">
-        <v>58616.39</v>
+        <v>44506.28</v>
       </c>
       <c r="AK135" s="2">
         <v>0</v>
       </c>
       <c r="AL135" s="2">
-        <v>58616.39</v>
-[...11 lines deleted...]
-        <v>57789.06</v>
+        <v>44506.28</v>
       </c>
     </row>
-    <row r="136" spans="1:42" customHeight="1" ht="70.25">
+    <row r="136" spans="1:38" customHeight="1" ht="70.25">
       <c r="A136" s="2"/>
       <c r="B136" s="2" t="s">
-        <v>679</v>
+        <v>506</v>
       </c>
       <c r="C136" s="4" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>680</v>
+        <v>42</v>
+      </c>
+      <c r="D136" s="2">
+        <v>21000802092</v>
       </c>
       <c r="E136" s="2" t="s">
-        <v>234</v>
+        <v>43</v>
       </c>
       <c r="F136" s="2" t="s">
-        <v>235</v>
+        <v>312</v>
       </c>
       <c r="G136" s="2" t="s">
-        <v>681</v>
+        <v>507</v>
       </c>
       <c r="H136" s="13" t="s">
-        <v>682</v>
+        <v>508</v>
       </c>
       <c r="I136" s="2">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="J136" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K136" s="2">
         <v>0</v>
       </c>
       <c r="L136" s="2">
-        <v>90048.54</v>
+        <v>40171.64</v>
       </c>
       <c r="M136" s="2">
         <v>0</v>
       </c>
       <c r="N136" s="2">
-        <v>91004.36</v>
+        <v>40525.91</v>
       </c>
       <c r="O136" s="2">
         <v>0</v>
       </c>
       <c r="P136" s="2">
-        <v>85596.42</v>
+        <v>38291.01</v>
       </c>
       <c r="Q136" s="2">
         <v>0</v>
       </c>
       <c r="R136" s="2">
-        <v>85026.28</v>
+        <v>38306.08</v>
       </c>
       <c r="S136" s="2">
         <v>0</v>
       </c>
       <c r="T136" s="2">
-        <v>90048.54</v>
+        <v>40171.64</v>
       </c>
       <c r="U136" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V136" s="2">
-        <v>90970.83</v>
+        <v>40891.48</v>
       </c>
       <c r="W136" s="2">
         <v>0</v>
       </c>
       <c r="X136" s="2">
-        <v>83844.08</v>
+        <v>37688</v>
       </c>
       <c r="Y136" s="2">
         <v>0</v>
       </c>
       <c r="Z136" s="2">
-        <v>85411.96</v>
+        <v>38226.94</v>
       </c>
       <c r="AA136" s="2">
         <v>0</v>
       </c>
       <c r="AB136" s="2">
-        <v>85026.28</v>
+        <v>38306.08</v>
       </c>
       <c r="AC136" s="2">
         <v>0</v>
       </c>
       <c r="AD136" s="2">
-        <v>85512.58</v>
+        <v>38208.09</v>
       </c>
       <c r="AE136" s="2">
         <v>0</v>
       </c>
       <c r="AF136" s="2">
-        <v>90048.54</v>
+        <v>40171.64</v>
       </c>
       <c r="AG136" s="2">
         <v>0</v>
       </c>
       <c r="AH136" s="2">
-        <v>90970.83</v>
+        <v>40337.47</v>
       </c>
       <c r="AI136" s="2">
         <v>0</v>
       </c>
       <c r="AJ136" s="2">
-        <v>90585.14</v>
+        <v>40337.47</v>
       </c>
       <c r="AK136" s="2">
         <v>0</v>
       </c>
       <c r="AL136" s="2">
-        <v>90585.14</v>
-[...11 lines deleted...]
-        <v>90048.54</v>
+        <v>40337.47</v>
       </c>
     </row>
-    <row r="137" spans="1:42" customHeight="1" ht="70.25">
+    <row r="137" spans="1:38" customHeight="1" ht="70.25">
       <c r="A137" s="2"/>
       <c r="B137" s="2" t="s">
-        <v>683</v>
+        <v>509</v>
       </c>
       <c r="C137" s="4" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>684</v>
+        <v>42</v>
+      </c>
+      <c r="D137" s="2">
+        <v>21000802821</v>
       </c>
       <c r="E137" s="2" t="s">
-        <v>355</v>
+        <v>43</v>
       </c>
       <c r="F137" s="2" t="s">
-        <v>323</v>
+        <v>204</v>
       </c>
       <c r="G137" s="2" t="s">
-        <v>685</v>
+        <v>510</v>
       </c>
       <c r="H137" s="13" t="s">
-        <v>686</v>
+        <v>511</v>
       </c>
       <c r="I137" s="2">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="J137" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="K137" s="2">
         <v>0</v>
       </c>
       <c r="L137" s="2">
-        <v>1048.9</v>
+        <v>137749.23</v>
       </c>
       <c r="M137" s="2">
         <v>0</v>
       </c>
       <c r="N137" s="2">
-        <v>1069.88</v>
+        <v>140652.86</v>
       </c>
       <c r="O137" s="2">
         <v>0</v>
       </c>
       <c r="P137" s="2">
-        <v>1045.54</v>
+        <v>135658.09</v>
       </c>
       <c r="Q137" s="2">
         <v>0</v>
       </c>
       <c r="R137" s="2">
-        <v>1038.11</v>
+        <v>135671.41</v>
       </c>
       <c r="S137" s="2">
         <v>0</v>
       </c>
       <c r="T137" s="2">
-        <v>1048.9</v>
+        <v>137749.23</v>
       </c>
       <c r="U137" s="2">
         <v>0</v>
       </c>
       <c r="V137" s="2">
-        <v>1104.91</v>
+        <v>144515.49</v>
       </c>
       <c r="W137" s="2">
         <v>0</v>
       </c>
       <c r="X137" s="2">
-        <v>1018.35</v>
+        <v>133194</v>
       </c>
       <c r="Y137" s="2">
         <v>0</v>
       </c>
       <c r="Z137" s="2">
-        <v>1044.32</v>
+        <v>135271.83</v>
       </c>
       <c r="AA137" s="2">
         <v>0</v>
       </c>
       <c r="AB137" s="2">
-        <v>1038.11</v>
+        <v>135671.41</v>
       </c>
       <c r="AC137" s="2">
         <v>0</v>
       </c>
       <c r="AD137" s="2">
-        <v>1029.14</v>
+        <v>134739.05</v>
       </c>
       <c r="AE137" s="2">
         <v>0</v>
       </c>
       <c r="AF137" s="2">
-        <v>1048.9</v>
+        <v>137749.23</v>
       </c>
       <c r="AG137" s="2">
         <v>0</v>
       </c>
       <c r="AH137" s="2">
-        <v>1104.91</v>
+        <v>139986.89</v>
       </c>
       <c r="AI137" s="2">
         <v>0</v>
       </c>
       <c r="AJ137" s="2">
-        <v>1064.79</v>
+        <v>139986.89</v>
       </c>
       <c r="AK137" s="2">
         <v>0</v>
       </c>
       <c r="AL137" s="2">
-        <v>1064.79</v>
-[...11 lines deleted...]
-        <v>1048.9</v>
+        <v>139986.89</v>
       </c>
     </row>
-    <row r="138" spans="1:42" customHeight="1" ht="70.25">
+    <row r="138" spans="1:38" customHeight="1" ht="70.25">
       <c r="A138" s="2"/>
       <c r="B138" s="2" t="s">
-        <v>687</v>
+        <v>512</v>
       </c>
       <c r="C138" s="4" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>688</v>
+        <v>42</v>
+      </c>
+      <c r="D138" s="2">
+        <v>21000802822</v>
       </c>
       <c r="E138" s="2" t="s">
-        <v>126</v>
+        <v>43</v>
       </c>
       <c r="F138" s="2" t="s">
-        <v>49</v>
+        <v>148</v>
       </c>
       <c r="G138" s="2" t="s">
-        <v>689</v>
+        <v>513</v>
       </c>
       <c r="H138" s="13" t="s">
-        <v>690</v>
+        <v>514</v>
       </c>
       <c r="I138" s="2">
-        <v>80</v>
+        <v>7</v>
       </c>
       <c r="J138" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K138" s="2">
         <v>0</v>
       </c>
       <c r="L138" s="2">
-        <v>389731.75</v>
+        <v>126992.52</v>
       </c>
       <c r="M138" s="2">
         <v>0</v>
       </c>
       <c r="N138" s="2">
-        <v>399678.15</v>
+        <v>129669.41</v>
       </c>
       <c r="O138" s="2">
         <v>0</v>
       </c>
       <c r="P138" s="2">
-        <v>385555.78</v>
+        <v>125064.67</v>
       </c>
       <c r="Q138" s="2">
         <v>0</v>
       </c>
       <c r="R138" s="2">
-        <v>384568.74</v>
+        <v>125076.95</v>
       </c>
       <c r="S138" s="2">
         <v>0</v>
       </c>
       <c r="T138" s="2">
-        <v>389731.75</v>
+        <v>126992.52</v>
       </c>
       <c r="U138" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V138" s="2">
-        <v>411902.35</v>
+        <v>133230.41</v>
       </c>
       <c r="W138" s="2">
         <v>0</v>
       </c>
       <c r="X138" s="2">
-        <v>379633.5</v>
+        <v>122793</v>
       </c>
       <c r="Y138" s="2">
         <v>0</v>
       </c>
       <c r="Z138" s="2">
-        <v>385859.49</v>
+        <v>124708.57</v>
       </c>
       <c r="AA138" s="2">
         <v>0</v>
       </c>
       <c r="AB138" s="2">
-        <v>384568.74</v>
+        <v>125076.95</v>
       </c>
       <c r="AC138" s="2">
         <v>0</v>
       </c>
       <c r="AD138" s="2">
-        <v>385328</v>
+        <v>124217.4</v>
       </c>
       <c r="AE138" s="2">
         <v>0</v>
       </c>
       <c r="AF138" s="2">
-        <v>389731.75</v>
+        <v>126992.52</v>
       </c>
       <c r="AG138" s="2">
         <v>0</v>
       </c>
       <c r="AH138" s="2">
-        <v>411902.35</v>
+        <v>129055.44</v>
       </c>
       <c r="AI138" s="2">
         <v>0</v>
       </c>
       <c r="AJ138" s="2">
-        <v>397779.98</v>
+        <v>129055.44</v>
       </c>
       <c r="AK138" s="2">
         <v>0</v>
       </c>
       <c r="AL138" s="2">
-        <v>397779.98</v>
-[...11 lines deleted...]
-        <v>389731.75</v>
+        <v>129055.44</v>
       </c>
     </row>
-    <row r="139" spans="1:42" customHeight="1" ht="70.25">
+    <row r="139" spans="1:38" customHeight="1" ht="70.25">
       <c r="A139" s="2"/>
       <c r="B139" s="2" t="s">
-        <v>691</v>
+        <v>515</v>
       </c>
       <c r="C139" s="4" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>692</v>
+        <v>42</v>
+      </c>
+      <c r="D139" s="2">
+        <v>21000001427</v>
       </c>
       <c r="E139" s="2" t="s">
-        <v>670</v>
+        <v>43</v>
       </c>
       <c r="F139" s="2" t="s">
-        <v>671</v>
+        <v>148</v>
       </c>
       <c r="G139" s="2" t="s">
-        <v>693</v>
+        <v>516</v>
       </c>
       <c r="H139" s="13" t="s">
-        <v>694</v>
+        <v>517</v>
       </c>
       <c r="I139" s="2">
-        <v>20</v>
+        <v>7</v>
       </c>
       <c r="J139" s="2">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="K139" s="2">
         <v>0</v>
       </c>
       <c r="L139" s="2">
-        <v>2234.17</v>
+        <v>179385.09</v>
       </c>
       <c r="M139" s="2">
         <v>0</v>
       </c>
       <c r="N139" s="2">
-        <v>2289.05</v>
+        <v>183166.37</v>
       </c>
       <c r="O139" s="2">
         <v>0</v>
       </c>
       <c r="P139" s="2">
-        <v>2249.57</v>
+        <v>176661.88</v>
       </c>
       <c r="Q139" s="2">
         <v>0</v>
       </c>
       <c r="R139" s="2">
-        <v>2197.3</v>
+        <v>176679.23</v>
       </c>
       <c r="S139" s="2">
         <v>0</v>
       </c>
       <c r="T139" s="2">
-        <v>2234.17</v>
+        <v>179385.09</v>
       </c>
       <c r="U139" s="2">
         <v>0</v>
       </c>
       <c r="V139" s="2">
-        <v>2353.47</v>
+        <v>188196.51</v>
       </c>
       <c r="W139" s="2">
         <v>0</v>
       </c>
       <c r="X139" s="2">
-        <v>2169.1</v>
+        <v>173453</v>
       </c>
       <c r="Y139" s="2">
         <v>0</v>
       </c>
       <c r="Z139" s="2">
-        <v>2221.38</v>
+        <v>176158.87</v>
       </c>
       <c r="AA139" s="2">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="AB139" s="2">
-        <v>2197.3</v>
+        <v>176679.23</v>
       </c>
       <c r="AC139" s="2">
         <v>0</v>
       </c>
       <c r="AD139" s="2">
-        <v>2207.93</v>
+        <v>175465.05</v>
       </c>
       <c r="AE139" s="2">
         <v>0</v>
       </c>
       <c r="AF139" s="2">
-        <v>2234.17</v>
+        <v>179385.09</v>
       </c>
       <c r="AG139" s="2">
         <v>0</v>
       </c>
       <c r="AH139" s="2">
-        <v>2353.47</v>
+        <v>182299.1</v>
       </c>
       <c r="AI139" s="2">
         <v>0</v>
       </c>
       <c r="AJ139" s="2">
-        <v>2278.21</v>
+        <v>182299.1</v>
       </c>
       <c r="AK139" s="2">
         <v>0</v>
       </c>
       <c r="AL139" s="2">
-        <v>2278.21</v>
-[...11 lines deleted...]
-        <v>2234.17</v>
+        <v>182299.1</v>
       </c>
     </row>
-    <row r="140" spans="1:42" customHeight="1" ht="70.25">
+    <row r="140" spans="1:38" customHeight="1" ht="70.25">
       <c r="A140" s="2"/>
       <c r="B140" s="2" t="s">
-        <v>695</v>
+        <v>518</v>
       </c>
       <c r="C140" s="4" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>696</v>
+        <v>42</v>
+      </c>
+      <c r="D140" s="2">
+        <v>21000001021</v>
       </c>
       <c r="E140" s="2" t="s">
-        <v>613</v>
+        <v>43</v>
       </c>
       <c r="F140" s="2" t="s">
-        <v>697</v>
+        <v>148</v>
       </c>
       <c r="G140" s="2" t="s">
-        <v>698</v>
+        <v>519</v>
       </c>
       <c r="H140" s="13" t="s">
-        <v>699</v>
+        <v>520</v>
       </c>
       <c r="I140" s="2">
-        <v>50</v>
+        <v>7</v>
       </c>
       <c r="J140" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K140" s="2">
         <v>0</v>
       </c>
       <c r="L140" s="2">
-        <v>0</v>
+        <v>259189.14</v>
       </c>
       <c r="M140" s="2">
         <v>0</v>
       </c>
       <c r="N140" s="2">
-        <v>0</v>
+        <v>264652.61</v>
       </c>
       <c r="O140" s="2">
         <v>0</v>
       </c>
       <c r="P140" s="2">
-        <v>0</v>
+        <v>255254.43</v>
       </c>
       <c r="Q140" s="2">
         <v>0</v>
       </c>
       <c r="R140" s="2">
-        <v>0</v>
+        <v>255279.49</v>
       </c>
       <c r="S140" s="2">
         <v>0</v>
       </c>
       <c r="T140" s="2">
-        <v>0</v>
+        <v>259189.14</v>
       </c>
       <c r="U140" s="2">
         <v>0</v>
       </c>
       <c r="V140" s="2">
-        <v>0</v>
+        <v>271920.53</v>
       </c>
       <c r="W140" s="2">
         <v>0</v>
       </c>
       <c r="X140" s="2">
-        <v>0</v>
+        <v>250618</v>
       </c>
       <c r="Y140" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Z140" s="2">
-        <v>99159.02</v>
+        <v>254527.64</v>
       </c>
       <c r="AA140" s="2">
         <v>0</v>
       </c>
       <c r="AB140" s="2">
-        <v>0</v>
+        <v>255279.49</v>
       </c>
       <c r="AC140" s="2">
         <v>0</v>
       </c>
       <c r="AD140" s="2">
-        <v>0</v>
+        <v>253525.17</v>
       </c>
       <c r="AE140" s="2">
         <v>0</v>
       </c>
       <c r="AF140" s="2">
-        <v>0</v>
+        <v>259189.14</v>
       </c>
       <c r="AG140" s="2">
         <v>0</v>
       </c>
       <c r="AH140" s="2">
-        <v>0</v>
+        <v>263399.52</v>
       </c>
       <c r="AI140" s="2">
         <v>0</v>
       </c>
       <c r="AJ140" s="2">
-        <v>0</v>
+        <v>263399.52</v>
       </c>
       <c r="AK140" s="2">
         <v>0</v>
       </c>
       <c r="AL140" s="2">
-        <v>0</v>
-[...11 lines deleted...]
-        <v>0</v>
+        <v>263399.52</v>
       </c>
     </row>
-    <row r="141" spans="1:42" customHeight="1" ht="70.25">
+    <row r="141" spans="1:38" customHeight="1" ht="70.25">
       <c r="A141" s="2"/>
       <c r="B141" s="2" t="s">
-        <v>700</v>
+        <v>521</v>
       </c>
       <c r="C141" s="4" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>701</v>
+        <v>42</v>
+      </c>
+      <c r="D141" s="2">
+        <v>21000804962</v>
       </c>
       <c r="E141" s="2" t="s">
-        <v>702</v>
+        <v>43</v>
       </c>
       <c r="F141" s="2" t="s">
-        <v>703</v>
+        <v>204</v>
       </c>
       <c r="G141" s="2" t="s">
-        <v>704</v>
+        <v>522</v>
       </c>
       <c r="H141" s="13" t="s">
-        <v>705</v>
+        <v>523</v>
       </c>
       <c r="I141" s="2">
-        <v>35</v>
+        <v>7</v>
       </c>
       <c r="J141" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K141" s="2">
         <v>0</v>
       </c>
       <c r="L141" s="2">
-        <v>0</v>
+        <v>337027.16</v>
       </c>
       <c r="M141" s="2">
         <v>0</v>
       </c>
       <c r="N141" s="2">
-        <v>0</v>
+        <v>344131.39</v>
       </c>
       <c r="O141" s="2">
         <v>0</v>
       </c>
       <c r="P141" s="2">
-        <v>0</v>
+        <v>331910.82</v>
       </c>
       <c r="Q141" s="2">
         <v>0</v>
       </c>
       <c r="R141" s="2">
-        <v>0</v>
+        <v>331943.41</v>
       </c>
       <c r="S141" s="2">
         <v>0</v>
       </c>
       <c r="T141" s="2">
-        <v>0</v>
+        <v>337027.16</v>
       </c>
       <c r="U141" s="2">
         <v>0</v>
       </c>
       <c r="V141" s="2">
-        <v>0</v>
+        <v>353581.97</v>
       </c>
       <c r="W141" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="X141" s="2">
-        <v>43265.66</v>
+        <v>325882</v>
       </c>
       <c r="Y141" s="2">
         <v>0</v>
       </c>
       <c r="Z141" s="2">
-        <v>0</v>
+        <v>330965.76</v>
       </c>
       <c r="AA141" s="2">
         <v>0</v>
       </c>
       <c r="AB141" s="2">
-        <v>0</v>
+        <v>331943.41</v>
       </c>
       <c r="AC141" s="2">
         <v>0</v>
       </c>
       <c r="AD141" s="2">
-        <v>0</v>
+        <v>329662.23</v>
       </c>
       <c r="AE141" s="2">
         <v>0</v>
       </c>
       <c r="AF141" s="2">
-        <v>0</v>
+        <v>337027.16</v>
       </c>
       <c r="AG141" s="2">
         <v>0</v>
       </c>
       <c r="AH141" s="2">
-        <v>0</v>
+        <v>342501.98</v>
       </c>
       <c r="AI141" s="2">
         <v>0</v>
       </c>
       <c r="AJ141" s="2">
-        <v>0</v>
+        <v>342501.98</v>
       </c>
       <c r="AK141" s="2">
         <v>0</v>
       </c>
       <c r="AL141" s="2">
-        <v>0</v>
-[...11 lines deleted...]
-        <v>0</v>
+        <v>342501.98</v>
       </c>
     </row>
-    <row r="142" spans="1:42" customHeight="1" ht="70.25">
+    <row r="142" spans="1:38" customHeight="1" ht="70.25">
       <c r="A142" s="2"/>
       <c r="B142" s="2" t="s">
-        <v>706</v>
+        <v>524</v>
       </c>
       <c r="C142" s="4" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>707</v>
+        <v>42</v>
+      </c>
+      <c r="D142" s="2">
+        <v>21000807561</v>
       </c>
       <c r="E142" s="2" t="s">
-        <v>708</v>
+        <v>43</v>
       </c>
       <c r="F142" s="2" t="s">
-        <v>350</v>
+        <v>152</v>
       </c>
       <c r="G142" s="2" t="s">
-        <v>709</v>
+        <v>525</v>
       </c>
       <c r="H142" s="13" t="s">
-        <v>710</v>
+        <v>526</v>
       </c>
       <c r="I142" s="2">
-        <v>95</v>
+        <v>7</v>
       </c>
       <c r="J142" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K142" s="2">
         <v>0</v>
       </c>
       <c r="L142" s="2">
-        <v>0</v>
+        <v>112123.59</v>
       </c>
       <c r="M142" s="2">
         <v>0</v>
       </c>
       <c r="N142" s="2">
-        <v>0</v>
+        <v>116557.73</v>
       </c>
       <c r="O142" s="2">
         <v>0</v>
       </c>
       <c r="P142" s="2">
-        <v>0</v>
+        <v>110645.54</v>
       </c>
       <c r="Q142" s="2">
         <v>0</v>
       </c>
       <c r="R142" s="2">
-        <v>0</v>
+        <v>110908.31</v>
       </c>
       <c r="S142" s="2">
         <v>0</v>
       </c>
       <c r="T142" s="2">
-        <v>0</v>
+        <v>112123.59</v>
       </c>
       <c r="U142" s="2">
         <v>0</v>
       </c>
       <c r="V142" s="2">
-        <v>0</v>
+        <v>118791.23</v>
       </c>
       <c r="W142" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="X142" s="2">
-        <v>573270</v>
+        <v>109485</v>
       </c>
       <c r="Y142" s="2">
         <v>0</v>
       </c>
       <c r="Z142" s="2">
-        <v>0</v>
+        <v>111050.64</v>
       </c>
       <c r="AA142" s="2">
         <v>0</v>
       </c>
       <c r="AB142" s="2">
-        <v>0</v>
+        <v>110908.31</v>
       </c>
       <c r="AC142" s="2">
         <v>0</v>
       </c>
       <c r="AD142" s="2">
-        <v>0</v>
+        <v>110470.37</v>
       </c>
       <c r="AE142" s="2">
         <v>0</v>
       </c>
       <c r="AF142" s="2">
-        <v>0</v>
+        <v>112123.59</v>
       </c>
       <c r="AG142" s="2">
         <v>0</v>
       </c>
       <c r="AH142" s="2">
-        <v>0</v>
+        <v>116010.31</v>
       </c>
       <c r="AI142" s="2">
         <v>0</v>
       </c>
       <c r="AJ142" s="2">
-        <v>0</v>
+        <v>116010.31</v>
       </c>
       <c r="AK142" s="2">
         <v>0</v>
       </c>
       <c r="AL142" s="2">
-        <v>0</v>
-[...11 lines deleted...]
-        <v>0</v>
+        <v>116010.31</v>
       </c>
     </row>
-    <row r="143" spans="1:42" customHeight="1" ht="70.25">
+    <row r="143" spans="1:38" customHeight="1" ht="70.25">
       <c r="A143" s="2"/>
       <c r="B143" s="2" t="s">
-        <v>711</v>
+        <v>527</v>
       </c>
       <c r="C143" s="4" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>712</v>
+        <v>42</v>
+      </c>
+      <c r="D143" s="2">
+        <v>21000802090</v>
       </c>
       <c r="E143" s="2" t="s">
-        <v>702</v>
+        <v>43</v>
       </c>
       <c r="F143" s="2" t="s">
-        <v>703</v>
+        <v>152</v>
       </c>
       <c r="G143" s="2" t="s">
-        <v>713</v>
+        <v>528</v>
       </c>
       <c r="H143" s="13" t="s">
-        <v>714</v>
+        <v>529</v>
       </c>
       <c r="I143" s="2">
-        <v>35</v>
+        <v>7</v>
       </c>
       <c r="J143" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K143" s="2">
         <v>0</v>
       </c>
       <c r="L143" s="2">
-        <v>0</v>
+        <v>182670.89</v>
       </c>
       <c r="M143" s="2">
         <v>0</v>
       </c>
       <c r="N143" s="2">
-        <v>0</v>
+        <v>183521.18</v>
       </c>
       <c r="O143" s="2">
         <v>0</v>
       </c>
       <c r="P143" s="2">
-        <v>0</v>
+        <v>180120.02</v>
       </c>
       <c r="Q143" s="2">
         <v>0</v>
       </c>
       <c r="R143" s="2">
-        <v>0</v>
+        <v>179801.16</v>
       </c>
       <c r="S143" s="2">
         <v>0</v>
       </c>
       <c r="T143" s="2">
-        <v>0</v>
+        <v>182670.89</v>
       </c>
       <c r="U143" s="2">
         <v>0</v>
       </c>
       <c r="V143" s="2">
-        <v>0</v>
+        <v>192201.24</v>
       </c>
       <c r="W143" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="X143" s="2">
-        <v>43265.66</v>
+        <v>177144</v>
       </c>
       <c r="Y143" s="2">
         <v>0</v>
       </c>
       <c r="Z143" s="2">
-        <v>0</v>
+        <v>179074.87</v>
       </c>
       <c r="AA143" s="2">
         <v>0</v>
       </c>
       <c r="AB143" s="2">
-        <v>0</v>
+        <v>179801.16</v>
       </c>
       <c r="AC143" s="2">
         <v>0</v>
       </c>
       <c r="AD143" s="2">
-        <v>0</v>
+        <v>179641.73</v>
       </c>
       <c r="AE143" s="2">
         <v>0</v>
       </c>
       <c r="AF143" s="2">
-        <v>0</v>
+        <v>182670.89</v>
       </c>
       <c r="AG143" s="2">
         <v>0</v>
       </c>
       <c r="AH143" s="2">
-        <v>0</v>
+        <v>182635.46</v>
       </c>
       <c r="AI143" s="2">
         <v>0</v>
       </c>
       <c r="AJ143" s="2">
-        <v>0</v>
+        <v>182635.46</v>
       </c>
       <c r="AK143" s="2">
         <v>0</v>
       </c>
       <c r="AL143" s="2">
-        <v>0</v>
-[...11 lines deleted...]
-        <v>0</v>
+        <v>182635.46</v>
       </c>
     </row>
-    <row r="144" spans="1:42" customHeight="1" ht="70.25">
+    <row r="144" spans="1:38" customHeight="1" ht="70.25">
       <c r="A144" s="2"/>
       <c r="B144" s="2" t="s">
-        <v>715</v>
+        <v>530</v>
       </c>
       <c r="C144" s="4" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>716</v>
+        <v>42</v>
+      </c>
+      <c r="D144" s="2">
+        <v>21000802694</v>
       </c>
       <c r="E144" s="2" t="s">
-        <v>322</v>
+        <v>43</v>
       </c>
       <c r="F144" s="2" t="s">
-        <v>385</v>
+        <v>152</v>
       </c>
       <c r="G144" s="2" t="s">
-        <v>717</v>
+        <v>531</v>
       </c>
       <c r="H144" s="13" t="s">
-        <v>718</v>
+        <v>532</v>
       </c>
       <c r="I144" s="2">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="J144" s="2">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="K144" s="2">
         <v>0</v>
       </c>
       <c r="L144" s="2">
-        <v>0</v>
+        <v>78880.61</v>
       </c>
       <c r="M144" s="2">
         <v>0</v>
       </c>
       <c r="N144" s="2">
-        <v>0</v>
+        <v>79247.78</v>
       </c>
       <c r="O144" s="2">
         <v>0</v>
       </c>
       <c r="P144" s="2">
-        <v>0</v>
+        <v>77779.1</v>
       </c>
       <c r="Q144" s="2">
         <v>0</v>
       </c>
       <c r="R144" s="2">
-        <v>0</v>
+        <v>77641.41</v>
       </c>
       <c r="S144" s="2">
         <v>0</v>
       </c>
       <c r="T144" s="2">
-        <v>0</v>
+        <v>78880.61</v>
       </c>
       <c r="U144" s="2">
         <v>0</v>
       </c>
       <c r="V144" s="2">
-        <v>0</v>
+        <v>82995.99</v>
       </c>
       <c r="W144" s="2">
         <v>0</v>
       </c>
       <c r="X144" s="2">
-        <v>0</v>
+        <v>76494</v>
       </c>
       <c r="Y144" s="2">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="Z144" s="2">
-        <v>2610.3</v>
+        <v>77327.78</v>
       </c>
       <c r="AA144" s="2">
         <v>0</v>
       </c>
       <c r="AB144" s="2">
-        <v>0</v>
+        <v>77641.41</v>
       </c>
       <c r="AC144" s="2">
         <v>0</v>
       </c>
       <c r="AD144" s="2">
-        <v>0</v>
+        <v>77572.57</v>
       </c>
       <c r="AE144" s="2">
         <v>0</v>
       </c>
       <c r="AF144" s="2">
-        <v>0</v>
+        <v>78880.61</v>
       </c>
       <c r="AG144" s="2">
         <v>0</v>
       </c>
       <c r="AH144" s="2">
-        <v>0</v>
+        <v>78865.31</v>
       </c>
       <c r="AI144" s="2">
         <v>0</v>
       </c>
       <c r="AJ144" s="2">
-        <v>0</v>
+        <v>78865.31</v>
       </c>
       <c r="AK144" s="2">
         <v>0</v>
       </c>
       <c r="AL144" s="2">
-        <v>0</v>
-[...11 lines deleted...]
-        <v>0</v>
+        <v>78865.31</v>
       </c>
     </row>
-    <row r="145" spans="1:42" customHeight="1" ht="70.25">
+    <row r="145" spans="1:38" customHeight="1" ht="70.25">
       <c r="A145" s="2"/>
       <c r="B145" s="2" t="s">
-        <v>719</v>
+        <v>533</v>
       </c>
       <c r="C145" s="4" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>720</v>
+        <v>42</v>
+      </c>
+      <c r="D145" s="2">
+        <v>21000802015</v>
       </c>
       <c r="E145" s="2" t="s">
-        <v>322</v>
+        <v>43</v>
       </c>
       <c r="F145" s="2" t="s">
-        <v>323</v>
+        <v>152</v>
       </c>
       <c r="G145" s="2" t="s">
-        <v>721</v>
+        <v>534</v>
       </c>
       <c r="H145" s="13" t="s">
-        <v>722</v>
+        <v>535</v>
       </c>
       <c r="I145" s="2">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="J145" s="2">
-        <v>24</v>
+        <v>0</v>
       </c>
       <c r="K145" s="2">
         <v>0</v>
       </c>
       <c r="L145" s="2">
-        <v>0</v>
+        <v>91219.95</v>
       </c>
       <c r="M145" s="2">
         <v>0</v>
       </c>
       <c r="N145" s="2">
-        <v>0</v>
+        <v>91644.56</v>
       </c>
       <c r="O145" s="2">
         <v>0</v>
       </c>
       <c r="P145" s="2">
-        <v>0</v>
+        <v>89946.13</v>
       </c>
       <c r="Q145" s="2">
         <v>0</v>
       </c>
       <c r="R145" s="2">
-        <v>0</v>
+        <v>89786.9</v>
       </c>
       <c r="S145" s="2">
         <v>0</v>
       </c>
       <c r="T145" s="2">
-        <v>0</v>
+        <v>91219.95</v>
       </c>
       <c r="U145" s="2">
         <v>0</v>
       </c>
       <c r="V145" s="2">
-        <v>0</v>
+        <v>95979.1</v>
       </c>
       <c r="W145" s="2">
         <v>0</v>
       </c>
       <c r="X145" s="2">
-        <v>0</v>
+        <v>88460</v>
       </c>
       <c r="Y145" s="2">
-        <v>24</v>
+        <v>0</v>
       </c>
       <c r="Z145" s="2">
-        <v>1181.06</v>
+        <v>89424.21</v>
       </c>
       <c r="AA145" s="2">
         <v>0</v>
       </c>
       <c r="AB145" s="2">
-        <v>0</v>
+        <v>89786.9</v>
       </c>
       <c r="AC145" s="2">
         <v>0</v>
       </c>
       <c r="AD145" s="2">
-        <v>0</v>
+        <v>89707.29</v>
       </c>
       <c r="AE145" s="2">
         <v>0</v>
       </c>
       <c r="AF145" s="2">
-        <v>0</v>
+        <v>91219.95</v>
       </c>
       <c r="AG145" s="2">
         <v>0</v>
       </c>
       <c r="AH145" s="2">
-        <v>0</v>
+        <v>91202.26</v>
       </c>
       <c r="AI145" s="2">
         <v>0</v>
       </c>
       <c r="AJ145" s="2">
-        <v>0</v>
+        <v>91202.26</v>
       </c>
       <c r="AK145" s="2">
         <v>0</v>
       </c>
       <c r="AL145" s="2">
-        <v>0</v>
-[...11 lines deleted...]
-        <v>0</v>
+        <v>91202.26</v>
       </c>
     </row>
-    <row r="146" spans="1:42" customHeight="1" ht="70.25">
+    <row r="146" spans="1:38" customHeight="1" ht="70.25">
       <c r="A146" s="2"/>
       <c r="B146" s="2" t="s">
-        <v>723</v>
+        <v>536</v>
       </c>
       <c r="C146" s="4" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>724</v>
+        <v>42</v>
+      </c>
+      <c r="D146" s="2">
+        <v>21000802692</v>
       </c>
       <c r="E146" s="2" t="s">
-        <v>725</v>
+        <v>43</v>
       </c>
       <c r="F146" s="2" t="s">
-        <v>726</v>
+        <v>325</v>
       </c>
       <c r="G146" s="2" t="s">
-        <v>727</v>
+        <v>537</v>
       </c>
       <c r="H146" s="13" t="s">
-        <v>728</v>
+        <v>538</v>
       </c>
       <c r="I146" s="2">
-        <v>95</v>
+        <v>7</v>
       </c>
       <c r="J146" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="K146" s="2">
         <v>0</v>
       </c>
       <c r="L146" s="2">
-        <v>0</v>
+        <v>91016.08</v>
       </c>
       <c r="M146" s="2">
         <v>0</v>
       </c>
       <c r="N146" s="2">
-        <v>0</v>
+        <v>91488.39</v>
       </c>
       <c r="O146" s="2">
         <v>0</v>
       </c>
       <c r="P146" s="2">
-        <v>0</v>
+        <v>89109.34</v>
       </c>
       <c r="Q146" s="2">
         <v>0</v>
       </c>
       <c r="R146" s="2">
-        <v>0</v>
+        <v>88943.16</v>
       </c>
       <c r="S146" s="2">
         <v>0</v>
       </c>
       <c r="T146" s="2">
-        <v>0</v>
+        <v>91016.08</v>
       </c>
       <c r="U146" s="2">
         <v>0</v>
       </c>
       <c r="V146" s="2">
-        <v>0</v>
+        <v>94899.53</v>
       </c>
       <c r="W146" s="2">
         <v>0</v>
       </c>
       <c r="X146" s="2">
-        <v>0</v>
+        <v>87465</v>
       </c>
       <c r="Y146" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="Z146" s="2">
-        <v>0</v>
+        <v>89144.33</v>
       </c>
       <c r="AA146" s="2">
         <v>0</v>
       </c>
       <c r="AB146" s="2">
-        <v>0</v>
+        <v>88943.16</v>
       </c>
       <c r="AC146" s="2">
         <v>0</v>
       </c>
       <c r="AD146" s="2">
-        <v>0</v>
+        <v>88672.02</v>
       </c>
       <c r="AE146" s="2">
         <v>0</v>
       </c>
       <c r="AF146" s="2">
-        <v>0</v>
+        <v>91016.08</v>
       </c>
       <c r="AG146" s="2">
         <v>0</v>
       </c>
       <c r="AH146" s="2">
-        <v>0</v>
+        <v>91051.07</v>
       </c>
       <c r="AI146" s="2">
         <v>0</v>
       </c>
       <c r="AJ146" s="2">
-        <v>0</v>
+        <v>91051.07</v>
       </c>
       <c r="AK146" s="2">
         <v>0</v>
       </c>
       <c r="AL146" s="2">
-        <v>0</v>
-[...11 lines deleted...]
-        <v>0</v>
+        <v>91051.07</v>
       </c>
     </row>
-    <row r="147" spans="1:42" customHeight="1" ht="70.25">
+    <row r="147" spans="1:38" customHeight="1" ht="70.25">
       <c r="A147" s="2"/>
       <c r="B147" s="2" t="s">
-        <v>729</v>
+        <v>539</v>
       </c>
       <c r="C147" s="4" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>730</v>
+        <v>42</v>
+      </c>
+      <c r="D147" s="2">
+        <v>21000802012</v>
       </c>
       <c r="E147" s="2" t="s">
-        <v>99</v>
+        <v>43</v>
       </c>
       <c r="F147" s="2" t="s">
-        <v>317</v>
+        <v>325</v>
       </c>
       <c r="G147" s="2" t="s">
-        <v>731</v>
+        <v>540</v>
       </c>
       <c r="H147" s="13" t="s">
-        <v>732</v>
+        <v>541</v>
       </c>
       <c r="I147" s="2">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="J147" s="2">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="K147" s="2">
         <v>0</v>
       </c>
       <c r="L147" s="2">
-        <v>0</v>
+        <v>106761.4</v>
       </c>
       <c r="M147" s="2">
         <v>0</v>
       </c>
       <c r="N147" s="2">
-        <v>0</v>
+        <v>107315.42</v>
       </c>
       <c r="O147" s="2">
         <v>0</v>
       </c>
       <c r="P147" s="2">
-        <v>0</v>
+        <v>104524.8</v>
       </c>
       <c r="Q147" s="2">
         <v>0</v>
       </c>
       <c r="R147" s="2">
-        <v>0</v>
+        <v>104329.87</v>
       </c>
       <c r="S147" s="2">
         <v>0</v>
       </c>
       <c r="T147" s="2">
-        <v>0</v>
+        <v>106761.4</v>
       </c>
       <c r="U147" s="2">
         <v>0</v>
       </c>
       <c r="V147" s="2">
-        <v>0</v>
+        <v>111316.66</v>
       </c>
       <c r="W147" s="2">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="X147" s="2">
-        <v>10802.52</v>
+        <v>102596</v>
       </c>
       <c r="Y147" s="2">
         <v>0</v>
       </c>
       <c r="Z147" s="2">
-        <v>0</v>
+        <v>104565.84</v>
       </c>
       <c r="AA147" s="2">
         <v>0</v>
       </c>
       <c r="AB147" s="2">
-        <v>0</v>
+        <v>104329.87</v>
       </c>
       <c r="AC147" s="2">
         <v>0</v>
       </c>
       <c r="AD147" s="2">
-        <v>0</v>
+        <v>104011.82</v>
       </c>
       <c r="AE147" s="2">
         <v>0</v>
       </c>
       <c r="AF147" s="2">
-        <v>0</v>
+        <v>106761.4</v>
       </c>
       <c r="AG147" s="2">
         <v>0</v>
       </c>
       <c r="AH147" s="2">
-        <v>0</v>
+        <v>106802.44</v>
       </c>
       <c r="AI147" s="2">
         <v>0</v>
       </c>
       <c r="AJ147" s="2">
-        <v>0</v>
+        <v>106802.44</v>
       </c>
       <c r="AK147" s="2">
         <v>0</v>
       </c>
       <c r="AL147" s="2">
-        <v>0</v>
-[...11 lines deleted...]
-        <v>0</v>
+        <v>106802.44</v>
       </c>
     </row>
-    <row r="148" spans="1:42" customHeight="1" ht="70.25">
+    <row r="148" spans="1:38" customHeight="1" ht="70.25">
       <c r="A148" s="2"/>
       <c r="B148" s="2" t="s">
-        <v>733</v>
+        <v>542</v>
       </c>
       <c r="C148" s="4" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>734</v>
+        <v>42</v>
+      </c>
+      <c r="D148" s="2">
+        <v>21000802107</v>
       </c>
       <c r="E148" s="2" t="s">
-        <v>735</v>
+        <v>43</v>
       </c>
       <c r="F148" s="2" t="s">
-        <v>736</v>
+        <v>159</v>
       </c>
       <c r="G148" s="2" t="s">
-        <v>737</v>
+        <v>543</v>
       </c>
       <c r="H148" s="13" t="s">
-        <v>738</v>
+        <v>544</v>
       </c>
       <c r="I148" s="2">
-        <v>75</v>
+        <v>7</v>
       </c>
       <c r="J148" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K148" s="2">
         <v>0</v>
       </c>
       <c r="L148" s="2">
-        <v>0</v>
+        <v>124414.67</v>
       </c>
       <c r="M148" s="2">
         <v>0</v>
       </c>
       <c r="N148" s="2">
-        <v>0</v>
+        <v>126004.97</v>
       </c>
       <c r="O148" s="2">
         <v>0</v>
       </c>
       <c r="P148" s="2">
-        <v>0</v>
+        <v>121174.26</v>
       </c>
       <c r="Q148" s="2">
         <v>0</v>
       </c>
       <c r="R148" s="2">
-        <v>0</v>
+        <v>121461.24</v>
       </c>
       <c r="S148" s="2">
         <v>0</v>
       </c>
       <c r="T148" s="2">
-        <v>0</v>
+        <v>124414.67</v>
       </c>
       <c r="U148" s="2">
         <v>0</v>
       </c>
       <c r="V148" s="2">
-        <v>0</v>
+        <v>129735.62</v>
       </c>
       <c r="W148" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="X148" s="2">
-        <v>148500.2</v>
+        <v>119572</v>
       </c>
       <c r="Y148" s="2">
         <v>0</v>
       </c>
       <c r="Z148" s="2">
-        <v>0</v>
+        <v>121174.26</v>
       </c>
       <c r="AA148" s="2">
         <v>0</v>
       </c>
       <c r="AB148" s="2">
-        <v>0</v>
+        <v>121461.24</v>
       </c>
       <c r="AC148" s="2">
         <v>0</v>
       </c>
       <c r="AD148" s="2">
-        <v>0</v>
+        <v>121473.19</v>
       </c>
       <c r="AE148" s="2">
         <v>0</v>
       </c>
       <c r="AF148" s="2">
-        <v>0</v>
+        <v>124414.67</v>
       </c>
       <c r="AG148" s="2">
         <v>0</v>
       </c>
       <c r="AH148" s="2">
-        <v>0</v>
+        <v>125407.11</v>
       </c>
       <c r="AI148" s="2">
         <v>0</v>
       </c>
       <c r="AJ148" s="2">
-        <v>0</v>
+        <v>125407.11</v>
       </c>
       <c r="AK148" s="2">
         <v>0</v>
       </c>
       <c r="AL148" s="2">
-        <v>0</v>
-[...11 lines deleted...]
-        <v>0</v>
+        <v>125407.11</v>
       </c>
     </row>
-    <row r="149" spans="1:42" customHeight="1" ht="70.25">
+    <row r="149" spans="1:38" customHeight="1" ht="70.25">
       <c r="A149" s="2"/>
       <c r="B149" s="2" t="s">
-        <v>739</v>
+        <v>545</v>
       </c>
       <c r="C149" s="4" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>740</v>
+        <v>42</v>
+      </c>
+      <c r="D149" s="2">
+        <v>21000802690</v>
       </c>
       <c r="E149" s="2" t="s">
-        <v>105</v>
+        <v>43</v>
       </c>
       <c r="F149" s="2" t="s">
-        <v>106</v>
+        <v>125</v>
       </c>
       <c r="G149" s="2" t="s">
-        <v>741</v>
+        <v>546</v>
       </c>
       <c r="H149" s="13" t="s">
-        <v>742</v>
+        <v>547</v>
       </c>
       <c r="I149" s="2">
-        <v>25</v>
+        <v>7</v>
       </c>
       <c r="J149" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K149" s="2">
         <v>0</v>
       </c>
       <c r="L149" s="2">
-        <v>0</v>
+        <v>42273.39</v>
       </c>
       <c r="M149" s="2">
         <v>0</v>
       </c>
       <c r="N149" s="2">
-        <v>0</v>
+        <v>42755.15</v>
       </c>
       <c r="O149" s="2">
         <v>0</v>
       </c>
       <c r="P149" s="2">
-        <v>0</v>
+        <v>41058.87</v>
       </c>
       <c r="Q149" s="2">
         <v>0</v>
       </c>
       <c r="R149" s="2">
-        <v>0</v>
+        <v>41220.81</v>
       </c>
       <c r="S149" s="2">
         <v>0</v>
       </c>
       <c r="T149" s="2">
-        <v>0</v>
+        <v>42273.39</v>
       </c>
       <c r="U149" s="2">
         <v>0</v>
       </c>
       <c r="V149" s="2">
-        <v>0</v>
+        <v>43925.14</v>
       </c>
       <c r="W149" s="2">
         <v>0</v>
       </c>
       <c r="X149" s="2">
-        <v>0</v>
+        <v>40484</v>
       </c>
       <c r="Y149" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Z149" s="2">
-        <v>57073.73</v>
+        <v>41160.08</v>
       </c>
       <c r="AA149" s="2">
         <v>0</v>
       </c>
       <c r="AB149" s="2">
-        <v>0</v>
+        <v>41220.81</v>
       </c>
       <c r="AC149" s="2">
         <v>0</v>
       </c>
       <c r="AD149" s="2">
-        <v>0</v>
+        <v>40945.52</v>
       </c>
       <c r="AE149" s="2">
         <v>0</v>
       </c>
       <c r="AF149" s="2">
-        <v>0</v>
+        <v>42273.39</v>
       </c>
       <c r="AG149" s="2">
         <v>0</v>
       </c>
       <c r="AH149" s="2">
-        <v>0</v>
+        <v>42552.73</v>
       </c>
       <c r="AI149" s="2">
         <v>0</v>
       </c>
       <c r="AJ149" s="2">
-        <v>0</v>
+        <v>42552.73</v>
       </c>
       <c r="AK149" s="2">
         <v>0</v>
       </c>
       <c r="AL149" s="2">
-        <v>0</v>
-[...11 lines deleted...]
-        <v>0</v>
+        <v>42552.73</v>
       </c>
     </row>
-    <row r="150" spans="1:42" customHeight="1" ht="70.25">
+    <row r="150" spans="1:38" customHeight="1" ht="70.25">
       <c r="A150" s="2"/>
       <c r="B150" s="2" t="s">
-        <v>743</v>
+        <v>548</v>
       </c>
       <c r="C150" s="4" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>744</v>
+        <v>42</v>
+      </c>
+      <c r="D150" s="2">
+        <v>21000001645</v>
       </c>
       <c r="E150" s="2" t="s">
-        <v>745</v>
+        <v>43</v>
       </c>
       <c r="F150" s="2" t="s">
-        <v>746</v>
+        <v>140</v>
       </c>
       <c r="G150" s="2" t="s">
-        <v>747</v>
+        <v>549</v>
       </c>
       <c r="H150" s="13" t="s">
-        <v>748</v>
+        <v>550</v>
       </c>
       <c r="I150" s="2">
-        <v>30</v>
+        <v>7</v>
       </c>
       <c r="J150" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K150" s="2">
         <v>0</v>
       </c>
       <c r="L150" s="2">
-        <v>0</v>
+        <v>62047.64</v>
       </c>
       <c r="M150" s="2">
         <v>0</v>
       </c>
       <c r="N150" s="2">
-        <v>0</v>
+        <v>62998.31</v>
       </c>
       <c r="O150" s="2">
         <v>0</v>
       </c>
       <c r="P150" s="2">
-        <v>0</v>
+        <v>60902.11</v>
       </c>
       <c r="Q150" s="2">
         <v>0</v>
       </c>
       <c r="R150" s="2">
-        <v>0</v>
+        <v>60051.82</v>
       </c>
       <c r="S150" s="2">
         <v>0</v>
       </c>
       <c r="T150" s="2">
-        <v>0</v>
+        <v>62047.64</v>
       </c>
       <c r="U150" s="2">
         <v>0</v>
       </c>
       <c r="V150" s="2">
-        <v>0</v>
+        <v>64067.08</v>
       </c>
       <c r="W150" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="X150" s="2">
-        <v>0</v>
+        <v>59048</v>
       </c>
       <c r="Y150" s="2">
         <v>0</v>
       </c>
       <c r="Z150" s="2">
-        <v>0</v>
+        <v>59833.34</v>
       </c>
       <c r="AA150" s="2">
         <v>0</v>
       </c>
       <c r="AB150" s="2">
-        <v>0</v>
+        <v>60051.82</v>
       </c>
       <c r="AC150" s="2">
         <v>0</v>
       </c>
       <c r="AD150" s="2">
-        <v>0</v>
+        <v>60164.01</v>
       </c>
       <c r="AE150" s="2">
         <v>0</v>
       </c>
       <c r="AF150" s="2">
-        <v>0</v>
+        <v>62047.64</v>
       </c>
       <c r="AG150" s="2">
         <v>0</v>
       </c>
       <c r="AH150" s="2">
-        <v>0</v>
+        <v>62703.07</v>
       </c>
       <c r="AI150" s="2">
         <v>0</v>
       </c>
       <c r="AJ150" s="2">
-        <v>0</v>
+        <v>62703.07</v>
       </c>
       <c r="AK150" s="2">
         <v>0</v>
       </c>
       <c r="AL150" s="2">
-        <v>0</v>
-[...11 lines deleted...]
-        <v>0</v>
+        <v>62703.07</v>
       </c>
     </row>
-    <row r="151" spans="1:42" customHeight="1" ht="70.25">
+    <row r="151" spans="1:38" customHeight="1" ht="70.25">
       <c r="A151" s="2"/>
       <c r="B151" s="2" t="s">
-        <v>749</v>
+        <v>551</v>
       </c>
       <c r="C151" s="4" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>750</v>
+        <v>42</v>
+      </c>
+      <c r="D151" s="2">
+        <v>11000009820</v>
       </c>
       <c r="E151" s="2" t="s">
-        <v>191</v>
+        <v>43</v>
       </c>
       <c r="F151" s="2" t="s">
-        <v>385</v>
+        <v>99</v>
       </c>
       <c r="G151" s="2" t="s">
-        <v>751</v>
+        <v>552</v>
       </c>
       <c r="H151" s="13" t="s">
-        <v>752</v>
+        <v>553</v>
       </c>
       <c r="I151" s="2">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="J151" s="2">
-        <v>117</v>
+        <v>0</v>
       </c>
       <c r="K151" s="2">
         <v>0</v>
       </c>
       <c r="L151" s="2">
-        <v>0</v>
+        <v>92486.56</v>
       </c>
       <c r="M151" s="2">
         <v>0</v>
       </c>
       <c r="N151" s="2">
-        <v>0</v>
+        <v>94425.38</v>
       </c>
       <c r="O151" s="2">
         <v>0</v>
       </c>
       <c r="P151" s="2">
-        <v>0</v>
+        <v>91566.74</v>
       </c>
       <c r="Q151" s="2">
         <v>0</v>
       </c>
       <c r="R151" s="2">
-        <v>0</v>
+        <v>91350.31</v>
       </c>
       <c r="S151" s="2">
         <v>0</v>
       </c>
       <c r="T151" s="2">
-        <v>0</v>
+        <v>92486.56</v>
       </c>
       <c r="U151" s="2">
         <v>0</v>
       </c>
       <c r="V151" s="2">
-        <v>0</v>
+        <v>97843.13</v>
       </c>
       <c r="W151" s="2">
-        <v>117</v>
+        <v>0</v>
       </c>
       <c r="X151" s="2">
-        <v>7285.83</v>
+        <v>90178</v>
       </c>
       <c r="Y151" s="2">
         <v>0</v>
       </c>
       <c r="Z151" s="2">
-        <v>0</v>
+        <v>91422.46</v>
       </c>
       <c r="AA151" s="2">
         <v>0</v>
       </c>
       <c r="AB151" s="2">
-        <v>0</v>
+        <v>91350.31</v>
       </c>
       <c r="AC151" s="2">
         <v>0</v>
       </c>
       <c r="AD151" s="2">
-        <v>0</v>
+        <v>91061.74</v>
       </c>
       <c r="AE151" s="2">
         <v>0</v>
       </c>
       <c r="AF151" s="2">
-        <v>0</v>
+        <v>92486.56</v>
       </c>
       <c r="AG151" s="2">
         <v>0</v>
       </c>
       <c r="AH151" s="2">
-        <v>0</v>
+        <v>93974.49</v>
       </c>
       <c r="AI151" s="2">
         <v>0</v>
       </c>
       <c r="AJ151" s="2">
-        <v>0</v>
+        <v>93974.49</v>
       </c>
       <c r="AK151" s="2">
         <v>0</v>
       </c>
       <c r="AL151" s="2">
-        <v>0</v>
-[...11 lines deleted...]
-        <v>0</v>
+        <v>93974.49</v>
       </c>
     </row>
-    <row r="152" spans="1:42" customHeight="1" ht="70.25">
+    <row r="152" spans="1:38" customHeight="1" ht="70.25">
       <c r="A152" s="2"/>
       <c r="B152" s="2" t="s">
-        <v>753</v>
+        <v>554</v>
       </c>
       <c r="C152" s="4" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>754</v>
+        <v>42</v>
+      </c>
+      <c r="D152" s="2">
+        <v>11000009822</v>
       </c>
       <c r="E152" s="2" t="s">
-        <v>755</v>
+        <v>43</v>
       </c>
       <c r="F152" s="2" t="s">
-        <v>756</v>
+        <v>99</v>
       </c>
       <c r="G152" s="2" t="s">
-        <v>757</v>
+        <v>555</v>
       </c>
       <c r="H152" s="13" t="s">
-        <v>758</v>
+        <v>556</v>
       </c>
       <c r="I152" s="2">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="J152" s="2">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="K152" s="2">
         <v>0</v>
       </c>
       <c r="L152" s="2">
-        <v>0</v>
+        <v>87690.85</v>
       </c>
       <c r="M152" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="N152" s="2">
-        <v>1337.58</v>
+        <v>89529.14</v>
       </c>
       <c r="O152" s="2">
         <v>0</v>
       </c>
       <c r="P152" s="2">
-        <v>0</v>
+        <v>86818.73</v>
       </c>
       <c r="Q152" s="2">
         <v>0</v>
       </c>
       <c r="R152" s="2">
-        <v>0</v>
+        <v>86613.53</v>
       </c>
       <c r="S152" s="2">
         <v>0</v>
       </c>
       <c r="T152" s="2">
-        <v>0</v>
+        <v>87690.85</v>
       </c>
       <c r="U152" s="2">
         <v>0</v>
       </c>
       <c r="V152" s="2">
-        <v>0</v>
+        <v>92769.67</v>
       </c>
       <c r="W152" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="X152" s="2">
-        <v>1277.66</v>
+        <v>85502</v>
       </c>
       <c r="Y152" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="Z152" s="2">
-        <v>1302.32</v>
+        <v>86681.93</v>
       </c>
       <c r="AA152" s="2">
         <v>0</v>
       </c>
       <c r="AB152" s="2">
-        <v>0</v>
+        <v>86613.53</v>
       </c>
       <c r="AC152" s="2">
         <v>0</v>
       </c>
       <c r="AD152" s="2">
-        <v>0</v>
+        <v>86339.92</v>
       </c>
       <c r="AE152" s="2">
         <v>0</v>
       </c>
       <c r="AF152" s="2">
-        <v>0</v>
+        <v>87690.85</v>
       </c>
       <c r="AG152" s="2">
         <v>0</v>
       </c>
       <c r="AH152" s="2">
-        <v>0</v>
+        <v>89101.63</v>
       </c>
       <c r="AI152" s="2">
         <v>0</v>
       </c>
       <c r="AJ152" s="2">
-        <v>0</v>
+        <v>89101.63</v>
       </c>
       <c r="AK152" s="2">
         <v>0</v>
       </c>
       <c r="AL152" s="2">
-        <v>0</v>
-[...11 lines deleted...]
-        <v>0</v>
+        <v>89101.63</v>
       </c>
     </row>
-    <row r="153" spans="1:42" customHeight="1" ht="70.25">
+    <row r="153" spans="1:38" customHeight="1" ht="70.25">
       <c r="A153" s="2"/>
       <c r="B153" s="2" t="s">
-        <v>759</v>
+        <v>557</v>
       </c>
       <c r="C153" s="4" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>760</v>
+        <v>42</v>
+      </c>
+      <c r="D153" s="2">
+        <v>21000002880</v>
       </c>
       <c r="E153" s="2" t="s">
-        <v>761</v>
+        <v>43</v>
       </c>
       <c r="F153" s="2" t="s">
-        <v>697</v>
+        <v>159</v>
       </c>
       <c r="G153" s="2" t="s">
-        <v>762</v>
+        <v>558</v>
       </c>
       <c r="H153" s="13" t="s">
-        <v>763</v>
+        <v>559</v>
       </c>
       <c r="I153" s="2">
-        <v>85</v>
+        <v>7</v>
       </c>
       <c r="J153" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K153" s="2">
         <v>0</v>
       </c>
       <c r="L153" s="2">
-        <v>0</v>
+        <v>176638.4</v>
       </c>
       <c r="M153" s="2">
         <v>0</v>
       </c>
       <c r="N153" s="2">
-        <v>0</v>
+        <v>178896.25</v>
       </c>
       <c r="O153" s="2">
         <v>0</v>
       </c>
       <c r="P153" s="2">
-        <v>0</v>
+        <v>172037.82</v>
       </c>
       <c r="Q153" s="2">
         <v>0</v>
       </c>
       <c r="R153" s="2">
-        <v>0</v>
+        <v>172445.26</v>
       </c>
       <c r="S153" s="2">
         <v>0</v>
       </c>
       <c r="T153" s="2">
-        <v>0</v>
+        <v>176638.4</v>
       </c>
       <c r="U153" s="2">
         <v>0</v>
       </c>
       <c r="V153" s="2">
-        <v>0</v>
+        <v>184192.86</v>
       </c>
       <c r="W153" s="2">
         <v>0</v>
       </c>
       <c r="X153" s="2">
-        <v>0</v>
+        <v>169763</v>
       </c>
       <c r="Y153" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Z153" s="2">
-        <v>177996.14</v>
+        <v>172037.82</v>
       </c>
       <c r="AA153" s="2">
         <v>0</v>
       </c>
       <c r="AB153" s="2">
-        <v>0</v>
+        <v>172445.26</v>
       </c>
       <c r="AC153" s="2">
         <v>0</v>
       </c>
       <c r="AD153" s="2">
-        <v>0</v>
+        <v>172462.23</v>
       </c>
       <c r="AE153" s="2">
         <v>0</v>
       </c>
       <c r="AF153" s="2">
-        <v>0</v>
+        <v>176638.4</v>
       </c>
       <c r="AG153" s="2">
         <v>0</v>
       </c>
       <c r="AH153" s="2">
-        <v>0</v>
+        <v>178047.43</v>
       </c>
       <c r="AI153" s="2">
         <v>0</v>
       </c>
       <c r="AJ153" s="2">
-        <v>0</v>
+        <v>178047.43</v>
       </c>
       <c r="AK153" s="2">
         <v>0</v>
       </c>
       <c r="AL153" s="2">
-        <v>0</v>
-[...11 lines deleted...]
-        <v>0</v>
+        <v>178047.43</v>
       </c>
     </row>
-    <row r="154" spans="1:42" customHeight="1" ht="70.25">
+    <row r="154" spans="1:38" customHeight="1" ht="70.25">
       <c r="A154" s="2"/>
       <c r="B154" s="2" t="s">
-        <v>764</v>
+        <v>560</v>
       </c>
       <c r="C154" s="4" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>765</v>
+        <v>42</v>
+      </c>
+      <c r="D154" s="2">
+        <v>21000002787</v>
       </c>
       <c r="E154" s="2" t="s">
-        <v>322</v>
+        <v>43</v>
       </c>
       <c r="F154" s="2" t="s">
-        <v>323</v>
+        <v>152</v>
       </c>
       <c r="G154" s="2" t="s">
-        <v>766</v>
+        <v>561</v>
       </c>
       <c r="H154" s="13" t="s">
-        <v>767</v>
+        <v>562</v>
       </c>
       <c r="I154" s="2">
-        <v>30</v>
+        <v>7</v>
       </c>
       <c r="J154" s="2">
-        <v>24</v>
+        <v>0</v>
       </c>
       <c r="K154" s="2">
         <v>0</v>
       </c>
       <c r="L154" s="2">
-        <v>0</v>
+        <v>89375.14</v>
       </c>
       <c r="M154" s="2">
         <v>0</v>
       </c>
       <c r="N154" s="2">
-        <v>0</v>
+        <v>89791.16</v>
       </c>
       <c r="O154" s="2">
         <v>0</v>
       </c>
       <c r="P154" s="2">
-        <v>0</v>
+        <v>88127.07</v>
       </c>
       <c r="Q154" s="2">
         <v>0</v>
       </c>
       <c r="R154" s="2">
-        <v>0</v>
+        <v>87971.07</v>
       </c>
       <c r="S154" s="2">
         <v>0</v>
       </c>
       <c r="T154" s="2">
-        <v>0</v>
+        <v>89375.14</v>
       </c>
       <c r="U154" s="2">
         <v>0</v>
       </c>
       <c r="V154" s="2">
-        <v>0</v>
+        <v>94038.04</v>
       </c>
       <c r="W154" s="2">
         <v>0</v>
       </c>
       <c r="X154" s="2">
-        <v>0</v>
+        <v>86671</v>
       </c>
       <c r="Y154" s="2">
-        <v>24</v>
+        <v>0</v>
       </c>
       <c r="Z154" s="2">
-        <v>2489.11</v>
+        <v>87615.71</v>
       </c>
       <c r="AA154" s="2">
         <v>0</v>
       </c>
       <c r="AB154" s="2">
-        <v>0</v>
+        <v>87971.07</v>
       </c>
       <c r="AC154" s="2">
         <v>0</v>
       </c>
       <c r="AD154" s="2">
-        <v>0</v>
+        <v>87893.06</v>
       </c>
       <c r="AE154" s="2">
         <v>0</v>
       </c>
       <c r="AF154" s="2">
-        <v>0</v>
+        <v>89375.14</v>
       </c>
       <c r="AG154" s="2">
         <v>0</v>
       </c>
       <c r="AH154" s="2">
-        <v>0</v>
+        <v>89357.8</v>
       </c>
       <c r="AI154" s="2">
         <v>0</v>
       </c>
       <c r="AJ154" s="2">
-        <v>0</v>
+        <v>89357.8</v>
       </c>
       <c r="AK154" s="2">
         <v>0</v>
       </c>
       <c r="AL154" s="2">
-        <v>0</v>
-[...11 lines deleted...]
-        <v>0</v>
+        <v>89357.8</v>
       </c>
     </row>
-    <row r="155" spans="1:42" customHeight="1" ht="70.25">
+    <row r="155" spans="1:38" customHeight="1" ht="70.25">
       <c r="A155" s="2"/>
       <c r="B155" s="2" t="s">
-        <v>768</v>
+        <v>563</v>
       </c>
       <c r="C155" s="4" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>769</v>
+        <v>42</v>
+      </c>
+      <c r="D155" s="2">
+        <v>21000007017</v>
       </c>
       <c r="E155" s="2" t="s">
-        <v>770</v>
+        <v>43</v>
       </c>
       <c r="F155" s="2" t="s">
-        <v>771</v>
+        <v>152</v>
       </c>
       <c r="G155" s="2" t="s">
-        <v>772</v>
+        <v>564</v>
       </c>
       <c r="H155" s="13" t="s">
-        <v>773</v>
+        <v>565</v>
       </c>
       <c r="I155" s="2">
-        <v>95</v>
+        <v>7</v>
       </c>
       <c r="J155" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="K155" s="2">
         <v>0</v>
       </c>
       <c r="L155" s="2">
-        <v>0</v>
+        <v>109325.76</v>
       </c>
       <c r="M155" s="2">
         <v>0</v>
       </c>
       <c r="N155" s="2">
-        <v>0</v>
+        <v>109834.65</v>
       </c>
       <c r="O155" s="2">
         <v>0</v>
       </c>
       <c r="P155" s="2">
-        <v>0</v>
+        <v>107799.1</v>
       </c>
       <c r="Q155" s="2">
         <v>0</v>
       </c>
       <c r="R155" s="2">
-        <v>0</v>
+        <v>107608.27</v>
       </c>
       <c r="S155" s="2">
         <v>0</v>
       </c>
       <c r="T155" s="2">
-        <v>0</v>
+        <v>109325.76</v>
       </c>
       <c r="U155" s="2">
         <v>0</v>
       </c>
       <c r="V155" s="2">
-        <v>0</v>
+        <v>115029.53</v>
       </c>
       <c r="W155" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="X155" s="2">
-        <v>328025.2</v>
+        <v>106018</v>
       </c>
       <c r="Y155" s="2">
         <v>0</v>
       </c>
       <c r="Z155" s="2">
-        <v>0</v>
+        <v>107173.6</v>
       </c>
       <c r="AA155" s="2">
         <v>0</v>
       </c>
       <c r="AB155" s="2">
-        <v>0</v>
+        <v>107608.27</v>
       </c>
       <c r="AC155" s="2">
         <v>0</v>
       </c>
       <c r="AD155" s="2">
-        <v>0</v>
+        <v>107512.85</v>
       </c>
       <c r="AE155" s="2">
         <v>0</v>
       </c>
       <c r="AF155" s="2">
-        <v>0</v>
+        <v>109325.76</v>
       </c>
       <c r="AG155" s="2">
         <v>0</v>
       </c>
       <c r="AH155" s="2">
-        <v>0</v>
+        <v>109304.56</v>
       </c>
       <c r="AI155" s="2">
         <v>0</v>
       </c>
       <c r="AJ155" s="2">
-        <v>0</v>
+        <v>109304.56</v>
       </c>
       <c r="AK155" s="2">
         <v>0</v>
       </c>
       <c r="AL155" s="2">
-        <v>0</v>
-[...11 lines deleted...]
-        <v>0</v>
+        <v>109304.56</v>
       </c>
     </row>
-    <row r="156" spans="1:42" customHeight="1" ht="70.25">
+    <row r="156" spans="1:38" customHeight="1" ht="70.25">
       <c r="A156" s="2"/>
       <c r="B156" s="2" t="s">
-        <v>774</v>
+        <v>566</v>
       </c>
       <c r="C156" s="4" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>775</v>
+        <v>42</v>
+      </c>
+      <c r="D156" s="2">
+        <v>21000002771</v>
       </c>
       <c r="E156" s="2" t="s">
-        <v>776</v>
+        <v>43</v>
       </c>
       <c r="F156" s="2" t="s">
-        <v>777</v>
+        <v>152</v>
       </c>
       <c r="G156" s="2" t="s">
-        <v>778</v>
+        <v>567</v>
       </c>
       <c r="H156" s="13" t="s">
-        <v>779</v>
+        <v>568</v>
       </c>
       <c r="I156" s="2">
-        <v>95</v>
+        <v>7</v>
       </c>
       <c r="J156" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K156" s="2">
         <v>0</v>
       </c>
       <c r="L156" s="2">
-        <v>0</v>
+        <v>101022.54</v>
       </c>
       <c r="M156" s="2">
         <v>0</v>
       </c>
       <c r="N156" s="2">
-        <v>0</v>
+        <v>101492.78</v>
       </c>
       <c r="O156" s="2">
         <v>0</v>
       </c>
       <c r="P156" s="2">
-        <v>0</v>
+        <v>99611.83</v>
       </c>
       <c r="Q156" s="2">
         <v>0</v>
       </c>
       <c r="R156" s="2">
-        <v>0</v>
+        <v>99435.49</v>
       </c>
       <c r="S156" s="2">
         <v>0</v>
       </c>
       <c r="T156" s="2">
-        <v>0</v>
+        <v>101022.54</v>
       </c>
       <c r="U156" s="2">
         <v>0</v>
       </c>
       <c r="V156" s="2">
-        <v>0</v>
+        <v>106293.11</v>
       </c>
       <c r="W156" s="2">
         <v>0</v>
       </c>
       <c r="X156" s="2">
-        <v>0</v>
+        <v>97966</v>
       </c>
       <c r="Y156" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Z156" s="2">
-        <v>108847.97</v>
+        <v>99033.83</v>
       </c>
       <c r="AA156" s="2">
         <v>0</v>
       </c>
       <c r="AB156" s="2">
-        <v>0</v>
+        <v>99435.49</v>
       </c>
       <c r="AC156" s="2">
         <v>0</v>
       </c>
       <c r="AD156" s="2">
-        <v>0</v>
+        <v>99347.32</v>
       </c>
       <c r="AE156" s="2">
         <v>0</v>
       </c>
       <c r="AF156" s="2">
-        <v>0</v>
+        <v>101022.54</v>
       </c>
       <c r="AG156" s="2">
         <v>0</v>
       </c>
       <c r="AH156" s="2">
-        <v>0</v>
+        <v>101002.95</v>
       </c>
       <c r="AI156" s="2">
         <v>0</v>
       </c>
       <c r="AJ156" s="2">
-        <v>0</v>
+        <v>101002.95</v>
       </c>
       <c r="AK156" s="2">
         <v>0</v>
       </c>
       <c r="AL156" s="2">
-        <v>0</v>
-[...11 lines deleted...]
-        <v>0</v>
+        <v>101002.95</v>
       </c>
     </row>
-    <row r="157" spans="1:42" customHeight="1" ht="70.25">
+    <row r="157" spans="1:38" customHeight="1" ht="70.25">
       <c r="A157" s="2"/>
       <c r="B157" s="2" t="s">
-        <v>780</v>
+        <v>569</v>
       </c>
       <c r="C157" s="4" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="D157" s="2">
-        <v>399365</v>
+        <v>21000002791</v>
       </c>
       <c r="E157" s="2" t="s">
-        <v>84</v>
+        <v>43</v>
       </c>
       <c r="F157" s="2" t="s">
-        <v>127</v>
+        <v>152</v>
       </c>
       <c r="G157" s="2" t="s">
-        <v>781</v>
+        <v>570</v>
       </c>
       <c r="H157" s="13" t="s">
-        <v>782</v>
+        <v>571</v>
       </c>
       <c r="I157" s="2">
-        <v>20</v>
+        <v>7</v>
       </c>
       <c r="J157" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="K157" s="2">
         <v>0</v>
       </c>
       <c r="L157" s="2">
-        <v>0</v>
+        <v>121896.09</v>
       </c>
       <c r="M157" s="2">
         <v>0</v>
       </c>
       <c r="N157" s="2">
-        <v>0</v>
+        <v>122463.49</v>
       </c>
       <c r="O157" s="2">
         <v>0</v>
       </c>
       <c r="P157" s="2">
-        <v>0</v>
+        <v>120193.89</v>
       </c>
       <c r="Q157" s="2">
         <v>0</v>
       </c>
       <c r="R157" s="2">
-        <v>0</v>
+        <v>119981.12</v>
       </c>
       <c r="S157" s="2">
         <v>0</v>
       </c>
       <c r="T157" s="2">
-        <v>0</v>
+        <v>121896.09</v>
       </c>
       <c r="U157" s="2">
         <v>0</v>
       </c>
       <c r="V157" s="2">
-        <v>0</v>
+        <v>128255.68</v>
       </c>
       <c r="W157" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="X157" s="2">
-        <v>445555.54</v>
+        <v>118208</v>
       </c>
       <c r="Y157" s="2">
         <v>0</v>
       </c>
       <c r="Z157" s="2">
-        <v>0</v>
+        <v>119496.47</v>
       </c>
       <c r="AA157" s="2">
         <v>0</v>
       </c>
       <c r="AB157" s="2">
-        <v>0</v>
+        <v>119981.12</v>
       </c>
       <c r="AC157" s="2">
         <v>0</v>
       </c>
       <c r="AD157" s="2">
-        <v>0</v>
+        <v>119874.73</v>
       </c>
       <c r="AE157" s="2">
         <v>0</v>
       </c>
       <c r="AF157" s="2">
-        <v>0</v>
+        <v>121896.09</v>
       </c>
       <c r="AG157" s="2">
         <v>0</v>
       </c>
       <c r="AH157" s="2">
-        <v>0</v>
+        <v>121872.45</v>
       </c>
       <c r="AI157" s="2">
         <v>0</v>
       </c>
       <c r="AJ157" s="2">
-        <v>0</v>
+        <v>121872.45</v>
       </c>
       <c r="AK157" s="2">
         <v>0</v>
       </c>
       <c r="AL157" s="2">
-        <v>0</v>
-[...11 lines deleted...]
-        <v>0</v>
+        <v>121872.45</v>
       </c>
     </row>
-    <row r="158" spans="1:42" customHeight="1" ht="70.25">
+    <row r="158" spans="1:38" customHeight="1" ht="70.25">
       <c r="A158" s="2"/>
       <c r="B158" s="2" t="s">
-        <v>783</v>
+        <v>572</v>
       </c>
       <c r="C158" s="4" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="D158" s="2" t="s">
-        <v>784</v>
+        <v>573</v>
       </c>
       <c r="E158" s="2" t="s">
-        <v>785</v>
+        <v>250</v>
       </c>
       <c r="F158" s="2" t="s">
-        <v>777</v>
+        <v>574</v>
       </c>
       <c r="G158" s="2" t="s">
-        <v>786</v>
-[...3 lines deleted...]
-      </c>
+        <v>575</v>
+      </c>
+      <c r="H158" s="13"/>
       <c r="I158" s="2">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="J158" s="2">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="K158" s="2">
         <v>0</v>
       </c>
       <c r="L158" s="2">
         <v>0</v>
       </c>
       <c r="M158" s="2">
         <v>0</v>
       </c>
       <c r="N158" s="2">
         <v>0</v>
       </c>
       <c r="O158" s="2">
         <v>0</v>
       </c>
       <c r="P158" s="2">
         <v>0</v>
       </c>
       <c r="Q158" s="2">
         <v>0</v>
       </c>
       <c r="R158" s="2">
         <v>0</v>
       </c>
       <c r="S158" s="2">
         <v>0</v>
       </c>
       <c r="T158" s="2">
         <v>0</v>
       </c>
       <c r="U158" s="2">
         <v>0</v>
       </c>
       <c r="V158" s="2">
         <v>0</v>
       </c>
       <c r="W158" s="2">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="X158" s="2">
-        <v>40352.75</v>
+        <v>0</v>
       </c>
       <c r="Y158" s="2">
         <v>0</v>
       </c>
       <c r="Z158" s="2">
         <v>0</v>
       </c>
       <c r="AA158" s="2">
         <v>0</v>
       </c>
       <c r="AB158" s="2">
         <v>0</v>
       </c>
       <c r="AC158" s="2">
         <v>0</v>
       </c>
       <c r="AD158" s="2">
         <v>0</v>
       </c>
       <c r="AE158" s="2">
         <v>0</v>
       </c>
       <c r="AF158" s="2">
         <v>0</v>
       </c>
       <c r="AG158" s="2">
         <v>0</v>
       </c>
       <c r="AH158" s="2">
         <v>0</v>
       </c>
       <c r="AI158" s="2">
         <v>0</v>
       </c>
       <c r="AJ158" s="2">
         <v>0</v>
       </c>
       <c r="AK158" s="2">
         <v>0</v>
       </c>
       <c r="AL158" s="2">
         <v>0</v>
       </c>
-      <c r="AM158" s="2">
-[...10 lines deleted...]
-      </c>
     </row>
-    <row r="159" spans="1:42" customHeight="1" ht="70.25">
+    <row r="159" spans="1:38" customHeight="1" ht="70.25">
       <c r="A159" s="2"/>
       <c r="B159" s="2" t="s">
-        <v>788</v>
+        <v>576</v>
       </c>
       <c r="C159" s="4" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>789</v>
+        <v>42</v>
+      </c>
+      <c r="D159" s="2">
+        <v>21000001429</v>
       </c>
       <c r="E159" s="2" t="s">
-        <v>790</v>
+        <v>43</v>
       </c>
       <c r="F159" s="2" t="s">
-        <v>442</v>
+        <v>204</v>
       </c>
       <c r="G159" s="2" t="s">
-        <v>791</v>
+        <v>577</v>
       </c>
       <c r="H159" s="13" t="s">
-        <v>792</v>
+        <v>578</v>
       </c>
       <c r="I159" s="2">
-        <v>80</v>
+        <v>7</v>
       </c>
       <c r="J159" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K159" s="2">
         <v>0</v>
       </c>
       <c r="L159" s="2">
-        <v>0</v>
+        <v>309154.44</v>
       </c>
       <c r="M159" s="2">
         <v>0</v>
       </c>
       <c r="N159" s="2">
-        <v>0</v>
+        <v>315671.14</v>
       </c>
       <c r="O159" s="2">
         <v>0</v>
       </c>
       <c r="P159" s="2">
-        <v>0</v>
+        <v>304461.22</v>
       </c>
       <c r="Q159" s="2">
         <v>0</v>
       </c>
       <c r="R159" s="2">
-        <v>0</v>
+        <v>304491.12</v>
       </c>
       <c r="S159" s="2">
         <v>0</v>
       </c>
       <c r="T159" s="2">
-        <v>0</v>
+        <v>309154.44</v>
       </c>
       <c r="U159" s="2">
         <v>0</v>
       </c>
       <c r="V159" s="2">
-        <v>0</v>
+        <v>324340.14</v>
       </c>
       <c r="W159" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="X159" s="2">
-        <v>75724.8</v>
+        <v>298931</v>
       </c>
       <c r="Y159" s="2">
         <v>0</v>
       </c>
       <c r="Z159" s="2">
-        <v>0</v>
+        <v>303594.32</v>
       </c>
       <c r="AA159" s="2">
         <v>0</v>
       </c>
       <c r="AB159" s="2">
-        <v>0</v>
+        <v>304491.12</v>
       </c>
       <c r="AC159" s="2">
         <v>0</v>
       </c>
       <c r="AD159" s="2">
-        <v>0</v>
+        <v>302398.6</v>
       </c>
       <c r="AE159" s="2">
         <v>0</v>
       </c>
       <c r="AF159" s="2">
-        <v>0</v>
+        <v>309154.44</v>
       </c>
       <c r="AG159" s="2">
         <v>0</v>
       </c>
       <c r="AH159" s="2">
-        <v>0</v>
+        <v>314176.48</v>
       </c>
       <c r="AI159" s="2">
         <v>0</v>
       </c>
       <c r="AJ159" s="2">
-        <v>0</v>
+        <v>314176.48</v>
       </c>
       <c r="AK159" s="2">
         <v>0</v>
       </c>
       <c r="AL159" s="2">
-        <v>0</v>
-[...11 lines deleted...]
-        <v>0</v>
+        <v>314176.48</v>
       </c>
     </row>
-    <row r="160" spans="1:42" customHeight="1" ht="70.25">
+    <row r="160" spans="1:38" customHeight="1" ht="70.25">
       <c r="A160" s="2"/>
       <c r="B160" s="2" t="s">
-        <v>793</v>
+        <v>579</v>
       </c>
       <c r="C160" s="4" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="D160" s="2" t="s">
-        <v>794</v>
+        <v>580</v>
       </c>
       <c r="E160" s="2" t="s">
-        <v>99</v>
+        <v>49</v>
       </c>
       <c r="F160" s="2" t="s">
-        <v>90</v>
+        <v>239</v>
       </c>
       <c r="G160" s="2" t="s">
-        <v>795</v>
+        <v>581</v>
       </c>
       <c r="H160" s="13" t="s">
-        <v>796</v>
+        <v>582</v>
       </c>
       <c r="I160" s="2">
-        <v>50</v>
+        <v>15</v>
       </c>
       <c r="J160" s="2">
-        <v>28</v>
+        <v>0</v>
       </c>
       <c r="K160" s="2">
         <v>0</v>
       </c>
       <c r="L160" s="2">
-        <v>0</v>
+        <v>77689.69</v>
       </c>
       <c r="M160" s="2">
         <v>0</v>
       </c>
       <c r="N160" s="2">
-        <v>0</v>
+        <v>77583.3</v>
       </c>
       <c r="O160" s="2">
         <v>0</v>
       </c>
       <c r="P160" s="2">
-        <v>0</v>
+        <v>77682.09</v>
       </c>
       <c r="Q160" s="2">
         <v>0</v>
       </c>
       <c r="R160" s="2">
-        <v>0</v>
+        <v>78092.46</v>
       </c>
       <c r="S160" s="2">
         <v>0</v>
       </c>
       <c r="T160" s="2">
-        <v>0</v>
+        <v>77689.69</v>
       </c>
       <c r="U160" s="2">
         <v>0</v>
       </c>
       <c r="V160" s="2">
-        <v>0</v>
+        <v>82454.58</v>
       </c>
       <c r="W160" s="2">
-        <v>27</v>
+        <v>0</v>
       </c>
       <c r="X160" s="2">
-        <v>618.68</v>
+        <v>75995</v>
       </c>
       <c r="Y160" s="2">
         <v>0</v>
       </c>
       <c r="Z160" s="2">
-        <v>0</v>
+        <v>77309.71</v>
       </c>
       <c r="AA160" s="2">
         <v>0</v>
       </c>
       <c r="AB160" s="2">
-        <v>0</v>
+        <v>78092.46</v>
       </c>
       <c r="AC160" s="2">
         <v>0</v>
       </c>
       <c r="AD160" s="2">
-        <v>0</v>
+        <v>76998.13</v>
       </c>
       <c r="AE160" s="2">
         <v>0</v>
       </c>
       <c r="AF160" s="2">
-        <v>0</v>
+        <v>77689.69</v>
       </c>
       <c r="AG160" s="2">
         <v>0</v>
       </c>
       <c r="AH160" s="2">
-        <v>0</v>
+        <v>77203.32</v>
       </c>
       <c r="AI160" s="2">
         <v>0</v>
       </c>
       <c r="AJ160" s="2">
-        <v>0</v>
+        <v>77203.32</v>
       </c>
       <c r="AK160" s="2">
         <v>0</v>
       </c>
       <c r="AL160" s="2">
-        <v>0</v>
-[...11 lines deleted...]
-        <v>0</v>
+        <v>77203.32</v>
       </c>
     </row>
-    <row r="161" spans="1:42" customHeight="1" ht="70.25">
+    <row r="161" spans="1:38" customHeight="1" ht="70.25">
       <c r="A161" s="2"/>
       <c r="B161" s="2" t="s">
-        <v>797</v>
+        <v>583</v>
       </c>
       <c r="C161" s="4" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>798</v>
+        <v>42</v>
+      </c>
+      <c r="D161" s="2">
+        <v>21000001767</v>
       </c>
       <c r="E161" s="2" t="s">
-        <v>745</v>
+        <v>43</v>
       </c>
       <c r="F161" s="2" t="s">
-        <v>799</v>
+        <v>208</v>
       </c>
       <c r="G161" s="2" t="s">
-        <v>800</v>
+        <v>584</v>
       </c>
       <c r="H161" s="13" t="s">
-        <v>801</v>
+        <v>585</v>
       </c>
       <c r="I161" s="2">
-        <v>50</v>
+        <v>7</v>
       </c>
       <c r="J161" s="2">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="K161" s="2">
         <v>0</v>
       </c>
       <c r="L161" s="2">
-        <v>0</v>
+        <v>93719.84</v>
       </c>
       <c r="M161" s="2">
         <v>0</v>
       </c>
       <c r="N161" s="2">
-        <v>0</v>
+        <v>99978.62</v>
       </c>
       <c r="O161" s="2">
         <v>0</v>
       </c>
       <c r="P161" s="2">
-        <v>0</v>
+        <v>91363.8</v>
       </c>
       <c r="Q161" s="2">
         <v>0</v>
       </c>
       <c r="R161" s="2">
-        <v>0</v>
+        <v>91273.88</v>
       </c>
       <c r="S161" s="2">
         <v>0</v>
       </c>
       <c r="T161" s="2">
-        <v>0</v>
+        <v>93719.84</v>
       </c>
       <c r="U161" s="2">
         <v>0</v>
       </c>
       <c r="V161" s="2">
-        <v>0</v>
+        <v>97568.63</v>
       </c>
       <c r="W161" s="2">
         <v>0</v>
       </c>
       <c r="X161" s="2">
-        <v>0</v>
+        <v>89925</v>
       </c>
       <c r="Y161" s="2">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="Z161" s="2">
-        <v>6044.16</v>
+        <v>91210.93</v>
       </c>
       <c r="AA161" s="2">
         <v>0</v>
       </c>
       <c r="AB161" s="2">
-        <v>0</v>
+        <v>91273.88</v>
       </c>
       <c r="AC161" s="2">
         <v>0</v>
       </c>
       <c r="AD161" s="2">
-        <v>0</v>
+        <v>91165.97</v>
       </c>
       <c r="AE161" s="2">
         <v>0</v>
       </c>
       <c r="AF161" s="2">
-        <v>0</v>
+        <v>93719.84</v>
       </c>
       <c r="AG161" s="2">
         <v>0</v>
       </c>
       <c r="AH161" s="2">
-        <v>0</v>
+        <v>99528.99</v>
       </c>
       <c r="AI161" s="2">
         <v>0</v>
       </c>
       <c r="AJ161" s="2">
-        <v>0</v>
+        <v>99528.99</v>
       </c>
       <c r="AK161" s="2">
         <v>0</v>
       </c>
       <c r="AL161" s="2">
-        <v>0</v>
-[...11 lines deleted...]
-        <v>0</v>
+        <v>99528.99</v>
       </c>
     </row>
-    <row r="162" spans="1:42" customHeight="1" ht="70.25">
+    <row r="162" spans="1:38" customHeight="1" ht="70.25">
       <c r="A162" s="2"/>
       <c r="B162" s="2" t="s">
-        <v>802</v>
+        <v>586</v>
       </c>
       <c r="C162" s="4" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>803</v>
+        <v>42</v>
+      </c>
+      <c r="D162" s="2">
+        <v>21000001426</v>
       </c>
       <c r="E162" s="2" t="s">
-        <v>99</v>
+        <v>43</v>
       </c>
       <c r="F162" s="2" t="s">
-        <v>804</v>
+        <v>148</v>
       </c>
       <c r="G162" s="2" t="s">
-        <v>805</v>
+        <v>587</v>
       </c>
       <c r="H162" s="13" t="s">
-        <v>806</v>
+        <v>588</v>
       </c>
       <c r="I162" s="2">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="J162" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="K162" s="2">
         <v>0</v>
       </c>
       <c r="L162" s="2">
-        <v>0</v>
+        <v>161458.27</v>
       </c>
       <c r="M162" s="2">
         <v>0</v>
       </c>
       <c r="N162" s="2">
-        <v>0</v>
+        <v>164861.66</v>
       </c>
       <c r="O162" s="2">
         <v>0</v>
       </c>
       <c r="P162" s="2">
-        <v>0</v>
+        <v>159007.2</v>
       </c>
       <c r="Q162" s="2">
         <v>0</v>
       </c>
       <c r="R162" s="2">
-        <v>0</v>
+        <v>159022.81</v>
       </c>
       <c r="S162" s="2">
         <v>0</v>
       </c>
       <c r="T162" s="2">
-        <v>0</v>
+        <v>161458.27</v>
       </c>
       <c r="U162" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V162" s="2">
-        <v>13075.34</v>
+        <v>169389.12</v>
       </c>
       <c r="W162" s="2">
         <v>0</v>
       </c>
       <c r="X162" s="2">
-        <v>0</v>
+        <v>156119</v>
       </c>
       <c r="Y162" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Z162" s="2">
-        <v>12347.45</v>
+        <v>158554.46</v>
       </c>
       <c r="AA162" s="2">
         <v>0</v>
       </c>
       <c r="AB162" s="2">
-        <v>0</v>
+        <v>159022.81</v>
       </c>
       <c r="AC162" s="2">
         <v>0</v>
       </c>
       <c r="AD162" s="2">
-        <v>0</v>
+        <v>157929.98</v>
       </c>
       <c r="AE162" s="2">
         <v>0</v>
       </c>
       <c r="AF162" s="2">
-        <v>0</v>
+        <v>161458.27</v>
       </c>
       <c r="AG162" s="2">
         <v>0</v>
       </c>
       <c r="AH162" s="2">
-        <v>0</v>
+        <v>164081.07</v>
       </c>
       <c r="AI162" s="2">
         <v>0</v>
       </c>
       <c r="AJ162" s="2">
-        <v>0</v>
+        <v>164081.07</v>
       </c>
       <c r="AK162" s="2">
         <v>0</v>
       </c>
       <c r="AL162" s="2">
-        <v>0</v>
-[...11 lines deleted...]
-        <v>0</v>
+        <v>164081.07</v>
       </c>
     </row>
-    <row r="163" spans="1:42" customHeight="1" ht="70.25">
+    <row r="163" spans="1:38" customHeight="1" ht="70.25">
       <c r="A163" s="2"/>
       <c r="B163" s="2" t="s">
-        <v>807</v>
+        <v>589</v>
       </c>
       <c r="C163" s="4" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>808</v>
+        <v>42</v>
+      </c>
+      <c r="D163" s="2">
+        <v>21000802501</v>
       </c>
       <c r="E163" s="2" t="s">
-        <v>809</v>
+        <v>43</v>
       </c>
       <c r="F163" s="2" t="s">
-        <v>810</v>
+        <v>159</v>
       </c>
       <c r="G163" s="2" t="s">
-        <v>811</v>
+        <v>590</v>
       </c>
       <c r="H163" s="13" t="s">
-        <v>812</v>
+        <v>591</v>
       </c>
       <c r="I163" s="2">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="J163" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K163" s="2">
         <v>0</v>
       </c>
       <c r="L163" s="2">
-        <v>0</v>
+        <v>185470.17</v>
       </c>
       <c r="M163" s="2">
         <v>0</v>
       </c>
       <c r="N163" s="2">
-        <v>0</v>
+        <v>187840.9</v>
       </c>
       <c r="O163" s="2">
         <v>0</v>
       </c>
       <c r="P163" s="2">
-        <v>0</v>
+        <v>180639.56</v>
       </c>
       <c r="Q163" s="2">
         <v>0</v>
       </c>
       <c r="R163" s="2">
-        <v>0</v>
+        <v>181067.37</v>
       </c>
       <c r="S163" s="2">
         <v>0</v>
       </c>
       <c r="T163" s="2">
-        <v>0</v>
+        <v>185470.17</v>
       </c>
       <c r="U163" s="2">
         <v>0</v>
       </c>
       <c r="V163" s="2">
-        <v>0</v>
+        <v>193402.34</v>
       </c>
       <c r="W163" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="X163" s="2">
-        <v>55831.28</v>
+        <v>178251</v>
       </c>
       <c r="Y163" s="2">
         <v>0</v>
       </c>
       <c r="Z163" s="2">
-        <v>0</v>
+        <v>180639.56</v>
       </c>
       <c r="AA163" s="2">
         <v>0</v>
       </c>
       <c r="AB163" s="2">
-        <v>0</v>
+        <v>181067.37</v>
       </c>
       <c r="AC163" s="2">
         <v>0</v>
       </c>
       <c r="AD163" s="2">
-        <v>0</v>
+        <v>181085.19</v>
       </c>
       <c r="AE163" s="2">
         <v>0</v>
       </c>
       <c r="AF163" s="2">
-        <v>0</v>
+        <v>185470.17</v>
       </c>
       <c r="AG163" s="2">
         <v>0</v>
       </c>
       <c r="AH163" s="2">
-        <v>0</v>
+        <v>186949.65</v>
       </c>
       <c r="AI163" s="2">
         <v>0</v>
       </c>
       <c r="AJ163" s="2">
-        <v>0</v>
+        <v>186949.65</v>
       </c>
       <c r="AK163" s="2">
         <v>0</v>
       </c>
       <c r="AL163" s="2">
-        <v>0</v>
-[...11 lines deleted...]
-        <v>0</v>
+        <v>186949.65</v>
       </c>
     </row>
-    <row r="164" spans="1:42" customHeight="1" ht="70.25">
+    <row r="164" spans="1:38" customHeight="1" ht="70.25">
       <c r="A164" s="2"/>
       <c r="B164" s="2" t="s">
-        <v>813</v>
+        <v>592</v>
       </c>
       <c r="C164" s="4" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="D164" s="2">
-        <v>2216</v>
+        <v>21000001922</v>
       </c>
       <c r="E164" s="2" t="s">
-        <v>99</v>
+        <v>43</v>
       </c>
       <c r="F164" s="2" t="s">
-        <v>814</v>
+        <v>204</v>
       </c>
       <c r="G164" s="2" t="s">
-        <v>815</v>
+        <v>593</v>
       </c>
       <c r="H164" s="13" t="s">
-        <v>816</v>
+        <v>594</v>
       </c>
       <c r="I164" s="2">
-        <v>60</v>
+        <v>7</v>
       </c>
       <c r="J164" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="K164" s="2">
         <v>0</v>
       </c>
       <c r="L164" s="2">
-        <v>0</v>
+        <v>169323.36</v>
       </c>
       <c r="M164" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="N164" s="2">
-        <v>12873.53</v>
+        <v>172892.54</v>
       </c>
       <c r="O164" s="2">
         <v>0</v>
       </c>
       <c r="P164" s="2">
-        <v>0</v>
+        <v>166752.89</v>
       </c>
       <c r="Q164" s="2">
         <v>0</v>
       </c>
       <c r="R164" s="2">
-        <v>0</v>
+        <v>166769.27</v>
       </c>
       <c r="S164" s="2">
         <v>0</v>
       </c>
       <c r="T164" s="2">
-        <v>0</v>
+        <v>169323.36</v>
       </c>
       <c r="U164" s="2">
         <v>0</v>
       </c>
       <c r="V164" s="2">
-        <v>0</v>
+        <v>177640.54</v>
       </c>
       <c r="W164" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="X164" s="2">
-        <v>12372.45</v>
+        <v>163724</v>
       </c>
       <c r="Y164" s="2">
         <v>0</v>
       </c>
       <c r="Z164" s="2">
-        <v>0</v>
+        <v>166278.09</v>
       </c>
       <c r="AA164" s="2">
         <v>0</v>
       </c>
       <c r="AB164" s="2">
-        <v>0</v>
+        <v>166769.27</v>
       </c>
       <c r="AC164" s="2">
         <v>0</v>
       </c>
       <c r="AD164" s="2">
-        <v>0</v>
+        <v>165623.2</v>
       </c>
       <c r="AE164" s="2">
         <v>0</v>
       </c>
       <c r="AF164" s="2">
-        <v>0</v>
+        <v>169323.36</v>
       </c>
       <c r="AG164" s="2">
         <v>0</v>
       </c>
       <c r="AH164" s="2">
-        <v>0</v>
+        <v>172073.92</v>
       </c>
       <c r="AI164" s="2">
         <v>0</v>
       </c>
       <c r="AJ164" s="2">
-        <v>0</v>
+        <v>172073.92</v>
       </c>
       <c r="AK164" s="2">
         <v>0</v>
       </c>
       <c r="AL164" s="2">
-        <v>0</v>
-[...11 lines deleted...]
-        <v>0</v>
+        <v>172073.92</v>
       </c>
     </row>
-    <row r="165" spans="1:42" customHeight="1" ht="70.25">
+    <row r="165" spans="1:38" customHeight="1" ht="70.25">
       <c r="A165" s="2"/>
       <c r="B165" s="2" t="s">
-        <v>817</v>
+        <v>595</v>
       </c>
       <c r="C165" s="4" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>818</v>
+        <v>42</v>
+      </c>
+      <c r="D165" s="2">
+        <v>11000026897</v>
       </c>
       <c r="E165" s="2" t="s">
-        <v>322</v>
+        <v>43</v>
       </c>
       <c r="F165" s="2" t="s">
-        <v>323</v>
+        <v>99</v>
       </c>
       <c r="G165" s="2" t="s">
-        <v>819</v>
+        <v>596</v>
       </c>
       <c r="H165" s="13" t="s">
-        <v>820</v>
+        <v>597</v>
       </c>
       <c r="I165" s="2">
-        <v>30</v>
+        <v>7</v>
       </c>
       <c r="J165" s="2">
-        <v>29</v>
+        <v>0</v>
       </c>
       <c r="K165" s="2">
         <v>0</v>
       </c>
       <c r="L165" s="2">
-        <v>0</v>
+        <v>278711.93</v>
       </c>
       <c r="M165" s="2">
         <v>0</v>
       </c>
       <c r="N165" s="2">
-        <v>0</v>
+        <v>284554.66</v>
       </c>
       <c r="O165" s="2">
         <v>0</v>
       </c>
       <c r="P165" s="2">
-        <v>0</v>
+        <v>275940.03</v>
       </c>
       <c r="Q165" s="2">
         <v>0</v>
       </c>
       <c r="R165" s="2">
-        <v>0</v>
+        <v>275287.82</v>
       </c>
       <c r="S165" s="2">
         <v>0</v>
       </c>
       <c r="T165" s="2">
-        <v>0</v>
+        <v>278711.93</v>
       </c>
       <c r="U165" s="2">
         <v>0</v>
       </c>
       <c r="V165" s="2">
-        <v>0</v>
+        <v>294854.18</v>
       </c>
       <c r="W165" s="2">
         <v>0</v>
       </c>
       <c r="X165" s="2">
-        <v>0</v>
+        <v>271755</v>
       </c>
       <c r="Y165" s="2">
-        <v>29</v>
+        <v>0</v>
       </c>
       <c r="Z165" s="2">
-        <v>1780.46</v>
+        <v>275505.22</v>
       </c>
       <c r="AA165" s="2">
         <v>0</v>
       </c>
       <c r="AB165" s="2">
-        <v>0</v>
+        <v>275287.82</v>
       </c>
       <c r="AC165" s="2">
         <v>0</v>
       </c>
       <c r="AD165" s="2">
-        <v>0</v>
+        <v>274418.2</v>
       </c>
       <c r="AE165" s="2">
         <v>0</v>
       </c>
       <c r="AF165" s="2">
-        <v>0</v>
+        <v>278711.93</v>
       </c>
       <c r="AG165" s="2">
         <v>0</v>
       </c>
       <c r="AH165" s="2">
-        <v>0</v>
+        <v>283195.89</v>
       </c>
       <c r="AI165" s="2">
         <v>0</v>
       </c>
       <c r="AJ165" s="2">
-        <v>0</v>
+        <v>283195.89</v>
       </c>
       <c r="AK165" s="2">
         <v>0</v>
       </c>
       <c r="AL165" s="2">
-        <v>0</v>
-[...11 lines deleted...]
-        <v>0</v>
+        <v>283195.89</v>
       </c>
     </row>
-    <row r="166" spans="1:42" customHeight="1" ht="70.25">
+    <row r="166" spans="1:38" customHeight="1" ht="70.25">
       <c r="A166" s="2"/>
       <c r="B166" s="2" t="s">
-        <v>821</v>
+        <v>598</v>
       </c>
       <c r="C166" s="4" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="D166" s="2">
-        <v>766.016</v>
+        <v>21000003043</v>
       </c>
       <c r="E166" s="2" t="s">
-        <v>181</v>
+        <v>43</v>
       </c>
       <c r="F166" s="2" t="s">
-        <v>822</v>
+        <v>148</v>
       </c>
       <c r="G166" s="2" t="s">
-        <v>823</v>
+        <v>599</v>
       </c>
       <c r="H166" s="13" t="s">
-        <v>824</v>
+        <v>600</v>
       </c>
       <c r="I166" s="2">
-        <v>90</v>
+        <v>7</v>
       </c>
       <c r="J166" s="2">
-        <v>89</v>
+        <v>0</v>
       </c>
       <c r="K166" s="2">
         <v>0</v>
       </c>
       <c r="L166" s="2">
-        <v>0</v>
+        <v>157063.95</v>
       </c>
       <c r="M166" s="2">
         <v>0</v>
       </c>
       <c r="N166" s="2">
-        <v>0</v>
+        <v>160374.72</v>
       </c>
       <c r="O166" s="2">
         <v>0</v>
       </c>
       <c r="P166" s="2">
-        <v>0</v>
+        <v>154679.6</v>
       </c>
       <c r="Q166" s="2">
         <v>0</v>
       </c>
       <c r="R166" s="2">
-        <v>0</v>
+        <v>154694.78</v>
       </c>
       <c r="S166" s="2">
         <v>0</v>
       </c>
       <c r="T166" s="2">
-        <v>0</v>
+        <v>157063.95</v>
       </c>
       <c r="U166" s="2">
         <v>0</v>
       </c>
       <c r="V166" s="2">
-        <v>0</v>
+        <v>164778.95</v>
       </c>
       <c r="W166" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="X166" s="2">
-        <v>1216.8</v>
+        <v>151870</v>
       </c>
       <c r="Y166" s="2">
         <v>0</v>
       </c>
       <c r="Z166" s="2">
-        <v>0</v>
+        <v>154239.17</v>
       </c>
       <c r="AA166" s="2">
         <v>0</v>
       </c>
       <c r="AB166" s="2">
-        <v>0</v>
+        <v>154694.78</v>
       </c>
       <c r="AC166" s="2">
         <v>0</v>
       </c>
       <c r="AD166" s="2">
-        <v>0</v>
+        <v>153631.69</v>
       </c>
       <c r="AE166" s="2">
         <v>0</v>
       </c>
       <c r="AF166" s="2">
-        <v>0</v>
+        <v>157063.95</v>
       </c>
       <c r="AG166" s="2">
         <v>0</v>
       </c>
       <c r="AH166" s="2">
-        <v>0</v>
+        <v>159615.37</v>
       </c>
       <c r="AI166" s="2">
         <v>0</v>
       </c>
       <c r="AJ166" s="2">
-        <v>0</v>
+        <v>159615.37</v>
       </c>
       <c r="AK166" s="2">
         <v>0</v>
       </c>
       <c r="AL166" s="2">
-        <v>0</v>
-[...11 lines deleted...]
-        <v>0</v>
+        <v>159615.37</v>
       </c>
     </row>
-    <row r="167" spans="1:42" customHeight="1" ht="70.25">
+    <row r="167" spans="1:38" customHeight="1" ht="70.25">
       <c r="A167" s="2"/>
       <c r="B167" s="2" t="s">
-        <v>825</v>
+        <v>601</v>
       </c>
       <c r="C167" s="4" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>826</v>
+        <v>42</v>
+      </c>
+      <c r="D167" s="2">
+        <v>21000002732</v>
       </c>
       <c r="E167" s="2" t="s">
-        <v>790</v>
+        <v>43</v>
       </c>
       <c r="F167" s="2" t="s">
-        <v>235</v>
+        <v>204</v>
       </c>
       <c r="G167" s="2" t="s">
-        <v>827</v>
+        <v>602</v>
       </c>
       <c r="H167" s="13" t="s">
-        <v>828</v>
+        <v>603</v>
       </c>
       <c r="I167" s="2">
-        <v>70</v>
+        <v>7</v>
       </c>
       <c r="J167" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K167" s="2">
         <v>0</v>
       </c>
       <c r="L167" s="2">
-        <v>0</v>
+        <v>152436.94</v>
       </c>
       <c r="M167" s="2">
         <v>0</v>
       </c>
       <c r="N167" s="2">
-        <v>0</v>
+        <v>155650.18</v>
       </c>
       <c r="O167" s="2">
         <v>0</v>
       </c>
       <c r="P167" s="2">
-        <v>0</v>
+        <v>150122.83</v>
       </c>
       <c r="Q167" s="2">
         <v>0</v>
       </c>
       <c r="R167" s="2">
-        <v>0</v>
+        <v>150137.57</v>
       </c>
       <c r="S167" s="2">
         <v>0</v>
       </c>
       <c r="T167" s="2">
-        <v>0</v>
+        <v>152436.94</v>
       </c>
       <c r="U167" s="2">
         <v>0</v>
       </c>
       <c r="V167" s="2">
-        <v>0</v>
+        <v>159924.66</v>
       </c>
       <c r="W167" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="X167" s="2">
-        <v>96412.8</v>
+        <v>147396</v>
       </c>
       <c r="Y167" s="2">
         <v>0</v>
       </c>
       <c r="Z167" s="2">
-        <v>0</v>
+        <v>149695.38</v>
       </c>
       <c r="AA167" s="2">
         <v>0</v>
       </c>
       <c r="AB167" s="2">
-        <v>0</v>
+        <v>150137.57</v>
       </c>
       <c r="AC167" s="2">
         <v>0</v>
       </c>
       <c r="AD167" s="2">
-        <v>0</v>
+        <v>149105.79</v>
       </c>
       <c r="AE167" s="2">
         <v>0</v>
       </c>
       <c r="AF167" s="2">
-        <v>0</v>
+        <v>152436.94</v>
       </c>
       <c r="AG167" s="2">
         <v>0</v>
       </c>
       <c r="AH167" s="2">
-        <v>0</v>
+        <v>154913.2</v>
       </c>
       <c r="AI167" s="2">
         <v>0</v>
       </c>
       <c r="AJ167" s="2">
-        <v>0</v>
+        <v>154913.2</v>
       </c>
       <c r="AK167" s="2">
         <v>0</v>
       </c>
       <c r="AL167" s="2">
-        <v>0</v>
-[...11 lines deleted...]
-        <v>0</v>
+        <v>154913.2</v>
       </c>
     </row>
-    <row r="168" spans="1:42" customHeight="1" ht="70.25">
+    <row r="168" spans="1:38" customHeight="1" ht="70.25">
       <c r="A168" s="2"/>
       <c r="B168" s="2" t="s">
-        <v>829</v>
+        <v>604</v>
       </c>
       <c r="C168" s="4" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="D168" s="2" t="s">
-        <v>830</v>
+        <v>605</v>
       </c>
       <c r="E168" s="2" t="s">
-        <v>84</v>
+        <v>43</v>
       </c>
       <c r="F168" s="2" t="s">
-        <v>831</v>
+        <v>308</v>
       </c>
       <c r="G168" s="2" t="s">
-        <v>832</v>
+        <v>606</v>
       </c>
       <c r="H168" s="13" t="s">
-        <v>833</v>
+        <v>607</v>
       </c>
       <c r="I168" s="2">
-        <v>20</v>
+        <v>7</v>
       </c>
       <c r="J168" s="2">
-        <v>43</v>
+        <v>0</v>
       </c>
       <c r="K168" s="2">
         <v>0</v>
       </c>
       <c r="L168" s="2">
-        <v>0</v>
+        <v>159166.36</v>
       </c>
       <c r="M168" s="2">
         <v>0</v>
       </c>
       <c r="N168" s="2">
-        <v>0</v>
+        <v>160096.18</v>
       </c>
       <c r="O168" s="2">
         <v>0</v>
       </c>
       <c r="P168" s="2">
-        <v>0</v>
+        <v>155142.24</v>
       </c>
       <c r="Q168" s="2">
         <v>0</v>
       </c>
       <c r="R168" s="2">
-        <v>0</v>
+        <v>155157.48</v>
       </c>
       <c r="S168" s="2">
         <v>0</v>
       </c>
       <c r="T168" s="2">
-        <v>0</v>
+        <v>159166.36</v>
       </c>
       <c r="U168" s="2">
         <v>0</v>
       </c>
       <c r="V168" s="2">
-        <v>0</v>
+        <v>165385.47</v>
       </c>
       <c r="W168" s="2">
-        <v>43</v>
+        <v>0</v>
       </c>
       <c r="X168" s="2">
-        <v>16892.96</v>
+        <v>152429</v>
       </c>
       <c r="Y168" s="2">
         <v>0</v>
       </c>
       <c r="Z168" s="2">
-        <v>0</v>
+        <v>154608.73</v>
       </c>
       <c r="AA168" s="2">
         <v>0</v>
       </c>
       <c r="AB168" s="2">
-        <v>0</v>
+        <v>155157.48</v>
       </c>
       <c r="AC168" s="2">
         <v>0</v>
       </c>
       <c r="AD168" s="2">
-        <v>0</v>
+        <v>154791.65</v>
       </c>
       <c r="AE168" s="2">
         <v>0</v>
       </c>
       <c r="AF168" s="2">
-        <v>0</v>
+        <v>159166.36</v>
       </c>
       <c r="AG168" s="2">
         <v>0</v>
       </c>
       <c r="AH168" s="2">
-        <v>0</v>
+        <v>159334.03</v>
       </c>
       <c r="AI168" s="2">
         <v>0</v>
       </c>
       <c r="AJ168" s="2">
-        <v>0</v>
+        <v>159334.03</v>
       </c>
       <c r="AK168" s="2">
         <v>0</v>
       </c>
       <c r="AL168" s="2">
-        <v>0</v>
-[...11 lines deleted...]
-        <v>0</v>
+        <v>159334.03</v>
       </c>
     </row>
-    <row r="169" spans="1:42" customHeight="1" ht="70.25">
+    <row r="169" spans="1:38" customHeight="1" ht="70.25">
       <c r="A169" s="2"/>
       <c r="B169" s="2" t="s">
-        <v>834</v>
+        <v>608</v>
       </c>
       <c r="C169" s="4" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="D169" s="2" t="s">
-        <v>835</v>
+        <v>609</v>
       </c>
       <c r="E169" s="2" t="s">
-        <v>725</v>
+        <v>49</v>
       </c>
       <c r="F169" s="2" t="s">
-        <v>726</v>
+        <v>180</v>
       </c>
       <c r="G169" s="2" t="s">
-        <v>836</v>
+        <v>610</v>
       </c>
       <c r="H169" s="13" t="s">
-        <v>837</v>
+        <v>611</v>
       </c>
       <c r="I169" s="2">
-        <v>95</v>
+        <v>15</v>
       </c>
       <c r="J169" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="K169" s="2">
         <v>0</v>
       </c>
       <c r="L169" s="2">
-        <v>0</v>
+        <v>83671.14</v>
       </c>
       <c r="M169" s="2">
         <v>0</v>
       </c>
       <c r="N169" s="2">
-        <v>0</v>
+        <v>83849.87</v>
       </c>
       <c r="O169" s="2">
         <v>0</v>
       </c>
       <c r="P169" s="2">
-        <v>0</v>
+        <v>82452.51</v>
       </c>
       <c r="Q169" s="2">
         <v>0</v>
       </c>
       <c r="R169" s="2">
-        <v>0</v>
+        <v>82298.15</v>
       </c>
       <c r="S169" s="2">
         <v>0</v>
       </c>
       <c r="T169" s="2">
-        <v>0</v>
+        <v>83671.14</v>
       </c>
       <c r="U169" s="2">
         <v>0</v>
       </c>
       <c r="V169" s="2">
-        <v>0</v>
+        <v>88147.57</v>
       </c>
       <c r="W169" s="2">
         <v>0</v>
       </c>
       <c r="X169" s="2">
-        <v>0</v>
+        <v>81242</v>
       </c>
       <c r="Y169" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="Z169" s="2">
-        <v>23920.21</v>
+        <v>82647.49</v>
       </c>
       <c r="AA169" s="2">
         <v>0</v>
       </c>
       <c r="AB169" s="2">
-        <v>0</v>
+        <v>82298.15</v>
       </c>
       <c r="AC169" s="2">
         <v>0</v>
       </c>
       <c r="AD169" s="2">
-        <v>0</v>
+        <v>82314.39</v>
       </c>
       <c r="AE169" s="2">
         <v>0</v>
       </c>
       <c r="AF169" s="2">
-        <v>0</v>
+        <v>83671.14</v>
       </c>
       <c r="AG169" s="2">
         <v>0</v>
       </c>
       <c r="AH169" s="2">
-        <v>0</v>
+        <v>83443.66</v>
       </c>
       <c r="AI169" s="2">
         <v>0</v>
       </c>
       <c r="AJ169" s="2">
-        <v>0</v>
+        <v>83443.66</v>
       </c>
       <c r="AK169" s="2">
         <v>0</v>
       </c>
       <c r="AL169" s="2">
-        <v>0</v>
-[...11 lines deleted...]
-        <v>0</v>
+        <v>83443.66</v>
       </c>
     </row>
-    <row r="170" spans="1:42" customHeight="1" ht="70.25">
+    <row r="170" spans="1:38" customHeight="1" ht="70.25">
       <c r="A170" s="2"/>
       <c r="B170" s="2" t="s">
-        <v>838</v>
+        <v>612</v>
       </c>
       <c r="C170" s="4" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="D170" s="2" t="s">
-        <v>839</v>
+        <v>613</v>
       </c>
       <c r="E170" s="2" t="s">
-        <v>790</v>
+        <v>49</v>
       </c>
       <c r="F170" s="2" t="s">
-        <v>235</v>
+        <v>194</v>
       </c>
       <c r="G170" s="2" t="s">
-        <v>840</v>
+        <v>614</v>
       </c>
       <c r="H170" s="13" t="s">
-        <v>841</v>
+        <v>615</v>
       </c>
       <c r="I170" s="2">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="J170" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K170" s="2">
         <v>0</v>
       </c>
       <c r="L170" s="2">
-        <v>0</v>
+        <v>145824.76</v>
       </c>
       <c r="M170" s="2">
         <v>0</v>
       </c>
       <c r="N170" s="2">
-        <v>0</v>
+        <v>148551.12</v>
       </c>
       <c r="O170" s="2">
         <v>0</v>
       </c>
       <c r="P170" s="2">
-        <v>0</v>
+        <v>144143.74</v>
       </c>
       <c r="Q170" s="2">
         <v>0</v>
       </c>
       <c r="R170" s="2">
-        <v>0</v>
+        <v>143098.41</v>
       </c>
       <c r="S170" s="2">
         <v>0</v>
       </c>
       <c r="T170" s="2">
-        <v>0</v>
+        <v>145824.76</v>
       </c>
       <c r="U170" s="2">
         <v>0</v>
       </c>
       <c r="V170" s="2">
-        <v>0</v>
+        <v>153269.27</v>
       </c>
       <c r="W170" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="X170" s="2">
-        <v>96490.24</v>
+        <v>141262</v>
       </c>
       <c r="Y170" s="2">
         <v>0</v>
       </c>
       <c r="Z170" s="2">
-        <v>0</v>
+        <v>143550.44</v>
       </c>
       <c r="AA170" s="2">
         <v>0</v>
       </c>
       <c r="AB170" s="2">
-        <v>0</v>
+        <v>143098.41</v>
       </c>
       <c r="AC170" s="2">
         <v>0</v>
       </c>
       <c r="AD170" s="2">
-        <v>0</v>
+        <v>142505.11</v>
       </c>
       <c r="AE170" s="2">
         <v>0</v>
       </c>
       <c r="AF170" s="2">
-        <v>0</v>
+        <v>145824.76</v>
       </c>
       <c r="AG170" s="2">
         <v>0</v>
       </c>
       <c r="AH170" s="2">
-        <v>0</v>
+        <v>147844.81</v>
       </c>
       <c r="AI170" s="2">
         <v>0</v>
       </c>
       <c r="AJ170" s="2">
-        <v>0</v>
+        <v>147844.81</v>
       </c>
       <c r="AK170" s="2">
         <v>0</v>
       </c>
       <c r="AL170" s="2">
-        <v>0</v>
-[...11 lines deleted...]
-        <v>0</v>
+        <v>147844.81</v>
       </c>
     </row>
-    <row r="171" spans="1:42" customHeight="1" ht="70.25">
+    <row r="171" spans="1:38" customHeight="1" ht="70.25">
       <c r="A171" s="2"/>
       <c r="B171" s="2" t="s">
-        <v>842</v>
+        <v>616</v>
       </c>
       <c r="C171" s="4" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="D171" s="2" t="s">
-        <v>843</v>
+        <v>617</v>
       </c>
       <c r="E171" s="2" t="s">
-        <v>322</v>
+        <v>43</v>
       </c>
       <c r="F171" s="2" t="s">
-        <v>323</v>
+        <v>148</v>
       </c>
       <c r="G171" s="2" t="s">
-        <v>844</v>
+        <v>618</v>
       </c>
       <c r="H171" s="13" t="s">
-        <v>845</v>
+        <v>619</v>
       </c>
       <c r="I171" s="2">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="J171" s="2">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="K171" s="2">
         <v>0</v>
       </c>
       <c r="L171" s="2">
-        <v>0</v>
+        <v>232472.65</v>
       </c>
       <c r="M171" s="2">
         <v>0</v>
       </c>
       <c r="N171" s="2">
-        <v>0</v>
+        <v>237372.96</v>
       </c>
       <c r="O171" s="2">
         <v>0</v>
       </c>
       <c r="P171" s="2">
-        <v>0</v>
+        <v>228943.52</v>
       </c>
       <c r="Q171" s="2">
         <v>0</v>
       </c>
       <c r="R171" s="2">
-        <v>0</v>
+        <v>228966</v>
       </c>
       <c r="S171" s="2">
         <v>0</v>
       </c>
       <c r="T171" s="2">
-        <v>0</v>
+        <v>232472.65</v>
       </c>
       <c r="U171" s="2">
         <v>0</v>
       </c>
       <c r="V171" s="2">
-        <v>0</v>
+        <v>243891.73</v>
       </c>
       <c r="W171" s="2">
         <v>0</v>
       </c>
       <c r="X171" s="2">
-        <v>0</v>
+        <v>224785</v>
       </c>
       <c r="Y171" s="2">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="Z171" s="2">
-        <v>1536.97</v>
+        <v>228291.65</v>
       </c>
       <c r="AA171" s="2">
         <v>0</v>
       </c>
       <c r="AB171" s="2">
-        <v>0</v>
+        <v>228966</v>
       </c>
       <c r="AC171" s="2">
         <v>0</v>
       </c>
       <c r="AD171" s="2">
-        <v>0</v>
+        <v>227392.51</v>
       </c>
       <c r="AE171" s="2">
         <v>0</v>
       </c>
       <c r="AF171" s="2">
-        <v>0</v>
+        <v>232472.65</v>
       </c>
       <c r="AG171" s="2">
         <v>0</v>
       </c>
       <c r="AH171" s="2">
-        <v>0</v>
+        <v>236249.04</v>
       </c>
       <c r="AI171" s="2">
         <v>0</v>
       </c>
       <c r="AJ171" s="2">
-        <v>0</v>
+        <v>236249.04</v>
       </c>
       <c r="AK171" s="2">
         <v>0</v>
       </c>
       <c r="AL171" s="2">
-        <v>0</v>
-[...11 lines deleted...]
-        <v>0</v>
+        <v>236249.04</v>
       </c>
     </row>
-    <row r="172" spans="1:42" customHeight="1" ht="70.25">
+    <row r="172" spans="1:38" customHeight="1" ht="70.25">
       <c r="A172" s="2"/>
       <c r="B172" s="2" t="s">
-        <v>846</v>
+        <v>620</v>
       </c>
       <c r="C172" s="4" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>847</v>
+        <v>42</v>
+      </c>
+      <c r="D172" s="2">
+        <v>15000012047</v>
       </c>
       <c r="E172" s="2" t="s">
-        <v>790</v>
+        <v>43</v>
       </c>
       <c r="F172" s="2" t="s">
-        <v>848</v>
+        <v>275</v>
       </c>
       <c r="G172" s="2" t="s">
-        <v>849</v>
+        <v>621</v>
       </c>
       <c r="H172" s="13" t="s">
-        <v>850</v>
+        <v>622</v>
       </c>
       <c r="I172" s="2">
-        <v>50</v>
+        <v>13</v>
       </c>
       <c r="J172" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K172" s="2">
         <v>0</v>
       </c>
       <c r="L172" s="2">
-        <v>0</v>
+        <v>281195.83</v>
       </c>
       <c r="M172" s="2">
         <v>0</v>
       </c>
       <c r="N172" s="2">
-        <v>0</v>
+        <v>285653.18</v>
       </c>
       <c r="O172" s="2">
         <v>0</v>
       </c>
       <c r="P172" s="2">
-        <v>0</v>
+        <v>278488.61</v>
       </c>
       <c r="Q172" s="2">
         <v>0</v>
       </c>
       <c r="R172" s="2">
-        <v>0</v>
+        <v>277011.94</v>
       </c>
       <c r="S172" s="2">
         <v>0</v>
       </c>
       <c r="T172" s="2">
-        <v>0</v>
+        <v>281195.83</v>
       </c>
       <c r="U172" s="2">
         <v>0</v>
       </c>
       <c r="V172" s="2">
-        <v>0</v>
+        <v>296700.85</v>
       </c>
       <c r="W172" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="X172" s="2">
-        <v>13432.8</v>
+        <v>273457</v>
       </c>
       <c r="Y172" s="2">
         <v>0</v>
       </c>
       <c r="Z172" s="2">
-        <v>0</v>
+        <v>276957.25</v>
       </c>
       <c r="AA172" s="2">
         <v>0</v>
       </c>
       <c r="AB172" s="2">
-        <v>0</v>
+        <v>277011.94</v>
       </c>
       <c r="AC172" s="2">
         <v>0</v>
       </c>
       <c r="AD172" s="2">
-        <v>0</v>
+        <v>276929.9</v>
       </c>
       <c r="AE172" s="2">
         <v>0</v>
       </c>
       <c r="AF172" s="2">
-        <v>0</v>
+        <v>281195.83</v>
       </c>
       <c r="AG172" s="2">
         <v>0</v>
       </c>
       <c r="AH172" s="2">
-        <v>0</v>
+        <v>284285.9</v>
       </c>
       <c r="AI172" s="2">
         <v>0</v>
       </c>
       <c r="AJ172" s="2">
-        <v>0</v>
+        <v>284285.9</v>
       </c>
       <c r="AK172" s="2">
         <v>0</v>
       </c>
       <c r="AL172" s="2">
-        <v>0</v>
-[...11 lines deleted...]
-        <v>0</v>
+        <v>284285.9</v>
       </c>
     </row>
-    <row r="173" spans="1:42" customHeight="1" ht="70.25">
+    <row r="173" spans="1:38" customHeight="1" ht="70.25">
       <c r="A173" s="2"/>
       <c r="B173" s="2" t="s">
-        <v>851</v>
+        <v>623</v>
       </c>
       <c r="C173" s="4" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>852</v>
+        <v>42</v>
+      </c>
+      <c r="D173" s="2">
+        <v>21000003118</v>
       </c>
       <c r="E173" s="2" t="s">
-        <v>322</v>
+        <v>43</v>
       </c>
       <c r="F173" s="2" t="s">
-        <v>385</v>
+        <v>152</v>
       </c>
       <c r="G173" s="2" t="s">
-        <v>853</v>
+        <v>624</v>
       </c>
       <c r="H173" s="13" t="s">
-        <v>854</v>
+        <v>625</v>
       </c>
       <c r="I173" s="2">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="J173" s="2">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="K173" s="2">
         <v>0</v>
       </c>
       <c r="L173" s="2">
-        <v>0</v>
+        <v>113383.23</v>
       </c>
       <c r="M173" s="2">
         <v>0</v>
       </c>
       <c r="N173" s="2">
-        <v>0</v>
+        <v>117867.19</v>
       </c>
       <c r="O173" s="2">
         <v>0</v>
       </c>
       <c r="P173" s="2">
-        <v>0</v>
+        <v>111888.58</v>
       </c>
       <c r="Q173" s="2">
         <v>0</v>
       </c>
       <c r="R173" s="2">
-        <v>0</v>
+        <v>112154.3</v>
       </c>
       <c r="S173" s="2">
         <v>0</v>
       </c>
       <c r="T173" s="2">
-        <v>0</v>
+        <v>113383.23</v>
       </c>
       <c r="U173" s="2">
         <v>0</v>
       </c>
       <c r="V173" s="2">
-        <v>0</v>
+        <v>120125.78</v>
       </c>
       <c r="W173" s="2">
         <v>0</v>
       </c>
       <c r="X173" s="2">
-        <v>0</v>
+        <v>110715</v>
       </c>
       <c r="Y173" s="2">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="Z173" s="2">
-        <v>3631.29</v>
+        <v>112298.22</v>
       </c>
       <c r="AA173" s="2">
         <v>0</v>
       </c>
       <c r="AB173" s="2">
-        <v>0</v>
+        <v>112154.3</v>
       </c>
       <c r="AC173" s="2">
         <v>0</v>
       </c>
       <c r="AD173" s="2">
-        <v>0</v>
+        <v>111711.44</v>
       </c>
       <c r="AE173" s="2">
         <v>0</v>
       </c>
       <c r="AF173" s="2">
-        <v>0</v>
+        <v>113383.23</v>
       </c>
       <c r="AG173" s="2">
         <v>0</v>
       </c>
       <c r="AH173" s="2">
-        <v>0</v>
+        <v>117313.61</v>
       </c>
       <c r="AI173" s="2">
         <v>0</v>
       </c>
       <c r="AJ173" s="2">
-        <v>0</v>
+        <v>117313.61</v>
       </c>
       <c r="AK173" s="2">
         <v>0</v>
       </c>
       <c r="AL173" s="2">
-        <v>0</v>
-[...11 lines deleted...]
-        <v>0</v>
+        <v>117313.61</v>
       </c>
     </row>
-    <row r="174" spans="1:42" customHeight="1" ht="70.25">
+    <row r="174" spans="1:38" customHeight="1" ht="70.25">
       <c r="A174" s="2"/>
       <c r="B174" s="2" t="s">
-        <v>855</v>
+        <v>626</v>
       </c>
       <c r="C174" s="4" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>856</v>
+        <v>42</v>
+      </c>
+      <c r="D174" s="2">
+        <v>21000003125</v>
       </c>
       <c r="E174" s="2" t="s">
-        <v>790</v>
+        <v>43</v>
       </c>
       <c r="F174" s="2" t="s">
-        <v>848</v>
+        <v>152</v>
       </c>
       <c r="G174" s="2" t="s">
-        <v>857</v>
+        <v>627</v>
       </c>
       <c r="H174" s="13" t="s">
-        <v>858</v>
+        <v>628</v>
       </c>
       <c r="I174" s="2">
-        <v>60</v>
+        <v>7</v>
       </c>
       <c r="J174" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="K174" s="2">
         <v>0</v>
       </c>
       <c r="L174" s="2">
-        <v>0</v>
+        <v>153811.63</v>
       </c>
       <c r="M174" s="2">
         <v>0</v>
       </c>
       <c r="N174" s="2">
-        <v>0</v>
+        <v>159894.4</v>
       </c>
       <c r="O174" s="2">
         <v>0</v>
       </c>
       <c r="P174" s="2">
-        <v>0</v>
+        <v>151784.04</v>
       </c>
       <c r="Q174" s="2">
         <v>0</v>
       </c>
       <c r="R174" s="2">
-        <v>0</v>
+        <v>152144.5</v>
       </c>
       <c r="S174" s="2">
         <v>0</v>
       </c>
       <c r="T174" s="2">
-        <v>0</v>
+        <v>153811.63</v>
       </c>
       <c r="U174" s="2">
         <v>0</v>
       </c>
       <c r="V174" s="2">
-        <v>0</v>
+        <v>162958.32</v>
       </c>
       <c r="W174" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="X174" s="2">
-        <v>29686.8</v>
+        <v>150192</v>
       </c>
       <c r="Y174" s="2">
         <v>0</v>
       </c>
       <c r="Z174" s="2">
-        <v>0</v>
+        <v>152339.75</v>
       </c>
       <c r="AA174" s="2">
         <v>0</v>
       </c>
       <c r="AB174" s="2">
-        <v>0</v>
+        <v>152144.5</v>
       </c>
       <c r="AC174" s="2">
         <v>0</v>
       </c>
       <c r="AD174" s="2">
-        <v>0</v>
+        <v>151543.73</v>
       </c>
       <c r="AE174" s="2">
         <v>0</v>
       </c>
       <c r="AF174" s="2">
-        <v>0</v>
+        <v>153811.63</v>
       </c>
       <c r="AG174" s="2">
         <v>0</v>
       </c>
       <c r="AH174" s="2">
-        <v>0</v>
+        <v>159143.44</v>
       </c>
       <c r="AI174" s="2">
         <v>0</v>
       </c>
       <c r="AJ174" s="2">
-        <v>0</v>
+        <v>159143.44</v>
       </c>
       <c r="AK174" s="2">
         <v>0</v>
       </c>
       <c r="AL174" s="2">
-        <v>0</v>
-[...11 lines deleted...]
-        <v>0</v>
+        <v>159143.44</v>
       </c>
     </row>
-    <row r="175" spans="1:42" customHeight="1" ht="70.25">
+    <row r="175" spans="1:38" customHeight="1" ht="70.25">
       <c r="A175" s="2"/>
       <c r="B175" s="2" t="s">
-        <v>859</v>
+        <v>629</v>
       </c>
       <c r="C175" s="4" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>860</v>
+        <v>42</v>
+      </c>
+      <c r="D175" s="2">
+        <v>21000009702</v>
       </c>
       <c r="E175" s="2" t="s">
-        <v>725</v>
+        <v>43</v>
       </c>
       <c r="F175" s="2" t="s">
-        <v>726</v>
+        <v>159</v>
       </c>
       <c r="G175" s="2" t="s">
-        <v>861</v>
+        <v>630</v>
       </c>
       <c r="H175" s="13" t="s">
-        <v>862</v>
+        <v>631</v>
       </c>
       <c r="I175" s="2">
-        <v>95</v>
+        <v>7</v>
       </c>
       <c r="J175" s="2">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="K175" s="2">
         <v>0</v>
       </c>
       <c r="L175" s="2">
-        <v>0</v>
+        <v>102176.51</v>
       </c>
       <c r="M175" s="2">
         <v>0</v>
       </c>
       <c r="N175" s="2">
-        <v>0</v>
+        <v>102706.74</v>
       </c>
       <c r="O175" s="2">
         <v>0</v>
       </c>
       <c r="P175" s="2">
-        <v>0</v>
+        <v>100035.97</v>
       </c>
       <c r="Q175" s="2">
         <v>0</v>
       </c>
       <c r="R175" s="2">
-        <v>0</v>
+        <v>99849.41</v>
       </c>
       <c r="S175" s="2">
         <v>0</v>
       </c>
       <c r="T175" s="2">
-        <v>0</v>
+        <v>102176.51</v>
       </c>
       <c r="U175" s="2">
         <v>0</v>
       </c>
       <c r="V175" s="2">
-        <v>0</v>
+        <v>106536.15</v>
       </c>
       <c r="W175" s="2">
         <v>0</v>
       </c>
       <c r="X175" s="2">
-        <v>0</v>
+        <v>98190</v>
       </c>
       <c r="Y175" s="2">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="Z175" s="2">
-        <v>0</v>
+        <v>100075.25</v>
       </c>
       <c r="AA175" s="2">
         <v>0</v>
       </c>
       <c r="AB175" s="2">
-        <v>0</v>
+        <v>99849.41</v>
       </c>
       <c r="AC175" s="2">
         <v>0</v>
       </c>
       <c r="AD175" s="2">
-        <v>0</v>
+        <v>99545.02</v>
       </c>
       <c r="AE175" s="2">
         <v>0</v>
       </c>
       <c r="AF175" s="2">
-        <v>0</v>
+        <v>102176.51</v>
       </c>
       <c r="AG175" s="2">
         <v>0</v>
       </c>
       <c r="AH175" s="2">
-        <v>0</v>
+        <v>102215.79</v>
       </c>
       <c r="AI175" s="2">
         <v>0</v>
       </c>
       <c r="AJ175" s="2">
-        <v>0</v>
+        <v>102215.79</v>
       </c>
       <c r="AK175" s="2">
         <v>0</v>
       </c>
       <c r="AL175" s="2">
-        <v>0</v>
-[...11 lines deleted...]
-        <v>0</v>
+        <v>102215.79</v>
       </c>
     </row>
-    <row r="176" spans="1:42" customHeight="1" ht="70.25">
+    <row r="176" spans="1:38" customHeight="1" ht="70.25">
       <c r="A176" s="2"/>
       <c r="B176" s="2" t="s">
-        <v>863</v>
+        <v>632</v>
       </c>
       <c r="C176" s="4" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>864</v>
+        <v>42</v>
+      </c>
+      <c r="D176" s="2">
+        <v>21000001850</v>
       </c>
       <c r="E176" s="2" t="s">
-        <v>613</v>
+        <v>43</v>
       </c>
       <c r="F176" s="2" t="s">
-        <v>810</v>
+        <v>125</v>
       </c>
       <c r="G176" s="2" t="s">
-        <v>865</v>
+        <v>633</v>
       </c>
       <c r="H176" s="13" t="s">
-        <v>866</v>
+        <v>634</v>
       </c>
       <c r="I176" s="2">
-        <v>20</v>
+        <v>7</v>
       </c>
       <c r="J176" s="2">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="K176" s="2">
         <v>0</v>
       </c>
       <c r="L176" s="2">
-        <v>0</v>
+        <v>44608.22</v>
       </c>
       <c r="M176" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="N176" s="2">
-        <v>41962.38</v>
+        <v>45116.59</v>
       </c>
       <c r="O176" s="2">
         <v>0</v>
       </c>
       <c r="P176" s="2">
-        <v>0</v>
+        <v>43326.62</v>
       </c>
       <c r="Q176" s="2">
         <v>0</v>
       </c>
       <c r="R176" s="2">
-        <v>0</v>
+        <v>43497.5</v>
       </c>
       <c r="S176" s="2">
         <v>0</v>
       </c>
       <c r="T176" s="2">
-        <v>0</v>
+        <v>44608.22</v>
       </c>
       <c r="U176" s="2">
         <v>0</v>
       </c>
       <c r="V176" s="2">
-        <v>0</v>
+        <v>46351.2</v>
       </c>
       <c r="W176" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="X176" s="2">
-        <v>38660.75</v>
+        <v>42720</v>
       </c>
       <c r="Y176" s="2">
         <v>0</v>
       </c>
       <c r="Z176" s="2">
-        <v>0</v>
+        <v>43433.42</v>
       </c>
       <c r="AA176" s="2">
         <v>0</v>
       </c>
       <c r="AB176" s="2">
-        <v>0</v>
+        <v>43497.5</v>
       </c>
       <c r="AC176" s="2">
         <v>0</v>
       </c>
       <c r="AD176" s="2">
-        <v>0</v>
+        <v>43207.01</v>
       </c>
       <c r="AE176" s="2">
         <v>0</v>
       </c>
       <c r="AF176" s="2">
-        <v>0</v>
+        <v>44608.22</v>
       </c>
       <c r="AG176" s="2">
         <v>0</v>
       </c>
       <c r="AH176" s="2">
-        <v>0</v>
+        <v>44902.99</v>
       </c>
       <c r="AI176" s="2">
         <v>0</v>
       </c>
       <c r="AJ176" s="2">
-        <v>0</v>
+        <v>44902.99</v>
       </c>
       <c r="AK176" s="2">
         <v>0</v>
       </c>
       <c r="AL176" s="2">
-        <v>0</v>
-[...11 lines deleted...]
-        <v>0</v>
+        <v>44902.99</v>
       </c>
     </row>
-    <row r="177" spans="1:42" customHeight="1" ht="70.25">
+    <row r="177" spans="1:38" customHeight="1" ht="70.25">
       <c r="A177" s="2"/>
       <c r="B177" s="2" t="s">
-        <v>867</v>
+        <v>635</v>
       </c>
       <c r="C177" s="4" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="D177" s="2" t="s">
-        <v>868</v>
+        <v>636</v>
       </c>
       <c r="E177" s="2" t="s">
-        <v>809</v>
+        <v>250</v>
       </c>
       <c r="F177" s="2" t="s">
-        <v>810</v>
+        <v>159</v>
       </c>
       <c r="G177" s="2" t="s">
-        <v>869</v>
-[...3 lines deleted...]
-      </c>
+        <v>637</v>
+      </c>
+      <c r="H177" s="13"/>
       <c r="I177" s="2">
         <v>10</v>
       </c>
       <c r="J177" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K177" s="2">
         <v>0</v>
       </c>
       <c r="L177" s="2">
         <v>0</v>
       </c>
       <c r="M177" s="2">
         <v>0</v>
       </c>
       <c r="N177" s="2">
         <v>0</v>
       </c>
       <c r="O177" s="2">
         <v>0</v>
       </c>
       <c r="P177" s="2">
         <v>0</v>
       </c>
       <c r="Q177" s="2">
         <v>0</v>
       </c>
       <c r="R177" s="2">
         <v>0</v>
       </c>
       <c r="S177" s="2">
         <v>0</v>
       </c>
       <c r="T177" s="2">
         <v>0</v>
       </c>
       <c r="U177" s="2">
         <v>0</v>
       </c>
       <c r="V177" s="2">
         <v>0</v>
       </c>
       <c r="W177" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="X177" s="2">
-        <v>45752.77</v>
+        <v>0</v>
       </c>
       <c r="Y177" s="2">
         <v>0</v>
       </c>
       <c r="Z177" s="2">
         <v>0</v>
       </c>
       <c r="AA177" s="2">
         <v>0</v>
       </c>
       <c r="AB177" s="2">
         <v>0</v>
       </c>
       <c r="AC177" s="2">
         <v>0</v>
       </c>
       <c r="AD177" s="2">
         <v>0</v>
       </c>
       <c r="AE177" s="2">
         <v>0</v>
       </c>
       <c r="AF177" s="2">
         <v>0</v>
       </c>
       <c r="AG177" s="2">
         <v>0</v>
       </c>
       <c r="AH177" s="2">
         <v>0</v>
       </c>
       <c r="AI177" s="2">
         <v>0</v>
       </c>
       <c r="AJ177" s="2">
         <v>0</v>
       </c>
       <c r="AK177" s="2">
         <v>0</v>
       </c>
       <c r="AL177" s="2">
         <v>0</v>
       </c>
-      <c r="AM177" s="2">
-[...10 lines deleted...]
-      </c>
     </row>
-    <row r="178" spans="1:42" customHeight="1" ht="70.25">
+    <row r="178" spans="1:38" customHeight="1" ht="70.25">
       <c r="A178" s="2"/>
       <c r="B178" s="2" t="s">
-        <v>871</v>
+        <v>638</v>
       </c>
       <c r="C178" s="4" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>872</v>
+        <v>42</v>
+      </c>
+      <c r="D178" s="2">
+        <v>21000001968</v>
       </c>
       <c r="E178" s="2" t="s">
-        <v>322</v>
+        <v>43</v>
       </c>
       <c r="F178" s="2" t="s">
-        <v>323</v>
+        <v>148</v>
       </c>
       <c r="G178" s="2" t="s">
-        <v>873</v>
+        <v>639</v>
       </c>
       <c r="H178" s="13" t="s">
-        <v>874</v>
+        <v>640</v>
       </c>
       <c r="I178" s="2">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="J178" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="K178" s="2">
         <v>0</v>
       </c>
       <c r="L178" s="2">
-        <v>0</v>
+        <v>284634.59</v>
       </c>
       <c r="M178" s="2">
         <v>0</v>
       </c>
       <c r="N178" s="2">
-        <v>0</v>
+        <v>290634.43</v>
       </c>
       <c r="O178" s="2">
         <v>0</v>
       </c>
       <c r="P178" s="2">
-        <v>0</v>
+        <v>280313.61</v>
       </c>
       <c r="Q178" s="2">
         <v>0</v>
       </c>
       <c r="R178" s="2">
-        <v>0</v>
+        <v>280341.13</v>
       </c>
       <c r="S178" s="2">
         <v>0</v>
       </c>
       <c r="T178" s="2">
-        <v>0</v>
+        <v>284634.59</v>
       </c>
       <c r="U178" s="2">
         <v>0</v>
       </c>
       <c r="V178" s="2">
-        <v>0</v>
+        <v>298615.87</v>
       </c>
       <c r="W178" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="X178" s="2">
-        <v>154167.42</v>
+        <v>275222</v>
       </c>
       <c r="Y178" s="2">
         <v>0</v>
       </c>
       <c r="Z178" s="2">
-        <v>0</v>
+        <v>279515.46</v>
       </c>
       <c r="AA178" s="2">
         <v>0</v>
       </c>
       <c r="AB178" s="2">
-        <v>0</v>
+        <v>280341.13</v>
       </c>
       <c r="AC178" s="2">
         <v>0</v>
       </c>
       <c r="AD178" s="2">
-        <v>0</v>
+        <v>278414.58</v>
       </c>
       <c r="AE178" s="2">
         <v>0</v>
       </c>
       <c r="AF178" s="2">
-        <v>0</v>
+        <v>284634.59</v>
       </c>
       <c r="AG178" s="2">
         <v>0</v>
       </c>
       <c r="AH178" s="2">
-        <v>0</v>
+        <v>289258.32</v>
       </c>
       <c r="AI178" s="2">
         <v>0</v>
       </c>
       <c r="AJ178" s="2">
-        <v>0</v>
+        <v>289258.32</v>
       </c>
       <c r="AK178" s="2">
         <v>0</v>
       </c>
       <c r="AL178" s="2">
-        <v>0</v>
-[...11 lines deleted...]
-        <v>0</v>
+        <v>289258.32</v>
       </c>
     </row>
-    <row r="179" spans="1:42" customHeight="1" ht="70.25">
+    <row r="179" spans="1:38" customHeight="1" ht="70.25">
       <c r="A179" s="2"/>
       <c r="B179" s="2" t="s">
-        <v>875</v>
+        <v>641</v>
       </c>
       <c r="C179" s="4" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>876</v>
+        <v>42</v>
+      </c>
+      <c r="D179" s="2">
+        <v>11000009803</v>
       </c>
       <c r="E179" s="2" t="s">
-        <v>702</v>
+        <v>43</v>
       </c>
       <c r="F179" s="2" t="s">
-        <v>703</v>
+        <v>99</v>
       </c>
       <c r="G179" s="2" t="s">
-        <v>877</v>
+        <v>642</v>
       </c>
       <c r="H179" s="13" t="s">
-        <v>878</v>
+        <v>643</v>
       </c>
       <c r="I179" s="2">
-        <v>35</v>
+        <v>7</v>
       </c>
       <c r="J179" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K179" s="2">
         <v>0</v>
       </c>
       <c r="L179" s="2">
-        <v>0</v>
+        <v>138052.94</v>
       </c>
       <c r="M179" s="2">
         <v>0</v>
       </c>
       <c r="N179" s="2">
-        <v>0</v>
+        <v>140946.99</v>
       </c>
       <c r="O179" s="2">
         <v>0</v>
       </c>
       <c r="P179" s="2">
-        <v>0</v>
+        <v>136679.95</v>
       </c>
       <c r="Q179" s="2">
         <v>0</v>
       </c>
       <c r="R179" s="2">
-        <v>0</v>
+        <v>136356.89</v>
       </c>
       <c r="S179" s="2">
         <v>0</v>
       </c>
       <c r="T179" s="2">
-        <v>0</v>
+        <v>138052.94</v>
       </c>
       <c r="U179" s="2">
         <v>0</v>
       </c>
       <c r="V179" s="2">
-        <v>0</v>
+        <v>146048.6</v>
       </c>
       <c r="W179" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="X179" s="2">
-        <v>43265.66</v>
+        <v>134607</v>
       </c>
       <c r="Y179" s="2">
         <v>0</v>
       </c>
       <c r="Z179" s="2">
-        <v>0</v>
+        <v>136464.58</v>
       </c>
       <c r="AA179" s="2">
         <v>0</v>
       </c>
       <c r="AB179" s="2">
-        <v>0</v>
+        <v>136356.89</v>
       </c>
       <c r="AC179" s="2">
         <v>0</v>
       </c>
       <c r="AD179" s="2">
-        <v>0</v>
+        <v>135926.15</v>
       </c>
       <c r="AE179" s="2">
         <v>0</v>
       </c>
       <c r="AF179" s="2">
-        <v>0</v>
+        <v>138052.94</v>
       </c>
       <c r="AG179" s="2">
         <v>0</v>
       </c>
       <c r="AH179" s="2">
-        <v>0</v>
+        <v>140273.95</v>
       </c>
       <c r="AI179" s="2">
         <v>0</v>
       </c>
       <c r="AJ179" s="2">
-        <v>0</v>
+        <v>140273.95</v>
       </c>
       <c r="AK179" s="2">
         <v>0</v>
       </c>
       <c r="AL179" s="2">
-        <v>0</v>
-[...11 lines deleted...]
-        <v>0</v>
+        <v>140273.95</v>
       </c>
     </row>
-    <row r="180" spans="1:42" customHeight="1" ht="70.25">
+    <row r="180" spans="1:38" customHeight="1" ht="70.25">
       <c r="A180" s="2"/>
       <c r="B180" s="2" t="s">
-        <v>879</v>
+        <v>644</v>
       </c>
       <c r="C180" s="4" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>880</v>
+        <v>42</v>
+      </c>
+      <c r="D180" s="2">
+        <v>11000008926</v>
       </c>
       <c r="E180" s="2" t="s">
-        <v>881</v>
+        <v>43</v>
       </c>
       <c r="F180" s="2" t="s">
-        <v>726</v>
+        <v>99</v>
       </c>
       <c r="G180" s="2" t="s">
-        <v>882</v>
+        <v>645</v>
       </c>
       <c r="H180" s="13" t="s">
-        <v>883</v>
+        <v>646</v>
       </c>
       <c r="I180" s="2">
-        <v>95</v>
+        <v>7</v>
       </c>
       <c r="J180" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K180" s="2">
         <v>0</v>
       </c>
       <c r="L180" s="2">
-        <v>0</v>
+        <v>152337.5</v>
       </c>
       <c r="M180" s="2">
         <v>0</v>
       </c>
       <c r="N180" s="2">
-        <v>0</v>
+        <v>155531</v>
       </c>
       <c r="O180" s="2">
         <v>0</v>
       </c>
       <c r="P180" s="2">
-        <v>0</v>
+        <v>150822.44</v>
       </c>
       <c r="Q180" s="2">
         <v>0</v>
       </c>
       <c r="R180" s="2">
-        <v>0</v>
+        <v>150465.96</v>
       </c>
       <c r="S180" s="2">
         <v>0</v>
       </c>
       <c r="T180" s="2">
-        <v>0</v>
+        <v>152337.5</v>
       </c>
       <c r="U180" s="2">
         <v>0</v>
       </c>
       <c r="V180" s="2">
-        <v>0</v>
+        <v>161160.48</v>
       </c>
       <c r="W180" s="2">
         <v>0</v>
       </c>
       <c r="X180" s="2">
-        <v>0</v>
+        <v>148535</v>
       </c>
       <c r="Y180" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Z180" s="2">
-        <v>0</v>
+        <v>150584.78</v>
       </c>
       <c r="AA180" s="2">
         <v>0</v>
       </c>
       <c r="AB180" s="2">
-        <v>0</v>
+        <v>150465.96</v>
       </c>
       <c r="AC180" s="2">
         <v>0</v>
       </c>
       <c r="AD180" s="2">
-        <v>0</v>
+        <v>149990.64</v>
       </c>
       <c r="AE180" s="2">
         <v>0</v>
       </c>
       <c r="AF180" s="2">
-        <v>0</v>
+        <v>152337.5</v>
       </c>
       <c r="AG180" s="2">
         <v>0</v>
       </c>
       <c r="AH180" s="2">
-        <v>0</v>
+        <v>154788.32</v>
       </c>
       <c r="AI180" s="2">
         <v>0</v>
       </c>
       <c r="AJ180" s="2">
-        <v>0</v>
+        <v>154788.32</v>
       </c>
       <c r="AK180" s="2">
         <v>0</v>
       </c>
       <c r="AL180" s="2">
-        <v>0</v>
-[...11 lines deleted...]
-        <v>0</v>
+        <v>154788.32</v>
       </c>
     </row>
-    <row r="181" spans="1:42" customHeight="1" ht="70.25">
+    <row r="181" spans="1:38" customHeight="1" ht="70.25">
       <c r="A181" s="2"/>
       <c r="B181" s="2" t="s">
-        <v>884</v>
+        <v>647</v>
       </c>
       <c r="C181" s="4" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>885</v>
+        <v>42</v>
+      </c>
+      <c r="D181" s="2">
+        <v>15000006040</v>
       </c>
       <c r="E181" s="2" t="s">
-        <v>355</v>
+        <v>43</v>
       </c>
       <c r="F181" s="2" t="s">
-        <v>323</v>
+        <v>253</v>
       </c>
       <c r="G181" s="2" t="s">
-        <v>886</v>
+        <v>648</v>
       </c>
       <c r="H181" s="13" t="s">
-        <v>887</v>
+        <v>649</v>
       </c>
       <c r="I181" s="2">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="J181" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="K181" s="2">
         <v>0</v>
       </c>
       <c r="L181" s="2">
-        <v>0</v>
+        <v>161769.04</v>
       </c>
       <c r="M181" s="2">
         <v>0</v>
       </c>
       <c r="N181" s="2">
-        <v>0</v>
+        <v>163818.95</v>
       </c>
       <c r="O181" s="2">
         <v>0</v>
       </c>
       <c r="P181" s="2">
-        <v>0</v>
+        <v>160002.97</v>
       </c>
       <c r="Q181" s="2">
         <v>0</v>
       </c>
       <c r="R181" s="2">
-        <v>0</v>
+        <v>159829.52</v>
       </c>
       <c r="S181" s="2">
         <v>0</v>
       </c>
       <c r="T181" s="2">
-        <v>0</v>
+        <v>161769.04</v>
       </c>
       <c r="U181" s="2">
         <v>0</v>
       </c>
       <c r="V181" s="2">
-        <v>0</v>
+        <v>171088.23</v>
       </c>
       <c r="W181" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="X181" s="2">
-        <v>832</v>
+        <v>157685</v>
       </c>
       <c r="Y181" s="2">
         <v>0</v>
       </c>
       <c r="Z181" s="2">
-        <v>0</v>
+        <v>159845.28</v>
       </c>
       <c r="AA181" s="2">
         <v>0</v>
       </c>
       <c r="AB181" s="2">
-        <v>0</v>
+        <v>159829.52</v>
       </c>
       <c r="AC181" s="2">
         <v>0</v>
       </c>
       <c r="AD181" s="2">
-        <v>0</v>
+        <v>159592.99</v>
       </c>
       <c r="AE181" s="2">
         <v>0</v>
       </c>
       <c r="AF181" s="2">
-        <v>0</v>
+        <v>161769.04</v>
       </c>
       <c r="AG181" s="2">
         <v>0</v>
       </c>
       <c r="AH181" s="2">
-        <v>0</v>
+        <v>163030.52</v>
       </c>
       <c r="AI181" s="2">
         <v>0</v>
       </c>
       <c r="AJ181" s="2">
-        <v>0</v>
+        <v>163030.52</v>
       </c>
       <c r="AK181" s="2">
         <v>0</v>
       </c>
       <c r="AL181" s="2">
-        <v>0</v>
-[...11 lines deleted...]
-        <v>0</v>
+        <v>163030.52</v>
       </c>
     </row>
-    <row r="182" spans="1:42" customHeight="1" ht="70.25">
+    <row r="182" spans="1:38" customHeight="1" ht="70.25">
       <c r="A182" s="2"/>
       <c r="B182" s="2" t="s">
-        <v>888</v>
+        <v>650</v>
       </c>
       <c r="C182" s="4" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>889</v>
+        <v>42</v>
+      </c>
+      <c r="D182" s="2">
+        <v>11000019107</v>
       </c>
       <c r="E182" s="2" t="s">
-        <v>355</v>
+        <v>43</v>
       </c>
       <c r="F182" s="2" t="s">
-        <v>323</v>
+        <v>44</v>
       </c>
       <c r="G182" s="2" t="s">
-        <v>890</v>
+        <v>651</v>
       </c>
       <c r="H182" s="13" t="s">
-        <v>891</v>
+        <v>652</v>
       </c>
       <c r="I182" s="2">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="J182" s="2">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="K182" s="2">
         <v>0</v>
       </c>
       <c r="L182" s="2">
-        <v>0</v>
+        <v>347774.05</v>
       </c>
       <c r="M182" s="2">
         <v>0</v>
       </c>
       <c r="N182" s="2">
-        <v>0</v>
+        <v>352539.01</v>
       </c>
       <c r="O182" s="2">
         <v>0</v>
       </c>
       <c r="P182" s="2">
-        <v>0</v>
+        <v>341860.1</v>
       </c>
       <c r="Q182" s="2">
         <v>0</v>
       </c>
       <c r="R182" s="2">
-        <v>0</v>
+        <v>342333.22</v>
       </c>
       <c r="S182" s="2">
         <v>0</v>
       </c>
       <c r="T182" s="2">
-        <v>0</v>
+        <v>347774.05</v>
       </c>
       <c r="U182" s="2">
         <v>0</v>
       </c>
       <c r="V182" s="2">
-        <v>0</v>
+        <v>366664.9</v>
       </c>
       <c r="W182" s="2">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="X182" s="2">
-        <v>832</v>
+        <v>337940</v>
       </c>
       <c r="Y182" s="2">
         <v>0</v>
       </c>
       <c r="Z182" s="2">
-        <v>0</v>
+        <v>341724.93</v>
       </c>
       <c r="AA182" s="2">
         <v>0</v>
       </c>
       <c r="AB182" s="2">
-        <v>0</v>
+        <v>342333.22</v>
       </c>
       <c r="AC182" s="2">
         <v>0</v>
       </c>
       <c r="AD182" s="2">
-        <v>0</v>
+        <v>341657.34</v>
       </c>
       <c r="AE182" s="2">
         <v>0</v>
       </c>
       <c r="AF182" s="2">
-        <v>0</v>
+        <v>347774.05</v>
       </c>
       <c r="AG182" s="2">
         <v>0</v>
       </c>
       <c r="AH182" s="2">
-        <v>0</v>
+        <v>350849.31</v>
       </c>
       <c r="AI182" s="2">
         <v>0</v>
       </c>
       <c r="AJ182" s="2">
-        <v>0</v>
+        <v>350849.31</v>
       </c>
       <c r="AK182" s="2">
         <v>0</v>
       </c>
       <c r="AL182" s="2">
-        <v>0</v>
-[...11 lines deleted...]
-        <v>0</v>
+        <v>350849.31</v>
       </c>
     </row>
-    <row r="183" spans="1:42" customHeight="1" ht="70.25">
+    <row r="183" spans="1:38" customHeight="1" ht="70.25">
       <c r="A183" s="2"/>
       <c r="B183" s="2" t="s">
-        <v>892</v>
+        <v>653</v>
       </c>
       <c r="C183" s="4" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>893</v>
+        <v>42</v>
+      </c>
+      <c r="D183" s="2">
+        <v>11000010518</v>
       </c>
       <c r="E183" s="2" t="s">
-        <v>152</v>
+        <v>43</v>
       </c>
       <c r="F183" s="2" t="s">
-        <v>894</v>
+        <v>99</v>
       </c>
       <c r="G183" s="2" t="s">
-        <v>895</v>
+        <v>654</v>
       </c>
       <c r="H183" s="13" t="s">
-        <v>896</v>
+        <v>655</v>
       </c>
       <c r="I183" s="2">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="J183" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="K183" s="2">
         <v>0</v>
       </c>
       <c r="L183" s="2">
-        <v>0</v>
+        <v>601634.4</v>
       </c>
       <c r="M183" s="2">
         <v>0</v>
       </c>
       <c r="N183" s="2">
-        <v>0</v>
+        <v>614246.66</v>
       </c>
       <c r="O183" s="2">
         <v>0</v>
       </c>
       <c r="P183" s="2">
-        <v>0</v>
+        <v>595650.9</v>
       </c>
       <c r="Q183" s="2">
         <v>0</v>
       </c>
       <c r="R183" s="2">
-        <v>0</v>
+        <v>594243.02</v>
       </c>
       <c r="S183" s="2">
         <v>0</v>
       </c>
       <c r="T183" s="2">
-        <v>0</v>
+        <v>601634.4</v>
       </c>
       <c r="U183" s="2">
         <v>0</v>
       </c>
       <c r="V183" s="2">
-        <v>0</v>
+        <v>636479.45</v>
       </c>
       <c r="W183" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="X183" s="2">
-        <v>124.79</v>
+        <v>586617</v>
       </c>
       <c r="Y183" s="2">
         <v>0</v>
       </c>
       <c r="Z183" s="2">
-        <v>0</v>
+        <v>594712.31</v>
       </c>
       <c r="AA183" s="2">
         <v>0</v>
       </c>
       <c r="AB183" s="2">
-        <v>0</v>
+        <v>594243.02</v>
       </c>
       <c r="AC183" s="2">
         <v>0</v>
       </c>
       <c r="AD183" s="2">
-        <v>0</v>
+        <v>592365.85</v>
       </c>
       <c r="AE183" s="2">
         <v>0</v>
       </c>
       <c r="AF183" s="2">
-        <v>0</v>
+        <v>601634.4</v>
       </c>
       <c r="AG183" s="2">
         <v>0</v>
       </c>
       <c r="AH183" s="2">
-        <v>0</v>
+        <v>611313.58</v>
       </c>
       <c r="AI183" s="2">
         <v>0</v>
       </c>
       <c r="AJ183" s="2">
-        <v>0</v>
+        <v>611313.58</v>
       </c>
       <c r="AK183" s="2">
         <v>0</v>
       </c>
       <c r="AL183" s="2">
-        <v>0</v>
-[...11 lines deleted...]
-        <v>0</v>
+        <v>611313.58</v>
       </c>
     </row>
-    <row r="184" spans="1:42" customHeight="1" ht="70.25">
+    <row r="184" spans="1:38" customHeight="1" ht="70.25">
       <c r="A184" s="2"/>
       <c r="B184" s="2" t="s">
-        <v>897</v>
+        <v>656</v>
       </c>
       <c r="C184" s="4" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>898</v>
+        <v>42</v>
+      </c>
+      <c r="D184" s="2">
+        <v>11000019445</v>
       </c>
       <c r="E184" s="2" t="s">
-        <v>48</v>
+        <v>43</v>
       </c>
       <c r="F184" s="2" t="s">
-        <v>283</v>
+        <v>44</v>
       </c>
       <c r="G184" s="2" t="s">
-        <v>899</v>
+        <v>657</v>
       </c>
       <c r="H184" s="13" t="s">
-        <v>900</v>
+        <v>658</v>
       </c>
       <c r="I184" s="2">
-        <v>30</v>
+        <v>19</v>
       </c>
       <c r="J184" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K184" s="2">
         <v>0</v>
       </c>
       <c r="L184" s="2">
-        <v>0</v>
+        <v>762089.71</v>
       </c>
       <c r="M184" s="2">
         <v>0</v>
       </c>
       <c r="N184" s="2">
-        <v>0</v>
+        <v>772531.33</v>
       </c>
       <c r="O184" s="2">
         <v>0</v>
       </c>
       <c r="P184" s="2">
-        <v>0</v>
+        <v>749130.26</v>
       </c>
       <c r="Q184" s="2">
         <v>0</v>
       </c>
       <c r="R184" s="2">
-        <v>0</v>
+        <v>750167.02</v>
       </c>
       <c r="S184" s="2">
         <v>0</v>
       </c>
       <c r="T184" s="2">
-        <v>0</v>
+        <v>762089.71</v>
       </c>
       <c r="U184" s="2">
         <v>0</v>
       </c>
       <c r="V184" s="2">
-        <v>0</v>
+        <v>803485.9</v>
       </c>
       <c r="W184" s="2">
         <v>0</v>
       </c>
       <c r="X184" s="2">
-        <v>0</v>
+        <v>740540</v>
       </c>
       <c r="Y184" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Z184" s="2">
-        <v>63946.33</v>
+        <v>748834.05</v>
       </c>
       <c r="AA184" s="2">
         <v>0</v>
       </c>
       <c r="AB184" s="2">
-        <v>0</v>
+        <v>750167.02</v>
       </c>
       <c r="AC184" s="2">
         <v>0</v>
       </c>
       <c r="AD184" s="2">
-        <v>0</v>
+        <v>748685.94</v>
       </c>
       <c r="AE184" s="2">
         <v>0</v>
       </c>
       <c r="AF184" s="2">
-        <v>0</v>
+        <v>762089.71</v>
       </c>
       <c r="AG184" s="2">
         <v>0</v>
       </c>
       <c r="AH184" s="2">
-        <v>0</v>
+        <v>768828.63</v>
       </c>
       <c r="AI184" s="2">
         <v>0</v>
       </c>
       <c r="AJ184" s="2">
-        <v>0</v>
+        <v>768828.63</v>
       </c>
       <c r="AK184" s="2">
         <v>0</v>
       </c>
       <c r="AL184" s="2">
-        <v>0</v>
-[...11 lines deleted...]
-        <v>0</v>
+        <v>768828.63</v>
       </c>
     </row>
-    <row r="185" spans="1:42" customHeight="1" ht="70.25">
+    <row r="185" spans="1:38" customHeight="1" ht="70.25">
       <c r="A185" s="2"/>
       <c r="B185" s="2" t="s">
-        <v>901</v>
+        <v>659</v>
       </c>
       <c r="C185" s="4" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>902</v>
+        <v>42</v>
+      </c>
+      <c r="D185" s="2">
+        <v>21000005391</v>
       </c>
       <c r="E185" s="2" t="s">
-        <v>99</v>
+        <v>43</v>
       </c>
       <c r="F185" s="2" t="s">
-        <v>49</v>
+        <v>148</v>
       </c>
       <c r="G185" s="2" t="s">
-        <v>903</v>
+        <v>660</v>
       </c>
       <c r="H185" s="13" t="s">
-        <v>904</v>
+        <v>661</v>
       </c>
       <c r="I185" s="2">
-        <v>65</v>
+        <v>7</v>
       </c>
       <c r="J185" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K185" s="2">
         <v>0</v>
       </c>
       <c r="L185" s="2">
-        <v>0</v>
+        <v>337258.83</v>
       </c>
       <c r="M185" s="2">
         <v>0</v>
       </c>
       <c r="N185" s="2">
-        <v>0</v>
+        <v>344367.94</v>
       </c>
       <c r="O185" s="2">
         <v>0</v>
       </c>
       <c r="P185" s="2">
-        <v>0</v>
+        <v>332138.96</v>
       </c>
       <c r="Q185" s="2">
         <v>0</v>
       </c>
       <c r="R185" s="2">
-        <v>0</v>
+        <v>332171.57</v>
       </c>
       <c r="S185" s="2">
         <v>0</v>
       </c>
       <c r="T185" s="2">
-        <v>0</v>
+        <v>337258.83</v>
       </c>
       <c r="U185" s="2">
         <v>0</v>
       </c>
       <c r="V185" s="2">
-        <v>0</v>
+        <v>353825.01</v>
       </c>
       <c r="W185" s="2">
         <v>0</v>
       </c>
       <c r="X185" s="2">
-        <v>0</v>
+        <v>326106</v>
       </c>
       <c r="Y185" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Z185" s="2">
-        <v>8781.09</v>
+        <v>331193.25</v>
       </c>
       <c r="AA185" s="2">
         <v>0</v>
       </c>
       <c r="AB185" s="2">
-        <v>0</v>
+        <v>332171.57</v>
       </c>
       <c r="AC185" s="2">
         <v>0</v>
       </c>
       <c r="AD185" s="2">
-        <v>0</v>
+        <v>329888.83</v>
       </c>
       <c r="AE185" s="2">
         <v>0</v>
       </c>
       <c r="AF185" s="2">
-        <v>0</v>
+        <v>337258.83</v>
       </c>
       <c r="AG185" s="2">
         <v>0</v>
       </c>
       <c r="AH185" s="2">
-        <v>0</v>
+        <v>342737.41</v>
       </c>
       <c r="AI185" s="2">
         <v>0</v>
       </c>
       <c r="AJ185" s="2">
-        <v>0</v>
+        <v>342737.41</v>
       </c>
       <c r="AK185" s="2">
         <v>0</v>
       </c>
       <c r="AL185" s="2">
-        <v>0</v>
-[...11 lines deleted...]
-        <v>0</v>
+        <v>342737.41</v>
       </c>
     </row>
-    <row r="186" spans="1:42" customHeight="1" ht="70.25">
+    <row r="186" spans="1:38" customHeight="1" ht="70.25">
       <c r="A186" s="2"/>
       <c r="B186" s="2" t="s">
-        <v>905</v>
+        <v>662</v>
       </c>
       <c r="C186" s="4" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>906</v>
+        <v>42</v>
+      </c>
+      <c r="D186" s="2">
+        <v>21000002758</v>
       </c>
       <c r="E186" s="2" t="s">
-        <v>99</v>
+        <v>43</v>
       </c>
       <c r="F186" s="2" t="s">
-        <v>907</v>
+        <v>325</v>
       </c>
       <c r="G186" s="2" t="s">
-        <v>908</v>
+        <v>663</v>
       </c>
       <c r="H186" s="13" t="s">
-        <v>909</v>
+        <v>664</v>
       </c>
       <c r="I186" s="2">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="J186" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K186" s="2">
         <v>0</v>
       </c>
       <c r="L186" s="2">
-        <v>0</v>
+        <v>118934.34</v>
       </c>
       <c r="M186" s="2">
         <v>0</v>
       </c>
       <c r="N186" s="2">
-        <v>0</v>
+        <v>119551.52</v>
       </c>
       <c r="O186" s="2">
         <v>0</v>
       </c>
       <c r="P186" s="2">
-        <v>0</v>
+        <v>116442.73</v>
       </c>
       <c r="Q186" s="2">
         <v>0</v>
       </c>
       <c r="R186" s="2">
-        <v>0</v>
+        <v>116225.57</v>
       </c>
       <c r="S186" s="2">
         <v>0</v>
       </c>
       <c r="T186" s="2">
-        <v>0</v>
+        <v>118934.34</v>
       </c>
       <c r="U186" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V186" s="2">
-        <v>10776.57</v>
+        <v>124008.99</v>
       </c>
       <c r="W186" s="2">
         <v>0</v>
       </c>
       <c r="X186" s="2">
-        <v>0</v>
+        <v>114294</v>
       </c>
       <c r="Y186" s="2">
         <v>0</v>
       </c>
       <c r="Z186" s="2">
-        <v>0</v>
+        <v>116488.44</v>
       </c>
       <c r="AA186" s="2">
         <v>0</v>
       </c>
       <c r="AB186" s="2">
-        <v>0</v>
+        <v>116225.57</v>
       </c>
       <c r="AC186" s="2">
         <v>0</v>
       </c>
       <c r="AD186" s="2">
-        <v>0</v>
+        <v>115871.26</v>
       </c>
       <c r="AE186" s="2">
         <v>0</v>
       </c>
       <c r="AF186" s="2">
-        <v>0</v>
+        <v>118934.34</v>
       </c>
       <c r="AG186" s="2">
         <v>0</v>
       </c>
       <c r="AH186" s="2">
-        <v>0</v>
+        <v>118980.05</v>
       </c>
       <c r="AI186" s="2">
         <v>0</v>
       </c>
       <c r="AJ186" s="2">
-        <v>0</v>
+        <v>118980.05</v>
       </c>
       <c r="AK186" s="2">
         <v>0</v>
       </c>
       <c r="AL186" s="2">
-        <v>0</v>
-[...11 lines deleted...]
-        <v>0</v>
+        <v>118980.05</v>
       </c>
     </row>
-    <row r="187" spans="1:42" customHeight="1" ht="70.25">
+    <row r="187" spans="1:38" customHeight="1" ht="70.25">
       <c r="A187" s="2"/>
       <c r="B187" s="2" t="s">
-        <v>910</v>
+        <v>665</v>
       </c>
       <c r="C187" s="4" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>910</v>
+        <v>42</v>
+      </c>
+      <c r="D187" s="2">
+        <v>11000019527</v>
       </c>
       <c r="E187" s="2" t="s">
-        <v>911</v>
+        <v>43</v>
       </c>
       <c r="F187" s="2" t="s">
-        <v>332</v>
+        <v>99</v>
       </c>
       <c r="G187" s="2" t="s">
-        <v>912</v>
+        <v>666</v>
       </c>
       <c r="H187" s="13" t="s">
-        <v>910</v>
+        <v>667</v>
       </c>
       <c r="I187" s="2">
-        <v>95</v>
+        <v>7</v>
       </c>
       <c r="J187" s="2">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="K187" s="2">
         <v>0</v>
       </c>
       <c r="L187" s="2">
-        <v>0</v>
+        <v>252748.86</v>
       </c>
       <c r="M187" s="2">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="N187" s="2">
-        <v>4963.03</v>
+        <v>258047.32</v>
       </c>
       <c r="O187" s="2">
         <v>0</v>
       </c>
       <c r="P187" s="2">
-        <v>0</v>
+        <v>250235.18</v>
       </c>
       <c r="Q187" s="2">
         <v>0</v>
       </c>
       <c r="R187" s="2">
-        <v>0</v>
+        <v>249643.72</v>
       </c>
       <c r="S187" s="2">
         <v>0</v>
       </c>
       <c r="T187" s="2">
-        <v>0</v>
+        <v>252748.86</v>
       </c>
       <c r="U187" s="2">
         <v>0</v>
       </c>
       <c r="V187" s="2">
-        <v>0</v>
+        <v>267387.4</v>
       </c>
       <c r="W187" s="2">
         <v>0</v>
       </c>
       <c r="X187" s="2">
-        <v>0</v>
+        <v>246440</v>
       </c>
       <c r="Y187" s="2">
         <v>0</v>
       </c>
       <c r="Z187" s="2">
-        <v>0</v>
+        <v>249840.87</v>
       </c>
       <c r="AA187" s="2">
         <v>0</v>
       </c>
       <c r="AB187" s="2">
-        <v>0</v>
+        <v>249643.72</v>
       </c>
       <c r="AC187" s="2">
         <v>0</v>
       </c>
       <c r="AD187" s="2">
-        <v>0</v>
+        <v>248855.11</v>
       </c>
       <c r="AE187" s="2">
         <v>0</v>
       </c>
       <c r="AF187" s="2">
-        <v>0</v>
+        <v>252748.86</v>
       </c>
       <c r="AG187" s="2">
         <v>0</v>
       </c>
       <c r="AH187" s="2">
-        <v>0</v>
+        <v>256815.12</v>
       </c>
       <c r="AI187" s="2">
         <v>0</v>
       </c>
       <c r="AJ187" s="2">
-        <v>0</v>
+        <v>256815.12</v>
       </c>
       <c r="AK187" s="2">
         <v>0</v>
       </c>
       <c r="AL187" s="2">
-        <v>0</v>
-[...11 lines deleted...]
-        <v>0</v>
+        <v>256815.12</v>
       </c>
     </row>
-    <row r="188" spans="1:42" customHeight="1" ht="70.25">
+    <row r="188" spans="1:38" customHeight="1" ht="70.25">
       <c r="A188" s="2"/>
       <c r="B188" s="2" t="s">
-        <v>913</v>
+        <v>668</v>
       </c>
       <c r="C188" s="4" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>914</v>
+        <v>42</v>
+      </c>
+      <c r="D188" s="2">
+        <v>21000000181</v>
       </c>
       <c r="E188" s="2" t="s">
-        <v>311</v>
+        <v>43</v>
       </c>
       <c r="F188" s="2" t="s">
-        <v>235</v>
+        <v>99</v>
       </c>
       <c r="G188" s="2" t="s">
-        <v>915</v>
+        <v>669</v>
       </c>
       <c r="H188" s="13" t="s">
-        <v>916</v>
+        <v>670</v>
       </c>
       <c r="I188" s="2">
-        <v>70</v>
+        <v>7</v>
       </c>
       <c r="J188" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K188" s="2">
         <v>0</v>
       </c>
       <c r="L188" s="2">
-        <v>0</v>
+        <v>60216.05</v>
       </c>
       <c r="M188" s="2">
         <v>0</v>
       </c>
       <c r="N188" s="2">
-        <v>0</v>
+        <v>61478.38</v>
       </c>
       <c r="O188" s="2">
         <v>0</v>
       </c>
       <c r="P188" s="2">
-        <v>0</v>
+        <v>59617.18</v>
       </c>
       <c r="Q188" s="2">
         <v>0</v>
       </c>
       <c r="R188" s="2">
-        <v>0</v>
+        <v>59476.27</v>
       </c>
       <c r="S188" s="2">
         <v>0</v>
       </c>
       <c r="T188" s="2">
-        <v>0</v>
+        <v>60216.05</v>
       </c>
       <c r="U188" s="2">
         <v>0</v>
       </c>
       <c r="V188" s="2">
-        <v>0</v>
+        <v>63703.61</v>
       </c>
       <c r="W188" s="2">
         <v>0</v>
       </c>
       <c r="X188" s="2">
-        <v>0</v>
+        <v>58713</v>
       </c>
       <c r="Y188" s="2">
         <v>0</v>
       </c>
       <c r="Z188" s="2">
-        <v>0</v>
+        <v>59523.24</v>
       </c>
       <c r="AA188" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AB188" s="2">
-        <v>50228.75</v>
+        <v>59476.27</v>
       </c>
       <c r="AC188" s="2">
         <v>0</v>
       </c>
       <c r="AD188" s="2">
-        <v>0</v>
+        <v>59288.39</v>
       </c>
       <c r="AE188" s="2">
         <v>0</v>
       </c>
       <c r="AF188" s="2">
-        <v>0</v>
+        <v>60216.05</v>
       </c>
       <c r="AG188" s="2">
         <v>0</v>
       </c>
       <c r="AH188" s="2">
-        <v>0</v>
+        <v>61184.82</v>
       </c>
       <c r="AI188" s="2">
         <v>0</v>
       </c>
       <c r="AJ188" s="2">
-        <v>0</v>
+        <v>61184.82</v>
       </c>
       <c r="AK188" s="2">
         <v>0</v>
       </c>
       <c r="AL188" s="2">
-        <v>0</v>
-[...11 lines deleted...]
-        <v>0</v>
+        <v>61184.82</v>
       </c>
     </row>
-    <row r="189" spans="1:42" customHeight="1" ht="70.25">
+    <row r="189" spans="1:38" customHeight="1" ht="70.25">
       <c r="A189" s="2"/>
       <c r="B189" s="2" t="s">
-        <v>917</v>
+        <v>671</v>
       </c>
       <c r="C189" s="4" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>918</v>
+        <v>42</v>
+      </c>
+      <c r="D189" s="2">
+        <v>11000019108</v>
       </c>
       <c r="E189" s="2" t="s">
-        <v>245</v>
+        <v>43</v>
       </c>
       <c r="F189" s="2" t="s">
-        <v>919</v>
+        <v>99</v>
       </c>
       <c r="G189" s="2" t="s">
-        <v>920</v>
+        <v>672</v>
       </c>
       <c r="H189" s="13" t="s">
-        <v>921</v>
+        <v>673</v>
       </c>
       <c r="I189" s="2">
-        <v>20</v>
+        <v>7</v>
       </c>
       <c r="J189" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="K189" s="2">
         <v>0</v>
       </c>
       <c r="L189" s="2">
-        <v>0</v>
+        <v>388247.03</v>
       </c>
       <c r="M189" s="2">
         <v>0</v>
       </c>
       <c r="N189" s="2">
-        <v>0</v>
+        <v>396385.99</v>
       </c>
       <c r="O189" s="2">
         <v>0</v>
       </c>
       <c r="P189" s="2">
-        <v>0</v>
+        <v>384385.76</v>
       </c>
       <c r="Q189" s="2">
         <v>0</v>
       </c>
       <c r="R189" s="2">
-        <v>0</v>
+        <v>383477.23</v>
       </c>
       <c r="S189" s="2">
         <v>0</v>
       </c>
       <c r="T189" s="2">
-        <v>0</v>
+        <v>388247.03</v>
       </c>
       <c r="U189" s="2">
         <v>0</v>
       </c>
       <c r="V189" s="2">
-        <v>0</v>
+        <v>410733.26</v>
       </c>
       <c r="W189" s="2">
         <v>0</v>
       </c>
       <c r="X189" s="2">
-        <v>0</v>
+        <v>378556</v>
       </c>
       <c r="Y189" s="2">
         <v>0</v>
       </c>
       <c r="Z189" s="2">
-        <v>0</v>
+        <v>383780.07</v>
       </c>
       <c r="AA189" s="2">
         <v>0</v>
       </c>
       <c r="AB189" s="2">
-        <v>0</v>
+        <v>383477.23</v>
       </c>
       <c r="AC189" s="2">
         <v>0</v>
       </c>
       <c r="AD189" s="2">
-        <v>0</v>
+        <v>382265.85</v>
       </c>
       <c r="AE189" s="2">
         <v>0</v>
       </c>
       <c r="AF189" s="2">
-        <v>0</v>
+        <v>388247.03</v>
       </c>
       <c r="AG189" s="2">
         <v>0</v>
       </c>
       <c r="AH189" s="2">
-        <v>0</v>
+        <v>394493.21</v>
       </c>
       <c r="AI189" s="2">
         <v>0</v>
       </c>
       <c r="AJ189" s="2">
-        <v>0</v>
+        <v>394493.21</v>
       </c>
       <c r="AK189" s="2">
         <v>0</v>
       </c>
       <c r="AL189" s="2">
-        <v>0</v>
-[...11 lines deleted...]
-        <v>0</v>
+        <v>394493.21</v>
       </c>
     </row>
-    <row r="190" spans="1:42" customHeight="1" ht="70.25">
+    <row r="190" spans="1:38" customHeight="1" ht="70.25">
       <c r="A190" s="2"/>
       <c r="B190" s="2" t="s">
-        <v>922</v>
+        <v>674</v>
       </c>
       <c r="C190" s="4" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>923</v>
+        <v>42</v>
+      </c>
+      <c r="D190" s="2">
+        <v>21000802500</v>
       </c>
       <c r="E190" s="2" t="s">
-        <v>745</v>
+        <v>43</v>
       </c>
       <c r="F190" s="2" t="s">
-        <v>924</v>
+        <v>159</v>
       </c>
       <c r="G190" s="2" t="s">
-        <v>925</v>
+        <v>675</v>
       </c>
       <c r="H190" s="13" t="s">
-        <v>926</v>
+        <v>676</v>
       </c>
       <c r="I190" s="2">
-        <v>30</v>
+        <v>7</v>
       </c>
       <c r="J190" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K190" s="2">
         <v>0</v>
       </c>
       <c r="L190" s="2">
-        <v>0</v>
+        <v>152143.99</v>
       </c>
       <c r="M190" s="2">
         <v>0</v>
       </c>
       <c r="N190" s="2">
-        <v>0</v>
+        <v>154088.74</v>
       </c>
       <c r="O190" s="2">
         <v>0</v>
       </c>
       <c r="P190" s="2">
-        <v>0</v>
+        <v>148181.37</v>
       </c>
       <c r="Q190" s="2">
         <v>0</v>
       </c>
       <c r="R190" s="2">
-        <v>0</v>
+        <v>148532.31</v>
       </c>
       <c r="S190" s="2">
         <v>0</v>
       </c>
       <c r="T190" s="2">
-        <v>0</v>
+        <v>152143.99</v>
       </c>
       <c r="U190" s="2">
         <v>0</v>
       </c>
       <c r="V190" s="2">
-        <v>0</v>
+        <v>158650.87</v>
       </c>
       <c r="W190" s="2">
         <v>0</v>
       </c>
       <c r="X190" s="2">
-        <v>0</v>
+        <v>146222</v>
       </c>
       <c r="Y190" s="2">
         <v>0</v>
       </c>
       <c r="Z190" s="2">
-        <v>0</v>
+        <v>148181.37</v>
       </c>
       <c r="AA190" s="2">
         <v>0</v>
       </c>
       <c r="AB190" s="2">
-        <v>0</v>
+        <v>148532.31</v>
       </c>
       <c r="AC190" s="2">
         <v>0</v>
       </c>
       <c r="AD190" s="2">
-        <v>0</v>
+        <v>148546.93</v>
       </c>
       <c r="AE190" s="2">
         <v>0</v>
       </c>
       <c r="AF190" s="2">
-        <v>0</v>
+        <v>152143.99</v>
       </c>
       <c r="AG190" s="2">
         <v>0</v>
       </c>
       <c r="AH190" s="2">
-        <v>0</v>
+        <v>153357.63</v>
       </c>
       <c r="AI190" s="2">
         <v>0</v>
       </c>
       <c r="AJ190" s="2">
-        <v>0</v>
+        <v>153357.63</v>
       </c>
       <c r="AK190" s="2">
         <v>0</v>
       </c>
       <c r="AL190" s="2">
-        <v>0</v>
-[...11 lines deleted...]
-        <v>0</v>
+        <v>153357.63</v>
       </c>
     </row>
-    <row r="191" spans="1:42" customHeight="1" ht="70.25">
+    <row r="191" spans="1:38" customHeight="1" ht="70.25">
       <c r="A191" s="2"/>
       <c r="B191" s="2" t="s">
-        <v>927</v>
+        <v>677</v>
       </c>
       <c r="C191" s="4" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>928</v>
+        <v>42</v>
+      </c>
+      <c r="D191" s="2">
+        <v>21000801064</v>
       </c>
       <c r="E191" s="2" t="s">
-        <v>929</v>
+        <v>43</v>
       </c>
       <c r="F191" s="2" t="s">
-        <v>930</v>
+        <v>312</v>
       </c>
       <c r="G191" s="2" t="s">
-        <v>931</v>
+        <v>678</v>
       </c>
       <c r="H191" s="13" t="s">
-        <v>932</v>
+        <v>679</v>
       </c>
       <c r="I191" s="2">
-        <v>65</v>
+        <v>7</v>
       </c>
       <c r="J191" s="2">
-        <v>21</v>
+        <v>0</v>
       </c>
       <c r="K191" s="2">
         <v>0</v>
       </c>
       <c r="L191" s="2">
-        <v>0</v>
+        <v>53999.56</v>
       </c>
       <c r="M191" s="2">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="N191" s="2">
-        <v>9272.18</v>
+        <v>54475.77</v>
       </c>
       <c r="O191" s="2">
         <v>0</v>
       </c>
       <c r="P191" s="2">
-        <v>0</v>
+        <v>51471.58</v>
       </c>
       <c r="Q191" s="2">
         <v>0</v>
       </c>
       <c r="R191" s="2">
-        <v>0</v>
+        <v>51491.84</v>
       </c>
       <c r="S191" s="2">
         <v>0</v>
       </c>
       <c r="T191" s="2">
-        <v>0</v>
+        <v>53999.56</v>
       </c>
       <c r="U191" s="2">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="V191" s="2">
-        <v>9706.04</v>
+        <v>54967.19</v>
       </c>
       <c r="W191" s="2">
         <v>0</v>
       </c>
       <c r="X191" s="2">
-        <v>0</v>
+        <v>50661</v>
       </c>
       <c r="Y191" s="2">
         <v>0</v>
       </c>
       <c r="Z191" s="2">
-        <v>0</v>
+        <v>51385.45</v>
       </c>
       <c r="AA191" s="2">
         <v>0</v>
       </c>
       <c r="AB191" s="2">
-        <v>0</v>
+        <v>51491.84</v>
       </c>
       <c r="AC191" s="2">
         <v>0</v>
       </c>
       <c r="AD191" s="2">
-        <v>0</v>
+        <v>51360.12</v>
       </c>
       <c r="AE191" s="2">
         <v>0</v>
       </c>
       <c r="AF191" s="2">
-        <v>0</v>
+        <v>53999.56</v>
       </c>
       <c r="AG191" s="2">
         <v>0</v>
       </c>
       <c r="AH191" s="2">
-        <v>0</v>
+        <v>54222.47</v>
       </c>
       <c r="AI191" s="2">
         <v>0</v>
       </c>
       <c r="AJ191" s="2">
-        <v>0</v>
+        <v>54222.47</v>
       </c>
       <c r="AK191" s="2">
         <v>0</v>
       </c>
       <c r="AL191" s="2">
-        <v>0</v>
-[...13745 lines deleted...]
-        <v>0</v>
+        <v>54222.47</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
-    <mergeCell ref="A1:AP1"/>
-[...1 lines deleted...]
-    <mergeCell ref="A3:AP3"/>
+    <mergeCell ref="A1:AL1"/>
+    <mergeCell ref="A2:AL2"/>
+    <mergeCell ref="A3:AL3"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="C6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="C7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_7"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_8"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_10"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_11"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_13"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_14"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C20" r:id="rId_hyperlink_16"/>
     <hyperlink ref="C21" r:id="rId_hyperlink_17"/>
     <hyperlink ref="C22" r:id="rId_hyperlink_18"/>
     <hyperlink ref="C23" r:id="rId_hyperlink_19"/>
     <hyperlink ref="C24" r:id="rId_hyperlink_20"/>
     <hyperlink ref="C25" r:id="rId_hyperlink_21"/>
     <hyperlink ref="C26" r:id="rId_hyperlink_22"/>
     <hyperlink ref="C27" r:id="rId_hyperlink_23"/>
@@ -51652,159 +30318,50 @@
     <hyperlink ref="C167" r:id="rId_hyperlink_163"/>
     <hyperlink ref="C168" r:id="rId_hyperlink_164"/>
     <hyperlink ref="C169" r:id="rId_hyperlink_165"/>
     <hyperlink ref="C170" r:id="rId_hyperlink_166"/>
     <hyperlink ref="C171" r:id="rId_hyperlink_167"/>
     <hyperlink ref="C172" r:id="rId_hyperlink_168"/>
     <hyperlink ref="C173" r:id="rId_hyperlink_169"/>
     <hyperlink ref="C174" r:id="rId_hyperlink_170"/>
     <hyperlink ref="C175" r:id="rId_hyperlink_171"/>
     <hyperlink ref="C176" r:id="rId_hyperlink_172"/>
     <hyperlink ref="C177" r:id="rId_hyperlink_173"/>
     <hyperlink ref="C178" r:id="rId_hyperlink_174"/>
     <hyperlink ref="C179" r:id="rId_hyperlink_175"/>
     <hyperlink ref="C180" r:id="rId_hyperlink_176"/>
     <hyperlink ref="C181" r:id="rId_hyperlink_177"/>
     <hyperlink ref="C182" r:id="rId_hyperlink_178"/>
     <hyperlink ref="C183" r:id="rId_hyperlink_179"/>
     <hyperlink ref="C184" r:id="rId_hyperlink_180"/>
     <hyperlink ref="C185" r:id="rId_hyperlink_181"/>
     <hyperlink ref="C186" r:id="rId_hyperlink_182"/>
     <hyperlink ref="C187" r:id="rId_hyperlink_183"/>
     <hyperlink ref="C188" r:id="rId_hyperlink_184"/>
     <hyperlink ref="C189" r:id="rId_hyperlink_185"/>
     <hyperlink ref="C190" r:id="rId_hyperlink_186"/>
     <hyperlink ref="C191" r:id="rId_hyperlink_187"/>
-    <hyperlink ref="C192" r:id="rId_hyperlink_188"/>
-[...107 lines deleted...]
-    <hyperlink ref="C300" r:id="rId_hyperlink_296"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>