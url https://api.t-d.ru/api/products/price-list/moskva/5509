--- v0 (2026-02-19)
+++ v1 (2026-04-05)
@@ -1,121 +1,303 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Price List Td" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="20">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>АО "Торговый Дизайн"</t>
   </si>
   <si>
     <t>Прайс-лист от</t>
   </si>
   <si>
-    <t>19.02.2026 10:29:25</t>
+    <t>05.04.2026 14:15:57</t>
   </si>
   <si>
     <t>Бренд/Номенклатура</t>
   </si>
   <si>
     <t>Остаток</t>
   </si>
   <si>
     <t>Свободно</t>
   </si>
   <si>
     <t>Резерв</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Категория</t>
   </si>
   <si>
     <t>Страна происхождения</t>
   </si>
   <si>
     <t>С - склад, П и З - заказ, (но товар может быть по наличию). Н - распродаем</t>
   </si>
   <si>
     <t>Вес нетто (кг)</t>
   </si>
   <si>
     <t>Дополнительное описание</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Группа</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Ед.</t>
   </si>
   <si>
     <t>Цена (руб)</t>
   </si>
   <si>
     <t>Изображение</t>
+  </si>
+  <si>
+    <t>Машина для резки продуктов EKSI WS2-305</t>
+  </si>
+  <si>
+    <t>WS2-305</t>
+  </si>
+  <si>
+    <t>Машины для резки продуктов</t>
+  </si>
+  <si>
+    <t>КИТАЙ</t>
+  </si>
+  <si>
+    <t>З</t>
+  </si>
+  <si>
+    <t>Машина WS 2-305 предназначена для порционной нарезки кондитерских изделий круглой и прямоугольной формы, таких, как: торты, пироги, кексы, пицца и др., в т.ч. замороженные изделия. Диаметр круглых продуктов может варьироваться от 100 до 400 мм, максимальная высота изделия может составлять 100 мм. Машина позволяет нарезать различное количество порций и легко менять программу нарезки, как по количеству порций, так и по размеру нарезаемых изделий. Машина оснащена одним держателем продукта и полностью автоматическим позиционированием ножа за счет 4-х осевой серводвигательной системы. Опционально возможно доукомплектовать машину устройством для вкладки бумажных разделителей, двойным ротационным держателем продукта (для нарезки двух круглых изделий одновременно) и другим опционалом.
+Преимущества
+1. Ультразвуковая резка минимизирует трение, обеспечивает тонкий, гладкий разрез, без крошек и деформации продукта
+2. Точность реза: не более 1 мм. 
+3. Быстрая и точная работа благодаря уникальной технологии сервопривода.
+4. Современное программное обеспечение, позволяет установить параметры продуктас помощью значков на сенсорном экране.
+5. Высококачественная система безопасности предотвращает доступ к зоне резки во время работы.
+6. Автоматическое отслеживание мощности ультразвукового привода, отслеживание частоты режущего ножа в режиме реального времени, чтобы гарантировать стабильность и непрерывную работу.
+раземеры : без упаковки 1350*1150*1850, с упаковкой  1665*1355*2090</t>
+  </si>
+  <si>
+    <t>EKSI</t>
+  </si>
+  <si>
+    <t>Линии производства</t>
+  </si>
+  <si>
+    <t>00000465740</t>
+  </si>
+  <si>
+    <t>шт.</t>
+  </si>
+  <si>
+    <t>Линия производства EKSI RCE01</t>
+  </si>
+  <si>
+    <t>RCE01</t>
+  </si>
+  <si>
+    <t>ЦБ-00092507</t>
+  </si>
+  <si>
+    <t>Машина для резки продуктов EKSI BM-301</t>
+  </si>
+  <si>
+    <t>BM-301</t>
+  </si>
+  <si>
+    <t>Габаритные размеры: 1200х1100х1480 мм, эл. мощность 1500Вт, напряжение 220В. Материал изготовления Нерж. сталь 304
+Машина предназначена для порционной нарезки кондитерских изделий круглой и прямоугольной формы, таких, как: торты, пироги, кексы и др., в т.ч. замороженные изделия. Машина позволяет нарезать различное количество порций и легко менять программу нарезки, как по количеству порций, так и по размеру нарезаемых изделий. 
+• подходит для бисквитных, блинных и муссовых тортов, изделий из слоеного и песочного теста, рулетов, тостового хлеба и т.д.
+• для круглых и прямоугольных заготовок
+• широкий диапазон нарезки – куски со сторонами от 2 см, резка круглых тортов на любое четное количество кусков
+• для изделий разной температуры, в том числе замороженных продуктов до - 6 °С
+• обрезка неровных краёв при необходимости
+• возможность диагональной резки для треугольных форм
+• автоматическая очистка ножей
+• регулируемые скорость нарезки, размер и количество кусков
+• встроенная память для хранения отработанных настроек</t>
+  </si>
+  <si>
+    <t>00000577653</t>
+  </si>
+  <si>
+    <t>Депозитор EKSI PDL/250</t>
+  </si>
+  <si>
+    <t>PDL/250</t>
+  </si>
+  <si>
+    <t>Депозиторы</t>
+  </si>
+  <si>
+    <t>С</t>
+  </si>
+  <si>
+    <t>Диапазон наполнения: 30–250 г. Точность наполнения: ± 1% (в зависимости от максимального объема). Производительность: 40–60 шт./мин (в зависимости от объема и продукта). Давление воздуха: 0,5-0,7 МПа. Корпус машины изготовлен из нержавеющей стали ss304, контактная часть материала изготовлена ​​из нержавеющей стали 316. Размер бункера: около 23 л.</t>
+  </si>
+  <si>
+    <t>00000585811</t>
+  </si>
+  <si>
+    <t>Депозитор EKSI PDL/1000</t>
+  </si>
+  <si>
+    <t>PDL/1000</t>
+  </si>
+  <si>
+    <t>Технические характеристики: Точность наполнения: ± 0,5%. Диапазон наполнения: 200-1000 мл. Производительность: 15-25 шт./мин. Давление воздуха: 0,3-0,5 МПа. Корпус машины изготовлен из материала ss304, контактная часть изготовлена ​​из нержавеющей стали 316. С быстроразборным поворотным клапаном. С производственным счетчиком. С горизонтальным режущим соплом. Размер бункера: около 20 л.</t>
+  </si>
+  <si>
+    <t>00000585812</t>
+  </si>
+  <si>
+    <t>Депозитор EKSI PDL/2000</t>
+  </si>
+  <si>
+    <t>PDL/2000</t>
+  </si>
+  <si>
+    <t>Технические характеристики: Точность наполнения: ± 0,5%. Диапазон наполнения: 500-2000 мл. Производительность: 15-25 шт./мин. Давление воздуха: 0,3-0,5 МПа. Корпус машины изготовлен из материала ss304, контактная часть изготовлена ​​из нержавеющей стали 316. С быстроразборным поворотным клапаном. С производственным счетчиком. С горизонтальным режущим соплом. Размер бункера: около 40 л.</t>
+  </si>
+  <si>
+    <t>00000585813</t>
+  </si>
+  <si>
+    <t>Депозитор EKSI MPD-400C</t>
+  </si>
+  <si>
+    <t>MPD-400C</t>
+  </si>
+  <si>
+    <t>Габаритные размеры: 1500х1200х1680мм, эл. мощность 2000Вт, напряжение 220В. Автоматическая 8-головочная машина для отливки бисквита поршневого типа. Диапазон наполнения: 30–150 мл. Точность наполнения: ± 1 мл. Производительность: 10–25 циклов/мин (в зависимости от объема и продукта). Давление воздуха: 0,5– 0,7 МПа. Корпус машины изготовлен из нержавеющей стали 304, контактная часть материала изготовлена из нержавеющей стали 316. Размер бункера: около 35 л.</t>
+  </si>
+  <si>
+    <t>00000585814</t>
+  </si>
+  <si>
+    <t>Депозитор EKSI MPD-600C</t>
+  </si>
+  <si>
+    <t>MPD-600C</t>
+  </si>
+  <si>
+    <t>П</t>
+  </si>
+  <si>
+    <t>00000585815</t>
+  </si>
+  <si>
+    <t>Депозитор EKSI TPL-20</t>
+  </si>
+  <si>
+    <t>TPL-20</t>
+  </si>
+  <si>
+    <t>Габаритные размеры: 970х950х1840мм. Производительность: 15-20 л/мин. Давление воздуха: 0,4-0,6 МПа. Корпус машины изготовлен из ss304. Контактная часть с материалом изготовлена из ss316. Может управляться ножной педалью или автоматически.</t>
+  </si>
+  <si>
+    <t>00000585816</t>
+  </si>
+  <si>
+    <t>Депозитор EKSI TPL-40</t>
+  </si>
+  <si>
+    <t>TPL-40</t>
+  </si>
+  <si>
+    <t>Габаритные размеры: 1410х1210х1930мм. Производительность: 35-40 л/мин. Давление воздуха: 0,4-0,6 МПа. Корпус машины изготовлен из нержавеющей стали 304. Контактная часть материала изготовлена из нержавеющей стали 316. Ход подъема: 900 мм</t>
+  </si>
+  <si>
+    <t>00000585817</t>
+  </si>
+  <si>
+    <t>Депозитор EKSI PDL/250 с фотодатчиком</t>
+  </si>
+  <si>
+    <t>PDL/250 с фотодатчиком</t>
+  </si>
+  <si>
+    <t>ЦБ-00076361</t>
+  </si>
+  <si>
+    <t>Машина для резки продуктов EKSI SP1-250K300</t>
+  </si>
+  <si>
+    <t>SP1-250K300</t>
+  </si>
+  <si>
+    <t>Габаритные размеры: 500х300х800мм, вес нетто  80кг, напряжение 220В, эл. мощность 3000Вт, скорость резки 30-45 шт/мин., 1 лезвие из титанового сплава в комплекте, размер лезвия 300мм, резка круглых изделий на куски, максимальный размер резки 300мм высотой до 80мм</t>
+  </si>
+  <si>
+    <t>00000572969</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
@@ -154,86 +336,314 @@
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
     <border/>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="8">
+  <cellXfs count="11">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="49" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="49" fillId="0" borderId="1" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="49" fillId="0" borderId="1" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e805e9d28bd7f4d2fb48495e864976d1.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed2e04959e242548a9c95ce6b168a8e.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ecdc665cf9fc0f9c2e53e0719f43fa.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5b9484fac0b54769c2de0085d45091.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2551bca941818f747f991dc51fae5e33.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dca1ede0dbd03fbb30f687480946939.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b25731bbbb407051577e90ad081007a.jpg"/></Relationships>
+</file>
+
+<file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>12</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="514350" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="1" name="image_13" descr="image_13"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>13</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="514350" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="image_14" descr="image_14"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>14</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="466725" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="image_15" descr="image_15"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="4" name="image_16" descr="image_16"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>16</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="5" name="image_17" descr="image_17"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="523875" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="6" name="image_18" descr="image_18"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="571500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="7" name="image_19" descr="image_19"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+</xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -478,62 +888,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P9"/>
+  <dimension ref="A1:P21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A9" sqref="A9:P9"/>
+      <selection activeCell="A9" sqref="A9:P21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="45" customWidth="true" style="1"/>
     <col min="2" max="2" width="11" customWidth="true" style="1"/>
     <col min="3" max="3" width="11" customWidth="true" style="1"/>
     <col min="4" max="4" width="11" customWidth="true" style="1"/>
     <col min="5" max="5" width="11" customWidth="true" style="1"/>
     <col min="6" max="6" width="14" customWidth="true" style="1"/>
     <col min="7" max="7" width="14" customWidth="true" style="1"/>
     <col min="8" max="8" width="14" customWidth="true" style="1"/>
     <col min="9" max="9" width="14" customWidth="true" style="1"/>
     <col min="10" max="10" width="20" customWidth="true" style="1"/>
     <col min="11" max="11" width="14" customWidth="true" style="1"/>
     <col min="12" max="12" width="14" customWidth="true" style="1"/>
     <col min="13" max="13" width="14" customWidth="true" style="1"/>
     <col min="14" max="14" width="14" customWidth="true" style="1"/>
     <col min="15" max="15" width="10" customWidth="true" style="1"/>
     <col min="16" max="16" width="21" customWidth="true" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" s="2" t="s">
         <v>0</v>
@@ -598,109 +1008,674 @@
       <c r="O7" s="1"/>
       <c r="P7" s="1"/>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" s="1"/>
       <c r="B8" s="1"/>
       <c r="C8" s="1"/>
       <c r="D8" s="1"/>
       <c r="E8" s="1"/>
       <c r="F8" s="4"/>
       <c r="G8" s="1"/>
       <c r="H8" s="1"/>
       <c r="I8" s="1"/>
       <c r="J8" s="1"/>
       <c r="K8" s="1"/>
       <c r="L8" s="1"/>
       <c r="M8" s="1"/>
       <c r="N8" s="1"/>
       <c r="O8" s="1"/>
       <c r="P8" s="1"/>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B9" s="6" t="s">
+      <c r="B9" s="7" t="s">
         <v>5</v>
       </c>
-      <c r="C9" s="6" t="s">
+      <c r="C9" s="7" t="s">
         <v>6</v>
       </c>
-      <c r="D9" s="6" t="s">
+      <c r="D9" s="7" t="s">
         <v>7</v>
       </c>
-      <c r="E9" s="6" t="s">
+      <c r="E9" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="F9" s="7" t="s">
+      <c r="F9" s="8" t="s">
         <v>9</v>
       </c>
-      <c r="G9" s="6" t="s">
+      <c r="G9" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="H9" s="6" t="s">
+      <c r="H9" s="7" t="s">
         <v>11</v>
       </c>
-      <c r="I9" s="6" t="s">
+      <c r="I9" s="7" t="s">
         <v>12</v>
       </c>
-      <c r="J9" s="6" t="s">
+      <c r="J9" s="7" t="s">
         <v>13</v>
       </c>
-      <c r="K9" s="6" t="s">
+      <c r="K9" s="7" t="s">
         <v>14</v>
       </c>
-      <c r="L9" s="6" t="s">
+      <c r="L9" s="7" t="s">
         <v>15</v>
       </c>
-      <c r="M9" s="6" t="s">
+      <c r="M9" s="7" t="s">
         <v>16</v>
       </c>
-      <c r="N9" s="6" t="s">
+      <c r="N9" s="7" t="s">
         <v>17</v>
       </c>
-      <c r="O9" s="6" t="s">
+      <c r="O9" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="P9" s="6" t="s">
+      <c r="P9" s="7" t="s">
         <v>19</v>
       </c>
+    </row>
+    <row r="10" spans="1:16">
+      <c r="A10" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="B10" s="6">
+        <v>0</v>
+      </c>
+      <c r="C10" s="6">
+        <v>0</v>
+      </c>
+      <c r="D10" s="6">
+        <v>0</v>
+      </c>
+      <c r="E10" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="F10" s="9" t="s">
+        <v>22</v>
+      </c>
+      <c r="G10" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="H10" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="I10" s="6">
+        <v>0</v>
+      </c>
+      <c r="J10" s="10" t="s">
+        <v>25</v>
+      </c>
+      <c r="K10" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L10" s="10" t="s">
+        <v>27</v>
+      </c>
+      <c r="M10" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="N10" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="O10" s="6"/>
+      <c r="P10" s="6"/>
+    </row>
+    <row r="11" spans="1:16">
+      <c r="A11" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="B11" s="6">
+        <v>0</v>
+      </c>
+      <c r="C11" s="6">
+        <v>0</v>
+      </c>
+      <c r="D11" s="6">
+        <v>0</v>
+      </c>
+      <c r="E11" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="F11" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="G11" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="H11" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="I11" s="6">
+        <v>840</v>
+      </c>
+      <c r="J11" s="10"/>
+      <c r="K11" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L11" s="10" t="s">
+        <v>27</v>
+      </c>
+      <c r="M11" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="N11" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="O11" s="6"/>
+      <c r="P11" s="6"/>
+    </row>
+    <row r="12" spans="1:16">
+      <c r="A12" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="B12" s="6">
+        <v>1</v>
+      </c>
+      <c r="C12" s="6">
+        <v>1</v>
+      </c>
+      <c r="D12" s="6">
+        <v>0</v>
+      </c>
+      <c r="E12" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="F12" s="9" t="s">
+        <v>22</v>
+      </c>
+      <c r="G12" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="H12" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="I12" s="6">
+        <v>370</v>
+      </c>
+      <c r="J12" s="10" t="s">
+        <v>35</v>
+      </c>
+      <c r="K12" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L12" s="10" t="s">
+        <v>27</v>
+      </c>
+      <c r="M12" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="N12" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="O12" s="6">
+        <v>1027728</v>
+      </c>
+      <c r="P12" s="6"/>
+    </row>
+    <row r="13" spans="1:16" customHeight="1" ht="65">
+      <c r="A13" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="B13" s="6">
+        <v>3</v>
+      </c>
+      <c r="C13" s="6">
+        <v>3</v>
+      </c>
+      <c r="D13" s="6">
+        <v>0</v>
+      </c>
+      <c r="E13" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="F13" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="G13" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="H13" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="I13" s="6">
+        <v>85</v>
+      </c>
+      <c r="J13" s="10" t="s">
+        <v>41</v>
+      </c>
+      <c r="K13" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L13" s="10" t="s">
+        <v>27</v>
+      </c>
+      <c r="M13" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="N13" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="O13" s="6">
+        <v>854221.95</v>
+      </c>
+      <c r="P13" s="6"/>
+    </row>
+    <row r="14" spans="1:16" customHeight="1" ht="65">
+      <c r="A14" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="B14" s="6">
+        <v>2</v>
+      </c>
+      <c r="C14" s="6">
+        <v>2</v>
+      </c>
+      <c r="D14" s="6">
+        <v>0</v>
+      </c>
+      <c r="E14" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="F14" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="G14" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="H14" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="I14" s="6">
+        <v>75</v>
+      </c>
+      <c r="J14" s="10" t="s">
+        <v>45</v>
+      </c>
+      <c r="K14" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L14" s="10" t="s">
+        <v>27</v>
+      </c>
+      <c r="M14" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="N14" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="O14" s="6">
+        <v>854221.95</v>
+      </c>
+      <c r="P14" s="6"/>
+    </row>
+    <row r="15" spans="1:16" customHeight="1" ht="65">
+      <c r="A15" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="B15" s="6">
+        <v>0</v>
+      </c>
+      <c r="C15" s="6">
+        <v>0</v>
+      </c>
+      <c r="D15" s="6">
+        <v>0</v>
+      </c>
+      <c r="E15" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="F15" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="G15" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="H15" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="I15" s="6">
+        <v>90</v>
+      </c>
+      <c r="J15" s="10" t="s">
+        <v>49</v>
+      </c>
+      <c r="K15" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L15" s="10" t="s">
+        <v>27</v>
+      </c>
+      <c r="M15" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="N15" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="O15" s="6">
+        <v>1103765.29</v>
+      </c>
+      <c r="P15" s="6"/>
+    </row>
+    <row r="16" spans="1:16" customHeight="1" ht="65">
+      <c r="A16" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="B16" s="6">
+        <v>1</v>
+      </c>
+      <c r="C16" s="6">
+        <v>1</v>
+      </c>
+      <c r="D16" s="6">
+        <v>0</v>
+      </c>
+      <c r="E16" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="F16" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="G16" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="H16" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="I16" s="6">
+        <v>320</v>
+      </c>
+      <c r="J16" s="10" t="s">
+        <v>53</v>
+      </c>
+      <c r="K16" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L16" s="10" t="s">
+        <v>27</v>
+      </c>
+      <c r="M16" s="6" t="s">
+        <v>54</v>
+      </c>
+      <c r="N16" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="O16" s="6">
+        <v>3499301.25</v>
+      </c>
+      <c r="P16" s="6"/>
+    </row>
+    <row r="17" spans="1:16" customHeight="1" ht="65">
+      <c r="A17" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="B17" s="6">
+        <v>0</v>
+      </c>
+      <c r="C17" s="6">
+        <v>0</v>
+      </c>
+      <c r="D17" s="6">
+        <v>0</v>
+      </c>
+      <c r="E17" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="F17" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="G17" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="H17" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="I17" s="6">
+        <v>320</v>
+      </c>
+      <c r="J17" s="10" t="s">
+        <v>53</v>
+      </c>
+      <c r="K17" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L17" s="10" t="s">
+        <v>27</v>
+      </c>
+      <c r="M17" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="N17" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="O17" s="6">
+        <v>4271633.01</v>
+      </c>
+      <c r="P17" s="6"/>
+    </row>
+    <row r="18" spans="1:16" customHeight="1" ht="65">
+      <c r="A18" s="6" t="s">
+        <v>59</v>
+      </c>
+      <c r="B18" s="6">
+        <v>3</v>
+      </c>
+      <c r="C18" s="6">
+        <v>3</v>
+      </c>
+      <c r="D18" s="6">
+        <v>0</v>
+      </c>
+      <c r="E18" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="F18" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="G18" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="H18" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="I18" s="6">
+        <v>90</v>
+      </c>
+      <c r="J18" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="K18" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L18" s="10" t="s">
+        <v>27</v>
+      </c>
+      <c r="M18" s="6" t="s">
+        <v>62</v>
+      </c>
+      <c r="N18" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="O18" s="6">
+        <v>699860.25</v>
+      </c>
+      <c r="P18" s="6"/>
+    </row>
+    <row r="19" spans="1:16" customHeight="1" ht="65">
+      <c r="A19" s="6" t="s">
+        <v>63</v>
+      </c>
+      <c r="B19" s="6">
+        <v>0</v>
+      </c>
+      <c r="C19" s="6">
+        <v>0</v>
+      </c>
+      <c r="D19" s="6">
+        <v>0</v>
+      </c>
+      <c r="E19" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="F19" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="G19" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="H19" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="I19" s="6">
+        <v>180</v>
+      </c>
+      <c r="J19" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="K19" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L19" s="10" t="s">
+        <v>27</v>
+      </c>
+      <c r="M19" s="6" t="s">
+        <v>66</v>
+      </c>
+      <c r="N19" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="O19" s="6">
+        <v>1133791.56</v>
+      </c>
+      <c r="P19" s="6"/>
+    </row>
+    <row r="20" spans="1:16">
+      <c r="A20" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="B20" s="6">
+        <v>0</v>
+      </c>
+      <c r="C20" s="6">
+        <v>0</v>
+      </c>
+      <c r="D20" s="6">
+        <v>0</v>
+      </c>
+      <c r="E20" s="6" t="s">
+        <v>68</v>
+      </c>
+      <c r="F20" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="G20" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="H20" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="I20" s="6">
+        <v>85</v>
+      </c>
+      <c r="J20" s="10"/>
+      <c r="K20" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L20" s="10" t="s">
+        <v>27</v>
+      </c>
+      <c r="M20" s="6" t="s">
+        <v>69</v>
+      </c>
+      <c r="N20" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="O20" s="6"/>
+      <c r="P20" s="6"/>
+    </row>
+    <row r="21" spans="1:16">
+      <c r="A21" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="B21" s="6">
+        <v>0</v>
+      </c>
+      <c r="C21" s="6">
+        <v>0</v>
+      </c>
+      <c r="D21" s="6">
+        <v>0</v>
+      </c>
+      <c r="E21" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="F21" s="9" t="s">
+        <v>22</v>
+      </c>
+      <c r="G21" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="H21" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="I21" s="6">
+        <v>100</v>
+      </c>
+      <c r="J21" s="10" t="s">
+        <v>72</v>
+      </c>
+      <c r="K21" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L21" s="10" t="s">
+        <v>27</v>
+      </c>
+      <c r="M21" s="6" t="s">
+        <v>73</v>
+      </c>
+      <c r="N21" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="O21" s="6"/>
+      <c r="P21" s="6"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
+  <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Price List Td</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>