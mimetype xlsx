--- v1 (2026-04-05)
+++ v2 (2026-05-20)
@@ -25,51 +25,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Price List Td" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>АО "Торговый Дизайн"</t>
   </si>
   <si>
     <t>Прайс-лист от</t>
   </si>
   <si>
-    <t>05.04.2026 14:15:57</t>
+    <t>20.05.2026 15:15:52</t>
   </si>
   <si>
     <t>Бренд/Номенклатура</t>
   </si>
   <si>
     <t>Остаток</t>
   </si>
   <si>
     <t>Свободно</t>
   </si>
   <si>
     <t>Резерв</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Категория</t>
   </si>
   <si>
     <t>Страна происхождения</t>
   </si>
   <si>
     <t>С - склад, П и З - заказ, (но товар может быть по наличию). Н - распродаем</t>
   </si>
@@ -1149,426 +1149,424 @@
       </c>
       <c r="I11" s="6">
         <v>840</v>
       </c>
       <c r="J11" s="10"/>
       <c r="K11" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L11" s="10" t="s">
         <v>27</v>
       </c>
       <c r="M11" s="6" t="s">
         <v>32</v>
       </c>
       <c r="N11" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O11" s="6"/>
       <c r="P11" s="6"/>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" s="6" t="s">
         <v>33</v>
       </c>
       <c r="B12" s="6">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="C12" s="6">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D12" s="6">
         <v>0</v>
       </c>
       <c r="E12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="F12" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H12" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I12" s="6">
         <v>370</v>
       </c>
       <c r="J12" s="10" t="s">
         <v>35</v>
       </c>
       <c r="K12" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L12" s="10" t="s">
         <v>27</v>
       </c>
       <c r="M12" s="6" t="s">
         <v>36</v>
       </c>
       <c r="N12" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="O12" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O12" s="6"/>
       <c r="P12" s="6"/>
     </row>
     <row r="13" spans="1:16" customHeight="1" ht="65">
       <c r="A13" s="6" t="s">
         <v>37</v>
       </c>
       <c r="B13" s="6">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="C13" s="6">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D13" s="6">
         <v>0</v>
       </c>
       <c r="E13" s="6" t="s">
         <v>38</v>
       </c>
       <c r="F13" s="9" t="s">
         <v>39</v>
       </c>
       <c r="G13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H13" s="6" t="s">
         <v>40</v>
       </c>
       <c r="I13" s="6">
         <v>85</v>
       </c>
       <c r="J13" s="10" t="s">
         <v>41</v>
       </c>
       <c r="K13" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L13" s="10" t="s">
         <v>27</v>
       </c>
       <c r="M13" s="6" t="s">
         <v>42</v>
       </c>
       <c r="N13" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O13" s="6">
-        <v>854221.95</v>
+        <v>755312.13</v>
       </c>
       <c r="P13" s="6"/>
     </row>
     <row r="14" spans="1:16" customHeight="1" ht="65">
       <c r="A14" s="6" t="s">
         <v>43</v>
       </c>
       <c r="B14" s="6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C14" s="6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D14" s="6">
         <v>0</v>
       </c>
       <c r="E14" s="6" t="s">
         <v>44</v>
       </c>
       <c r="F14" s="9" t="s">
         <v>39</v>
       </c>
       <c r="G14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H14" s="6" t="s">
         <v>40</v>
       </c>
       <c r="I14" s="6">
         <v>75</v>
       </c>
       <c r="J14" s="10" t="s">
         <v>45</v>
       </c>
       <c r="K14" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L14" s="10" t="s">
         <v>27</v>
       </c>
       <c r="M14" s="6" t="s">
         <v>46</v>
       </c>
       <c r="N14" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O14" s="6">
-        <v>854221.95</v>
+        <v>755312.13</v>
       </c>
       <c r="P14" s="6"/>
     </row>
     <row r="15" spans="1:16" customHeight="1" ht="65">
       <c r="A15" s="6" t="s">
         <v>47</v>
       </c>
       <c r="B15" s="6">
         <v>0</v>
       </c>
       <c r="C15" s="6">
         <v>0</v>
       </c>
       <c r="D15" s="6">
         <v>0</v>
       </c>
       <c r="E15" s="6" t="s">
         <v>48</v>
       </c>
       <c r="F15" s="9" t="s">
         <v>39</v>
       </c>
       <c r="G15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H15" s="6" t="s">
         <v>40</v>
       </c>
       <c r="I15" s="6">
         <v>90</v>
       </c>
       <c r="J15" s="10" t="s">
         <v>49</v>
       </c>
       <c r="K15" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L15" s="10" t="s">
         <v>27</v>
       </c>
       <c r="M15" s="6" t="s">
         <v>50</v>
       </c>
       <c r="N15" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O15" s="6">
-        <v>1103765.29</v>
+        <v>975960.97</v>
       </c>
       <c r="P15" s="6"/>
     </row>
     <row r="16" spans="1:16" customHeight="1" ht="65">
       <c r="A16" s="6" t="s">
         <v>51</v>
       </c>
       <c r="B16" s="6">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="C16" s="6">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D16" s="6">
         <v>0</v>
       </c>
       <c r="E16" s="6" t="s">
         <v>52</v>
       </c>
       <c r="F16" s="9" t="s">
         <v>39</v>
       </c>
       <c r="G16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H16" s="6" t="s">
         <v>40</v>
       </c>
       <c r="I16" s="6">
         <v>320</v>
       </c>
       <c r="J16" s="10" t="s">
         <v>53</v>
       </c>
       <c r="K16" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L16" s="10" t="s">
         <v>27</v>
       </c>
       <c r="M16" s="6" t="s">
         <v>54</v>
       </c>
       <c r="N16" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O16" s="6">
-        <v>3499301.25</v>
+        <v>3094119.57</v>
       </c>
       <c r="P16" s="6"/>
     </row>
     <row r="17" spans="1:16" customHeight="1" ht="65">
       <c r="A17" s="6" t="s">
         <v>55</v>
       </c>
       <c r="B17" s="6">
         <v>0</v>
       </c>
       <c r="C17" s="6">
         <v>0</v>
       </c>
       <c r="D17" s="6">
         <v>0</v>
       </c>
       <c r="E17" s="6" t="s">
         <v>56</v>
       </c>
       <c r="F17" s="9" t="s">
         <v>39</v>
       </c>
       <c r="G17" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H17" s="6" t="s">
         <v>57</v>
       </c>
       <c r="I17" s="6">
         <v>320</v>
       </c>
       <c r="J17" s="10" t="s">
         <v>53</v>
       </c>
       <c r="K17" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L17" s="10" t="s">
         <v>27</v>
       </c>
       <c r="M17" s="6" t="s">
         <v>58</v>
       </c>
       <c r="N17" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O17" s="6">
-        <v>4271633.01</v>
+        <v>3777023.11</v>
       </c>
       <c r="P17" s="6"/>
     </row>
     <row r="18" spans="1:16" customHeight="1" ht="65">
       <c r="A18" s="6" t="s">
         <v>59</v>
       </c>
       <c r="B18" s="6">
         <v>3</v>
       </c>
       <c r="C18" s="6">
         <v>3</v>
       </c>
       <c r="D18" s="6">
         <v>0</v>
       </c>
       <c r="E18" s="6" t="s">
         <v>60</v>
       </c>
       <c r="F18" s="9" t="s">
         <v>39</v>
       </c>
       <c r="G18" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H18" s="6" t="s">
         <v>40</v>
       </c>
       <c r="I18" s="6">
         <v>90</v>
       </c>
       <c r="J18" s="10" t="s">
         <v>61</v>
       </c>
       <c r="K18" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L18" s="10" t="s">
         <v>27</v>
       </c>
       <c r="M18" s="6" t="s">
         <v>62</v>
       </c>
       <c r="N18" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O18" s="6">
-        <v>699860.25</v>
+        <v>618823.66</v>
       </c>
       <c r="P18" s="6"/>
     </row>
     <row r="19" spans="1:16" customHeight="1" ht="65">
       <c r="A19" s="6" t="s">
         <v>63</v>
       </c>
       <c r="B19" s="6">
         <v>0</v>
       </c>
       <c r="C19" s="6">
         <v>0</v>
       </c>
       <c r="D19" s="6">
         <v>0</v>
       </c>
       <c r="E19" s="6" t="s">
         <v>64</v>
       </c>
       <c r="F19" s="9" t="s">
         <v>39</v>
       </c>
       <c r="G19" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H19" s="6" t="s">
         <v>40</v>
       </c>
       <c r="I19" s="6">
         <v>180</v>
       </c>
       <c r="J19" s="10" t="s">
         <v>65</v>
       </c>
       <c r="K19" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L19" s="10" t="s">
         <v>27</v>
       </c>
       <c r="M19" s="6" t="s">
         <v>66</v>
       </c>
       <c r="N19" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O19" s="6">
-        <v>1133791.56</v>
+        <v>1002510.29</v>
       </c>
       <c r="P19" s="6"/>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" s="6" t="s">
         <v>67</v>
       </c>
       <c r="B20" s="6">
         <v>0</v>
       </c>
       <c r="C20" s="6">
         <v>0</v>
       </c>
       <c r="D20" s="6">
         <v>0</v>
       </c>
       <c r="E20" s="6" t="s">
         <v>68</v>
       </c>
       <c r="F20" s="9" t="s">
         <v>39</v>
       </c>
       <c r="G20" s="10" t="s">
         <v>23</v>
       </c>