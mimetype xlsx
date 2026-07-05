--- v2 (2026-05-20)
+++ v3 (2026-07-05)
@@ -25,51 +25,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Price List Td" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>АО "Торговый Дизайн"</t>
   </si>
   <si>
     <t>Прайс-лист от</t>
   </si>
   <si>
-    <t>20.05.2026 15:15:52</t>
+    <t>05.07.2026 17:16:07</t>
   </si>
   <si>
     <t>Бренд/Номенклатура</t>
   </si>
   <si>
     <t>Остаток</t>
   </si>
   <si>
     <t>Свободно</t>
   </si>
   <si>
     <t>Резерв</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Категория</t>
   </si>
   <si>
     <t>Страна происхождения</t>
   </si>
   <si>
     <t>С - склад, П и З - заказ, (но товар может быть по наличию). Н - распродаем</t>
   </si>
@@ -1149,424 +1149,426 @@
       </c>
       <c r="I11" s="6">
         <v>840</v>
       </c>
       <c r="J11" s="10"/>
       <c r="K11" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L11" s="10" t="s">
         <v>27</v>
       </c>
       <c r="M11" s="6" t="s">
         <v>32</v>
       </c>
       <c r="N11" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O11" s="6"/>
       <c r="P11" s="6"/>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" s="6" t="s">
         <v>33</v>
       </c>
       <c r="B12" s="6">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="C12" s="6">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D12" s="6">
         <v>0</v>
       </c>
       <c r="E12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="F12" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H12" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I12" s="6">
         <v>370</v>
       </c>
       <c r="J12" s="10" t="s">
         <v>35</v>
       </c>
       <c r="K12" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L12" s="10" t="s">
         <v>27</v>
       </c>
       <c r="M12" s="6" t="s">
         <v>36</v>
       </c>
       <c r="N12" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="O12" s="6"/>
+      <c r="O12" s="6">
+        <v>1027728</v>
+      </c>
       <c r="P12" s="6"/>
     </row>
     <row r="13" spans="1:16" customHeight="1" ht="65">
       <c r="A13" s="6" t="s">
         <v>37</v>
       </c>
       <c r="B13" s="6">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="C13" s="6">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D13" s="6">
         <v>0</v>
       </c>
       <c r="E13" s="6" t="s">
         <v>38</v>
       </c>
       <c r="F13" s="9" t="s">
         <v>39</v>
       </c>
       <c r="G13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H13" s="6" t="s">
         <v>40</v>
       </c>
       <c r="I13" s="6">
         <v>85</v>
       </c>
       <c r="J13" s="10" t="s">
         <v>41</v>
       </c>
       <c r="K13" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L13" s="10" t="s">
         <v>27</v>
       </c>
       <c r="M13" s="6" t="s">
         <v>42</v>
       </c>
       <c r="N13" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O13" s="6">
-        <v>755312.13</v>
+        <v>791279.33</v>
       </c>
       <c r="P13" s="6"/>
     </row>
     <row r="14" spans="1:16" customHeight="1" ht="65">
       <c r="A14" s="6" t="s">
         <v>43</v>
       </c>
       <c r="B14" s="6">
         <v>1</v>
       </c>
       <c r="C14" s="6">
         <v>1</v>
       </c>
       <c r="D14" s="6">
         <v>0</v>
       </c>
       <c r="E14" s="6" t="s">
         <v>44</v>
       </c>
       <c r="F14" s="9" t="s">
         <v>39</v>
       </c>
       <c r="G14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H14" s="6" t="s">
         <v>40</v>
       </c>
       <c r="I14" s="6">
         <v>75</v>
       </c>
       <c r="J14" s="10" t="s">
         <v>45</v>
       </c>
       <c r="K14" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L14" s="10" t="s">
         <v>27</v>
       </c>
       <c r="M14" s="6" t="s">
         <v>46</v>
       </c>
       <c r="N14" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O14" s="6">
-        <v>755312.13</v>
+        <v>791279.33</v>
       </c>
       <c r="P14" s="6"/>
     </row>
     <row r="15" spans="1:16" customHeight="1" ht="65">
       <c r="A15" s="6" t="s">
         <v>47</v>
       </c>
       <c r="B15" s="6">
         <v>0</v>
       </c>
       <c r="C15" s="6">
         <v>0</v>
       </c>
       <c r="D15" s="6">
         <v>0</v>
       </c>
       <c r="E15" s="6" t="s">
         <v>48</v>
       </c>
       <c r="F15" s="9" t="s">
         <v>39</v>
       </c>
       <c r="G15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H15" s="6" t="s">
         <v>40</v>
       </c>
       <c r="I15" s="6">
         <v>90</v>
       </c>
       <c r="J15" s="10" t="s">
         <v>49</v>
       </c>
       <c r="K15" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L15" s="10" t="s">
         <v>27</v>
       </c>
       <c r="M15" s="6" t="s">
         <v>50</v>
       </c>
       <c r="N15" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O15" s="6">
-        <v>975960.97</v>
+        <v>1022435.22</v>
       </c>
       <c r="P15" s="6"/>
     </row>
     <row r="16" spans="1:16" customHeight="1" ht="65">
       <c r="A16" s="6" t="s">
         <v>51</v>
       </c>
       <c r="B16" s="6">
         <v>0</v>
       </c>
       <c r="C16" s="6">
         <v>0</v>
       </c>
       <c r="D16" s="6">
         <v>0</v>
       </c>
       <c r="E16" s="6" t="s">
         <v>52</v>
       </c>
       <c r="F16" s="9" t="s">
         <v>39</v>
       </c>
       <c r="G16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H16" s="6" t="s">
         <v>40</v>
       </c>
       <c r="I16" s="6">
         <v>320</v>
       </c>
       <c r="J16" s="10" t="s">
         <v>53</v>
       </c>
       <c r="K16" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L16" s="10" t="s">
         <v>27</v>
       </c>
       <c r="M16" s="6" t="s">
         <v>54</v>
       </c>
       <c r="N16" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O16" s="6">
-        <v>3094119.57</v>
+        <v>3241457.95</v>
       </c>
       <c r="P16" s="6"/>
     </row>
     <row r="17" spans="1:16" customHeight="1" ht="65">
       <c r="A17" s="6" t="s">
         <v>55</v>
       </c>
       <c r="B17" s="6">
         <v>0</v>
       </c>
       <c r="C17" s="6">
         <v>0</v>
       </c>
       <c r="D17" s="6">
         <v>0</v>
       </c>
       <c r="E17" s="6" t="s">
         <v>56</v>
       </c>
       <c r="F17" s="9" t="s">
         <v>39</v>
       </c>
       <c r="G17" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H17" s="6" t="s">
         <v>57</v>
       </c>
       <c r="I17" s="6">
         <v>320</v>
       </c>
       <c r="J17" s="10" t="s">
         <v>53</v>
       </c>
       <c r="K17" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L17" s="10" t="s">
         <v>27</v>
       </c>
       <c r="M17" s="6" t="s">
         <v>58</v>
       </c>
       <c r="N17" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O17" s="6">
-        <v>3777023.11</v>
+        <v>3956881.24</v>
       </c>
       <c r="P17" s="6"/>
     </row>
     <row r="18" spans="1:16" customHeight="1" ht="65">
       <c r="A18" s="6" t="s">
         <v>59</v>
       </c>
       <c r="B18" s="6">
         <v>3</v>
       </c>
       <c r="C18" s="6">
         <v>3</v>
       </c>
       <c r="D18" s="6">
         <v>0</v>
       </c>
       <c r="E18" s="6" t="s">
         <v>60</v>
       </c>
       <c r="F18" s="9" t="s">
         <v>39</v>
       </c>
       <c r="G18" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H18" s="6" t="s">
         <v>40</v>
       </c>
       <c r="I18" s="6">
         <v>90</v>
       </c>
       <c r="J18" s="10" t="s">
         <v>61</v>
       </c>
       <c r="K18" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L18" s="10" t="s">
         <v>27</v>
       </c>
       <c r="M18" s="6" t="s">
         <v>62</v>
       </c>
       <c r="N18" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O18" s="6">
-        <v>618823.66</v>
+        <v>648291.59</v>
       </c>
       <c r="P18" s="6"/>
     </row>
     <row r="19" spans="1:16" customHeight="1" ht="65">
       <c r="A19" s="6" t="s">
         <v>63</v>
       </c>
       <c r="B19" s="6">
         <v>0</v>
       </c>
       <c r="C19" s="6">
         <v>0</v>
       </c>
       <c r="D19" s="6">
         <v>0</v>
       </c>
       <c r="E19" s="6" t="s">
         <v>64</v>
       </c>
       <c r="F19" s="9" t="s">
         <v>39</v>
       </c>
       <c r="G19" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H19" s="6" t="s">
         <v>40</v>
       </c>
       <c r="I19" s="6">
         <v>180</v>
       </c>
       <c r="J19" s="10" t="s">
         <v>65</v>
       </c>
       <c r="K19" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L19" s="10" t="s">
         <v>27</v>
       </c>
       <c r="M19" s="6" t="s">
         <v>66</v>
       </c>
       <c r="N19" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O19" s="6">
-        <v>1002510.29</v>
+        <v>1050249.06</v>
       </c>
       <c r="P19" s="6"/>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" s="6" t="s">
         <v>67</v>
       </c>
       <c r="B20" s="6">
         <v>0</v>
       </c>
       <c r="C20" s="6">
         <v>0</v>
       </c>
       <c r="D20" s="6">
         <v>0</v>
       </c>
       <c r="E20" s="6" t="s">
         <v>68</v>
       </c>
       <c r="F20" s="9" t="s">
         <v>39</v>
       </c>
       <c r="G20" s="10" t="s">
         <v>23</v>
       </c>