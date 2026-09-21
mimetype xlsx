--- v3 (2026-07-05)
+++ v4 (2026-09-21)
@@ -25,51 +25,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Price List Td" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>АО "Торговый Дизайн"</t>
   </si>
   <si>
     <t>Прайс-лист от</t>
   </si>
   <si>
-    <t>05.07.2026 17:16:07</t>
+    <t>21.09.2026 06:16:25</t>
   </si>
   <si>
     <t>Бренд/Номенклатура</t>
   </si>
   <si>
     <t>Остаток</t>
   </si>
   <si>
     <t>Свободно</t>
   </si>
   <si>
     <t>Резерв</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Категория</t>
   </si>
   <si>
     <t>Страна происхождения</t>
   </si>
   <si>
     <t>С - склад, П и З - заказ, (но товар может быть по наличию). Н - распродаем</t>
   </si>
@@ -1149,426 +1149,424 @@
       </c>
       <c r="I11" s="6">
         <v>840</v>
       </c>
       <c r="J11" s="10"/>
       <c r="K11" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L11" s="10" t="s">
         <v>27</v>
       </c>
       <c r="M11" s="6" t="s">
         <v>32</v>
       </c>
       <c r="N11" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O11" s="6"/>
       <c r="P11" s="6"/>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" s="6" t="s">
         <v>33</v>
       </c>
       <c r="B12" s="6">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="C12" s="6">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D12" s="6">
         <v>0</v>
       </c>
       <c r="E12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="F12" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H12" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I12" s="6">
         <v>370</v>
       </c>
       <c r="J12" s="10" t="s">
         <v>35</v>
       </c>
       <c r="K12" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L12" s="10" t="s">
         <v>27</v>
       </c>
       <c r="M12" s="6" t="s">
         <v>36</v>
       </c>
       <c r="N12" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="O12" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O12" s="6"/>
       <c r="P12" s="6"/>
     </row>
     <row r="13" spans="1:16" customHeight="1" ht="65">
       <c r="A13" s="6" t="s">
         <v>37</v>
       </c>
       <c r="B13" s="6">
         <v>0</v>
       </c>
       <c r="C13" s="6">
         <v>0</v>
       </c>
       <c r="D13" s="6">
         <v>0</v>
       </c>
       <c r="E13" s="6" t="s">
         <v>38</v>
       </c>
       <c r="F13" s="9" t="s">
         <v>39</v>
       </c>
       <c r="G13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H13" s="6" t="s">
         <v>40</v>
       </c>
       <c r="I13" s="6">
         <v>85</v>
       </c>
       <c r="J13" s="10" t="s">
         <v>41</v>
       </c>
       <c r="K13" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L13" s="10" t="s">
         <v>27</v>
       </c>
       <c r="M13" s="6" t="s">
         <v>42</v>
       </c>
       <c r="N13" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O13" s="6">
-        <v>791279.33</v>
+        <v>985034</v>
       </c>
       <c r="P13" s="6"/>
     </row>
     <row r="14" spans="1:16" customHeight="1" ht="65">
       <c r="A14" s="6" t="s">
         <v>43</v>
       </c>
       <c r="B14" s="6">
         <v>1</v>
       </c>
       <c r="C14" s="6">
         <v>1</v>
       </c>
       <c r="D14" s="6">
         <v>0</v>
       </c>
       <c r="E14" s="6" t="s">
         <v>44</v>
       </c>
       <c r="F14" s="9" t="s">
         <v>39</v>
       </c>
       <c r="G14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H14" s="6" t="s">
         <v>40</v>
       </c>
       <c r="I14" s="6">
         <v>75</v>
       </c>
       <c r="J14" s="10" t="s">
         <v>45</v>
       </c>
       <c r="K14" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L14" s="10" t="s">
         <v>27</v>
       </c>
       <c r="M14" s="6" t="s">
         <v>46</v>
       </c>
       <c r="N14" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O14" s="6">
-        <v>791279.33</v>
+        <v>985034</v>
       </c>
       <c r="P14" s="6"/>
     </row>
     <row r="15" spans="1:16" customHeight="1" ht="65">
       <c r="A15" s="6" t="s">
         <v>47</v>
       </c>
       <c r="B15" s="6">
         <v>0</v>
       </c>
       <c r="C15" s="6">
         <v>0</v>
       </c>
       <c r="D15" s="6">
         <v>0</v>
       </c>
       <c r="E15" s="6" t="s">
         <v>48</v>
       </c>
       <c r="F15" s="9" t="s">
         <v>39</v>
       </c>
       <c r="G15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H15" s="6" t="s">
         <v>40</v>
       </c>
       <c r="I15" s="6">
         <v>90</v>
       </c>
       <c r="J15" s="10" t="s">
         <v>49</v>
       </c>
       <c r="K15" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L15" s="10" t="s">
         <v>27</v>
       </c>
       <c r="M15" s="6" t="s">
         <v>50</v>
       </c>
       <c r="N15" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O15" s="6">
-        <v>1022435.22</v>
+        <v>1138621</v>
       </c>
       <c r="P15" s="6"/>
     </row>
     <row r="16" spans="1:16" customHeight="1" ht="65">
       <c r="A16" s="6" t="s">
         <v>51</v>
       </c>
       <c r="B16" s="6">
         <v>0</v>
       </c>
       <c r="C16" s="6">
         <v>0</v>
       </c>
       <c r="D16" s="6">
         <v>0</v>
       </c>
       <c r="E16" s="6" t="s">
         <v>52</v>
       </c>
       <c r="F16" s="9" t="s">
         <v>39</v>
       </c>
       <c r="G16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H16" s="6" t="s">
         <v>40</v>
       </c>
       <c r="I16" s="6">
         <v>320</v>
       </c>
       <c r="J16" s="10" t="s">
         <v>53</v>
       </c>
       <c r="K16" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L16" s="10" t="s">
         <v>27</v>
       </c>
       <c r="M16" s="6" t="s">
         <v>54</v>
       </c>
       <c r="N16" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O16" s="6">
-        <v>3241457.95</v>
+        <v>3609805</v>
       </c>
       <c r="P16" s="6"/>
     </row>
     <row r="17" spans="1:16" customHeight="1" ht="65">
       <c r="A17" s="6" t="s">
         <v>55</v>
       </c>
       <c r="B17" s="6">
         <v>0</v>
       </c>
       <c r="C17" s="6">
         <v>0</v>
       </c>
       <c r="D17" s="6">
         <v>0</v>
       </c>
       <c r="E17" s="6" t="s">
         <v>56</v>
       </c>
       <c r="F17" s="9" t="s">
         <v>39</v>
       </c>
       <c r="G17" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H17" s="6" t="s">
         <v>57</v>
       </c>
       <c r="I17" s="6">
         <v>320</v>
       </c>
       <c r="J17" s="10" t="s">
         <v>53</v>
       </c>
       <c r="K17" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L17" s="10" t="s">
         <v>27</v>
       </c>
       <c r="M17" s="6" t="s">
         <v>58</v>
       </c>
       <c r="N17" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O17" s="6">
-        <v>3956881.24</v>
+        <v>4406527</v>
       </c>
       <c r="P17" s="6"/>
     </row>
     <row r="18" spans="1:16" customHeight="1" ht="65">
       <c r="A18" s="6" t="s">
         <v>59</v>
       </c>
       <c r="B18" s="6">
         <v>3</v>
       </c>
       <c r="C18" s="6">
         <v>3</v>
       </c>
       <c r="D18" s="6">
         <v>0</v>
       </c>
       <c r="E18" s="6" t="s">
         <v>60</v>
       </c>
       <c r="F18" s="9" t="s">
         <v>39</v>
       </c>
       <c r="G18" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H18" s="6" t="s">
         <v>40</v>
       </c>
       <c r="I18" s="6">
         <v>90</v>
       </c>
       <c r="J18" s="10" t="s">
         <v>61</v>
       </c>
       <c r="K18" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L18" s="10" t="s">
         <v>27</v>
       </c>
       <c r="M18" s="6" t="s">
         <v>62</v>
       </c>
       <c r="N18" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O18" s="6">
-        <v>648291.59</v>
+        <v>721961</v>
       </c>
       <c r="P18" s="6"/>
     </row>
     <row r="19" spans="1:16" customHeight="1" ht="65">
       <c r="A19" s="6" t="s">
         <v>63</v>
       </c>
       <c r="B19" s="6">
         <v>0</v>
       </c>
       <c r="C19" s="6">
         <v>0</v>
       </c>
       <c r="D19" s="6">
         <v>0</v>
       </c>
       <c r="E19" s="6" t="s">
         <v>64</v>
       </c>
       <c r="F19" s="9" t="s">
         <v>39</v>
       </c>
       <c r="G19" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H19" s="6" t="s">
         <v>40</v>
       </c>
       <c r="I19" s="6">
         <v>180</v>
       </c>
       <c r="J19" s="10" t="s">
         <v>65</v>
       </c>
       <c r="K19" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L19" s="10" t="s">
         <v>27</v>
       </c>
       <c r="M19" s="6" t="s">
         <v>66</v>
       </c>
       <c r="N19" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O19" s="6">
-        <v>1050249.06</v>
+        <v>1169596</v>
       </c>
       <c r="P19" s="6"/>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" s="6" t="s">
         <v>67</v>
       </c>
       <c r="B20" s="6">
         <v>0</v>
       </c>
       <c r="C20" s="6">
         <v>0</v>
       </c>
       <c r="D20" s="6">
         <v>0</v>
       </c>
       <c r="E20" s="6" t="s">
         <v>68</v>
       </c>
       <c r="F20" s="9" t="s">
         <v>39</v>
       </c>
       <c r="G20" s="10" t="s">
         <v>23</v>
       </c>