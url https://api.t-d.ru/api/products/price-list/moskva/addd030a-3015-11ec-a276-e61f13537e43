--- v1 (2026-02-19)
+++ v2 (2026-04-05)
@@ -16,62 +16,62 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Price List Td" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1202">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1316">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>АО "Торговый Дизайн"</t>
   </si>
   <si>
     <t>Прайс-лист от</t>
   </si>
   <si>
-    <t>19.02.2026 07:21:44</t>
+    <t>05.04.2026 14:15:49</t>
   </si>
   <si>
     <t>Бренд/Номенклатура</t>
   </si>
   <si>
     <t>Остаток</t>
   </si>
   <si>
     <t>Свободно</t>
   </si>
   <si>
     <t>Резерв</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Категория</t>
   </si>
   <si>
     <t>Страна происхождения</t>
   </si>
   <si>
     <t>С - склад, П и З - заказ, (но товар может быть по наличию). Н - распродаем</t>
   </si>
@@ -142,77 +142,50 @@
     <t>F293c/5 Крючок 250 мм, d=5мм, хром</t>
   </si>
   <si>
     <t>Abbott</t>
   </si>
   <si>
     <t>00000196423</t>
   </si>
   <si>
     <t>Ящик универсальный с перфорацией (600х400х312мм), красный</t>
   </si>
   <si>
     <t>C65VH.ECO_Red</t>
   </si>
   <si>
     <t>Ящики универсальные</t>
   </si>
   <si>
     <t>П</t>
   </si>
   <si>
     <t>Reklime</t>
   </si>
   <si>
     <t>ЦБ-00093310</t>
-  </si>
-[...25 lines deleted...]
-    <t>00000324029</t>
   </si>
   <si>
     <t>Весы лабораторные CAS XE-300</t>
   </si>
   <si>
     <t>XE-300</t>
   </si>
   <si>
     <t>Весы лабораторные</t>
   </si>
   <si>
     <t>Габариты: 272х180х80мм. Предел взвешивания: 300 г. Точность: 0,005 г. Размер платформы: круглая Ø128 мм. Диапазон рабочих температур 5-40 С. Тип дисплея: жидкокристаллический. Калибровочная гиря: 1кгF2. Класс точности: II высокий. Интерфейс: USB, RS-232. Источник питания: сеть 220, аккумулятор. Режим работы: простое взвешивание, измерение плотности, процентный, счетный, дозирование.</t>
   </si>
   <si>
     <t>CAS</t>
   </si>
   <si>
     <t>00000340780</t>
   </si>
   <si>
     <t>Весы для простого взвешивания CAS SWII-05</t>
   </si>
   <si>
     <t>SWII-5 (SD)</t>
   </si>
@@ -723,80 +696,98 @@
   <si>
     <t>STA100-XX</t>
   </si>
   <si>
     <t>Тележки покупательские</t>
   </si>
   <si>
     <t>Тележка покупательская т.м. EKSI, 100л, без д/c., ZN, RD</t>
   </si>
   <si>
     <t>EKSI</t>
   </si>
   <si>
     <t>00000305455</t>
   </si>
   <si>
     <t>Весы для простого взвешивания МАССА-К МК-6.2-А21-2 (б/интерф)</t>
   </si>
   <si>
     <t>МК-6.2-А21-2 (б/интерф)</t>
   </si>
   <si>
     <t>Весы электронные настольные МК-6.2-А21-2 (без интерфейсов). Фасовочные настольные весы для производств, магазинов и общепита. Встроенный аккумулятор обеспечивает автономную работу до 60 часов. Весы имеют дополнительные режимы работы: счетный (определение количества штучного товара по весу), процентного взвешивания и контроля массы (компараторный режим).</t>
   </si>
   <si>
+    <t>МАССА-К</t>
+  </si>
+  <si>
     <t>00000422964</t>
   </si>
   <si>
     <t>Корзина H=160, G=470, L=665 (RAL 7035)</t>
   </si>
   <si>
     <t>тд-3.2.6 RAL 7035</t>
   </si>
   <si>
     <t>00000343261</t>
+  </si>
+  <si>
+    <t>Весы для простого взвешивания МАССА-К МК-15.2-А21(UE)</t>
+  </si>
+  <si>
+    <t>МК-15.2-А21(UE)</t>
+  </si>
+  <si>
+    <t>Весы электронные настольные МК-15.2-А21(UE) с интерфейсами USB, Ethernet</t>
+  </si>
+  <si>
+    <t>00000432369</t>
   </si>
   <si>
     <t>Прилавок из ДСП Cryspi S 6090 V</t>
   </si>
   <si>
     <t>ST S 9060150 DM16 С</t>
   </si>
   <si>
     <t>Прилавок ST S (S 6090 V , 900x600x1500, демонстрационный, ЛДСП16, серый)
 Габариты: 900х600х1500мм, в упаковке: 1750х600х90мм
 Вес: нетто- 75кг, брутто- 80кг</t>
   </si>
   <si>
     <t>О0000013152</t>
   </si>
   <si>
     <t>Весы с печатью этикеток CAS CL-7000-15S</t>
   </si>
   <si>
     <t>CL-7000-15S</t>
+  </si>
+  <si>
+    <t>Весы с печатью этикеток</t>
   </si>
   <si>
     <t>КОРЕЯ, РЕСПУБЛИКА</t>
   </si>
   <si>
     <t>Весы CL-7000-15S (TCP/IP), 410х500х546 мм, цветной сенсорный экран 15 дюймов с разрешением 1024х768 мм, максимальный размер этикетки до 60х120 мм, сменный картридж, предел взвешивания - 15 кг, погрешность 1/2 г, скорость печати 100 мм/с, размеры платформы 380х250 мм</t>
   </si>
   <si>
     <t>00000261297</t>
   </si>
   <si>
     <t>Стеллаж овощной с выкатными ящиками и зеркальным фризом с подсветкой Евромаркет, ОВС0076</t>
   </si>
   <si>
     <t>ОВС0076</t>
   </si>
   <si>
     <t>Стеллаж овощной с выкатными ящиками и зеркальным фризом с подсветкой (ОВС0076)
 Стеллаж комплектуется одной стойкой, в комплект не входят плинтус, ценникодержатели и ограничители.
 Конструкция удобна в использовании, легко устанавливается в зале. Овощной стеллаж с выдвижными корзинами упрощает сортировку и замену товаров.
 Покраска возможна в любой цвет RAL.</t>
   </si>
   <si>
     <t>Евромаркет</t>
   </si>
@@ -812,50 +803,63 @@
   <si>
     <t>Экономпанели</t>
   </si>
   <si>
     <t>NMP1224 экономпанель, ламинированная шагрень, белая
 Модернизированная экономпанель - нанопанель. Это более плотный ДСП, который позволил уменьшить толщину экономпанели с 18мм до 16мм, при сохранении общей нагрузки. Фронтальная часть панели покрыта износостойким пластиковым покрытием. Для нанопанелей подходят стандартные пластиковые вставки и индивидуальные алюминиевые вставки. Под заказ доступны нанопанели в различных цветах.</t>
   </si>
   <si>
     <t>00000356167</t>
   </si>
   <si>
     <t>Кассовый модуль универсальный Евромаркет, КМ001389</t>
   </si>
   <si>
     <t>КМ001389</t>
   </si>
   <si>
     <t>Кассовые модули</t>
   </si>
   <si>
     <t>Стойка кассовая универсальная, металлическая (КМ001389)
 Кассовый модуль соответствует современным стандартам обслуживания покупателей. Идеально подойдет для магазинов, где нет возможности разместить стандартные кассовые модули. С лицевой стороны находиться полка на которой размещают аукционный товар. Со стороны продавца есть хранилища для товаров.</t>
   </si>
   <si>
     <t>00000422705</t>
+  </si>
+  <si>
+    <t>Весы для простого взвешивания МАССА-К НС-6.P</t>
+  </si>
+  <si>
+    <t>НС-6.P</t>
+  </si>
+  <si>
+    <t>Весы НС-6.P. Максимальная нагрузка 6 кг. 250х305х132мм. Размер грузоприемной платформы 240х200х2мм. 220В. Минимальная нагрузка 0,02 кг. Дискретность отсчета 1г. Диапазон тарирования 6 кг.
+Компактные настольные влагозащищенные весы с корпусом и грузоприемной платформой из нержавеющей стали. Предназначены для взвешивания пищевых продуктов (мясо, рыба, молочная продукция) во влажных средах. Степень защиты - IP66. Устойчивы к воздействию агрессивных моющих средств. Встроенный аккумулятор обеспечивает автономную работу весов до 70 часов.</t>
+  </si>
+  <si>
+    <t>00000401075</t>
   </si>
   <si>
     <t>Прилавок из ДСП Cryspi ET 5590 P</t>
   </si>
   <si>
     <t>ET P 905590 GL16 БН</t>
   </si>
   <si>
     <t>Прилавок ET P (ET 5590 P, 900x550x900, глухая, ЛДСП16, бук натуральный)</t>
   </si>
   <si>
     <t>О0000013212</t>
   </si>
   <si>
     <t>Весы для простого взвешивания CAS SWN-15 (SD) RB (SWN-15 с АКБ)</t>
   </si>
   <si>
     <t>SWN-15 (SD) RB (SWN-15 с АКБ)</t>
   </si>
   <si>
     <t>Габариты: 245х280х110 мм. Предел взвешивания: 15 кг. Точность: 2/5 г. Размер платформы: 226x187 мм. Диапазон рабочих температур -10...+40 С. Источник питания: сеть 220, аккумулятор, батарейки. Большой жидкокристаллический дисплей. Уравновешивание тары. Взвешивание нестабильных грузов. Высокая точность измерений. Грязезащитный кожух.</t>
   </si>
   <si>
     <t>00000411185</t>
   </si>
@@ -1188,50 +1192,59 @@
     <t>Весы платформенные CAS Геркулес-2 П д (12*12)</t>
   </si>
   <si>
     <t>Геркулес-2 П д (12*12)</t>
   </si>
   <si>
     <t>Весы платформенные</t>
   </si>
   <si>
     <t>Габариты: 1200х1200х90 мм. Наибольший предел взвешивания 2 т. Цена поверочного деления и дискретность отсчета 0,5/1 кг. Масса тары, не более 2 т. Питание: от сети / от встроенного аккумулятора 220 В. Диапазон рабочих температур -10...+40 C. Платформа с рифленой поверхностью. Регулируемые опоры с фиксацией. Соединительный кабель 5м с жесткой оплеткой. Четыре тензометрических датчика, расположенные по углам.</t>
   </si>
   <si>
     <t>00000250317</t>
   </si>
   <si>
     <t>Ограничитель для торговых стеллажей Юнитрейд тд-8.1.2</t>
   </si>
   <si>
     <t>тд-8.1.2</t>
   </si>
   <si>
     <t>Ограничитель фронтальный угла внутр. 90 гр. G=370, H=85, L=450 (цинк)</t>
   </si>
   <si>
     <t>00000269737</t>
+  </si>
+  <si>
+    <t>Весы напольные МАССА-К 00-00050284</t>
+  </si>
+  <si>
+    <t>00-00050284</t>
+  </si>
+  <si>
+    <t>ЦБ-00075962</t>
   </si>
   <si>
     <t>Сумочная Церера ШР14 L400</t>
   </si>
   <si>
     <t>ШР14 L400</t>
   </si>
   <si>
     <t>Сумочные</t>
   </si>
   <si>
     <t>Габариты 400х500х1850 мм, вес нетто 22,6 кг. Шкаф поставляется в разобранном виде. Сборка — при помощи заклёпок. Заклёпочник в комплект не входит.
 Шкаф имеет 4 ячейки размером 440х400х500 мм каждая. Вместительные габариты ячеек позволяют комфортно размещать в них пакеты и сумки средних размеров.
 К основной секции шкафа можно присоединить любое количество дополнительных секций, создав при этом полноценную многоячеечную камеру хранения.
 Двери шкафа навешиваются на внутренние петли из высокопрочного стеклонаполненного полиамида, гарантирующие не менее 50 000 открываний.
 Безопасность содержимого обеспечивают секретные замки 1:1000 на 90 и 180 градусов «ЦЕРЕРА».</t>
   </si>
   <si>
     <t>00000109241</t>
   </si>
   <si>
     <t>Сумочная Церера ШР18 L300</t>
   </si>
   <si>
     <t>ШР18 L300</t>
@@ -1411,50 +1424,62 @@
   <si>
     <t>Кассовые боксы</t>
   </si>
   <si>
     <t>КБ Simple L2170 TP1000  ШН L620мм DP1060мм, RAL9007/GL90 (правых - 3 шт, левых - 1 шт), правый</t>
   </si>
   <si>
     <t>Зенит</t>
   </si>
   <si>
     <t>00000461498</t>
   </si>
   <si>
     <t>Весы торговые CAS CL-5000J-15IB</t>
   </si>
   <si>
     <t>CL-5000J-15IB</t>
   </si>
   <si>
     <t>Весы CL-5000J-15IB (TCP/IP)</t>
   </si>
   <si>
     <t>00000187409</t>
   </si>
   <si>
+    <t>Весы лабораторные МАССА-К ВК-300</t>
+  </si>
+  <si>
+    <t>ВК-300</t>
+  </si>
+  <si>
+    <t>Весы лабораторные ВК-300, НПВ 300 кг, дискретность 0,005 г, класс точности: II высокий по ГОСТ 53228-08, калибровка внешняя, конструкция весовой чаши: круглая Ø 120 мм</t>
+  </si>
+  <si>
+    <t>00000318924</t>
+  </si>
+  <si>
     <t>Витрина с освещением B-5, дуб сонома</t>
   </si>
   <si>
     <t>B-5.3025.0101PE</t>
   </si>
   <si>
     <t>ЦБ-00036584</t>
   </si>
   <si>
     <t>Прилавок из ДСП Cryspi S 60120 S</t>
   </si>
   <si>
     <t>ST S 1206090 G16 С</t>
   </si>
   <si>
     <t>Прилавок ST S (S 60120 S, остеклённый, ЛДСП16, серый)
 Габариты: 1200х600х900мм, в упаковке: 1200х610х90мм
 Вес: нетто- 66кг, брутто- 68кг</t>
   </si>
   <si>
     <t>О0000013966</t>
   </si>
   <si>
     <t>Система ограждения МДМ SW.007.001 круг. осн.</t>
   </si>
@@ -1605,81 +1630,81 @@
   <si>
     <t>Накопители</t>
   </si>
   <si>
     <t>Накопитель OS NA (173.06, 1000x300x100, 5 секций)</t>
   </si>
   <si>
     <t>Техпласт</t>
   </si>
   <si>
     <t>00000168757</t>
   </si>
   <si>
     <t>Накопитель OS NA 1003510 5S</t>
   </si>
   <si>
     <t>OS NA 1003510 5S</t>
   </si>
   <si>
     <t>Накопитель OS NA (173.05, 1000x350x100, 5 секций)</t>
   </si>
   <si>
     <t>00000168758</t>
   </si>
   <si>
+    <t>Весы для простого взвешивания МАССА-К MK-3328-15.2-UI</t>
+  </si>
+  <si>
+    <t>MK-3328-15.2-UI</t>
+  </si>
+  <si>
+    <t>ЦБ-00140818</t>
+  </si>
+  <si>
     <t>Складской стеллаж ПОЛАИР, система LOAD.ME.POLY. 18AL.4PP50.10B, (1060х500х1800мм, 4 уровня)</t>
   </si>
   <si>
     <t>18AL.4PP50.10B</t>
   </si>
   <si>
     <t>Стеллаж модульный, система LOAD.ME.POLY. 18AL.4PP50.10B, базовая секция, габариты 1060х500х1800мм, полки полипропилен, 4 яруса, 1000х500мм.</t>
   </si>
   <si>
     <t>00000381567</t>
   </si>
   <si>
     <t>Ограничитель для торговых стеллажей Юнитрейд тд-8.1.1</t>
   </si>
   <si>
     <t>тд-8.1.1</t>
   </si>
   <si>
     <t>Ограничитель фронтальный угла внутр. 90 гр. G=310, Н=85, L=560 (цинк)</t>
   </si>
   <si>
     <t>00000269738</t>
-  </si>
-[...7 lines deleted...]
-    <t>00000235001</t>
   </si>
   <si>
     <t>Торговый стеллаж из ДСП Cryspi ЕТ 3590 C</t>
   </si>
   <si>
     <t>ET S 9035200 PS16 БН</t>
   </si>
   <si>
     <t>Стеллаж ET S (ЕТ 3590 C, 900x350x2000, пристенный стеллаж, ЛДСП16, бук натуральный)</t>
   </si>
   <si>
     <t>О0000015898</t>
   </si>
   <si>
     <t>Тележка покупательская EKSI DK_TA0100BS RD</t>
   </si>
   <si>
     <t>DK_TA0100BS RD</t>
   </si>
   <si>
     <t>EKSI DK Тележка покупательская (тип азия) 100л, с д/с, PU100, кр.
 Тележка покупательская, оцинкованная, 100л с детским сидением, тип рамы - азия, без поддона, колеса с одинарным подшипником PU 100мм, красный пластик. Штабелируется.</t>
   </si>
   <si>
     <t>00000432464</t>
@@ -1742,140 +1767,290 @@
   </si>
   <si>
     <t>Накопитель реечный (Э) (L=1000, H=500, G=470, T-BW 11501000, клён)</t>
   </si>
   <si>
     <t>ECO_LINE</t>
   </si>
   <si>
     <t>00000168776</t>
   </si>
   <si>
     <t>Торговая витрина Cryspi L 1400VN</t>
   </si>
   <si>
     <t>LB V 14354197 GN16 БК</t>
   </si>
   <si>
     <t>Витрина LB V (L 1400VN, остеклённая с накопителем, ЛДСП16, бук)
 Габариты: 1433х536х1971мм, в упаковке: 1970х500х500мм
 Вес: нетто- 202кг, брутто- 231кг</t>
   </si>
   <si>
     <t>О0000013967</t>
   </si>
   <si>
+    <t>Весы для простого взвешивания МАССА-К МК-15.2-R2L-10-1</t>
+  </si>
+  <si>
+    <t>МК-15.2-R2L-10-1</t>
+  </si>
+  <si>
+    <t>ЦБ-00091818</t>
+  </si>
+  <si>
+    <t>Весы для простого взвешивания МАССА-К МК-15.2-R2P-10</t>
+  </si>
+  <si>
+    <t>МК-15.2-R2P-10</t>
+  </si>
+  <si>
+    <t>ЦБ-00091819</t>
+  </si>
+  <si>
+    <t>Весы для простого взвешивания МАССА-К МК-15.2-R2P-10-1</t>
+  </si>
+  <si>
+    <t>МК-15.2-R2P-10-1</t>
+  </si>
+  <si>
+    <t>ЦБ-00091820</t>
+  </si>
+  <si>
+    <t>Весы для простого взвешивания МАССА-К МК-15.2-RL-10-1</t>
+  </si>
+  <si>
+    <t>МК-15.2-RL-10-1</t>
+  </si>
+  <si>
+    <t>ЦБ-00091821</t>
+  </si>
+  <si>
+    <t>Весы для простого взвешивания МАССА-К МК-15.2-RP-10-1</t>
+  </si>
+  <si>
+    <t>МК-15.2-RP-10-1</t>
+  </si>
+  <si>
+    <t>ЦБ-00091822</t>
+  </si>
+  <si>
     <t>Корзина покупательская EPG серия ROCK, 410068</t>
   </si>
   <si>
     <t>Корзина покупательская пластиковая ROCK объемом 20 литров с двумя ручками усиленная (желтая). Основные преимущества данной модели усиленная конструкция дна и стенок, позволяющая выдерживать большие нагрузки по весу, и тем самым увеличивающая срок её эксплуатации в 2 раза. Высококачественный пластик, из которого выполнена корзина, обладает ударопрочными свойствами. Штабелируется.</t>
   </si>
   <si>
     <t>00000352163</t>
   </si>
   <si>
     <t>Кофе-модуль серии "Оптима" КММ001019</t>
   </si>
   <si>
     <t>КММ001019</t>
   </si>
   <si>
     <t>Индивидуальная мебель</t>
   </si>
   <si>
     <t>Тумба (стойка) для кофе Евромаркет - Оптима (КММ001019)
 Кофейный модуль «Евромаркет - Оптима» расширит возможности вашей АЗС. Конструкция оснащена подсветкой. 
 Цветовое решение на ваш выбор. Модуль можно заказать по индивидуальным размерам, материалы корпуса и фасада также предоставляются на выбор.</t>
   </si>
   <si>
     <t>Кофе-корнеры</t>
   </si>
   <si>
     <t>00000422707</t>
   </si>
   <si>
     <t>Корзина покупательская пластиковая  27 л. GN green</t>
   </si>
   <si>
     <t>SBP27-GN</t>
   </si>
   <si>
     <t>00000391460</t>
   </si>
   <si>
     <t>Овощной и фруктовый развал STAHLER Т-WL 10 001250 СМ 9010</t>
   </si>
   <si>
     <t>Т-WL 10 001250 СМ 9010</t>
   </si>
   <si>
     <t>Овощной развал L=1250, Н=600-1400, G=1000-2000, T-WL 10001250, структурная муар, RAL 9010</t>
   </si>
   <si>
     <t>00000147776</t>
   </si>
   <si>
+    <t>Весы лабораторные МАССА-К Весы ВК-150.1</t>
+  </si>
+  <si>
+    <t>Весы ВК-150.1</t>
+  </si>
+  <si>
+    <t>Весы лабораторные ВК-150.1, 180х220х85мм, наибольший предел взвешивания (НПВ): 150 г, цена деления (дискретность): 0.005 г, размер платформы d-120</t>
+  </si>
+  <si>
+    <t>00000273126</t>
+  </si>
+  <si>
     <t>Модуль кассового стеллажа угл.внутр. с эконом панелью и надставкой (L=1000, H=1150, G=470, N-DB 2347</t>
   </si>
   <si>
     <t>0000227226З0002</t>
   </si>
   <si>
     <t>Модуль кассового стеллажа угл.внутр. с эконом панелью и надставкой (L=1000, H=1150, G=470, N-DB 23471510, глянец, 7040Дуб сонома)</t>
   </si>
   <si>
     <t>О0000071844</t>
   </si>
   <si>
     <t>Стеллаж для овощей и фруктов Юнитрейд то-0.2.1</t>
   </si>
   <si>
     <t>то-0.2.1</t>
   </si>
   <si>
     <t>Стойка (стеллаж корзинный) разборная пятиярусная (КОШ) 960х440х1775 мм (цинк)</t>
   </si>
   <si>
     <t>00000217010</t>
   </si>
   <si>
     <t>Весы лабораторные CAS MWP-150</t>
   </si>
   <si>
     <t>MWP-150</t>
   </si>
   <si>
     <t>ЦБ-00094008</t>
   </si>
   <si>
+    <t>Весы крановые МАССА-К EKM-12000.3/1-W</t>
+  </si>
+  <si>
+    <t>EKM-12000.3/1-W</t>
+  </si>
+  <si>
+    <t>Весы крановые</t>
+  </si>
+  <si>
+    <t>ЦБ-00091836</t>
+  </si>
+  <si>
+    <t>Весы крановые МАССА-К EKM-12000.3/2-W</t>
+  </si>
+  <si>
+    <t>EKM-12000.3/2-W</t>
+  </si>
+  <si>
+    <t>ЦБ-00091837</t>
+  </si>
+  <si>
+    <t>Весы крановые МАССА-К EKM-12000/2-W</t>
+  </si>
+  <si>
+    <t>EKM-12000/2-W</t>
+  </si>
+  <si>
+    <t>ЦБ-00091838</t>
+  </si>
+  <si>
+    <t>Весы крановые МАССА-К EKM-1500.3/2-W</t>
+  </si>
+  <si>
+    <t>EKM-1500.3/2-W</t>
+  </si>
+  <si>
+    <t>ЦБ-00091839</t>
+  </si>
+  <si>
+    <t>Весы крановые МАССА-К EKM-1500/2-W</t>
+  </si>
+  <si>
+    <t>EKM-1500/2-W</t>
+  </si>
+  <si>
+    <t>ЦБ-00091840</t>
+  </si>
+  <si>
+    <t>Весы крановые МАССА-К EKM-3000.3/2-W</t>
+  </si>
+  <si>
+    <t>EKM-3000.3/2-W</t>
+  </si>
+  <si>
+    <t>ЦБ-00091841</t>
+  </si>
+  <si>
+    <t>Весы крановые МАССА-К EKM-3000/2-W</t>
+  </si>
+  <si>
+    <t>EKM-3000/2-W</t>
+  </si>
+  <si>
+    <t>ЦБ-00091842</t>
+  </si>
+  <si>
+    <t>Весы крановые МАССА-К EKM-6000.3/2-W</t>
+  </si>
+  <si>
+    <t>EKM-6000.3/2-W</t>
+  </si>
+  <si>
+    <t>ЦБ-00091843</t>
+  </si>
+  <si>
+    <t>Весы крановые МАССА-К EKM-6000/2-W</t>
+  </si>
+  <si>
+    <t>EKM-6000/2-W</t>
+  </si>
+  <si>
+    <t>ЦБ-00091844</t>
+  </si>
+  <si>
     <t>Весы лабораторные МАССА-К ВК- 600</t>
   </si>
   <si>
     <t>ВК- 600</t>
   </si>
   <si>
     <t>ЦБ-00091846</t>
+  </si>
+  <si>
+    <t>Весы лабораторные МАССА-К ВК-1500</t>
+  </si>
+  <si>
+    <t>ВК-1500</t>
+  </si>
+  <si>
+    <t>ЦБ-00091847</t>
   </si>
   <si>
     <t>Корзина-тележка пластиковая с 2 пластиковыми ручками, TECHNO, цвет оранжевый</t>
   </si>
   <si>
     <t>00000378981</t>
   </si>
   <si>
     <t>Сейф Гранит-90T/2 EL</t>
   </si>
   <si>
     <t>Гранит-90T/2 EL</t>
   </si>
   <si>
     <t>Сейф Гранит-90T/2 EL
 Размеры внешние, мм (ВхШхГ): 930x440x430
 Размеры внутренние, мм (ВхШхГ): 382/382x364x300
 Вес, кг:	 208
 Объём, л: 83/12
 Класс взломостойкости: 2 класс
 Класс огнестойкости: 30Б
 Размеры трейзера, мм (ВхШхГ): 116x363x276
 Количество полок: 2
 Тип замка:	электронный кодовый + ключевой
 Цвет: графит структурированный (RAL 7024)
@@ -1906,111 +2081,169 @@
   <si>
     <t>Тележка покупательская EKSI HDT30</t>
   </si>
   <si>
     <t>HDT30</t>
   </si>
   <si>
     <t>Тележка грузовая т.м. EKSI ZN, RD</t>
   </si>
   <si>
     <t>00000305460</t>
   </si>
   <si>
     <t>Весы с печатью этикеток CAS CL3000J-15B</t>
   </si>
   <si>
     <t>CL3000J-15B</t>
   </si>
   <si>
     <t>Габариты: 406,5x433x164 мм. Предел взвешивания: 15 кг. Точность: 2/5 г. Размер платформы: 380x250 мм. Интерфейс: USB, Ethernet, RS-232, PS/2. Диапазон рабочих температур -10...+40 С. Источник питания: сеть 220. Режим работы: торговый, процентный. Крепление индикатора: на корпусе. Тип весов: настольные. Платформа из нержавеющей стали без бортика. Жидкокристаллический совмещенный дисплей (графический + числовой). Память на 10000 товаров и до 9000 сообщений. Длина сообщения 2100 знаков. 72 клавиши быстрого вызова товаров с возможностью назначения двух товаров на одну клавишу. 30 встроенных и 10 пользовательских форматов этикеток. Скорость печать - 100 мм/с. Высота этикеток от 30 до 120 мм. Поддержка штрих-кодов: EAN13, CODE128, Databar Expanded Stacked (в том числе GS1). Поворот любого поля этикетки на 90 C и на 180 C. Удаленный контроль состояния весов. Удаленная загрузка/выгрузка параметров.</t>
   </si>
   <si>
     <t>00000334936</t>
   </si>
   <si>
+    <t>Весы лабораторные МАССА-К ВК-3000</t>
+  </si>
+  <si>
+    <t>ВК-3000</t>
+  </si>
+  <si>
+    <t>ЦБ-00091848</t>
+  </si>
+  <si>
+    <t>Весы напольные МАССА-К ТВ-M-600.2-А1</t>
+  </si>
+  <si>
+    <t>ТВ-M-600.2-А1</t>
+  </si>
+  <si>
+    <t>ЦБ-00091857</t>
+  </si>
+  <si>
+    <t>Весы напольные МАССА-К ТВ-S-200.2-А2</t>
+  </si>
+  <si>
+    <t>ТВ-S-200.2-А2</t>
+  </si>
+  <si>
+    <t>ЦБ-00091860</t>
+  </si>
+  <si>
+    <t>Весы лабораторные МАССА-К ВК-600.1</t>
+  </si>
+  <si>
+    <t>ВК-600.1</t>
+  </si>
+  <si>
+    <t>Весы лабораторные ВК-600.1, НПВ 600 г, дискретность 0,01 г, класс точности: II высокий (ГОСТ 53228-2008), калибровка внешняя, конструкция весовой чаши: круглая Ø 120 мм</t>
+  </si>
+  <si>
+    <t>00000280509</t>
+  </si>
+  <si>
     <t>Кассовый угловой модуль Kaiser, L=665 мм</t>
   </si>
   <si>
     <t>N-DB 04 471065 кл С 9005</t>
   </si>
   <si>
     <t>Модуль касс стел угловой (L=665, H=1150, G=665, N-DB 04471065, ЛДСПклён, ст му, 9005)</t>
   </si>
   <si>
     <t>О0000053514</t>
   </si>
   <si>
     <t>Витрина с освещением B-6</t>
   </si>
   <si>
     <t>B-6</t>
   </si>
   <si>
     <t>Витрина с освещением B-6. 640х555х1840мм</t>
   </si>
   <si>
     <t>00000405182</t>
   </si>
   <si>
-    <t>Весы напольные МАССА-К TB-S-200.2-A2</t>
-[...10 lines deleted...]
-    <t>00000265613</t>
+    <t>Весы лабораторные МАССА-К ВК-3000.1</t>
+  </si>
+  <si>
+    <t>ВК-3000.1</t>
+  </si>
+  <si>
+    <t>Весы лабораторные ВК-3000.1 Весы предназначены для измерений массы легких и сверхлегких предметов в лабораториях предприятий, ломбардах, ювелирных мастерских. Весы позволяют работать в счетном режиме, режиме процентного взвешивания и подсчитывать суммарную массу товара. Встроенный аккумулятор обеспечивает автономную работу весов до 24 часов. Обмен информацией с внешними устройствами реализован по интерфейсу RS-232.</t>
+  </si>
+  <si>
+    <t>00000344188</t>
   </si>
   <si>
     <t>Весы с печатью этикеток CAS CL3000J-15P</t>
   </si>
   <si>
     <t>CL3000J-15P</t>
   </si>
   <si>
     <t>Габариты: 407х472х545 мм. Предел взвешивания: 15 кг. Точность: 2/5 г. Размер платформы: 380x250 мм. Интерфейс: USB, PS/2, Ethernet, RS-232. Диапазон рабочих температур -10...+40 С. Источник питания: сеть 220. Режим работы: торговый, процентный. Крепление индикатора: на стойке. Тип весов: настольные. Платформа из нержавеющей стали без бортика. Жидкокристаллический совмещенный дисплей (графический + числовой). Память на 10000 товаров и до 9000 сообщений. Длина сообщения 2100 знаков. 72 клавиши быстрого вызова товаров с возможностью назначения двух товаров на одну клавишу. 30 встроенных и 10 пользовательских форматов этикеток. Скорость печать - 100 мм/с. Высота этикеток от 30 до 120 мм. Поддержка штрих-кодов: EAN13, CODE128, Databar Expanded Stacked (в том числе GS1). Поворот любого поля этикетки на 90 C и на 180 C. Удаленный контроль состояния весов. Удаленная загрузка/выгрузка параметров.</t>
   </si>
   <si>
     <t>00000349633</t>
   </si>
   <si>
     <t>Прилавок из ДСП Cryspi ET 5555 PI</t>
   </si>
   <si>
     <t>ET P 555590 IC16 БН</t>
   </si>
   <si>
     <t>Прилавок ET P (ET 5555 PI, 550x550x900, угол внутренний, ЛДСП16, бук натуральный)
 Серия торговой мебели ETUDE предназначена для выкладки практически любой продукции и прекрасно дополнит интерьеры магазинов различных профилей. Внутренний угловой закрытый прилавок выполнен из ЛДСП, толщиной 16 мм. в цвете бук натуральный. Также доступно исполнение в цветах: Вишня Оксфорд, Орех Моцарт, Клен, Серый.</t>
   </si>
   <si>
     <t>О0000013965</t>
+  </si>
+  <si>
+    <t>Весы для простого взвешивания МАССА-К MK-15.2-A21(RU)-2</t>
+  </si>
+  <si>
+    <t>MK-15.2-A21(RU)-2</t>
+  </si>
+  <si>
+    <t>Весы электронные MK-15.2-A21(RU)-2
+Габаритные размеры весов (ШхГхВ) 342×280×60мм 
+Материал - металл, пластик. 
+Предел взвешивания - 15 кг. 
+Минимальная нагрузка 0,04 кг
+Диапазон тарирования 6 кг.
+Дискретность двухдиапазонная - 2/5 г. 
+Платформа (нерж. сталь) 336х240 мм. 
+Фасовочные настольные весы для производств, магазинов и общепита. Встроенный аккумулятор обеспечивает автономную работу до 60 часов. Весы имеют дополнительные режимы работы: счетный (определение количества штучного товара по весу), процентного взвешивания и контроля массы (компараторный режим). Легко интегрируются с учетными системами, POS-системами и смарт-терминалами. Оснащены интерфейсами: RS-232, USB.
+Перед подключением весов по интерфейсу USB на ПК (POS-терминал) следует установить комплект драйверов</t>
+  </si>
+  <si>
+    <t>00000579644</t>
   </si>
   <si>
     <t>Весы для простого взвешивания CAS SWN-15</t>
   </si>
   <si>
     <t>SWN-15 (SD)</t>
   </si>
   <si>
     <t>Габариты: 245х280х110 мм. Предел взвешивания: 15 кг. Точность: 2/5 г. Размер платформы: 226x187 мм. Диапазон рабочих температур -10...+40 С. Источник питания: сеть 220, батарейки. Большой жидкокристаллический дисплей. Уравновешивание тары. Взвешивание нестабильных грузов. Высокая точность измерений. Грязезащитный кожух.</t>
   </si>
   <si>
     <t>00000286923</t>
   </si>
   <si>
     <t>Ящик универсальный с перфорацией (600х400х312мм), серый</t>
   </si>
   <si>
     <t>C65VH.ECO_Grey</t>
   </si>
   <si>
     <t>ЦБ-00093308</t>
   </si>
   <si>
     <t>Модуль кассового стеллажа угл.внутр. с эконом панелью и надставкой (L=665, H=1150, G=470, N-DB 23471</t>
   </si>
@@ -2124,50 +2357,62 @@
     <t>Стойка односторонняя (H=2160, 80х30, шагрень, RAL 9010)
 Комплектация:
 Опора 80 N  500 - 1шт
 Стойка FN-80 2160 - 1шт</t>
   </si>
   <si>
     <t>00000412980</t>
   </si>
   <si>
     <t>EuroposGroup Откидной держатель ценника VH39-00-70</t>
   </si>
   <si>
     <t>Держатель ценника откидной VH39-00-70 мм на крючок, цвет прозрачный, размер 70х39 (LxH)</t>
   </si>
   <si>
     <t>00000241228</t>
   </si>
   <si>
     <t>Ценникодержатель двухпозиционный EuroposGroup LST39, 988 мм, прозрачный</t>
   </si>
   <si>
     <t>Ценникодержатель двухпозиционный LST39 длина 988 мм, цвет прозрачный</t>
   </si>
   <si>
     <t>00000248124</t>
+  </si>
+  <si>
+    <t>Весы для простого взвешивания МАССА-К НС-15.P</t>
+  </si>
+  <si>
+    <t>НС-15.P</t>
+  </si>
+  <si>
+    <t>Весы электронные НС-15.P влагостойкие. Предел взвешивания 15 кг. Класс защиты IP66. Дискретность 2 г. Автономное питание. Ширина платформы 200 мм. Длина платформы 240 мм. Защита от влаги. Класс точности III. Цвет серый. Комплект поставки - адаптер сетевого питания. Тип дисплея LCD.</t>
+  </si>
+  <si>
+    <t>00000427232</t>
   </si>
   <si>
     <t>Кофе-модуль серии "Евромаркет" с фризом КМД001024</t>
   </si>
   <si>
     <t>КМД001024</t>
   </si>
   <si>
     <t>Тумба (стойка) для кофе Евромаркет - F-864 (КМД001024)
 Кофе-модуль Евромаркет - F-864 — решение для размещения кофе-машины самообслуживания в торговом зале. В составе модуля: — Тумба из влагостойкой ДСП, столешница покрыта износостойким пластиком HPL (Egger H1250) для кухонь. В тумбе предусмотрено пространство для бутыли и коммуникаций. Все секции тумбы сообщены между собой. 
 Комплектация:
 Дверцы с механизмом push-to-open для открывания без ручек
 Люк для мусора в дверце
 Два диспенсера для бумажных стаканов с регулировкой размера емкостью по 60 стаканов 
 Декоративная имидж-панель с меловой доской 
 Фриз с энергосберегающей LED-подсветкой (стандартный цоколь T8)</t>
   </si>
   <si>
     <t>00000422708</t>
   </si>
   <si>
     <t>Витрина с освещением В-2, дуб сонома</t>
   </si>
   <si>
     <t>B-2.3025.0101PE</t>
@@ -2247,94 +2492,142 @@
   <si>
     <t>О0000071841</t>
   </si>
   <si>
     <t>Крючок для экономпанелей Abbott EK290/4</t>
   </si>
   <si>
     <t>EK290/4</t>
   </si>
   <si>
     <t>EK290 Крючок одинарный, L=100 мм, d=4 мм. Изготовлен из стальной проволоки с покрытием цинк блестящий, отличается повышенной прочностью.</t>
   </si>
   <si>
     <t>00000270546</t>
   </si>
   <si>
     <t>Корзина покупательская EPG серия ROCK, 410056</t>
   </si>
   <si>
     <t>Корзина покупательская пластиковая ROCK объемом 20 литров с двумя ручками усиленная (красная). Основные преимущества данной модели усиленная конструкция дна и стенок, позволяющая выдерживать большие нагрузки по весу, и тем самым увеличивающая срок её эксплуатации в 2 раза. Высококачественный пластик, из которого выполнена корзина, обладает ударопрочными свойствами. Штабелируется.</t>
   </si>
   <si>
     <t>00000352164</t>
   </si>
   <si>
+    <t>Весы лабораторные МАССА-К ВК-300.1</t>
+  </si>
+  <si>
+    <t>ВК-300.1</t>
+  </si>
+  <si>
+    <t>Весы лабораторные ВК-300.1, НПВ 300 г, дискретность 0,01 г, класс точности: II высокий (ГОСТ 53228-2008), калибровка внешняя, конструкция весовой чаши: круглая Ø 120 мм</t>
+  </si>
+  <si>
+    <t>00000269966</t>
+  </si>
+  <si>
     <t>Тележка покупательская EKSI KTE0180BS RD</t>
   </si>
   <si>
     <t>KTE0180BS RD</t>
   </si>
   <si>
     <t>EKSI Тележка покупательская (тип евро) 180л, с д/с, TPR125, кр.
 Тележка покупательская, оцинкованная, 180л с детским сидением, колеса с одинарным подшипником TPR 125мм, красный пластик. Штабелируется.</t>
   </si>
   <si>
     <t>00000422460</t>
   </si>
   <si>
     <t>Модуль кассового стеллажа прямой с эконом панелью и надставкой (L=665, H=1150, G=470, N-DB 21471565,</t>
   </si>
   <si>
     <t>0000227222З0001</t>
   </si>
   <si>
     <t>Модуль кассового стеллажа прямой с эконом панелью и надставкой (L=665, H=1150, G=470, N-DB 21471565, глянец, 7040Дуб сонома)</t>
   </si>
   <si>
     <t>О0000071839</t>
   </si>
   <si>
     <t>Тележка покупательская Reklime Тележка ТСЧ 100 л</t>
   </si>
   <si>
     <t>Тележка ТСЧ 100 л</t>
   </si>
   <si>
     <t>ЦБ-00004604</t>
   </si>
   <si>
     <t>Весы для простого взвешивания CAS SWN-03</t>
   </si>
   <si>
     <t>SWN-03 (SD)</t>
   </si>
   <si>
     <t>Габариты: 245х280х110 мм. Предел взвешивания: 3 кг. Точность: 0,5/1 г. Размер платформы: 226x187 мм. Диапазон рабочих температур -10...+40 С. Источник питания: сеть 220, батарейки. Большой жидкокристаллический дисплей. Уравновешивание тары. Взвешивание нестабильных грузов. Высокая точность измерений. Грязезащитный кожух.</t>
   </si>
   <si>
     <t>00000286921</t>
+  </si>
+  <si>
+    <t>Весы с печатью этикеток МАССА-К МК-15.2-S2L1000(10)</t>
+  </si>
+  <si>
+    <t>МК-15.2-S2L1000(10)</t>
+  </si>
+  <si>
+    <t>ЦБ-00092240</t>
+  </si>
+  <si>
+    <t>Весы с печатью этикеток МАССА-К МК-15.2-SL1000(10)</t>
+  </si>
+  <si>
+    <t>МК-15.2-SL1000(10)</t>
+  </si>
+  <si>
+    <t>ЦБ-00092242</t>
+  </si>
+  <si>
+    <t>Весы для простого взвешивания МАССА-К МК-15.2-А21(RI)</t>
+  </si>
+  <si>
+    <t>МК-15.2-А21(RI)</t>
+  </si>
+  <si>
+    <t>ЦБ-00092243</t>
+  </si>
+  <si>
+    <t>Весы для простого взвешивания МАССА-К МК-15.2-А21(UI)</t>
+  </si>
+  <si>
+    <t>МК-15.2-А21(UI)</t>
+  </si>
+  <si>
+    <t>ЦБ-00092244</t>
   </si>
   <si>
     <t>Торговая витрина Cryspi L 900VN</t>
   </si>
   <si>
     <t>LB V 9454197 GN16 БК</t>
   </si>
   <si>
     <t>Витрина LB V (L 900VN, остеклённая с накопителем, ЛДСП16, бук)
 Габариты: 943х536х1971мм, в упаковке: 1970х400х900мм
 Вес: нетто- 143кг, брутто- 165кг</t>
   </si>
   <si>
     <t>О0000013276</t>
   </si>
   <si>
     <t>Тележка покупательская EKSI STE180PGN-BX Mall</t>
   </si>
   <si>
     <t>STE180PGN-BX Mall</t>
   </si>
   <si>
     <t>Тележка покупательская 180л ZN с д/с GN STE TRAV</t>
   </si>
   <si>
@@ -2388,69 +2681,50 @@
 Тележка покупательская, оцинкованная, 60л с детским сидением, колеса с одинарным подшипником TPR 100мм, красный пластик. Штабелируется.</t>
   </si>
   <si>
     <t>00000449041</t>
   </si>
   <si>
     <t>Стеллаж для овощей и фруктов Юнитрейд то-0.1.1</t>
   </si>
   <si>
     <t>то-0.1.1</t>
   </si>
   <si>
     <t>Стойка (стеллаж корзинный) разборная пятиярусная (КОШ) 600х440х1775 мм (цинк)</t>
   </si>
   <si>
     <t>00000217013</t>
   </si>
   <si>
     <t>Корзина покупательская EPG серия ROCK, 410057</t>
   </si>
   <si>
     <t>Корзина покупательская пластиковая ROCK объемом 20 литров с двумя ручками усиленная (зеленая). Основные преимущества данной модели усиленная конструкция дна и стенок, позволяющая выдерживать большие нагрузки по весу, и тем самым увеличивающая срок её эксплуатации в 2 раза. Высококачественный пластик, из которого выполнена корзина, обладает ударопрочными свойствами. Штабелируется.</t>
   </si>
   <si>
     <t>00000353132</t>
-  </si>
-[...17 lines deleted...]
-    <t>00000081281</t>
   </si>
   <si>
     <t>Весы напольные МАССА-К TB-M-300-A3</t>
   </si>
   <si>
     <t>TB-M-300.2-A3</t>
   </si>
   <si>
     <t>Весы электронные напольные TB-M-300-A3
 Материал - металл, пластик. 
 Предел взвешивания - 300 кг. 
 Дискретность двухдиапазонная - 50/100 г. 
 Платформа (нерж. сталь) 600х800 мм. 
 LCD дисплей с фоновой подсветкой. 
 Интерфейсы: DB9-FА/розетка (интерфейс RS-232) 
 Питание от встроенного аккумулятора, который обеспечивает автономную работу весов до 110 часов.</t>
   </si>
   <si>
     <t>00000081282</t>
   </si>
   <si>
     <t>Весы напольные МАССА-К TB-M-600-A3</t>
   </si>
   <si>
     <t>TB-M-600.2-A3</t>
@@ -2485,50 +2759,74 @@
 Питание от встроенного аккумулятора, который обеспечивает автономную работу весов до 110 часов.</t>
   </si>
   <si>
     <t>00000081285</t>
   </si>
   <si>
     <t>Весы напольные МАССА-К TB-S-60-A3</t>
   </si>
   <si>
     <t>TB-S-60.2-A3</t>
   </si>
   <si>
     <t>Весы электронные напольные TB-S-60-A3
 Материал - металл, пластик. 
 Предел взвешивания - 60 кг. 
 Дискретность двухдиапазонная - 10/20 г. 
 Платформа (нерж. сталь) 400х510 мм. 
 LCD дисплей с фоновой подсветкой. 
 Интерфейсы: DB9-FА/розетка (интерфейс RS-232) 
 Питание от встроенного аккумулятора, который обеспечивает автономную работу весов до 110 часов.</t>
   </si>
   <si>
     <t>00000081287</t>
   </si>
   <si>
+    <t>Весы для простого взвешивания МАССА-К МК-15.2-А11</t>
+  </si>
+  <si>
+    <t>МК-15.2-А11</t>
+  </si>
+  <si>
+    <t>Габариты: 345х310х56 мм. Максимальная нагрузка 15 кг. Минимальная нагрузка 0,04 кг. Дискретность отсчета 2/5 г. Диапазон тарирования 6 кг.</t>
+  </si>
+  <si>
+    <t>00000081298</t>
+  </si>
+  <si>
+    <t>Весы лабораторные МАССА-К ВК-1500.1</t>
+  </si>
+  <si>
+    <t>ВК-1500.1</t>
+  </si>
+  <si>
+    <t>Весы лабораторные ВК-1500.1. Размер платформы 136х162мм, калибровка гирей F2. Предел взвешивания 1500 г, цена деления 0,05 г</t>
+  </si>
+  <si>
+    <t>00000225828</t>
+  </si>
+  <si>
     <t>EuroposGroup DELI-SHN</t>
   </si>
   <si>
     <t>202 802</t>
   </si>
   <si>
     <t>Держатель ценника цвет белый DELI-SHN</t>
   </si>
   <si>
     <t>00000160975</t>
   </si>
   <si>
     <t>Тележка покупательская EKSI KTE060W/BS RD</t>
   </si>
   <si>
     <t>KTE060W/BS RD</t>
   </si>
   <si>
     <t>EKSI Тележка покупательская (тип евро) 60л, без д/с, TPR100, кр.
 Тележка покупательская, оцинкованная, 60л без детского сидения, колеса с одинарным подшипником TPR 100мм, красный пластик. Штабелируется.</t>
   </si>
   <si>
     <t>00000455720</t>
   </si>
   <si>
@@ -3060,50 +3358,62 @@
     <t>N-DB 04 471110 кл СМ 9005</t>
   </si>
   <si>
     <t>Модуль касс стелл прям (L=1000, H=1150, G=470, N-DB 04471110, ЛДСПклён, ст му, 9005)</t>
   </si>
   <si>
     <t>О0000053513</t>
   </si>
   <si>
     <t>Муфта пластиковая EKSI серии Standard, MGC32-PB</t>
   </si>
   <si>
     <t>MGC32-PB</t>
   </si>
   <si>
     <t>ЦБ-00108137</t>
   </si>
   <si>
     <t>Отбойник прямой EKSI MB180-1500, L-1500мм</t>
   </si>
   <si>
     <t>MB180-1500</t>
   </si>
   <si>
     <t>ЦБ-00108138</t>
+  </si>
+  <si>
+    <t>Весы для простого взвешивания МАССА-К МК-15.2-А20-2</t>
+  </si>
+  <si>
+    <t>МК-15.2-А20-2</t>
+  </si>
+  <si>
+    <t>342х280х60 мм, дисплей светодиодный, дискретность от 2 до 5 гр, наибольший предел взвешивания 15 кг, наименьший предел взвешивания 0.04 кг, размеры платформы (ШxГ) 336х240 мм.</t>
+  </si>
+  <si>
+    <t>00000562633</t>
   </si>
   <si>
     <t>Крючок для экономпанелей Abbott EK5-303/5</t>
   </si>
   <si>
     <t>EK5-303/5</t>
   </si>
   <si>
     <t>EK5-303 Еврокрючок, L=250 мм, d=5 мм. Изготовлен из стальной проволоки с покрытием цинк блестящий, отличается повышенной прочностью.</t>
   </si>
   <si>
     <t>00000270507</t>
   </si>
   <si>
     <t>Корзина H=160, G=470, L=665 (RAL 9010)</t>
   </si>
   <si>
     <t>тд-3.1.3 RAL 9010</t>
   </si>
   <si>
     <t>00000256737</t>
   </si>
   <si>
     <t>Стеллаж для хлеба с пятью полками, без накопителя Евромаркет В019</t>
   </si>
@@ -3579,84 +3889,112 @@
     <t>Весы для простого взвешивания CAS PW-05</t>
   </si>
   <si>
     <t>PW-5H</t>
   </si>
   <si>
     <t>Габариты: 239х227х66 мм. Предел взвешивания: 5 кг. Точность: 1 г. Размер платформы: 220х150 мм. Диапазон рабочих температур -10...+40 С. Источник питания: сеть 220, батарейки. Корпус из нержавеющей стали. Платформа из нержавеющей стали. Жидкокристаллический дисплей. Уменьшенные габаритные размеры. Уравновешивание тары. Взвешивание нестабильных грузов. Автоматическое отключение.</t>
   </si>
   <si>
     <t>00000044081</t>
   </si>
   <si>
     <t>Сумочная на 8 ячеек серии "М" Евромаркет СУМ00417</t>
   </si>
   <si>
     <t>СУМ00417 Ral9005</t>
   </si>
   <si>
     <t>Шкаф металлический сетчатый, сумочная на 8 ячеек серии М (СУМ00417), RAL 9005
 Металлическая сетчатая сумочница для хранения сумок и личных вещей покупателей в магазинах и супермаркетах. В конструкции предусмотрены 8 ячеек и регулируемые ножки. Предусмотрено место для установки замка (в комплект не входит). Возможна покраска в любой RAL.</t>
   </si>
   <si>
     <t>00000422623</t>
   </si>
   <si>
+    <t>Весы для простого взвешивания МАССА-К МК-15.2-RP-10</t>
+  </si>
+  <si>
+    <t>МК-15.2-RP-10</t>
+  </si>
+  <si>
+    <t>Весы электронные настольные МК-15.2-RP-10
+Максимальная нагрузка 15 кг
+Минимальная нагрузка 0,04 кг
+Дискретность отсчета 2/5 г
+Диапазон тарирования 6 кг</t>
+  </si>
+  <si>
+    <t>00000376704</t>
+  </si>
+  <si>
     <t>Крючок для торговых стеллажей EKSI SH50S-200SX хром</t>
   </si>
   <si>
     <t>SH50S-200SX хром</t>
   </si>
   <si>
     <t>Крючок для перфорации одинарный SH50S-200SX, 200 мм (хром). Шаг 25/50 мм. Серия Standart.</t>
   </si>
   <si>
     <t>00000419353</t>
   </si>
   <si>
     <t>Крючок для экономпанелей Abbott EK5-292/5</t>
   </si>
   <si>
     <t>EK5-292/5</t>
   </si>
   <si>
     <t>EK5-292 Крючок одинарный, L=200 мм, d=5 мм. Изготовлен из стальной проволоки с покрытием цинк блестящий, отличается повышенной прочностью.</t>
   </si>
   <si>
     <t>00000270514</t>
   </si>
   <si>
     <t>EuroposGroup DELI-UNBO</t>
   </si>
   <si>
     <t>202 863</t>
   </si>
   <si>
     <t>Кронштейн соединительный DELI-UNBO 40мм, белый</t>
   </si>
   <si>
     <t>00000250307</t>
+  </si>
+  <si>
+    <t>Весы для простого взвешивания МАССА-К МК-15.2-А21(RUW)</t>
+  </si>
+  <si>
+    <t>МК-15.2-А21(RUW)</t>
+  </si>
+  <si>
+    <t>Весы электронные настольные МАССА-К МК-15.2-А21(RUW)</t>
+  </si>
+  <si>
+    <t>00000466256</t>
   </si>
   <si>
     <t>Крючок для торговых стеллажей EKSI SH50S-150SX хром</t>
   </si>
   <si>
     <t>SH50S-150SX хром</t>
   </si>
   <si>
     <t>Крючок для перфорации одинарный SH50S-150SX, 150 мм (хром). Шаг 25/50 мм. Серия Standart.</t>
   </si>
   <si>
     <t>00000419686</t>
   </si>
   <si>
     <t>Весы для простого взвешивания CAS AD-25</t>
   </si>
   <si>
     <t>AD-25</t>
   </si>
   <si>
     <t>Габариты: 350х325х105 мм. Предел взвешивания: 25 кг. Точность: 5 г. Размер платформы: 340x215 мм. Диапазон рабочих температур -10...+40 С. Источник питания: сеть 220. Платформа из нержавеющей стали. Флуоресцентный дисплей. Уравновешивание тары. Взвешивание нестабильных грузов. Интерфейс RS-232.</t>
   </si>
   <si>
     <t>00000044092</t>
   </si>
@@ -4015,51 +4353,51 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="49" fillId="0" borderId="1" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="49" fillId="0" borderId="1" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67d7d5fd1ddcf976c54dc47c4cb5da5.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d450af5529739e430fda0d7316e5eff.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518b2486b31689526675665f92c07329.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401542755a6a3396a5e51b276851e0a5.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5897e25e5f0885ceb748e6e31a1be1e.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5897e25e5f0885ceb748e6e31a1be1e.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0087c0c6f0e08b9484947599e03fc519.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a30264cab8f9539c542a13a69914447.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acdedeb947c9dbdf1847c6812a880fe.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3099b963cbeb1a0993a53eb6c925b531.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97db409161091f3fc6de580823381e8b.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c8c967574a27cb561a026ca3af4824.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d76794b33c0cb5197ff05a916e88803.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360d8c9d23f737252ae8f35abdaaca1f.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41adfe8b16d137edcf8b2618742826b.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04edbc8e34431b9d44f87761937b1891.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78a5fddd6abb71de15d9dea8139cf4d.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacb8309543c1f71f0f0322f0688367f.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2449d57981aff90564f97f693704c2a7.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916ba88c3418dd39b3766fa5385af80c.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c95b790346dbb0b036763e84e901fe.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8a8e0a1b12af4773781fd243cde9a5.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b405b131da0e7f5d73dff8aea7a8df9.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050717f7852ce298c83ad64bfbd2f2c2.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a256e3b3dfe61f4ca9e84075e07a2304.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ff4ac1144cc3d4dae008858ec45d7e.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ebd788867f14641bedfa58264f56be.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205abf65705609caa2657e316ff30bfc.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ba7286c0f9500ac1b74e1e3ae3e282.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966d62adacd62a0418d490aeec436dd8.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7c177e7710a1d37da21b41bd42099f.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749be65fb6e2c04fdbf50839975a47e8.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dff34e6bf6c118f6855fa8c235f4be.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf42c37e0ca9c98618ed78bd0f8f2c00.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b63868ac2b3becd7456de005975b0c.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ed97e11abc5d7d2ccf7d8b50570658.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4bc68aae548e855ba69fd13140c5fe.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234c074dc0af3f2106cc6aabaed49248.JPG"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdf231afe08f51b50fb2b958f1aaef0.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399a5d5487ade1a14a97c2b75b15cee8.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c928fb3279e5f94f74265ba20fd2bff.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14bb4b673bddfef189fdd0af3f9faf5.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32d9c539c4a199ca7808fcde396c56b.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ed61a619090b47cb77c1aee686fa90.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c68588a7afdb95fa21ab6a88f3d67f.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d01f3182658deadaf43cbaa172f78c5.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4976b7e1e435a240e1026fccec27e85.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e84f6044b8101af4237ad5004e33ff.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5ad1e65502c8f9633c4d536bcfec1f.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079ccd50723f3ff2c12ff632db5a2f47.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3febe6923aaed3c5f4481194408dd94b.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d735e7c518ac30ce9c94db6ed41f5670.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d707154fa2428ca54823ddc7cc4ab8.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd8b6215a858964078a68b03d7724e1.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cc87d3b45cc129a7715e6f725e2d3b.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fa0412b37d7cbaa9f25b3cccc0befc.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d3e9c6d0aceee77bd3265dec7a449b.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd318343db16a458e5fb0adcc1c21031.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417c7569ac941a66e9ce5b1c6be73918.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caa6c98cbf9d28daa5cace50f9c84cf.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadce1b6f651650a6fa88079db11106e.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbf6ceb8734913bf35086317f28994c.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe52b93b3af4df5ee951be744ff4be3.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039a5ebb398e14dbf07422e13a272b09.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb21d9b0fa76199d931a624d462f1f72.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a612be9f87829a3db5b5be33c77bc8.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c08b0e5e2032409b3ea356b0ee7b77.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47efcace9488409207ed2b6eb92e185.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490c760be76dc9d6dae4b2497807362f.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff04aa87e05a14593562ce095b0ddd5c.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886ca6c744832821a7e8e668a30ea50a.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c80d0185174346c851957171fbcb9a.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86635705760bf45a465cba466c5bc1cf.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019144e7e788858c73e6d9c813caa54d.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9e81fae619bd5ab22a80c3f92ac1b5.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bc8061877cdda51cdcb93d4732a929.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f171ffead8e55361e6bb6ee32fe523da.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224d243b67dc7df77dc5acbc5403470a.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e14df24d0fe12344591548dc596e28.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b226117855bc8481ef5d32c5a1dbd93.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ccc217579cfab38f46aa4dbd71a613.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c68588a7afdb95fa21ab6a88f3d67f.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7396f2bb21ff33d3c2ec68907c20550.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abd62af59496db43a03f056ec08f421.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6593045d4d215b19a12d6695bac2414d.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec4822142431eec606d9b19693aec44.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78cbd38a37c2097f85fd56662c358dc.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc409d5d114b6fc753bd64214ff3f0e.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddf8e389c20bcc28cef6aae7831e077.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3c027b6b448461d9af9e23cfd850e9.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4be13a9ff99ff05179a0816d49c3bc.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fe84968a386f75e89a9ba941daf7ee.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d0589f92c78a3195e8b36352bf9654.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24679c48824301b17073d73997c4e556.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf7fb0fd395a4aef97bf3c1df68881f.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b0add8f7ffe9f59379017134f249e3.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7250619e6557fc12fb23c6c999651932.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2ed55def5dc53ddac3c0bb26d43a94.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4cb2c8c22d5e706128a4e283862fd3.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1681ccd8daaa4e224405bd8861bdbe38.jpg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08143b4b90235259320e9d2166b3e1d5.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71647a9ad6b813fee9fea41240d6a247.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c73874da46cfe5dc5c9fb1a454742e.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f26723076e794f11bbabd588873f75.jpg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b8b9b845a4aab2e06458a01a7522fc.jpg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3950076edc4c3156aec648a76cbe3200.jpg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dbc18ab99648fa2a1747d3d14aa243.jpg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5b1cd7952a34a0ab111d119e7a7419.jpg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126b4107e53840d7ee93174b55e8f739.jpg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bd777e579fc140434660055ace7cae.jpg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f52315c7271200537a68a0af2a89f66.jpg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2990927512b6ce1f050e423f71cef9a1.JPG"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df79ecaa344ee8131c4107f2b510ac1d.jpg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c9febc4d18fcaf9bf4f85157bab419.jpg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a5e63adda09466834b2ef782731077.jpg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad550576d24e9136616236f7d826a70.jpg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6323d8e8c40db88503a4b8768eaeca.jpg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03688b582b539ed315e256cbbea5dd10.jpg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2480dba539e5ef7a6ad4cf529638e22.jpg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289e2fb36b9c2c02d6c17aa13cd0a81f.jpg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3c8a9880d55540f30522c29508824a.jpg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c68588a7afdb95fa21ab6a88f3d67f.jpg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d432645b7ed667af0e5d495ffbbc454d.jpg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429fb39783e06bc16a93c4284cd9156e.jpg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b1675a76cc37fa04aa4edc2449db85.jpg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee52f0a9bfefc34e8600b2d16cbad5c.jpg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4c2da05662abd5c76269e1b001f634.jpg"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b601d2aa08078caac18a3b156998df3d.jpg"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475e1c4e51f3524fa408916c29336eb2.jpg"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edb96b703fc08283b2e2b7c046663d2.jpg"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f0c9b3c7d9a9ebe1f523eb6093507f.jpg"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a2b0ed5aa89b00d46243a5e90990dd.jpg"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecb8640ca90fae87661115d71ed9df0.jpg"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67f1cfbe07d545704f02e916960b9fa.jpg"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22af41a832fd7f7ca8df8f299ea5619c.jpg"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25367d4457d3902d7236f51b19d43fc5.jpg"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d434f19249370302942db5ba6cf379.jpg"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d403a3925e24a978be34d0a6dcb1dc1f.jpg"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d391e42de01c3e4de8eb80ba2e07ddb.JPG"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7c00c9deeea14e7e8e498b4889e277.jpg"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf4458d734f1c9ca1bf0a6319583160.jpg"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e55e0c1063a08f4d79199afdaeb118c.jpeg"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75db4cd18633ad89c50b84f2d5427d3.jpg"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c68588a7afdb95fa21ab6a88f3d67f.jpg"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735410457a3a9721d51ae176da0fb07d.jpg"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cc25b0178f5374d9b1a36de208c609.jpg"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e09ba5aaa9564474f6d16c7f540cdb.jpg"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3b46ddcee1934c5b2324415e839e25.jpg"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15dd49c92b7b6abe81b83a69622784f.jpg"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff63a803a1d7a712e7b6299262af4163.jpg"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c3e6856a02b4c9810cec897ed1bdbd.jpg"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559d74f0d6d51694c4519fa27b2d63a7.jpg"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbcba1781fe97088dc2e3c9422e579a.jpg"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745b1fd494fe3fa1f3a59b764477ce45.jpg"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cfaece434147749445da9f3ad554da.jpg"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe2eb0b05381dc29b1113c5b75ced50.jpg"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef6c95d0e4505f16d79b706af32b8c7.jpg"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55164207317acea9810fe2e3511c9b21.jpg"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564910a8f89e1e6186f26b4849c0c244.jpg"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0ee1df27dc2bcd61cad69214918362.jpg"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c56d2232c91d1baef16db7faf66e2f.jpg"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c68588a7afdb95fa21ab6a88f3d67f.jpg"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdb7235d34f66fe9265298554e42780.jpg"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e14784b43fedc312310d89a1f22adb.jpg"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89d32924f8e90a9725bc9f0cf64cd68.jpg"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a91994bee8d909f438c178073da401c.jpg"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e8693c65e9668a3ecb5fb4308ce2b2.jpg"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43789dc41678363404b656a861867edd.jpg"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675047c4ec487c5bc6fe155f1e2ae3de.jpg"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2ec2f18b03bd719f206e2ff9062898.jpg"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a4822d0934c0f75ecd4b251955f9e9.jpg"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d883ce93223e3b6cd038a8ca9394e11.jpg"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bde99ca28784d35b1e7e8993c1524f.jpg"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded3c8e33b826596be19281bb269292e.jpg"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232d7b35e6e15665713db7e2e7a3c296.jpg"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b1a54a5e19e5089ac634bdd3309e39.jpg"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af95372e505f0211c949996d1d66d0e1.jpg"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613ea3fe5cfa378cddbfef0af05ac506.JPG"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b3df42c39436d32db19d0597e2c3af.jpg"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b818f06865ae90af99cd1d37275110.jpg"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3647dd96b79000f49f020c4aa06a3e2.jpg"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d259e2d5cf85a32ade68d4365777e6d3.jpg"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69670da57abcc8112e71fa02bbe69ce1.jpg"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226aeba4a3c2a219c85b2f19c510c414.jpg"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5360b144156915aaac515444eeb301e.jpg"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88286686a88ffd749e908cf1c2554215.jpg"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b17842b04566e18c061f505e37ed5f6.jpg"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613e0617b0e186549eb1c3150d20a07c.jpg"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c68588a7afdb95fa21ab6a88f3d67f.jpg"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65efd44cc85b772e016cdc7e23b80f18.jpg"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9c6a804cc37bb79afa33fe2996deb6.jpg"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127da527d3cfc531be49f9c3c839a616.JPG"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aec02f95c285090647ec77ca9567aad.jpg"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2f4847e6b118ae5d572f524ccfd970.jpg"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc21e236b37bf63910eeff7ec261a08.jpg"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd60ccb0e4376212815d41cb450d7d0.jpg"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea8fc899bdbf9b625f35e9d080c507c.jpg"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94916c0c2ebc10162fa2362f0182a7f.jpg"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283aca6a1e235d7db5adeddf0a590738.jpg"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211c5b44f106c6b8d3c42455df58fc9c.jpg"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286c58b58d07f920f1ac4075dfb0ff1d.jpg"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b823cf4bf33cf6396e39b129113972.jpg"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1cd3bf362365b9b7121c6a618cefaa.jpg"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07320526d426c94d19f181cfc619c3ee.jpg"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0663546360ad7fe291c464bf243379da.jpg"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7a1733f63bc97888868f6cf5891caf.jpg"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286a9081ada6febb7ec1fcfdab7d42ca.jpg"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7d4139f3e73bafac0ea9428515c9b2.jpg"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e6f4371e7dbcb7a8ef54929284d9ea.jpg"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba57090cfc2ecdd1b0c0a82dd3a4d6a5.jpg"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538620f94d8b7bc7afe27eb2a3f9a64c.jpg"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd9303620ac366f5a7d353cb651f314.jpg"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e162591d40dd7d7f1c290919d9b61b5.jpg"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df06ae8b06253c2c6ed3e86ddd954f4f.jpg"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4599586fb146ea701f1327cadc6fa57.jpg"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3e39d7b551ce192f291b3dd9939a25.jpg"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9630b91cd0f36514c41670a1910dc668.jpg"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedafbabf9a81c36061c57db61b984d4.jpg"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f58d152769f2b292655e96190c27263.jpg"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731ca80726f7de56361acc1ba46b6da1.jpg"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06466d2185066d0f5d8a8c349f1c47d.jpg"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c517169e632792eec9c5eca124600d.jpg"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca27ca7270a642b700c2e5a237bf832.jpg"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48428ce6218007623df2668fa3d673d.jpg"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeb82d073fd30bb1edd68c5d0cc01dd.jpg"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f21edad09ade55d6788c82b4f40bdd6.jpg"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d65683ef3b69d369bcee8296665755c.jpg"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548c54283806277ed520c55bb75cf71e.jpg"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930938df851eaa77b21f4d56007108be.JPG"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8131ffb5a4abe39bb9fa591ebd65b2.jpg"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f72486792c7bc0b5d4e1555575ce099.jpg"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3423c49fe540a52bf893bd9a17424fa7.jpg"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9e291980231f98c293781dd81e2ed6.jpg"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9616e35c10b6d9e7e7379c35274611.jpg"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492641c14d2c6355d8de88c7d3384754.jpg"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0efeb96dc0617c5dc6190263cc9a70.jpg"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5dd124cb5c38203db71c4b820b7d78.jpg"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619f96b6e8c8348d93a0862eede49afb.jpg"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aced93dbe30488c151c87ba0284b708.jpg"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d470223557d91d69d855066940991854.jpg"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55ef187999b0f697aa955dfe21044ac.jpg"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483350219628d46b129dd99e706e5a4e.jpg"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2d7e21e956dcb1bde482951966b852.jpg"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f03c04e777894119c290c912621a57.jpg"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715735341ef79bd7ff6fb58d885d2ddf.jpg"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485b75700b3c90ea2a9351465bcb40a9.jpg"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41580852e9f3146a1a624171589a627c.jpg"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb69c53473b4a4aa2229042af725cc4c.jpg"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409734dfde4f1287fd6f4ced14225768.jpg"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6825729afc541f82fef88d54250eef02.jpg"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fab1848c26d619347cc097a9f2c2de8.jpg"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e47f21a23fe26ae6f1d5ae6f4e97be.jpg"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e9611e2ea5008ad90a350019904983.jpg"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8630445e84af4abeab71a2217f6ba61.jpg"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f370ec876d02f87cda4e776986be8068.jpg"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c61c086369ffed3dd885ec7bfa82e5.jpg"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4111d17979d1c474b96b337549897fbf.jpg"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89e98f60268679222d9f3267cd4b603.JPG"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9e9067552fd044955bc79331ce2712.jpg"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9130cf31beaad2deecf80cf9cfe71ee.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67d7d5fd1ddcf976c54dc47c4cb5da5.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d450af5529739e430fda0d7316e5eff.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401542755a6a3396a5e51b276851e0a5.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5897e25e5f0885ceb748e6e31a1be1e.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5897e25e5f0885ceb748e6e31a1be1e.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0087c0c6f0e08b9484947599e03fc519.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a30264cab8f9539c542a13a69914447.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acdedeb947c9dbdf1847c6812a880fe.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3099b963cbeb1a0993a53eb6c925b531.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97db409161091f3fc6de580823381e8b.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c8c967574a27cb561a026ca3af4824.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d76794b33c0cb5197ff05a916e88803.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360d8c9d23f737252ae8f35abdaaca1f.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41adfe8b16d137edcf8b2618742826b.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04edbc8e34431b9d44f87761937b1891.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78a5fddd6abb71de15d9dea8139cf4d.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacb8309543c1f71f0f0322f0688367f.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2449d57981aff90564f97f693704c2a7.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916ba88c3418dd39b3766fa5385af80c.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c95b790346dbb0b036763e84e901fe.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8a8e0a1b12af4773781fd243cde9a5.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b405b131da0e7f5d73dff8aea7a8df9.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050717f7852ce298c83ad64bfbd2f2c2.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a256e3b3dfe61f4ca9e84075e07a2304.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ff4ac1144cc3d4dae008858ec45d7e.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ebd788867f14641bedfa58264f56be.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205abf65705609caa2657e316ff30bfc.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ba7286c0f9500ac1b74e1e3ae3e282.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966d62adacd62a0418d490aeec436dd8.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7c177e7710a1d37da21b41bd42099f.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749be65fb6e2c04fdbf50839975a47e8.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dff34e6bf6c118f6855fa8c235f4be.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf42c37e0ca9c98618ed78bd0f8f2c00.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b63868ac2b3becd7456de005975b0c.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ed97e11abc5d7d2ccf7d8b50570658.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4bc68aae548e855ba69fd13140c5fe.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234c074dc0af3f2106cc6aabaed49248.JPG"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdf231afe08f51b50fb2b958f1aaef0.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399a5d5487ade1a14a97c2b75b15cee8.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c928fb3279e5f94f74265ba20fd2bff.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14bb4b673bddfef189fdd0af3f9faf5.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32d9c539c4a199ca7808fcde396c56b.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ed61a619090b47cb77c1aee686fa90.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c68588a7afdb95fa21ab6a88f3d67f.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d01f3182658deadaf43cbaa172f78c5.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4976b7e1e435a240e1026fccec27e85.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e84f6044b8101af4237ad5004e33ff.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5ad1e65502c8f9633c4d536bcfec1f.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079ccd50723f3ff2c12ff632db5a2f47.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3febe6923aaed3c5f4481194408dd94b.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d735e7c518ac30ce9c94db6ed41f5670.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d707154fa2428ca54823ddc7cc4ab8.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd8b6215a858964078a68b03d7724e1.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cc87d3b45cc129a7715e6f725e2d3b.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fa0412b37d7cbaa9f25b3cccc0befc.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d3e9c6d0aceee77bd3265dec7a449b.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd318343db16a458e5fb0adcc1c21031.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417c7569ac941a66e9ce5b1c6be73918.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caa6c98cbf9d28daa5cace50f9c84cf.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadce1b6f651650a6fa88079db11106e.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbf6ceb8734913bf35086317f28994c.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe52b93b3af4df5ee951be744ff4be3.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039a5ebb398e14dbf07422e13a272b09.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb21d9b0fa76199d931a624d462f1f72.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a612be9f87829a3db5b5be33c77bc8.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c08b0e5e2032409b3ea356b0ee7b77.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47efcace9488409207ed2b6eb92e185.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490c760be76dc9d6dae4b2497807362f.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff04aa87e05a14593562ce095b0ddd5c.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886ca6c744832821a7e8e668a30ea50a.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c80d0185174346c851957171fbcb9a.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86635705760bf45a465cba466c5bc1cf.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019144e7e788858c73e6d9c813caa54d.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9e81fae619bd5ab22a80c3f92ac1b5.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bc8061877cdda51cdcb93d4732a929.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f171ffead8e55361e6bb6ee32fe523da.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224d243b67dc7df77dc5acbc5403470a.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e14df24d0fe12344591548dc596e28.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b226117855bc8481ef5d32c5a1dbd93.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ccc217579cfab38f46aa4dbd71a613.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c68588a7afdb95fa21ab6a88f3d67f.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7396f2bb21ff33d3c2ec68907c20550.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abd62af59496db43a03f056ec08f421.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6593045d4d215b19a12d6695bac2414d.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec4822142431eec606d9b19693aec44.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78cbd38a37c2097f85fd56662c358dc.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc409d5d114b6fc753bd64214ff3f0e.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddf8e389c20bcc28cef6aae7831e077.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3c027b6b448461d9af9e23cfd850e9.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4be13a9ff99ff05179a0816d49c3bc.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fe84968a386f75e89a9ba941daf7ee.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d0589f92c78a3195e8b36352bf9654.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24679c48824301b17073d73997c4e556.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf7fb0fd395a4aef97bf3c1df68881f.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b0add8f7ffe9f59379017134f249e3.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7250619e6557fc12fb23c6c999651932.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2ed55def5dc53ddac3c0bb26d43a94.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4cb2c8c22d5e706128a4e283862fd3.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1681ccd8daaa4e224405bd8861bdbe38.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08143b4b90235259320e9d2166b3e1d5.jpg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71647a9ad6b813fee9fea41240d6a247.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c73874da46cfe5dc5c9fb1a454742e.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f26723076e794f11bbabd588873f75.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b8b9b845a4aab2e06458a01a7522fc.jpg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3950076edc4c3156aec648a76cbe3200.jpg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dbc18ab99648fa2a1747d3d14aa243.jpg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5b1cd7952a34a0ab111d119e7a7419.jpg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126b4107e53840d7ee93174b55e8f739.jpg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bd777e579fc140434660055ace7cae.jpg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f52315c7271200537a68a0af2a89f66.jpg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2990927512b6ce1f050e423f71cef9a1.JPG"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df79ecaa344ee8131c4107f2b510ac1d.jpg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c9febc4d18fcaf9bf4f85157bab419.jpg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a5e63adda09466834b2ef782731077.jpg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad550576d24e9136616236f7d826a70.jpg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6323d8e8c40db88503a4b8768eaeca.jpg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03688b582b539ed315e256cbbea5dd10.jpg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289e2fb36b9c2c02d6c17aa13cd0a81f.jpg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3c8a9880d55540f30522c29508824a.jpg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c68588a7afdb95fa21ab6a88f3d67f.jpg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d432645b7ed667af0e5d495ffbbc454d.jpg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429fb39783e06bc16a93c4284cd9156e.jpg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b1675a76cc37fa04aa4edc2449db85.jpg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee52f0a9bfefc34e8600b2d16cbad5c.jpg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4c2da05662abd5c76269e1b001f634.jpg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b601d2aa08078caac18a3b156998df3d.jpg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475e1c4e51f3524fa408916c29336eb2.jpg"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edb96b703fc08283b2e2b7c046663d2.jpg"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f0c9b3c7d9a9ebe1f523eb6093507f.jpg"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a2b0ed5aa89b00d46243a5e90990dd.jpg"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecb8640ca90fae87661115d71ed9df0.jpg"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67f1cfbe07d545704f02e916960b9fa.jpg"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22af41a832fd7f7ca8df8f299ea5619c.jpg"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25367d4457d3902d7236f51b19d43fc5.jpg"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d434f19249370302942db5ba6cf379.jpg"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d403a3925e24a978be34d0a6dcb1dc1f.jpg"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d391e42de01c3e4de8eb80ba2e07ddb.JPG"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7c00c9deeea14e7e8e498b4889e277.jpg"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf4458d734f1c9ca1bf0a6319583160.jpg"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e55e0c1063a08f4d79199afdaeb118c.jpeg"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75db4cd18633ad89c50b84f2d5427d3.jpg"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c68588a7afdb95fa21ab6a88f3d67f.jpg"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735410457a3a9721d51ae176da0fb07d.jpg"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cc25b0178f5374d9b1a36de208c609.jpg"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e09ba5aaa9564474f6d16c7f540cdb.jpg"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3b46ddcee1934c5b2324415e839e25.jpg"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15dd49c92b7b6abe81b83a69622784f.jpg"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff63a803a1d7a712e7b6299262af4163.jpg"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c3e6856a02b4c9810cec897ed1bdbd.jpg"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559d74f0d6d51694c4519fa27b2d63a7.jpg"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745b1fd494fe3fa1f3a59b764477ce45.jpg"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cfaece434147749445da9f3ad554da.jpg"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe2eb0b05381dc29b1113c5b75ced50.jpg"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef6c95d0e4505f16d79b706af32b8c7.jpg"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55164207317acea9810fe2e3511c9b21.jpg"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564910a8f89e1e6186f26b4849c0c244.jpg"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0ee1df27dc2bcd61cad69214918362.jpg"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c56d2232c91d1baef16db7faf66e2f.jpg"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c68588a7afdb95fa21ab6a88f3d67f.jpg"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdb7235d34f66fe9265298554e42780.jpg"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e14784b43fedc312310d89a1f22adb.jpg"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89d32924f8e90a9725bc9f0cf64cd68.jpg"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a91994bee8d909f438c178073da401c.jpg"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e8693c65e9668a3ecb5fb4308ce2b2.jpg"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43789dc41678363404b656a861867edd.jpg"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675047c4ec487c5bc6fe155f1e2ae3de.jpg"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2ec2f18b03bd719f206e2ff9062898.jpg"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a4822d0934c0f75ecd4b251955f9e9.jpg"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d883ce93223e3b6cd038a8ca9394e11.jpg"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bde99ca28784d35b1e7e8993c1524f.jpg"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded3c8e33b826596be19281bb269292e.jpg"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232d7b35e6e15665713db7e2e7a3c296.jpg"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b1a54a5e19e5089ac634bdd3309e39.jpg"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af95372e505f0211c949996d1d66d0e1.jpg"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613ea3fe5cfa378cddbfef0af05ac506.JPG"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b3df42c39436d32db19d0597e2c3af.jpg"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b818f06865ae90af99cd1d37275110.jpg"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3647dd96b79000f49f020c4aa06a3e2.jpg"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d259e2d5cf85a32ade68d4365777e6d3.jpg"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69670da57abcc8112e71fa02bbe69ce1.jpg"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226aeba4a3c2a219c85b2f19c510c414.jpg"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5360b144156915aaac515444eeb301e.jpg"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88286686a88ffd749e908cf1c2554215.jpg"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b17842b04566e18c061f505e37ed5f6.jpg"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613e0617b0e186549eb1c3150d20a07c.jpg"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c68588a7afdb95fa21ab6a88f3d67f.jpg"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65efd44cc85b772e016cdc7e23b80f18.jpg"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9c6a804cc37bb79afa33fe2996deb6.jpg"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127da527d3cfc531be49f9c3c839a616.JPG"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aec02f95c285090647ec77ca9567aad.jpg"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2f4847e6b118ae5d572f524ccfd970.jpg"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc21e236b37bf63910eeff7ec261a08.jpg"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd60ccb0e4376212815d41cb450d7d0.jpg"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea8fc899bdbf9b625f35e9d080c507c.jpg"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94916c0c2ebc10162fa2362f0182a7f.jpg"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283aca6a1e235d7db5adeddf0a590738.jpg"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211c5b44f106c6b8d3c42455df58fc9c.jpg"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286c58b58d07f920f1ac4075dfb0ff1d.jpg"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b823cf4bf33cf6396e39b129113972.jpg"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1cd3bf362365b9b7121c6a618cefaa.jpg"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07320526d426c94d19f181cfc619c3ee.jpg"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0663546360ad7fe291c464bf243379da.jpg"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7a1733f63bc97888868f6cf5891caf.jpg"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286a9081ada6febb7ec1fcfdab7d42ca.jpg"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7d4139f3e73bafac0ea9428515c9b2.jpg"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e6f4371e7dbcb7a8ef54929284d9ea.jpg"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba57090cfc2ecdd1b0c0a82dd3a4d6a5.jpg"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538620f94d8b7bc7afe27eb2a3f9a64c.jpg"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd9303620ac366f5a7d353cb651f314.jpg"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e162591d40dd7d7f1c290919d9b61b5.jpg"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df06ae8b06253c2c6ed3e86ddd954f4f.jpg"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4599586fb146ea701f1327cadc6fa57.jpg"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3e39d7b551ce192f291b3dd9939a25.jpg"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9630b91cd0f36514c41670a1910dc668.jpg"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedafbabf9a81c36061c57db61b984d4.jpg"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f58d152769f2b292655e96190c27263.jpg"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731ca80726f7de56361acc1ba46b6da1.jpg"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06466d2185066d0f5d8a8c349f1c47d.jpg"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c517169e632792eec9c5eca124600d.jpg"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca27ca7270a642b700c2e5a237bf832.jpg"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48428ce6218007623df2668fa3d673d.jpg"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeb82d073fd30bb1edd68c5d0cc01dd.jpg"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f21edad09ade55d6788c82b4f40bdd6.jpg"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d65683ef3b69d369bcee8296665755c.jpg"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548c54283806277ed520c55bb75cf71e.jpg"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930938df851eaa77b21f4d56007108be.JPG"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8131ffb5a4abe39bb9fa591ebd65b2.jpg"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f72486792c7bc0b5d4e1555575ce099.jpg"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3423c49fe540a52bf893bd9a17424fa7.jpg"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9e291980231f98c293781dd81e2ed6.jpg"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9616e35c10b6d9e7e7379c35274611.jpg"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492641c14d2c6355d8de88c7d3384754.jpg"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0efeb96dc0617c5dc6190263cc9a70.jpg"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5dd124cb5c38203db71c4b820b7d78.jpg"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619f96b6e8c8348d93a0862eede49afb.jpg"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aced93dbe30488c151c87ba0284b708.jpg"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d470223557d91d69d855066940991854.jpg"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55ef187999b0f697aa955dfe21044ac.jpg"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483350219628d46b129dd99e706e5a4e.jpg"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2d7e21e956dcb1bde482951966b852.jpg"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f03c04e777894119c290c912621a57.jpg"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715735341ef79bd7ff6fb58d885d2ddf.jpg"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485b75700b3c90ea2a9351465bcb40a9.jpg"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41580852e9f3146a1a624171589a627c.jpg"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb69c53473b4a4aa2229042af725cc4c.jpg"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409734dfde4f1287fd6f4ced14225768.jpg"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6825729afc541f82fef88d54250eef02.jpg"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fab1848c26d619347cc097a9f2c2de8.jpg"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e47f21a23fe26ae6f1d5ae6f4e97be.jpg"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e9611e2ea5008ad90a350019904983.jpg"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8630445e84af4abeab71a2217f6ba61.jpg"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f370ec876d02f87cda4e776986be8068.jpg"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c61c086369ffed3dd885ec7bfa82e5.jpg"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4111d17979d1c474b96b337549897fbf.jpg"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89e98f60268679222d9f3267cd4b603.JPG"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9e9067552fd044955bc79331ce2712.jpg"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9130cf31beaad2deecf80cf9cfe71ee.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="image_10" descr="image_10"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4087,81 +4425,81 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1019175" cy="762000"/>
+    <xdr:ext cx="1143000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="image_13" descr="image_13"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>13</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1143000" cy="762000"/>
+    <xdr:ext cx="971550" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="image_14" descr="image_14"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
@@ -4177,141 +4515,141 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>15</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="971550" cy="762000"/>
+    <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="6" name="image_16" descr="image_16"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>16</xdr:row>
+      <xdr:row>17</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="7" name="image_17" descr="image_17"/>
+        <xdr:cNvPr id="7" name="image_18" descr="image_18"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>18</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1019175" cy="762000"/>
+    <xdr:ext cx="381000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="8" name="image_19" descr="image_19"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="381000" cy="762000"/>
+    <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="9" name="image_20" descr="image_20"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
@@ -4387,51 +4725,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>23</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1019175" cy="762000"/>
+    <xdr:ext cx="1276350" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="13" name="image_24" descr="image_24"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
@@ -4447,51 +4785,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1276350" cy="762000"/>
+    <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="15" name="image_26" descr="image_26"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
@@ -4567,201 +4905,201 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1019175" cy="762000"/>
+    <xdr:ext cx="1143000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="19" name="image_30" descr="image_30"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1143000" cy="762000"/>
+    <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="20" name="image_31" descr="image_31"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1019175" cy="762000"/>
+    <xdr:ext cx="1143000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="21" name="image_32" descr="image_32"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1143000" cy="762000"/>
+    <xdr:ext cx="876300" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="22" name="image_33" descr="image_33"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>33</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="876300" cy="762000"/>
+    <xdr:ext cx="1009650" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="23" name="image_34" descr="image_34"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>34</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1009650" cy="762000"/>
+    <xdr:ext cx="1038225" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="24" name="image_35" descr="image_35"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
@@ -4777,51 +5115,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1038225" cy="762000"/>
+    <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="26" name="image_37" descr="image_37"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
@@ -4837,51 +5175,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>38</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1019175" cy="762000"/>
+    <xdr:ext cx="571500" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="28" name="image_39" descr="image_39"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
@@ -4957,51 +5295,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>42</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="571500" cy="762000"/>
+    <xdr:ext cx="762000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="32" name="image_43" descr="image_43"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
@@ -5077,6780 +5415,6690 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="762000" cy="762000"/>
+    <xdr:ext cx="695325" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="36" name="image_47" descr="image_47"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="695325" cy="762000"/>
+    <xdr:ext cx="762000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="image_48" descr="image_48"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>48</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="762000" cy="762000"/>
+    <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="38" name="image_49" descr="image_49"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId38"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>49</xdr:row>
+      <xdr:row>50</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="39" name="image_50" descr="image_50"/>
+        <xdr:cNvPr id="39" name="image_51" descr="image_51"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId39"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>50</xdr:row>
+      <xdr:row>51</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1019175" cy="762000"/>
+    <xdr:ext cx="1009650" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="40" name="image_51" descr="image_51"/>
+        <xdr:cNvPr id="40" name="image_52" descr="image_52"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>51</xdr:row>
+      <xdr:row>52</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1009650" cy="762000"/>
+    <xdr:ext cx="609600" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="41" name="image_52" descr="image_52"/>
+        <xdr:cNvPr id="41" name="image_53" descr="image_53"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>52</xdr:row>
+      <xdr:row>53</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="609600" cy="762000"/>
+    <xdr:ext cx="714375" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="42" name="image_53" descr="image_53"/>
+        <xdr:cNvPr id="42" name="image_54" descr="image_54"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>53</xdr:row>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="714375" cy="762000"/>
+    <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="43" name="image_54" descr="image_54"/>
+        <xdr:cNvPr id="43" name="image_57" descr="image_57"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>55</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1019175" cy="762000"/>
+    <xdr:ext cx="1000125" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="44" name="image_56" descr="image_56"/>
+        <xdr:cNvPr id="44" name="image_58" descr="image_58"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1000125" cy="762000"/>
+    <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="45" name="image_57" descr="image_57"/>
+        <xdr:cNvPr id="45" name="image_59" descr="image_59"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>57</xdr:row>
+      <xdr:row>59</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="46" name="image_58" descr="image_58"/>
+        <xdr:cNvPr id="46" name="image_60" descr="image_60"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>58</xdr:row>
+      <xdr:row>62</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="47" name="image_59" descr="image_59"/>
+        <xdr:cNvPr id="47" name="image_63" descr="image_63"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>61</xdr:row>
+      <xdr:row>63</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1019175" cy="762000"/>
+    <xdr:ext cx="1076325" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="48" name="image_62" descr="image_62"/>
+        <xdr:cNvPr id="48" name="image_64" descr="image_64"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>62</xdr:row>
+      <xdr:row>64</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1076325" cy="762000"/>
+    <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="49" name="image_63" descr="image_63"/>
+        <xdr:cNvPr id="49" name="image_65" descr="image_65"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>63</xdr:row>
+      <xdr:row>65</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="50" name="image_64" descr="image_64"/>
+        <xdr:cNvPr id="50" name="image_66" descr="image_66"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>64</xdr:row>
+      <xdr:row>66</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="51" name="image_65" descr="image_65"/>
+        <xdr:cNvPr id="51" name="image_67" descr="image_67"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>65</xdr:row>
+      <xdr:row>67</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="52" name="image_66" descr="image_66"/>
+        <xdr:cNvPr id="52" name="image_68" descr="image_68"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>66</xdr:row>
+      <xdr:row>68</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1019175" cy="762000"/>
+    <xdr:ext cx="876300" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="53" name="image_67" descr="image_67"/>
+        <xdr:cNvPr id="53" name="image_69" descr="image_69"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>67</xdr:row>
+      <xdr:row>69</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="876300" cy="762000"/>
+    <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="54" name="image_68" descr="image_68"/>
+        <xdr:cNvPr id="54" name="image_70" descr="image_70"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>68</xdr:row>
+      <xdr:row>70</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1019175" cy="762000"/>
+    <xdr:ext cx="1143000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="55" name="image_69" descr="image_69"/>
+        <xdr:cNvPr id="55" name="image_71" descr="image_71"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>69</xdr:row>
+      <xdr:row>71</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="56" name="image_70" descr="image_70"/>
+        <xdr:cNvPr id="56" name="image_72" descr="image_72"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>70</xdr:row>
+      <xdr:row>72</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1143000" cy="762000"/>
+    <xdr:ext cx="762000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="57" name="image_71" descr="image_71"/>
+        <xdr:cNvPr id="57" name="image_73" descr="image_73"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>71</xdr:row>
+      <xdr:row>73</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="762000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="58" name="image_72" descr="image_72"/>
+        <xdr:cNvPr id="58" name="image_74" descr="image_74"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>72</xdr:row>
+      <xdr:row>74</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="762000" cy="762000"/>
+    <xdr:ext cx="695325" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="59" name="image_73" descr="image_73"/>
+        <xdr:cNvPr id="59" name="image_75" descr="image_75"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>73</xdr:row>
+      <xdr:row>75</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="695325" cy="762000"/>
+    <xdr:ext cx="762000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="60" name="image_74" descr="image_74"/>
+        <xdr:cNvPr id="60" name="image_76" descr="image_76"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>74</xdr:row>
+      <xdr:row>76</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="762000" cy="762000"/>
+    <xdr:ext cx="1143000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="61" name="image_75" descr="image_75"/>
+        <xdr:cNvPr id="61" name="image_77" descr="image_77"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>75</xdr:row>
+      <xdr:row>77</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1143000" cy="762000"/>
+    <xdr:ext cx="762000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="62" name="image_76" descr="image_76"/>
+        <xdr:cNvPr id="62" name="image_78" descr="image_78"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>76</xdr:row>
+      <xdr:row>78</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="762000" cy="762000"/>
+    <xdr:ext cx="1028700" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="63" name="image_77" descr="image_77"/>
+        <xdr:cNvPr id="63" name="image_79" descr="image_79"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>77</xdr:row>
+      <xdr:row>79</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1028700" cy="762000"/>
+    <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="64" name="image_78" descr="image_78"/>
+        <xdr:cNvPr id="64" name="image_80" descr="image_80"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>78</xdr:row>
+      <xdr:row>80</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="65" name="image_79" descr="image_79"/>
+        <xdr:cNvPr id="65" name="image_81" descr="image_81"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>79</xdr:row>
+      <xdr:row>81</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="66" name="image_80" descr="image_80"/>
+        <xdr:cNvPr id="66" name="image_82" descr="image_82"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>80</xdr:row>
+      <xdr:row>82</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1019175" cy="762000"/>
+    <xdr:ext cx="1143000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="67" name="image_81" descr="image_81"/>
+        <xdr:cNvPr id="67" name="image_83" descr="image_83"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>81</xdr:row>
+      <xdr:row>83</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1143000" cy="762000"/>
+    <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="68" name="image_82" descr="image_82"/>
+        <xdr:cNvPr id="68" name="image_84" descr="image_84"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>82</xdr:row>
+      <xdr:row>85</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1019175" cy="762000"/>
+    <xdr:ext cx="571500" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="69" name="image_83" descr="image_83"/>
+        <xdr:cNvPr id="69" name="image_86" descr="image_86"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>83</xdr:row>
+      <xdr:row>86</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="571500" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="70" name="image_84" descr="image_84"/>
+        <xdr:cNvPr id="70" name="image_87" descr="image_87"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>84</xdr:row>
+      <xdr:row>87</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="571500" cy="762000"/>
+    <xdr:ext cx="676275" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="71" name="image_85" descr="image_85"/>
+        <xdr:cNvPr id="71" name="image_88" descr="image_88"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>85</xdr:row>
+      <xdr:row>88</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="676275" cy="762000"/>
+    <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="72" name="image_86" descr="image_86"/>
+        <xdr:cNvPr id="72" name="image_89" descr="image_89"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>86</xdr:row>
+      <xdr:row>89</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1019175" cy="762000"/>
+    <xdr:ext cx="762000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="73" name="image_87" descr="image_87"/>
+        <xdr:cNvPr id="73" name="image_90" descr="image_90"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>87</xdr:row>
+      <xdr:row>90</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="762000" cy="762000"/>
+    <xdr:ext cx="1143000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="74" name="image_88" descr="image_88"/>
+        <xdr:cNvPr id="74" name="image_91" descr="image_91"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>88</xdr:row>
+      <xdr:row>91</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1143000" cy="762000"/>
+    <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="75" name="image_89" descr="image_89"/>
+        <xdr:cNvPr id="75" name="image_92" descr="image_92"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId75"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>89</xdr:row>
+      <xdr:row>92</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1019175" cy="762000"/>
+    <xdr:ext cx="1143000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="76" name="image_90" descr="image_90"/>
+        <xdr:cNvPr id="76" name="image_93" descr="image_93"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>90</xdr:row>
+      <xdr:row>93</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1143000" cy="762000"/>
+    <xdr:ext cx="609600" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="77" name="image_91" descr="image_91"/>
+        <xdr:cNvPr id="77" name="image_94" descr="image_94"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>91</xdr:row>
+      <xdr:row>94</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="609600" cy="762000"/>
+    <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="78" name="image_92" descr="image_92"/>
+        <xdr:cNvPr id="78" name="image_95" descr="image_95"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>92</xdr:row>
+      <xdr:row>95</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="79" name="image_93" descr="image_93"/>
+        <xdr:cNvPr id="79" name="image_96" descr="image_96"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>93</xdr:row>
+      <xdr:row>96</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1019175" cy="762000"/>
+    <xdr:ext cx="1143000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="80" name="image_94" descr="image_94"/>
+        <xdr:cNvPr id="80" name="image_97" descr="image_97"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>94</xdr:row>
+      <xdr:row>97</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1143000" cy="762000"/>
+    <xdr:ext cx="1000125" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="81" name="image_95" descr="image_95"/>
+        <xdr:cNvPr id="81" name="image_98" descr="image_98"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId81"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>95</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1000125" cy="762000"/>
+    <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="82" name="image_96" descr="image_96"/>
+        <xdr:cNvPr id="82" name="image_100" descr="image_100"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>97</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="83" name="image_98" descr="image_98"/>
+        <xdr:cNvPr id="83" name="image_103" descr="image_103"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId83"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1019175" cy="762000"/>
+    <xdr:ext cx="1143000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="84" name="image_100" descr="image_100"/>
+        <xdr:cNvPr id="84" name="image_104" descr="image_104"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1143000" cy="762000"/>
+    <xdr:ext cx="876300" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="85" name="image_101" descr="image_101"/>
+        <xdr:cNvPr id="85" name="image_105" descr="image_105"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId85"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="876300" cy="762000"/>
+    <xdr:ext cx="542925" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="86" name="image_102" descr="image_102"/>
+        <xdr:cNvPr id="86" name="image_106" descr="image_106"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId86"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>106</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="542925" cy="762000"/>
+    <xdr:ext cx="1143000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="87" name="image_103" descr="image_103"/>
+        <xdr:cNvPr id="87" name="image_107" descr="image_107"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId87"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>107</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1143000" cy="762000"/>
+    <xdr:ext cx="381000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="88" name="image_104" descr="image_104"/>
+        <xdr:cNvPr id="88" name="image_108" descr="image_108"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId88"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="381000" cy="762000"/>
+    <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="89" name="image_105" descr="image_105"/>
+        <xdr:cNvPr id="89" name="image_109" descr="image_109"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId89"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>105</xdr:row>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="90" name="image_106" descr="image_106"/>
+        <xdr:cNvPr id="90" name="image_110" descr="image_110"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>106</xdr:row>
+      <xdr:row>110</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1019175" cy="762000"/>
+    <xdr:ext cx="1143000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="91" name="image_107" descr="image_107"/>
+        <xdr:cNvPr id="91" name="image_111" descr="image_111"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>107</xdr:row>
+      <xdr:row>111</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1143000" cy="762000"/>
+    <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="92" name="image_108" descr="image_108"/>
+        <xdr:cNvPr id="92" name="image_112" descr="image_112"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>108</xdr:row>
+      <xdr:row>112</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1019175" cy="762000"/>
+    <xdr:ext cx="1143000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="93" name="image_109" descr="image_109"/>
+        <xdr:cNvPr id="93" name="image_113" descr="image_113"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>109</xdr:row>
+      <xdr:row>113</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1143000" cy="762000"/>
+    <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="94" name="image_110" descr="image_110"/>
+        <xdr:cNvPr id="94" name="image_114" descr="image_114"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>110</xdr:row>
+      <xdr:row>114</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="95" name="image_111" descr="image_111"/>
+        <xdr:cNvPr id="95" name="image_115" descr="image_115"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId95"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>111</xdr:row>
+      <xdr:row>115</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="96" name="image_112" descr="image_112"/>
+        <xdr:cNvPr id="96" name="image_116" descr="image_116"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId96"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>112</xdr:row>
+      <xdr:row>117</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1019175" cy="762000"/>
+    <xdr:ext cx="381000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="97" name="image_113" descr="image_113"/>
+        <xdr:cNvPr id="97" name="image_118" descr="image_118"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId97"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>113</xdr:row>
+      <xdr:row>118</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="381000" cy="762000"/>
+    <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="98" name="image_114" descr="image_114"/>
+        <xdr:cNvPr id="98" name="image_119" descr="image_119"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId98"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>114</xdr:row>
+      <xdr:row>119</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="99" name="image_115" descr="image_115"/>
+        <xdr:cNvPr id="99" name="image_120" descr="image_120"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId99"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>116</xdr:row>
+      <xdr:row>120</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1019175" cy="762000"/>
+    <xdr:ext cx="742950" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="100" name="image_117" descr="image_117"/>
+        <xdr:cNvPr id="100" name="image_121" descr="image_121"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId100"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>117</xdr:row>
+      <xdr:row>121</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="742950" cy="762000"/>
+    <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="101" name="image_118" descr="image_118"/>
+        <xdr:cNvPr id="101" name="image_122" descr="image_122"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId101"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>118</xdr:row>
+      <xdr:row>122</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1019175" cy="762000"/>
+    <xdr:ext cx="762000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="102" name="image_119" descr="image_119"/>
+        <xdr:cNvPr id="102" name="image_123" descr="image_123"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId102"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>119</xdr:row>
+      <xdr:row>123</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="762000" cy="762000"/>
+    <xdr:ext cx="685800" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="103" name="image_120" descr="image_120"/>
+        <xdr:cNvPr id="103" name="image_124" descr="image_124"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId103"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>120</xdr:row>
+      <xdr:row>124</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="685800" cy="762000"/>
+    <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="104" name="image_121" descr="image_121"/>
+        <xdr:cNvPr id="104" name="image_125" descr="image_125"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId104"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>121</xdr:row>
+      <xdr:row>125</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="105" name="image_122" descr="image_122"/>
+        <xdr:cNvPr id="105" name="image_126" descr="image_126"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId105"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>122</xdr:row>
+      <xdr:row>126</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="106" name="image_123" descr="image_123"/>
+        <xdr:cNvPr id="106" name="image_127" descr="image_127"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId106"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>123</xdr:row>
+      <xdr:row>132</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1019175" cy="762000"/>
+    <xdr:ext cx="1143000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="107" name="image_124" descr="image_124"/>
+        <xdr:cNvPr id="107" name="image_133" descr="image_133"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId107"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>124</xdr:row>
+      <xdr:row>133</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1143000" cy="762000"/>
+    <xdr:ext cx="762000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="108" name="image_125" descr="image_125"/>
+        <xdr:cNvPr id="108" name="image_134" descr="image_134"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId108"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>125</xdr:row>
+      <xdr:row>134</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="762000" cy="762000"/>
+    <xdr:ext cx="876300" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="109" name="image_126" descr="image_126"/>
+        <xdr:cNvPr id="109" name="image_135" descr="image_135"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>126</xdr:row>
+      <xdr:row>135</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="876300" cy="762000"/>
+    <xdr:ext cx="1143000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="110" name="image_127" descr="image_127"/>
+        <xdr:cNvPr id="110" name="image_136" descr="image_136"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>127</xdr:row>
+      <xdr:row>137</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1143000" cy="762000"/>
+    <xdr:ext cx="504825" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="111" name="image_128" descr="image_128"/>
+        <xdr:cNvPr id="111" name="image_138" descr="image_138"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>128</xdr:row>
+      <xdr:row>138</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="504825" cy="762000"/>
+    <xdr:ext cx="571500" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="112" name="image_129" descr="image_129"/>
+        <xdr:cNvPr id="112" name="image_139" descr="image_139"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>129</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="571500" cy="762000"/>
+    <xdr:ext cx="762000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="113" name="image_130" descr="image_130"/>
+        <xdr:cNvPr id="113" name="image_152" descr="image_152"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>132</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="762000" cy="762000"/>
+    <xdr:ext cx="1143000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="114" name="image_133" descr="image_133"/>
+        <xdr:cNvPr id="114" name="image_154" descr="image_154"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>134</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1143000" cy="762000"/>
+    <xdr:ext cx="723900" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="115" name="image_135" descr="image_135"/>
+        <xdr:cNvPr id="115" name="image_155" descr="image_155"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>135</xdr:row>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="723900" cy="762000"/>
+    <xdr:ext cx="1143000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="116" name="image_136" descr="image_136"/>
+        <xdr:cNvPr id="116" name="image_156" descr="image_156"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>136</xdr:row>
+      <xdr:row>160</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="117" name="image_137" descr="image_137"/>
+        <xdr:cNvPr id="117" name="image_161" descr="image_161"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>137</xdr:row>
+      <xdr:row>163</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1143000" cy="762000"/>
+    <xdr:ext cx="800100" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="118" name="image_138" descr="image_138"/>
+        <xdr:cNvPr id="118" name="image_164" descr="image_164"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>139</xdr:row>
+      <xdr:row>164</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1143000" cy="762000"/>
+    <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="119" name="image_140" descr="image_140"/>
+        <xdr:cNvPr id="119" name="image_165" descr="image_165"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>140</xdr:row>
+      <xdr:row>166</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="800100" cy="762000"/>
+    <xdr:ext cx="1000125" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="120" name="image_141" descr="image_141"/>
+        <xdr:cNvPr id="120" name="image_167" descr="image_167"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>141</xdr:row>
+      <xdr:row>168</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1019175" cy="762000"/>
+    <xdr:ext cx="504825" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="121" name="image_142" descr="image_142"/>
+        <xdr:cNvPr id="121" name="image_169" descr="image_169"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>142</xdr:row>
+      <xdr:row>169</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1000125" cy="762000"/>
+    <xdr:ext cx="1143000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="122" name="image_143" descr="image_143"/>
+        <xdr:cNvPr id="122" name="image_170" descr="image_170"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>144</xdr:row>
+      <xdr:row>170</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="504825" cy="762000"/>
+    <xdr:ext cx="1143000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="123" name="image_145" descr="image_145"/>
+        <xdr:cNvPr id="123" name="image_171" descr="image_171"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>171</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1143000" cy="762000"/>
+    <xdr:ext cx="590550" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="124" name="image_146" descr="image_146"/>
+        <xdr:cNvPr id="124" name="image_172" descr="image_172"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>172</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="125" name="image_147" descr="image_147"/>
+        <xdr:cNvPr id="125" name="image_173" descr="image_173"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId125"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>173</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="590550" cy="762000"/>
+    <xdr:ext cx="1143000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="126" name="image_148" descr="image_148"/>
+        <xdr:cNvPr id="126" name="image_174" descr="image_174"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId126"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>174</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1143000" cy="762000"/>
+    <xdr:ext cx="762000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="127" name="image_149" descr="image_149"/>
+        <xdr:cNvPr id="127" name="image_175" descr="image_175"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId127"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>175</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1143000" cy="762000"/>
+    <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="128" name="image_150" descr="image_150"/>
+        <xdr:cNvPr id="128" name="image_176" descr="image_176"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId128"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>176</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="762000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="129" name="image_151" descr="image_151"/>
+        <xdr:cNvPr id="129" name="image_177" descr="image_177"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId129"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>177</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1019175" cy="762000"/>
+    <xdr:ext cx="1143000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="130" name="image_152" descr="image_152"/>
+        <xdr:cNvPr id="130" name="image_178" descr="image_178"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId130"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>178</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="762000" cy="762000"/>
+    <xdr:ext cx="876300" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="131" name="image_153" descr="image_153"/>
+        <xdr:cNvPr id="131" name="image_179" descr="image_179"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId131"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>182</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="132" name="image_154" descr="image_154"/>
+        <xdr:cNvPr id="132" name="image_183" descr="image_183"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId132"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>154</xdr:row>
+      <xdr:row>183</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="876300" cy="762000"/>
+    <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="133" name="image_155" descr="image_155"/>
+        <xdr:cNvPr id="133" name="image_184" descr="image_184"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId133"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>157</xdr:row>
+      <xdr:row>184</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1143000" cy="762000"/>
+    <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="134" name="image_158" descr="image_158"/>
+        <xdr:cNvPr id="134" name="image_185" descr="image_185"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId134"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>158</xdr:row>
+      <xdr:row>185</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="135" name="image_159" descr="image_159"/>
+        <xdr:cNvPr id="135" name="image_186" descr="image_186"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId135"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>159</xdr:row>
+      <xdr:row>186</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="136" name="image_160" descr="image_160"/>
+        <xdr:cNvPr id="136" name="image_187" descr="image_187"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId136"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>160</xdr:row>
+      <xdr:row>187</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1019175" cy="762000"/>
+    <xdr:ext cx="590550" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="137" name="image_161" descr="image_161"/>
+        <xdr:cNvPr id="137" name="image_188" descr="image_188"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId137"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>161</xdr:row>
+      <xdr:row>188</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="138" name="image_162" descr="image_162"/>
+        <xdr:cNvPr id="138" name="image_189" descr="image_189"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId138"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>162</xdr:row>
+      <xdr:row>189</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="590550" cy="762000"/>
+    <xdr:ext cx="1143000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="139" name="image_163" descr="image_163"/>
+        <xdr:cNvPr id="139" name="image_190" descr="image_190"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId139"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>163</xdr:row>
+      <xdr:row>191</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1019175" cy="762000"/>
+    <xdr:ext cx="762000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="140" name="image_164" descr="image_164"/>
+        <xdr:cNvPr id="140" name="image_192" descr="image_192"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId140"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>164</xdr:row>
+      <xdr:row>192</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1143000" cy="762000"/>
+    <xdr:ext cx="571500" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="141" name="image_165" descr="image_165"/>
+        <xdr:cNvPr id="141" name="image_193" descr="image_193"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId141"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>165</xdr:row>
+      <xdr:row>194</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="762000" cy="762000"/>
+    <xdr:ext cx="1000125" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="142" name="image_166" descr="image_166"/>
+        <xdr:cNvPr id="142" name="image_195" descr="image_195"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId142"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>166</xdr:row>
+      <xdr:row>199</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="571500" cy="762000"/>
+    <xdr:ext cx="400050" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="143" name="image_167" descr="image_167"/>
+        <xdr:cNvPr id="143" name="image_200" descr="image_200"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId143"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>168</xdr:row>
+      <xdr:row>200</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1000125" cy="762000"/>
+    <xdr:ext cx="762000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="144" name="image_169" descr="image_169"/>
+        <xdr:cNvPr id="144" name="image_201" descr="image_201"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId144"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>169</xdr:row>
+      <xdr:row>201</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="400050" cy="762000"/>
+    <xdr:ext cx="714375" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="145" name="image_170" descr="image_170"/>
+        <xdr:cNvPr id="145" name="image_202" descr="image_202"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>170</xdr:row>
+      <xdr:row>202</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="762000" cy="762000"/>
+    <xdr:ext cx="381000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="146" name="image_171" descr="image_171"/>
+        <xdr:cNvPr id="146" name="image_203" descr="image_203"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>171</xdr:row>
+      <xdr:row>203</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="714375" cy="762000"/>
+    <xdr:ext cx="571500" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="147" name="image_172" descr="image_172"/>
+        <xdr:cNvPr id="147" name="image_204" descr="image_204"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>172</xdr:row>
+      <xdr:row>204</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="381000" cy="762000"/>
+    <xdr:ext cx="638175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="148" name="image_173" descr="image_173"/>
+        <xdr:cNvPr id="148" name="image_205" descr="image_205"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>173</xdr:row>
+      <xdr:row>205</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="571500" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="149" name="image_174" descr="image_174"/>
+        <xdr:cNvPr id="149" name="image_206" descr="image_206"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId149"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>174</xdr:row>
+      <xdr:row>206</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="638175" cy="762000"/>
+    <xdr:ext cx="1143000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="150" name="image_175" descr="image_175"/>
+        <xdr:cNvPr id="150" name="image_207" descr="image_207"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId150"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>175</xdr:row>
+      <xdr:row>207</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="571500" cy="762000"/>
+    <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="151" name="image_176" descr="image_176"/>
+        <xdr:cNvPr id="151" name="image_208" descr="image_208"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>176</xdr:row>
+      <xdr:row>208</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1143000" cy="762000"/>
+    <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="152" name="image_177" descr="image_177"/>
+        <xdr:cNvPr id="152" name="image_209" descr="image_209"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>177</xdr:row>
+      <xdr:row>209</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="153" name="image_178" descr="image_178"/>
+        <xdr:cNvPr id="153" name="image_210" descr="image_210"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>178</xdr:row>
+      <xdr:row>210</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="154" name="image_179" descr="image_179"/>
+        <xdr:cNvPr id="154" name="image_211" descr="image_211"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>179</xdr:row>
+      <xdr:row>213</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1019175" cy="762000"/>
+    <xdr:ext cx="1143000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="155" name="image_180" descr="image_180"/>
+        <xdr:cNvPr id="155" name="image_214" descr="image_214"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId155"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>180</xdr:row>
+      <xdr:row>214</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1019175" cy="762000"/>
+    <xdr:ext cx="704850" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="156" name="image_181" descr="image_181"/>
+        <xdr:cNvPr id="156" name="image_215" descr="image_215"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId156"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>181</xdr:row>
+      <xdr:row>216</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="157" name="image_182" descr="image_182"/>
+        <xdr:cNvPr id="157" name="image_217" descr="image_217"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId157"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>182</xdr:row>
+      <xdr:row>217</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1143000" cy="762000"/>
+    <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="158" name="image_183" descr="image_183"/>
+        <xdr:cNvPr id="158" name="image_218" descr="image_218"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId158"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>183</xdr:row>
+      <xdr:row>218</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="704850" cy="762000"/>
+    <xdr:ext cx="1000125" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="159" name="image_184" descr="image_184"/>
+        <xdr:cNvPr id="159" name="image_219" descr="image_219"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId159"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>185</xdr:row>
+      <xdr:row>219</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="160" name="image_186" descr="image_186"/>
+        <xdr:cNvPr id="160" name="image_220" descr="image_220"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId160"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>186</xdr:row>
+      <xdr:row>220</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1019175" cy="762000"/>
+    <xdr:ext cx="1143000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="161" name="image_187" descr="image_187"/>
+        <xdr:cNvPr id="161" name="image_221" descr="image_221"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId161"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>187</xdr:row>
+      <xdr:row>221</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1000125" cy="762000"/>
+    <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="162" name="image_188" descr="image_188"/>
+        <xdr:cNvPr id="162" name="image_222" descr="image_222"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId162"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>188</xdr:row>
+      <xdr:row>222</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="163" name="image_189" descr="image_189"/>
+        <xdr:cNvPr id="163" name="image_223" descr="image_223"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId163"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>189</xdr:row>
+      <xdr:row>223</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1143000" cy="762000"/>
+    <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="164" name="image_190" descr="image_190"/>
+        <xdr:cNvPr id="164" name="image_224" descr="image_224"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId164"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>190</xdr:row>
+      <xdr:row>224</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="165" name="image_191" descr="image_191"/>
+        <xdr:cNvPr id="165" name="image_225" descr="image_225"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId165"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>191</xdr:row>
+      <xdr:row>225</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="166" name="image_192" descr="image_192"/>
+        <xdr:cNvPr id="166" name="image_226" descr="image_226"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId166"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>192</xdr:row>
+      <xdr:row>226</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="167" name="image_193" descr="image_193"/>
+        <xdr:cNvPr id="167" name="image_227" descr="image_227"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId167"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>193</xdr:row>
+      <xdr:row>227</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="168" name="image_194" descr="image_194"/>
+        <xdr:cNvPr id="168" name="image_228" descr="image_228"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId168"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>194</xdr:row>
+      <xdr:row>228</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1019175" cy="762000"/>
+    <xdr:ext cx="771525" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="169" name="image_195" descr="image_195"/>
+        <xdr:cNvPr id="169" name="image_229" descr="image_229"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId169"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>195</xdr:row>
+      <xdr:row>230</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="170" name="image_196" descr="image_196"/>
+        <xdr:cNvPr id="170" name="image_231" descr="image_231"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId170"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>196</xdr:row>
+      <xdr:row>231</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="171" name="image_197" descr="image_197"/>
+        <xdr:cNvPr id="171" name="image_232" descr="image_232"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId171"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>197</xdr:row>
+      <xdr:row>232</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="771525" cy="762000"/>
+    <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="172" name="image_198" descr="image_198"/>
+        <xdr:cNvPr id="172" name="image_233" descr="image_233"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId172"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>199</xdr:row>
+      <xdr:row>233</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="173" name="image_200" descr="image_200"/>
+        <xdr:cNvPr id="173" name="image_234" descr="image_234"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>200</xdr:row>
+      <xdr:row>234</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="174" name="image_201" descr="image_201"/>
+        <xdr:cNvPr id="174" name="image_235" descr="image_235"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>201</xdr:row>
+      <xdr:row>235</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1019175" cy="762000"/>
+    <xdr:ext cx="762000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="175" name="image_202" descr="image_202"/>
+        <xdr:cNvPr id="175" name="image_236" descr="image_236"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>202</xdr:row>
+      <xdr:row>236</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1019175" cy="762000"/>
+    <xdr:ext cx="914400" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="176" name="image_203" descr="image_203"/>
+        <xdr:cNvPr id="176" name="image_237" descr="image_237"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>203</xdr:row>
+      <xdr:row>237</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1019175" cy="762000"/>
+    <xdr:ext cx="1143000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="177" name="image_204" descr="image_204"/>
+        <xdr:cNvPr id="177" name="image_238" descr="image_238"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>204</xdr:row>
+      <xdr:row>238</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="762000" cy="762000"/>
+    <xdr:ext cx="1143000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="178" name="image_205" descr="image_205"/>
+        <xdr:cNvPr id="178" name="image_239" descr="image_239"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>205</xdr:row>
+      <xdr:row>239</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="914400" cy="762000"/>
+    <xdr:ext cx="1143000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="179" name="image_206" descr="image_206"/>
+        <xdr:cNvPr id="179" name="image_240" descr="image_240"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>206</xdr:row>
+      <xdr:row>240</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1143000" cy="762000"/>
+    <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="180" name="image_207" descr="image_207"/>
+        <xdr:cNvPr id="180" name="image_241" descr="image_241"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>207</xdr:row>
+      <xdr:row>241</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1143000" cy="762000"/>
+    <xdr:ext cx="762000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="181" name="image_208" descr="image_208"/>
+        <xdr:cNvPr id="181" name="image_242" descr="image_242"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>208</xdr:row>
+      <xdr:row>243</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="182" name="image_209" descr="image_209"/>
+        <xdr:cNvPr id="182" name="image_244" descr="image_244"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>209</xdr:row>
+      <xdr:row>244</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1019175" cy="762000"/>
+    <xdr:ext cx="381000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="183" name="image_210" descr="image_210"/>
+        <xdr:cNvPr id="183" name="image_245" descr="image_245"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>210</xdr:row>
+      <xdr:row>245</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="762000" cy="762000"/>
+    <xdr:ext cx="571500" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="184" name="image_211" descr="image_211"/>
+        <xdr:cNvPr id="184" name="image_246" descr="image_246"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>212</xdr:row>
+      <xdr:row>246</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1143000" cy="762000"/>
+    <xdr:ext cx="762000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="185" name="image_213" descr="image_213"/>
+        <xdr:cNvPr id="185" name="image_247" descr="image_247"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>213</xdr:row>
+      <xdr:row>247</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="381000" cy="762000"/>
+    <xdr:ext cx="1000125" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="186" name="image_214" descr="image_214"/>
+        <xdr:cNvPr id="186" name="image_248" descr="image_248"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>214</xdr:row>
+      <xdr:row>253</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="571500" cy="762000"/>
+    <xdr:ext cx="1009650" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="187" name="image_215" descr="image_215"/>
+        <xdr:cNvPr id="187" name="image_254" descr="image_254"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>215</xdr:row>
+      <xdr:row>254</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="762000" cy="762000"/>
+    <xdr:ext cx="1009650" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="188" name="image_216" descr="image_216"/>
+        <xdr:cNvPr id="188" name="image_255" descr="image_255"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>216</xdr:row>
+      <xdr:row>256</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1000125" cy="762000"/>
+    <xdr:ext cx="571500" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="189" name="image_217" descr="image_217"/>
+        <xdr:cNvPr id="189" name="image_257" descr="image_257"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>222</xdr:row>
+      <xdr:row>257</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1009650" cy="762000"/>
+    <xdr:ext cx="1143000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="190" name="image_223" descr="image_223"/>
+        <xdr:cNvPr id="190" name="image_258" descr="image_258"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>223</xdr:row>
+      <xdr:row>258</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1009650" cy="762000"/>
+    <xdr:ext cx="1143000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="191" name="image_224" descr="image_224"/>
+        <xdr:cNvPr id="191" name="image_259" descr="image_259"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>225</xdr:row>
+      <xdr:row>259</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="571500" cy="762000"/>
+    <xdr:ext cx="1238250" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="192" name="image_226" descr="image_226"/>
+        <xdr:cNvPr id="192" name="image_260" descr="image_260"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>226</xdr:row>
+      <xdr:row>260</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="193" name="image_227" descr="image_227"/>
+        <xdr:cNvPr id="193" name="image_261" descr="image_261"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>227</xdr:row>
+      <xdr:row>264</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1143000" cy="762000"/>
+    <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="194" name="image_228" descr="image_228"/>
+        <xdr:cNvPr id="194" name="image_265" descr="image_265"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>228</xdr:row>
+      <xdr:row>265</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1238250" cy="762000"/>
+    <xdr:ext cx="1038225" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="195" name="image_229" descr="image_229"/>
+        <xdr:cNvPr id="195" name="image_266" descr="image_266"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>229</xdr:row>
+      <xdr:row>266</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1143000" cy="762000"/>
+    <xdr:ext cx="609600" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="196" name="image_230" descr="image_230"/>
+        <xdr:cNvPr id="196" name="image_267" descr="image_267"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>232</xdr:row>
+      <xdr:row>267</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1019175" cy="762000"/>
+    <xdr:ext cx="1143000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="197" name="image_233" descr="image_233"/>
+        <xdr:cNvPr id="197" name="image_268" descr="image_268"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>233</xdr:row>
+      <xdr:row>268</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1038225" cy="762000"/>
+    <xdr:ext cx="762000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="198" name="image_234" descr="image_234"/>
+        <xdr:cNvPr id="198" name="image_269" descr="image_269"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>234</xdr:row>
+      <xdr:row>269</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="609600" cy="762000"/>
+    <xdr:ext cx="742950" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="199" name="image_235" descr="image_235"/>
+        <xdr:cNvPr id="199" name="image_270" descr="image_270"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>235</xdr:row>
+      <xdr:row>270</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1143000" cy="762000"/>
+    <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="200" name="image_236" descr="image_236"/>
+        <xdr:cNvPr id="200" name="image_271" descr="image_271"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>236</xdr:row>
+      <xdr:row>271</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="762000" cy="762000"/>
+    <xdr:ext cx="714375" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="201" name="image_237" descr="image_237"/>
+        <xdr:cNvPr id="201" name="image_272" descr="image_272"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>237</xdr:row>
+      <xdr:row>272</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="742950" cy="762000"/>
+    <xdr:ext cx="1143000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="202" name="image_238" descr="image_238"/>
+        <xdr:cNvPr id="202" name="image_273" descr="image_273"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>238</xdr:row>
+      <xdr:row>273</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1019175" cy="762000"/>
+    <xdr:ext cx="1143000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="203" name="image_239" descr="image_239"/>
+        <xdr:cNvPr id="203" name="image_274" descr="image_274"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>239</xdr:row>
+      <xdr:row>274</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="714375" cy="762000"/>
+    <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="204" name="image_240" descr="image_240"/>
+        <xdr:cNvPr id="204" name="image_275" descr="image_275"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>240</xdr:row>
+      <xdr:row>275</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1143000" cy="762000"/>
+    <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="205" name="image_241" descr="image_241"/>
+        <xdr:cNvPr id="205" name="image_276" descr="image_276"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>241</xdr:row>
+      <xdr:row>276</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1143000" cy="762000"/>
+    <xdr:ext cx="1238250" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="206" name="image_242" descr="image_242"/>
+        <xdr:cNvPr id="206" name="image_277" descr="image_277"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>242</xdr:row>
+      <xdr:row>277</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="207" name="image_243" descr="image_243"/>
+        <xdr:cNvPr id="207" name="image_278" descr="image_278"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>243</xdr:row>
+      <xdr:row>278</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1019175" cy="762000"/>
+    <xdr:ext cx="609600" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="208" name="image_244" descr="image_244"/>
+        <xdr:cNvPr id="208" name="image_279" descr="image_279"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>244</xdr:row>
+      <xdr:row>279</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1238250" cy="762000"/>
+    <xdr:ext cx="876300" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="209" name="image_245" descr="image_245"/>
+        <xdr:cNvPr id="209" name="image_280" descr="image_280"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>245</xdr:row>
+      <xdr:row>280</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="210" name="image_246" descr="image_246"/>
+        <xdr:cNvPr id="210" name="image_281" descr="image_281"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>246</xdr:row>
+      <xdr:row>281</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="609600" cy="762000"/>
+    <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="211" name="image_247" descr="image_247"/>
+        <xdr:cNvPr id="211" name="image_282" descr="image_282"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>247</xdr:row>
+      <xdr:row>282</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="876300" cy="762000"/>
+    <xdr:ext cx="1143000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="212" name="image_248" descr="image_248"/>
+        <xdr:cNvPr id="212" name="image_283" descr="image_283"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>248</xdr:row>
+      <xdr:row>283</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="213" name="image_249" descr="image_249"/>
+        <xdr:cNvPr id="213" name="image_284" descr="image_284"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>249</xdr:row>
+      <xdr:row>284</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1019175" cy="762000"/>
+    <xdr:ext cx="1238250" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="214" name="image_250" descr="image_250"/>
+        <xdr:cNvPr id="214" name="image_285" descr="image_285"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>250</xdr:row>
+      <xdr:row>285</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1143000" cy="762000"/>
+    <xdr:ext cx="571500" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="215" name="image_251" descr="image_251"/>
+        <xdr:cNvPr id="215" name="image_286" descr="image_286"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>251</xdr:row>
+      <xdr:row>286</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="216" name="image_252" descr="image_252"/>
+        <xdr:cNvPr id="216" name="image_287" descr="image_287"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>252</xdr:row>
+      <xdr:row>287</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1238250" cy="762000"/>
+    <xdr:ext cx="571500" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="217" name="image_253" descr="image_253"/>
+        <xdr:cNvPr id="217" name="image_288" descr="image_288"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>253</xdr:row>
+      <xdr:row>288</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="571500" cy="762000"/>
+    <xdr:ext cx="762000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="218" name="image_254" descr="image_254"/>
+        <xdr:cNvPr id="218" name="image_289" descr="image_289"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>254</xdr:row>
+      <xdr:row>289</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1019175" cy="762000"/>
+    <xdr:ext cx="1143000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="219" name="image_255" descr="image_255"/>
+        <xdr:cNvPr id="219" name="image_290" descr="image_290"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>255</xdr:row>
+      <xdr:row>290</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="571500" cy="762000"/>
+    <xdr:ext cx="762000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="220" name="image_256" descr="image_256"/>
+        <xdr:cNvPr id="220" name="image_291" descr="image_291"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>256</xdr:row>
+      <xdr:row>291</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="762000" cy="762000"/>
+    <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="221" name="image_257" descr="image_257"/>
+        <xdr:cNvPr id="221" name="image_292" descr="image_292"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>257</xdr:row>
+      <xdr:row>292</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1143000" cy="762000"/>
+    <xdr:ext cx="1095375" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="222" name="image_258" descr="image_258"/>
+        <xdr:cNvPr id="222" name="image_293" descr="image_293"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>258</xdr:row>
+      <xdr:row>293</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="762000" cy="762000"/>
+    <xdr:ext cx="714375" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="223" name="image_259" descr="image_259"/>
+        <xdr:cNvPr id="223" name="image_294" descr="image_294"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>259</xdr:row>
+      <xdr:row>294</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1019175" cy="762000"/>
+    <xdr:ext cx="1143000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="224" name="image_260" descr="image_260"/>
+        <xdr:cNvPr id="224" name="image_295" descr="image_295"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>260</xdr:row>
+      <xdr:row>295</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1095375" cy="762000"/>
+    <xdr:ext cx="1143000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="225" name="image_261" descr="image_261"/>
+        <xdr:cNvPr id="225" name="image_296" descr="image_296"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>261</xdr:row>
+      <xdr:row>296</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="714375" cy="762000"/>
+    <xdr:ext cx="762000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="226" name="image_262" descr="image_262"/>
+        <xdr:cNvPr id="226" name="image_297" descr="image_297"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>262</xdr:row>
+      <xdr:row>297</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1143000" cy="762000"/>
+    <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="227" name="image_263" descr="image_263"/>
+        <xdr:cNvPr id="227" name="image_298" descr="image_298"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>263</xdr:row>
+      <xdr:row>298</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1143000" cy="762000"/>
+    <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="228" name="image_264" descr="image_264"/>
+        <xdr:cNvPr id="228" name="image_299" descr="image_299"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>264</xdr:row>
+      <xdr:row>299</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="762000" cy="762000"/>
+    <xdr:ext cx="1143000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="229" name="image_265" descr="image_265"/>
+        <xdr:cNvPr id="229" name="image_300" descr="image_300"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>265</xdr:row>
+      <xdr:row>300</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="230" name="image_266" descr="image_266"/>
+        <xdr:cNvPr id="230" name="image_301" descr="image_301"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>266</xdr:row>
+      <xdr:row>301</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="231" name="image_267" descr="image_267"/>
+        <xdr:cNvPr id="231" name="image_302" descr="image_302"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>267</xdr:row>
+      <xdr:row>302</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1143000" cy="762000"/>
+    <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="232" name="image_268" descr="image_268"/>
+        <xdr:cNvPr id="232" name="image_303" descr="image_303"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>268</xdr:row>
+      <xdr:row>303</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1019175" cy="762000"/>
+    <xdr:ext cx="609600" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="233" name="image_269" descr="image_269"/>
+        <xdr:cNvPr id="233" name="image_304" descr="image_304"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>269</xdr:row>
+      <xdr:row>305</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1019175" cy="762000"/>
+    <xdr:ext cx="1095375" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="234" name="image_270" descr="image_270"/>
+        <xdr:cNvPr id="234" name="image_306" descr="image_306"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>270</xdr:row>
+      <xdr:row>306</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="235" name="image_271" descr="image_271"/>
+        <xdr:cNvPr id="235" name="image_307" descr="image_307"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>271</xdr:row>
+      <xdr:row>307</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="609600" cy="762000"/>
+    <xdr:ext cx="1143000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="236" name="image_272" descr="image_272"/>
+        <xdr:cNvPr id="236" name="image_308" descr="image_308"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>272</xdr:row>
+      <xdr:row>309</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1095375" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="237" name="image_273" descr="image_273"/>
+        <xdr:cNvPr id="237" name="image_310" descr="image_310"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>273</xdr:row>
+      <xdr:row>310</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="238" name="image_274" descr="image_274"/>
+        <xdr:cNvPr id="238" name="image_311" descr="image_311"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>274</xdr:row>
+      <xdr:row>311</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1143000" cy="762000"/>
+    <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="239" name="image_275" descr="image_275"/>
+        <xdr:cNvPr id="239" name="image_312" descr="image_312"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>275</xdr:row>
+      <xdr:row>312</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1095375" cy="762000"/>
+    <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="240" name="image_276" descr="image_276"/>
+        <xdr:cNvPr id="240" name="image_313" descr="image_313"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>276</xdr:row>
+      <xdr:row>313</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="241" name="image_277" descr="image_277"/>
+        <xdr:cNvPr id="241" name="image_314" descr="image_314"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>277</xdr:row>
+      <xdr:row>314</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="242" name="image_278" descr="image_278"/>
+        <xdr:cNvPr id="242" name="image_315" descr="image_315"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>278</xdr:row>
+      <xdr:row>315</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="243" name="image_279" descr="image_279"/>
+        <xdr:cNvPr id="243" name="image_316" descr="image_316"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>279</xdr:row>
+      <xdr:row>316</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="244" name="image_280" descr="image_280"/>
+        <xdr:cNvPr id="244" name="image_317" descr="image_317"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>280</xdr:row>
+      <xdr:row>317</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="245" name="image_281" descr="image_281"/>
+        <xdr:cNvPr id="245" name="image_318" descr="image_318"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>281</xdr:row>
+      <xdr:row>318</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="246" name="image_282" descr="image_282"/>
+        <xdr:cNvPr id="246" name="image_319" descr="image_319"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>282</xdr:row>
+      <xdr:row>319</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="247" name="image_283" descr="image_283"/>
+        <xdr:cNvPr id="247" name="image_320" descr="image_320"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>283</xdr:row>
+      <xdr:row>320</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="248" name="image_284" descr="image_284"/>
+        <xdr:cNvPr id="248" name="image_321" descr="image_321"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>284</xdr:row>
+      <xdr:row>321</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="249" name="image_285" descr="image_285"/>
+        <xdr:cNvPr id="249" name="image_322" descr="image_322"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>285</xdr:row>
+      <xdr:row>322</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="250" name="image_286" descr="image_286"/>
+        <xdr:cNvPr id="250" name="image_323" descr="image_323"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>286</xdr:row>
+      <xdr:row>323</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="251" name="image_287" descr="image_287"/>
+        <xdr:cNvPr id="251" name="image_324" descr="image_324"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>287</xdr:row>
+      <xdr:row>324</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="252" name="image_288" descr="image_288"/>
+        <xdr:cNvPr id="252" name="image_325" descr="image_325"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId252"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>288</xdr:row>
+      <xdr:row>325</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="253" name="image_289" descr="image_289"/>
+        <xdr:cNvPr id="253" name="image_326" descr="image_326"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId253"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>289</xdr:row>
+      <xdr:row>326</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1019175" cy="762000"/>
+    <xdr:ext cx="762000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="254" name="image_290" descr="image_290"/>
+        <xdr:cNvPr id="254" name="image_327" descr="image_327"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId254"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>290</xdr:row>
+      <xdr:row>327</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1019175" cy="762000"/>
+    <xdr:ext cx="762000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="255" name="image_291" descr="image_291"/>
+        <xdr:cNvPr id="255" name="image_328" descr="image_328"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId255"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>291</xdr:row>
+      <xdr:row>328</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="256" name="image_292" descr="image_292"/>
+        <xdr:cNvPr id="256" name="image_329" descr="image_329"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId256"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>292</xdr:row>
+      <xdr:row>329</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="762000" cy="762000"/>
+    <xdr:ext cx="1143000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="257" name="image_293" descr="image_293"/>
+        <xdr:cNvPr id="257" name="image_330" descr="image_330"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId257"/>
-        <a:stretch>
-[...88 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId260"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -12117,54 +12365,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P296"/>
+  <dimension ref="A1:P330"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A9" sqref="A9:P296"/>
+      <selection activeCell="A9" sqref="A9:P330"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="45" customWidth="true" style="1"/>
     <col min="2" max="2" width="11" customWidth="true" style="1"/>
     <col min="3" max="3" width="11" customWidth="true" style="1"/>
     <col min="4" max="4" width="11" customWidth="true" style="1"/>
     <col min="5" max="5" width="11" customWidth="true" style="1"/>
     <col min="6" max="6" width="14" customWidth="true" style="1"/>
     <col min="7" max="7" width="14" customWidth="true" style="1"/>
     <col min="8" max="8" width="14" customWidth="true" style="1"/>
     <col min="9" max="9" width="14" customWidth="true" style="1"/>
     <col min="10" max="10" width="20" customWidth="true" style="1"/>
     <col min="11" max="11" width="14" customWidth="true" style="1"/>
     <col min="12" max="12" width="14" customWidth="true" style="1"/>
     <col min="13" max="13" width="14" customWidth="true" style="1"/>
     <col min="14" max="14" width="14" customWidth="true" style="1"/>
     <col min="15" max="15" width="10" customWidth="true" style="1"/>
     <col min="16" max="16" width="21" customWidth="true" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" s="2" t="s">
         <v>0</v>
@@ -12433,1962 +12681,1960 @@
       <c r="O12" s="6">
         <v>809.68</v>
       </c>
       <c r="P12" s="6"/>
     </row>
     <row r="13" spans="1:16" customHeight="1" ht="65">
       <c r="A13" s="6" t="s">
         <v>42</v>
       </c>
       <c r="B13" s="6">
         <v>0</v>
       </c>
       <c r="C13" s="6">
         <v>0</v>
       </c>
       <c r="D13" s="6">
         <v>0</v>
       </c>
       <c r="E13" s="6" t="s">
         <v>43</v>
       </c>
       <c r="F13" s="9" t="s">
         <v>44</v>
       </c>
       <c r="G13" s="10" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="H13" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I13" s="6">
-        <v>6.5</v>
+        <v>1.5</v>
       </c>
       <c r="J13" s="10" t="s">
         <v>45</v>
       </c>
       <c r="K13" s="6" t="s">
         <v>46</v>
       </c>
       <c r="L13" s="10" t="s">
         <v>44</v>
       </c>
       <c r="M13" s="6" t="s">
         <v>47</v>
       </c>
       <c r="N13" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O13" s="6">
-        <v>45360.5</v>
+        <v>23092.16</v>
       </c>
       <c r="P13" s="6"/>
     </row>
     <row r="14" spans="1:16" customHeight="1" ht="65">
       <c r="A14" s="6" t="s">
         <v>48</v>
       </c>
       <c r="B14" s="6">
         <v>0</v>
       </c>
       <c r="C14" s="6">
         <v>0</v>
       </c>
       <c r="D14" s="6">
         <v>0</v>
       </c>
       <c r="E14" s="6" t="s">
         <v>49</v>
       </c>
       <c r="F14" s="9" t="s">
         <v>50</v>
       </c>
       <c r="G14" s="10" t="s">
         <v>32</v>
       </c>
       <c r="H14" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I14" s="6">
-        <v>1.5</v>
+        <v>2.8</v>
       </c>
       <c r="J14" s="10" t="s">
         <v>51</v>
       </c>
       <c r="K14" s="6" t="s">
-        <v>52</v>
+        <v>46</v>
       </c>
       <c r="L14" s="10" t="s">
         <v>50</v>
       </c>
       <c r="M14" s="6" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="N14" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O14" s="6">
-        <v>27959.4</v>
+        <v>11050.49</v>
       </c>
       <c r="P14" s="6"/>
     </row>
     <row r="15" spans="1:16" customHeight="1" ht="65">
       <c r="A15" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="B15" s="6">
+        <v>0</v>
+      </c>
+      <c r="C15" s="6">
+        <v>0</v>
+      </c>
+      <c r="D15" s="6">
+        <v>0</v>
+      </c>
+      <c r="E15" s="6" t="s">
         <v>54</v>
       </c>
-      <c r="B15" s="6">
-[...10 lines deleted...]
-      </c>
       <c r="F15" s="9" t="s">
-        <v>56</v>
+        <v>50</v>
       </c>
       <c r="G15" s="10" t="s">
         <v>32</v>
       </c>
       <c r="H15" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I15" s="6">
         <v>2.8</v>
       </c>
       <c r="J15" s="10" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="K15" s="6" t="s">
-        <v>52</v>
+        <v>46</v>
       </c>
       <c r="L15" s="10" t="s">
+        <v>50</v>
+      </c>
+      <c r="M15" s="6" t="s">
         <v>56</v>
       </c>
-      <c r="M15" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N15" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O15" s="6">
-        <v>13379.94</v>
+        <v>11050.49</v>
       </c>
       <c r="P15" s="6"/>
     </row>
     <row r="16" spans="1:16" customHeight="1" ht="65">
       <c r="A16" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="B16" s="6">
+        <v>0</v>
+      </c>
+      <c r="C16" s="6">
+        <v>0</v>
+      </c>
+      <c r="D16" s="6">
+        <v>0</v>
+      </c>
+      <c r="E16" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="F16" s="9" t="s">
+        <v>31</v>
+      </c>
+      <c r="G16" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="H16" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="I16" s="6">
+        <v>0</v>
+      </c>
+      <c r="J16" s="10" t="s">
         <v>59</v>
       </c>
-      <c r="B16" s="6">
-[...8 lines deleted...]
-      <c r="E16" s="6" t="s">
+      <c r="K16" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="L16" s="10" t="s">
+        <v>31</v>
+      </c>
+      <c r="M16" s="6" t="s">
         <v>60</v>
       </c>
-      <c r="F16" s="9" t="s">
-[...11 lines deleted...]
-      <c r="J16" s="10" t="s">
+      <c r="N16" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="O16" s="6"/>
+      <c r="P16" s="6"/>
+    </row>
+    <row r="17" spans="1:16">
+      <c r="A17" s="6" t="s">
         <v>61</v>
       </c>
-      <c r="K16" s="6" t="s">
-[...5 lines deleted...]
-      <c r="M16" s="6" t="s">
+      <c r="B17" s="6">
+        <v>0</v>
+      </c>
+      <c r="C17" s="6">
+        <v>0</v>
+      </c>
+      <c r="D17" s="6">
+        <v>0</v>
+      </c>
+      <c r="E17" s="6" t="s">
         <v>62</v>
       </c>
-      <c r="N16" s="6" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="F17" s="9" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="G17" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H17" s="6" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="I17" s="6">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="J17" s="10" t="s">
+        <v>1.2</v>
+      </c>
+      <c r="J17" s="10"/>
+      <c r="K17" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="L17" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="M17" s="6" t="s">
+        <v>63</v>
+      </c>
+      <c r="N17" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="O17" s="6">
+        <v>899.64</v>
+      </c>
+      <c r="P17" s="6"/>
+    </row>
+    <row r="18" spans="1:16" customHeight="1" ht="65">
+      <c r="A18" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="B18" s="6">
+        <v>0</v>
+      </c>
+      <c r="C18" s="6">
+        <v>0</v>
+      </c>
+      <c r="D18" s="6">
+        <v>0</v>
+      </c>
+      <c r="E18" s="6" t="s">
         <v>65</v>
       </c>
-      <c r="K17" s="6" t="s">
-[...5 lines deleted...]
-      <c r="M17" s="6" t="s">
+      <c r="F18" s="9" t="s">
         <v>66</v>
-      </c>
-[...23 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G18" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H18" s="6" t="s">
-        <v>39</v>
+        <v>24</v>
       </c>
       <c r="I18" s="6">
-        <v>1.2</v>
-[...1 lines deleted...]
-      <c r="J18" s="10"/>
+        <v>54</v>
+      </c>
+      <c r="J18" s="10" t="s">
+        <v>67</v>
+      </c>
       <c r="K18" s="6" t="s">
-        <v>40</v>
+        <v>68</v>
       </c>
       <c r="L18" s="10" t="s">
-        <v>22</v>
+        <v>69</v>
       </c>
       <c r="M18" s="6" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="N18" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O18" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O18" s="6"/>
       <c r="P18" s="6"/>
     </row>
     <row r="19" spans="1:16" customHeight="1" ht="65">
       <c r="A19" s="6" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B19" s="6">
         <v>0</v>
       </c>
       <c r="C19" s="6">
         <v>0</v>
       </c>
       <c r="D19" s="6">
         <v>0</v>
       </c>
       <c r="E19" s="6" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F19" s="9" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="G19" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H19" s="6" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="I19" s="6">
-        <v>54</v>
+        <v>0</v>
       </c>
       <c r="J19" s="10" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="K19" s="6" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="L19" s="10" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="M19" s="6" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="N19" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O19" s="6"/>
+      <c r="O19" s="6">
+        <v>38848.68</v>
+      </c>
       <c r="P19" s="6"/>
     </row>
     <row r="20" spans="1:16" customHeight="1" ht="65">
       <c r="A20" s="6" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B20" s="6">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="C20" s="6">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D20" s="6">
         <v>0</v>
       </c>
       <c r="E20" s="6" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="F20" s="9" t="s">
-        <v>79</v>
+        <v>50</v>
       </c>
       <c r="G20" s="10" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="H20" s="6" t="s">
-        <v>39</v>
+        <v>80</v>
       </c>
       <c r="I20" s="6">
-        <v>0</v>
+        <v>4.1</v>
       </c>
       <c r="J20" s="10" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="K20" s="6" t="s">
-        <v>81</v>
+        <v>46</v>
       </c>
       <c r="L20" s="10" t="s">
+        <v>50</v>
+      </c>
+      <c r="M20" s="6" t="s">
         <v>82</v>
       </c>
-      <c r="M20" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N20" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O20" s="6">
-        <v>38848.68</v>
+        <v>16364.75</v>
       </c>
       <c r="P20" s="6"/>
     </row>
     <row r="21" spans="1:16" customHeight="1" ht="65">
       <c r="A21" s="6" t="s">
+        <v>83</v>
+      </c>
+      <c r="B21" s="6">
+        <v>0</v>
+      </c>
+      <c r="C21" s="6">
+        <v>0</v>
+      </c>
+      <c r="D21" s="6">
+        <v>0</v>
+      </c>
+      <c r="E21" s="6" t="s">
         <v>84</v>
       </c>
-      <c r="B21" s="6">
-[...10 lines deleted...]
-      </c>
       <c r="F21" s="9" t="s">
-        <v>56</v>
+        <v>50</v>
       </c>
       <c r="G21" s="10" t="s">
         <v>32</v>
       </c>
       <c r="H21" s="6" t="s">
-        <v>86</v>
+        <v>39</v>
       </c>
       <c r="I21" s="6">
         <v>4.1</v>
       </c>
       <c r="J21" s="10" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="K21" s="6" t="s">
-        <v>52</v>
+        <v>46</v>
       </c>
       <c r="L21" s="10" t="s">
-        <v>56</v>
+        <v>50</v>
       </c>
       <c r="M21" s="6" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="N21" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O21" s="6">
-        <v>15795.04</v>
+        <v>16364.75</v>
       </c>
       <c r="P21" s="6"/>
     </row>
     <row r="22" spans="1:16" customHeight="1" ht="65">
       <c r="A22" s="6" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="B22" s="6">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="C22" s="6">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="D22" s="6">
         <v>0</v>
       </c>
       <c r="E22" s="6" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="F22" s="9" t="s">
-        <v>56</v>
+        <v>50</v>
       </c>
       <c r="G22" s="10" t="s">
         <v>32</v>
       </c>
       <c r="H22" s="6" t="s">
-        <v>39</v>
+        <v>80</v>
       </c>
       <c r="I22" s="6">
         <v>4.1</v>
       </c>
       <c r="J22" s="10" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="K22" s="6" t="s">
-        <v>52</v>
+        <v>46</v>
       </c>
       <c r="L22" s="10" t="s">
-        <v>56</v>
+        <v>50</v>
       </c>
       <c r="M22" s="6" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="N22" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O22" s="6">
-        <v>19813.5</v>
+        <v>16364.75</v>
       </c>
       <c r="P22" s="6"/>
     </row>
     <row r="23" spans="1:16" customHeight="1" ht="65">
       <c r="A23" s="6" t="s">
+        <v>91</v>
+      </c>
+      <c r="B23" s="6">
+        <v>0</v>
+      </c>
+      <c r="C23" s="6">
+        <v>0</v>
+      </c>
+      <c r="D23" s="6">
+        <v>0</v>
+      </c>
+      <c r="E23" s="6" t="s">
+        <v>92</v>
+      </c>
+      <c r="F23" s="9" t="s">
         <v>93</v>
-      </c>
-[...13 lines deleted...]
-        <v>56</v>
       </c>
       <c r="G23" s="10" t="s">
         <v>32</v>
       </c>
       <c r="H23" s="6" t="s">
-        <v>86</v>
+        <v>39</v>
       </c>
       <c r="I23" s="6">
-        <v>4.1</v>
+        <v>6.5</v>
       </c>
       <c r="J23" s="10" t="s">
+        <v>94</v>
+      </c>
+      <c r="K23" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="L23" s="10" t="s">
+        <v>93</v>
+      </c>
+      <c r="M23" s="6" t="s">
         <v>95</v>
       </c>
-      <c r="K23" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="N23" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O23" s="6">
-        <v>15795.04</v>
+        <v>27379.38</v>
       </c>
       <c r="P23" s="6"/>
     </row>
     <row r="24" spans="1:16" customHeight="1" ht="65">
       <c r="A24" s="6" t="s">
+        <v>96</v>
+      </c>
+      <c r="B24" s="6">
+        <v>0</v>
+      </c>
+      <c r="C24" s="6">
+        <v>0</v>
+      </c>
+      <c r="D24" s="6">
+        <v>0</v>
+      </c>
+      <c r="E24" s="6" t="s">
         <v>97</v>
       </c>
-      <c r="B24" s="6">
-[...10 lines deleted...]
-      </c>
       <c r="F24" s="9" t="s">
-        <v>99</v>
+        <v>93</v>
       </c>
       <c r="G24" s="10" t="s">
         <v>32</v>
       </c>
       <c r="H24" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I24" s="6">
-        <v>6.5</v>
+        <v>5.2</v>
       </c>
       <c r="J24" s="10" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="K24" s="6" t="s">
-        <v>52</v>
+        <v>46</v>
       </c>
       <c r="L24" s="10" t="s">
+        <v>50</v>
+      </c>
+      <c r="M24" s="6" t="s">
         <v>99</v>
       </c>
-      <c r="M24" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N24" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O24" s="6">
-        <v>25938.36</v>
+        <v>25240.87</v>
       </c>
       <c r="P24" s="6"/>
     </row>
     <row r="25" spans="1:16" customHeight="1" ht="65">
       <c r="A25" s="6" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
       <c r="B25" s="6">
         <v>0</v>
       </c>
       <c r="C25" s="6">
         <v>0</v>
       </c>
       <c r="D25" s="6">
         <v>0</v>
       </c>
       <c r="E25" s="6" t="s">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="F25" s="9" t="s">
-        <v>99</v>
+        <v>93</v>
       </c>
       <c r="G25" s="10" t="s">
         <v>32</v>
       </c>
       <c r="H25" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I25" s="6">
         <v>5.2</v>
       </c>
       <c r="J25" s="10" t="s">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="K25" s="6" t="s">
-        <v>52</v>
+        <v>46</v>
       </c>
       <c r="L25" s="10" t="s">
-        <v>56</v>
+        <v>50</v>
       </c>
       <c r="M25" s="6" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="N25" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O25" s="6">
-        <v>30560.04</v>
+        <v>25240.87</v>
       </c>
       <c r="P25" s="6"/>
     </row>
     <row r="26" spans="1:16" customHeight="1" ht="65">
       <c r="A26" s="6" t="s">
+        <v>104</v>
+      </c>
+      <c r="B26" s="6">
+        <v>0</v>
+      </c>
+      <c r="C26" s="6">
+        <v>0</v>
+      </c>
+      <c r="D26" s="6">
+        <v>0</v>
+      </c>
+      <c r="E26" s="6" t="s">
+        <v>105</v>
+      </c>
+      <c r="F26" s="9" t="s">
         <v>106</v>
-      </c>
-[...13 lines deleted...]
-        <v>99</v>
       </c>
       <c r="G26" s="10" t="s">
         <v>32</v>
       </c>
       <c r="H26" s="6" t="s">
-        <v>39</v>
+        <v>80</v>
       </c>
       <c r="I26" s="6">
-        <v>5.2</v>
+        <v>12</v>
       </c>
       <c r="J26" s="10" t="s">
+        <v>107</v>
+      </c>
+      <c r="K26" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="L26" s="10" t="s">
+        <v>106</v>
+      </c>
+      <c r="M26" s="6" t="s">
         <v>108</v>
       </c>
-      <c r="K26" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="N26" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O26" s="6">
-        <v>30560.04</v>
+        <v>28067.1</v>
       </c>
       <c r="P26" s="6"/>
     </row>
     <row r="27" spans="1:16" customHeight="1" ht="65">
       <c r="A27" s="6" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="B27" s="6">
         <v>1</v>
       </c>
       <c r="C27" s="6">
         <v>1</v>
       </c>
       <c r="D27" s="6">
         <v>0</v>
       </c>
       <c r="E27" s="6" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="F27" s="9" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="G27" s="10" t="s">
         <v>32</v>
       </c>
       <c r="H27" s="6" t="s">
-        <v>86</v>
+        <v>80</v>
       </c>
       <c r="I27" s="6">
         <v>12</v>
       </c>
       <c r="J27" s="10" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="K27" s="6" t="s">
-        <v>52</v>
+        <v>46</v>
       </c>
       <c r="L27" s="10" t="s">
+        <v>106</v>
+      </c>
+      <c r="M27" s="6" t="s">
         <v>112</v>
       </c>
-      <c r="M27" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N27" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O27" s="6">
-        <v>27090.2</v>
+        <v>28067.1</v>
       </c>
       <c r="P27" s="6"/>
     </row>
     <row r="28" spans="1:16" customHeight="1" ht="65">
       <c r="A28" s="6" t="s">
+        <v>113</v>
+      </c>
+      <c r="B28" s="6">
+        <v>0</v>
+      </c>
+      <c r="C28" s="6">
+        <v>0</v>
+      </c>
+      <c r="D28" s="6">
+        <v>0</v>
+      </c>
+      <c r="E28" s="6" t="s">
+        <v>114</v>
+      </c>
+      <c r="F28" s="9" t="s">
         <v>115</v>
       </c>
-      <c r="B28" s="6">
-[...8 lines deleted...]
-      <c r="E28" s="6" t="s">
+      <c r="G28" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="H28" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="I28" s="6">
+        <v>0</v>
+      </c>
+      <c r="J28" s="10" t="s">
         <v>116</v>
       </c>
-      <c r="F28" s="9" t="s">
-[...11 lines deleted...]
-      <c r="J28" s="10" t="s">
+      <c r="K28" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L28" s="10" t="s">
+        <v>115</v>
+      </c>
+      <c r="M28" s="6" t="s">
         <v>117</v>
       </c>
-      <c r="K28" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="N28" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O28" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O28" s="6"/>
       <c r="P28" s="6"/>
     </row>
     <row r="29" spans="1:16" customHeight="1" ht="65">
       <c r="A29" s="6" t="s">
+        <v>118</v>
+      </c>
+      <c r="B29" s="6">
+        <v>0</v>
+      </c>
+      <c r="C29" s="6">
+        <v>0</v>
+      </c>
+      <c r="D29" s="6">
+        <v>0</v>
+      </c>
+      <c r="E29" s="6" t="s">
         <v>119</v>
       </c>
-      <c r="B29" s="6">
-[...10 lines deleted...]
-      </c>
       <c r="F29" s="9" t="s">
-        <v>121</v>
+        <v>66</v>
       </c>
       <c r="G29" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H29" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I29" s="6">
-        <v>0</v>
+        <v>28</v>
       </c>
       <c r="J29" s="10" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
       <c r="K29" s="6" t="s">
-        <v>26</v>
+        <v>68</v>
       </c>
       <c r="L29" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="M29" s="6" t="s">
         <v>121</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="N29" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O29" s="6"/>
       <c r="P29" s="6"/>
     </row>
     <row r="30" spans="1:16" customHeight="1" ht="65">
       <c r="A30" s="6" t="s">
+        <v>122</v>
+      </c>
+      <c r="B30" s="6">
+        <v>0</v>
+      </c>
+      <c r="C30" s="6">
+        <v>0</v>
+      </c>
+      <c r="D30" s="6">
+        <v>0</v>
+      </c>
+      <c r="E30" s="6" t="s">
+        <v>123</v>
+      </c>
+      <c r="F30" s="9" t="s">
+        <v>106</v>
+      </c>
+      <c r="G30" s="10" t="s">
+        <v>32</v>
+      </c>
+      <c r="H30" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="I30" s="6">
+        <v>15</v>
+      </c>
+      <c r="J30" s="10" t="s">
         <v>124</v>
       </c>
-      <c r="B30" s="6">
-[...8 lines deleted...]
-      <c r="E30" s="6" t="s">
+      <c r="K30" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="L30" s="10" t="s">
+        <v>106</v>
+      </c>
+      <c r="M30" s="6" t="s">
         <v>125</v>
       </c>
-      <c r="F30" s="9" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="N30" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O30" s="6"/>
+      <c r="O30" s="6">
+        <v>21907.76</v>
+      </c>
       <c r="P30" s="6"/>
     </row>
     <row r="31" spans="1:16" customHeight="1" ht="65">
       <c r="A31" s="6" t="s">
+        <v>126</v>
+      </c>
+      <c r="B31" s="6">
+        <v>0</v>
+      </c>
+      <c r="C31" s="6">
+        <v>0</v>
+      </c>
+      <c r="D31" s="6">
+        <v>0</v>
+      </c>
+      <c r="E31" s="6" t="s">
+        <v>127</v>
+      </c>
+      <c r="F31" s="9" t="s">
         <v>128</v>
       </c>
-      <c r="B31" s="6">
-[...13 lines deleted...]
-      </c>
       <c r="G31" s="10" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="H31" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I31" s="6">
-        <v>15</v>
+        <v>14.5</v>
       </c>
       <c r="J31" s="10" t="s">
+        <v>129</v>
+      </c>
+      <c r="K31" s="6" t="s">
         <v>130</v>
       </c>
-      <c r="K31" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L31" s="10" t="s">
-        <v>112</v>
+        <v>131</v>
       </c>
       <c r="M31" s="6" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="N31" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O31" s="6">
-        <v>20754.72</v>
+        <v>15943.52</v>
       </c>
       <c r="P31" s="6"/>
     </row>
     <row r="32" spans="1:16" customHeight="1" ht="65">
       <c r="A32" s="6" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B32" s="6">
         <v>0</v>
       </c>
       <c r="C32" s="6">
         <v>0</v>
       </c>
       <c r="D32" s="6">
         <v>0</v>
       </c>
       <c r="E32" s="6" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="F32" s="9" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="G32" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H32" s="6" t="s">
-        <v>39</v>
+        <v>24</v>
       </c>
       <c r="I32" s="6">
-        <v>14.5</v>
+        <v>0</v>
       </c>
       <c r="J32" s="10" t="s">
+        <v>136</v>
+      </c>
+      <c r="K32" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="L32" s="10" t="s">
         <v>135</v>
       </c>
-      <c r="K32" s="6" t="s">
-[...2 lines deleted...]
-      <c r="L32" s="10" t="s">
+      <c r="M32" s="6" t="s">
         <v>137</v>
       </c>
-      <c r="M32" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N32" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O32" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O32" s="6"/>
       <c r="P32" s="6"/>
     </row>
     <row r="33" spans="1:16" customHeight="1" ht="65">
       <c r="A33" s="6" t="s">
+        <v>138</v>
+      </c>
+      <c r="B33" s="6">
+        <v>0</v>
+      </c>
+      <c r="C33" s="6">
+        <v>0</v>
+      </c>
+      <c r="D33" s="6">
+        <v>0</v>
+      </c>
+      <c r="E33" s="6">
+        <v>198513</v>
+      </c>
+      <c r="F33" s="9" t="s">
         <v>139</v>
-      </c>
-[...13 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G33" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H33" s="6" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="I33" s="6">
         <v>0</v>
       </c>
       <c r="J33" s="10" t="s">
+        <v>140</v>
+      </c>
+      <c r="K33" s="6" t="s">
+        <v>141</v>
+      </c>
+      <c r="L33" s="10" t="s">
+        <v>139</v>
+      </c>
+      <c r="M33" s="6" t="s">
         <v>142</v>
       </c>
-      <c r="K33" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="N33" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O33" s="6"/>
+      <c r="O33" s="6">
+        <v>69.35</v>
+      </c>
       <c r="P33" s="6"/>
     </row>
     <row r="34" spans="1:16" customHeight="1" ht="65">
       <c r="A34" s="6" t="s">
+        <v>143</v>
+      </c>
+      <c r="B34" s="6">
+        <v>0</v>
+      </c>
+      <c r="C34" s="6">
+        <v>0</v>
+      </c>
+      <c r="D34" s="6">
+        <v>0</v>
+      </c>
+      <c r="E34" s="6" t="s">
         <v>144</v>
-      </c>
-[...10 lines deleted...]
-        <v>198513</v>
       </c>
       <c r="F34" s="9" t="s">
         <v>145</v>
       </c>
       <c r="G34" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H34" s="6" t="s">
-        <v>39</v>
+        <v>24</v>
       </c>
       <c r="I34" s="6">
         <v>0</v>
       </c>
       <c r="J34" s="10" t="s">
         <v>146</v>
       </c>
       <c r="K34" s="6" t="s">
-        <v>147</v>
+        <v>26</v>
       </c>
       <c r="L34" s="10" t="s">
         <v>145</v>
       </c>
       <c r="M34" s="6" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="N34" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O34" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O34" s="6"/>
       <c r="P34" s="6"/>
     </row>
     <row r="35" spans="1:16" customHeight="1" ht="65">
       <c r="A35" s="6" t="s">
+        <v>148</v>
+      </c>
+      <c r="B35" s="6">
+        <v>0</v>
+      </c>
+      <c r="C35" s="6">
+        <v>0</v>
+      </c>
+      <c r="D35" s="6">
+        <v>0</v>
+      </c>
+      <c r="E35" s="6" t="s">
         <v>149</v>
       </c>
-      <c r="B35" s="6">
-[...8 lines deleted...]
-      <c r="E35" s="6" t="s">
+      <c r="F35" s="9" t="s">
         <v>150</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="G35" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H35" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I35" s="6">
         <v>0</v>
       </c>
       <c r="J35" s="10" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="K35" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L35" s="10" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="M35" s="6" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="N35" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O35" s="6"/>
       <c r="P35" s="6"/>
     </row>
     <row r="36" spans="1:16" customHeight="1" ht="65">
       <c r="A36" s="6" t="s">
+        <v>153</v>
+      </c>
+      <c r="B36" s="6">
+        <v>0</v>
+      </c>
+      <c r="C36" s="6">
+        <v>0</v>
+      </c>
+      <c r="D36" s="6">
+        <v>0</v>
+      </c>
+      <c r="E36" s="6" t="s">
         <v>154</v>
       </c>
-      <c r="B36" s="6">
-[...10 lines deleted...]
-      </c>
       <c r="F36" s="9" t="s">
-        <v>156</v>
+        <v>150</v>
       </c>
       <c r="G36" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H36" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I36" s="6">
         <v>0</v>
       </c>
       <c r="J36" s="10" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="K36" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L36" s="10" t="s">
+        <v>150</v>
+      </c>
+      <c r="M36" s="6" t="s">
         <v>156</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
       <c r="N36" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O36" s="6"/>
       <c r="P36" s="6"/>
     </row>
     <row r="37" spans="1:16" customHeight="1" ht="65">
       <c r="A37" s="6" t="s">
+        <v>157</v>
+      </c>
+      <c r="B37" s="6">
+        <v>0</v>
+      </c>
+      <c r="C37" s="6">
+        <v>0</v>
+      </c>
+      <c r="D37" s="6">
+        <v>0</v>
+      </c>
+      <c r="E37" s="6" t="s">
+        <v>158</v>
+      </c>
+      <c r="F37" s="9" t="s">
         <v>159</v>
-      </c>
-[...13 lines deleted...]
-        <v>156</v>
       </c>
       <c r="G37" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H37" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I37" s="6">
         <v>0</v>
       </c>
       <c r="J37" s="10" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="K37" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L37" s="10" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="M37" s="6" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="N37" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O37" s="6"/>
       <c r="P37" s="6"/>
     </row>
     <row r="38" spans="1:16" customHeight="1" ht="65">
       <c r="A38" s="6" t="s">
+        <v>162</v>
+      </c>
+      <c r="B38" s="6">
+        <v>0</v>
+      </c>
+      <c r="C38" s="6">
+        <v>0</v>
+      </c>
+      <c r="D38" s="6">
+        <v>0</v>
+      </c>
+      <c r="E38" s="6" t="s">
         <v>163</v>
       </c>
-      <c r="B38" s="6">
-[...10 lines deleted...]
-      </c>
       <c r="F38" s="9" t="s">
-        <v>165</v>
+        <v>159</v>
       </c>
       <c r="G38" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H38" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I38" s="6">
         <v>0</v>
       </c>
       <c r="J38" s="10" t="s">
-        <v>166</v>
+        <v>164</v>
       </c>
       <c r="K38" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L38" s="10" t="s">
+        <v>159</v>
+      </c>
+      <c r="M38" s="6" t="s">
         <v>165</v>
-      </c>
-[...1 lines deleted...]
-        <v>167</v>
       </c>
       <c r="N38" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O38" s="6"/>
       <c r="P38" s="6"/>
     </row>
     <row r="39" spans="1:16" customHeight="1" ht="65">
       <c r="A39" s="6" t="s">
+        <v>166</v>
+      </c>
+      <c r="B39" s="6">
+        <v>0</v>
+      </c>
+      <c r="C39" s="6">
+        <v>0</v>
+      </c>
+      <c r="D39" s="6">
+        <v>0</v>
+      </c>
+      <c r="E39" s="6" t="s">
+        <v>167</v>
+      </c>
+      <c r="F39" s="9" t="s">
         <v>168</v>
-      </c>
-[...13 lines deleted...]
-        <v>165</v>
       </c>
       <c r="G39" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H39" s="6" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="I39" s="6">
-        <v>0</v>
+        <v>2.4</v>
       </c>
       <c r="J39" s="10" t="s">
+        <v>169</v>
+      </c>
+      <c r="K39" s="6" t="s">
         <v>170</v>
       </c>
-      <c r="K39" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L39" s="10" t="s">
-        <v>165</v>
+        <v>76</v>
       </c>
       <c r="M39" s="6" t="s">
         <v>171</v>
       </c>
       <c r="N39" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O39" s="6">
-        <v>3460.38</v>
+        <v>725.41</v>
       </c>
       <c r="P39" s="6"/>
     </row>
     <row r="40" spans="1:16" customHeight="1" ht="65">
       <c r="A40" s="6" t="s">
         <v>172</v>
       </c>
       <c r="B40" s="6">
-        <v>0</v>
+        <v>67</v>
       </c>
       <c r="C40" s="6">
-        <v>0</v>
+        <v>67</v>
       </c>
       <c r="D40" s="6">
         <v>0</v>
       </c>
       <c r="E40" s="6" t="s">
         <v>173</v>
       </c>
       <c r="F40" s="9" t="s">
-        <v>174</v>
+        <v>168</v>
       </c>
       <c r="G40" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H40" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I40" s="6">
-        <v>2.4</v>
+        <v>2.79</v>
       </c>
       <c r="J40" s="10" t="s">
+        <v>174</v>
+      </c>
+      <c r="K40" s="6" t="s">
+        <v>170</v>
+      </c>
+      <c r="L40" s="10" t="s">
+        <v>76</v>
+      </c>
+      <c r="M40" s="6" t="s">
         <v>175</v>
       </c>
-      <c r="K40" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="N40" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O40" s="6">
-        <v>725.41</v>
+        <v>879.41</v>
       </c>
       <c r="P40" s="6"/>
     </row>
     <row r="41" spans="1:16" customHeight="1" ht="65">
       <c r="A41" s="6" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="B41" s="6">
-        <v>67</v>
+        <v>122</v>
       </c>
       <c r="C41" s="6">
-        <v>67</v>
+        <v>122</v>
       </c>
       <c r="D41" s="6">
         <v>0</v>
       </c>
       <c r="E41" s="6" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F41" s="9" t="s">
-        <v>174</v>
+        <v>168</v>
       </c>
       <c r="G41" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H41" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I41" s="6">
-        <v>2.79</v>
+        <v>3.21</v>
       </c>
       <c r="J41" s="10" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="K41" s="6" t="s">
-        <v>176</v>
+        <v>170</v>
       </c>
       <c r="L41" s="10" t="s">
-        <v>82</v>
+        <v>76</v>
       </c>
       <c r="M41" s="6" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="N41" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O41" s="6">
-        <v>879.41</v>
+        <v>1021.28</v>
       </c>
       <c r="P41" s="6"/>
     </row>
     <row r="42" spans="1:16" customHeight="1" ht="65">
       <c r="A42" s="6" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="B42" s="6">
-        <v>132</v>
+        <v>12</v>
       </c>
       <c r="C42" s="6">
-        <v>132</v>
+        <v>12</v>
       </c>
       <c r="D42" s="6">
         <v>0</v>
       </c>
       <c r="E42" s="6" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
       <c r="F42" s="9" t="s">
-        <v>174</v>
+        <v>168</v>
       </c>
       <c r="G42" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H42" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I42" s="6">
-        <v>3.21</v>
+        <v>3.9</v>
       </c>
       <c r="J42" s="10" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="K42" s="6" t="s">
-        <v>176</v>
+        <v>170</v>
       </c>
       <c r="L42" s="10" t="s">
-        <v>82</v>
+        <v>76</v>
       </c>
       <c r="M42" s="6" t="s">
-        <v>185</v>
+        <v>183</v>
       </c>
       <c r="N42" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O42" s="6">
-        <v>1021.24</v>
+        <v>1196.31</v>
       </c>
       <c r="P42" s="6"/>
     </row>
     <row r="43" spans="1:16" customHeight="1" ht="65">
       <c r="A43" s="6" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="B43" s="6">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="C43" s="6">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="D43" s="6">
         <v>0</v>
       </c>
       <c r="E43" s="6" t="s">
-        <v>187</v>
+        <v>185</v>
       </c>
       <c r="F43" s="9" t="s">
-        <v>174</v>
+        <v>73</v>
       </c>
       <c r="G43" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H43" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I43" s="6">
-        <v>3.9</v>
+        <v>0</v>
       </c>
       <c r="J43" s="10" t="s">
-        <v>188</v>
+        <v>186</v>
       </c>
       <c r="K43" s="6" t="s">
-        <v>176</v>
+        <v>170</v>
       </c>
       <c r="L43" s="10" t="s">
-        <v>82</v>
+        <v>76</v>
       </c>
       <c r="M43" s="6" t="s">
-        <v>189</v>
+        <v>187</v>
       </c>
       <c r="N43" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O43" s="6">
-        <v>1196.31</v>
+        <v>5348.34</v>
       </c>
       <c r="P43" s="6"/>
     </row>
     <row r="44" spans="1:16" customHeight="1" ht="65">
       <c r="A44" s="6" t="s">
-        <v>190</v>
+        <v>188</v>
       </c>
       <c r="B44" s="6">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="C44" s="6">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="D44" s="6">
         <v>0</v>
       </c>
       <c r="E44" s="6" t="s">
-        <v>191</v>
+        <v>189</v>
       </c>
       <c r="F44" s="9" t="s">
-        <v>79</v>
+        <v>73</v>
       </c>
       <c r="G44" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H44" s="6" t="s">
-        <v>39</v>
+        <v>80</v>
       </c>
       <c r="I44" s="6">
         <v>0</v>
       </c>
       <c r="J44" s="10" t="s">
-        <v>192</v>
+        <v>190</v>
       </c>
       <c r="K44" s="6" t="s">
-        <v>176</v>
+        <v>170</v>
       </c>
       <c r="L44" s="10" t="s">
-        <v>82</v>
+        <v>76</v>
       </c>
       <c r="M44" s="6" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="N44" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O44" s="6">
-        <v>5348.34</v>
+        <v>5358.37</v>
       </c>
       <c r="P44" s="6"/>
     </row>
     <row r="45" spans="1:16" customHeight="1" ht="65">
       <c r="A45" s="6" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
       <c r="B45" s="6">
-        <v>3</v>
+        <v>48</v>
       </c>
       <c r="C45" s="6">
-        <v>3</v>
+        <v>48</v>
       </c>
       <c r="D45" s="6">
         <v>0</v>
       </c>
       <c r="E45" s="6" t="s">
-        <v>195</v>
+        <v>193</v>
       </c>
       <c r="F45" s="9" t="s">
-        <v>79</v>
+        <v>73</v>
       </c>
       <c r="G45" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H45" s="6" t="s">
-        <v>86</v>
+        <v>80</v>
       </c>
       <c r="I45" s="6">
         <v>0</v>
       </c>
       <c r="J45" s="10" t="s">
-        <v>196</v>
+        <v>194</v>
       </c>
       <c r="K45" s="6" t="s">
-        <v>176</v>
+        <v>170</v>
       </c>
       <c r="L45" s="10" t="s">
-        <v>82</v>
+        <v>76</v>
       </c>
       <c r="M45" s="6" t="s">
-        <v>197</v>
+        <v>195</v>
       </c>
       <c r="N45" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O45" s="6">
-        <v>5358.37</v>
+        <v>5842.47</v>
       </c>
       <c r="P45" s="6"/>
     </row>
     <row r="46" spans="1:16" customHeight="1" ht="65">
       <c r="A46" s="6" t="s">
-        <v>198</v>
+        <v>196</v>
       </c>
       <c r="B46" s="6">
-        <v>53</v>
+        <v>0</v>
       </c>
       <c r="C46" s="6">
-        <v>53</v>
+        <v>0</v>
       </c>
       <c r="D46" s="6">
         <v>0</v>
       </c>
       <c r="E46" s="6" t="s">
-        <v>199</v>
+        <v>197</v>
       </c>
       <c r="F46" s="9" t="s">
-        <v>79</v>
+        <v>73</v>
       </c>
       <c r="G46" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H46" s="6" t="s">
-        <v>86</v>
+        <v>39</v>
       </c>
       <c r="I46" s="6">
         <v>0</v>
       </c>
       <c r="J46" s="10" t="s">
-        <v>200</v>
+        <v>198</v>
       </c>
       <c r="K46" s="6" t="s">
-        <v>176</v>
+        <v>170</v>
       </c>
       <c r="L46" s="10" t="s">
-        <v>82</v>
+        <v>76</v>
       </c>
       <c r="M46" s="6" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="N46" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O46" s="6">
-        <v>5842.47</v>
+        <v>7240.2</v>
       </c>
       <c r="P46" s="6"/>
     </row>
     <row r="47" spans="1:16" customHeight="1" ht="65">
       <c r="A47" s="6" t="s">
+        <v>200</v>
+      </c>
+      <c r="B47" s="6">
+        <v>0</v>
+      </c>
+      <c r="C47" s="6">
+        <v>0</v>
+      </c>
+      <c r="D47" s="6">
+        <v>0</v>
+      </c>
+      <c r="E47" s="6" t="s">
+        <v>201</v>
+      </c>
+      <c r="F47" s="9" t="s">
         <v>202</v>
-      </c>
-[...13 lines deleted...]
-        <v>79</v>
       </c>
       <c r="G47" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H47" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I47" s="6">
-        <v>0</v>
+        <v>10.6</v>
       </c>
       <c r="J47" s="10" t="s">
+        <v>203</v>
+      </c>
+      <c r="K47" s="6" t="s">
         <v>204</v>
       </c>
-      <c r="K47" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L47" s="10" t="s">
-        <v>82</v>
+        <v>202</v>
       </c>
       <c r="M47" s="6" t="s">
         <v>205</v>
       </c>
       <c r="N47" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O47" s="6">
-        <v>7240.2</v>
+        <v>7557.04</v>
       </c>
       <c r="P47" s="6"/>
     </row>
     <row r="48" spans="1:16" customHeight="1" ht="65">
       <c r="A48" s="6" t="s">
         <v>206</v>
       </c>
       <c r="B48" s="6">
         <v>0</v>
       </c>
       <c r="C48" s="6">
         <v>0</v>
       </c>
       <c r="D48" s="6">
         <v>0</v>
       </c>
       <c r="E48" s="6" t="s">
         <v>207</v>
       </c>
       <c r="F48" s="9" t="s">
-        <v>208</v>
+        <v>50</v>
       </c>
       <c r="G48" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H48" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I48" s="6">
-        <v>10.6</v>
+        <v>3.6</v>
       </c>
       <c r="J48" s="10" t="s">
+        <v>208</v>
+      </c>
+      <c r="K48" s="6" t="s">
         <v>209</v>
       </c>
-      <c r="K48" s="6" t="s">
+      <c r="L48" s="10" t="s">
+        <v>50</v>
+      </c>
+      <c r="M48" s="6" t="s">
         <v>210</v>
       </c>
-      <c r="L48" s="10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N48" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O48" s="6">
-        <v>7159.32</v>
+        <v>10697.78</v>
       </c>
       <c r="P48" s="6"/>
     </row>
     <row r="49" spans="1:16" customHeight="1" ht="65">
       <c r="A49" s="6" t="s">
+        <v>211</v>
+      </c>
+      <c r="B49" s="6">
+        <v>0</v>
+      </c>
+      <c r="C49" s="6">
+        <v>0</v>
+      </c>
+      <c r="D49" s="6">
+        <v>0</v>
+      </c>
+      <c r="E49" s="6" t="s">
         <v>212</v>
       </c>
-      <c r="B49" s="6">
-[...10 lines deleted...]
-      </c>
       <c r="F49" s="9" t="s">
-        <v>56</v>
+        <v>150</v>
       </c>
       <c r="G49" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H49" s="6" t="s">
-        <v>39</v>
+        <v>24</v>
       </c>
       <c r="I49" s="6">
-        <v>3.6</v>
+        <v>0</v>
       </c>
       <c r="J49" s="10" t="s">
+        <v>211</v>
+      </c>
+      <c r="K49" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L49" s="10" t="s">
+        <v>150</v>
+      </c>
+      <c r="M49" s="6" t="s">
+        <v>213</v>
+      </c>
+      <c r="N49" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="O49" s="6"/>
+      <c r="P49" s="6"/>
+    </row>
+    <row r="50" spans="1:16">
+      <c r="A50" s="6" t="s">
         <v>214</v>
       </c>
-      <c r="K49" s="6" t="s">
-[...5 lines deleted...]
-      <c r="M49" s="6" t="s">
+      <c r="B50" s="6">
+        <v>0</v>
+      </c>
+      <c r="C50" s="6">
+        <v>0</v>
+      </c>
+      <c r="D50" s="6">
+        <v>0</v>
+      </c>
+      <c r="E50" s="6" t="s">
         <v>215</v>
       </c>
-      <c r="N49" s="6" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="F50" s="9" t="s">
-        <v>156</v>
+        <v>50</v>
       </c>
       <c r="G50" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H50" s="6" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="I50" s="6">
         <v>0</v>
       </c>
       <c r="J50" s="10" t="s">
         <v>216</v>
       </c>
       <c r="K50" s="6" t="s">
-        <v>26</v>
+        <v>209</v>
       </c>
       <c r="L50" s="10" t="s">
-        <v>156</v>
+        <v>50</v>
       </c>
       <c r="M50" s="6" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
       <c r="N50" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O50" s="6"/>
+      <c r="O50" s="6">
+        <v>13181.27</v>
+      </c>
       <c r="P50" s="6"/>
     </row>
     <row r="51" spans="1:16" customHeight="1" ht="65">
       <c r="A51" s="6" t="s">
+        <v>218</v>
+      </c>
+      <c r="B51" s="6">
+        <v>0</v>
+      </c>
+      <c r="C51" s="6">
+        <v>0</v>
+      </c>
+      <c r="D51" s="6">
+        <v>0</v>
+      </c>
+      <c r="E51" s="6" t="s">
         <v>219</v>
       </c>
-      <c r="B51" s="6">
-[...10 lines deleted...]
-      </c>
       <c r="F51" s="9" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="G51" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H51" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I51" s="6">
         <v>75</v>
       </c>
       <c r="J51" s="10" t="s">
+        <v>220</v>
+      </c>
+      <c r="K51" s="6" t="s">
+        <v>68</v>
+      </c>
+      <c r="L51" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="M51" s="6" t="s">
         <v>221</v>
-      </c>
-[...7 lines deleted...]
-        <v>222</v>
       </c>
       <c r="N51" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O51" s="6"/>
       <c r="P51" s="6"/>
     </row>
     <row r="52" spans="1:16" customHeight="1" ht="65">
       <c r="A52" s="6" t="s">
+        <v>222</v>
+      </c>
+      <c r="B52" s="6">
+        <v>0</v>
+      </c>
+      <c r="C52" s="6">
+        <v>0</v>
+      </c>
+      <c r="D52" s="6">
+        <v>0</v>
+      </c>
+      <c r="E52" s="6" t="s">
         <v>223</v>
       </c>
-      <c r="B52" s="6">
-[...8 lines deleted...]
-      <c r="E52" s="6" t="s">
+      <c r="F52" s="9" t="s">
         <v>224</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
       <c r="G52" s="10" t="s">
         <v>225</v>
       </c>
       <c r="H52" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I52" s="6">
         <v>14</v>
       </c>
       <c r="J52" s="10" t="s">
         <v>226</v>
       </c>
       <c r="K52" s="6" t="s">
-        <v>52</v>
+        <v>46</v>
       </c>
       <c r="L52" s="10" t="s">
-        <v>44</v>
+        <v>224</v>
       </c>
       <c r="M52" s="6" t="s">
         <v>227</v>
       </c>
       <c r="N52" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O52" s="6">
-        <v>255919.66</v>
+        <v>265153.18</v>
       </c>
       <c r="P52" s="6"/>
     </row>
     <row r="53" spans="1:16" customHeight="1" ht="65">
       <c r="A53" s="6" t="s">
         <v>228</v>
       </c>
       <c r="B53" s="6">
         <v>0</v>
       </c>
       <c r="C53" s="6">
         <v>0</v>
       </c>
       <c r="D53" s="6">
         <v>0</v>
       </c>
       <c r="E53" s="6" t="s">
         <v>229</v>
       </c>
       <c r="F53" s="9" t="s">
-        <v>137</v>
+        <v>131</v>
       </c>
       <c r="G53" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H53" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I53" s="6">
         <v>0</v>
       </c>
       <c r="J53" s="10" t="s">
         <v>230</v>
       </c>
       <c r="K53" s="6" t="s">
         <v>231</v>
       </c>
       <c r="L53" s="10" t="s">
-        <v>137</v>
+        <v>131</v>
       </c>
       <c r="M53" s="6" t="s">
         <v>232</v>
       </c>
       <c r="N53" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O53" s="6"/>
       <c r="P53" s="6"/>
     </row>
     <row r="54" spans="1:16" customHeight="1" ht="65">
       <c r="A54" s="6" t="s">
         <v>233</v>
       </c>
       <c r="B54" s="6">
         <v>0</v>
       </c>
       <c r="C54" s="6">
         <v>0</v>
       </c>
       <c r="D54" s="6">
         <v>0</v>
       </c>
       <c r="E54" s="6" t="s">
         <v>234</v>
@@ -14449,11405 +14695,12985 @@
       </c>
       <c r="H55" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I55" s="6">
         <v>0</v>
       </c>
       <c r="J55" s="10" t="s">
         <v>241</v>
       </c>
       <c r="K55" s="6" t="s">
         <v>231</v>
       </c>
       <c r="L55" s="10" t="s">
         <v>240</v>
       </c>
       <c r="M55" s="6" t="s">
         <v>242</v>
       </c>
       <c r="N55" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O55" s="6"/>
       <c r="P55" s="6"/>
     </row>
-    <row r="56" spans="1:16" customHeight="1" ht="65">
+    <row r="56" spans="1:16">
       <c r="A56" s="6" t="s">
         <v>243</v>
       </c>
       <c r="B56" s="6">
         <v>0</v>
       </c>
       <c r="C56" s="6">
         <v>0</v>
       </c>
       <c r="D56" s="6">
         <v>0</v>
       </c>
       <c r="E56" s="6" t="s">
         <v>244</v>
       </c>
       <c r="F56" s="9" t="s">
-        <v>72</v>
+        <v>50</v>
       </c>
       <c r="G56" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H56" s="6" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="I56" s="6">
-        <v>41</v>
+        <v>4</v>
       </c>
       <c r="J56" s="10" t="s">
         <v>245</v>
       </c>
       <c r="K56" s="6" t="s">
-        <v>74</v>
+        <v>209</v>
       </c>
       <c r="L56" s="10" t="s">
-        <v>75</v>
+        <v>50</v>
       </c>
       <c r="M56" s="6" t="s">
         <v>246</v>
       </c>
       <c r="N56" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O56" s="6"/>
+      <c r="O56" s="6">
+        <v>20917.67</v>
+      </c>
       <c r="P56" s="6"/>
     </row>
     <row r="57" spans="1:16" customHeight="1" ht="65">
       <c r="A57" s="6" t="s">
         <v>247</v>
       </c>
       <c r="B57" s="6">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="C57" s="6">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="D57" s="6">
         <v>0</v>
       </c>
       <c r="E57" s="6" t="s">
         <v>248</v>
       </c>
       <c r="F57" s="9" t="s">
-        <v>56</v>
+        <v>66</v>
       </c>
       <c r="G57" s="10" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="H57" s="6" t="s">
-        <v>86</v>
+        <v>24</v>
       </c>
       <c r="I57" s="6">
-        <v>2.2</v>
+        <v>41</v>
       </c>
       <c r="J57" s="10" t="s">
         <v>249</v>
       </c>
       <c r="K57" s="6" t="s">
-        <v>52</v>
+        <v>68</v>
       </c>
       <c r="L57" s="10" t="s">
-        <v>56</v>
+        <v>69</v>
       </c>
       <c r="M57" s="6" t="s">
         <v>250</v>
       </c>
       <c r="N57" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O57" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O57" s="6"/>
       <c r="P57" s="6"/>
     </row>
     <row r="58" spans="1:16" customHeight="1" ht="65">
       <c r="A58" s="6" t="s">
         <v>251</v>
       </c>
       <c r="B58" s="6">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="C58" s="6">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="D58" s="6">
         <v>0</v>
       </c>
       <c r="E58" s="6" t="s">
         <v>252</v>
       </c>
       <c r="F58" s="9" t="s">
-        <v>72</v>
+        <v>50</v>
       </c>
       <c r="G58" s="10" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="H58" s="6" t="s">
-        <v>24</v>
+        <v>80</v>
       </c>
       <c r="I58" s="6">
-        <v>64</v>
+        <v>2.2</v>
       </c>
       <c r="J58" s="10" t="s">
         <v>253</v>
       </c>
       <c r="K58" s="6" t="s">
-        <v>74</v>
+        <v>46</v>
       </c>
       <c r="L58" s="10" t="s">
-        <v>75</v>
+        <v>50</v>
       </c>
       <c r="M58" s="6" t="s">
         <v>254</v>
       </c>
       <c r="N58" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O58" s="6"/>
+      <c r="O58" s="6">
+        <v>9165.19</v>
+      </c>
       <c r="P58" s="6"/>
     </row>
     <row r="59" spans="1:16" customHeight="1" ht="65">
       <c r="A59" s="6" t="s">
         <v>255</v>
       </c>
       <c r="B59" s="6">
         <v>0</v>
       </c>
       <c r="C59" s="6">
         <v>0</v>
       </c>
       <c r="D59" s="6">
         <v>0</v>
       </c>
       <c r="E59" s="6" t="s">
         <v>256</v>
       </c>
       <c r="F59" s="9" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="G59" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H59" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I59" s="6">
-        <v>45</v>
+        <v>64</v>
       </c>
       <c r="J59" s="10" t="s">
         <v>257</v>
       </c>
       <c r="K59" s="6" t="s">
-        <v>74</v>
+        <v>68</v>
       </c>
       <c r="L59" s="10" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="M59" s="6" t="s">
         <v>258</v>
       </c>
       <c r="N59" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O59" s="6"/>
       <c r="P59" s="6"/>
     </row>
-    <row r="60" spans="1:16">
+    <row r="60" spans="1:16" customHeight="1" ht="65">
       <c r="A60" s="6" t="s">
         <v>259</v>
       </c>
       <c r="B60" s="6">
         <v>0</v>
       </c>
       <c r="C60" s="6">
         <v>0</v>
       </c>
       <c r="D60" s="6">
         <v>0</v>
       </c>
       <c r="E60" s="6" t="s">
         <v>260</v>
       </c>
       <c r="F60" s="9" t="s">
-        <v>261</v>
+        <v>66</v>
       </c>
       <c r="G60" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H60" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I60" s="6">
-        <v>0</v>
+        <v>45</v>
       </c>
       <c r="J60" s="10" t="s">
+        <v>261</v>
+      </c>
+      <c r="K60" s="6" t="s">
+        <v>68</v>
+      </c>
+      <c r="L60" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="M60" s="6" t="s">
         <v>262</v>
-      </c>
-[...7 lines deleted...]
-        <v>263</v>
       </c>
       <c r="N60" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O60" s="6"/>
       <c r="P60" s="6"/>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" s="6" t="s">
+        <v>263</v>
+      </c>
+      <c r="B61" s="6">
+        <v>0</v>
+      </c>
+      <c r="C61" s="6">
+        <v>0</v>
+      </c>
+      <c r="D61" s="6">
+        <v>0</v>
+      </c>
+      <c r="E61" s="6" t="s">
         <v>264</v>
       </c>
-      <c r="B61" s="6">
-[...8 lines deleted...]
-      <c r="E61" s="6" t="s">
+      <c r="F61" s="9" t="s">
         <v>265</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
       <c r="G61" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H61" s="6" t="s">
-        <v>39</v>
+        <v>24</v>
       </c>
       <c r="I61" s="6">
         <v>0</v>
       </c>
-      <c r="J61" s="10"/>
+      <c r="J61" s="10" t="s">
+        <v>266</v>
+      </c>
       <c r="K61" s="6" t="s">
-        <v>40</v>
+        <v>231</v>
       </c>
       <c r="L61" s="10" t="s">
-        <v>22</v>
+        <v>265</v>
       </c>
       <c r="M61" s="6" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="N61" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O61" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O61" s="6"/>
       <c r="P61" s="6"/>
     </row>
-    <row r="62" spans="1:16" customHeight="1" ht="65">
+    <row r="62" spans="1:16">
       <c r="A62" s="6" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="B62" s="6">
-        <v>61</v>
+        <v>0</v>
       </c>
       <c r="C62" s="6">
-        <v>61</v>
+        <v>0</v>
       </c>
       <c r="D62" s="6">
         <v>0</v>
       </c>
       <c r="E62" s="6" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="F62" s="9" t="s">
-        <v>121</v>
+        <v>38</v>
       </c>
       <c r="G62" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H62" s="6" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="I62" s="6">
         <v>0</v>
       </c>
-      <c r="J62" s="10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J62" s="10"/>
       <c r="K62" s="6" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="L62" s="10" t="s">
-        <v>121</v>
+        <v>22</v>
       </c>
       <c r="M62" s="6" t="s">
         <v>270</v>
       </c>
       <c r="N62" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O62" s="6">
-        <v>24</v>
+        <v>809.68</v>
       </c>
       <c r="P62" s="6"/>
     </row>
     <row r="63" spans="1:16" customHeight="1" ht="65">
       <c r="A63" s="6" t="s">
         <v>271</v>
       </c>
       <c r="B63" s="6">
-        <v>0</v>
+        <v>61</v>
       </c>
       <c r="C63" s="6">
-        <v>0</v>
+        <v>61</v>
       </c>
       <c r="D63" s="6">
         <v>0</v>
       </c>
       <c r="E63" s="6" t="s">
         <v>272</v>
       </c>
       <c r="F63" s="9" t="s">
-        <v>31</v>
+        <v>115</v>
       </c>
       <c r="G63" s="10" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="H63" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I63" s="6">
         <v>0</v>
       </c>
       <c r="J63" s="10" t="s">
         <v>273</v>
       </c>
       <c r="K63" s="6" t="s">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="L63" s="10" t="s">
-        <v>31</v>
+        <v>115</v>
       </c>
       <c r="M63" s="6" t="s">
         <v>274</v>
       </c>
       <c r="N63" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O63" s="6"/>
+      <c r="O63" s="6">
+        <v>24</v>
+      </c>
       <c r="P63" s="6"/>
     </row>
     <row r="64" spans="1:16" customHeight="1" ht="65">
       <c r="A64" s="6" t="s">
         <v>275</v>
       </c>
       <c r="B64" s="6">
-        <v>189</v>
+        <v>0</v>
       </c>
       <c r="C64" s="6">
-        <v>189</v>
+        <v>0</v>
       </c>
       <c r="D64" s="6">
         <v>0</v>
       </c>
       <c r="E64" s="6" t="s">
         <v>276</v>
       </c>
       <c r="F64" s="9" t="s">
-        <v>145</v>
+        <v>31</v>
       </c>
       <c r="G64" s="10" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="H64" s="6" t="s">
-        <v>86</v>
+        <v>24</v>
       </c>
       <c r="I64" s="6">
-        <v>0.05</v>
+        <v>0</v>
       </c>
       <c r="J64" s="10" t="s">
         <v>277</v>
       </c>
       <c r="K64" s="6" t="s">
-        <v>147</v>
+        <v>34</v>
       </c>
       <c r="L64" s="10" t="s">
-        <v>145</v>
+        <v>31</v>
       </c>
       <c r="M64" s="6" t="s">
         <v>278</v>
       </c>
       <c r="N64" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O64" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O64" s="6"/>
       <c r="P64" s="6"/>
     </row>
     <row r="65" spans="1:16" customHeight="1" ht="65">
       <c r="A65" s="6" t="s">
         <v>279</v>
       </c>
       <c r="B65" s="6">
-        <v>5</v>
+        <v>112</v>
       </c>
       <c r="C65" s="6">
-        <v>5</v>
+        <v>112</v>
       </c>
       <c r="D65" s="6">
         <v>0</v>
       </c>
       <c r="E65" s="6" t="s">
         <v>280</v>
       </c>
       <c r="F65" s="9" t="s">
-        <v>281</v>
+        <v>139</v>
       </c>
       <c r="G65" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H65" s="6" t="s">
+        <v>80</v>
+      </c>
+      <c r="I65" s="6">
+        <v>0.05</v>
+      </c>
+      <c r="J65" s="10" t="s">
+        <v>281</v>
+      </c>
+      <c r="K65" s="6" t="s">
+        <v>141</v>
+      </c>
+      <c r="L65" s="10" t="s">
+        <v>139</v>
+      </c>
+      <c r="M65" s="6" t="s">
         <v>282</v>
       </c>
-      <c r="I65" s="6">
-[...13 lines deleted...]
-      </c>
       <c r="N65" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O65" s="6">
-        <v>85.44</v>
+        <v>46.48</v>
       </c>
       <c r="P65" s="6"/>
     </row>
     <row r="66" spans="1:16" customHeight="1" ht="65">
       <c r="A66" s="6" t="s">
-        <v>286</v>
+        <v>283</v>
       </c>
       <c r="B66" s="6">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="C66" s="6">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="D66" s="6">
         <v>0</v>
       </c>
       <c r="E66" s="6" t="s">
-        <v>287</v>
+        <v>284</v>
       </c>
       <c r="F66" s="9" t="s">
-        <v>281</v>
+        <v>285</v>
       </c>
       <c r="G66" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H66" s="6" t="s">
-        <v>282</v>
+        <v>286</v>
       </c>
       <c r="I66" s="6">
         <v>0</v>
       </c>
       <c r="J66" s="10" t="s">
+        <v>287</v>
+      </c>
+      <c r="K66" s="6" t="s">
         <v>288</v>
       </c>
-      <c r="K66" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L66" s="10" t="s">
-        <v>281</v>
+        <v>285</v>
       </c>
       <c r="M66" s="6" t="s">
         <v>289</v>
       </c>
       <c r="N66" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O66" s="6"/>
+      <c r="O66" s="6">
+        <v>85.44</v>
+      </c>
       <c r="P66" s="6"/>
     </row>
     <row r="67" spans="1:16" customHeight="1" ht="65">
       <c r="A67" s="6" t="s">
         <v>290</v>
       </c>
       <c r="B67" s="6">
         <v>0</v>
       </c>
       <c r="C67" s="6">
         <v>0</v>
       </c>
       <c r="D67" s="6">
         <v>0</v>
       </c>
       <c r="E67" s="6" t="s">
         <v>291</v>
       </c>
       <c r="F67" s="9" t="s">
-        <v>22</v>
+        <v>285</v>
       </c>
       <c r="G67" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H67" s="6" t="s">
-        <v>39</v>
+        <v>286</v>
       </c>
       <c r="I67" s="6">
         <v>0</v>
       </c>
       <c r="J67" s="10" t="s">
         <v>292</v>
       </c>
       <c r="K67" s="6" t="s">
-        <v>210</v>
+        <v>288</v>
       </c>
       <c r="L67" s="10" t="s">
-        <v>22</v>
+        <v>285</v>
       </c>
       <c r="M67" s="6" t="s">
         <v>293</v>
       </c>
       <c r="N67" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O67" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O67" s="6"/>
       <c r="P67" s="6"/>
     </row>
     <row r="68" spans="1:16" customHeight="1" ht="65">
       <c r="A68" s="6" t="s">
         <v>294</v>
       </c>
       <c r="B68" s="6">
         <v>0</v>
       </c>
       <c r="C68" s="6">
         <v>0</v>
       </c>
       <c r="D68" s="6">
         <v>0</v>
       </c>
       <c r="E68" s="6" t="s">
         <v>295</v>
       </c>
       <c r="F68" s="9" t="s">
-        <v>145</v>
+        <v>22</v>
       </c>
       <c r="G68" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H68" s="6" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="I68" s="6">
-        <v>0.1</v>
+        <v>0</v>
       </c>
       <c r="J68" s="10" t="s">
         <v>296</v>
       </c>
       <c r="K68" s="6" t="s">
-        <v>147</v>
+        <v>204</v>
       </c>
       <c r="L68" s="10" t="s">
-        <v>145</v>
+        <v>22</v>
       </c>
       <c r="M68" s="6" t="s">
         <v>297</v>
       </c>
       <c r="N68" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O68" s="6"/>
+      <c r="O68" s="6">
+        <v>3357.95</v>
+      </c>
       <c r="P68" s="6"/>
     </row>
     <row r="69" spans="1:16" customHeight="1" ht="65">
       <c r="A69" s="6" t="s">
         <v>298</v>
       </c>
       <c r="B69" s="6">
         <v>0</v>
       </c>
       <c r="C69" s="6">
         <v>0</v>
       </c>
       <c r="D69" s="6">
         <v>0</v>
       </c>
       <c r="E69" s="6" t="s">
         <v>299</v>
       </c>
       <c r="F69" s="9" t="s">
-        <v>281</v>
+        <v>139</v>
       </c>
       <c r="G69" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H69" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I69" s="6">
-        <v>0</v>
+        <v>0.1</v>
       </c>
       <c r="J69" s="10" t="s">
         <v>300</v>
       </c>
       <c r="K69" s="6" t="s">
-        <v>284</v>
+        <v>141</v>
       </c>
       <c r="L69" s="10" t="s">
-        <v>281</v>
+        <v>139</v>
       </c>
       <c r="M69" s="6" t="s">
         <v>301</v>
       </c>
       <c r="N69" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O69" s="6"/>
       <c r="P69" s="6"/>
     </row>
     <row r="70" spans="1:16" customHeight="1" ht="65">
       <c r="A70" s="6" t="s">
         <v>302</v>
       </c>
       <c r="B70" s="6">
         <v>0</v>
       </c>
       <c r="C70" s="6">
         <v>0</v>
       </c>
       <c r="D70" s="6">
         <v>0</v>
       </c>
       <c r="E70" s="6" t="s">
         <v>303</v>
       </c>
       <c r="F70" s="9" t="s">
-        <v>304</v>
+        <v>285</v>
       </c>
       <c r="G70" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H70" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I70" s="6">
-        <v>6.15</v>
+        <v>0</v>
       </c>
       <c r="J70" s="10" t="s">
+        <v>304</v>
+      </c>
+      <c r="K70" s="6" t="s">
+        <v>288</v>
+      </c>
+      <c r="L70" s="10" t="s">
+        <v>285</v>
+      </c>
+      <c r="M70" s="6" t="s">
         <v>305</v>
-      </c>
-[...7 lines deleted...]
-        <v>307</v>
       </c>
       <c r="N70" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O70" s="6"/>
       <c r="P70" s="6"/>
     </row>
     <row r="71" spans="1:16" customHeight="1" ht="65">
       <c r="A71" s="6" t="s">
+        <v>306</v>
+      </c>
+      <c r="B71" s="6">
+        <v>0</v>
+      </c>
+      <c r="C71" s="6">
+        <v>0</v>
+      </c>
+      <c r="D71" s="6">
+        <v>0</v>
+      </c>
+      <c r="E71" s="6" t="s">
+        <v>307</v>
+      </c>
+      <c r="F71" s="9" t="s">
         <v>308</v>
       </c>
-      <c r="B71" s="6">
-[...8 lines deleted...]
-      <c r="E71" s="6" t="s">
+      <c r="G71" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="H71" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="I71" s="6">
+        <v>6.15</v>
+      </c>
+      <c r="J71" s="10" t="s">
         <v>309</v>
       </c>
-      <c r="F71" s="9" t="s">
-[...11 lines deleted...]
-      <c r="J71" s="10" t="s">
+      <c r="K71" s="6" t="s">
         <v>310</v>
       </c>
-      <c r="K71" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L71" s="10" t="s">
-        <v>56</v>
+        <v>308</v>
       </c>
       <c r="M71" s="6" t="s">
         <v>311</v>
       </c>
       <c r="N71" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O71" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O71" s="6"/>
       <c r="P71" s="6"/>
     </row>
     <row r="72" spans="1:16" customHeight="1" ht="65">
       <c r="A72" s="6" t="s">
         <v>312</v>
       </c>
       <c r="B72" s="6">
         <v>0</v>
       </c>
       <c r="C72" s="6">
         <v>0</v>
       </c>
       <c r="D72" s="6">
         <v>0</v>
       </c>
       <c r="E72" s="6" t="s">
         <v>313</v>
       </c>
       <c r="F72" s="9" t="s">
-        <v>314</v>
+        <v>50</v>
       </c>
       <c r="G72" s="10" t="s">
-        <v>315</v>
+        <v>32</v>
       </c>
       <c r="H72" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I72" s="6">
-        <v>15</v>
+        <v>3.3</v>
       </c>
       <c r="J72" s="10" t="s">
-        <v>316</v>
+        <v>314</v>
       </c>
       <c r="K72" s="6" t="s">
-        <v>317</v>
+        <v>46</v>
       </c>
       <c r="L72" s="10" t="s">
-        <v>318</v>
+        <v>50</v>
       </c>
       <c r="M72" s="6" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="N72" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O72" s="6">
-        <v>2417.94</v>
+        <v>23901.42</v>
       </c>
       <c r="P72" s="6"/>
     </row>
     <row r="73" spans="1:16" customHeight="1" ht="65">
       <c r="A73" s="6" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
       <c r="B73" s="6">
         <v>0</v>
       </c>
       <c r="C73" s="6">
         <v>0</v>
       </c>
       <c r="D73" s="6">
         <v>0</v>
       </c>
-      <c r="E73" s="6">
-        <v>411004</v>
+      <c r="E73" s="6" t="s">
+        <v>317</v>
       </c>
       <c r="F73" s="9" t="s">
-        <v>208</v>
+        <v>318</v>
       </c>
       <c r="G73" s="10" t="s">
-        <v>23</v>
+        <v>319</v>
       </c>
       <c r="H73" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I73" s="6">
-        <v>0</v>
+        <v>15</v>
       </c>
       <c r="J73" s="10" t="s">
+        <v>320</v>
+      </c>
+      <c r="K73" s="6" t="s">
         <v>321</v>
       </c>
-      <c r="K73" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L73" s="10" t="s">
-        <v>208</v>
+        <v>322</v>
       </c>
       <c r="M73" s="6" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="N73" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O73" s="6">
-        <v>10002.44</v>
+        <v>2417.94</v>
       </c>
       <c r="P73" s="6"/>
     </row>
     <row r="74" spans="1:16" customHeight="1" ht="65">
       <c r="A74" s="6" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="B74" s="6">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="C74" s="6">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D74" s="6">
         <v>0</v>
       </c>
-      <c r="E74" s="6" t="s">
-        <v>324</v>
+      <c r="E74" s="6">
+        <v>411004</v>
       </c>
       <c r="F74" s="9" t="s">
-        <v>208</v>
+        <v>202</v>
       </c>
       <c r="G74" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H74" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I74" s="6">
-        <v>9.38</v>
+        <v>0</v>
       </c>
       <c r="J74" s="10" t="s">
         <v>325</v>
       </c>
       <c r="K74" s="6" t="s">
-        <v>210</v>
+        <v>141</v>
       </c>
       <c r="L74" s="10" t="s">
-        <v>208</v>
+        <v>202</v>
       </c>
       <c r="M74" s="6" t="s">
         <v>326</v>
       </c>
       <c r="N74" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O74" s="6">
-        <v>6386.95</v>
+        <v>10002.44</v>
       </c>
       <c r="P74" s="6"/>
     </row>
     <row r="75" spans="1:16" customHeight="1" ht="65">
       <c r="A75" s="6" t="s">
         <v>327</v>
       </c>
       <c r="B75" s="6">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="C75" s="6">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D75" s="6">
         <v>0</v>
       </c>
       <c r="E75" s="6" t="s">
         <v>328</v>
       </c>
       <c r="F75" s="9" t="s">
-        <v>281</v>
+        <v>202</v>
       </c>
       <c r="G75" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H75" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I75" s="6">
-        <v>0</v>
+        <v>9.38</v>
       </c>
       <c r="J75" s="10" t="s">
         <v>329</v>
       </c>
       <c r="K75" s="6" t="s">
-        <v>210</v>
+        <v>204</v>
       </c>
       <c r="L75" s="10" t="s">
-        <v>281</v>
+        <v>202</v>
       </c>
       <c r="M75" s="6" t="s">
         <v>330</v>
       </c>
       <c r="N75" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O75" s="6">
-        <v>6.83</v>
+        <v>6741.77</v>
       </c>
       <c r="P75" s="6"/>
     </row>
     <row r="76" spans="1:16" customHeight="1" ht="65">
       <c r="A76" s="6" t="s">
         <v>331</v>
       </c>
       <c r="B76" s="6">
         <v>0</v>
       </c>
       <c r="C76" s="6">
         <v>0</v>
       </c>
       <c r="D76" s="6">
         <v>0</v>
       </c>
       <c r="E76" s="6" t="s">
         <v>332</v>
       </c>
       <c r="F76" s="9" t="s">
-        <v>56</v>
+        <v>285</v>
       </c>
       <c r="G76" s="10" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="H76" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I76" s="6">
-        <v>5.1</v>
+        <v>0</v>
       </c>
       <c r="J76" s="10" t="s">
         <v>333</v>
       </c>
       <c r="K76" s="6" t="s">
-        <v>52</v>
+        <v>204</v>
       </c>
       <c r="L76" s="10" t="s">
-        <v>99</v>
+        <v>285</v>
       </c>
       <c r="M76" s="6" t="s">
         <v>334</v>
       </c>
       <c r="N76" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O76" s="6">
-        <v>10732.5</v>
+        <v>6.83</v>
       </c>
       <c r="P76" s="6"/>
     </row>
     <row r="77" spans="1:16" customHeight="1" ht="65">
       <c r="A77" s="6" t="s">
         <v>335</v>
       </c>
       <c r="B77" s="6">
         <v>0</v>
       </c>
       <c r="C77" s="6">
         <v>0</v>
       </c>
       <c r="D77" s="6">
         <v>0</v>
       </c>
       <c r="E77" s="6" t="s">
         <v>336</v>
       </c>
       <c r="F77" s="9" t="s">
+        <v>50</v>
+      </c>
+      <c r="G77" s="10" t="s">
+        <v>32</v>
+      </c>
+      <c r="H77" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="I77" s="6">
+        <v>5.1</v>
+      </c>
+      <c r="J77" s="10" t="s">
         <v>337</v>
       </c>
-      <c r="G77" s="10" t="s">
-[...8 lines deleted...]
-      <c r="J77" s="10" t="s">
+      <c r="K77" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="L77" s="10" t="s">
+        <v>93</v>
+      </c>
+      <c r="M77" s="6" t="s">
         <v>338</v>
       </c>
-      <c r="K77" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="N77" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O77" s="6"/>
+      <c r="O77" s="6">
+        <v>11328.75</v>
+      </c>
       <c r="P77" s="6"/>
     </row>
     <row r="78" spans="1:16" customHeight="1" ht="65">
       <c r="A78" s="6" t="s">
+        <v>339</v>
+      </c>
+      <c r="B78" s="6">
+        <v>0</v>
+      </c>
+      <c r="C78" s="6">
+        <v>0</v>
+      </c>
+      <c r="D78" s="6">
+        <v>0</v>
+      </c>
+      <c r="E78" s="6" t="s">
         <v>340</v>
       </c>
-      <c r="B78" s="6">
-[...8 lines deleted...]
-      <c r="E78" s="6" t="s">
+      <c r="F78" s="9" t="s">
         <v>341</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="G78" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H78" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I78" s="6">
         <v>0</v>
       </c>
       <c r="J78" s="10" t="s">
         <v>342</v>
       </c>
       <c r="K78" s="6" t="s">
-        <v>231</v>
+        <v>34</v>
       </c>
       <c r="L78" s="10" t="s">
-        <v>137</v>
+        <v>341</v>
       </c>
       <c r="M78" s="6" t="s">
         <v>343</v>
       </c>
       <c r="N78" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O78" s="6"/>
       <c r="P78" s="6"/>
     </row>
     <row r="79" spans="1:16" customHeight="1" ht="65">
       <c r="A79" s="6" t="s">
         <v>344</v>
       </c>
       <c r="B79" s="6">
         <v>0</v>
       </c>
       <c r="C79" s="6">
         <v>0</v>
       </c>
       <c r="D79" s="6">
         <v>0</v>
       </c>
       <c r="E79" s="6" t="s">
         <v>345</v>
       </c>
       <c r="F79" s="9" t="s">
-        <v>44</v>
+        <v>128</v>
       </c>
       <c r="G79" s="10" t="s">
-        <v>225</v>
+        <v>23</v>
       </c>
       <c r="H79" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I79" s="6">
-        <v>14.2</v>
+        <v>0</v>
       </c>
       <c r="J79" s="10" t="s">
         <v>346</v>
       </c>
       <c r="K79" s="6" t="s">
-        <v>52</v>
+        <v>231</v>
       </c>
       <c r="L79" s="10" t="s">
-        <v>44</v>
+        <v>131</v>
       </c>
       <c r="M79" s="6" t="s">
         <v>347</v>
       </c>
       <c r="N79" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O79" s="6"/>
       <c r="P79" s="6"/>
     </row>
     <row r="80" spans="1:16" customHeight="1" ht="65">
       <c r="A80" s="6" t="s">
         <v>348</v>
       </c>
       <c r="B80" s="6">
         <v>0</v>
       </c>
       <c r="C80" s="6">
         <v>0</v>
       </c>
       <c r="D80" s="6">
         <v>0</v>
       </c>
       <c r="E80" s="6" t="s">
         <v>349</v>
       </c>
       <c r="F80" s="9" t="s">
-        <v>44</v>
+        <v>224</v>
       </c>
       <c r="G80" s="10" t="s">
         <v>225</v>
       </c>
       <c r="H80" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I80" s="6">
-        <v>12</v>
+        <v>14.2</v>
       </c>
       <c r="J80" s="10" t="s">
         <v>350</v>
       </c>
       <c r="K80" s="6" t="s">
-        <v>52</v>
+        <v>46</v>
       </c>
       <c r="L80" s="10" t="s">
-        <v>44</v>
+        <v>224</v>
       </c>
       <c r="M80" s="6" t="s">
         <v>351</v>
       </c>
       <c r="N80" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O80" s="6"/>
       <c r="P80" s="6"/>
     </row>
     <row r="81" spans="1:16" customHeight="1" ht="65">
       <c r="A81" s="6" t="s">
         <v>352</v>
       </c>
       <c r="B81" s="6">
         <v>0</v>
       </c>
       <c r="C81" s="6">
         <v>0</v>
       </c>
       <c r="D81" s="6">
         <v>0</v>
       </c>
       <c r="E81" s="6" t="s">
         <v>353</v>
       </c>
       <c r="F81" s="9" t="s">
-        <v>44</v>
+        <v>224</v>
       </c>
       <c r="G81" s="10" t="s">
         <v>225</v>
       </c>
       <c r="H81" s="6" t="s">
-        <v>39</v>
+        <v>24</v>
       </c>
       <c r="I81" s="6">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="J81" s="10" t="s">
         <v>354</v>
       </c>
       <c r="K81" s="6" t="s">
-        <v>52</v>
+        <v>46</v>
       </c>
       <c r="L81" s="10" t="s">
-        <v>44</v>
+        <v>224</v>
       </c>
       <c r="M81" s="6" t="s">
         <v>355</v>
       </c>
       <c r="N81" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O81" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O81" s="6"/>
       <c r="P81" s="6"/>
     </row>
     <row r="82" spans="1:16" customHeight="1" ht="65">
       <c r="A82" s="6" t="s">
         <v>356</v>
       </c>
       <c r="B82" s="6">
         <v>0</v>
       </c>
       <c r="C82" s="6">
         <v>0</v>
       </c>
       <c r="D82" s="6">
         <v>0</v>
       </c>
       <c r="E82" s="6" t="s">
         <v>357</v>
       </c>
       <c r="F82" s="9" t="s">
-        <v>358</v>
+        <v>224</v>
       </c>
       <c r="G82" s="10" t="s">
-        <v>23</v>
+        <v>225</v>
       </c>
       <c r="H82" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I82" s="6">
-        <v>102</v>
+        <v>15</v>
       </c>
       <c r="J82" s="10" t="s">
+        <v>358</v>
+      </c>
+      <c r="K82" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="L82" s="10" t="s">
+        <v>224</v>
+      </c>
+      <c r="M82" s="6" t="s">
         <v>359</v>
       </c>
-      <c r="K82" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="N82" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O82" s="6">
-        <v>75785.22</v>
+        <v>148603.85</v>
       </c>
       <c r="P82" s="6"/>
     </row>
     <row r="83" spans="1:16" customHeight="1" ht="65">
       <c r="A83" s="6" t="s">
+        <v>360</v>
+      </c>
+      <c r="B83" s="6">
+        <v>0</v>
+      </c>
+      <c r="C83" s="6">
+        <v>0</v>
+      </c>
+      <c r="D83" s="6">
+        <v>0</v>
+      </c>
+      <c r="E83" s="6" t="s">
         <v>361</v>
       </c>
-      <c r="B83" s="6">
-[...8 lines deleted...]
-      <c r="E83" s="6" t="s">
+      <c r="F83" s="9" t="s">
         <v>362</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="G83" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H83" s="6" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="I83" s="6">
-        <v>0</v>
+        <v>102</v>
       </c>
       <c r="J83" s="10" t="s">
         <v>363</v>
       </c>
       <c r="K83" s="6" t="s">
-        <v>26</v>
+        <v>46</v>
       </c>
       <c r="L83" s="10" t="s">
-        <v>121</v>
+        <v>362</v>
       </c>
       <c r="M83" s="6" t="s">
         <v>364</v>
       </c>
       <c r="N83" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O83" s="6">
-        <v>77.98</v>
+        <v>66913.45</v>
       </c>
       <c r="P83" s="6"/>
     </row>
     <row r="84" spans="1:16" customHeight="1" ht="65">
       <c r="A84" s="6" t="s">
         <v>365</v>
       </c>
       <c r="B84" s="6">
-        <v>0</v>
+        <v>166</v>
       </c>
       <c r="C84" s="6">
-        <v>0</v>
+        <v>166</v>
       </c>
       <c r="D84" s="6">
         <v>0</v>
       </c>
       <c r="E84" s="6" t="s">
         <v>366</v>
       </c>
       <c r="F84" s="9" t="s">
-        <v>367</v>
+        <v>115</v>
       </c>
       <c r="G84" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H84" s="6" t="s">
-        <v>39</v>
+        <v>24</v>
       </c>
       <c r="I84" s="6">
-        <v>18.4</v>
+        <v>0</v>
       </c>
       <c r="J84" s="10" t="s">
+        <v>367</v>
+      </c>
+      <c r="K84" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L84" s="10" t="s">
+        <v>115</v>
+      </c>
+      <c r="M84" s="6" t="s">
         <v>368</v>
       </c>
-      <c r="K84" s="6" t="s">
-[...5 lines deleted...]
-      <c r="M84" s="6" t="s">
+      <c r="N84" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="O84" s="6">
+        <v>77.98</v>
+      </c>
+      <c r="P84" s="6"/>
+    </row>
+    <row r="85" spans="1:16">
+      <c r="A85" s="6" t="s">
         <v>369</v>
       </c>
-      <c r="N84" s="6" t="s">
-[...8 lines deleted...]
-      <c r="A85" s="6" t="s">
+      <c r="B85" s="6">
+        <v>0</v>
+      </c>
+      <c r="C85" s="6">
+        <v>0</v>
+      </c>
+      <c r="D85" s="6">
+        <v>0</v>
+      </c>
+      <c r="E85" s="6" t="s">
         <v>370</v>
       </c>
-      <c r="B85" s="6">
-[...10 lines deleted...]
-      </c>
       <c r="F85" s="9" t="s">
-        <v>367</v>
+        <v>106</v>
       </c>
       <c r="G85" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H85" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I85" s="6">
-        <v>21.4</v>
-[...3 lines deleted...]
-      </c>
+        <v>8.2</v>
+      </c>
+      <c r="J85" s="10"/>
       <c r="K85" s="6" t="s">
-        <v>176</v>
+        <v>209</v>
       </c>
       <c r="L85" s="10" t="s">
-        <v>367</v>
+        <v>106</v>
       </c>
       <c r="M85" s="6" t="s">
-        <v>373</v>
+        <v>371</v>
       </c>
       <c r="N85" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O85" s="6">
-        <v>16249.86</v>
+        <v>21714.59</v>
       </c>
       <c r="P85" s="6"/>
     </row>
     <row r="86" spans="1:16" customHeight="1" ht="65">
       <c r="A86" s="6" t="s">
+        <v>372</v>
+      </c>
+      <c r="B86" s="6">
+        <v>0</v>
+      </c>
+      <c r="C86" s="6">
+        <v>0</v>
+      </c>
+      <c r="D86" s="6">
+        <v>0</v>
+      </c>
+      <c r="E86" s="6" t="s">
+        <v>373</v>
+      </c>
+      <c r="F86" s="9" t="s">
         <v>374</v>
-      </c>
-[...13 lines deleted...]
-        <v>208</v>
       </c>
       <c r="G86" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H86" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I86" s="6">
-        <v>8.85</v>
+        <v>18.4</v>
       </c>
       <c r="J86" s="10" t="s">
+        <v>375</v>
+      </c>
+      <c r="K86" s="6" t="s">
+        <v>170</v>
+      </c>
+      <c r="L86" s="10" t="s">
+        <v>374</v>
+      </c>
+      <c r="M86" s="6" t="s">
         <v>376</v>
       </c>
-      <c r="K86" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="N86" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O86" s="6">
-        <v>6089.59</v>
+        <v>12844.1</v>
       </c>
       <c r="P86" s="6"/>
     </row>
     <row r="87" spans="1:16" customHeight="1" ht="65">
       <c r="A87" s="6" t="s">
+        <v>377</v>
+      </c>
+      <c r="B87" s="6">
+        <v>0</v>
+      </c>
+      <c r="C87" s="6">
+        <v>0</v>
+      </c>
+      <c r="D87" s="6">
+        <v>0</v>
+      </c>
+      <c r="E87" s="6" t="s">
         <v>378</v>
       </c>
-      <c r="B87" s="6">
-[...10 lines deleted...]
-      </c>
       <c r="F87" s="9" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="G87" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H87" s="6" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="I87" s="6">
-        <v>88</v>
+        <v>21.4</v>
       </c>
       <c r="J87" s="10" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="K87" s="6" t="s">
-        <v>74</v>
+        <v>170</v>
       </c>
       <c r="L87" s="10" t="s">
-        <v>382</v>
+        <v>374</v>
       </c>
       <c r="M87" s="6" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="N87" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O87" s="6"/>
+      <c r="O87" s="6">
+        <v>16249.86</v>
+      </c>
       <c r="P87" s="6"/>
     </row>
     <row r="88" spans="1:16" customHeight="1" ht="65">
       <c r="A88" s="6" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="B88" s="6">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="C88" s="6">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D88" s="6">
         <v>0</v>
       </c>
       <c r="E88" s="6" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="F88" s="9" t="s">
-        <v>44</v>
+        <v>202</v>
       </c>
       <c r="G88" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H88" s="6" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="I88" s="6">
-        <v>0</v>
+        <v>8.85</v>
       </c>
       <c r="J88" s="10" t="s">
-        <v>386</v>
+        <v>383</v>
       </c>
       <c r="K88" s="6" t="s">
-        <v>46</v>
+        <v>204</v>
       </c>
       <c r="L88" s="10" t="s">
-        <v>99</v>
+        <v>202</v>
       </c>
       <c r="M88" s="6" t="s">
-        <v>387</v>
+        <v>384</v>
       </c>
       <c r="N88" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O88" s="6"/>
+      <c r="O88" s="6">
+        <v>6427.88</v>
+      </c>
       <c r="P88" s="6"/>
     </row>
     <row r="89" spans="1:16" customHeight="1" ht="65">
       <c r="A89" s="6" t="s">
+        <v>385</v>
+      </c>
+      <c r="B89" s="6">
+        <v>0</v>
+      </c>
+      <c r="C89" s="6">
+        <v>0</v>
+      </c>
+      <c r="D89" s="6">
+        <v>0</v>
+      </c>
+      <c r="E89" s="6" t="s">
+        <v>386</v>
+      </c>
+      <c r="F89" s="9" t="s">
+        <v>387</v>
+      </c>
+      <c r="G89" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="H89" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="I89" s="6">
+        <v>88</v>
+      </c>
+      <c r="J89" s="10" t="s">
         <v>388</v>
       </c>
-      <c r="B89" s="6">
-[...8 lines deleted...]
-      <c r="E89" s="6" t="s">
+      <c r="K89" s="6" t="s">
+        <v>68</v>
+      </c>
+      <c r="L89" s="10" t="s">
         <v>389</v>
       </c>
-      <c r="F89" s="9" t="s">
-[...11 lines deleted...]
-      <c r="J89" s="10" t="s">
+      <c r="M89" s="6" t="s">
         <v>390</v>
       </c>
-      <c r="K89" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="N89" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O89" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O89" s="6"/>
       <c r="P89" s="6"/>
     </row>
     <row r="90" spans="1:16" customHeight="1" ht="65">
       <c r="A90" s="6" t="s">
+        <v>391</v>
+      </c>
+      <c r="B90" s="6">
+        <v>0</v>
+      </c>
+      <c r="C90" s="6">
+        <v>0</v>
+      </c>
+      <c r="D90" s="6">
+        <v>0</v>
+      </c>
+      <c r="E90" s="6" t="s">
         <v>392</v>
       </c>
-      <c r="B90" s="6">
-[...10 lines deleted...]
-      </c>
       <c r="F90" s="9" t="s">
-        <v>72</v>
+        <v>224</v>
       </c>
       <c r="G90" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H90" s="6" t="s">
-        <v>24</v>
+        <v>286</v>
       </c>
       <c r="I90" s="6">
-        <v>54</v>
+        <v>0</v>
       </c>
       <c r="J90" s="10" t="s">
+        <v>393</v>
+      </c>
+      <c r="K90" s="6" t="s">
+        <v>209</v>
+      </c>
+      <c r="L90" s="10" t="s">
+        <v>93</v>
+      </c>
+      <c r="M90" s="6" t="s">
         <v>394</v>
-      </c>
-[...7 lines deleted...]
-        <v>395</v>
       </c>
       <c r="N90" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O90" s="6"/>
       <c r="P90" s="6"/>
     </row>
     <row r="91" spans="1:16" customHeight="1" ht="65">
       <c r="A91" s="6" t="s">
+        <v>395</v>
+      </c>
+      <c r="B91" s="6">
+        <v>0</v>
+      </c>
+      <c r="C91" s="6">
+        <v>0</v>
+      </c>
+      <c r="D91" s="6">
+        <v>0</v>
+      </c>
+      <c r="E91" s="6" t="s">
         <v>396</v>
       </c>
-      <c r="B91" s="6">
-[...8 lines deleted...]
-      <c r="E91" s="6" t="s">
+      <c r="F91" s="9" t="s">
+        <v>93</v>
+      </c>
+      <c r="G91" s="10" t="s">
+        <v>32</v>
+      </c>
+      <c r="H91" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="I91" s="6">
+        <v>3.3</v>
+      </c>
+      <c r="J91" s="10" t="s">
         <v>397</v>
       </c>
-      <c r="F91" s="9" t="s">
-[...11 lines deleted...]
-      <c r="J91" s="10" t="s">
+      <c r="K91" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="L91" s="10" t="s">
+        <v>93</v>
+      </c>
+      <c r="M91" s="6" t="s">
         <v>398</v>
       </c>
-      <c r="K91" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="N91" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O91" s="6"/>
+      <c r="O91" s="6">
+        <v>17896.48</v>
+      </c>
       <c r="P91" s="6"/>
     </row>
     <row r="92" spans="1:16" customHeight="1" ht="65">
       <c r="A92" s="6" t="s">
+        <v>399</v>
+      </c>
+      <c r="B92" s="6">
+        <v>0</v>
+      </c>
+      <c r="C92" s="6">
+        <v>0</v>
+      </c>
+      <c r="D92" s="6">
+        <v>0</v>
+      </c>
+      <c r="E92" s="6" t="s">
         <v>400</v>
       </c>
-      <c r="B92" s="6">
-[...10 lines deleted...]
-      </c>
       <c r="F92" s="9" t="s">
-        <v>261</v>
+        <v>66</v>
       </c>
       <c r="G92" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H92" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I92" s="6">
-        <v>0</v>
+        <v>54</v>
       </c>
       <c r="J92" s="10" t="s">
+        <v>401</v>
+      </c>
+      <c r="K92" s="6" t="s">
+        <v>68</v>
+      </c>
+      <c r="L92" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="M92" s="6" t="s">
         <v>402</v>
-      </c>
-[...7 lines deleted...]
-        <v>403</v>
       </c>
       <c r="N92" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O92" s="6"/>
       <c r="P92" s="6"/>
     </row>
     <row r="93" spans="1:16" customHeight="1" ht="65">
       <c r="A93" s="6" t="s">
+        <v>403</v>
+      </c>
+      <c r="B93" s="6">
+        <v>0</v>
+      </c>
+      <c r="C93" s="6">
+        <v>0</v>
+      </c>
+      <c r="D93" s="6">
+        <v>0</v>
+      </c>
+      <c r="E93" s="6" t="s">
         <v>404</v>
       </c>
-      <c r="B93" s="6">
-[...10 lines deleted...]
-      </c>
       <c r="F93" s="9" t="s">
-        <v>72</v>
+        <v>240</v>
       </c>
       <c r="G93" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H93" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I93" s="6">
-        <v>43</v>
+        <v>0</v>
       </c>
       <c r="J93" s="10" t="s">
+        <v>405</v>
+      </c>
+      <c r="K93" s="6" t="s">
+        <v>68</v>
+      </c>
+      <c r="L93" s="10" t="s">
+        <v>240</v>
+      </c>
+      <c r="M93" s="6" t="s">
         <v>406</v>
-      </c>
-[...7 lines deleted...]
-        <v>407</v>
       </c>
       <c r="N93" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O93" s="6"/>
       <c r="P93" s="6"/>
     </row>
     <row r="94" spans="1:16" customHeight="1" ht="65">
       <c r="A94" s="6" t="s">
+        <v>407</v>
+      </c>
+      <c r="B94" s="6">
+        <v>0</v>
+      </c>
+      <c r="C94" s="6">
+        <v>0</v>
+      </c>
+      <c r="D94" s="6">
+        <v>0</v>
+      </c>
+      <c r="E94" s="6" t="s">
         <v>408</v>
       </c>
-      <c r="B94" s="6">
-[...10 lines deleted...]
-      </c>
       <c r="F94" s="9" t="s">
-        <v>31</v>
+        <v>265</v>
       </c>
       <c r="G94" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H94" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I94" s="6">
         <v>0</v>
       </c>
       <c r="J94" s="10" t="s">
+        <v>409</v>
+      </c>
+      <c r="K94" s="6" t="s">
+        <v>231</v>
+      </c>
+      <c r="L94" s="10" t="s">
+        <v>322</v>
+      </c>
+      <c r="M94" s="6" t="s">
         <v>410</v>
-      </c>
-[...7 lines deleted...]
-        <v>411</v>
       </c>
       <c r="N94" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O94" s="6"/>
       <c r="P94" s="6"/>
     </row>
     <row r="95" spans="1:16" customHeight="1" ht="65">
       <c r="A95" s="6" t="s">
+        <v>411</v>
+      </c>
+      <c r="B95" s="6">
+        <v>0</v>
+      </c>
+      <c r="C95" s="6">
+        <v>0</v>
+      </c>
+      <c r="D95" s="6">
+        <v>0</v>
+      </c>
+      <c r="E95" s="6" t="s">
         <v>412</v>
       </c>
-      <c r="B95" s="6">
-[...10 lines deleted...]
-      </c>
       <c r="F95" s="9" t="s">
-        <v>413</v>
+        <v>66</v>
       </c>
       <c r="G95" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H95" s="6" t="s">
-        <v>39</v>
+        <v>24</v>
       </c>
       <c r="I95" s="6">
-        <v>0</v>
+        <v>43</v>
       </c>
       <c r="J95" s="10" t="s">
+        <v>413</v>
+      </c>
+      <c r="K95" s="6" t="s">
+        <v>68</v>
+      </c>
+      <c r="L95" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="M95" s="6" t="s">
         <v>414</v>
       </c>
-      <c r="K95" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="N95" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O95" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O95" s="6"/>
       <c r="P95" s="6"/>
     </row>
     <row r="96" spans="1:16" customHeight="1" ht="65">
       <c r="A96" s="6" t="s">
+        <v>415</v>
+      </c>
+      <c r="B96" s="6">
+        <v>0</v>
+      </c>
+      <c r="C96" s="6">
+        <v>0</v>
+      </c>
+      <c r="D96" s="6">
+        <v>0</v>
+      </c>
+      <c r="E96" s="6" t="s">
         <v>416</v>
       </c>
-      <c r="B96" s="6">
-[...8 lines deleted...]
-      <c r="E96" s="6" t="s">
+      <c r="F96" s="9" t="s">
+        <v>31</v>
+      </c>
+      <c r="G96" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="H96" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="I96" s="6">
+        <v>0</v>
+      </c>
+      <c r="J96" s="10" t="s">
         <v>417</v>
       </c>
-      <c r="F96" s="9" t="s">
-[...11 lines deleted...]
-      <c r="J96" s="10" t="s">
+      <c r="K96" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="L96" s="10" t="s">
+        <v>31</v>
+      </c>
+      <c r="M96" s="6" t="s">
         <v>418</v>
       </c>
-      <c r="K96" s="6" t="s">
-[...5 lines deleted...]
-      <c r="M96" s="6" t="s">
+      <c r="N96" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="O96" s="6"/>
+      <c r="P96" s="6"/>
+    </row>
+    <row r="97" spans="1:16" customHeight="1" ht="65">
+      <c r="A97" s="6" t="s">
         <v>419</v>
       </c>
-      <c r="N96" s="6" t="s">
-[...8 lines deleted...]
-      <c r="A97" s="6" t="s">
+      <c r="B97" s="6">
+        <v>0</v>
+      </c>
+      <c r="C97" s="6">
+        <v>0</v>
+      </c>
+      <c r="D97" s="6">
+        <v>0</v>
+      </c>
+      <c r="E97" s="6">
+        <v>251024</v>
+      </c>
+      <c r="F97" s="9" t="s">
         <v>420</v>
-      </c>
-[...13 lines deleted...]
-        <v>422</v>
       </c>
       <c r="G97" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H97" s="6" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="I97" s="6">
         <v>0</v>
       </c>
       <c r="J97" s="10" t="s">
-        <v>423</v>
+        <v>421</v>
       </c>
       <c r="K97" s="6" t="s">
-        <v>424</v>
+        <v>141</v>
       </c>
       <c r="L97" s="10" t="s">
+        <v>139</v>
+      </c>
+      <c r="M97" s="6" t="s">
         <v>422</v>
       </c>
-      <c r="M97" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N97" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O97" s="6"/>
+      <c r="O97" s="6">
+        <v>16.14</v>
+      </c>
       <c r="P97" s="6"/>
     </row>
     <row r="98" spans="1:16" customHeight="1" ht="65">
       <c r="A98" s="6" t="s">
+        <v>423</v>
+      </c>
+      <c r="B98" s="6">
+        <v>4</v>
+      </c>
+      <c r="C98" s="6">
+        <v>4</v>
+      </c>
+      <c r="D98" s="6">
+        <v>0</v>
+      </c>
+      <c r="E98" s="6" t="s">
+        <v>424</v>
+      </c>
+      <c r="F98" s="9" t="s">
+        <v>50</v>
+      </c>
+      <c r="G98" s="10" t="s">
+        <v>32</v>
+      </c>
+      <c r="H98" s="6" t="s">
+        <v>80</v>
+      </c>
+      <c r="I98" s="6">
+        <v>1.72</v>
+      </c>
+      <c r="J98" s="10" t="s">
+        <v>425</v>
+      </c>
+      <c r="K98" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="L98" s="10" t="s">
+        <v>50</v>
+      </c>
+      <c r="M98" s="6" t="s">
         <v>426</v>
       </c>
-      <c r="B98" s="6">
-[...34 lines deleted...]
-      </c>
       <c r="N98" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O98" s="6"/>
+      <c r="O98" s="6">
+        <v>8616.02</v>
+      </c>
       <c r="P98" s="6"/>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" s="6" t="s">
-        <v>430</v>
+        <v>427</v>
       </c>
       <c r="B99" s="6">
         <v>0</v>
       </c>
       <c r="C99" s="6">
         <v>0</v>
       </c>
       <c r="D99" s="6">
         <v>0</v>
       </c>
       <c r="E99" s="6" t="s">
-        <v>431</v>
+        <v>428</v>
       </c>
       <c r="F99" s="9" t="s">
-        <v>380</v>
+        <v>429</v>
       </c>
       <c r="G99" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H99" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I99" s="6">
         <v>0</v>
       </c>
-      <c r="J99" s="10"/>
+      <c r="J99" s="10" t="s">
+        <v>430</v>
+      </c>
       <c r="K99" s="6" t="s">
-        <v>306</v>
+        <v>431</v>
       </c>
       <c r="L99" s="10" t="s">
-        <v>382</v>
+        <v>429</v>
       </c>
       <c r="M99" s="6" t="s">
         <v>432</v>
       </c>
       <c r="N99" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O99" s="6"/>
       <c r="P99" s="6"/>
     </row>
     <row r="100" spans="1:16" customHeight="1" ht="65">
       <c r="A100" s="6" t="s">
         <v>433</v>
       </c>
       <c r="B100" s="6">
         <v>0</v>
       </c>
       <c r="C100" s="6">
         <v>0</v>
       </c>
       <c r="D100" s="6">
         <v>0</v>
       </c>
       <c r="E100" s="6" t="s">
         <v>434</v>
       </c>
       <c r="F100" s="9" t="s">
-        <v>72</v>
+        <v>93</v>
       </c>
       <c r="G100" s="10" t="s">
-        <v>23</v>
+        <v>225</v>
       </c>
       <c r="H100" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I100" s="6">
-        <v>0</v>
+        <v>10.5</v>
       </c>
       <c r="J100" s="10" t="s">
         <v>435</v>
       </c>
       <c r="K100" s="6" t="s">
-        <v>74</v>
+        <v>46</v>
       </c>
       <c r="L100" s="10" t="s">
-        <v>75</v>
+        <v>224</v>
       </c>
       <c r="M100" s="6" t="s">
         <v>436</v>
       </c>
       <c r="N100" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O100" s="6"/>
       <c r="P100" s="6"/>
     </row>
-    <row r="101" spans="1:16" customHeight="1" ht="65">
+    <row r="101" spans="1:16">
       <c r="A101" s="6" t="s">
         <v>437</v>
       </c>
       <c r="B101" s="6">
         <v>0</v>
       </c>
       <c r="C101" s="6">
         <v>0</v>
       </c>
       <c r="D101" s="6">
         <v>0</v>
       </c>
       <c r="E101" s="6" t="s">
         <v>438</v>
       </c>
       <c r="F101" s="9" t="s">
-        <v>304</v>
+        <v>44</v>
       </c>
       <c r="G101" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H101" s="6" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="I101" s="6">
-        <v>6.15</v>
+        <v>2</v>
       </c>
       <c r="J101" s="10" t="s">
         <v>439</v>
       </c>
       <c r="K101" s="6" t="s">
-        <v>306</v>
+        <v>209</v>
       </c>
       <c r="L101" s="10" t="s">
-        <v>304</v>
+        <v>44</v>
       </c>
       <c r="M101" s="6" t="s">
         <v>440</v>
       </c>
       <c r="N101" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O101" s="6"/>
+      <c r="O101" s="6">
+        <v>28080.87</v>
+      </c>
       <c r="P101" s="6"/>
     </row>
-    <row r="102" spans="1:16" customHeight="1" ht="65">
+    <row r="102" spans="1:16">
       <c r="A102" s="6" t="s">
         <v>441</v>
       </c>
       <c r="B102" s="6">
         <v>0</v>
       </c>
       <c r="C102" s="6">
         <v>0</v>
       </c>
       <c r="D102" s="6">
         <v>0</v>
       </c>
       <c r="E102" s="6" t="s">
         <v>442</v>
       </c>
       <c r="F102" s="9" t="s">
-        <v>240</v>
+        <v>387</v>
       </c>
       <c r="G102" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H102" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I102" s="6">
         <v>0</v>
       </c>
-      <c r="J102" s="10" t="s">
+      <c r="J102" s="10"/>
+      <c r="K102" s="6" t="s">
+        <v>310</v>
+      </c>
+      <c r="L102" s="10" t="s">
+        <v>389</v>
+      </c>
+      <c r="M102" s="6" t="s">
         <v>443</v>
-      </c>
-[...7 lines deleted...]
-        <v>444</v>
       </c>
       <c r="N102" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O102" s="6"/>
       <c r="P102" s="6"/>
     </row>
     <row r="103" spans="1:16" customHeight="1" ht="65">
       <c r="A103" s="6" t="s">
+        <v>444</v>
+      </c>
+      <c r="B103" s="6">
+        <v>0</v>
+      </c>
+      <c r="C103" s="6">
+        <v>0</v>
+      </c>
+      <c r="D103" s="6">
+        <v>0</v>
+      </c>
+      <c r="E103" s="6" t="s">
         <v>445</v>
       </c>
-      <c r="B103" s="6">
-[...10 lines deleted...]
-      </c>
       <c r="F103" s="9" t="s">
-        <v>261</v>
+        <v>66</v>
       </c>
       <c r="G103" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H103" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I103" s="6">
         <v>0</v>
       </c>
       <c r="J103" s="10" t="s">
+        <v>446</v>
+      </c>
+      <c r="K103" s="6" t="s">
+        <v>68</v>
+      </c>
+      <c r="L103" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="M103" s="6" t="s">
         <v>447</v>
-      </c>
-[...7 lines deleted...]
-        <v>448</v>
       </c>
       <c r="N103" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O103" s="6"/>
       <c r="P103" s="6"/>
     </row>
     <row r="104" spans="1:16" customHeight="1" ht="65">
       <c r="A104" s="6" t="s">
+        <v>448</v>
+      </c>
+      <c r="B104" s="6">
+        <v>0</v>
+      </c>
+      <c r="C104" s="6">
+        <v>0</v>
+      </c>
+      <c r="D104" s="6">
+        <v>0</v>
+      </c>
+      <c r="E104" s="6" t="s">
         <v>449</v>
       </c>
-      <c r="B104" s="6">
-[...10 lines deleted...]
-      </c>
       <c r="F104" s="9" t="s">
-        <v>413</v>
+        <v>308</v>
       </c>
       <c r="G104" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H104" s="6" t="s">
-        <v>39</v>
+        <v>24</v>
       </c>
       <c r="I104" s="6">
-        <v>0.003</v>
+        <v>6.15</v>
       </c>
       <c r="J104" s="10" t="s">
+        <v>450</v>
+      </c>
+      <c r="K104" s="6" t="s">
+        <v>310</v>
+      </c>
+      <c r="L104" s="10" t="s">
+        <v>308</v>
+      </c>
+      <c r="M104" s="6" t="s">
         <v>451</v>
       </c>
-      <c r="K104" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="N104" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O104" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O104" s="6"/>
       <c r="P104" s="6"/>
     </row>
     <row r="105" spans="1:16" customHeight="1" ht="65">
       <c r="A105" s="6" t="s">
+        <v>452</v>
+      </c>
+      <c r="B105" s="6">
+        <v>0</v>
+      </c>
+      <c r="C105" s="6">
+        <v>0</v>
+      </c>
+      <c r="D105" s="6">
+        <v>0</v>
+      </c>
+      <c r="E105" s="6" t="s">
         <v>453</v>
       </c>
-      <c r="B105" s="6">
-[...10 lines deleted...]
-      </c>
       <c r="F105" s="9" t="s">
-        <v>79</v>
+        <v>240</v>
       </c>
       <c r="G105" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H105" s="6" t="s">
-        <v>39</v>
+        <v>24</v>
       </c>
       <c r="I105" s="6">
         <v>0</v>
       </c>
       <c r="J105" s="10" t="s">
+        <v>454</v>
+      </c>
+      <c r="K105" s="6" t="s">
+        <v>231</v>
+      </c>
+      <c r="L105" s="10" t="s">
+        <v>240</v>
+      </c>
+      <c r="M105" s="6" t="s">
         <v>455</v>
       </c>
-      <c r="K105" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="N105" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O105" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O105" s="6"/>
       <c r="P105" s="6"/>
     </row>
     <row r="106" spans="1:16" customHeight="1" ht="65">
       <c r="A106" s="6" t="s">
+        <v>456</v>
+      </c>
+      <c r="B106" s="6">
+        <v>0</v>
+      </c>
+      <c r="C106" s="6">
+        <v>0</v>
+      </c>
+      <c r="D106" s="6">
+        <v>0</v>
+      </c>
+      <c r="E106" s="6" t="s">
         <v>457</v>
       </c>
-      <c r="B106" s="6">
-[...10 lines deleted...]
-      </c>
       <c r="F106" s="9" t="s">
-        <v>72</v>
+        <v>265</v>
       </c>
       <c r="G106" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H106" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I106" s="6">
-        <v>55</v>
+        <v>0</v>
       </c>
       <c r="J106" s="10" t="s">
+        <v>458</v>
+      </c>
+      <c r="K106" s="6" t="s">
+        <v>231</v>
+      </c>
+      <c r="L106" s="10" t="s">
+        <v>265</v>
+      </c>
+      <c r="M106" s="6" t="s">
         <v>459</v>
-      </c>
-[...7 lines deleted...]
-        <v>460</v>
       </c>
       <c r="N106" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O106" s="6"/>
       <c r="P106" s="6"/>
     </row>
     <row r="107" spans="1:16" customHeight="1" ht="65">
       <c r="A107" s="6" t="s">
+        <v>460</v>
+      </c>
+      <c r="B107" s="6">
+        <v>179</v>
+      </c>
+      <c r="C107" s="6">
+        <v>179</v>
+      </c>
+      <c r="D107" s="6">
+        <v>0</v>
+      </c>
+      <c r="E107" s="6" t="s">
         <v>461</v>
       </c>
-      <c r="B107" s="6">
-[...8 lines deleted...]
-      <c r="E107" s="6" t="s">
+      <c r="F107" s="9" t="s">
+        <v>420</v>
+      </c>
+      <c r="G107" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="H107" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="I107" s="6">
+        <v>0.003</v>
+      </c>
+      <c r="J107" s="10" t="s">
         <v>462</v>
       </c>
-      <c r="F107" s="9" t="s">
-[...11 lines deleted...]
-      <c r="J107" s="10" t="s">
+      <c r="K107" s="6" t="s">
+        <v>141</v>
+      </c>
+      <c r="L107" s="10" t="s">
+        <v>420</v>
+      </c>
+      <c r="M107" s="6" t="s">
         <v>463</v>
       </c>
-      <c r="K107" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="N107" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O107" s="6"/>
+      <c r="O107" s="6">
+        <v>8.7</v>
+      </c>
       <c r="P107" s="6"/>
     </row>
     <row r="108" spans="1:16" customHeight="1" ht="65">
       <c r="A108" s="6" t="s">
+        <v>464</v>
+      </c>
+      <c r="B108" s="6">
+        <v>0</v>
+      </c>
+      <c r="C108" s="6">
+        <v>0</v>
+      </c>
+      <c r="D108" s="6">
+        <v>0</v>
+      </c>
+      <c r="E108" s="6" t="s">
         <v>465</v>
       </c>
-      <c r="B108" s="6">
-[...10 lines deleted...]
-      </c>
       <c r="F108" s="9" t="s">
-        <v>358</v>
+        <v>73</v>
       </c>
       <c r="G108" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H108" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I108" s="6">
-        <v>83</v>
+        <v>0</v>
       </c>
       <c r="J108" s="10" t="s">
+        <v>466</v>
+      </c>
+      <c r="K108" s="6" t="s">
+        <v>75</v>
+      </c>
+      <c r="L108" s="10" t="s">
+        <v>76</v>
+      </c>
+      <c r="M108" s="6" t="s">
         <v>467</v>
       </c>
-      <c r="K108" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="N108" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O108" s="6">
-        <v>65401.56</v>
+        <v>30675.97</v>
       </c>
       <c r="P108" s="6"/>
     </row>
     <row r="109" spans="1:16" customHeight="1" ht="65">
       <c r="A109" s="6" t="s">
+        <v>468</v>
+      </c>
+      <c r="B109" s="6">
+        <v>0</v>
+      </c>
+      <c r="C109" s="6">
+        <v>0</v>
+      </c>
+      <c r="D109" s="6">
+        <v>0</v>
+      </c>
+      <c r="E109" s="6" t="s">
         <v>469</v>
       </c>
-      <c r="B109" s="6">
-[...10 lines deleted...]
-      </c>
       <c r="F109" s="9" t="s">
-        <v>44</v>
+        <v>66</v>
       </c>
       <c r="G109" s="10" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="H109" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I109" s="6">
-        <v>7</v>
+        <v>55</v>
       </c>
       <c r="J109" s="10" t="s">
+        <v>470</v>
+      </c>
+      <c r="K109" s="6" t="s">
+        <v>68</v>
+      </c>
+      <c r="L109" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="M109" s="6" t="s">
         <v>471</v>
-      </c>
-[...7 lines deleted...]
-        <v>472</v>
       </c>
       <c r="N109" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O109" s="6"/>
       <c r="P109" s="6"/>
     </row>
     <row r="110" spans="1:16" customHeight="1" ht="65">
       <c r="A110" s="6" t="s">
+        <v>472</v>
+      </c>
+      <c r="B110" s="6">
+        <v>0</v>
+      </c>
+      <c r="C110" s="6">
+        <v>0</v>
+      </c>
+      <c r="D110" s="6">
+        <v>0</v>
+      </c>
+      <c r="E110" s="6" t="s">
         <v>473</v>
       </c>
-      <c r="B110" s="6">
-[...10 lines deleted...]
-      </c>
       <c r="F110" s="9" t="s">
-        <v>56</v>
+        <v>31</v>
       </c>
       <c r="G110" s="10" t="s">
         <v>32</v>
       </c>
       <c r="H110" s="6" t="s">
-        <v>39</v>
+        <v>24</v>
       </c>
       <c r="I110" s="6">
-        <v>5.1</v>
+        <v>0</v>
       </c>
       <c r="J110" s="10" t="s">
+        <v>474</v>
+      </c>
+      <c r="K110" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="L110" s="10" t="s">
+        <v>31</v>
+      </c>
+      <c r="M110" s="6" t="s">
         <v>475</v>
       </c>
-      <c r="K110" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="N110" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O110" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O110" s="6"/>
       <c r="P110" s="6"/>
     </row>
     <row r="111" spans="1:16" customHeight="1" ht="65">
       <c r="A111" s="6" t="s">
+        <v>476</v>
+      </c>
+      <c r="B111" s="6">
+        <v>0</v>
+      </c>
+      <c r="C111" s="6">
+        <v>0</v>
+      </c>
+      <c r="D111" s="6">
+        <v>0</v>
+      </c>
+      <c r="E111" s="6" t="s">
         <v>477</v>
       </c>
-      <c r="B111" s="6">
-[...10 lines deleted...]
-      </c>
       <c r="F111" s="9" t="s">
-        <v>99</v>
+        <v>362</v>
       </c>
       <c r="G111" s="10" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="H111" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I111" s="6">
-        <v>3</v>
+        <v>83</v>
       </c>
       <c r="J111" s="10" t="s">
+        <v>478</v>
+      </c>
+      <c r="K111" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="L111" s="10" t="s">
+        <v>362</v>
+      </c>
+      <c r="M111" s="6" t="s">
         <v>479</v>
       </c>
-      <c r="K111" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="N111" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O111" s="6">
-        <v>13677.3</v>
+        <v>57743.78</v>
       </c>
       <c r="P111" s="6"/>
     </row>
     <row r="112" spans="1:16" customHeight="1" ht="65">
       <c r="A112" s="6" t="s">
+        <v>480</v>
+      </c>
+      <c r="B112" s="6">
+        <v>0</v>
+      </c>
+      <c r="C112" s="6">
+        <v>0</v>
+      </c>
+      <c r="D112" s="6">
+        <v>0</v>
+      </c>
+      <c r="E112" s="6" t="s">
         <v>481</v>
       </c>
-      <c r="B112" s="6">
-[...10 lines deleted...]
-      </c>
       <c r="F112" s="9" t="s">
-        <v>483</v>
+        <v>224</v>
       </c>
       <c r="G112" s="10" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="H112" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I112" s="6">
-        <v>2.77</v>
+        <v>7</v>
       </c>
       <c r="J112" s="10" t="s">
-        <v>484</v>
+        <v>482</v>
       </c>
       <c r="K112" s="6" t="s">
-        <v>485</v>
+        <v>46</v>
       </c>
       <c r="L112" s="10" t="s">
+        <v>224</v>
+      </c>
+      <c r="M112" s="6" t="s">
         <v>483</v>
-      </c>
-[...1 lines deleted...]
-        <v>486</v>
       </c>
       <c r="N112" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O112" s="6"/>
       <c r="P112" s="6"/>
     </row>
     <row r="113" spans="1:16" customHeight="1" ht="65">
       <c r="A113" s="6" t="s">
+        <v>484</v>
+      </c>
+      <c r="B113" s="6">
+        <v>0</v>
+      </c>
+      <c r="C113" s="6">
+        <v>0</v>
+      </c>
+      <c r="D113" s="6">
+        <v>0</v>
+      </c>
+      <c r="E113" s="6" t="s">
+        <v>485</v>
+      </c>
+      <c r="F113" s="9" t="s">
+        <v>50</v>
+      </c>
+      <c r="G113" s="10" t="s">
+        <v>32</v>
+      </c>
+      <c r="H113" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="I113" s="6">
+        <v>5.1</v>
+      </c>
+      <c r="J113" s="10" t="s">
+        <v>486</v>
+      </c>
+      <c r="K113" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="L113" s="10" t="s">
+        <v>93</v>
+      </c>
+      <c r="M113" s="6" t="s">
         <v>487</v>
       </c>
-      <c r="B113" s="6">
-[...34 lines deleted...]
-      </c>
       <c r="N113" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O113" s="6">
-        <v>4405.63</v>
+        <v>12360.31</v>
       </c>
       <c r="P113" s="6"/>
     </row>
     <row r="114" spans="1:16" customHeight="1" ht="65">
       <c r="A114" s="6" t="s">
-        <v>491</v>
+        <v>488</v>
       </c>
       <c r="B114" s="6">
         <v>0</v>
       </c>
       <c r="C114" s="6">
         <v>0</v>
       </c>
       <c r="D114" s="6">
         <v>0</v>
       </c>
       <c r="E114" s="6" t="s">
-        <v>492</v>
+        <v>489</v>
       </c>
       <c r="F114" s="9" t="s">
-        <v>79</v>
+        <v>93</v>
       </c>
       <c r="G114" s="10" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="H114" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I114" s="6">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="J114" s="10" t="s">
-        <v>493</v>
+        <v>490</v>
       </c>
       <c r="K114" s="6" t="s">
-        <v>81</v>
+        <v>46</v>
       </c>
       <c r="L114" s="10" t="s">
-        <v>82</v>
+        <v>93</v>
       </c>
       <c r="M114" s="6" t="s">
-        <v>494</v>
+        <v>491</v>
       </c>
       <c r="N114" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O114" s="6">
-        <v>34953.09</v>
+        <v>14437.15</v>
       </c>
       <c r="P114" s="6"/>
     </row>
     <row r="115" spans="1:16" customHeight="1" ht="65">
       <c r="A115" s="6" t="s">
-        <v>495</v>
+        <v>492</v>
       </c>
       <c r="B115" s="6">
         <v>0</v>
       </c>
       <c r="C115" s="6">
         <v>0</v>
       </c>
       <c r="D115" s="6">
         <v>0</v>
       </c>
       <c r="E115" s="6" t="s">
-        <v>496</v>
+        <v>493</v>
       </c>
       <c r="F115" s="9" t="s">
-        <v>121</v>
+        <v>494</v>
       </c>
       <c r="G115" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H115" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I115" s="6">
-        <v>0</v>
+        <v>2.77</v>
       </c>
       <c r="J115" s="10" t="s">
+        <v>495</v>
+      </c>
+      <c r="K115" s="6" t="s">
+        <v>496</v>
+      </c>
+      <c r="L115" s="10" t="s">
+        <v>494</v>
+      </c>
+      <c r="M115" s="6" t="s">
         <v>497</v>
-      </c>
-[...7 lines deleted...]
-        <v>498</v>
       </c>
       <c r="N115" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O115" s="6"/>
       <c r="P115" s="6"/>
     </row>
-    <row r="116" spans="1:16">
+    <row r="116" spans="1:16" customHeight="1" ht="65">
       <c r="A116" s="6" t="s">
+        <v>498</v>
+      </c>
+      <c r="B116" s="6">
+        <v>5</v>
+      </c>
+      <c r="C116" s="6">
+        <v>5</v>
+      </c>
+      <c r="D116" s="6">
+        <v>0</v>
+      </c>
+      <c r="E116" s="6" t="s">
         <v>499</v>
       </c>
-      <c r="B116" s="6">
-[...10 lines deleted...]
-      </c>
       <c r="F116" s="9" t="s">
-        <v>99</v>
+        <v>494</v>
       </c>
       <c r="G116" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H116" s="6" t="s">
-        <v>39</v>
+        <v>24</v>
       </c>
       <c r="I116" s="6">
-        <v>0</v>
+        <v>3.1</v>
       </c>
       <c r="J116" s="10" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="K116" s="6" t="s">
-        <v>46</v>
+        <v>496</v>
       </c>
       <c r="L116" s="10" t="s">
-        <v>99</v>
+        <v>494</v>
       </c>
       <c r="M116" s="6" t="s">
         <v>501</v>
       </c>
       <c r="N116" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O116" s="6">
-        <v>13521.6</v>
+        <v>4405.63</v>
       </c>
       <c r="P116" s="6"/>
     </row>
-    <row r="117" spans="1:16" customHeight="1" ht="65">
+    <row r="117" spans="1:16">
       <c r="A117" s="6" t="s">
         <v>502</v>
       </c>
       <c r="B117" s="6">
         <v>0</v>
       </c>
       <c r="C117" s="6">
         <v>0</v>
       </c>
       <c r="D117" s="6">
         <v>0</v>
       </c>
       <c r="E117" s="6" t="s">
         <v>503</v>
       </c>
       <c r="F117" s="9" t="s">
-        <v>314</v>
+        <v>50</v>
       </c>
       <c r="G117" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H117" s="6" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="I117" s="6">
-        <v>46</v>
-[...1 lines deleted...]
-      <c r="J117" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="J117" s="10"/>
+      <c r="K117" s="6" t="s">
+        <v>209</v>
+      </c>
+      <c r="L117" s="10" t="s">
+        <v>50</v>
+      </c>
+      <c r="M117" s="6" t="s">
         <v>504</v>
-      </c>
-[...7 lines deleted...]
-        <v>505</v>
       </c>
       <c r="N117" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O117" s="6"/>
       <c r="P117" s="6"/>
     </row>
     <row r="118" spans="1:16" customHeight="1" ht="65">
       <c r="A118" s="6" t="s">
+        <v>505</v>
+      </c>
+      <c r="B118" s="6">
+        <v>0</v>
+      </c>
+      <c r="C118" s="6">
+        <v>0</v>
+      </c>
+      <c r="D118" s="6">
+        <v>0</v>
+      </c>
+      <c r="E118" s="6" t="s">
         <v>506</v>
       </c>
-      <c r="B118" s="6">
-[...10 lines deleted...]
-      </c>
       <c r="F118" s="9" t="s">
-        <v>208</v>
+        <v>73</v>
       </c>
       <c r="G118" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H118" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I118" s="6">
-        <v>12.2</v>
+        <v>0</v>
       </c>
       <c r="J118" s="10" t="s">
+        <v>507</v>
+      </c>
+      <c r="K118" s="6" t="s">
+        <v>75</v>
+      </c>
+      <c r="L118" s="10" t="s">
+        <v>76</v>
+      </c>
+      <c r="M118" s="6" t="s">
         <v>508</v>
       </c>
-      <c r="K118" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="N118" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O118" s="6">
-        <v>5832</v>
+        <v>34953.09</v>
       </c>
       <c r="P118" s="6"/>
     </row>
     <row r="119" spans="1:16" customHeight="1" ht="65">
       <c r="A119" s="6" t="s">
+        <v>509</v>
+      </c>
+      <c r="B119" s="6">
+        <v>0</v>
+      </c>
+      <c r="C119" s="6">
+        <v>0</v>
+      </c>
+      <c r="D119" s="6">
+        <v>0</v>
+      </c>
+      <c r="E119" s="6" t="s">
         <v>510</v>
       </c>
-      <c r="B119" s="6">
-[...10 lines deleted...]
-      </c>
       <c r="F119" s="9" t="s">
-        <v>72</v>
+        <v>115</v>
       </c>
       <c r="G119" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H119" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I119" s="6">
-        <v>51</v>
+        <v>0</v>
       </c>
       <c r="J119" s="10" t="s">
+        <v>511</v>
+      </c>
+      <c r="K119" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L119" s="10" t="s">
+        <v>115</v>
+      </c>
+      <c r="M119" s="6" t="s">
         <v>512</v>
-      </c>
-[...7 lines deleted...]
-        <v>513</v>
       </c>
       <c r="N119" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O119" s="6"/>
       <c r="P119" s="6"/>
     </row>
     <row r="120" spans="1:16" customHeight="1" ht="65">
       <c r="A120" s="6" t="s">
+        <v>513</v>
+      </c>
+      <c r="B120" s="6">
+        <v>0</v>
+      </c>
+      <c r="C120" s="6">
+        <v>0</v>
+      </c>
+      <c r="D120" s="6">
+        <v>0</v>
+      </c>
+      <c r="E120" s="6" t="s">
         <v>514</v>
       </c>
-      <c r="B120" s="6">
-[...10 lines deleted...]
-      </c>
       <c r="F120" s="9" t="s">
-        <v>208</v>
+        <v>318</v>
       </c>
       <c r="G120" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H120" s="6" t="s">
-        <v>39</v>
+        <v>24</v>
       </c>
       <c r="I120" s="6">
-        <v>10.36</v>
+        <v>46</v>
       </c>
       <c r="J120" s="10" t="s">
+        <v>515</v>
+      </c>
+      <c r="K120" s="6" t="s">
+        <v>68</v>
+      </c>
+      <c r="L120" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="M120" s="6" t="s">
         <v>516</v>
       </c>
-      <c r="K120" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="N120" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O120" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O120" s="6"/>
       <c r="P120" s="6"/>
     </row>
     <row r="121" spans="1:16" customHeight="1" ht="65">
       <c r="A121" s="6" t="s">
+        <v>517</v>
+      </c>
+      <c r="B121" s="6">
+        <v>0</v>
+      </c>
+      <c r="C121" s="6">
+        <v>0</v>
+      </c>
+      <c r="D121" s="6">
+        <v>0</v>
+      </c>
+      <c r="E121" s="6" t="s">
         <v>518</v>
       </c>
-      <c r="B121" s="6">
-[...10 lines deleted...]
-      </c>
       <c r="F121" s="9" t="s">
-        <v>208</v>
+        <v>202</v>
       </c>
       <c r="G121" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H121" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I121" s="6">
-        <v>12.27</v>
+        <v>12.2</v>
       </c>
       <c r="J121" s="10" t="s">
+        <v>519</v>
+      </c>
+      <c r="K121" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="L121" s="10" t="s">
+        <v>202</v>
+      </c>
+      <c r="M121" s="6" t="s">
         <v>520</v>
       </c>
-      <c r="K121" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="N121" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O121" s="6">
-        <v>7736.7</v>
+        <v>6156</v>
       </c>
       <c r="P121" s="6"/>
     </row>
     <row r="122" spans="1:16" customHeight="1" ht="65">
       <c r="A122" s="6" t="s">
+        <v>521</v>
+      </c>
+      <c r="B122" s="6">
+        <v>0</v>
+      </c>
+      <c r="C122" s="6">
+        <v>0</v>
+      </c>
+      <c r="D122" s="6">
+        <v>0</v>
+      </c>
+      <c r="E122" s="6" t="s">
         <v>522</v>
       </c>
-      <c r="B122" s="6">
-[...10 lines deleted...]
-      </c>
       <c r="F122" s="9" t="s">
-        <v>483</v>
+        <v>66</v>
       </c>
       <c r="G122" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H122" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I122" s="6">
-        <v>3.66</v>
+        <v>51</v>
       </c>
       <c r="J122" s="10" t="s">
+        <v>523</v>
+      </c>
+      <c r="K122" s="6" t="s">
+        <v>68</v>
+      </c>
+      <c r="L122" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="M122" s="6" t="s">
         <v>524</v>
       </c>
-      <c r="K122" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="N122" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O122" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O122" s="6"/>
       <c r="P122" s="6"/>
     </row>
     <row r="123" spans="1:16" customHeight="1" ht="65">
       <c r="A123" s="6" t="s">
+        <v>525</v>
+      </c>
+      <c r="B123" s="6">
+        <v>0</v>
+      </c>
+      <c r="C123" s="6">
+        <v>0</v>
+      </c>
+      <c r="D123" s="6">
+        <v>0</v>
+      </c>
+      <c r="E123" s="6" t="s">
         <v>526</v>
       </c>
-      <c r="B123" s="6">
-[...10 lines deleted...]
-      </c>
       <c r="F123" s="9" t="s">
-        <v>483</v>
+        <v>202</v>
       </c>
       <c r="G123" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H123" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I123" s="6">
-        <v>10</v>
+        <v>10.36</v>
       </c>
       <c r="J123" s="10" t="s">
+        <v>527</v>
+      </c>
+      <c r="K123" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="L123" s="10" t="s">
+        <v>202</v>
+      </c>
+      <c r="M123" s="6" t="s">
         <v>528</v>
       </c>
-      <c r="K123" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="N123" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O123" s="6">
-        <v>4234.87</v>
+        <v>6732</v>
       </c>
       <c r="P123" s="6"/>
     </row>
     <row r="124" spans="1:16" customHeight="1" ht="65">
       <c r="A124" s="6" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="B124" s="6">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="C124" s="6">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D124" s="6">
         <v>0</v>
       </c>
       <c r="E124" s="6" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F124" s="9" t="s">
-        <v>380</v>
+        <v>202</v>
       </c>
       <c r="G124" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H124" s="6" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="I124" s="6">
-        <v>0</v>
+        <v>12.27</v>
       </c>
       <c r="J124" s="10" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
       <c r="K124" s="6" t="s">
-        <v>74</v>
+        <v>204</v>
       </c>
       <c r="L124" s="10" t="s">
-        <v>382</v>
+        <v>202</v>
       </c>
       <c r="M124" s="6" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="N124" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O124" s="6"/>
+      <c r="O124" s="6">
+        <v>7736.7</v>
+      </c>
       <c r="P124" s="6"/>
     </row>
     <row r="125" spans="1:16" customHeight="1" ht="65">
       <c r="A125" s="6" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
       <c r="B125" s="6">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="C125" s="6">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D125" s="6">
         <v>0</v>
       </c>
-      <c r="E125" s="6">
-        <v>410068</v>
+      <c r="E125" s="6" t="s">
+        <v>534</v>
       </c>
       <c r="F125" s="9" t="s">
-        <v>22</v>
+        <v>494</v>
       </c>
       <c r="G125" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H125" s="6" t="s">
-        <v>39</v>
+        <v>24</v>
       </c>
       <c r="I125" s="6">
-        <v>0</v>
+        <v>3.66</v>
       </c>
       <c r="J125" s="10" t="s">
+        <v>535</v>
+      </c>
+      <c r="K125" s="6" t="s">
+        <v>496</v>
+      </c>
+      <c r="L125" s="10" t="s">
+        <v>494</v>
+      </c>
+      <c r="M125" s="6" t="s">
         <v>536</v>
       </c>
-      <c r="K125" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="N125" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O125" s="6">
-        <v>212.76</v>
+        <v>4818.24</v>
       </c>
       <c r="P125" s="6"/>
     </row>
     <row r="126" spans="1:16" customHeight="1" ht="65">
       <c r="A126" s="6" t="s">
+        <v>537</v>
+      </c>
+      <c r="B126" s="6">
+        <v>2</v>
+      </c>
+      <c r="C126" s="6">
+        <v>2</v>
+      </c>
+      <c r="D126" s="6">
+        <v>0</v>
+      </c>
+      <c r="E126" s="6" t="s">
         <v>538</v>
       </c>
-      <c r="B126" s="6">
-[...10 lines deleted...]
-      </c>
       <c r="F126" s="9" t="s">
-        <v>540</v>
+        <v>494</v>
       </c>
       <c r="G126" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H126" s="6" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="I126" s="6">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="J126" s="10" t="s">
+        <v>539</v>
+      </c>
+      <c r="K126" s="6" t="s">
+        <v>540</v>
+      </c>
+      <c r="L126" s="10" t="s">
+        <v>322</v>
+      </c>
+      <c r="M126" s="6" t="s">
         <v>541</v>
       </c>
-      <c r="K126" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="N126" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O126" s="6"/>
+      <c r="O126" s="6">
+        <v>4234.86</v>
+      </c>
       <c r="P126" s="6"/>
     </row>
     <row r="127" spans="1:16" customHeight="1" ht="65">
       <c r="A127" s="6" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="B127" s="6">
         <v>0</v>
       </c>
       <c r="C127" s="6">
         <v>0</v>
       </c>
       <c r="D127" s="6">
         <v>0</v>
       </c>
       <c r="E127" s="6" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="F127" s="9" t="s">
-        <v>22</v>
+        <v>387</v>
       </c>
       <c r="G127" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H127" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I127" s="6">
-        <v>0.95</v>
+        <v>0</v>
       </c>
       <c r="J127" s="10" t="s">
         <v>544</v>
       </c>
       <c r="K127" s="6" t="s">
-        <v>210</v>
+        <v>68</v>
       </c>
       <c r="L127" s="10" t="s">
-        <v>22</v>
+        <v>389</v>
       </c>
       <c r="M127" s="6" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
       <c r="N127" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O127" s="6"/>
       <c r="P127" s="6"/>
     </row>
-    <row r="128" spans="1:16" customHeight="1" ht="65">
+    <row r="128" spans="1:16">
       <c r="A128" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="B128" s="6">
+        <v>0</v>
+      </c>
+      <c r="C128" s="6">
+        <v>0</v>
+      </c>
+      <c r="D128" s="6">
+        <v>0</v>
+      </c>
+      <c r="E128" s="6" t="s">
         <v>547</v>
       </c>
-      <c r="B128" s="6">
-[...10 lines deleted...]
-      </c>
       <c r="F128" s="9" t="s">
-        <v>134</v>
+        <v>50</v>
       </c>
       <c r="G128" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H128" s="6" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="I128" s="6">
-        <v>63.4</v>
-[...1 lines deleted...]
-      <c r="J128" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="J128" s="10"/>
+      <c r="K128" s="6" t="s">
+        <v>209</v>
+      </c>
+      <c r="L128" s="10" t="s">
+        <v>50</v>
+      </c>
+      <c r="M128" s="6" t="s">
+        <v>548</v>
+      </c>
+      <c r="N128" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="O128" s="6">
+        <v>62282.45</v>
+      </c>
+      <c r="P128" s="6"/>
+    </row>
+    <row r="129" spans="1:16">
+      <c r="A129" s="6" t="s">
         <v>549</v>
       </c>
-      <c r="K128" s="6" t="s">
-[...5 lines deleted...]
-      <c r="M128" s="6" t="s">
+      <c r="B129" s="6">
+        <v>0</v>
+      </c>
+      <c r="C129" s="6">
+        <v>0</v>
+      </c>
+      <c r="D129" s="6">
+        <v>0</v>
+      </c>
+      <c r="E129" s="6" t="s">
         <v>550</v>
       </c>
-      <c r="N128" s="6" t="s">
-[...20 lines deleted...]
-      </c>
       <c r="F129" s="9" t="s">
-        <v>240</v>
+        <v>50</v>
       </c>
       <c r="G129" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H129" s="6" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="I129" s="6">
         <v>0</v>
       </c>
-      <c r="J129" s="10" t="s">
+      <c r="J129" s="10"/>
+      <c r="K129" s="6" t="s">
+        <v>209</v>
+      </c>
+      <c r="L129" s="10" t="s">
+        <v>50</v>
+      </c>
+      <c r="M129" s="6" t="s">
+        <v>551</v>
+      </c>
+      <c r="N129" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="O129" s="6">
+        <v>47241.83</v>
+      </c>
+      <c r="P129" s="6"/>
+    </row>
+    <row r="130" spans="1:16">
+      <c r="A130" s="6" t="s">
+        <v>552</v>
+      </c>
+      <c r="B130" s="6">
+        <v>0</v>
+      </c>
+      <c r="C130" s="6">
+        <v>0</v>
+      </c>
+      <c r="D130" s="6">
+        <v>0</v>
+      </c>
+      <c r="E130" s="6" t="s">
         <v>553</v>
       </c>
-      <c r="K129" s="6" t="s">
-[...29 lines deleted...]
-      </c>
       <c r="F130" s="9" t="s">
-        <v>137</v>
+        <v>50</v>
       </c>
       <c r="G130" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H130" s="6" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="I130" s="6">
         <v>0</v>
       </c>
-      <c r="J130" s="10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J130" s="10"/>
       <c r="K130" s="6" t="s">
-        <v>26</v>
+        <v>209</v>
       </c>
       <c r="L130" s="10" t="s">
-        <v>137</v>
+        <v>50</v>
       </c>
       <c r="M130" s="6" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="N130" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O130" s="6"/>
+      <c r="O130" s="6">
+        <v>51690.16</v>
+      </c>
       <c r="P130" s="6"/>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" s="6" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="B131" s="6">
         <v>0</v>
       </c>
       <c r="C131" s="6">
         <v>0</v>
       </c>
       <c r="D131" s="6">
         <v>0</v>
       </c>
       <c r="E131" s="6" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
       <c r="F131" s="9" t="s">
         <v>50</v>
       </c>
-      <c r="G131" s="10"/>
+      <c r="G131" s="10" t="s">
+        <v>23</v>
+      </c>
       <c r="H131" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I131" s="6">
         <v>0</v>
       </c>
       <c r="J131" s="10"/>
       <c r="K131" s="6" t="s">
-        <v>52</v>
+        <v>209</v>
       </c>
       <c r="L131" s="10" t="s">
         <v>50</v>
       </c>
       <c r="M131" s="6" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="N131" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O131" s="6">
-        <v>28648.62</v>
+        <v>60376.85</v>
       </c>
       <c r="P131" s="6"/>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" s="6" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="B132" s="6">
         <v>0</v>
       </c>
       <c r="C132" s="6">
         <v>0</v>
       </c>
       <c r="D132" s="6">
         <v>0</v>
       </c>
       <c r="E132" s="6" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
       <c r="F132" s="9" t="s">
         <v>50</v>
       </c>
       <c r="G132" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H132" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I132" s="6">
         <v>0</v>
       </c>
       <c r="J132" s="10"/>
       <c r="K132" s="6" t="s">
-        <v>46</v>
+        <v>209</v>
       </c>
       <c r="L132" s="10" t="s">
         <v>50</v>
       </c>
       <c r="M132" s="6" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="N132" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O132" s="6">
-        <v>31141.23</v>
+        <v>49360.29</v>
       </c>
       <c r="P132" s="6"/>
     </row>
     <row r="133" spans="1:16" customHeight="1" ht="65">
       <c r="A133" s="6" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="B133" s="6">
         <v>0</v>
       </c>
       <c r="C133" s="6">
         <v>0</v>
       </c>
       <c r="D133" s="6">
         <v>0</v>
       </c>
       <c r="E133" s="6">
-        <v>410063</v>
+        <v>410068</v>
       </c>
       <c r="F133" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H133" s="6" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="I133" s="6">
         <v>0</v>
       </c>
       <c r="J133" s="10" t="s">
-        <v>565</v>
+        <v>562</v>
       </c>
       <c r="K133" s="6" t="s">
-        <v>147</v>
+        <v>141</v>
       </c>
       <c r="L133" s="10" t="s">
         <v>22</v>
       </c>
       <c r="M133" s="6" t="s">
+        <v>563</v>
+      </c>
+      <c r="N133" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="O133" s="6">
+        <v>212.76</v>
+      </c>
+      <c r="P133" s="6"/>
+    </row>
+    <row r="134" spans="1:16" customHeight="1" ht="65">
+      <c r="A134" s="6" t="s">
+        <v>564</v>
+      </c>
+      <c r="B134" s="6">
+        <v>0</v>
+      </c>
+      <c r="C134" s="6">
+        <v>0</v>
+      </c>
+      <c r="D134" s="6">
+        <v>0</v>
+      </c>
+      <c r="E134" s="6" t="s">
+        <v>565</v>
+      </c>
+      <c r="F134" s="9" t="s">
         <v>566</v>
-      </c>
-[...23 lines deleted...]
-        <v>540</v>
       </c>
       <c r="G134" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H134" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I134" s="6">
-        <v>208</v>
+        <v>0</v>
       </c>
       <c r="J134" s="10" t="s">
+        <v>567</v>
+      </c>
+      <c r="K134" s="6" t="s">
+        <v>231</v>
+      </c>
+      <c r="L134" s="10" t="s">
+        <v>568</v>
+      </c>
+      <c r="M134" s="6" t="s">
         <v>569</v>
       </c>
-      <c r="K134" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="N134" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O134" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O134" s="6"/>
       <c r="P134" s="6"/>
     </row>
     <row r="135" spans="1:16" customHeight="1" ht="65">
       <c r="A135" s="6" t="s">
-        <v>573</v>
+        <v>570</v>
       </c>
       <c r="B135" s="6">
         <v>0</v>
       </c>
       <c r="C135" s="6">
         <v>0</v>
       </c>
       <c r="D135" s="6">
         <v>0</v>
       </c>
       <c r="E135" s="6" t="s">
-        <v>574</v>
+        <v>571</v>
       </c>
       <c r="F135" s="9" t="s">
-        <v>56</v>
+        <v>22</v>
       </c>
       <c r="G135" s="10" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="H135" s="6" t="s">
-        <v>39</v>
+        <v>24</v>
       </c>
       <c r="I135" s="6">
-        <v>5.1</v>
+        <v>0.95</v>
       </c>
       <c r="J135" s="10" t="s">
-        <v>575</v>
+        <v>570</v>
       </c>
       <c r="K135" s="6" t="s">
-        <v>52</v>
+        <v>204</v>
       </c>
       <c r="L135" s="10" t="s">
-        <v>99</v>
+        <v>22</v>
       </c>
       <c r="M135" s="6" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="N135" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O135" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O135" s="6"/>
       <c r="P135" s="6"/>
     </row>
     <row r="136" spans="1:16" customHeight="1" ht="65">
       <c r="A136" s="6" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="B136" s="6">
         <v>0</v>
       </c>
       <c r="C136" s="6">
         <v>0</v>
       </c>
       <c r="D136" s="6">
         <v>0</v>
       </c>
       <c r="E136" s="6" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
       <c r="F136" s="9" t="s">
-        <v>208</v>
+        <v>128</v>
       </c>
       <c r="G136" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H136" s="6" t="s">
-        <v>39</v>
+        <v>24</v>
       </c>
       <c r="I136" s="6">
-        <v>19.36</v>
+        <v>63.4</v>
       </c>
       <c r="J136" s="10" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="K136" s="6" t="s">
-        <v>210</v>
+        <v>130</v>
       </c>
       <c r="L136" s="10" t="s">
-        <v>208</v>
+        <v>131</v>
       </c>
       <c r="M136" s="6" t="s">
-        <v>580</v>
+        <v>576</v>
       </c>
       <c r="N136" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O136" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O136" s="6"/>
       <c r="P136" s="6"/>
     </row>
-    <row r="137" spans="1:16" customHeight="1" ht="65">
+    <row r="137" spans="1:16">
       <c r="A137" s="6" t="s">
-        <v>581</v>
+        <v>577</v>
       </c>
       <c r="B137" s="6">
         <v>0</v>
       </c>
       <c r="C137" s="6">
         <v>0</v>
       </c>
       <c r="D137" s="6">
         <v>0</v>
       </c>
       <c r="E137" s="6" t="s">
-        <v>582</v>
+        <v>578</v>
       </c>
       <c r="F137" s="9" t="s">
         <v>44</v>
       </c>
       <c r="G137" s="10" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="H137" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I137" s="6">
-        <v>7.65</v>
+        <v>0</v>
       </c>
       <c r="J137" s="10" t="s">
-        <v>583</v>
+        <v>579</v>
       </c>
       <c r="K137" s="6" t="s">
-        <v>52</v>
+        <v>209</v>
       </c>
       <c r="L137" s="10" t="s">
         <v>44</v>
       </c>
       <c r="M137" s="6" t="s">
-        <v>584</v>
+        <v>580</v>
       </c>
       <c r="N137" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O137" s="6">
-        <v>52028.52</v>
+        <v>25116.51</v>
       </c>
       <c r="P137" s="6"/>
     </row>
     <row r="138" spans="1:16" customHeight="1" ht="65">
       <c r="A138" s="6" t="s">
-        <v>585</v>
+        <v>581</v>
       </c>
       <c r="B138" s="6">
         <v>0</v>
       </c>
       <c r="C138" s="6">
         <v>0</v>
       </c>
       <c r="D138" s="6">
         <v>0</v>
       </c>
       <c r="E138" s="6" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="F138" s="9" t="s">
         <v>240</v>
       </c>
       <c r="G138" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H138" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I138" s="6">
         <v>0</v>
       </c>
       <c r="J138" s="10" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="K138" s="6" t="s">
-        <v>74</v>
+        <v>68</v>
       </c>
       <c r="L138" s="10" t="s">
         <v>240</v>
       </c>
       <c r="M138" s="6" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
       <c r="N138" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O138" s="6"/>
       <c r="P138" s="6"/>
     </row>
-    <row r="139" spans="1:16">
+    <row r="139" spans="1:16" customHeight="1" ht="65">
       <c r="A139" s="6" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="B139" s="6">
         <v>0</v>
       </c>
       <c r="C139" s="6">
         <v>0</v>
       </c>
       <c r="D139" s="6">
         <v>0</v>
       </c>
       <c r="E139" s="6" t="s">
-        <v>590</v>
+        <v>586</v>
       </c>
       <c r="F139" s="9" t="s">
-        <v>380</v>
+        <v>131</v>
       </c>
       <c r="G139" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H139" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I139" s="6">
         <v>0</v>
       </c>
       <c r="J139" s="10" t="s">
-        <v>591</v>
+        <v>587</v>
       </c>
       <c r="K139" s="6" t="s">
-        <v>306</v>
+        <v>26</v>
       </c>
       <c r="L139" s="10" t="s">
-        <v>382</v>
+        <v>131</v>
       </c>
       <c r="M139" s="6" t="s">
-        <v>592</v>
+        <v>588</v>
       </c>
       <c r="N139" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O139" s="6"/>
       <c r="P139" s="6"/>
     </row>
-    <row r="140" spans="1:16" customHeight="1" ht="65">
+    <row r="140" spans="1:16">
       <c r="A140" s="6" t="s">
-        <v>593</v>
+        <v>589</v>
       </c>
       <c r="B140" s="6">
         <v>0</v>
       </c>
       <c r="C140" s="6">
         <v>0</v>
       </c>
       <c r="D140" s="6">
         <v>0</v>
       </c>
       <c r="E140" s="6" t="s">
-        <v>594</v>
+        <v>590</v>
       </c>
       <c r="F140" s="9" t="s">
-        <v>112</v>
-[...3 lines deleted...]
-      </c>
+        <v>44</v>
+      </c>
+      <c r="G140" s="10"/>
       <c r="H140" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I140" s="6">
-        <v>10.5</v>
-[...3 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="J140" s="10"/>
       <c r="K140" s="6" t="s">
         <v>46</v>
       </c>
       <c r="L140" s="10" t="s">
-        <v>112</v>
+        <v>44</v>
       </c>
       <c r="M140" s="6" t="s">
-        <v>596</v>
+        <v>591</v>
       </c>
       <c r="N140" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O140" s="6">
-        <v>22680.31</v>
+        <v>30240.21</v>
       </c>
       <c r="P140" s="6"/>
     </row>
-    <row r="141" spans="1:16" customHeight="1" ht="65">
+    <row r="141" spans="1:16">
       <c r="A141" s="6" t="s">
-        <v>597</v>
+        <v>592</v>
       </c>
       <c r="B141" s="6">
         <v>0</v>
       </c>
       <c r="C141" s="6">
         <v>0</v>
       </c>
       <c r="D141" s="6">
         <v>0</v>
       </c>
       <c r="E141" s="6" t="s">
-        <v>598</v>
+        <v>593</v>
       </c>
       <c r="F141" s="9" t="s">
-        <v>44</v>
+        <v>594</v>
       </c>
       <c r="G141" s="10" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="H141" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I141" s="6">
-        <v>7.79</v>
-[...3 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="J141" s="10"/>
       <c r="K141" s="6" t="s">
-        <v>52</v>
+        <v>209</v>
       </c>
       <c r="L141" s="10" t="s">
-        <v>44</v>
+        <v>594</v>
       </c>
       <c r="M141" s="6" t="s">
-        <v>600</v>
+        <v>595</v>
       </c>
       <c r="N141" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O141" s="6">
-        <v>54100.15</v>
+        <v>70439.19</v>
       </c>
       <c r="P141" s="6"/>
     </row>
-    <row r="142" spans="1:16" customHeight="1" ht="65">
+    <row r="142" spans="1:16">
       <c r="A142" s="6" t="s">
-        <v>601</v>
+        <v>596</v>
       </c>
       <c r="B142" s="6">
         <v>0</v>
       </c>
       <c r="C142" s="6">
         <v>0</v>
       </c>
       <c r="D142" s="6">
         <v>0</v>
       </c>
       <c r="E142" s="6" t="s">
-        <v>602</v>
+        <v>597</v>
       </c>
       <c r="F142" s="9" t="s">
-        <v>72</v>
+        <v>594</v>
       </c>
       <c r="G142" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H142" s="6" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="I142" s="6">
+        <v>0</v>
+      </c>
+      <c r="J142" s="10"/>
+      <c r="K142" s="6" t="s">
+        <v>209</v>
+      </c>
+      <c r="L142" s="10" t="s">
+        <v>594</v>
+      </c>
+      <c r="M142" s="6" t="s">
+        <v>598</v>
+      </c>
+      <c r="N142" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="O142" s="6">
+        <v>70439.19</v>
+      </c>
+      <c r="P142" s="6"/>
+    </row>
+    <row r="143" spans="1:16">
+      <c r="A143" s="6" t="s">
+        <v>599</v>
+      </c>
+      <c r="B143" s="6">
+        <v>0</v>
+      </c>
+      <c r="C143" s="6">
+        <v>0</v>
+      </c>
+      <c r="D143" s="6">
+        <v>0</v>
+      </c>
+      <c r="E143" s="6" t="s">
+        <v>600</v>
+      </c>
+      <c r="F143" s="9" t="s">
+        <v>594</v>
+      </c>
+      <c r="G143" s="10" t="s">
         <v>23</v>
       </c>
-      <c r="J142" s="10" t="s">
-[...38 lines deleted...]
-      </c>
       <c r="H143" s="6" t="s">
-        <v>86</v>
+        <v>39</v>
       </c>
       <c r="I143" s="6">
-        <v>1.75</v>
-[...3 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="J143" s="10"/>
       <c r="K143" s="6" t="s">
-        <v>52</v>
+        <v>209</v>
       </c>
       <c r="L143" s="10" t="s">
-        <v>56</v>
+        <v>594</v>
       </c>
       <c r="M143" s="6" t="s">
-        <v>608</v>
+        <v>601</v>
       </c>
       <c r="N143" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O143" s="6">
-        <v>8315.54</v>
+        <v>70439.19</v>
       </c>
       <c r="P143" s="6"/>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" s="6" t="s">
-        <v>609</v>
+        <v>602</v>
       </c>
       <c r="B144" s="6">
         <v>0</v>
       </c>
       <c r="C144" s="6">
         <v>0</v>
       </c>
       <c r="D144" s="6">
         <v>0</v>
       </c>
       <c r="E144" s="6" t="s">
-        <v>610</v>
+        <v>603</v>
       </c>
       <c r="F144" s="9" t="s">
-        <v>38</v>
+        <v>594</v>
       </c>
       <c r="G144" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H144" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I144" s="6">
         <v>0</v>
       </c>
       <c r="J144" s="10"/>
       <c r="K144" s="6" t="s">
-        <v>40</v>
+        <v>209</v>
       </c>
       <c r="L144" s="10" t="s">
-        <v>22</v>
+        <v>594</v>
       </c>
       <c r="M144" s="6" t="s">
-        <v>611</v>
+        <v>604</v>
       </c>
       <c r="N144" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O144" s="6">
-        <v>809.68</v>
+        <v>48724.6</v>
       </c>
       <c r="P144" s="6"/>
     </row>
-    <row r="145" spans="1:16" customHeight="1" ht="65">
+    <row r="145" spans="1:16">
       <c r="A145" s="6" t="s">
-        <v>612</v>
+        <v>605</v>
       </c>
       <c r="B145" s="6">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="C145" s="6">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D145" s="6">
         <v>0</v>
       </c>
       <c r="E145" s="6" t="s">
-        <v>613</v>
+        <v>606</v>
       </c>
       <c r="F145" s="9" t="s">
-        <v>240</v>
+        <v>594</v>
       </c>
       <c r="G145" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H145" s="6" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="I145" s="6">
         <v>0</v>
       </c>
-      <c r="J145" s="10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J145" s="10"/>
       <c r="K145" s="6" t="s">
-        <v>74</v>
+        <v>209</v>
       </c>
       <c r="L145" s="10" t="s">
-        <v>240</v>
+        <v>594</v>
       </c>
       <c r="M145" s="6" t="s">
-        <v>615</v>
+        <v>607</v>
       </c>
       <c r="N145" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O145" s="6">
-        <v>29021.33</v>
+        <v>48724.6</v>
       </c>
       <c r="P145" s="6"/>
     </row>
-    <row r="146" spans="1:16" customHeight="1" ht="65">
+    <row r="146" spans="1:16">
       <c r="A146" s="6" t="s">
-        <v>616</v>
+        <v>608</v>
       </c>
       <c r="B146" s="6">
         <v>0</v>
       </c>
       <c r="C146" s="6">
         <v>0</v>
       </c>
       <c r="D146" s="6">
         <v>0</v>
       </c>
       <c r="E146" s="6" t="s">
-        <v>617</v>
+        <v>609</v>
       </c>
       <c r="F146" s="9" t="s">
-        <v>134</v>
+        <v>594</v>
       </c>
       <c r="G146" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H146" s="6" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="I146" s="6">
-        <v>62.5</v>
-[...3 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="J146" s="10"/>
       <c r="K146" s="6" t="s">
-        <v>136</v>
+        <v>209</v>
       </c>
       <c r="L146" s="10" t="s">
-        <v>137</v>
+        <v>594</v>
       </c>
       <c r="M146" s="6" t="s">
-        <v>619</v>
+        <v>610</v>
       </c>
       <c r="N146" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O146" s="6"/>
+      <c r="O146" s="6">
+        <v>50207.39</v>
+      </c>
       <c r="P146" s="6"/>
     </row>
-    <row r="147" spans="1:16" customHeight="1" ht="65">
+    <row r="147" spans="1:16">
       <c r="A147" s="6" t="s">
-        <v>620</v>
+        <v>611</v>
       </c>
       <c r="B147" s="6">
         <v>0</v>
       </c>
       <c r="C147" s="6">
         <v>0</v>
       </c>
       <c r="D147" s="6">
         <v>0</v>
       </c>
-      <c r="E147" s="6">
-        <v>198532</v>
+      <c r="E147" s="6" t="s">
+        <v>612</v>
       </c>
       <c r="F147" s="9" t="s">
-        <v>145</v>
+        <v>594</v>
       </c>
       <c r="G147" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H147" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I147" s="6">
         <v>0</v>
       </c>
-      <c r="J147" s="10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J147" s="10"/>
       <c r="K147" s="6" t="s">
-        <v>147</v>
+        <v>209</v>
       </c>
       <c r="L147" s="10" t="s">
-        <v>145</v>
+        <v>594</v>
       </c>
       <c r="M147" s="6" t="s">
-        <v>622</v>
+        <v>613</v>
       </c>
       <c r="N147" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O147" s="6">
-        <v>81.54</v>
+        <v>50207.39</v>
       </c>
       <c r="P147" s="6"/>
     </row>
-    <row r="148" spans="1:16" customHeight="1" ht="65">
+    <row r="148" spans="1:16">
       <c r="A148" s="6" t="s">
-        <v>623</v>
+        <v>614</v>
       </c>
       <c r="B148" s="6">
         <v>0</v>
       </c>
       <c r="C148" s="6">
         <v>0</v>
       </c>
       <c r="D148" s="6">
         <v>0</v>
       </c>
       <c r="E148" s="6" t="s">
-        <v>624</v>
+        <v>615</v>
       </c>
       <c r="F148" s="9" t="s">
-        <v>240</v>
+        <v>594</v>
       </c>
       <c r="G148" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H148" s="6" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="I148" s="6">
         <v>0</v>
       </c>
-      <c r="J148" s="10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J148" s="10"/>
       <c r="K148" s="6" t="s">
-        <v>74</v>
+        <v>209</v>
       </c>
       <c r="L148" s="10" t="s">
-        <v>240</v>
+        <v>594</v>
       </c>
       <c r="M148" s="6" t="s">
-        <v>626</v>
+        <v>616</v>
       </c>
       <c r="N148" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O148" s="6"/>
+      <c r="O148" s="6">
+        <v>63448.13</v>
+      </c>
       <c r="P148" s="6"/>
     </row>
-    <row r="149" spans="1:16" customHeight="1" ht="65">
+    <row r="149" spans="1:16">
       <c r="A149" s="6" t="s">
-        <v>627</v>
+        <v>617</v>
       </c>
       <c r="B149" s="6">
         <v>0</v>
       </c>
       <c r="C149" s="6">
         <v>0</v>
       </c>
       <c r="D149" s="6">
         <v>0</v>
       </c>
       <c r="E149" s="6" t="s">
-        <v>628</v>
+        <v>618</v>
       </c>
       <c r="F149" s="9" t="s">
-        <v>358</v>
+        <v>594</v>
       </c>
       <c r="G149" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H149" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I149" s="6">
-        <v>150</v>
-[...3 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="J149" s="10"/>
       <c r="K149" s="6" t="s">
-        <v>52</v>
+        <v>209</v>
       </c>
       <c r="L149" s="10" t="s">
-        <v>358</v>
+        <v>594</v>
       </c>
       <c r="M149" s="6" t="s">
-        <v>630</v>
+        <v>619</v>
       </c>
       <c r="N149" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O149" s="6">
-        <v>91224</v>
+        <v>63448.13</v>
       </c>
       <c r="P149" s="6"/>
     </row>
-    <row r="150" spans="1:16" customHeight="1" ht="65">
+    <row r="150" spans="1:16">
       <c r="A150" s="6" t="s">
-        <v>631</v>
+        <v>620</v>
       </c>
       <c r="B150" s="6">
         <v>0</v>
       </c>
       <c r="C150" s="6">
         <v>0</v>
       </c>
       <c r="D150" s="6">
         <v>0</v>
       </c>
       <c r="E150" s="6" t="s">
-        <v>632</v>
+        <v>621</v>
       </c>
       <c r="F150" s="9" t="s">
-        <v>633</v>
+        <v>44</v>
       </c>
       <c r="G150" s="10" t="s">
-        <v>225</v>
+        <v>23</v>
       </c>
       <c r="H150" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I150" s="6">
-        <v>0.6</v>
-[...3 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="J150" s="10"/>
       <c r="K150" s="6" t="s">
-        <v>52</v>
+        <v>209</v>
       </c>
       <c r="L150" s="10" t="s">
-        <v>358</v>
+        <v>44</v>
       </c>
       <c r="M150" s="6" t="s">
-        <v>635</v>
+        <v>622</v>
       </c>
       <c r="N150" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O150" s="6">
-        <v>11738.43</v>
+        <v>31141.23</v>
       </c>
       <c r="P150" s="6"/>
     </row>
-    <row r="151" spans="1:16" customHeight="1" ht="65">
+    <row r="151" spans="1:16">
       <c r="A151" s="6" t="s">
-        <v>636</v>
+        <v>623</v>
       </c>
       <c r="B151" s="6">
-        <v>1439</v>
+        <v>0</v>
       </c>
       <c r="C151" s="6">
-        <v>1439</v>
+        <v>0</v>
       </c>
       <c r="D151" s="6">
         <v>0</v>
       </c>
       <c r="E151" s="6" t="s">
-        <v>637</v>
+        <v>624</v>
       </c>
       <c r="F151" s="9" t="s">
-        <v>638</v>
+        <v>44</v>
       </c>
       <c r="G151" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H151" s="6" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="I151" s="6">
         <v>0</v>
       </c>
-      <c r="J151" s="10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J151" s="10"/>
       <c r="K151" s="6" t="s">
-        <v>34</v>
+        <v>209</v>
       </c>
       <c r="L151" s="10" t="s">
-        <v>235</v>
+        <v>44</v>
       </c>
       <c r="M151" s="6" t="s">
-        <v>640</v>
+        <v>625</v>
       </c>
       <c r="N151" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O151" s="6">
-        <v>22.82</v>
+        <v>31141.23</v>
       </c>
       <c r="P151" s="6"/>
     </row>
     <row r="152" spans="1:16" customHeight="1" ht="65">
       <c r="A152" s="6" t="s">
-        <v>641</v>
+        <v>626</v>
       </c>
       <c r="B152" s="6">
         <v>0</v>
       </c>
       <c r="C152" s="6">
         <v>0</v>
       </c>
       <c r="D152" s="6">
         <v>0</v>
       </c>
-      <c r="E152" s="6" t="s">
-        <v>642</v>
+      <c r="E152" s="6">
+        <v>410063</v>
       </c>
       <c r="F152" s="9" t="s">
-        <v>72</v>
+        <v>22</v>
       </c>
       <c r="G152" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H152" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I152" s="6">
-        <v>42</v>
+        <v>0</v>
       </c>
       <c r="J152" s="10" t="s">
-        <v>643</v>
+        <v>626</v>
       </c>
       <c r="K152" s="6" t="s">
-        <v>74</v>
+        <v>141</v>
       </c>
       <c r="L152" s="10" t="s">
-        <v>75</v>
+        <v>22</v>
       </c>
       <c r="M152" s="6" t="s">
-        <v>644</v>
+        <v>627</v>
       </c>
       <c r="N152" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O152" s="6"/>
       <c r="P152" s="6"/>
     </row>
-    <row r="153" spans="1:16" customHeight="1" ht="65">
+    <row r="153" spans="1:16">
       <c r="A153" s="6" t="s">
-        <v>645</v>
+        <v>628</v>
       </c>
       <c r="B153" s="6">
         <v>2</v>
       </c>
       <c r="C153" s="6">
         <v>2</v>
       </c>
       <c r="D153" s="6">
         <v>0</v>
       </c>
       <c r="E153" s="6" t="s">
-        <v>646</v>
+        <v>629</v>
       </c>
       <c r="F153" s="9" t="s">
-        <v>314</v>
+        <v>566</v>
       </c>
       <c r="G153" s="10" t="s">
-        <v>315</v>
+        <v>23</v>
       </c>
       <c r="H153" s="6" t="s">
-        <v>39</v>
+        <v>24</v>
       </c>
       <c r="I153" s="6">
-        <v>11</v>
+        <v>208</v>
       </c>
       <c r="J153" s="10" t="s">
-        <v>647</v>
+        <v>630</v>
       </c>
       <c r="K153" s="6" t="s">
-        <v>317</v>
+        <v>631</v>
       </c>
       <c r="L153" s="10" t="s">
-        <v>318</v>
+        <v>632</v>
       </c>
       <c r="M153" s="6" t="s">
-        <v>648</v>
+        <v>633</v>
       </c>
       <c r="N153" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O153" s="6">
-        <v>1461.3</v>
+        <v>328025.2</v>
       </c>
       <c r="P153" s="6"/>
     </row>
     <row r="154" spans="1:16" customHeight="1" ht="65">
       <c r="A154" s="6" t="s">
-        <v>649</v>
+        <v>634</v>
       </c>
       <c r="B154" s="6">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="C154" s="6">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="D154" s="6">
         <v>0</v>
       </c>
-      <c r="E154" s="6">
-        <v>198357</v>
+      <c r="E154" s="6" t="s">
+        <v>635</v>
       </c>
       <c r="F154" s="9" t="s">
-        <v>413</v>
+        <v>50</v>
       </c>
       <c r="G154" s="10" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="H154" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I154" s="6">
-        <v>0.003</v>
+        <v>5.1</v>
       </c>
       <c r="J154" s="10" t="s">
-        <v>650</v>
+        <v>636</v>
       </c>
       <c r="K154" s="6" t="s">
-        <v>147</v>
+        <v>46</v>
       </c>
       <c r="L154" s="10" t="s">
-        <v>145</v>
+        <v>93</v>
       </c>
       <c r="M154" s="6" t="s">
-        <v>651</v>
+        <v>637</v>
       </c>
       <c r="N154" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O154" s="6">
-        <v>5.49</v>
+        <v>13596.32</v>
       </c>
       <c r="P154" s="6"/>
     </row>
     <row r="155" spans="1:16" customHeight="1" ht="65">
       <c r="A155" s="6" t="s">
-        <v>652</v>
+        <v>638</v>
       </c>
       <c r="B155" s="6">
-        <v>52</v>
+        <v>0</v>
       </c>
       <c r="C155" s="6">
-        <v>52</v>
+        <v>0</v>
       </c>
       <c r="D155" s="6">
         <v>0</v>
       </c>
-      <c r="E155" s="6">
-        <v>198515</v>
+      <c r="E155" s="6" t="s">
+        <v>639</v>
       </c>
       <c r="F155" s="9" t="s">
-        <v>145</v>
+        <v>202</v>
       </c>
       <c r="G155" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H155" s="6" t="s">
-        <v>86</v>
+        <v>39</v>
       </c>
       <c r="I155" s="6">
-        <v>0.09</v>
+        <v>19.36</v>
       </c>
       <c r="J155" s="10" t="s">
-        <v>653</v>
+        <v>640</v>
       </c>
       <c r="K155" s="6" t="s">
-        <v>147</v>
+        <v>204</v>
       </c>
       <c r="L155" s="10" t="s">
-        <v>145</v>
+        <v>202</v>
       </c>
       <c r="M155" s="6" t="s">
-        <v>654</v>
+        <v>641</v>
       </c>
       <c r="N155" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O155" s="6">
-        <v>68.69</v>
+        <v>20422.15</v>
       </c>
       <c r="P155" s="6"/>
     </row>
-    <row r="156" spans="1:16">
+    <row r="156" spans="1:16" customHeight="1" ht="65">
       <c r="A156" s="6" t="s">
-        <v>655</v>
+        <v>642</v>
       </c>
       <c r="B156" s="6">
         <v>0</v>
       </c>
       <c r="C156" s="6">
         <v>0</v>
       </c>
       <c r="D156" s="6">
         <v>0</v>
       </c>
       <c r="E156" s="6" t="s">
-        <v>656</v>
+        <v>643</v>
       </c>
       <c r="F156" s="9" t="s">
-        <v>540</v>
+        <v>224</v>
       </c>
       <c r="G156" s="10" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="H156" s="6" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="I156" s="6">
-        <v>0</v>
+        <v>7.65</v>
       </c>
       <c r="J156" s="10" t="s">
-        <v>657</v>
+        <v>644</v>
       </c>
       <c r="K156" s="6" t="s">
-        <v>231</v>
+        <v>46</v>
       </c>
       <c r="L156" s="10" t="s">
-        <v>542</v>
+        <v>224</v>
       </c>
       <c r="M156" s="6" t="s">
-        <v>658</v>
+        <v>645</v>
       </c>
       <c r="N156" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O156" s="6"/>
+      <c r="O156" s="6">
+        <v>52028.52</v>
+      </c>
       <c r="P156" s="6"/>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" s="6" t="s">
-        <v>659</v>
+        <v>646</v>
       </c>
       <c r="B157" s="6">
         <v>0</v>
       </c>
       <c r="C157" s="6">
         <v>0</v>
       </c>
       <c r="D157" s="6">
         <v>0</v>
       </c>
       <c r="E157" s="6" t="s">
-        <v>660</v>
+        <v>647</v>
       </c>
       <c r="F157" s="9" t="s">
-        <v>380</v>
+        <v>44</v>
       </c>
       <c r="G157" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H157" s="6" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="I157" s="6">
         <v>0</v>
       </c>
       <c r="J157" s="10"/>
       <c r="K157" s="6" t="s">
-        <v>306</v>
+        <v>209</v>
       </c>
       <c r="L157" s="10" t="s">
-        <v>382</v>
+        <v>44</v>
       </c>
       <c r="M157" s="6" t="s">
-        <v>661</v>
+        <v>648</v>
       </c>
       <c r="N157" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O157" s="6"/>
+      <c r="O157" s="6">
+        <v>31141.23</v>
+      </c>
       <c r="P157" s="6"/>
     </row>
-    <row r="158" spans="1:16" customHeight="1" ht="65">
+    <row r="158" spans="1:16">
       <c r="A158" s="6" t="s">
-        <v>662</v>
+        <v>649</v>
       </c>
       <c r="B158" s="6">
         <v>0</v>
       </c>
       <c r="C158" s="6">
         <v>0</v>
       </c>
       <c r="D158" s="6">
         <v>0</v>
       </c>
       <c r="E158" s="6" t="s">
-        <v>663</v>
+        <v>650</v>
       </c>
       <c r="F158" s="9" t="s">
-        <v>240</v>
+        <v>106</v>
       </c>
       <c r="G158" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H158" s="6" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="I158" s="6">
         <v>0</v>
       </c>
-      <c r="J158" s="10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J158" s="10"/>
       <c r="K158" s="6" t="s">
-        <v>74</v>
+        <v>209</v>
       </c>
       <c r="L158" s="10" t="s">
-        <v>240</v>
+        <v>106</v>
       </c>
       <c r="M158" s="6" t="s">
-        <v>665</v>
+        <v>651</v>
       </c>
       <c r="N158" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O158" s="6"/>
+      <c r="O158" s="6">
+        <v>37815.18</v>
+      </c>
       <c r="P158" s="6"/>
     </row>
-    <row r="159" spans="1:16" customHeight="1" ht="65">
+    <row r="159" spans="1:16">
       <c r="A159" s="6" t="s">
-        <v>666</v>
+        <v>652</v>
       </c>
       <c r="B159" s="6">
         <v>0</v>
       </c>
       <c r="C159" s="6">
         <v>0</v>
       </c>
       <c r="D159" s="6">
         <v>0</v>
       </c>
       <c r="E159" s="6" t="s">
-        <v>667</v>
+        <v>653</v>
       </c>
       <c r="F159" s="9" t="s">
-        <v>165</v>
+        <v>106</v>
       </c>
       <c r="G159" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H159" s="6" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="I159" s="6">
         <v>0</v>
       </c>
-      <c r="J159" s="10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J159" s="10"/>
       <c r="K159" s="6" t="s">
-        <v>26</v>
+        <v>209</v>
       </c>
       <c r="L159" s="10" t="s">
-        <v>165</v>
+        <v>93</v>
       </c>
       <c r="M159" s="6" t="s">
-        <v>669</v>
+        <v>654</v>
       </c>
       <c r="N159" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O159" s="6"/>
+      <c r="O159" s="6">
+        <v>24680.14</v>
+      </c>
       <c r="P159" s="6"/>
     </row>
-    <row r="160" spans="1:16" customHeight="1" ht="65">
+    <row r="160" spans="1:16">
       <c r="A160" s="6" t="s">
-        <v>670</v>
+        <v>655</v>
       </c>
       <c r="B160" s="6">
-        <v>65</v>
+        <v>0</v>
       </c>
       <c r="C160" s="6">
-        <v>65</v>
+        <v>0</v>
       </c>
       <c r="D160" s="6">
         <v>0</v>
       </c>
       <c r="E160" s="6" t="s">
-        <v>671</v>
+        <v>656</v>
       </c>
       <c r="F160" s="9" t="s">
-        <v>121</v>
+        <v>44</v>
       </c>
       <c r="G160" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H160" s="6" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="I160" s="6">
         <v>0</v>
       </c>
       <c r="J160" s="10" t="s">
-        <v>672</v>
+        <v>657</v>
       </c>
       <c r="K160" s="6" t="s">
-        <v>26</v>
+        <v>209</v>
       </c>
       <c r="L160" s="10" t="s">
-        <v>121</v>
+        <v>44</v>
       </c>
       <c r="M160" s="6" t="s">
-        <v>673</v>
+        <v>658</v>
       </c>
       <c r="N160" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O160" s="6">
-        <v>154.29</v>
+        <v>25113.75</v>
       </c>
       <c r="P160" s="6"/>
     </row>
     <row r="161" spans="1:16" customHeight="1" ht="65">
       <c r="A161" s="6" t="s">
-        <v>674</v>
+        <v>659</v>
       </c>
       <c r="B161" s="6">
-        <v>106</v>
+        <v>0</v>
       </c>
       <c r="C161" s="6">
-        <v>106</v>
+        <v>0</v>
       </c>
       <c r="D161" s="6">
         <v>0</v>
       </c>
       <c r="E161" s="6" t="s">
-        <v>675</v>
+        <v>660</v>
       </c>
       <c r="F161" s="9" t="s">
-        <v>121</v>
+        <v>240</v>
       </c>
       <c r="G161" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H161" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I161" s="6">
         <v>0</v>
       </c>
       <c r="J161" s="10" t="s">
-        <v>676</v>
+        <v>661</v>
       </c>
       <c r="K161" s="6" t="s">
-        <v>26</v>
+        <v>68</v>
       </c>
       <c r="L161" s="10" t="s">
-        <v>121</v>
+        <v>240</v>
       </c>
       <c r="M161" s="6" t="s">
-        <v>677</v>
+        <v>662</v>
       </c>
       <c r="N161" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O161" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O161" s="6"/>
       <c r="P161" s="6"/>
     </row>
-    <row r="162" spans="1:16" customHeight="1" ht="65">
+    <row r="162" spans="1:16">
       <c r="A162" s="6" t="s">
-        <v>678</v>
+        <v>663</v>
       </c>
       <c r="B162" s="6">
-        <v>224</v>
+        <v>0</v>
       </c>
       <c r="C162" s="6">
-        <v>224</v>
+        <v>0</v>
       </c>
       <c r="D162" s="6">
         <v>0</v>
       </c>
       <c r="E162" s="6" t="s">
-        <v>679</v>
+        <v>664</v>
       </c>
       <c r="F162" s="9" t="s">
-        <v>121</v>
+        <v>387</v>
       </c>
       <c r="G162" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H162" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I162" s="6">
         <v>0</v>
       </c>
       <c r="J162" s="10" t="s">
-        <v>680</v>
+        <v>665</v>
       </c>
       <c r="K162" s="6" t="s">
-        <v>26</v>
+        <v>310</v>
       </c>
       <c r="L162" s="10" t="s">
-        <v>121</v>
+        <v>389</v>
       </c>
       <c r="M162" s="6" t="s">
-        <v>681</v>
+        <v>666</v>
       </c>
       <c r="N162" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O162" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O162" s="6"/>
       <c r="P162" s="6"/>
     </row>
-    <row r="163" spans="1:16" customHeight="1" ht="65">
+    <row r="163" spans="1:16">
       <c r="A163" s="6" t="s">
-        <v>682</v>
+        <v>667</v>
       </c>
       <c r="B163" s="6">
         <v>0</v>
       </c>
       <c r="C163" s="6">
         <v>0</v>
       </c>
       <c r="D163" s="6">
         <v>0</v>
       </c>
       <c r="E163" s="6" t="s">
-        <v>683</v>
+        <v>668</v>
       </c>
       <c r="F163" s="9" t="s">
-        <v>240</v>
+        <v>44</v>
       </c>
       <c r="G163" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H163" s="6" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="I163" s="6">
         <v>0</v>
       </c>
       <c r="J163" s="10" t="s">
-        <v>684</v>
+        <v>669</v>
       </c>
       <c r="K163" s="6" t="s">
-        <v>74</v>
+        <v>209</v>
       </c>
       <c r="L163" s="10" t="s">
-        <v>240</v>
+        <v>44</v>
       </c>
       <c r="M163" s="6" t="s">
-        <v>685</v>
+        <v>670</v>
       </c>
       <c r="N163" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O163" s="6"/>
+      <c r="O163" s="6">
+        <v>24640.19</v>
+      </c>
       <c r="P163" s="6"/>
     </row>
     <row r="164" spans="1:16" customHeight="1" ht="65">
       <c r="A164" s="6" t="s">
-        <v>686</v>
+        <v>671</v>
       </c>
       <c r="B164" s="6">
-        <v>300</v>
+        <v>0</v>
       </c>
       <c r="C164" s="6">
-        <v>300</v>
+        <v>0</v>
       </c>
       <c r="D164" s="6">
         <v>0</v>
       </c>
       <c r="E164" s="6" t="s">
-        <v>687</v>
+        <v>672</v>
       </c>
       <c r="F164" s="9" t="s">
-        <v>31</v>
+        <v>224</v>
       </c>
       <c r="G164" s="10" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="H164" s="6" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="I164" s="6">
-        <v>0</v>
+        <v>7.79</v>
       </c>
       <c r="J164" s="10" t="s">
-        <v>688</v>
+        <v>673</v>
       </c>
       <c r="K164" s="6" t="s">
-        <v>34</v>
+        <v>46</v>
       </c>
       <c r="L164" s="10" t="s">
-        <v>31</v>
+        <v>224</v>
       </c>
       <c r="M164" s="6" t="s">
-        <v>689</v>
+        <v>674</v>
       </c>
       <c r="N164" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O164" s="6">
-        <v>14.1</v>
+        <v>54100.15</v>
       </c>
       <c r="P164" s="6"/>
     </row>
     <row r="165" spans="1:16" customHeight="1" ht="65">
       <c r="A165" s="6" t="s">
-        <v>690</v>
+        <v>675</v>
       </c>
       <c r="B165" s="6">
         <v>0</v>
       </c>
       <c r="C165" s="6">
         <v>0</v>
       </c>
       <c r="D165" s="6">
         <v>0</v>
       </c>
-      <c r="E165" s="6">
-        <v>410056</v>
+      <c r="E165" s="6" t="s">
+        <v>676</v>
       </c>
       <c r="F165" s="9" t="s">
-        <v>22</v>
+        <v>66</v>
       </c>
       <c r="G165" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H165" s="6" t="s">
-        <v>39</v>
+        <v>24</v>
       </c>
       <c r="I165" s="6">
-        <v>0.6</v>
+        <v>23</v>
       </c>
       <c r="J165" s="10" t="s">
-        <v>691</v>
+        <v>677</v>
       </c>
       <c r="K165" s="6" t="s">
-        <v>147</v>
+        <v>68</v>
       </c>
       <c r="L165" s="10" t="s">
-        <v>22</v>
+        <v>69</v>
       </c>
       <c r="M165" s="6" t="s">
-        <v>692</v>
+        <v>678</v>
       </c>
       <c r="N165" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O165" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O165" s="6"/>
       <c r="P165" s="6"/>
     </row>
-    <row r="166" spans="1:16" customHeight="1" ht="65">
+    <row r="166" spans="1:16">
       <c r="A166" s="6" t="s">
-        <v>693</v>
+        <v>679</v>
       </c>
       <c r="B166" s="6">
         <v>0</v>
       </c>
       <c r="C166" s="6">
         <v>0</v>
       </c>
       <c r="D166" s="6">
         <v>0</v>
       </c>
       <c r="E166" s="6" t="s">
-        <v>694</v>
+        <v>680</v>
       </c>
       <c r="F166" s="9" t="s">
-        <v>208</v>
+        <v>50</v>
       </c>
       <c r="G166" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H166" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I166" s="6">
-        <v>15.16</v>
+        <v>0</v>
       </c>
       <c r="J166" s="10" t="s">
-        <v>695</v>
+        <v>681</v>
       </c>
       <c r="K166" s="6" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="L166" s="10" t="s">
-        <v>208</v>
+        <v>50</v>
       </c>
       <c r="M166" s="6" t="s">
-        <v>696</v>
+        <v>682</v>
       </c>
       <c r="N166" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O166" s="6">
-        <v>9618.6</v>
+        <v>12798.69</v>
       </c>
       <c r="P166" s="6"/>
     </row>
     <row r="167" spans="1:16" customHeight="1" ht="65">
       <c r="A167" s="6" t="s">
-        <v>697</v>
+        <v>683</v>
       </c>
       <c r="B167" s="6">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="C167" s="6">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D167" s="6">
         <v>0</v>
       </c>
       <c r="E167" s="6" t="s">
-        <v>698</v>
+        <v>684</v>
       </c>
       <c r="F167" s="9" t="s">
-        <v>240</v>
+        <v>50</v>
       </c>
       <c r="G167" s="10" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="H167" s="6" t="s">
-        <v>24</v>
+        <v>80</v>
       </c>
       <c r="I167" s="6">
-        <v>0</v>
+        <v>1.75</v>
       </c>
       <c r="J167" s="10" t="s">
-        <v>699</v>
+        <v>685</v>
       </c>
       <c r="K167" s="6" t="s">
-        <v>74</v>
+        <v>46</v>
       </c>
       <c r="L167" s="10" t="s">
-        <v>240</v>
+        <v>50</v>
       </c>
       <c r="M167" s="6" t="s">
-        <v>700</v>
+        <v>686</v>
       </c>
       <c r="N167" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O167" s="6"/>
+      <c r="O167" s="6">
+        <v>8616.02</v>
+      </c>
       <c r="P167" s="6"/>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" s="6" t="s">
-        <v>701</v>
+        <v>687</v>
       </c>
       <c r="B168" s="6">
         <v>0</v>
       </c>
       <c r="C168" s="6">
         <v>0</v>
       </c>
       <c r="D168" s="6">
         <v>0</v>
       </c>
       <c r="E168" s="6" t="s">
-        <v>702</v>
+        <v>688</v>
       </c>
       <c r="F168" s="9" t="s">
-        <v>208</v>
+        <v>38</v>
       </c>
       <c r="G168" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H168" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I168" s="6">
         <v>0</v>
       </c>
       <c r="J168" s="10"/>
       <c r="K168" s="6" t="s">
         <v>40</v>
       </c>
       <c r="L168" s="10" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="M168" s="6" t="s">
-        <v>703</v>
+        <v>689</v>
       </c>
       <c r="N168" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O168" s="6">
-        <v>8096.76</v>
+        <v>809.68</v>
       </c>
       <c r="P168" s="6"/>
     </row>
     <row r="169" spans="1:16" customHeight="1" ht="65">
       <c r="A169" s="6" t="s">
-        <v>704</v>
+        <v>690</v>
       </c>
       <c r="B169" s="6">
+        <v>1</v>
+      </c>
+      <c r="C169" s="6">
+        <v>1</v>
+      </c>
+      <c r="D169" s="6">
+        <v>0</v>
+      </c>
+      <c r="E169" s="6" t="s">
+        <v>691</v>
+      </c>
+      <c r="F169" s="9" t="s">
+        <v>240</v>
+      </c>
+      <c r="G169" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="H169" s="6" t="s">
         <v>24</v>
       </c>
-      <c r="C169" s="6">
-[...16 lines deleted...]
-      </c>
       <c r="I169" s="6">
-        <v>1.72</v>
+        <v>0</v>
       </c>
       <c r="J169" s="10" t="s">
-        <v>706</v>
+        <v>692</v>
       </c>
       <c r="K169" s="6" t="s">
-        <v>52</v>
+        <v>68</v>
       </c>
       <c r="L169" s="10" t="s">
-        <v>56</v>
+        <v>240</v>
       </c>
       <c r="M169" s="6" t="s">
-        <v>707</v>
+        <v>693</v>
       </c>
       <c r="N169" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O169" s="6">
-        <v>8315.54</v>
+        <v>29021.33</v>
       </c>
       <c r="P169" s="6"/>
     </row>
     <row r="170" spans="1:16" customHeight="1" ht="65">
       <c r="A170" s="6" t="s">
-        <v>708</v>
+        <v>694</v>
       </c>
       <c r="B170" s="6">
         <v>0</v>
       </c>
       <c r="C170" s="6">
         <v>0</v>
       </c>
       <c r="D170" s="6">
         <v>0</v>
       </c>
       <c r="E170" s="6" t="s">
-        <v>709</v>
+        <v>695</v>
       </c>
       <c r="F170" s="9" t="s">
-        <v>380</v>
+        <v>128</v>
       </c>
       <c r="G170" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H170" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I170" s="6">
-        <v>143</v>
+        <v>62.5</v>
       </c>
       <c r="J170" s="10" t="s">
-        <v>710</v>
+        <v>696</v>
       </c>
       <c r="K170" s="6" t="s">
-        <v>74</v>
+        <v>130</v>
       </c>
       <c r="L170" s="10" t="s">
-        <v>382</v>
+        <v>131</v>
       </c>
       <c r="M170" s="6" t="s">
-        <v>711</v>
+        <v>697</v>
       </c>
       <c r="N170" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O170" s="6"/>
       <c r="P170" s="6"/>
     </row>
     <row r="171" spans="1:16" customHeight="1" ht="65">
       <c r="A171" s="6" t="s">
-        <v>712</v>
+        <v>698</v>
       </c>
       <c r="B171" s="6">
         <v>0</v>
       </c>
       <c r="C171" s="6">
         <v>0</v>
       </c>
       <c r="D171" s="6">
         <v>0</v>
       </c>
-      <c r="E171" s="6" t="s">
-        <v>713</v>
+      <c r="E171" s="6">
+        <v>198532</v>
       </c>
       <c r="F171" s="9" t="s">
-        <v>208</v>
+        <v>139</v>
       </c>
       <c r="G171" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H171" s="6" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="I171" s="6">
-        <v>15.98</v>
+        <v>0</v>
       </c>
       <c r="J171" s="10" t="s">
-        <v>714</v>
+        <v>699</v>
       </c>
       <c r="K171" s="6" t="s">
-        <v>210</v>
+        <v>141</v>
       </c>
       <c r="L171" s="10" t="s">
-        <v>208</v>
+        <v>139</v>
       </c>
       <c r="M171" s="6" t="s">
-        <v>715</v>
+        <v>700</v>
       </c>
       <c r="N171" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O171" s="6"/>
+      <c r="O171" s="6">
+        <v>81.54</v>
+      </c>
       <c r="P171" s="6"/>
     </row>
     <row r="172" spans="1:16" customHeight="1" ht="65">
       <c r="A172" s="6" t="s">
-        <v>716</v>
+        <v>701</v>
       </c>
       <c r="B172" s="6">
-        <v>16</v>
+        <v>0</v>
       </c>
       <c r="C172" s="6">
-        <v>16</v>
+        <v>0</v>
       </c>
       <c r="D172" s="6">
         <v>0</v>
       </c>
       <c r="E172" s="6" t="s">
-        <v>717</v>
+        <v>702</v>
       </c>
       <c r="F172" s="9" t="s">
-        <v>235</v>
+        <v>240</v>
       </c>
       <c r="G172" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H172" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I172" s="6">
         <v>0</v>
       </c>
       <c r="J172" s="10" t="s">
-        <v>718</v>
+        <v>703</v>
       </c>
       <c r="K172" s="6" t="s">
-        <v>34</v>
+        <v>68</v>
       </c>
       <c r="L172" s="10" t="s">
-        <v>235</v>
+        <v>240</v>
       </c>
       <c r="M172" s="6" t="s">
-        <v>719</v>
+        <v>704</v>
       </c>
       <c r="N172" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O172" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O172" s="6"/>
       <c r="P172" s="6"/>
     </row>
     <row r="173" spans="1:16" customHeight="1" ht="65">
       <c r="A173" s="6" t="s">
-        <v>720</v>
+        <v>705</v>
       </c>
       <c r="B173" s="6">
         <v>0</v>
       </c>
       <c r="C173" s="6">
         <v>0</v>
       </c>
       <c r="D173" s="6">
         <v>0</v>
       </c>
       <c r="E173" s="6" t="s">
-        <v>721</v>
+        <v>706</v>
       </c>
       <c r="F173" s="9" t="s">
-        <v>79</v>
+        <v>362</v>
       </c>
       <c r="G173" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H173" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I173" s="6">
-        <v>0</v>
+        <v>150</v>
       </c>
       <c r="J173" s="10" t="s">
-        <v>722</v>
+        <v>707</v>
       </c>
       <c r="K173" s="6" t="s">
-        <v>81</v>
+        <v>46</v>
       </c>
       <c r="L173" s="10" t="s">
-        <v>82</v>
+        <v>362</v>
       </c>
       <c r="M173" s="6" t="s">
-        <v>723</v>
+        <v>708</v>
       </c>
       <c r="N173" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O173" s="6">
-        <v>44691.05</v>
+        <v>80543.5</v>
       </c>
       <c r="P173" s="6"/>
     </row>
     <row r="174" spans="1:16" customHeight="1" ht="65">
       <c r="A174" s="6" t="s">
-        <v>724</v>
+        <v>709</v>
       </c>
       <c r="B174" s="6">
         <v>0</v>
       </c>
       <c r="C174" s="6">
         <v>0</v>
       </c>
       <c r="D174" s="6">
         <v>0</v>
       </c>
       <c r="E174" s="6" t="s">
-        <v>725</v>
+        <v>710</v>
       </c>
       <c r="F174" s="9" t="s">
-        <v>112</v>
+        <v>711</v>
       </c>
       <c r="G174" s="10" t="s">
-        <v>32</v>
+        <v>225</v>
       </c>
       <c r="H174" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I174" s="6">
-        <v>15</v>
+        <v>0.6</v>
       </c>
       <c r="J174" s="10" t="s">
-        <v>726</v>
+        <v>712</v>
       </c>
       <c r="K174" s="6" t="s">
-        <v>52</v>
+        <v>46</v>
       </c>
       <c r="L174" s="10" t="s">
-        <v>112</v>
+        <v>362</v>
       </c>
       <c r="M174" s="6" t="s">
-        <v>727</v>
+        <v>713</v>
       </c>
       <c r="N174" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O174" s="6">
-        <v>21891.24</v>
+        <v>12390.56</v>
       </c>
       <c r="P174" s="6"/>
     </row>
     <row r="175" spans="1:16" customHeight="1" ht="65">
       <c r="A175" s="6" t="s">
-        <v>728</v>
+        <v>714</v>
       </c>
       <c r="B175" s="6">
-        <v>0</v>
+        <v>1439</v>
       </c>
       <c r="C175" s="6">
-        <v>0</v>
+        <v>1439</v>
       </c>
       <c r="D175" s="6">
         <v>0</v>
       </c>
       <c r="E175" s="6" t="s">
-        <v>729</v>
+        <v>715</v>
       </c>
       <c r="F175" s="9" t="s">
-        <v>208</v>
+        <v>716</v>
       </c>
       <c r="G175" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H175" s="6" t="s">
-        <v>39</v>
+        <v>24</v>
       </c>
       <c r="I175" s="6">
-        <v>8.49</v>
+        <v>0</v>
       </c>
       <c r="J175" s="10" t="s">
-        <v>730</v>
+        <v>717</v>
       </c>
       <c r="K175" s="6" t="s">
-        <v>210</v>
+        <v>34</v>
       </c>
       <c r="L175" s="10" t="s">
-        <v>208</v>
+        <v>235</v>
       </c>
       <c r="M175" s="6" t="s">
-        <v>731</v>
+        <v>718</v>
       </c>
       <c r="N175" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O175" s="6">
-        <v>2464.02</v>
+        <v>22.82</v>
       </c>
       <c r="P175" s="6"/>
     </row>
     <row r="176" spans="1:16" customHeight="1" ht="65">
       <c r="A176" s="6" t="s">
-        <v>732</v>
+        <v>719</v>
       </c>
       <c r="B176" s="6">
         <v>0</v>
       </c>
       <c r="C176" s="6">
         <v>0</v>
       </c>
       <c r="D176" s="6">
         <v>0</v>
       </c>
       <c r="E176" s="6" t="s">
-        <v>733</v>
+        <v>720</v>
       </c>
       <c r="F176" s="9" t="s">
-        <v>137</v>
+        <v>66</v>
       </c>
       <c r="G176" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H176" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I176" s="6">
-        <v>0</v>
+        <v>42</v>
       </c>
       <c r="J176" s="10" t="s">
-        <v>734</v>
+        <v>721</v>
       </c>
       <c r="K176" s="6" t="s">
-        <v>26</v>
+        <v>68</v>
       </c>
       <c r="L176" s="10" t="s">
-        <v>137</v>
+        <v>69</v>
       </c>
       <c r="M176" s="6" t="s">
-        <v>735</v>
+        <v>722</v>
       </c>
       <c r="N176" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O176" s="6"/>
       <c r="P176" s="6"/>
     </row>
     <row r="177" spans="1:16" customHeight="1" ht="65">
       <c r="A177" s="6" t="s">
-        <v>736</v>
+        <v>723</v>
       </c>
       <c r="B177" s="6">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="C177" s="6">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D177" s="6">
         <v>0</v>
       </c>
-      <c r="E177" s="6">
-        <v>410057</v>
+      <c r="E177" s="6" t="s">
+        <v>724</v>
       </c>
       <c r="F177" s="9" t="s">
-        <v>22</v>
+        <v>318</v>
       </c>
       <c r="G177" s="10" t="s">
-        <v>23</v>
+        <v>319</v>
       </c>
       <c r="H177" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I177" s="6">
-        <v>0.59</v>
+        <v>11</v>
       </c>
       <c r="J177" s="10" t="s">
-        <v>737</v>
+        <v>725</v>
       </c>
       <c r="K177" s="6" t="s">
-        <v>147</v>
+        <v>321</v>
       </c>
       <c r="L177" s="10" t="s">
-        <v>22</v>
+        <v>322</v>
       </c>
       <c r="M177" s="6" t="s">
-        <v>738</v>
+        <v>726</v>
       </c>
       <c r="N177" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O177" s="6">
-        <v>264.55</v>
+        <v>1461.3</v>
       </c>
       <c r="P177" s="6"/>
     </row>
     <row r="178" spans="1:16" customHeight="1" ht="65">
       <c r="A178" s="6" t="s">
-        <v>739</v>
+        <v>727</v>
       </c>
       <c r="B178" s="6">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="C178" s="6">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="D178" s="6">
         <v>0</v>
       </c>
-      <c r="E178" s="6" t="s">
-        <v>740</v>
+      <c r="E178" s="6">
+        <v>198357</v>
       </c>
       <c r="F178" s="9" t="s">
-        <v>112</v>
+        <v>420</v>
       </c>
       <c r="G178" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H178" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I178" s="6">
-        <v>35.3</v>
+        <v>0.003</v>
       </c>
       <c r="J178" s="10" t="s">
-        <v>741</v>
+        <v>728</v>
       </c>
       <c r="K178" s="6" t="s">
-        <v>46</v>
+        <v>141</v>
       </c>
       <c r="L178" s="10" t="s">
-        <v>112</v>
+        <v>139</v>
       </c>
       <c r="M178" s="6" t="s">
-        <v>742</v>
+        <v>729</v>
       </c>
       <c r="N178" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O178" s="6">
-        <v>32414.53</v>
+        <v>5.49</v>
       </c>
       <c r="P178" s="6"/>
     </row>
     <row r="179" spans="1:16" customHeight="1" ht="65">
       <c r="A179" s="6" t="s">
-        <v>743</v>
+        <v>730</v>
       </c>
       <c r="B179" s="6">
-        <v>0</v>
+        <v>152</v>
       </c>
       <c r="C179" s="6">
-        <v>0</v>
+        <v>152</v>
       </c>
       <c r="D179" s="6">
         <v>0</v>
       </c>
-      <c r="E179" s="6" t="s">
-        <v>744</v>
+      <c r="E179" s="6">
+        <v>198515</v>
       </c>
       <c r="F179" s="9" t="s">
-        <v>112</v>
+        <v>139</v>
       </c>
       <c r="G179" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H179" s="6" t="s">
-        <v>39</v>
+        <v>80</v>
       </c>
       <c r="I179" s="6">
-        <v>35.3</v>
+        <v>0.09</v>
       </c>
       <c r="J179" s="10" t="s">
-        <v>745</v>
+        <v>731</v>
       </c>
       <c r="K179" s="6" t="s">
-        <v>46</v>
+        <v>141</v>
       </c>
       <c r="L179" s="10" t="s">
-        <v>112</v>
+        <v>139</v>
       </c>
       <c r="M179" s="6" t="s">
-        <v>746</v>
+        <v>732</v>
       </c>
       <c r="N179" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O179" s="6">
-        <v>35237.13</v>
+        <v>68.69</v>
       </c>
       <c r="P179" s="6"/>
     </row>
-    <row r="180" spans="1:16" customHeight="1" ht="65">
+    <row r="180" spans="1:16">
       <c r="A180" s="6" t="s">
-        <v>747</v>
+        <v>733</v>
       </c>
       <c r="B180" s="6">
         <v>0</v>
       </c>
       <c r="C180" s="6">
         <v>0</v>
       </c>
       <c r="D180" s="6">
         <v>0</v>
       </c>
       <c r="E180" s="6" t="s">
-        <v>748</v>
+        <v>734</v>
       </c>
       <c r="F180" s="9" t="s">
-        <v>112</v>
+        <v>50</v>
       </c>
       <c r="G180" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H180" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I180" s="6">
-        <v>37.5</v>
+        <v>0</v>
       </c>
       <c r="J180" s="10" t="s">
-        <v>749</v>
+        <v>735</v>
       </c>
       <c r="K180" s="6" t="s">
-        <v>46</v>
+        <v>209</v>
       </c>
       <c r="L180" s="10" t="s">
-        <v>112</v>
+        <v>50</v>
       </c>
       <c r="M180" s="6" t="s">
-        <v>750</v>
+        <v>736</v>
       </c>
       <c r="N180" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O180" s="6">
-        <v>35237.13</v>
+        <v>20917.67</v>
       </c>
       <c r="P180" s="6"/>
     </row>
-    <row r="181" spans="1:16" customHeight="1" ht="65">
+    <row r="181" spans="1:16">
       <c r="A181" s="6" t="s">
-        <v>751</v>
+        <v>737</v>
       </c>
       <c r="B181" s="6">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="C181" s="6">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D181" s="6">
         <v>0</v>
       </c>
       <c r="E181" s="6" t="s">
-        <v>752</v>
+        <v>738</v>
       </c>
       <c r="F181" s="9" t="s">
-        <v>112</v>
+        <v>566</v>
       </c>
       <c r="G181" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H181" s="6" t="s">
-        <v>39</v>
+        <v>24</v>
       </c>
       <c r="I181" s="6">
-        <v>13.4</v>
+        <v>0</v>
       </c>
       <c r="J181" s="10" t="s">
-        <v>753</v>
+        <v>739</v>
       </c>
       <c r="K181" s="6" t="s">
-        <v>46</v>
+        <v>231</v>
       </c>
       <c r="L181" s="10" t="s">
-        <v>112</v>
+        <v>568</v>
       </c>
       <c r="M181" s="6" t="s">
-        <v>754</v>
+        <v>740</v>
       </c>
       <c r="N181" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O181" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O181" s="6"/>
       <c r="P181" s="6"/>
     </row>
-    <row r="182" spans="1:16" customHeight="1" ht="65">
+    <row r="182" spans="1:16">
       <c r="A182" s="6" t="s">
-        <v>755</v>
+        <v>741</v>
       </c>
       <c r="B182" s="6">
         <v>0</v>
       </c>
       <c r="C182" s="6">
         <v>0</v>
       </c>
       <c r="D182" s="6">
         <v>0</v>
       </c>
       <c r="E182" s="6" t="s">
-        <v>756</v>
+        <v>742</v>
       </c>
       <c r="F182" s="9" t="s">
-        <v>112</v>
+        <v>387</v>
       </c>
       <c r="G182" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H182" s="6" t="s">
-        <v>39</v>
+        <v>24</v>
       </c>
       <c r="I182" s="6">
-        <v>13.4</v>
-[...3 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="J182" s="10"/>
       <c r="K182" s="6" t="s">
-        <v>46</v>
+        <v>310</v>
       </c>
       <c r="L182" s="10" t="s">
-        <v>112</v>
+        <v>389</v>
       </c>
       <c r="M182" s="6" t="s">
-        <v>758</v>
+        <v>743</v>
       </c>
       <c r="N182" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O182" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O182" s="6"/>
       <c r="P182" s="6"/>
     </row>
     <row r="183" spans="1:16" customHeight="1" ht="65">
       <c r="A183" s="6" t="s">
-        <v>759</v>
+        <v>744</v>
       </c>
       <c r="B183" s="6">
-        <v>110</v>
+        <v>0</v>
       </c>
       <c r="C183" s="6">
-        <v>110</v>
+        <v>0</v>
       </c>
       <c r="D183" s="6">
         <v>0</v>
       </c>
       <c r="E183" s="6" t="s">
-        <v>760</v>
+        <v>745</v>
       </c>
       <c r="F183" s="9" t="s">
-        <v>413</v>
+        <v>240</v>
       </c>
       <c r="G183" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H183" s="6" t="s">
-        <v>39</v>
+        <v>24</v>
       </c>
       <c r="I183" s="6">
-        <v>0.002</v>
+        <v>0</v>
       </c>
       <c r="J183" s="10" t="s">
-        <v>761</v>
+        <v>746</v>
       </c>
       <c r="K183" s="6" t="s">
-        <v>147</v>
+        <v>68</v>
       </c>
       <c r="L183" s="10" t="s">
-        <v>413</v>
+        <v>240</v>
       </c>
       <c r="M183" s="6" t="s">
-        <v>762</v>
+        <v>747</v>
       </c>
       <c r="N183" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O183" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O183" s="6"/>
       <c r="P183" s="6"/>
     </row>
     <row r="184" spans="1:16" customHeight="1" ht="65">
       <c r="A184" s="6" t="s">
-        <v>763</v>
+        <v>748</v>
       </c>
       <c r="B184" s="6">
         <v>0</v>
       </c>
       <c r="C184" s="6">
         <v>0</v>
       </c>
       <c r="D184" s="6">
         <v>0</v>
       </c>
       <c r="E184" s="6" t="s">
-        <v>764</v>
+        <v>749</v>
       </c>
       <c r="F184" s="9" t="s">
-        <v>208</v>
+        <v>159</v>
       </c>
       <c r="G184" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H184" s="6" t="s">
-        <v>39</v>
+        <v>24</v>
       </c>
       <c r="I184" s="6">
-        <v>8.2</v>
+        <v>0</v>
       </c>
       <c r="J184" s="10" t="s">
-        <v>765</v>
+        <v>750</v>
       </c>
       <c r="K184" s="6" t="s">
-        <v>210</v>
+        <v>26</v>
       </c>
       <c r="L184" s="10" t="s">
-        <v>208</v>
+        <v>159</v>
       </c>
       <c r="M184" s="6" t="s">
-        <v>766</v>
+        <v>751</v>
       </c>
       <c r="N184" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O184" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O184" s="6"/>
       <c r="P184" s="6"/>
     </row>
-    <row r="185" spans="1:16">
+    <row r="185" spans="1:16" customHeight="1" ht="65">
       <c r="A185" s="6" t="s">
-        <v>767</v>
+        <v>752</v>
       </c>
       <c r="B185" s="6">
-        <v>0</v>
+        <v>65</v>
       </c>
       <c r="C185" s="6">
-        <v>0</v>
+        <v>65</v>
       </c>
       <c r="D185" s="6">
         <v>0</v>
       </c>
       <c r="E185" s="6" t="s">
-        <v>768</v>
+        <v>753</v>
       </c>
       <c r="F185" s="9" t="s">
-        <v>22</v>
+        <v>115</v>
       </c>
       <c r="G185" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H185" s="6" t="s">
-        <v>39</v>
+        <v>24</v>
       </c>
       <c r="I185" s="6">
         <v>0</v>
       </c>
-      <c r="J185" s="10"/>
+      <c r="J185" s="10" t="s">
+        <v>754</v>
+      </c>
       <c r="K185" s="6" t="s">
-        <v>40</v>
+        <v>26</v>
       </c>
       <c r="L185" s="10" t="s">
-        <v>22</v>
+        <v>115</v>
       </c>
       <c r="M185" s="6" t="s">
-        <v>769</v>
+        <v>755</v>
       </c>
       <c r="N185" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O185" s="6">
-        <v>297.02</v>
+        <v>154.29</v>
       </c>
       <c r="P185" s="6"/>
     </row>
     <row r="186" spans="1:16" customHeight="1" ht="65">
       <c r="A186" s="6" t="s">
-        <v>770</v>
+        <v>756</v>
       </c>
       <c r="B186" s="6">
-        <v>4</v>
+        <v>56</v>
       </c>
       <c r="C186" s="6">
-        <v>4</v>
+        <v>56</v>
       </c>
       <c r="D186" s="6">
         <v>0</v>
       </c>
       <c r="E186" s="6" t="s">
-        <v>771</v>
+        <v>757</v>
       </c>
       <c r="F186" s="9" t="s">
-        <v>22</v>
+        <v>115</v>
       </c>
       <c r="G186" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H186" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I186" s="6">
         <v>0</v>
       </c>
       <c r="J186" s="10" t="s">
-        <v>772</v>
+        <v>758</v>
       </c>
       <c r="K186" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L186" s="10" t="s">
-        <v>22</v>
+        <v>115</v>
       </c>
       <c r="M186" s="6" t="s">
-        <v>773</v>
+        <v>759</v>
       </c>
       <c r="N186" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O186" s="6">
-        <v>396.2</v>
+        <v>225.4</v>
       </c>
       <c r="P186" s="6"/>
     </row>
     <row r="187" spans="1:16" customHeight="1" ht="65">
       <c r="A187" s="6" t="s">
-        <v>774</v>
+        <v>760</v>
       </c>
       <c r="B187" s="6">
-        <v>0</v>
+        <v>224</v>
       </c>
       <c r="C187" s="6">
-        <v>0</v>
+        <v>224</v>
       </c>
       <c r="D187" s="6">
         <v>0</v>
       </c>
       <c r="E187" s="6" t="s">
-        <v>775</v>
+        <v>761</v>
       </c>
       <c r="F187" s="9" t="s">
-        <v>22</v>
+        <v>115</v>
       </c>
       <c r="G187" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H187" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I187" s="6">
         <v>0</v>
       </c>
       <c r="J187" s="10" t="s">
-        <v>776</v>
+        <v>762</v>
       </c>
       <c r="K187" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L187" s="10" t="s">
-        <v>22</v>
+        <v>115</v>
       </c>
       <c r="M187" s="6" t="s">
-        <v>777</v>
+        <v>763</v>
       </c>
       <c r="N187" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O187" s="6"/>
+      <c r="O187" s="6">
+        <v>237.93</v>
+      </c>
       <c r="P187" s="6"/>
     </row>
     <row r="188" spans="1:16" customHeight="1" ht="65">
       <c r="A188" s="6" t="s">
-        <v>778</v>
+        <v>764</v>
       </c>
       <c r="B188" s="6">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="C188" s="6">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="D188" s="6">
         <v>0</v>
       </c>
       <c r="E188" s="6" t="s">
-        <v>779</v>
+        <v>765</v>
       </c>
       <c r="F188" s="9" t="s">
-        <v>56</v>
+        <v>240</v>
       </c>
       <c r="G188" s="10" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="H188" s="6" t="s">
-        <v>86</v>
+        <v>24</v>
       </c>
       <c r="I188" s="6">
-        <v>1.76</v>
+        <v>0</v>
       </c>
       <c r="J188" s="10" t="s">
-        <v>780</v>
+        <v>766</v>
       </c>
       <c r="K188" s="6" t="s">
-        <v>52</v>
+        <v>68</v>
       </c>
       <c r="L188" s="10" t="s">
-        <v>56</v>
+        <v>240</v>
       </c>
       <c r="M188" s="6" t="s">
-        <v>781</v>
+        <v>767</v>
       </c>
       <c r="N188" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O188" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O188" s="6"/>
       <c r="P188" s="6"/>
     </row>
     <row r="189" spans="1:16" customHeight="1" ht="65">
       <c r="A189" s="6" t="s">
-        <v>782</v>
+        <v>768</v>
       </c>
       <c r="B189" s="6">
-        <v>0</v>
+        <v>300</v>
       </c>
       <c r="C189" s="6">
-        <v>0</v>
+        <v>300</v>
       </c>
       <c r="D189" s="6">
         <v>0</v>
       </c>
       <c r="E189" s="6" t="s">
-        <v>783</v>
+        <v>769</v>
       </c>
       <c r="F189" s="9" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="G189" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H189" s="6" t="s">
-        <v>39</v>
+        <v>24</v>
       </c>
       <c r="I189" s="6">
         <v>0</v>
       </c>
       <c r="J189" s="10" t="s">
-        <v>784</v>
+        <v>770</v>
       </c>
       <c r="K189" s="6" t="s">
-        <v>210</v>
+        <v>34</v>
       </c>
       <c r="L189" s="10" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="M189" s="6" t="s">
-        <v>785</v>
+        <v>771</v>
       </c>
       <c r="N189" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O189" s="6">
-        <v>2445.66</v>
+        <v>14.1</v>
       </c>
       <c r="P189" s="6"/>
     </row>
     <row r="190" spans="1:16" customHeight="1" ht="65">
       <c r="A190" s="6" t="s">
-        <v>786</v>
+        <v>772</v>
       </c>
       <c r="B190" s="6">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="C190" s="6">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="D190" s="6">
         <v>0</v>
       </c>
-      <c r="E190" s="6" t="s">
-        <v>787</v>
+      <c r="E190" s="6">
+        <v>410056</v>
       </c>
       <c r="F190" s="9" t="s">
-        <v>413</v>
+        <v>22</v>
       </c>
       <c r="G190" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H190" s="6" t="s">
-        <v>86</v>
+        <v>39</v>
       </c>
       <c r="I190" s="6">
-        <v>0</v>
+        <v>0.6</v>
       </c>
       <c r="J190" s="10" t="s">
-        <v>788</v>
+        <v>773</v>
       </c>
       <c r="K190" s="6" t="s">
-        <v>147</v>
+        <v>141</v>
       </c>
       <c r="L190" s="10" t="s">
-        <v>413</v>
+        <v>22</v>
       </c>
       <c r="M190" s="6" t="s">
-        <v>789</v>
+        <v>774</v>
       </c>
       <c r="N190" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O190" s="6">
-        <v>8.62</v>
+        <v>243.64</v>
       </c>
       <c r="P190" s="6"/>
     </row>
-    <row r="191" spans="1:16" customHeight="1" ht="65">
+    <row r="191" spans="1:16">
       <c r="A191" s="6" t="s">
-        <v>790</v>
+        <v>775</v>
       </c>
       <c r="B191" s="6">
         <v>0</v>
       </c>
       <c r="C191" s="6">
         <v>0</v>
       </c>
       <c r="D191" s="6">
         <v>0</v>
       </c>
       <c r="E191" s="6" t="s">
-        <v>791</v>
+        <v>776</v>
       </c>
       <c r="F191" s="9" t="s">
-        <v>337</v>
+        <v>44</v>
       </c>
       <c r="G191" s="10" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="H191" s="6" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="I191" s="6">
-        <v>0.7</v>
+        <v>0</v>
       </c>
       <c r="J191" s="10" t="s">
-        <v>792</v>
+        <v>777</v>
       </c>
       <c r="K191" s="6" t="s">
-        <v>34</v>
+        <v>209</v>
       </c>
       <c r="L191" s="10" t="s">
-        <v>793</v>
+        <v>44</v>
       </c>
       <c r="M191" s="6" t="s">
-        <v>794</v>
+        <v>778</v>
       </c>
       <c r="N191" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O191" s="6"/>
+      <c r="O191" s="6">
+        <v>25116.51</v>
+      </c>
       <c r="P191" s="6"/>
     </row>
     <row r="192" spans="1:16" customHeight="1" ht="65">
       <c r="A192" s="6" t="s">
-        <v>795</v>
+        <v>779</v>
       </c>
       <c r="B192" s="6">
         <v>0</v>
       </c>
       <c r="C192" s="6">
         <v>0</v>
       </c>
       <c r="D192" s="6">
         <v>0</v>
       </c>
       <c r="E192" s="6" t="s">
-        <v>796</v>
+        <v>780</v>
       </c>
       <c r="F192" s="9" t="s">
-        <v>337</v>
+        <v>202</v>
       </c>
       <c r="G192" s="10" t="s">
-        <v>797</v>
+        <v>23</v>
       </c>
       <c r="H192" s="6" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="I192" s="6">
-        <v>0.5</v>
+        <v>15.16</v>
       </c>
       <c r="J192" s="10" t="s">
-        <v>798</v>
+        <v>781</v>
       </c>
       <c r="K192" s="6" t="s">
-        <v>34</v>
+        <v>204</v>
       </c>
       <c r="L192" s="10" t="s">
-        <v>337</v>
+        <v>202</v>
       </c>
       <c r="M192" s="6" t="s">
-        <v>799</v>
+        <v>782</v>
       </c>
       <c r="N192" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O192" s="6"/>
+      <c r="O192" s="6">
+        <v>9618.6</v>
+      </c>
       <c r="P192" s="6"/>
     </row>
     <row r="193" spans="1:16" customHeight="1" ht="65">
       <c r="A193" s="6" t="s">
-        <v>800</v>
+        <v>783</v>
       </c>
       <c r="B193" s="6">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="C193" s="6">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="D193" s="6">
         <v>0</v>
       </c>
       <c r="E193" s="6" t="s">
-        <v>801</v>
+        <v>784</v>
       </c>
       <c r="F193" s="9" t="s">
-        <v>337</v>
+        <v>240</v>
       </c>
       <c r="G193" s="10" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="H193" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="I193" s="6">
+        <v>0</v>
+      </c>
+      <c r="J193" s="10" t="s">
+        <v>785</v>
+      </c>
+      <c r="K193" s="6" t="s">
+        <v>68</v>
+      </c>
+      <c r="L193" s="10" t="s">
+        <v>240</v>
+      </c>
+      <c r="M193" s="6" t="s">
+        <v>786</v>
+      </c>
+      <c r="N193" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="O193" s="6"/>
+      <c r="P193" s="6"/>
+    </row>
+    <row r="194" spans="1:16">
+      <c r="A194" s="6" t="s">
+        <v>787</v>
+      </c>
+      <c r="B194" s="6">
+        <v>0</v>
+      </c>
+      <c r="C194" s="6">
+        <v>0</v>
+      </c>
+      <c r="D194" s="6">
+        <v>0</v>
+      </c>
+      <c r="E194" s="6" t="s">
+        <v>788</v>
+      </c>
+      <c r="F194" s="9" t="s">
+        <v>202</v>
+      </c>
+      <c r="G194" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="H194" s="6" t="s">
         <v>39</v>
       </c>
-      <c r="I193" s="6">
-[...46 lines deleted...]
-      </c>
       <c r="I194" s="6">
-        <v>0.7</v>
-[...3 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="J194" s="10"/>
       <c r="K194" s="6" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="L194" s="10" t="s">
-        <v>793</v>
+        <v>202</v>
       </c>
       <c r="M194" s="6" t="s">
-        <v>807</v>
+        <v>789</v>
       </c>
       <c r="N194" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O194" s="6"/>
+      <c r="O194" s="6">
+        <v>8096.76</v>
+      </c>
       <c r="P194" s="6"/>
     </row>
     <row r="195" spans="1:16" customHeight="1" ht="65">
       <c r="A195" s="6" t="s">
-        <v>808</v>
+        <v>790</v>
       </c>
       <c r="B195" s="6">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="C195" s="6">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="D195" s="6">
         <v>0</v>
       </c>
       <c r="E195" s="6" t="s">
-        <v>809</v>
+        <v>791</v>
       </c>
       <c r="F195" s="9" t="s">
-        <v>141</v>
+        <v>50</v>
       </c>
       <c r="G195" s="10" t="s">
         <v>32</v>
       </c>
       <c r="H195" s="6" t="s">
-        <v>24</v>
+        <v>80</v>
       </c>
       <c r="I195" s="6">
-        <v>1.2</v>
+        <v>1.72</v>
       </c>
       <c r="J195" s="10" t="s">
-        <v>810</v>
+        <v>792</v>
       </c>
       <c r="K195" s="6" t="s">
-        <v>34</v>
+        <v>46</v>
       </c>
       <c r="L195" s="10" t="s">
-        <v>141</v>
+        <v>50</v>
       </c>
       <c r="M195" s="6" t="s">
-        <v>811</v>
+        <v>793</v>
       </c>
       <c r="N195" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O195" s="6"/>
+      <c r="O195" s="6">
+        <v>8616.02</v>
+      </c>
       <c r="P195" s="6"/>
     </row>
-    <row r="196" spans="1:16" customHeight="1" ht="65">
+    <row r="196" spans="1:16">
       <c r="A196" s="6" t="s">
-        <v>812</v>
+        <v>794</v>
       </c>
       <c r="B196" s="6">
         <v>0</v>
       </c>
       <c r="C196" s="6">
         <v>0</v>
       </c>
       <c r="D196" s="6">
         <v>0</v>
       </c>
       <c r="E196" s="6" t="s">
-        <v>813</v>
+        <v>795</v>
       </c>
       <c r="F196" s="9" t="s">
-        <v>337</v>
+        <v>224</v>
       </c>
       <c r="G196" s="10" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="H196" s="6" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="I196" s="6">
-        <v>0.3</v>
-[...3 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="J196" s="10"/>
       <c r="K196" s="6" t="s">
-        <v>34</v>
+        <v>209</v>
       </c>
       <c r="L196" s="10" t="s">
-        <v>815</v>
+        <v>50</v>
       </c>
       <c r="M196" s="6" t="s">
-        <v>816</v>
+        <v>796</v>
       </c>
       <c r="N196" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O196" s="6"/>
+      <c r="O196" s="6">
+        <v>67790.74</v>
+      </c>
       <c r="P196" s="6"/>
     </row>
-    <row r="197" spans="1:16" customHeight="1" ht="65">
+    <row r="197" spans="1:16">
       <c r="A197" s="6" t="s">
-        <v>817</v>
+        <v>797</v>
       </c>
       <c r="B197" s="6">
         <v>0</v>
       </c>
       <c r="C197" s="6">
         <v>0</v>
       </c>
       <c r="D197" s="6">
         <v>0</v>
       </c>
       <c r="E197" s="6" t="s">
-        <v>818</v>
+        <v>798</v>
       </c>
       <c r="F197" s="9" t="s">
-        <v>31</v>
+        <v>224</v>
       </c>
       <c r="G197" s="10" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="H197" s="6" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="I197" s="6">
-        <v>0.2</v>
-[...3 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="J197" s="10"/>
       <c r="K197" s="6" t="s">
-        <v>34</v>
+        <v>209</v>
       </c>
       <c r="L197" s="10" t="s">
-        <v>31</v>
+        <v>50</v>
       </c>
       <c r="M197" s="6" t="s">
-        <v>820</v>
+        <v>799</v>
       </c>
       <c r="N197" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O197" s="6"/>
+      <c r="O197" s="6">
+        <v>64613.78</v>
+      </c>
       <c r="P197" s="6"/>
     </row>
-    <row r="198" spans="1:16" customHeight="1" ht="65">
+    <row r="198" spans="1:16">
       <c r="A198" s="6" t="s">
-        <v>821</v>
+        <v>800</v>
       </c>
       <c r="B198" s="6">
         <v>0</v>
       </c>
       <c r="C198" s="6">
         <v>0</v>
       </c>
       <c r="D198" s="6">
         <v>0</v>
       </c>
       <c r="E198" s="6" t="s">
-        <v>822</v>
+        <v>801</v>
       </c>
       <c r="F198" s="9" t="s">
-        <v>208</v>
+        <v>50</v>
       </c>
       <c r="G198" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H198" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I198" s="6">
         <v>0</v>
       </c>
-      <c r="J198" s="10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J198" s="10"/>
       <c r="K198" s="6" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="L198" s="10" t="s">
-        <v>208</v>
+        <v>50</v>
       </c>
       <c r="M198" s="6" t="s">
-        <v>823</v>
+        <v>802</v>
       </c>
       <c r="N198" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O198" s="6">
-        <v>4158</v>
+        <v>13770.72</v>
       </c>
       <c r="P198" s="6"/>
     </row>
     <row r="199" spans="1:16">
       <c r="A199" s="6" t="s">
-        <v>824</v>
+        <v>803</v>
       </c>
       <c r="B199" s="6">
         <v>0</v>
       </c>
       <c r="C199" s="6">
         <v>0</v>
       </c>
       <c r="D199" s="6">
         <v>0</v>
       </c>
       <c r="E199" s="6" t="s">
-        <v>825</v>
+        <v>804</v>
       </c>
       <c r="F199" s="9" t="s">
-        <v>422</v>
+        <v>50</v>
       </c>
       <c r="G199" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H199" s="6" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="I199" s="6">
         <v>0</v>
       </c>
-      <c r="J199" s="10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J199" s="10"/>
       <c r="K199" s="6" t="s">
-        <v>231</v>
+        <v>209</v>
       </c>
       <c r="L199" s="10" t="s">
-        <v>422</v>
+        <v>50</v>
       </c>
       <c r="M199" s="6" t="s">
-        <v>827</v>
+        <v>805</v>
       </c>
       <c r="N199" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O199" s="6"/>
+      <c r="O199" s="6">
+        <v>13982.12</v>
+      </c>
       <c r="P199" s="6"/>
     </row>
     <row r="200" spans="1:16" customHeight="1" ht="65">
       <c r="A200" s="6" t="s">
-        <v>828</v>
+        <v>806</v>
       </c>
       <c r="B200" s="6">
         <v>0</v>
       </c>
       <c r="C200" s="6">
         <v>0</v>
       </c>
       <c r="D200" s="6">
         <v>0</v>
       </c>
       <c r="E200" s="6" t="s">
-        <v>829</v>
+        <v>807</v>
       </c>
       <c r="F200" s="9" t="s">
-        <v>99</v>
+        <v>387</v>
       </c>
       <c r="G200" s="10" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="H200" s="6" t="s">
-        <v>39</v>
+        <v>24</v>
       </c>
       <c r="I200" s="6">
-        <v>3</v>
+        <v>143</v>
       </c>
       <c r="J200" s="10" t="s">
-        <v>830</v>
+        <v>808</v>
       </c>
       <c r="K200" s="6" t="s">
-        <v>52</v>
+        <v>68</v>
       </c>
       <c r="L200" s="10" t="s">
-        <v>99</v>
+        <v>389</v>
       </c>
       <c r="M200" s="6" t="s">
-        <v>831</v>
+        <v>809</v>
       </c>
       <c r="N200" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O200" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O200" s="6"/>
       <c r="P200" s="6"/>
     </row>
     <row r="201" spans="1:16" customHeight="1" ht="65">
       <c r="A201" s="6" t="s">
-        <v>832</v>
+        <v>810</v>
       </c>
       <c r="B201" s="6">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="C201" s="6">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D201" s="6">
         <v>0</v>
       </c>
       <c r="E201" s="6" t="s">
-        <v>833</v>
+        <v>811</v>
       </c>
       <c r="F201" s="9" t="s">
-        <v>99</v>
+        <v>202</v>
       </c>
       <c r="G201" s="10" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="H201" s="6" t="s">
-        <v>39</v>
+        <v>24</v>
       </c>
       <c r="I201" s="6">
-        <v>3</v>
+        <v>15.98</v>
       </c>
       <c r="J201" s="10" t="s">
-        <v>834</v>
+        <v>812</v>
       </c>
       <c r="K201" s="6" t="s">
-        <v>52</v>
+        <v>204</v>
       </c>
       <c r="L201" s="10" t="s">
-        <v>99</v>
+        <v>202</v>
       </c>
       <c r="M201" s="6" t="s">
-        <v>835</v>
+        <v>813</v>
       </c>
       <c r="N201" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O201" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O201" s="6"/>
       <c r="P201" s="6"/>
     </row>
     <row r="202" spans="1:16" customHeight="1" ht="65">
       <c r="A202" s="6" t="s">
-        <v>836</v>
+        <v>814</v>
       </c>
       <c r="B202" s="6">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="C202" s="6">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="D202" s="6">
         <v>0</v>
       </c>
       <c r="E202" s="6" t="s">
-        <v>837</v>
+        <v>815</v>
       </c>
       <c r="F202" s="9" t="s">
-        <v>99</v>
+        <v>235</v>
       </c>
       <c r="G202" s="10" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="H202" s="6" t="s">
-        <v>39</v>
+        <v>24</v>
       </c>
       <c r="I202" s="6">
-        <v>3.3</v>
+        <v>0</v>
       </c>
       <c r="J202" s="10" t="s">
-        <v>838</v>
+        <v>816</v>
       </c>
       <c r="K202" s="6" t="s">
-        <v>52</v>
+        <v>34</v>
       </c>
       <c r="L202" s="10" t="s">
-        <v>99</v>
+        <v>235</v>
       </c>
       <c r="M202" s="6" t="s">
-        <v>839</v>
+        <v>817</v>
       </c>
       <c r="N202" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O202" s="6">
-        <v>15198.12</v>
+        <v>3471.56</v>
       </c>
       <c r="P202" s="6"/>
     </row>
     <row r="203" spans="1:16" customHeight="1" ht="65">
       <c r="A203" s="6" t="s">
-        <v>840</v>
+        <v>818</v>
       </c>
       <c r="B203" s="6">
         <v>0</v>
       </c>
       <c r="C203" s="6">
         <v>0</v>
       </c>
       <c r="D203" s="6">
         <v>0</v>
       </c>
       <c r="E203" s="6" t="s">
-        <v>841</v>
+        <v>819</v>
       </c>
       <c r="F203" s="9" t="s">
-        <v>99</v>
+        <v>73</v>
       </c>
       <c r="G203" s="10" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="H203" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I203" s="6">
-        <v>3.8</v>
+        <v>0</v>
       </c>
       <c r="J203" s="10" t="s">
-        <v>842</v>
+        <v>820</v>
       </c>
       <c r="K203" s="6" t="s">
-        <v>52</v>
+        <v>75</v>
       </c>
       <c r="L203" s="10" t="s">
-        <v>99</v>
+        <v>76</v>
       </c>
       <c r="M203" s="6" t="s">
-        <v>843</v>
+        <v>821</v>
       </c>
       <c r="N203" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O203" s="6">
-        <v>15198.12</v>
+        <v>44691.05</v>
       </c>
       <c r="P203" s="6"/>
     </row>
     <row r="204" spans="1:16" customHeight="1" ht="65">
       <c r="A204" s="6" t="s">
-        <v>844</v>
+        <v>822</v>
       </c>
       <c r="B204" s="6">
         <v>0</v>
       </c>
       <c r="C204" s="6">
         <v>0</v>
       </c>
       <c r="D204" s="6">
         <v>0</v>
       </c>
       <c r="E204" s="6" t="s">
-        <v>845</v>
+        <v>823</v>
       </c>
       <c r="F204" s="9" t="s">
-        <v>99</v>
+        <v>106</v>
       </c>
       <c r="G204" s="10" t="s">
         <v>32</v>
       </c>
       <c r="H204" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I204" s="6">
-        <v>3.8</v>
+        <v>15</v>
       </c>
       <c r="J204" s="10" t="s">
-        <v>846</v>
+        <v>824</v>
       </c>
       <c r="K204" s="6" t="s">
-        <v>52</v>
+        <v>46</v>
       </c>
       <c r="L204" s="10" t="s">
-        <v>99</v>
+        <v>106</v>
       </c>
       <c r="M204" s="6" t="s">
-        <v>847</v>
+        <v>825</v>
       </c>
       <c r="N204" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O204" s="6">
-        <v>15198.12</v>
+        <v>18080.37</v>
       </c>
       <c r="P204" s="6"/>
     </row>
     <row r="205" spans="1:16" customHeight="1" ht="65">
       <c r="A205" s="6" t="s">
-        <v>848</v>
+        <v>826</v>
       </c>
       <c r="B205" s="6">
         <v>0</v>
       </c>
       <c r="C205" s="6">
         <v>0</v>
       </c>
       <c r="D205" s="6">
         <v>0</v>
       </c>
       <c r="E205" s="6" t="s">
-        <v>849</v>
+        <v>827</v>
       </c>
       <c r="F205" s="9" t="s">
-        <v>56</v>
+        <v>202</v>
       </c>
       <c r="G205" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H205" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I205" s="6">
-        <v>3.6</v>
+        <v>8.49</v>
       </c>
       <c r="J205" s="10" t="s">
-        <v>850</v>
+        <v>828</v>
       </c>
       <c r="K205" s="6" t="s">
-        <v>46</v>
+        <v>204</v>
       </c>
       <c r="L205" s="10" t="s">
-        <v>56</v>
+        <v>202</v>
       </c>
       <c r="M205" s="6" t="s">
-        <v>851</v>
+        <v>829</v>
       </c>
       <c r="N205" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O205" s="6">
-        <v>10697.78</v>
+        <v>2464.02</v>
       </c>
       <c r="P205" s="6"/>
     </row>
     <row r="206" spans="1:16" customHeight="1" ht="65">
       <c r="A206" s="6" t="s">
-        <v>852</v>
+        <v>830</v>
       </c>
       <c r="B206" s="6">
         <v>0</v>
       </c>
       <c r="C206" s="6">
         <v>0</v>
       </c>
       <c r="D206" s="6">
         <v>0</v>
       </c>
       <c r="E206" s="6" t="s">
-        <v>853</v>
+        <v>831</v>
       </c>
       <c r="F206" s="9" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="G206" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H206" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I206" s="6">
         <v>0</v>
       </c>
       <c r="J206" s="10" t="s">
-        <v>854</v>
+        <v>832</v>
       </c>
       <c r="K206" s="6" t="s">
-        <v>231</v>
+        <v>26</v>
       </c>
       <c r="L206" s="10" t="s">
-        <v>137</v>
+        <v>131</v>
       </c>
       <c r="M206" s="6" t="s">
-        <v>855</v>
+        <v>833</v>
       </c>
       <c r="N206" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O206" s="6"/>
       <c r="P206" s="6"/>
     </row>
     <row r="207" spans="1:16" customHeight="1" ht="65">
       <c r="A207" s="6" t="s">
-        <v>856</v>
+        <v>834</v>
       </c>
       <c r="B207" s="6">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="C207" s="6">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="D207" s="6">
         <v>0</v>
       </c>
-      <c r="E207" s="6" t="s">
-        <v>857</v>
+      <c r="E207" s="6">
+        <v>410057</v>
       </c>
       <c r="F207" s="9" t="s">
-        <v>413</v>
+        <v>22</v>
       </c>
       <c r="G207" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H207" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I207" s="6">
-        <v>0.003</v>
+        <v>0.59</v>
       </c>
       <c r="J207" s="10" t="s">
-        <v>858</v>
+        <v>835</v>
       </c>
       <c r="K207" s="6" t="s">
-        <v>147</v>
+        <v>141</v>
       </c>
       <c r="L207" s="10" t="s">
-        <v>413</v>
+        <v>22</v>
       </c>
       <c r="M207" s="6" t="s">
-        <v>859</v>
+        <v>836</v>
       </c>
       <c r="N207" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O207" s="6">
-        <v>6.39</v>
+        <v>264.55</v>
       </c>
       <c r="P207" s="6"/>
     </row>
     <row r="208" spans="1:16" customHeight="1" ht="65">
       <c r="A208" s="6" t="s">
-        <v>860</v>
+        <v>837</v>
       </c>
       <c r="B208" s="6">
-        <v>340</v>
+        <v>0</v>
       </c>
       <c r="C208" s="6">
-        <v>340</v>
+        <v>0</v>
       </c>
       <c r="D208" s="6">
         <v>0</v>
       </c>
-      <c r="E208" s="6">
-        <v>202001</v>
+      <c r="E208" s="6" t="s">
+        <v>838</v>
       </c>
       <c r="F208" s="9" t="s">
-        <v>413</v>
+        <v>106</v>
       </c>
       <c r="G208" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H208" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I208" s="6">
-        <v>0.01</v>
+        <v>35.3</v>
       </c>
       <c r="J208" s="10" t="s">
-        <v>861</v>
+        <v>839</v>
       </c>
       <c r="K208" s="6" t="s">
-        <v>147</v>
+        <v>209</v>
       </c>
       <c r="L208" s="10" t="s">
-        <v>413</v>
+        <v>106</v>
       </c>
       <c r="M208" s="6" t="s">
-        <v>862</v>
+        <v>840</v>
       </c>
       <c r="N208" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O208" s="6">
-        <v>34.78</v>
+        <v>35237.13</v>
       </c>
       <c r="P208" s="6"/>
     </row>
     <row r="209" spans="1:16" customHeight="1" ht="65">
       <c r="A209" s="6" t="s">
-        <v>863</v>
+        <v>841</v>
       </c>
       <c r="B209" s="6">
         <v>0</v>
       </c>
       <c r="C209" s="6">
         <v>0</v>
       </c>
       <c r="D209" s="6">
         <v>0</v>
       </c>
-      <c r="E209" s="6">
-        <v>102823</v>
+      <c r="E209" s="6" t="s">
+        <v>842</v>
       </c>
       <c r="F209" s="9" t="s">
-        <v>413</v>
+        <v>106</v>
       </c>
       <c r="G209" s="10" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="H209" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I209" s="6">
-        <v>0</v>
+        <v>37.5</v>
       </c>
       <c r="J209" s="10" t="s">
-        <v>864</v>
+        <v>843</v>
       </c>
       <c r="K209" s="6" t="s">
-        <v>147</v>
+        <v>209</v>
       </c>
       <c r="L209" s="10" t="s">
-        <v>413</v>
+        <v>106</v>
       </c>
       <c r="M209" s="6" t="s">
-        <v>865</v>
+        <v>844</v>
       </c>
       <c r="N209" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O209" s="6">
-        <v>158.66</v>
+        <v>35237.13</v>
       </c>
       <c r="P209" s="6"/>
     </row>
     <row r="210" spans="1:16" customHeight="1" ht="65">
       <c r="A210" s="6" t="s">
-        <v>866</v>
+        <v>845</v>
       </c>
       <c r="B210" s="6">
         <v>0</v>
       </c>
       <c r="C210" s="6">
         <v>0</v>
       </c>
       <c r="D210" s="6">
         <v>0</v>
       </c>
       <c r="E210" s="6" t="s">
-        <v>867</v>
+        <v>846</v>
       </c>
       <c r="F210" s="9" t="s">
-        <v>638</v>
+        <v>106</v>
       </c>
       <c r="G210" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H210" s="6" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="I210" s="6">
-        <v>0</v>
+        <v>13.4</v>
       </c>
       <c r="J210" s="10" t="s">
-        <v>868</v>
+        <v>847</v>
       </c>
       <c r="K210" s="6" t="s">
-        <v>34</v>
+        <v>209</v>
       </c>
       <c r="L210" s="10" t="s">
-        <v>235</v>
+        <v>106</v>
       </c>
       <c r="M210" s="6" t="s">
-        <v>869</v>
+        <v>848</v>
       </c>
       <c r="N210" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O210" s="6"/>
+      <c r="O210" s="6">
+        <v>21317.49</v>
+      </c>
       <c r="P210" s="6"/>
     </row>
     <row r="211" spans="1:16" customHeight="1" ht="65">
       <c r="A211" s="6" t="s">
-        <v>870</v>
+        <v>849</v>
       </c>
       <c r="B211" s="6">
-        <v>34</v>
+        <v>0</v>
       </c>
       <c r="C211" s="6">
-        <v>34</v>
+        <v>0</v>
       </c>
       <c r="D211" s="6">
         <v>0</v>
       </c>
       <c r="E211" s="6" t="s">
-        <v>871</v>
+        <v>850</v>
       </c>
       <c r="F211" s="9" t="s">
-        <v>638</v>
+        <v>106</v>
       </c>
       <c r="G211" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H211" s="6" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="I211" s="6">
-        <v>0</v>
+        <v>13.4</v>
       </c>
       <c r="J211" s="10" t="s">
-        <v>872</v>
+        <v>851</v>
       </c>
       <c r="K211" s="6" t="s">
-        <v>34</v>
+        <v>209</v>
       </c>
       <c r="L211" s="10" t="s">
-        <v>235</v>
+        <v>106</v>
       </c>
       <c r="M211" s="6" t="s">
-        <v>873</v>
+        <v>852</v>
       </c>
       <c r="N211" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O211" s="6">
-        <v>19.47</v>
+        <v>21317.49</v>
       </c>
       <c r="P211" s="6"/>
     </row>
     <row r="212" spans="1:16">
       <c r="A212" s="6" t="s">
-        <v>874</v>
+        <v>853</v>
       </c>
       <c r="B212" s="6">
         <v>0</v>
       </c>
       <c r="C212" s="6">
         <v>0</v>
       </c>
       <c r="D212" s="6">
         <v>0</v>
       </c>
       <c r="E212" s="6" t="s">
-        <v>875</v>
+        <v>854</v>
       </c>
       <c r="F212" s="9" t="s">
         <v>50</v>
       </c>
       <c r="G212" s="10" t="s">
-        <v>225</v>
+        <v>23</v>
       </c>
       <c r="H212" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I212" s="6">
-        <v>0</v>
+        <v>3.6</v>
       </c>
       <c r="J212" s="10" t="s">
-        <v>876</v>
+        <v>855</v>
       </c>
       <c r="K212" s="6" t="s">
-        <v>52</v>
+        <v>209</v>
       </c>
       <c r="L212" s="10" t="s">
         <v>50</v>
       </c>
       <c r="M212" s="6" t="s">
-        <v>877</v>
+        <v>856</v>
       </c>
       <c r="N212" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O212" s="6">
-        <v>146997.9</v>
+        <v>12435.86</v>
       </c>
       <c r="P212" s="6"/>
     </row>
-    <row r="213" spans="1:16" customHeight="1" ht="65">
+    <row r="213" spans="1:16">
       <c r="A213" s="6" t="s">
-        <v>878</v>
+        <v>857</v>
       </c>
       <c r="B213" s="6">
-        <v>437</v>
+        <v>0</v>
       </c>
       <c r="C213" s="6">
-        <v>437</v>
+        <v>0</v>
       </c>
       <c r="D213" s="6">
         <v>0</v>
       </c>
       <c r="E213" s="6" t="s">
-        <v>879</v>
+        <v>858</v>
       </c>
       <c r="F213" s="9" t="s">
-        <v>413</v>
+        <v>44</v>
       </c>
       <c r="G213" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H213" s="6" t="s">
-        <v>86</v>
+        <v>39</v>
       </c>
       <c r="I213" s="6">
         <v>0</v>
       </c>
       <c r="J213" s="10" t="s">
-        <v>880</v>
+        <v>859</v>
       </c>
       <c r="K213" s="6" t="s">
-        <v>147</v>
+        <v>209</v>
       </c>
       <c r="L213" s="10" t="s">
-        <v>413</v>
+        <v>44</v>
       </c>
       <c r="M213" s="6" t="s">
-        <v>881</v>
+        <v>860</v>
       </c>
       <c r="N213" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O213" s="6">
-        <v>5.6</v>
+        <v>25116.51</v>
       </c>
       <c r="P213" s="6"/>
     </row>
     <row r="214" spans="1:16" customHeight="1" ht="65">
       <c r="A214" s="6" t="s">
-        <v>882</v>
+        <v>861</v>
       </c>
       <c r="B214" s="6">
-        <v>0</v>
+        <v>110</v>
       </c>
       <c r="C214" s="6">
-        <v>0</v>
+        <v>110</v>
       </c>
       <c r="D214" s="6">
         <v>0</v>
       </c>
       <c r="E214" s="6" t="s">
-        <v>883</v>
+        <v>862</v>
       </c>
       <c r="F214" s="9" t="s">
-        <v>79</v>
+        <v>420</v>
       </c>
       <c r="G214" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H214" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I214" s="6">
-        <v>0</v>
+        <v>0.002</v>
       </c>
       <c r="J214" s="10" t="s">
-        <v>884</v>
+        <v>863</v>
       </c>
       <c r="K214" s="6" t="s">
-        <v>81</v>
+        <v>141</v>
       </c>
       <c r="L214" s="10" t="s">
-        <v>82</v>
+        <v>420</v>
       </c>
       <c r="M214" s="6" t="s">
-        <v>885</v>
+        <v>864</v>
       </c>
       <c r="N214" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O214" s="6">
-        <v>33789.98</v>
+        <v>6.66</v>
       </c>
       <c r="P214" s="6"/>
     </row>
     <row r="215" spans="1:16" customHeight="1" ht="65">
       <c r="A215" s="6" t="s">
-        <v>886</v>
+        <v>865</v>
       </c>
       <c r="B215" s="6">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="C215" s="6">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D215" s="6">
         <v>0</v>
       </c>
       <c r="E215" s="6" t="s">
-        <v>887</v>
+        <v>866</v>
       </c>
       <c r="F215" s="9" t="s">
-        <v>112</v>
+        <v>202</v>
       </c>
       <c r="G215" s="10" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="H215" s="6" t="s">
-        <v>86</v>
+        <v>39</v>
       </c>
       <c r="I215" s="6">
-        <v>15</v>
+        <v>8.2</v>
       </c>
       <c r="J215" s="10" t="s">
-        <v>888</v>
+        <v>867</v>
       </c>
       <c r="K215" s="6" t="s">
-        <v>52</v>
+        <v>204</v>
       </c>
       <c r="L215" s="10" t="s">
-        <v>112</v>
+        <v>202</v>
       </c>
       <c r="M215" s="6" t="s">
-        <v>889</v>
+        <v>868</v>
       </c>
       <c r="N215" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O215" s="6">
-        <v>16467.79</v>
+        <v>5170.18</v>
       </c>
       <c r="P215" s="6"/>
     </row>
-    <row r="216" spans="1:16" customHeight="1" ht="65">
+    <row r="216" spans="1:16">
       <c r="A216" s="6" t="s">
-        <v>890</v>
+        <v>869</v>
       </c>
       <c r="B216" s="6">
         <v>0</v>
       </c>
       <c r="C216" s="6">
         <v>0</v>
       </c>
       <c r="D216" s="6">
         <v>0</v>
       </c>
-      <c r="E216" s="6">
-        <v>411003</v>
+      <c r="E216" s="6" t="s">
+        <v>870</v>
       </c>
       <c r="F216" s="9" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G216" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H216" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I216" s="6">
         <v>0</v>
       </c>
-      <c r="J216" s="10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J216" s="10"/>
       <c r="K216" s="6" t="s">
-        <v>147</v>
+        <v>40</v>
       </c>
       <c r="L216" s="10" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="M216" s="6" t="s">
-        <v>892</v>
+        <v>871</v>
       </c>
       <c r="N216" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O216" s="6">
-        <v>10002.44</v>
+        <v>297.02</v>
       </c>
       <c r="P216" s="6"/>
     </row>
     <row r="217" spans="1:16" customHeight="1" ht="65">
       <c r="A217" s="6" t="s">
-        <v>893</v>
+        <v>872</v>
       </c>
       <c r="B217" s="6">
-        <v>11</v>
+        <v>4</v>
       </c>
       <c r="C217" s="6">
-        <v>11</v>
+        <v>4</v>
       </c>
       <c r="D217" s="6">
         <v>0</v>
       </c>
       <c r="E217" s="6" t="s">
-        <v>894</v>
+        <v>873</v>
       </c>
       <c r="F217" s="9" t="s">
-        <v>56</v>
+        <v>22</v>
       </c>
       <c r="G217" s="10" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="H217" s="6" t="s">
-        <v>86</v>
+        <v>24</v>
       </c>
       <c r="I217" s="6">
-        <v>2.2</v>
+        <v>0</v>
       </c>
       <c r="J217" s="10" t="s">
-        <v>895</v>
+        <v>874</v>
       </c>
       <c r="K217" s="6" t="s">
-        <v>52</v>
+        <v>26</v>
       </c>
       <c r="L217" s="10" t="s">
-        <v>56</v>
+        <v>22</v>
       </c>
       <c r="M217" s="6" t="s">
-        <v>896</v>
+        <v>875</v>
       </c>
       <c r="N217" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O217" s="6">
-        <v>8846.84</v>
+        <v>396.2</v>
       </c>
       <c r="P217" s="6"/>
     </row>
-    <row r="218" spans="1:16">
+    <row r="218" spans="1:16" customHeight="1" ht="65">
       <c r="A218" s="6" t="s">
-        <v>897</v>
+        <v>876</v>
       </c>
       <c r="B218" s="6">
         <v>0</v>
       </c>
       <c r="C218" s="6">
         <v>0</v>
       </c>
       <c r="D218" s="6">
         <v>0</v>
       </c>
       <c r="E218" s="6" t="s">
-        <v>898</v>
+        <v>877</v>
       </c>
       <c r="F218" s="9" t="s">
-        <v>304</v>
+        <v>22</v>
       </c>
       <c r="G218" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H218" s="6" t="s">
-        <v>39</v>
+        <v>24</v>
       </c>
       <c r="I218" s="6">
         <v>0</v>
       </c>
-      <c r="J218" s="10"/>
+      <c r="J218" s="10" t="s">
+        <v>878</v>
+      </c>
       <c r="K218" s="6" t="s">
-        <v>210</v>
+        <v>26</v>
       </c>
       <c r="L218" s="10" t="s">
-        <v>304</v>
+        <v>22</v>
       </c>
       <c r="M218" s="6" t="s">
-        <v>899</v>
+        <v>879</v>
       </c>
       <c r="N218" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O218" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O218" s="6"/>
       <c r="P218" s="6"/>
     </row>
-    <row r="219" spans="1:16">
+    <row r="219" spans="1:16" customHeight="1" ht="65">
       <c r="A219" s="6" t="s">
-        <v>900</v>
+        <v>880</v>
       </c>
       <c r="B219" s="6">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="C219" s="6">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D219" s="6">
         <v>0</v>
       </c>
       <c r="E219" s="6" t="s">
-        <v>901</v>
+        <v>881</v>
       </c>
       <c r="F219" s="9" t="s">
-        <v>304</v>
+        <v>50</v>
       </c>
       <c r="G219" s="10" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="H219" s="6" t="s">
-        <v>39</v>
+        <v>80</v>
       </c>
       <c r="I219" s="6">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="J219" s="10"/>
+        <v>1.76</v>
+      </c>
+      <c r="J219" s="10" t="s">
+        <v>882</v>
+      </c>
       <c r="K219" s="6" t="s">
-        <v>210</v>
+        <v>46</v>
       </c>
       <c r="L219" s="10" t="s">
-        <v>304</v>
+        <v>50</v>
       </c>
       <c r="M219" s="6" t="s">
-        <v>902</v>
+        <v>883</v>
       </c>
       <c r="N219" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O219" s="6">
-        <v>1798.02</v>
+        <v>8616.02</v>
       </c>
       <c r="P219" s="6"/>
     </row>
-    <row r="220" spans="1:16">
+    <row r="220" spans="1:16" customHeight="1" ht="65">
       <c r="A220" s="6" t="s">
-        <v>903</v>
+        <v>884</v>
       </c>
       <c r="B220" s="6">
         <v>0</v>
       </c>
       <c r="C220" s="6">
         <v>0</v>
       </c>
       <c r="D220" s="6">
         <v>0</v>
       </c>
       <c r="E220" s="6" t="s">
-        <v>904</v>
+        <v>885</v>
       </c>
       <c r="F220" s="9" t="s">
-        <v>304</v>
+        <v>22</v>
       </c>
       <c r="G220" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H220" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I220" s="6">
         <v>0</v>
       </c>
-      <c r="J220" s="10"/>
+      <c r="J220" s="10" t="s">
+        <v>886</v>
+      </c>
       <c r="K220" s="6" t="s">
-        <v>210</v>
+        <v>204</v>
       </c>
       <c r="L220" s="10" t="s">
-        <v>304</v>
+        <v>22</v>
       </c>
       <c r="M220" s="6" t="s">
-        <v>905</v>
+        <v>887</v>
       </c>
       <c r="N220" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O220" s="6">
-        <v>2698.92</v>
+        <v>2581.53</v>
       </c>
       <c r="P220" s="6"/>
     </row>
-    <row r="221" spans="1:16">
+    <row r="221" spans="1:16" customHeight="1" ht="65">
       <c r="A221" s="6" t="s">
-        <v>906</v>
+        <v>888</v>
       </c>
       <c r="B221" s="6">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="C221" s="6">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="D221" s="6">
         <v>0</v>
       </c>
       <c r="E221" s="6" t="s">
-        <v>907</v>
+        <v>889</v>
       </c>
       <c r="F221" s="9" t="s">
-        <v>304</v>
+        <v>420</v>
       </c>
       <c r="G221" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H221" s="6" t="s">
-        <v>39</v>
+        <v>80</v>
       </c>
       <c r="I221" s="6">
         <v>0</v>
       </c>
-      <c r="J221" s="10"/>
+      <c r="J221" s="10" t="s">
+        <v>890</v>
+      </c>
       <c r="K221" s="6" t="s">
-        <v>210</v>
+        <v>141</v>
       </c>
       <c r="L221" s="10" t="s">
-        <v>304</v>
+        <v>420</v>
       </c>
       <c r="M221" s="6" t="s">
-        <v>908</v>
+        <v>891</v>
       </c>
       <c r="N221" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O221" s="6">
-        <v>487.62</v>
+        <v>8.62</v>
       </c>
       <c r="P221" s="6"/>
     </row>
-    <row r="222" spans="1:16">
+    <row r="222" spans="1:16" customHeight="1" ht="65">
       <c r="A222" s="6" t="s">
-        <v>909</v>
+        <v>892</v>
       </c>
       <c r="B222" s="6">
         <v>0</v>
       </c>
       <c r="C222" s="6">
         <v>0</v>
       </c>
       <c r="D222" s="6">
         <v>0</v>
       </c>
       <c r="E222" s="6" t="s">
-        <v>910</v>
+        <v>893</v>
       </c>
       <c r="F222" s="9" t="s">
-        <v>38</v>
+        <v>341</v>
       </c>
       <c r="G222" s="10" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="H222" s="6" t="s">
-        <v>39</v>
+        <v>24</v>
       </c>
       <c r="I222" s="6">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="J222" s="10"/>
+        <v>0.7</v>
+      </c>
+      <c r="J222" s="10" t="s">
+        <v>894</v>
+      </c>
       <c r="K222" s="6" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="L222" s="10" t="s">
-        <v>22</v>
+        <v>895</v>
       </c>
       <c r="M222" s="6" t="s">
-        <v>911</v>
+        <v>896</v>
       </c>
       <c r="N222" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O222" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O222" s="6"/>
       <c r="P222" s="6"/>
     </row>
     <row r="223" spans="1:16" customHeight="1" ht="65">
       <c r="A223" s="6" t="s">
-        <v>912</v>
+        <v>897</v>
       </c>
       <c r="B223" s="6">
         <v>0</v>
       </c>
       <c r="C223" s="6">
         <v>0</v>
       </c>
       <c r="D223" s="6">
         <v>0</v>
       </c>
       <c r="E223" s="6" t="s">
-        <v>913</v>
+        <v>898</v>
       </c>
       <c r="F223" s="9" t="s">
-        <v>151</v>
+        <v>341</v>
       </c>
       <c r="G223" s="10" t="s">
-        <v>23</v>
+        <v>899</v>
       </c>
       <c r="H223" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I223" s="6">
-        <v>0</v>
+        <v>0.5</v>
       </c>
       <c r="J223" s="10" t="s">
-        <v>914</v>
+        <v>900</v>
       </c>
       <c r="K223" s="6" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="L223" s="10" t="s">
-        <v>151</v>
+        <v>341</v>
       </c>
       <c r="M223" s="6" t="s">
-        <v>915</v>
+        <v>901</v>
       </c>
       <c r="N223" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O223" s="6"/>
       <c r="P223" s="6"/>
     </row>
     <row r="224" spans="1:16" customHeight="1" ht="65">
       <c r="A224" s="6" t="s">
-        <v>916</v>
+        <v>902</v>
       </c>
       <c r="B224" s="6">
         <v>0</v>
       </c>
       <c r="C224" s="6">
         <v>0</v>
       </c>
       <c r="D224" s="6">
         <v>0</v>
       </c>
       <c r="E224" s="6" t="s">
-        <v>917</v>
+        <v>903</v>
       </c>
       <c r="F224" s="9" t="s">
-        <v>151</v>
+        <v>341</v>
       </c>
       <c r="G224" s="10" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="H224" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I224" s="6">
-        <v>0</v>
+        <v>0.5</v>
       </c>
       <c r="J224" s="10" t="s">
-        <v>918</v>
+        <v>904</v>
       </c>
       <c r="K224" s="6" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="L224" s="10" t="s">
-        <v>151</v>
+        <v>31</v>
       </c>
       <c r="M224" s="6" t="s">
-        <v>919</v>
+        <v>905</v>
       </c>
       <c r="N224" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O224" s="6">
-        <v>48.96</v>
+        <v>191.54</v>
       </c>
       <c r="P224" s="6"/>
     </row>
-    <row r="225" spans="1:16">
+    <row r="225" spans="1:16" customHeight="1" ht="65">
       <c r="A225" s="6" t="s">
-        <v>920</v>
+        <v>906</v>
       </c>
       <c r="B225" s="6">
         <v>0</v>
       </c>
       <c r="C225" s="6">
         <v>0</v>
       </c>
       <c r="D225" s="6">
         <v>0</v>
       </c>
       <c r="E225" s="6" t="s">
-        <v>921</v>
+        <v>907</v>
       </c>
       <c r="F225" s="9" t="s">
-        <v>208</v>
+        <v>895</v>
       </c>
       <c r="G225" s="10" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="H225" s="6" t="s">
-        <v>39</v>
+        <v>24</v>
       </c>
       <c r="I225" s="6">
-        <v>7.5</v>
-[...1 lines deleted...]
-      <c r="J225" s="10"/>
+        <v>0.7</v>
+      </c>
+      <c r="J225" s="10" t="s">
+        <v>908</v>
+      </c>
       <c r="K225" s="6" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="L225" s="10" t="s">
-        <v>208</v>
+        <v>895</v>
       </c>
       <c r="M225" s="6" t="s">
-        <v>922</v>
+        <v>909</v>
       </c>
       <c r="N225" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O225" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O225" s="6"/>
       <c r="P225" s="6"/>
     </row>
     <row r="226" spans="1:16" customHeight="1" ht="65">
       <c r="A226" s="6" t="s">
-        <v>923</v>
+        <v>910</v>
       </c>
       <c r="B226" s="6">
         <v>0</v>
       </c>
       <c r="C226" s="6">
         <v>0</v>
       </c>
       <c r="D226" s="6">
         <v>0</v>
       </c>
       <c r="E226" s="6" t="s">
-        <v>924</v>
+        <v>911</v>
       </c>
       <c r="F226" s="9" t="s">
-        <v>240</v>
+        <v>135</v>
       </c>
       <c r="G226" s="10" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="H226" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I226" s="6">
-        <v>0</v>
+        <v>1.2</v>
       </c>
       <c r="J226" s="10" t="s">
-        <v>925</v>
+        <v>912</v>
       </c>
       <c r="K226" s="6" t="s">
-        <v>74</v>
+        <v>34</v>
       </c>
       <c r="L226" s="10" t="s">
-        <v>240</v>
+        <v>135</v>
       </c>
       <c r="M226" s="6" t="s">
-        <v>926</v>
+        <v>913</v>
       </c>
       <c r="N226" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O226" s="6"/>
       <c r="P226" s="6"/>
     </row>
     <row r="227" spans="1:16" customHeight="1" ht="65">
       <c r="A227" s="6" t="s">
-        <v>927</v>
+        <v>914</v>
       </c>
       <c r="B227" s="6">
         <v>0</v>
       </c>
       <c r="C227" s="6">
         <v>0</v>
       </c>
       <c r="D227" s="6">
         <v>0</v>
       </c>
       <c r="E227" s="6" t="s">
-        <v>928</v>
+        <v>915</v>
       </c>
       <c r="F227" s="9" t="s">
-        <v>99</v>
+        <v>341</v>
       </c>
       <c r="G227" s="10" t="s">
         <v>32</v>
       </c>
       <c r="H227" s="6" t="s">
-        <v>39</v>
+        <v>24</v>
       </c>
       <c r="I227" s="6">
-        <v>3.3</v>
+        <v>0.3</v>
       </c>
       <c r="J227" s="10" t="s">
-        <v>929</v>
+        <v>916</v>
       </c>
       <c r="K227" s="6" t="s">
-        <v>52</v>
+        <v>34</v>
       </c>
       <c r="L227" s="10" t="s">
-        <v>99</v>
+        <v>917</v>
       </c>
       <c r="M227" s="6" t="s">
-        <v>930</v>
+        <v>918</v>
       </c>
       <c r="N227" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O227" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O227" s="6"/>
       <c r="P227" s="6"/>
     </row>
     <row r="228" spans="1:16" customHeight="1" ht="65">
       <c r="A228" s="6" t="s">
-        <v>931</v>
+        <v>919</v>
       </c>
       <c r="B228" s="6">
         <v>0</v>
       </c>
       <c r="C228" s="6">
         <v>0</v>
       </c>
       <c r="D228" s="6">
         <v>0</v>
       </c>
-      <c r="E228" s="6">
-        <v>410059</v>
+      <c r="E228" s="6" t="s">
+        <v>920</v>
       </c>
       <c r="F228" s="9" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="G228" s="10" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="H228" s="6" t="s">
-        <v>86</v>
+        <v>24</v>
       </c>
       <c r="I228" s="6">
-        <v>0.58</v>
+        <v>0.2</v>
       </c>
       <c r="J228" s="10" t="s">
-        <v>932</v>
+        <v>921</v>
       </c>
       <c r="K228" s="6" t="s">
-        <v>147</v>
+        <v>34</v>
       </c>
       <c r="L228" s="10" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="M228" s="6" t="s">
-        <v>933</v>
+        <v>922</v>
       </c>
       <c r="N228" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O228" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O228" s="6"/>
       <c r="P228" s="6"/>
     </row>
     <row r="229" spans="1:16" customHeight="1" ht="65">
       <c r="A229" s="6" t="s">
-        <v>934</v>
+        <v>923</v>
       </c>
       <c r="B229" s="6">
-        <v>75</v>
+        <v>0</v>
       </c>
       <c r="C229" s="6">
-        <v>75</v>
+        <v>0</v>
       </c>
       <c r="D229" s="6">
         <v>0</v>
       </c>
       <c r="E229" s="6" t="s">
-        <v>935</v>
+        <v>924</v>
       </c>
       <c r="F229" s="9" t="s">
-        <v>281</v>
+        <v>202</v>
       </c>
       <c r="G229" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H229" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I229" s="6">
-        <v>0.06</v>
+        <v>0</v>
       </c>
       <c r="J229" s="10" t="s">
-        <v>936</v>
+        <v>923</v>
       </c>
       <c r="K229" s="6" t="s">
-        <v>210</v>
+        <v>204</v>
       </c>
       <c r="L229" s="10" t="s">
-        <v>281</v>
+        <v>202</v>
       </c>
       <c r="M229" s="6" t="s">
-        <v>937</v>
+        <v>925</v>
       </c>
       <c r="N229" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O229" s="6">
-        <v>56.7</v>
+        <v>4389</v>
       </c>
       <c r="P229" s="6"/>
     </row>
-    <row r="230" spans="1:16" customHeight="1" ht="65">
+    <row r="230" spans="1:16">
       <c r="A230" s="6" t="s">
-        <v>938</v>
+        <v>926</v>
       </c>
       <c r="B230" s="6">
         <v>0</v>
       </c>
       <c r="C230" s="6">
         <v>0</v>
       </c>
       <c r="D230" s="6">
         <v>0</v>
       </c>
       <c r="E230" s="6" t="s">
-        <v>939</v>
+        <v>927</v>
       </c>
       <c r="F230" s="9" t="s">
-        <v>240</v>
+        <v>429</v>
       </c>
       <c r="G230" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H230" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I230" s="6">
         <v>0</v>
       </c>
       <c r="J230" s="10" t="s">
-        <v>940</v>
+        <v>928</v>
       </c>
       <c r="K230" s="6" t="s">
-        <v>74</v>
+        <v>231</v>
       </c>
       <c r="L230" s="10" t="s">
-        <v>240</v>
+        <v>429</v>
       </c>
       <c r="M230" s="6" t="s">
-        <v>941</v>
+        <v>929</v>
       </c>
       <c r="N230" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O230" s="6"/>
       <c r="P230" s="6"/>
     </row>
-    <row r="231" spans="1:16">
+    <row r="231" spans="1:16" customHeight="1" ht="65">
       <c r="A231" s="6" t="s">
-        <v>942</v>
+        <v>930</v>
       </c>
       <c r="B231" s="6">
         <v>0</v>
       </c>
       <c r="C231" s="6">
         <v>0</v>
       </c>
       <c r="D231" s="6">
         <v>0</v>
       </c>
       <c r="E231" s="6" t="s">
-        <v>943</v>
+        <v>931</v>
       </c>
       <c r="F231" s="9" t="s">
-        <v>304</v>
+        <v>93</v>
       </c>
       <c r="G231" s="10" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="H231" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I231" s="6">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="J231" s="10"/>
+        <v>3</v>
+      </c>
+      <c r="J231" s="10" t="s">
+        <v>932</v>
+      </c>
       <c r="K231" s="6" t="s">
-        <v>210</v>
+        <v>46</v>
       </c>
       <c r="L231" s="10" t="s">
-        <v>304</v>
+        <v>93</v>
       </c>
       <c r="M231" s="6" t="s">
-        <v>944</v>
+        <v>933</v>
       </c>
       <c r="N231" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O231" s="6">
-        <v>217.98</v>
+        <v>14437.15</v>
       </c>
       <c r="P231" s="6"/>
     </row>
-    <row r="232" spans="1:16">
+    <row r="232" spans="1:16" customHeight="1" ht="65">
       <c r="A232" s="6" t="s">
-        <v>945</v>
+        <v>934</v>
       </c>
       <c r="B232" s="6">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="C232" s="6">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D232" s="6">
         <v>0</v>
       </c>
       <c r="E232" s="6" t="s">
-        <v>946</v>
+        <v>935</v>
       </c>
       <c r="F232" s="9" t="s">
-        <v>304</v>
+        <v>93</v>
       </c>
       <c r="G232" s="10" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="H232" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I232" s="6">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="J232" s="10"/>
+        <v>3</v>
+      </c>
+      <c r="J232" s="10" t="s">
+        <v>936</v>
+      </c>
       <c r="K232" s="6" t="s">
-        <v>210</v>
+        <v>46</v>
       </c>
       <c r="L232" s="10" t="s">
-        <v>304</v>
+        <v>93</v>
       </c>
       <c r="M232" s="6" t="s">
-        <v>947</v>
+        <v>937</v>
       </c>
       <c r="N232" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O232" s="6">
-        <v>3383.1</v>
+        <v>14437.15</v>
       </c>
       <c r="P232" s="6"/>
     </row>
     <row r="233" spans="1:16" customHeight="1" ht="65">
       <c r="A233" s="6" t="s">
-        <v>948</v>
+        <v>938</v>
       </c>
       <c r="B233" s="6">
         <v>0</v>
       </c>
       <c r="C233" s="6">
         <v>0</v>
       </c>
       <c r="D233" s="6">
         <v>0</v>
       </c>
       <c r="E233" s="6" t="s">
-        <v>949</v>
+        <v>939</v>
       </c>
       <c r="F233" s="9" t="s">
-        <v>31</v>
+        <v>93</v>
       </c>
       <c r="G233" s="10" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="H233" s="6" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="I233" s="6">
-        <v>0</v>
+        <v>3.3</v>
       </c>
       <c r="J233" s="10" t="s">
-        <v>950</v>
+        <v>940</v>
       </c>
       <c r="K233" s="6" t="s">
-        <v>34</v>
+        <v>46</v>
       </c>
       <c r="L233" s="10" t="s">
-        <v>31</v>
+        <v>93</v>
       </c>
       <c r="M233" s="6" t="s">
-        <v>951</v>
+        <v>941</v>
       </c>
       <c r="N233" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O233" s="6"/>
+      <c r="O233" s="6">
+        <v>16042.46</v>
+      </c>
       <c r="P233" s="6"/>
     </row>
     <row r="234" spans="1:16" customHeight="1" ht="65">
       <c r="A234" s="6" t="s">
-        <v>952</v>
+        <v>942</v>
       </c>
       <c r="B234" s="6">
         <v>0</v>
       </c>
       <c r="C234" s="6">
         <v>0</v>
       </c>
       <c r="D234" s="6">
         <v>0</v>
       </c>
       <c r="E234" s="6" t="s">
-        <v>953</v>
+        <v>943</v>
       </c>
       <c r="F234" s="9" t="s">
-        <v>156</v>
+        <v>93</v>
       </c>
       <c r="G234" s="10" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="H234" s="6" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="I234" s="6">
-        <v>0</v>
+        <v>3.8</v>
       </c>
       <c r="J234" s="10" t="s">
-        <v>952</v>
+        <v>944</v>
       </c>
       <c r="K234" s="6" t="s">
-        <v>26</v>
+        <v>46</v>
       </c>
       <c r="L234" s="10" t="s">
-        <v>156</v>
+        <v>93</v>
       </c>
       <c r="M234" s="6" t="s">
-        <v>954</v>
+        <v>945</v>
       </c>
       <c r="N234" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O234" s="6"/>
+      <c r="O234" s="6">
+        <v>12552.9</v>
+      </c>
       <c r="P234" s="6"/>
     </row>
     <row r="235" spans="1:16" customHeight="1" ht="65">
       <c r="A235" s="6" t="s">
-        <v>955</v>
+        <v>946</v>
       </c>
       <c r="B235" s="6">
         <v>0</v>
       </c>
       <c r="C235" s="6">
         <v>0</v>
       </c>
       <c r="D235" s="6">
         <v>0</v>
       </c>
       <c r="E235" s="6" t="s">
-        <v>956</v>
+        <v>947</v>
       </c>
       <c r="F235" s="9" t="s">
-        <v>957</v>
+        <v>93</v>
       </c>
       <c r="G235" s="10" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="H235" s="6" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="I235" s="6">
-        <v>0</v>
+        <v>3.8</v>
       </c>
       <c r="J235" s="10" t="s">
-        <v>958</v>
+        <v>948</v>
       </c>
       <c r="K235" s="6" t="s">
-        <v>231</v>
+        <v>46</v>
       </c>
       <c r="L235" s="10" t="s">
-        <v>957</v>
+        <v>93</v>
       </c>
       <c r="M235" s="6" t="s">
-        <v>959</v>
+        <v>949</v>
       </c>
       <c r="N235" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O235" s="6"/>
+      <c r="O235" s="6">
+        <v>12552.9</v>
+      </c>
       <c r="P235" s="6"/>
     </row>
     <row r="236" spans="1:16" customHeight="1" ht="65">
       <c r="A236" s="6" t="s">
-        <v>960</v>
+        <v>950</v>
       </c>
       <c r="B236" s="6">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="C236" s="6">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="D236" s="6">
         <v>0</v>
       </c>
       <c r="E236" s="6" t="s">
-        <v>961</v>
+        <v>951</v>
       </c>
       <c r="F236" s="9" t="s">
-        <v>413</v>
+        <v>50</v>
       </c>
       <c r="G236" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H236" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I236" s="6">
-        <v>0.2</v>
+        <v>3.6</v>
       </c>
       <c r="J236" s="10" t="s">
-        <v>962</v>
+        <v>952</v>
       </c>
       <c r="K236" s="6" t="s">
-        <v>147</v>
+        <v>209</v>
       </c>
       <c r="L236" s="10" t="s">
-        <v>145</v>
+        <v>50</v>
       </c>
       <c r="M236" s="6" t="s">
-        <v>963</v>
+        <v>953</v>
       </c>
       <c r="N236" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O236" s="6">
-        <v>19.6</v>
+        <v>10697.78</v>
       </c>
       <c r="P236" s="6"/>
     </row>
     <row r="237" spans="1:16" customHeight="1" ht="65">
       <c r="A237" s="6" t="s">
-        <v>964</v>
+        <v>954</v>
       </c>
       <c r="B237" s="6">
         <v>0</v>
       </c>
       <c r="C237" s="6">
         <v>0</v>
       </c>
       <c r="D237" s="6">
         <v>0</v>
       </c>
       <c r="E237" s="6" t="s">
-        <v>965</v>
+        <v>955</v>
       </c>
       <c r="F237" s="9" t="s">
-        <v>638</v>
+        <v>128</v>
       </c>
       <c r="G237" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H237" s="6" t="s">
-        <v>39</v>
+        <v>24</v>
       </c>
       <c r="I237" s="6">
         <v>0</v>
       </c>
       <c r="J237" s="10" t="s">
-        <v>966</v>
+        <v>956</v>
       </c>
       <c r="K237" s="6" t="s">
-        <v>34</v>
+        <v>231</v>
       </c>
       <c r="L237" s="10" t="s">
-        <v>235</v>
+        <v>131</v>
       </c>
       <c r="M237" s="6" t="s">
-        <v>967</v>
+        <v>957</v>
       </c>
       <c r="N237" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O237" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O237" s="6"/>
       <c r="P237" s="6"/>
     </row>
     <row r="238" spans="1:16" customHeight="1" ht="65">
       <c r="A238" s="6" t="s">
-        <v>968</v>
+        <v>958</v>
       </c>
       <c r="B238" s="6">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="C238" s="6">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="D238" s="6">
         <v>0</v>
       </c>
       <c r="E238" s="6" t="s">
-        <v>969</v>
+        <v>959</v>
       </c>
       <c r="F238" s="9" t="s">
-        <v>208</v>
+        <v>420</v>
       </c>
       <c r="G238" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H238" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I238" s="6">
-        <v>11.33</v>
+        <v>0.003</v>
       </c>
       <c r="J238" s="10" t="s">
-        <v>970</v>
+        <v>960</v>
       </c>
       <c r="K238" s="6" t="s">
-        <v>210</v>
+        <v>141</v>
       </c>
       <c r="L238" s="10" t="s">
-        <v>208</v>
+        <v>420</v>
       </c>
       <c r="M238" s="6" t="s">
-        <v>971</v>
+        <v>961</v>
       </c>
       <c r="N238" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O238" s="6">
-        <v>7437.78</v>
+        <v>6.39</v>
       </c>
       <c r="P238" s="6"/>
     </row>
     <row r="239" spans="1:16" customHeight="1" ht="65">
       <c r="A239" s="6" t="s">
-        <v>972</v>
+        <v>962</v>
       </c>
       <c r="B239" s="6">
-        <v>0</v>
+        <v>340</v>
       </c>
       <c r="C239" s="6">
-        <v>0</v>
+        <v>340</v>
       </c>
       <c r="D239" s="6">
         <v>0</v>
       </c>
-      <c r="E239" s="6" t="s">
-        <v>973</v>
+      <c r="E239" s="6">
+        <v>202001</v>
       </c>
       <c r="F239" s="9" t="s">
-        <v>72</v>
+        <v>420</v>
       </c>
       <c r="G239" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H239" s="6" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="I239" s="6">
-        <v>46</v>
+        <v>0.01</v>
       </c>
       <c r="J239" s="10" t="s">
-        <v>974</v>
+        <v>963</v>
       </c>
       <c r="K239" s="6" t="s">
-        <v>74</v>
+        <v>141</v>
       </c>
       <c r="L239" s="10" t="s">
-        <v>75</v>
+        <v>420</v>
       </c>
       <c r="M239" s="6" t="s">
-        <v>975</v>
+        <v>964</v>
       </c>
       <c r="N239" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O239" s="6"/>
+      <c r="O239" s="6">
+        <v>34.78</v>
+      </c>
       <c r="P239" s="6"/>
     </row>
     <row r="240" spans="1:16" customHeight="1" ht="65">
       <c r="A240" s="6" t="s">
-        <v>976</v>
+        <v>965</v>
       </c>
       <c r="B240" s="6">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="C240" s="6">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="D240" s="6">
         <v>0</v>
       </c>
-      <c r="E240" s="6" t="s">
-        <v>977</v>
+      <c r="E240" s="6">
+        <v>102823</v>
       </c>
       <c r="F240" s="9" t="s">
-        <v>235</v>
+        <v>420</v>
       </c>
       <c r="G240" s="10" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="H240" s="6" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="I240" s="6">
         <v>0</v>
       </c>
       <c r="J240" s="10" t="s">
-        <v>978</v>
+        <v>966</v>
       </c>
       <c r="K240" s="6" t="s">
-        <v>34</v>
+        <v>141</v>
       </c>
       <c r="L240" s="10" t="s">
-        <v>235</v>
+        <v>420</v>
       </c>
       <c r="M240" s="6" t="s">
-        <v>979</v>
+        <v>967</v>
       </c>
       <c r="N240" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O240" s="6">
-        <v>3132.86</v>
+        <v>158.66</v>
       </c>
       <c r="P240" s="6"/>
     </row>
     <row r="241" spans="1:16" customHeight="1" ht="65">
       <c r="A241" s="6" t="s">
-        <v>980</v>
+        <v>968</v>
       </c>
       <c r="B241" s="6">
         <v>0</v>
       </c>
       <c r="C241" s="6">
         <v>0</v>
       </c>
       <c r="D241" s="6">
         <v>0</v>
       </c>
       <c r="E241" s="6" t="s">
-        <v>981</v>
+        <v>969</v>
       </c>
       <c r="F241" s="9" t="s">
-        <v>240</v>
+        <v>716</v>
       </c>
       <c r="G241" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H241" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I241" s="6">
         <v>0</v>
       </c>
       <c r="J241" s="10" t="s">
-        <v>982</v>
+        <v>970</v>
       </c>
       <c r="K241" s="6" t="s">
-        <v>74</v>
+        <v>34</v>
       </c>
       <c r="L241" s="10" t="s">
-        <v>240</v>
+        <v>235</v>
       </c>
       <c r="M241" s="6" t="s">
-        <v>983</v>
+        <v>971</v>
       </c>
       <c r="N241" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O241" s="6"/>
       <c r="P241" s="6"/>
     </row>
     <row r="242" spans="1:16" customHeight="1" ht="65">
       <c r="A242" s="6" t="s">
-        <v>984</v>
+        <v>972</v>
       </c>
       <c r="B242" s="6">
-        <v>2</v>
+        <v>34</v>
       </c>
       <c r="C242" s="6">
-        <v>2</v>
+        <v>34</v>
       </c>
       <c r="D242" s="6">
         <v>0</v>
       </c>
       <c r="E242" s="6" t="s">
-        <v>985</v>
+        <v>973</v>
       </c>
       <c r="F242" s="9" t="s">
-        <v>121</v>
+        <v>716</v>
       </c>
       <c r="G242" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H242" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I242" s="6">
         <v>0</v>
       </c>
       <c r="J242" s="10" t="s">
-        <v>984</v>
+        <v>974</v>
       </c>
       <c r="K242" s="6" t="s">
-        <v>986</v>
+        <v>34</v>
       </c>
       <c r="L242" s="10" t="s">
-        <v>121</v>
+        <v>235</v>
       </c>
       <c r="M242" s="6" t="s">
-        <v>987</v>
+        <v>975</v>
       </c>
       <c r="N242" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O242" s="6">
-        <v>130.52</v>
+        <v>19.47</v>
       </c>
       <c r="P242" s="6"/>
     </row>
-    <row r="243" spans="1:16" customHeight="1" ht="65">
+    <row r="243" spans="1:16">
       <c r="A243" s="6" t="s">
-        <v>988</v>
+        <v>976</v>
       </c>
       <c r="B243" s="6">
         <v>0</v>
       </c>
       <c r="C243" s="6">
         <v>0</v>
       </c>
       <c r="D243" s="6">
         <v>0</v>
       </c>
       <c r="E243" s="6" t="s">
-        <v>989</v>
+        <v>977</v>
       </c>
       <c r="F243" s="9" t="s">
-        <v>990</v>
+        <v>44</v>
       </c>
       <c r="G243" s="10" t="s">
-        <v>23</v>
+        <v>225</v>
       </c>
       <c r="H243" s="6" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="I243" s="6">
         <v>0</v>
       </c>
       <c r="J243" s="10" t="s">
-        <v>991</v>
+        <v>978</v>
       </c>
       <c r="K243" s="6" t="s">
-        <v>34</v>
+        <v>46</v>
       </c>
       <c r="L243" s="10" t="s">
-        <v>990</v>
+        <v>44</v>
       </c>
       <c r="M243" s="6" t="s">
-        <v>992</v>
+        <v>979</v>
       </c>
       <c r="N243" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O243" s="6"/>
+      <c r="O243" s="6">
+        <v>129788.46</v>
+      </c>
       <c r="P243" s="6"/>
     </row>
     <row r="244" spans="1:16" customHeight="1" ht="65">
       <c r="A244" s="6" t="s">
-        <v>993</v>
+        <v>980</v>
       </c>
       <c r="B244" s="6">
-        <v>0</v>
+        <v>237</v>
       </c>
       <c r="C244" s="6">
-        <v>0</v>
+        <v>237</v>
       </c>
       <c r="D244" s="6">
         <v>0</v>
       </c>
       <c r="E244" s="6" t="s">
-        <v>994</v>
+        <v>981</v>
       </c>
       <c r="F244" s="9" t="s">
-        <v>380</v>
+        <v>420</v>
       </c>
       <c r="G244" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H244" s="6" t="s">
-        <v>24</v>
+        <v>80</v>
       </c>
       <c r="I244" s="6">
-        <v>123</v>
+        <v>0</v>
       </c>
       <c r="J244" s="10" t="s">
-        <v>995</v>
+        <v>982</v>
       </c>
       <c r="K244" s="6" t="s">
-        <v>74</v>
+        <v>141</v>
       </c>
       <c r="L244" s="10" t="s">
-        <v>382</v>
+        <v>420</v>
       </c>
       <c r="M244" s="6" t="s">
-        <v>996</v>
+        <v>983</v>
       </c>
       <c r="N244" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O244" s="6"/>
+      <c r="O244" s="6">
+        <v>5.6</v>
+      </c>
       <c r="P244" s="6"/>
     </row>
     <row r="245" spans="1:16" customHeight="1" ht="65">
       <c r="A245" s="6" t="s">
-        <v>997</v>
+        <v>984</v>
       </c>
       <c r="B245" s="6">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="C245" s="6">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="D245" s="6">
         <v>0</v>
       </c>
       <c r="E245" s="6" t="s">
-        <v>998</v>
+        <v>985</v>
       </c>
       <c r="F245" s="9" t="s">
-        <v>281</v>
+        <v>73</v>
       </c>
       <c r="G245" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H245" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I245" s="6">
-        <v>0.08</v>
+        <v>0</v>
       </c>
       <c r="J245" s="10" t="s">
-        <v>999</v>
+        <v>986</v>
       </c>
       <c r="K245" s="6" t="s">
-        <v>210</v>
+        <v>75</v>
       </c>
       <c r="L245" s="10" t="s">
-        <v>281</v>
+        <v>76</v>
       </c>
       <c r="M245" s="6" t="s">
-        <v>1000</v>
+        <v>987</v>
       </c>
       <c r="N245" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O245" s="6">
-        <v>59.23</v>
+        <v>33789.98</v>
       </c>
       <c r="P245" s="6"/>
     </row>
     <row r="246" spans="1:16" customHeight="1" ht="65">
       <c r="A246" s="6" t="s">
-        <v>1001</v>
+        <v>988</v>
       </c>
       <c r="B246" s="6">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="C246" s="6">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="D246" s="6">
         <v>0</v>
       </c>
       <c r="E246" s="6" t="s">
-        <v>1002</v>
+        <v>989</v>
       </c>
       <c r="F246" s="9" t="s">
-        <v>208</v>
+        <v>106</v>
       </c>
       <c r="G246" s="10" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="H246" s="6" t="s">
-        <v>39</v>
+        <v>80</v>
       </c>
       <c r="I246" s="6">
-        <v>7.43</v>
+        <v>15</v>
       </c>
       <c r="J246" s="10" t="s">
-        <v>1003</v>
+        <v>990</v>
       </c>
       <c r="K246" s="6" t="s">
-        <v>210</v>
+        <v>46</v>
       </c>
       <c r="L246" s="10" t="s">
-        <v>208</v>
+        <v>106</v>
       </c>
       <c r="M246" s="6" t="s">
-        <v>1004</v>
+        <v>991</v>
       </c>
       <c r="N246" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O246" s="6">
-        <v>6297.48</v>
+        <v>17062.39</v>
       </c>
       <c r="P246" s="6"/>
     </row>
     <row r="247" spans="1:16" customHeight="1" ht="65">
       <c r="A247" s="6" t="s">
-        <v>1005</v>
+        <v>992</v>
       </c>
       <c r="B247" s="6">
         <v>0</v>
       </c>
       <c r="C247" s="6">
         <v>0</v>
       </c>
       <c r="D247" s="6">
         <v>0</v>
       </c>
-      <c r="E247" s="6" t="s">
-        <v>1006</v>
+      <c r="E247" s="6">
+        <v>411003</v>
       </c>
       <c r="F247" s="9" t="s">
-        <v>367</v>
+        <v>202</v>
       </c>
       <c r="G247" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H247" s="6" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="I247" s="6">
         <v>0</v>
       </c>
       <c r="J247" s="10" t="s">
-        <v>1007</v>
+        <v>993</v>
       </c>
       <c r="K247" s="6" t="s">
-        <v>231</v>
+        <v>141</v>
       </c>
       <c r="L247" s="10" t="s">
-        <v>367</v>
+        <v>202</v>
       </c>
       <c r="M247" s="6" t="s">
-        <v>1008</v>
+        <v>994</v>
       </c>
       <c r="N247" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O247" s="6"/>
+      <c r="O247" s="6">
+        <v>10002.44</v>
+      </c>
       <c r="P247" s="6"/>
     </row>
     <row r="248" spans="1:16" customHeight="1" ht="65">
       <c r="A248" s="6" t="s">
-        <v>1009</v>
+        <v>995</v>
       </c>
       <c r="B248" s="6">
-        <v>56</v>
+        <v>3</v>
       </c>
       <c r="C248" s="6">
-        <v>56</v>
+        <v>3</v>
       </c>
       <c r="D248" s="6">
         <v>0</v>
       </c>
-      <c r="E248" s="6">
-        <v>198267</v>
+      <c r="E248" s="6" t="s">
+        <v>996</v>
       </c>
       <c r="F248" s="9" t="s">
-        <v>145</v>
+        <v>50</v>
       </c>
       <c r="G248" s="10" t="s">
+        <v>32</v>
+      </c>
+      <c r="H248" s="6" t="s">
+        <v>80</v>
+      </c>
+      <c r="I248" s="6">
+        <v>2.2</v>
+      </c>
+      <c r="J248" s="10" t="s">
+        <v>997</v>
+      </c>
+      <c r="K248" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="L248" s="10" t="s">
+        <v>50</v>
+      </c>
+      <c r="M248" s="6" t="s">
+        <v>998</v>
+      </c>
+      <c r="N248" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="O248" s="6">
+        <v>9165.19</v>
+      </c>
+      <c r="P248" s="6"/>
+    </row>
+    <row r="249" spans="1:16">
+      <c r="A249" s="6" t="s">
+        <v>999</v>
+      </c>
+      <c r="B249" s="6">
+        <v>0</v>
+      </c>
+      <c r="C249" s="6">
+        <v>0</v>
+      </c>
+      <c r="D249" s="6">
+        <v>0</v>
+      </c>
+      <c r="E249" s="6" t="s">
+        <v>1000</v>
+      </c>
+      <c r="F249" s="9" t="s">
+        <v>308</v>
+      </c>
+      <c r="G249" s="10" t="s">
         <v>23</v>
       </c>
-      <c r="H248" s="6" t="s">
-[...46 lines deleted...]
-      </c>
       <c r="H249" s="6" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="I249" s="6">
         <v>0</v>
       </c>
-      <c r="J249" s="10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J249" s="10"/>
       <c r="K249" s="6" t="s">
-        <v>34</v>
+        <v>204</v>
       </c>
       <c r="L249" s="10" t="s">
-        <v>31</v>
+        <v>308</v>
       </c>
       <c r="M249" s="6" t="s">
-        <v>1015</v>
+        <v>1001</v>
       </c>
       <c r="N249" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O249" s="6"/>
+      <c r="O249" s="6">
+        <v>5060.65</v>
+      </c>
       <c r="P249" s="6"/>
     </row>
-    <row r="250" spans="1:16" customHeight="1" ht="65">
+    <row r="250" spans="1:16">
       <c r="A250" s="6" t="s">
-        <v>1016</v>
+        <v>1002</v>
       </c>
       <c r="B250" s="6">
         <v>0</v>
       </c>
       <c r="C250" s="6">
         <v>0</v>
       </c>
       <c r="D250" s="6">
         <v>0</v>
       </c>
       <c r="E250" s="6" t="s">
-        <v>1017</v>
+        <v>1003</v>
       </c>
       <c r="F250" s="9" t="s">
-        <v>99</v>
+        <v>308</v>
       </c>
       <c r="G250" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H250" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I250" s="6">
-        <v>6.1</v>
-[...3 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="J250" s="10"/>
       <c r="K250" s="6" t="s">
-        <v>46</v>
+        <v>204</v>
       </c>
       <c r="L250" s="10" t="s">
-        <v>99</v>
+        <v>308</v>
       </c>
       <c r="M250" s="6" t="s">
-        <v>1019</v>
+        <v>1004</v>
       </c>
       <c r="N250" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O250" s="6">
-        <v>14018.83</v>
+        <v>1897.91</v>
       </c>
       <c r="P250" s="6"/>
     </row>
-    <row r="251" spans="1:16" customHeight="1" ht="65">
+    <row r="251" spans="1:16">
       <c r="A251" s="6" t="s">
-        <v>1020</v>
+        <v>1005</v>
       </c>
       <c r="B251" s="6">
         <v>0</v>
       </c>
       <c r="C251" s="6">
         <v>0</v>
       </c>
       <c r="D251" s="6">
         <v>0</v>
       </c>
       <c r="E251" s="6" t="s">
-        <v>1021</v>
+        <v>1006</v>
       </c>
       <c r="F251" s="9" t="s">
-        <v>337</v>
+        <v>308</v>
       </c>
       <c r="G251" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H251" s="6" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="I251" s="6">
         <v>0</v>
       </c>
-      <c r="J251" s="10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J251" s="10"/>
       <c r="K251" s="6" t="s">
-        <v>34</v>
+        <v>204</v>
       </c>
       <c r="L251" s="10" t="s">
-        <v>793</v>
+        <v>308</v>
       </c>
       <c r="M251" s="6" t="s">
-        <v>1023</v>
+        <v>1007</v>
       </c>
       <c r="N251" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O251" s="6"/>
+      <c r="O251" s="6">
+        <v>2848.86</v>
+      </c>
       <c r="P251" s="6"/>
     </row>
-    <row r="252" spans="1:16" customHeight="1" ht="65">
+    <row r="252" spans="1:16">
       <c r="A252" s="6" t="s">
-        <v>1024</v>
+        <v>1008</v>
       </c>
       <c r="B252" s="6">
         <v>0</v>
       </c>
       <c r="C252" s="6">
         <v>0</v>
       </c>
       <c r="D252" s="6">
         <v>0</v>
       </c>
       <c r="E252" s="6" t="s">
-        <v>1025</v>
+        <v>1009</v>
       </c>
       <c r="F252" s="9" t="s">
-        <v>99</v>
+        <v>308</v>
       </c>
       <c r="G252" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H252" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I252" s="6">
-        <v>6.2</v>
-[...3 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="J252" s="10"/>
       <c r="K252" s="6" t="s">
-        <v>46</v>
+        <v>204</v>
       </c>
       <c r="L252" s="10" t="s">
-        <v>99</v>
+        <v>308</v>
       </c>
       <c r="M252" s="6" t="s">
-        <v>1027</v>
+        <v>1010</v>
       </c>
       <c r="N252" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O252" s="6">
-        <v>14018.83</v>
+        <v>514.71</v>
       </c>
       <c r="P252" s="6"/>
     </row>
-    <row r="253" spans="1:16" customHeight="1" ht="65">
+    <row r="253" spans="1:16">
       <c r="A253" s="6" t="s">
-        <v>1028</v>
+        <v>1011</v>
       </c>
       <c r="B253" s="6">
         <v>0</v>
       </c>
       <c r="C253" s="6">
         <v>0</v>
       </c>
       <c r="D253" s="6">
         <v>0</v>
       </c>
       <c r="E253" s="6" t="s">
-        <v>1029</v>
+        <v>1012</v>
       </c>
       <c r="F253" s="9" t="s">
-        <v>281</v>
+        <v>38</v>
       </c>
       <c r="G253" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H253" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I253" s="6">
-        <v>0.09</v>
-[...3 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="J253" s="10"/>
       <c r="K253" s="6" t="s">
-        <v>210</v>
+        <v>40</v>
       </c>
       <c r="L253" s="10" t="s">
-        <v>281</v>
+        <v>22</v>
       </c>
       <c r="M253" s="6" t="s">
-        <v>1031</v>
+        <v>1013</v>
       </c>
       <c r="N253" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O253" s="6">
-        <v>79.38</v>
+        <v>809.68</v>
       </c>
       <c r="P253" s="6"/>
     </row>
     <row r="254" spans="1:16" customHeight="1" ht="65">
       <c r="A254" s="6" t="s">
-        <v>1032</v>
+        <v>1014</v>
       </c>
       <c r="B254" s="6">
         <v>0</v>
       </c>
       <c r="C254" s="6">
         <v>0</v>
       </c>
       <c r="D254" s="6">
         <v>0</v>
       </c>
       <c r="E254" s="6" t="s">
-        <v>1033</v>
+        <v>1015</v>
       </c>
       <c r="F254" s="9" t="s">
-        <v>367</v>
+        <v>145</v>
       </c>
       <c r="G254" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H254" s="6" t="s">
-        <v>86</v>
+        <v>24</v>
       </c>
       <c r="I254" s="6">
-        <v>16</v>
+        <v>0</v>
       </c>
       <c r="J254" s="10" t="s">
-        <v>1034</v>
+        <v>1016</v>
       </c>
       <c r="K254" s="6" t="s">
-        <v>176</v>
+        <v>26</v>
       </c>
       <c r="L254" s="10" t="s">
-        <v>367</v>
+        <v>145</v>
       </c>
       <c r="M254" s="6" t="s">
-        <v>1035</v>
+        <v>1017</v>
       </c>
       <c r="N254" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O254" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O254" s="6"/>
       <c r="P254" s="6"/>
     </row>
     <row r="255" spans="1:16" customHeight="1" ht="65">
       <c r="A255" s="6" t="s">
-        <v>1036</v>
+        <v>1018</v>
       </c>
       <c r="B255" s="6">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="C255" s="6">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="D255" s="6">
         <v>0</v>
       </c>
       <c r="E255" s="6" t="s">
-        <v>1037</v>
+        <v>1019</v>
       </c>
       <c r="F255" s="9" t="s">
-        <v>367</v>
+        <v>145</v>
       </c>
       <c r="G255" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H255" s="6" t="s">
-        <v>86</v>
+        <v>39</v>
       </c>
       <c r="I255" s="6">
-        <v>18</v>
+        <v>0</v>
       </c>
       <c r="J255" s="10" t="s">
-        <v>1038</v>
+        <v>1020</v>
       </c>
       <c r="K255" s="6" t="s">
-        <v>176</v>
+        <v>26</v>
       </c>
       <c r="L255" s="10" t="s">
-        <v>367</v>
+        <v>145</v>
       </c>
       <c r="M255" s="6" t="s">
-        <v>1039</v>
+        <v>1021</v>
       </c>
       <c r="N255" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O255" s="6">
-        <v>10264.94</v>
+        <v>48.96</v>
       </c>
       <c r="P255" s="6"/>
     </row>
-    <row r="256" spans="1:16" customHeight="1" ht="65">
+    <row r="256" spans="1:16">
       <c r="A256" s="6" t="s">
-        <v>1040</v>
+        <v>1022</v>
       </c>
       <c r="B256" s="6">
         <v>0</v>
       </c>
       <c r="C256" s="6">
         <v>0</v>
       </c>
       <c r="D256" s="6">
         <v>0</v>
       </c>
       <c r="E256" s="6" t="s">
-        <v>1041</v>
+        <v>1023</v>
       </c>
       <c r="F256" s="9" t="s">
-        <v>367</v>
+        <v>202</v>
       </c>
       <c r="G256" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H256" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I256" s="6">
-        <v>21</v>
-[...3 lines deleted...]
-      </c>
+        <v>7.5</v>
+      </c>
+      <c r="J256" s="10"/>
       <c r="K256" s="6" t="s">
-        <v>176</v>
+        <v>40</v>
       </c>
       <c r="L256" s="10" t="s">
-        <v>367</v>
+        <v>202</v>
       </c>
       <c r="M256" s="6" t="s">
-        <v>1043</v>
+        <v>1024</v>
       </c>
       <c r="N256" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O256" s="6">
-        <v>14840.38</v>
+        <v>5697.72</v>
       </c>
       <c r="P256" s="6"/>
     </row>
     <row r="257" spans="1:16" customHeight="1" ht="65">
       <c r="A257" s="6" t="s">
-        <v>1044</v>
+        <v>1025</v>
       </c>
       <c r="B257" s="6">
         <v>0</v>
       </c>
       <c r="C257" s="6">
         <v>0</v>
       </c>
       <c r="D257" s="6">
         <v>0</v>
       </c>
       <c r="E257" s="6" t="s">
-        <v>1045</v>
+        <v>1026</v>
       </c>
       <c r="F257" s="9" t="s">
-        <v>957</v>
+        <v>240</v>
       </c>
       <c r="G257" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H257" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I257" s="6">
         <v>0</v>
       </c>
       <c r="J257" s="10" t="s">
-        <v>1046</v>
+        <v>1027</v>
       </c>
       <c r="K257" s="6" t="s">
-        <v>231</v>
+        <v>68</v>
       </c>
       <c r="L257" s="10" t="s">
-        <v>957</v>
+        <v>240</v>
       </c>
       <c r="M257" s="6" t="s">
-        <v>1047</v>
+        <v>1028</v>
       </c>
       <c r="N257" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O257" s="6"/>
       <c r="P257" s="6"/>
     </row>
     <row r="258" spans="1:16" customHeight="1" ht="65">
       <c r="A258" s="6" t="s">
-        <v>1048</v>
+        <v>1029</v>
       </c>
       <c r="B258" s="6">
         <v>0</v>
       </c>
       <c r="C258" s="6">
         <v>0</v>
       </c>
       <c r="D258" s="6">
         <v>0</v>
       </c>
       <c r="E258" s="6" t="s">
-        <v>1049</v>
+        <v>1030</v>
       </c>
       <c r="F258" s="9" t="s">
-        <v>56</v>
+        <v>93</v>
       </c>
       <c r="G258" s="10" t="s">
         <v>32</v>
       </c>
       <c r="H258" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I258" s="6">
         <v>3.3</v>
       </c>
       <c r="J258" s="10" t="s">
-        <v>1050</v>
+        <v>1031</v>
       </c>
       <c r="K258" s="6" t="s">
-        <v>52</v>
+        <v>46</v>
       </c>
       <c r="L258" s="10" t="s">
-        <v>56</v>
+        <v>93</v>
       </c>
       <c r="M258" s="6" t="s">
-        <v>1051</v>
+        <v>1032</v>
       </c>
       <c r="N258" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O258" s="6">
-        <v>27069.84</v>
+        <v>12181.47</v>
       </c>
       <c r="P258" s="6"/>
     </row>
     <row r="259" spans="1:16" customHeight="1" ht="65">
       <c r="A259" s="6" t="s">
-        <v>1052</v>
+        <v>1033</v>
       </c>
       <c r="B259" s="6">
         <v>0</v>
       </c>
       <c r="C259" s="6">
         <v>0</v>
       </c>
       <c r="D259" s="6">
         <v>0</v>
       </c>
-      <c r="E259" s="6" t="s">
-        <v>1053</v>
+      <c r="E259" s="6">
+        <v>410059</v>
       </c>
       <c r="F259" s="9" t="s">
-        <v>358</v>
+        <v>22</v>
       </c>
       <c r="G259" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H259" s="6" t="s">
-        <v>39</v>
+        <v>80</v>
       </c>
       <c r="I259" s="6">
-        <v>110</v>
+        <v>0.58</v>
       </c>
       <c r="J259" s="10" t="s">
-        <v>1054</v>
+        <v>1034</v>
       </c>
       <c r="K259" s="6" t="s">
-        <v>52</v>
+        <v>141</v>
       </c>
       <c r="L259" s="10" t="s">
-        <v>358</v>
+        <v>22</v>
       </c>
       <c r="M259" s="6" t="s">
-        <v>1055</v>
+        <v>1035</v>
       </c>
       <c r="N259" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O259" s="6">
-        <v>70112.5</v>
+        <v>266.8</v>
       </c>
       <c r="P259" s="6"/>
     </row>
     <row r="260" spans="1:16" customHeight="1" ht="65">
       <c r="A260" s="6" t="s">
-        <v>1056</v>
+        <v>1036</v>
       </c>
       <c r="B260" s="6">
-        <v>0</v>
+        <v>75</v>
       </c>
       <c r="C260" s="6">
-        <v>0</v>
+        <v>75</v>
       </c>
       <c r="D260" s="6">
         <v>0</v>
       </c>
       <c r="E260" s="6" t="s">
-        <v>1057</v>
+        <v>1037</v>
       </c>
       <c r="F260" s="9" t="s">
-        <v>72</v>
+        <v>285</v>
       </c>
       <c r="G260" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H260" s="6" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="I260" s="6">
-        <v>36</v>
+        <v>0.06</v>
       </c>
       <c r="J260" s="10" t="s">
-        <v>1058</v>
+        <v>1038</v>
       </c>
       <c r="K260" s="6" t="s">
-        <v>74</v>
+        <v>204</v>
       </c>
       <c r="L260" s="10" t="s">
-        <v>75</v>
+        <v>285</v>
       </c>
       <c r="M260" s="6" t="s">
-        <v>1059</v>
+        <v>1039</v>
       </c>
       <c r="N260" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O260" s="6"/>
+      <c r="O260" s="6">
+        <v>59.85</v>
+      </c>
       <c r="P260" s="6"/>
     </row>
     <row r="261" spans="1:16" customHeight="1" ht="65">
       <c r="A261" s="6" t="s">
-        <v>1060</v>
+        <v>1040</v>
       </c>
       <c r="B261" s="6">
-        <v>125</v>
+        <v>0</v>
       </c>
       <c r="C261" s="6">
-        <v>125</v>
+        <v>0</v>
       </c>
       <c r="D261" s="6">
         <v>0</v>
       </c>
       <c r="E261" s="6" t="s">
-        <v>1061</v>
+        <v>1041</v>
       </c>
       <c r="F261" s="9" t="s">
-        <v>281</v>
+        <v>240</v>
       </c>
       <c r="G261" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H261" s="6" t="s">
-        <v>39</v>
+        <v>24</v>
       </c>
       <c r="I261" s="6">
-        <v>0.06</v>
+        <v>0</v>
       </c>
       <c r="J261" s="10" t="s">
-        <v>1062</v>
+        <v>1042</v>
       </c>
       <c r="K261" s="6" t="s">
-        <v>210</v>
+        <v>68</v>
       </c>
       <c r="L261" s="10" t="s">
-        <v>281</v>
+        <v>240</v>
       </c>
       <c r="M261" s="6" t="s">
-        <v>1063</v>
+        <v>1043</v>
       </c>
       <c r="N261" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O261" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O261" s="6"/>
       <c r="P261" s="6"/>
     </row>
-    <row r="262" spans="1:16" customHeight="1" ht="65">
+    <row r="262" spans="1:16">
       <c r="A262" s="6" t="s">
-        <v>233</v>
+        <v>1044</v>
       </c>
       <c r="B262" s="6">
         <v>0</v>
       </c>
       <c r="C262" s="6">
         <v>0</v>
       </c>
       <c r="D262" s="6">
         <v>0</v>
       </c>
       <c r="E262" s="6" t="s">
-        <v>1064</v>
+        <v>1045</v>
       </c>
       <c r="F262" s="9" t="s">
-        <v>235</v>
+        <v>308</v>
       </c>
       <c r="G262" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H262" s="6" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="I262" s="6">
         <v>0</v>
       </c>
-      <c r="J262" s="10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J262" s="10"/>
       <c r="K262" s="6" t="s">
-        <v>34</v>
+        <v>204</v>
       </c>
       <c r="L262" s="10" t="s">
-        <v>235</v>
+        <v>308</v>
       </c>
       <c r="M262" s="6" t="s">
-        <v>1066</v>
+        <v>1046</v>
       </c>
       <c r="N262" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O262" s="6"/>
+      <c r="O262" s="6">
+        <v>230.09</v>
+      </c>
       <c r="P262" s="6"/>
     </row>
-    <row r="263" spans="1:16" customHeight="1" ht="65">
+    <row r="263" spans="1:16">
       <c r="A263" s="6" t="s">
-        <v>1067</v>
+        <v>1047</v>
       </c>
       <c r="B263" s="6">
-        <v>73</v>
+        <v>0</v>
       </c>
       <c r="C263" s="6">
-        <v>73</v>
+        <v>0</v>
       </c>
       <c r="D263" s="6">
         <v>0</v>
       </c>
       <c r="E263" s="6" t="s">
-        <v>1068</v>
+        <v>1048</v>
       </c>
       <c r="F263" s="9" t="s">
-        <v>121</v>
+        <v>308</v>
       </c>
       <c r="G263" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H263" s="6" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="I263" s="6">
         <v>0</v>
       </c>
-      <c r="J263" s="10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J263" s="10"/>
       <c r="K263" s="6" t="s">
-        <v>26</v>
+        <v>204</v>
       </c>
       <c r="L263" s="10" t="s">
-        <v>121</v>
+        <v>308</v>
       </c>
       <c r="M263" s="6" t="s">
-        <v>1070</v>
+        <v>1049</v>
       </c>
       <c r="N263" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O263" s="6">
-        <v>38.4</v>
+        <v>3571.05</v>
       </c>
       <c r="P263" s="6"/>
     </row>
-    <row r="264" spans="1:16" customHeight="1" ht="65">
+    <row r="264" spans="1:16">
       <c r="A264" s="6" t="s">
-        <v>1071</v>
+        <v>1050</v>
       </c>
       <c r="B264" s="6">
         <v>0</v>
       </c>
       <c r="C264" s="6">
         <v>0</v>
       </c>
       <c r="D264" s="6">
         <v>0</v>
       </c>
       <c r="E264" s="6" t="s">
-        <v>1072</v>
+        <v>1051</v>
       </c>
       <c r="F264" s="9" t="s">
-        <v>134</v>
+        <v>50</v>
       </c>
       <c r="G264" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H264" s="6" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="I264" s="6">
-        <v>64.892</v>
+        <v>3.6</v>
       </c>
       <c r="J264" s="10" t="s">
-        <v>1073</v>
+        <v>1052</v>
       </c>
       <c r="K264" s="6" t="s">
-        <v>136</v>
+        <v>209</v>
       </c>
       <c r="L264" s="10" t="s">
-        <v>137</v>
+        <v>50</v>
       </c>
       <c r="M264" s="6" t="s">
-        <v>1074</v>
+        <v>1053</v>
       </c>
       <c r="N264" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O264" s="6"/>
+      <c r="O264" s="6">
+        <v>8596.88</v>
+      </c>
       <c r="P264" s="6"/>
     </row>
     <row r="265" spans="1:16" customHeight="1" ht="65">
       <c r="A265" s="6" t="s">
-        <v>1075</v>
+        <v>1054</v>
       </c>
       <c r="B265" s="6">
         <v>0</v>
       </c>
       <c r="C265" s="6">
         <v>0</v>
       </c>
       <c r="D265" s="6">
         <v>0</v>
       </c>
       <c r="E265" s="6" t="s">
-        <v>1076</v>
+        <v>1055</v>
       </c>
       <c r="F265" s="9" t="s">
-        <v>56</v>
+        <v>31</v>
       </c>
       <c r="G265" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H265" s="6" t="s">
-        <v>39</v>
+        <v>24</v>
       </c>
       <c r="I265" s="6">
-        <v>3.6</v>
+        <v>0</v>
       </c>
       <c r="J265" s="10" t="s">
-        <v>1077</v>
+        <v>1056</v>
       </c>
       <c r="K265" s="6" t="s">
-        <v>46</v>
+        <v>34</v>
       </c>
       <c r="L265" s="10" t="s">
-        <v>56</v>
+        <v>31</v>
       </c>
       <c r="M265" s="6" t="s">
-        <v>1078</v>
+        <v>1057</v>
       </c>
       <c r="N265" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O265" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O265" s="6"/>
       <c r="P265" s="6"/>
     </row>
     <row r="266" spans="1:16" customHeight="1" ht="65">
       <c r="A266" s="6" t="s">
-        <v>1079</v>
+        <v>1058</v>
       </c>
       <c r="B266" s="6">
         <v>0</v>
       </c>
       <c r="C266" s="6">
         <v>0</v>
       </c>
       <c r="D266" s="6">
         <v>0</v>
       </c>
       <c r="E266" s="6" t="s">
-        <v>1080</v>
+        <v>1059</v>
       </c>
       <c r="F266" s="9" t="s">
-        <v>22</v>
+        <v>150</v>
       </c>
       <c r="G266" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H266" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I266" s="6">
         <v>0</v>
       </c>
       <c r="J266" s="10" t="s">
-        <v>1081</v>
+        <v>1058</v>
       </c>
       <c r="K266" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L266" s="10" t="s">
-        <v>22</v>
+        <v>150</v>
       </c>
       <c r="M266" s="6" t="s">
-        <v>1082</v>
+        <v>1060</v>
       </c>
       <c r="N266" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O266" s="6"/>
       <c r="P266" s="6"/>
     </row>
     <row r="267" spans="1:16" customHeight="1" ht="65">
       <c r="A267" s="6" t="s">
-        <v>1083</v>
+        <v>1061</v>
       </c>
       <c r="B267" s="6">
         <v>0</v>
       </c>
       <c r="C267" s="6">
         <v>0</v>
       </c>
       <c r="D267" s="6">
         <v>0</v>
       </c>
       <c r="E267" s="6" t="s">
-        <v>1084</v>
+        <v>1062</v>
       </c>
       <c r="F267" s="9" t="s">
-        <v>22</v>
+        <v>1063</v>
       </c>
       <c r="G267" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H267" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I267" s="6">
         <v>0</v>
       </c>
       <c r="J267" s="10" t="s">
-        <v>1081</v>
+        <v>1064</v>
       </c>
       <c r="K267" s="6" t="s">
-        <v>26</v>
+        <v>231</v>
       </c>
       <c r="L267" s="10" t="s">
-        <v>22</v>
+        <v>1063</v>
       </c>
       <c r="M267" s="6" t="s">
-        <v>1085</v>
+        <v>1065</v>
       </c>
       <c r="N267" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O267" s="6"/>
       <c r="P267" s="6"/>
     </row>
     <row r="268" spans="1:16" customHeight="1" ht="65">
       <c r="A268" s="6" t="s">
-        <v>1086</v>
+        <v>1066</v>
       </c>
       <c r="B268" s="6">
-        <v>20</v>
+        <v>100</v>
       </c>
       <c r="C268" s="6">
-        <v>20</v>
+        <v>100</v>
       </c>
       <c r="D268" s="6">
         <v>0</v>
       </c>
       <c r="E268" s="6" t="s">
-        <v>1087</v>
+        <v>1067</v>
       </c>
       <c r="F268" s="9" t="s">
-        <v>413</v>
+        <v>420</v>
       </c>
       <c r="G268" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H268" s="6" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="I268" s="6">
-        <v>0</v>
+        <v>0.2</v>
       </c>
       <c r="J268" s="10" t="s">
-        <v>1088</v>
+        <v>1068</v>
       </c>
       <c r="K268" s="6" t="s">
-        <v>147</v>
+        <v>141</v>
       </c>
       <c r="L268" s="10" t="s">
-        <v>413</v>
+        <v>139</v>
       </c>
       <c r="M268" s="6" t="s">
-        <v>1089</v>
+        <v>1069</v>
       </c>
       <c r="N268" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O268" s="6">
-        <v>21.21</v>
+        <v>19.6</v>
       </c>
       <c r="P268" s="6"/>
     </row>
     <row r="269" spans="1:16" customHeight="1" ht="65">
       <c r="A269" s="6" t="s">
-        <v>1090</v>
+        <v>1070</v>
       </c>
       <c r="B269" s="6">
         <v>0</v>
       </c>
       <c r="C269" s="6">
         <v>0</v>
       </c>
       <c r="D269" s="6">
         <v>0</v>
       </c>
       <c r="E269" s="6" t="s">
-        <v>1091</v>
+        <v>1071</v>
       </c>
       <c r="F269" s="9" t="s">
-        <v>31</v>
+        <v>716</v>
       </c>
       <c r="G269" s="10" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="H269" s="6" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="I269" s="6">
         <v>0</v>
       </c>
       <c r="J269" s="10" t="s">
-        <v>1092</v>
+        <v>1072</v>
       </c>
       <c r="K269" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L269" s="10" t="s">
-        <v>31</v>
+        <v>235</v>
       </c>
       <c r="M269" s="6" t="s">
-        <v>1093</v>
+        <v>1073</v>
       </c>
       <c r="N269" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O269" s="6"/>
+      <c r="O269" s="6">
+        <v>112.92</v>
+      </c>
       <c r="P269" s="6"/>
     </row>
     <row r="270" spans="1:16" customHeight="1" ht="65">
       <c r="A270" s="6" t="s">
-        <v>1094</v>
+        <v>1074</v>
       </c>
       <c r="B270" s="6">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="C270" s="6">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D270" s="6">
         <v>0</v>
       </c>
       <c r="E270" s="6" t="s">
-        <v>1095</v>
+        <v>1075</v>
       </c>
       <c r="F270" s="9" t="s">
-        <v>56</v>
+        <v>202</v>
       </c>
       <c r="G270" s="10" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="H270" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I270" s="6">
-        <v>1.95</v>
+        <v>11.33</v>
       </c>
       <c r="J270" s="10" t="s">
-        <v>1096</v>
+        <v>1076</v>
       </c>
       <c r="K270" s="6" t="s">
-        <v>52</v>
+        <v>204</v>
       </c>
       <c r="L270" s="10" t="s">
-        <v>56</v>
+        <v>202</v>
       </c>
       <c r="M270" s="6" t="s">
-        <v>1097</v>
+        <v>1077</v>
       </c>
       <c r="N270" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O270" s="6">
-        <v>20485.08</v>
+        <v>7851.01</v>
       </c>
       <c r="P270" s="6"/>
     </row>
     <row r="271" spans="1:16" customHeight="1" ht="65">
       <c r="A271" s="6" t="s">
-        <v>1098</v>
+        <v>1078</v>
       </c>
       <c r="B271" s="6">
         <v>0</v>
       </c>
       <c r="C271" s="6">
         <v>0</v>
       </c>
       <c r="D271" s="6">
         <v>0</v>
       </c>
       <c r="E271" s="6" t="s">
-        <v>1099</v>
+        <v>1079</v>
       </c>
       <c r="F271" s="9" t="s">
-        <v>56</v>
+        <v>66</v>
       </c>
       <c r="G271" s="10" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="H271" s="6" t="s">
-        <v>39</v>
+        <v>24</v>
       </c>
       <c r="I271" s="6">
-        <v>1.95</v>
+        <v>46</v>
       </c>
       <c r="J271" s="10" t="s">
-        <v>1100</v>
+        <v>1080</v>
       </c>
       <c r="K271" s="6" t="s">
-        <v>52</v>
+        <v>68</v>
       </c>
       <c r="L271" s="10" t="s">
-        <v>56</v>
+        <v>69</v>
       </c>
       <c r="M271" s="6" t="s">
-        <v>1101</v>
+        <v>1081</v>
       </c>
       <c r="N271" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O271" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O271" s="6"/>
       <c r="P271" s="6"/>
     </row>
     <row r="272" spans="1:16" customHeight="1" ht="65">
       <c r="A272" s="6" t="s">
-        <v>1102</v>
+        <v>1082</v>
       </c>
       <c r="B272" s="6">
         <v>0</v>
       </c>
       <c r="C272" s="6">
         <v>0</v>
       </c>
       <c r="D272" s="6">
         <v>0</v>
       </c>
       <c r="E272" s="6" t="s">
-        <v>1103</v>
+        <v>1083</v>
       </c>
       <c r="F272" s="9" t="s">
-        <v>367</v>
+        <v>235</v>
       </c>
       <c r="G272" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H272" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I272" s="6">
         <v>0</v>
       </c>
       <c r="J272" s="10" t="s">
-        <v>1104</v>
+        <v>1084</v>
       </c>
       <c r="K272" s="6" t="s">
-        <v>231</v>
+        <v>34</v>
       </c>
       <c r="L272" s="10" t="s">
-        <v>367</v>
+        <v>235</v>
       </c>
       <c r="M272" s="6" t="s">
-        <v>1105</v>
+        <v>1085</v>
       </c>
       <c r="N272" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O272" s="6"/>
       <c r="P272" s="6"/>
     </row>
     <row r="273" spans="1:16" customHeight="1" ht="65">
       <c r="A273" s="6" t="s">
-        <v>1106</v>
+        <v>1086</v>
       </c>
       <c r="B273" s="6">
-        <v>120</v>
+        <v>0</v>
       </c>
       <c r="C273" s="6">
-        <v>120</v>
+        <v>0</v>
       </c>
       <c r="D273" s="6">
         <v>0</v>
       </c>
       <c r="E273" s="6" t="s">
-        <v>1107</v>
+        <v>1087</v>
       </c>
       <c r="F273" s="9" t="s">
-        <v>281</v>
+        <v>240</v>
       </c>
       <c r="G273" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H273" s="6" t="s">
-        <v>39</v>
+        <v>24</v>
       </c>
       <c r="I273" s="6">
-        <v>0.05</v>
+        <v>0</v>
       </c>
       <c r="J273" s="10" t="s">
-        <v>1108</v>
+        <v>1088</v>
       </c>
       <c r="K273" s="6" t="s">
-        <v>210</v>
+        <v>68</v>
       </c>
       <c r="L273" s="10" t="s">
-        <v>281</v>
+        <v>240</v>
       </c>
       <c r="M273" s="6" t="s">
-        <v>1109</v>
+        <v>1089</v>
       </c>
       <c r="N273" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O273" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O273" s="6"/>
       <c r="P273" s="6"/>
     </row>
     <row r="274" spans="1:16" customHeight="1" ht="65">
       <c r="A274" s="6" t="s">
-        <v>1110</v>
+        <v>1090</v>
       </c>
       <c r="B274" s="6">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="C274" s="6">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D274" s="6">
         <v>0</v>
       </c>
       <c r="E274" s="6" t="s">
-        <v>1111</v>
+        <v>1091</v>
       </c>
       <c r="F274" s="9" t="s">
-        <v>31</v>
+        <v>115</v>
       </c>
       <c r="G274" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H274" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I274" s="6">
         <v>0</v>
       </c>
       <c r="J274" s="10" t="s">
-        <v>1112</v>
+        <v>1090</v>
       </c>
       <c r="K274" s="6" t="s">
-        <v>34</v>
+        <v>1092</v>
       </c>
       <c r="L274" s="10" t="s">
-        <v>31</v>
+        <v>115</v>
       </c>
       <c r="M274" s="6" t="s">
-        <v>1113</v>
+        <v>1093</v>
       </c>
       <c r="N274" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O274" s="6"/>
+      <c r="O274" s="6">
+        <v>130.52</v>
+      </c>
       <c r="P274" s="6"/>
     </row>
     <row r="275" spans="1:16" customHeight="1" ht="65">
       <c r="A275" s="6" t="s">
-        <v>1114</v>
+        <v>1094</v>
       </c>
       <c r="B275" s="6">
-        <v>260</v>
+        <v>0</v>
       </c>
       <c r="C275" s="6">
-        <v>260</v>
+        <v>0</v>
       </c>
       <c r="D275" s="6">
         <v>0</v>
       </c>
       <c r="E275" s="6" t="s">
-        <v>1115</v>
+        <v>1095</v>
       </c>
       <c r="F275" s="9" t="s">
-        <v>413</v>
+        <v>1096</v>
       </c>
       <c r="G275" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H275" s="6" t="s">
-        <v>39</v>
+        <v>24</v>
       </c>
       <c r="I275" s="6">
-        <v>0.002</v>
+        <v>0</v>
       </c>
       <c r="J275" s="10" t="s">
-        <v>1116</v>
+        <v>1097</v>
       </c>
       <c r="K275" s="6" t="s">
-        <v>147</v>
+        <v>34</v>
       </c>
       <c r="L275" s="10" t="s">
-        <v>413</v>
+        <v>1096</v>
       </c>
       <c r="M275" s="6" t="s">
-        <v>1117</v>
+        <v>1098</v>
       </c>
       <c r="N275" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O275" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O275" s="6"/>
       <c r="P275" s="6"/>
     </row>
     <row r="276" spans="1:16" customHeight="1" ht="65">
       <c r="A276" s="6" t="s">
-        <v>1118</v>
+        <v>1099</v>
       </c>
       <c r="B276" s="6">
         <v>0</v>
       </c>
       <c r="C276" s="6">
         <v>0</v>
       </c>
       <c r="D276" s="6">
         <v>0</v>
       </c>
       <c r="E276" s="6" t="s">
-        <v>1119</v>
+        <v>1100</v>
       </c>
       <c r="F276" s="9" t="s">
-        <v>281</v>
+        <v>387</v>
       </c>
       <c r="G276" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H276" s="6" t="s">
-        <v>39</v>
+        <v>24</v>
       </c>
       <c r="I276" s="6">
-        <v>0.04</v>
+        <v>123</v>
       </c>
       <c r="J276" s="10" t="s">
-        <v>1120</v>
+        <v>1101</v>
       </c>
       <c r="K276" s="6" t="s">
-        <v>210</v>
+        <v>68</v>
       </c>
       <c r="L276" s="10" t="s">
-        <v>281</v>
+        <v>389</v>
       </c>
       <c r="M276" s="6" t="s">
-        <v>1121</v>
+        <v>1102</v>
       </c>
       <c r="N276" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O276" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O276" s="6"/>
       <c r="P276" s="6"/>
     </row>
     <row r="277" spans="1:16" customHeight="1" ht="65">
       <c r="A277" s="6" t="s">
-        <v>1122</v>
+        <v>1103</v>
       </c>
       <c r="B277" s="6">
-        <v>2</v>
+        <v>12</v>
       </c>
       <c r="C277" s="6">
-        <v>2</v>
+        <v>12</v>
       </c>
       <c r="D277" s="6">
         <v>0</v>
       </c>
       <c r="E277" s="6" t="s">
-        <v>1123</v>
+        <v>1104</v>
       </c>
       <c r="F277" s="9" t="s">
-        <v>56</v>
+        <v>285</v>
       </c>
       <c r="G277" s="10" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="H277" s="6" t="s">
-        <v>86</v>
+        <v>39</v>
       </c>
       <c r="I277" s="6">
-        <v>4.1</v>
+        <v>0.08</v>
       </c>
       <c r="J277" s="10" t="s">
-        <v>1124</v>
+        <v>1105</v>
       </c>
       <c r="K277" s="6" t="s">
-        <v>52</v>
+        <v>204</v>
       </c>
       <c r="L277" s="10" t="s">
-        <v>56</v>
+        <v>285</v>
       </c>
       <c r="M277" s="6" t="s">
-        <v>1125</v>
+        <v>1106</v>
       </c>
       <c r="N277" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O277" s="6">
-        <v>15795.04</v>
+        <v>62.51</v>
       </c>
       <c r="P277" s="6"/>
     </row>
     <row r="278" spans="1:16" customHeight="1" ht="65">
       <c r="A278" s="6" t="s">
-        <v>1126</v>
+        <v>1107</v>
       </c>
       <c r="B278" s="6">
         <v>0</v>
       </c>
       <c r="C278" s="6">
         <v>0</v>
       </c>
       <c r="D278" s="6">
         <v>0</v>
       </c>
       <c r="E278" s="6" t="s">
-        <v>1127</v>
+        <v>1108</v>
       </c>
       <c r="F278" s="9" t="s">
-        <v>99</v>
+        <v>202</v>
       </c>
       <c r="G278" s="10" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="H278" s="6" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="I278" s="6">
-        <v>4.4</v>
+        <v>7.43</v>
       </c>
       <c r="J278" s="10" t="s">
-        <v>1128</v>
+        <v>1109</v>
       </c>
       <c r="K278" s="6" t="s">
-        <v>52</v>
+        <v>204</v>
       </c>
       <c r="L278" s="10" t="s">
-        <v>99</v>
+        <v>202</v>
       </c>
       <c r="M278" s="6" t="s">
-        <v>1129</v>
+        <v>1110</v>
       </c>
       <c r="N278" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O278" s="6"/>
+      <c r="O278" s="6">
+        <v>6647.34</v>
+      </c>
       <c r="P278" s="6"/>
     </row>
     <row r="279" spans="1:16" customHeight="1" ht="65">
       <c r="A279" s="6" t="s">
-        <v>1130</v>
+        <v>1111</v>
       </c>
       <c r="B279" s="6">
         <v>0</v>
       </c>
       <c r="C279" s="6">
         <v>0</v>
       </c>
       <c r="D279" s="6">
         <v>0</v>
       </c>
       <c r="E279" s="6" t="s">
-        <v>1131</v>
+        <v>1112</v>
       </c>
       <c r="F279" s="9" t="s">
-        <v>99</v>
+        <v>374</v>
       </c>
       <c r="G279" s="10" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="H279" s="6" t="s">
-        <v>39</v>
+        <v>24</v>
       </c>
       <c r="I279" s="6">
-        <v>6.5</v>
+        <v>0</v>
       </c>
       <c r="J279" s="10" t="s">
-        <v>1132</v>
+        <v>1113</v>
       </c>
       <c r="K279" s="6" t="s">
-        <v>52</v>
+        <v>231</v>
       </c>
       <c r="L279" s="10" t="s">
-        <v>99</v>
+        <v>374</v>
       </c>
       <c r="M279" s="6" t="s">
-        <v>1133</v>
+        <v>1114</v>
       </c>
       <c r="N279" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O279" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O279" s="6"/>
       <c r="P279" s="6"/>
     </row>
     <row r="280" spans="1:16" customHeight="1" ht="65">
       <c r="A280" s="6" t="s">
-        <v>1134</v>
+        <v>1115</v>
       </c>
       <c r="B280" s="6">
-        <v>0</v>
+        <v>484</v>
       </c>
       <c r="C280" s="6">
-        <v>0</v>
+        <v>484</v>
       </c>
       <c r="D280" s="6">
         <v>0</v>
       </c>
-      <c r="E280" s="6" t="s">
-        <v>1135</v>
+      <c r="E280" s="6">
+        <v>198267</v>
       </c>
       <c r="F280" s="9" t="s">
-        <v>99</v>
+        <v>139</v>
       </c>
       <c r="G280" s="10" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="H280" s="6" t="s">
-        <v>39</v>
+        <v>80</v>
       </c>
       <c r="I280" s="6">
-        <v>5.1</v>
+        <v>0.05</v>
       </c>
       <c r="J280" s="10" t="s">
-        <v>1136</v>
+        <v>1116</v>
       </c>
       <c r="K280" s="6" t="s">
-        <v>52</v>
+        <v>141</v>
       </c>
       <c r="L280" s="10" t="s">
-        <v>99</v>
+        <v>139</v>
       </c>
       <c r="M280" s="6" t="s">
-        <v>1137</v>
+        <v>1117</v>
       </c>
       <c r="N280" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O280" s="6">
-        <v>27711.18</v>
+        <v>41.77</v>
       </c>
       <c r="P280" s="6"/>
     </row>
     <row r="281" spans="1:16" customHeight="1" ht="65">
       <c r="A281" s="6" t="s">
-        <v>1138</v>
+        <v>1118</v>
       </c>
       <c r="B281" s="6">
         <v>0</v>
       </c>
       <c r="C281" s="6">
         <v>0</v>
       </c>
       <c r="D281" s="6">
         <v>0</v>
       </c>
       <c r="E281" s="6" t="s">
-        <v>1139</v>
+        <v>1119</v>
       </c>
       <c r="F281" s="9" t="s">
-        <v>99</v>
+        <v>31</v>
       </c>
       <c r="G281" s="10" t="s">
         <v>32</v>
       </c>
       <c r="H281" s="6" t="s">
-        <v>39</v>
+        <v>24</v>
       </c>
       <c r="I281" s="6">
-        <v>6.5</v>
+        <v>0</v>
       </c>
       <c r="J281" s="10" t="s">
-        <v>1140</v>
+        <v>1120</v>
       </c>
       <c r="K281" s="6" t="s">
-        <v>52</v>
+        <v>34</v>
       </c>
       <c r="L281" s="10" t="s">
-        <v>99</v>
+        <v>31</v>
       </c>
       <c r="M281" s="6" t="s">
-        <v>1141</v>
+        <v>1121</v>
       </c>
       <c r="N281" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O281" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O281" s="6"/>
       <c r="P281" s="6"/>
     </row>
     <row r="282" spans="1:16" customHeight="1" ht="65">
       <c r="A282" s="6" t="s">
-        <v>1142</v>
+        <v>1122</v>
       </c>
       <c r="B282" s="6">
         <v>0</v>
       </c>
       <c r="C282" s="6">
         <v>0</v>
       </c>
       <c r="D282" s="6">
         <v>0</v>
       </c>
       <c r="E282" s="6" t="s">
-        <v>1143</v>
+        <v>1123</v>
       </c>
       <c r="F282" s="9" t="s">
-        <v>99</v>
+        <v>93</v>
       </c>
       <c r="G282" s="10" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="H282" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I282" s="6">
-        <v>4.3</v>
+        <v>6.1</v>
       </c>
       <c r="J282" s="10" t="s">
-        <v>1144</v>
+        <v>1124</v>
       </c>
       <c r="K282" s="6" t="s">
-        <v>52</v>
+        <v>209</v>
       </c>
       <c r="L282" s="10" t="s">
-        <v>99</v>
+        <v>93</v>
       </c>
       <c r="M282" s="6" t="s">
-        <v>1145</v>
+        <v>1125</v>
       </c>
       <c r="N282" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O282" s="6">
-        <v>25938.36</v>
+        <v>14018.83</v>
       </c>
       <c r="P282" s="6"/>
     </row>
     <row r="283" spans="1:16" customHeight="1" ht="65">
       <c r="A283" s="6" t="s">
-        <v>1146</v>
+        <v>1126</v>
       </c>
       <c r="B283" s="6">
         <v>0</v>
       </c>
       <c r="C283" s="6">
         <v>0</v>
       </c>
       <c r="D283" s="6">
         <v>0</v>
       </c>
       <c r="E283" s="6" t="s">
-        <v>1147</v>
+        <v>1127</v>
       </c>
       <c r="F283" s="9" t="s">
-        <v>112</v>
+        <v>341</v>
       </c>
       <c r="G283" s="10" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="H283" s="6" t="s">
-        <v>39</v>
+        <v>24</v>
       </c>
       <c r="I283" s="6">
-        <v>15.3</v>
+        <v>0</v>
       </c>
       <c r="J283" s="10" t="s">
-        <v>1148</v>
+        <v>1128</v>
       </c>
       <c r="K283" s="6" t="s">
-        <v>52</v>
+        <v>34</v>
       </c>
       <c r="L283" s="10" t="s">
-        <v>112</v>
+        <v>895</v>
       </c>
       <c r="M283" s="6" t="s">
-        <v>1149</v>
+        <v>1129</v>
       </c>
       <c r="N283" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O283" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O283" s="6"/>
       <c r="P283" s="6"/>
     </row>
     <row r="284" spans="1:16" customHeight="1" ht="65">
       <c r="A284" s="6" t="s">
-        <v>1150</v>
+        <v>1130</v>
       </c>
       <c r="B284" s="6">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="C284" s="6">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="D284" s="6">
         <v>0</v>
       </c>
       <c r="E284" s="6" t="s">
-        <v>1151</v>
+        <v>1131</v>
       </c>
       <c r="F284" s="9" t="s">
-        <v>112</v>
+        <v>93</v>
       </c>
       <c r="G284" s="10" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="H284" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I284" s="6">
-        <v>14</v>
+        <v>6.2</v>
       </c>
       <c r="J284" s="10" t="s">
-        <v>1152</v>
+        <v>1132</v>
       </c>
       <c r="K284" s="6" t="s">
-        <v>52</v>
+        <v>209</v>
       </c>
       <c r="L284" s="10" t="s">
-        <v>112</v>
+        <v>93</v>
       </c>
       <c r="M284" s="6" t="s">
-        <v>1153</v>
+        <v>1133</v>
       </c>
       <c r="N284" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O284" s="6">
-        <v>31801.14</v>
+        <v>14018.83</v>
       </c>
       <c r="P284" s="6"/>
     </row>
     <row r="285" spans="1:16" customHeight="1" ht="65">
       <c r="A285" s="6" t="s">
-        <v>1154</v>
+        <v>1134</v>
       </c>
       <c r="B285" s="6">
         <v>0</v>
       </c>
       <c r="C285" s="6">
         <v>0</v>
       </c>
       <c r="D285" s="6">
         <v>0</v>
       </c>
       <c r="E285" s="6" t="s">
-        <v>1155</v>
+        <v>1135</v>
       </c>
       <c r="F285" s="9" t="s">
-        <v>112</v>
+        <v>285</v>
       </c>
       <c r="G285" s="10" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="H285" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I285" s="6">
-        <v>14</v>
+        <v>0.09</v>
       </c>
       <c r="J285" s="10" t="s">
-        <v>1156</v>
+        <v>1136</v>
       </c>
       <c r="K285" s="6" t="s">
-        <v>52</v>
+        <v>204</v>
       </c>
       <c r="L285" s="10" t="s">
-        <v>112</v>
+        <v>285</v>
       </c>
       <c r="M285" s="6" t="s">
-        <v>1157</v>
+        <v>1137</v>
       </c>
       <c r="N285" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O285" s="6">
-        <v>31801.14</v>
+        <v>83.79</v>
       </c>
       <c r="P285" s="6"/>
     </row>
     <row r="286" spans="1:16" customHeight="1" ht="65">
       <c r="A286" s="6" t="s">
-        <v>1158</v>
+        <v>1138</v>
       </c>
       <c r="B286" s="6">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="C286" s="6">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="D286" s="6">
         <v>0</v>
       </c>
       <c r="E286" s="6" t="s">
-        <v>1159</v>
+        <v>1139</v>
       </c>
       <c r="F286" s="9" t="s">
-        <v>112</v>
+        <v>374</v>
       </c>
       <c r="G286" s="10" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="H286" s="6" t="s">
-        <v>39</v>
+        <v>80</v>
       </c>
       <c r="I286" s="6">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="J286" s="10" t="s">
-        <v>1160</v>
+        <v>1140</v>
       </c>
       <c r="K286" s="6" t="s">
-        <v>52</v>
+        <v>170</v>
       </c>
       <c r="L286" s="10" t="s">
-        <v>112</v>
+        <v>374</v>
       </c>
       <c r="M286" s="6" t="s">
-        <v>1161</v>
+        <v>1141</v>
       </c>
       <c r="N286" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O286" s="6">
-        <v>31570.56</v>
+        <v>2606.23</v>
       </c>
       <c r="P286" s="6"/>
     </row>
     <row r="287" spans="1:16" customHeight="1" ht="65">
       <c r="A287" s="6" t="s">
-        <v>1162</v>
+        <v>1142</v>
       </c>
       <c r="B287" s="6">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="C287" s="6">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="D287" s="6">
         <v>0</v>
       </c>
       <c r="E287" s="6" t="s">
-        <v>1163</v>
+        <v>1143</v>
       </c>
       <c r="F287" s="9" t="s">
-        <v>99</v>
+        <v>374</v>
       </c>
       <c r="G287" s="10" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="H287" s="6" t="s">
-        <v>39</v>
+        <v>80</v>
       </c>
       <c r="I287" s="6">
-        <v>3.5</v>
+        <v>18</v>
       </c>
       <c r="J287" s="10" t="s">
-        <v>1164</v>
+        <v>1144</v>
       </c>
       <c r="K287" s="6" t="s">
-        <v>52</v>
+        <v>170</v>
       </c>
       <c r="L287" s="10" t="s">
-        <v>99</v>
+        <v>374</v>
       </c>
       <c r="M287" s="6" t="s">
-        <v>1165</v>
+        <v>1145</v>
       </c>
       <c r="N287" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O287" s="6">
-        <v>17564.4</v>
+        <v>10264.94</v>
       </c>
       <c r="P287" s="6"/>
     </row>
     <row r="288" spans="1:16" customHeight="1" ht="65">
       <c r="A288" s="6" t="s">
-        <v>1166</v>
+        <v>1146</v>
       </c>
       <c r="B288" s="6">
         <v>0</v>
       </c>
       <c r="C288" s="6">
         <v>0</v>
       </c>
       <c r="D288" s="6">
         <v>0</v>
       </c>
       <c r="E288" s="6" t="s">
-        <v>1167</v>
+        <v>1147</v>
       </c>
       <c r="F288" s="9" t="s">
-        <v>99</v>
+        <v>374</v>
       </c>
       <c r="G288" s="10" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="H288" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I288" s="6">
-        <v>4.8</v>
+        <v>21</v>
       </c>
       <c r="J288" s="10" t="s">
-        <v>1168</v>
+        <v>1148</v>
       </c>
       <c r="K288" s="6" t="s">
-        <v>52</v>
+        <v>170</v>
       </c>
       <c r="L288" s="10" t="s">
-        <v>99</v>
+        <v>374</v>
       </c>
       <c r="M288" s="6" t="s">
-        <v>1169</v>
+        <v>1149</v>
       </c>
       <c r="N288" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O288" s="6">
-        <v>19168.38</v>
+        <v>14840.38</v>
       </c>
       <c r="P288" s="6"/>
     </row>
     <row r="289" spans="1:16" customHeight="1" ht="65">
       <c r="A289" s="6" t="s">
-        <v>1170</v>
+        <v>1150</v>
       </c>
       <c r="B289" s="6">
         <v>0</v>
       </c>
       <c r="C289" s="6">
         <v>0</v>
       </c>
       <c r="D289" s="6">
         <v>0</v>
       </c>
       <c r="E289" s="6" t="s">
-        <v>1171</v>
+        <v>1151</v>
       </c>
       <c r="F289" s="9" t="s">
-        <v>99</v>
+        <v>1063</v>
       </c>
       <c r="G289" s="10" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="H289" s="6" t="s">
-        <v>39</v>
+        <v>24</v>
       </c>
       <c r="I289" s="6">
-        <v>3.5</v>
+        <v>0</v>
       </c>
       <c r="J289" s="10" t="s">
-        <v>1172</v>
+        <v>1152</v>
       </c>
       <c r="K289" s="6" t="s">
-        <v>52</v>
+        <v>231</v>
       </c>
       <c r="L289" s="10" t="s">
-        <v>99</v>
+        <v>1063</v>
       </c>
       <c r="M289" s="6" t="s">
-        <v>1173</v>
+        <v>1153</v>
       </c>
       <c r="N289" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O289" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O289" s="6"/>
       <c r="P289" s="6"/>
     </row>
     <row r="290" spans="1:16" customHeight="1" ht="65">
       <c r="A290" s="6" t="s">
-        <v>1174</v>
+        <v>1154</v>
       </c>
       <c r="B290" s="6">
         <v>0</v>
       </c>
       <c r="C290" s="6">
         <v>0</v>
       </c>
       <c r="D290" s="6">
         <v>0</v>
       </c>
       <c r="E290" s="6" t="s">
-        <v>1175</v>
+        <v>1155</v>
       </c>
       <c r="F290" s="9" t="s">
-        <v>99</v>
+        <v>50</v>
       </c>
       <c r="G290" s="10" t="s">
         <v>32</v>
       </c>
       <c r="H290" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I290" s="6">
-        <v>4.8</v>
+        <v>3.3</v>
       </c>
       <c r="J290" s="10" t="s">
-        <v>1176</v>
+        <v>1156</v>
       </c>
       <c r="K290" s="6" t="s">
-        <v>52</v>
+        <v>46</v>
       </c>
       <c r="L290" s="10" t="s">
-        <v>99</v>
+        <v>50</v>
       </c>
       <c r="M290" s="6" t="s">
-        <v>1177</v>
+        <v>1157</v>
       </c>
       <c r="N290" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O290" s="6">
-        <v>19168.38</v>
+        <v>23901.42</v>
       </c>
       <c r="P290" s="6"/>
     </row>
     <row r="291" spans="1:16" customHeight="1" ht="65">
       <c r="A291" s="6" t="s">
-        <v>1178</v>
+        <v>1158</v>
       </c>
       <c r="B291" s="6">
         <v>0</v>
       </c>
       <c r="C291" s="6">
         <v>0</v>
       </c>
       <c r="D291" s="6">
         <v>0</v>
       </c>
       <c r="E291" s="6" t="s">
-        <v>1179</v>
+        <v>1159</v>
       </c>
       <c r="F291" s="9" t="s">
-        <v>99</v>
+        <v>362</v>
       </c>
       <c r="G291" s="10" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="H291" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I291" s="6">
-        <v>3.5</v>
+        <v>110</v>
       </c>
       <c r="J291" s="10" t="s">
-        <v>1180</v>
+        <v>1160</v>
       </c>
       <c r="K291" s="6" t="s">
-        <v>52</v>
+        <v>46</v>
       </c>
       <c r="L291" s="10" t="s">
-        <v>99</v>
+        <v>362</v>
       </c>
       <c r="M291" s="6" t="s">
-        <v>1181</v>
+        <v>1161</v>
       </c>
       <c r="N291" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O291" s="6">
-        <v>17564.4</v>
+        <v>72642.28</v>
       </c>
       <c r="P291" s="6"/>
     </row>
     <row r="292" spans="1:16" customHeight="1" ht="65">
       <c r="A292" s="6" t="s">
-        <v>1182</v>
+        <v>1162</v>
       </c>
       <c r="B292" s="6">
         <v>0</v>
       </c>
       <c r="C292" s="6">
         <v>0</v>
       </c>
       <c r="D292" s="6">
         <v>0</v>
       </c>
       <c r="E292" s="6" t="s">
-        <v>1183</v>
+        <v>1163</v>
       </c>
       <c r="F292" s="9" t="s">
-        <v>99</v>
+        <v>66</v>
       </c>
       <c r="G292" s="10" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="H292" s="6" t="s">
-        <v>39</v>
+        <v>24</v>
       </c>
       <c r="I292" s="6">
-        <v>3.5</v>
+        <v>36</v>
       </c>
       <c r="J292" s="10" t="s">
-        <v>1184</v>
+        <v>1164</v>
       </c>
       <c r="K292" s="6" t="s">
-        <v>52</v>
+        <v>68</v>
       </c>
       <c r="L292" s="10" t="s">
-        <v>99</v>
+        <v>69</v>
       </c>
       <c r="M292" s="6" t="s">
-        <v>1185</v>
+        <v>1165</v>
       </c>
       <c r="N292" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O292" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O292" s="6"/>
       <c r="P292" s="6"/>
     </row>
     <row r="293" spans="1:16" customHeight="1" ht="65">
       <c r="A293" s="6" t="s">
-        <v>1186</v>
+        <v>1166</v>
       </c>
       <c r="B293" s="6">
-        <v>0</v>
+        <v>125</v>
       </c>
       <c r="C293" s="6">
-        <v>0</v>
+        <v>125</v>
       </c>
       <c r="D293" s="6">
         <v>0</v>
       </c>
       <c r="E293" s="6" t="s">
-        <v>1187</v>
+        <v>1167</v>
       </c>
       <c r="F293" s="9" t="s">
-        <v>112</v>
+        <v>285</v>
       </c>
       <c r="G293" s="10" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="H293" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I293" s="6">
-        <v>6.2</v>
+        <v>0.06</v>
       </c>
       <c r="J293" s="10" t="s">
-        <v>1188</v>
+        <v>1168</v>
       </c>
       <c r="K293" s="6" t="s">
-        <v>52</v>
+        <v>204</v>
       </c>
       <c r="L293" s="10" t="s">
-        <v>112</v>
+        <v>285</v>
       </c>
       <c r="M293" s="6" t="s">
-        <v>1189</v>
+        <v>1169</v>
       </c>
       <c r="N293" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O293" s="6">
-        <v>31318.56</v>
+        <v>42.56</v>
       </c>
       <c r="P293" s="6"/>
     </row>
     <row r="294" spans="1:16" customHeight="1" ht="65">
       <c r="A294" s="6" t="s">
-        <v>1190</v>
+        <v>233</v>
       </c>
       <c r="B294" s="6">
         <v>0</v>
       </c>
       <c r="C294" s="6">
         <v>0</v>
       </c>
       <c r="D294" s="6">
         <v>0</v>
       </c>
       <c r="E294" s="6" t="s">
-        <v>1191</v>
+        <v>1170</v>
       </c>
       <c r="F294" s="9" t="s">
-        <v>56</v>
+        <v>235</v>
       </c>
       <c r="G294" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H294" s="6" t="s">
-        <v>39</v>
+        <v>24</v>
       </c>
       <c r="I294" s="6">
-        <v>3.6</v>
+        <v>0</v>
       </c>
       <c r="J294" s="10" t="s">
-        <v>1192</v>
+        <v>1171</v>
       </c>
       <c r="K294" s="6" t="s">
-        <v>46</v>
+        <v>34</v>
       </c>
       <c r="L294" s="10" t="s">
-        <v>56</v>
+        <v>235</v>
       </c>
       <c r="M294" s="6" t="s">
-        <v>1193</v>
+        <v>1172</v>
       </c>
       <c r="N294" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O294" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O294" s="6"/>
       <c r="P294" s="6"/>
     </row>
     <row r="295" spans="1:16" customHeight="1" ht="65">
       <c r="A295" s="6" t="s">
-        <v>1194</v>
+        <v>1173</v>
       </c>
       <c r="B295" s="6">
-        <v>1</v>
+        <v>73</v>
       </c>
       <c r="C295" s="6">
-        <v>1</v>
+        <v>73</v>
       </c>
       <c r="D295" s="6">
         <v>0</v>
       </c>
       <c r="E295" s="6" t="s">
-        <v>1195</v>
+        <v>1174</v>
       </c>
       <c r="F295" s="9" t="s">
-        <v>483</v>
+        <v>115</v>
       </c>
       <c r="G295" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H295" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I295" s="6">
-        <v>2.1</v>
+        <v>0</v>
       </c>
       <c r="J295" s="10" t="s">
-        <v>1196</v>
+        <v>1175</v>
       </c>
       <c r="K295" s="6" t="s">
-        <v>485</v>
+        <v>26</v>
       </c>
       <c r="L295" s="10" t="s">
-        <v>483</v>
+        <v>115</v>
       </c>
       <c r="M295" s="6" t="s">
-        <v>1197</v>
+        <v>1176</v>
       </c>
       <c r="N295" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O295" s="6">
-        <v>4394.09</v>
+        <v>38.4</v>
       </c>
       <c r="P295" s="6"/>
     </row>
     <row r="296" spans="1:16" customHeight="1" ht="65">
       <c r="A296" s="6" t="s">
+        <v>1177</v>
+      </c>
+      <c r="B296" s="6">
+        <v>0</v>
+      </c>
+      <c r="C296" s="6">
+        <v>0</v>
+      </c>
+      <c r="D296" s="6">
+        <v>0</v>
+      </c>
+      <c r="E296" s="6" t="s">
+        <v>1178</v>
+      </c>
+      <c r="F296" s="9" t="s">
+        <v>128</v>
+      </c>
+      <c r="G296" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="H296" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="I296" s="6">
+        <v>64.892</v>
+      </c>
+      <c r="J296" s="10" t="s">
+        <v>1179</v>
+      </c>
+      <c r="K296" s="6" t="s">
+        <v>130</v>
+      </c>
+      <c r="L296" s="10" t="s">
+        <v>131</v>
+      </c>
+      <c r="M296" s="6" t="s">
+        <v>1180</v>
+      </c>
+      <c r="N296" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="O296" s="6"/>
+      <c r="P296" s="6"/>
+    </row>
+    <row r="297" spans="1:16" customHeight="1" ht="65">
+      <c r="A297" s="6" t="s">
+        <v>1181</v>
+      </c>
+      <c r="B297" s="6">
+        <v>0</v>
+      </c>
+      <c r="C297" s="6">
+        <v>0</v>
+      </c>
+      <c r="D297" s="6">
+        <v>0</v>
+      </c>
+      <c r="E297" s="6" t="s">
+        <v>1182</v>
+      </c>
+      <c r="F297" s="9" t="s">
+        <v>50</v>
+      </c>
+      <c r="G297" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="H297" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="I297" s="6">
+        <v>3.6</v>
+      </c>
+      <c r="J297" s="10" t="s">
+        <v>1183</v>
+      </c>
+      <c r="K297" s="6" t="s">
+        <v>209</v>
+      </c>
+      <c r="L297" s="10" t="s">
+        <v>50</v>
+      </c>
+      <c r="M297" s="6" t="s">
+        <v>1184</v>
+      </c>
+      <c r="N297" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="O297" s="6">
+        <v>10697.78</v>
+      </c>
+      <c r="P297" s="6"/>
+    </row>
+    <row r="298" spans="1:16" customHeight="1" ht="65">
+      <c r="A298" s="6" t="s">
+        <v>1185</v>
+      </c>
+      <c r="B298" s="6">
+        <v>0</v>
+      </c>
+      <c r="C298" s="6">
+        <v>0</v>
+      </c>
+      <c r="D298" s="6">
+        <v>0</v>
+      </c>
+      <c r="E298" s="6" t="s">
+        <v>1186</v>
+      </c>
+      <c r="F298" s="9" t="s">
+        <v>22</v>
+      </c>
+      <c r="G298" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="H298" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="I298" s="6">
+        <v>0</v>
+      </c>
+      <c r="J298" s="10" t="s">
+        <v>1187</v>
+      </c>
+      <c r="K298" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L298" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="M298" s="6" t="s">
+        <v>1188</v>
+      </c>
+      <c r="N298" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="O298" s="6"/>
+      <c r="P298" s="6"/>
+    </row>
+    <row r="299" spans="1:16" customHeight="1" ht="65">
+      <c r="A299" s="6" t="s">
+        <v>1189</v>
+      </c>
+      <c r="B299" s="6">
+        <v>0</v>
+      </c>
+      <c r="C299" s="6">
+        <v>0</v>
+      </c>
+      <c r="D299" s="6">
+        <v>0</v>
+      </c>
+      <c r="E299" s="6" t="s">
+        <v>1190</v>
+      </c>
+      <c r="F299" s="9" t="s">
+        <v>22</v>
+      </c>
+      <c r="G299" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="H299" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="I299" s="6">
+        <v>0</v>
+      </c>
+      <c r="J299" s="10" t="s">
+        <v>1187</v>
+      </c>
+      <c r="K299" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L299" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="M299" s="6" t="s">
+        <v>1191</v>
+      </c>
+      <c r="N299" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="O299" s="6"/>
+      <c r="P299" s="6"/>
+    </row>
+    <row r="300" spans="1:16" customHeight="1" ht="65">
+      <c r="A300" s="6" t="s">
+        <v>1192</v>
+      </c>
+      <c r="B300" s="6">
+        <v>20</v>
+      </c>
+      <c r="C300" s="6">
+        <v>20</v>
+      </c>
+      <c r="D300" s="6">
+        <v>0</v>
+      </c>
+      <c r="E300" s="6" t="s">
+        <v>1193</v>
+      </c>
+      <c r="F300" s="9" t="s">
+        <v>420</v>
+      </c>
+      <c r="G300" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="H300" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="I300" s="6">
+        <v>0</v>
+      </c>
+      <c r="J300" s="10" t="s">
+        <v>1194</v>
+      </c>
+      <c r="K300" s="6" t="s">
+        <v>141</v>
+      </c>
+      <c r="L300" s="10" t="s">
+        <v>420</v>
+      </c>
+      <c r="M300" s="6" t="s">
+        <v>1195</v>
+      </c>
+      <c r="N300" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="O300" s="6">
+        <v>21.21</v>
+      </c>
+      <c r="P300" s="6"/>
+    </row>
+    <row r="301" spans="1:16" customHeight="1" ht="65">
+      <c r="A301" s="6" t="s">
+        <v>1196</v>
+      </c>
+      <c r="B301" s="6">
+        <v>0</v>
+      </c>
+      <c r="C301" s="6">
+        <v>0</v>
+      </c>
+      <c r="D301" s="6">
+        <v>0</v>
+      </c>
+      <c r="E301" s="6" t="s">
+        <v>1197</v>
+      </c>
+      <c r="F301" s="9" t="s">
+        <v>31</v>
+      </c>
+      <c r="G301" s="10" t="s">
+        <v>32</v>
+      </c>
+      <c r="H301" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="I301" s="6">
+        <v>0</v>
+      </c>
+      <c r="J301" s="10" t="s">
         <v>1198</v>
       </c>
-      <c r="B296" s="6">
-[...8 lines deleted...]
-      <c r="E296" s="6" t="s">
+      <c r="K301" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="L301" s="10" t="s">
+        <v>31</v>
+      </c>
+      <c r="M301" s="6" t="s">
         <v>1199</v>
       </c>
-      <c r="F296" s="9" t="s">
-[...2 lines deleted...]
-      <c r="G296" s="10" t="s">
+      <c r="N301" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="O301" s="6"/>
+      <c r="P301" s="6"/>
+    </row>
+    <row r="302" spans="1:16" customHeight="1" ht="65">
+      <c r="A302" s="6" t="s">
+        <v>1200</v>
+      </c>
+      <c r="B302" s="6">
+        <v>0</v>
+      </c>
+      <c r="C302" s="6">
+        <v>0</v>
+      </c>
+      <c r="D302" s="6">
+        <v>0</v>
+      </c>
+      <c r="E302" s="6" t="s">
+        <v>1201</v>
+      </c>
+      <c r="F302" s="9" t="s">
+        <v>50</v>
+      </c>
+      <c r="G302" s="10" t="s">
         <v>32</v>
       </c>
-      <c r="H296" s="6" t="s">
+      <c r="H302" s="6" t="s">
         <v>39</v>
       </c>
-      <c r="I296" s="6">
+      <c r="I302" s="6">
+        <v>1.95</v>
+      </c>
+      <c r="J302" s="10" t="s">
+        <v>1202</v>
+      </c>
+      <c r="K302" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="L302" s="10" t="s">
+        <v>50</v>
+      </c>
+      <c r="M302" s="6" t="s">
+        <v>1203</v>
+      </c>
+      <c r="N302" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="O302" s="6">
+        <v>16919.52</v>
+      </c>
+      <c r="P302" s="6"/>
+    </row>
+    <row r="303" spans="1:16" customHeight="1" ht="65">
+      <c r="A303" s="6" t="s">
+        <v>1204</v>
+      </c>
+      <c r="B303" s="6">
+        <v>0</v>
+      </c>
+      <c r="C303" s="6">
+        <v>0</v>
+      </c>
+      <c r="D303" s="6">
+        <v>0</v>
+      </c>
+      <c r="E303" s="6" t="s">
+        <v>1205</v>
+      </c>
+      <c r="F303" s="9" t="s">
+        <v>50</v>
+      </c>
+      <c r="G303" s="10" t="s">
+        <v>32</v>
+      </c>
+      <c r="H303" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="I303" s="6">
+        <v>1.95</v>
+      </c>
+      <c r="J303" s="10" t="s">
+        <v>1206</v>
+      </c>
+      <c r="K303" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="L303" s="10" t="s">
+        <v>50</v>
+      </c>
+      <c r="M303" s="6" t="s">
+        <v>1207</v>
+      </c>
+      <c r="N303" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="O303" s="6">
+        <v>16919.52</v>
+      </c>
+      <c r="P303" s="6"/>
+    </row>
+    <row r="304" spans="1:16" customHeight="1" ht="65">
+      <c r="A304" s="6" t="s">
+        <v>1208</v>
+      </c>
+      <c r="B304" s="6">
+        <v>0</v>
+      </c>
+      <c r="C304" s="6">
+        <v>0</v>
+      </c>
+      <c r="D304" s="6">
+        <v>0</v>
+      </c>
+      <c r="E304" s="6" t="s">
+        <v>1209</v>
+      </c>
+      <c r="F304" s="9" t="s">
+        <v>374</v>
+      </c>
+      <c r="G304" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="H304" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="I304" s="6">
+        <v>0</v>
+      </c>
+      <c r="J304" s="10" t="s">
+        <v>1210</v>
+      </c>
+      <c r="K304" s="6" t="s">
+        <v>231</v>
+      </c>
+      <c r="L304" s="10" t="s">
+        <v>374</v>
+      </c>
+      <c r="M304" s="6" t="s">
+        <v>1211</v>
+      </c>
+      <c r="N304" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="O304" s="6"/>
+      <c r="P304" s="6"/>
+    </row>
+    <row r="305" spans="1:16">
+      <c r="A305" s="6" t="s">
+        <v>1212</v>
+      </c>
+      <c r="B305" s="6">
+        <v>0</v>
+      </c>
+      <c r="C305" s="6">
+        <v>0</v>
+      </c>
+      <c r="D305" s="6">
+        <v>0</v>
+      </c>
+      <c r="E305" s="6" t="s">
+        <v>1213</v>
+      </c>
+      <c r="F305" s="9" t="s">
+        <v>50</v>
+      </c>
+      <c r="G305" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="H305" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="I305" s="6">
+        <v>0</v>
+      </c>
+      <c r="J305" s="10" t="s">
+        <v>1214</v>
+      </c>
+      <c r="K305" s="6" t="s">
+        <v>209</v>
+      </c>
+      <c r="L305" s="10" t="s">
+        <v>50</v>
+      </c>
+      <c r="M305" s="6" t="s">
+        <v>1215</v>
+      </c>
+      <c r="N305" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="O305" s="6">
+        <v>40688.92</v>
+      </c>
+      <c r="P305" s="6"/>
+    </row>
+    <row r="306" spans="1:16" customHeight="1" ht="65">
+      <c r="A306" s="6" t="s">
+        <v>1216</v>
+      </c>
+      <c r="B306" s="6">
+        <v>20</v>
+      </c>
+      <c r="C306" s="6">
+        <v>20</v>
+      </c>
+      <c r="D306" s="6">
+        <v>0</v>
+      </c>
+      <c r="E306" s="6" t="s">
+        <v>1217</v>
+      </c>
+      <c r="F306" s="9" t="s">
+        <v>285</v>
+      </c>
+      <c r="G306" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="H306" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="I306" s="6">
+        <v>0.05</v>
+      </c>
+      <c r="J306" s="10" t="s">
+        <v>1218</v>
+      </c>
+      <c r="K306" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="L306" s="10" t="s">
+        <v>285</v>
+      </c>
+      <c r="M306" s="6" t="s">
+        <v>1219</v>
+      </c>
+      <c r="N306" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="O306" s="6">
+        <v>30.59</v>
+      </c>
+      <c r="P306" s="6"/>
+    </row>
+    <row r="307" spans="1:16" customHeight="1" ht="65">
+      <c r="A307" s="6" t="s">
+        <v>1220</v>
+      </c>
+      <c r="B307" s="6">
+        <v>0</v>
+      </c>
+      <c r="C307" s="6">
+        <v>0</v>
+      </c>
+      <c r="D307" s="6">
+        <v>0</v>
+      </c>
+      <c r="E307" s="6" t="s">
+        <v>1221</v>
+      </c>
+      <c r="F307" s="9" t="s">
+        <v>31</v>
+      </c>
+      <c r="G307" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="H307" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="I307" s="6">
+        <v>0</v>
+      </c>
+      <c r="J307" s="10" t="s">
+        <v>1222</v>
+      </c>
+      <c r="K307" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="L307" s="10" t="s">
+        <v>31</v>
+      </c>
+      <c r="M307" s="6" t="s">
+        <v>1223</v>
+      </c>
+      <c r="N307" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="O307" s="6"/>
+      <c r="P307" s="6"/>
+    </row>
+    <row r="308" spans="1:16" customHeight="1" ht="65">
+      <c r="A308" s="6" t="s">
+        <v>1224</v>
+      </c>
+      <c r="B308" s="6">
+        <v>260</v>
+      </c>
+      <c r="C308" s="6">
+        <v>260</v>
+      </c>
+      <c r="D308" s="6">
+        <v>0</v>
+      </c>
+      <c r="E308" s="6" t="s">
+        <v>1225</v>
+      </c>
+      <c r="F308" s="9" t="s">
+        <v>420</v>
+      </c>
+      <c r="G308" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="H308" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="I308" s="6">
+        <v>0.002</v>
+      </c>
+      <c r="J308" s="10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="K308" s="6" t="s">
+        <v>141</v>
+      </c>
+      <c r="L308" s="10" t="s">
+        <v>420</v>
+      </c>
+      <c r="M308" s="6" t="s">
+        <v>1227</v>
+      </c>
+      <c r="N308" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="O308" s="6">
+        <v>5.88</v>
+      </c>
+      <c r="P308" s="6"/>
+    </row>
+    <row r="309" spans="1:16">
+      <c r="A309" s="6" t="s">
+        <v>1228</v>
+      </c>
+      <c r="B309" s="6">
+        <v>0</v>
+      </c>
+      <c r="C309" s="6">
+        <v>0</v>
+      </c>
+      <c r="D309" s="6">
+        <v>0</v>
+      </c>
+      <c r="E309" s="6" t="s">
+        <v>1229</v>
+      </c>
+      <c r="F309" s="9" t="s">
+        <v>50</v>
+      </c>
+      <c r="G309" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="H309" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="I309" s="6">
+        <v>5</v>
+      </c>
+      <c r="J309" s="10" t="s">
+        <v>1230</v>
+      </c>
+      <c r="K309" s="6" t="s">
+        <v>209</v>
+      </c>
+      <c r="L309" s="10" t="s">
+        <v>50</v>
+      </c>
+      <c r="M309" s="6" t="s">
+        <v>1231</v>
+      </c>
+      <c r="N309" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="O309" s="6">
+        <v>13370.65</v>
+      </c>
+      <c r="P309" s="6"/>
+    </row>
+    <row r="310" spans="1:16" customHeight="1" ht="65">
+      <c r="A310" s="6" t="s">
+        <v>1232</v>
+      </c>
+      <c r="B310" s="6">
+        <v>0</v>
+      </c>
+      <c r="C310" s="6">
+        <v>0</v>
+      </c>
+      <c r="D310" s="6">
+        <v>0</v>
+      </c>
+      <c r="E310" s="6" t="s">
+        <v>1233</v>
+      </c>
+      <c r="F310" s="9" t="s">
+        <v>285</v>
+      </c>
+      <c r="G310" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="H310" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="I310" s="6">
+        <v>0.04</v>
+      </c>
+      <c r="J310" s="10" t="s">
+        <v>1234</v>
+      </c>
+      <c r="K310" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="L310" s="10" t="s">
+        <v>285</v>
+      </c>
+      <c r="M310" s="6" t="s">
+        <v>1235</v>
+      </c>
+      <c r="N310" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="O310" s="6">
+        <v>29.26</v>
+      </c>
+      <c r="P310" s="6"/>
+    </row>
+    <row r="311" spans="1:16" customHeight="1" ht="65">
+      <c r="A311" s="6" t="s">
+        <v>1236</v>
+      </c>
+      <c r="B311" s="6">
+        <v>7</v>
+      </c>
+      <c r="C311" s="6">
+        <v>7</v>
+      </c>
+      <c r="D311" s="6">
+        <v>0</v>
+      </c>
+      <c r="E311" s="6" t="s">
+        <v>1237</v>
+      </c>
+      <c r="F311" s="9" t="s">
+        <v>50</v>
+      </c>
+      <c r="G311" s="10" t="s">
+        <v>32</v>
+      </c>
+      <c r="H311" s="6" t="s">
+        <v>80</v>
+      </c>
+      <c r="I311" s="6">
+        <v>4.1</v>
+      </c>
+      <c r="J311" s="10" t="s">
+        <v>1238</v>
+      </c>
+      <c r="K311" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="L311" s="10" t="s">
+        <v>50</v>
+      </c>
+      <c r="M311" s="6" t="s">
+        <v>1239</v>
+      </c>
+      <c r="N311" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="O311" s="6">
+        <v>16364.75</v>
+      </c>
+      <c r="P311" s="6"/>
+    </row>
+    <row r="312" spans="1:16" customHeight="1" ht="65">
+      <c r="A312" s="6" t="s">
+        <v>1240</v>
+      </c>
+      <c r="B312" s="6">
+        <v>0</v>
+      </c>
+      <c r="C312" s="6">
+        <v>0</v>
+      </c>
+      <c r="D312" s="6">
+        <v>0</v>
+      </c>
+      <c r="E312" s="6" t="s">
+        <v>1241</v>
+      </c>
+      <c r="F312" s="9" t="s">
+        <v>93</v>
+      </c>
+      <c r="G312" s="10" t="s">
+        <v>32</v>
+      </c>
+      <c r="H312" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="I312" s="6">
+        <v>4.4</v>
+      </c>
+      <c r="J312" s="10" t="s">
+        <v>1242</v>
+      </c>
+      <c r="K312" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="L312" s="10" t="s">
+        <v>93</v>
+      </c>
+      <c r="M312" s="6" t="s">
+        <v>1243</v>
+      </c>
+      <c r="N312" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="O312" s="6"/>
+      <c r="P312" s="6"/>
+    </row>
+    <row r="313" spans="1:16" customHeight="1" ht="65">
+      <c r="A313" s="6" t="s">
+        <v>1244</v>
+      </c>
+      <c r="B313" s="6">
+        <v>0</v>
+      </c>
+      <c r="C313" s="6">
+        <v>0</v>
+      </c>
+      <c r="D313" s="6">
+        <v>0</v>
+      </c>
+      <c r="E313" s="6" t="s">
+        <v>1245</v>
+      </c>
+      <c r="F313" s="9" t="s">
+        <v>93</v>
+      </c>
+      <c r="G313" s="10" t="s">
+        <v>32</v>
+      </c>
+      <c r="H313" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="I313" s="6">
+        <v>6.5</v>
+      </c>
+      <c r="J313" s="10" t="s">
+        <v>1246</v>
+      </c>
+      <c r="K313" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="L313" s="10" t="s">
+        <v>93</v>
+      </c>
+      <c r="M313" s="6" t="s">
+        <v>1247</v>
+      </c>
+      <c r="N313" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="O313" s="6">
+        <v>28360.92</v>
+      </c>
+      <c r="P313" s="6"/>
+    </row>
+    <row r="314" spans="1:16" customHeight="1" ht="65">
+      <c r="A314" s="6" t="s">
+        <v>1248</v>
+      </c>
+      <c r="B314" s="6">
+        <v>0</v>
+      </c>
+      <c r="C314" s="6">
+        <v>0</v>
+      </c>
+      <c r="D314" s="6">
+        <v>0</v>
+      </c>
+      <c r="E314" s="6" t="s">
+        <v>1249</v>
+      </c>
+      <c r="F314" s="9" t="s">
+        <v>93</v>
+      </c>
+      <c r="G314" s="10" t="s">
+        <v>32</v>
+      </c>
+      <c r="H314" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="I314" s="6">
+        <v>5.1</v>
+      </c>
+      <c r="J314" s="10" t="s">
+        <v>1250</v>
+      </c>
+      <c r="K314" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="L314" s="10" t="s">
+        <v>93</v>
+      </c>
+      <c r="M314" s="6" t="s">
+        <v>1251</v>
+      </c>
+      <c r="N314" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="O314" s="6">
+        <v>22886.78</v>
+      </c>
+      <c r="P314" s="6"/>
+    </row>
+    <row r="315" spans="1:16" customHeight="1" ht="65">
+      <c r="A315" s="6" t="s">
+        <v>1252</v>
+      </c>
+      <c r="B315" s="6">
+        <v>0</v>
+      </c>
+      <c r="C315" s="6">
+        <v>0</v>
+      </c>
+      <c r="D315" s="6">
+        <v>0</v>
+      </c>
+      <c r="E315" s="6" t="s">
+        <v>1253</v>
+      </c>
+      <c r="F315" s="9" t="s">
+        <v>93</v>
+      </c>
+      <c r="G315" s="10" t="s">
+        <v>32</v>
+      </c>
+      <c r="H315" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="I315" s="6">
+        <v>6.5</v>
+      </c>
+      <c r="J315" s="10" t="s">
+        <v>1254</v>
+      </c>
+      <c r="K315" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="L315" s="10" t="s">
+        <v>93</v>
+      </c>
+      <c r="M315" s="6" t="s">
+        <v>1255</v>
+      </c>
+      <c r="N315" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="O315" s="6">
+        <v>29250.69</v>
+      </c>
+      <c r="P315" s="6"/>
+    </row>
+    <row r="316" spans="1:16" customHeight="1" ht="65">
+      <c r="A316" s="6" t="s">
+        <v>1256</v>
+      </c>
+      <c r="B316" s="6">
+        <v>0</v>
+      </c>
+      <c r="C316" s="6">
+        <v>0</v>
+      </c>
+      <c r="D316" s="6">
+        <v>0</v>
+      </c>
+      <c r="E316" s="6" t="s">
+        <v>1257</v>
+      </c>
+      <c r="F316" s="9" t="s">
+        <v>93</v>
+      </c>
+      <c r="G316" s="10" t="s">
+        <v>32</v>
+      </c>
+      <c r="H316" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="I316" s="6">
+        <v>4.3</v>
+      </c>
+      <c r="J316" s="10" t="s">
+        <v>1258</v>
+      </c>
+      <c r="K316" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="L316" s="10" t="s">
+        <v>93</v>
+      </c>
+      <c r="M316" s="6" t="s">
+        <v>1259</v>
+      </c>
+      <c r="N316" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="O316" s="6">
+        <v>21423.42</v>
+      </c>
+      <c r="P316" s="6"/>
+    </row>
+    <row r="317" spans="1:16" customHeight="1" ht="65">
+      <c r="A317" s="6" t="s">
+        <v>1260</v>
+      </c>
+      <c r="B317" s="6">
+        <v>0</v>
+      </c>
+      <c r="C317" s="6">
+        <v>0</v>
+      </c>
+      <c r="D317" s="6">
+        <v>0</v>
+      </c>
+      <c r="E317" s="6" t="s">
+        <v>1261</v>
+      </c>
+      <c r="F317" s="9" t="s">
+        <v>106</v>
+      </c>
+      <c r="G317" s="10" t="s">
+        <v>32</v>
+      </c>
+      <c r="H317" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="I317" s="6">
+        <v>15.3</v>
+      </c>
+      <c r="J317" s="10" t="s">
+        <v>1262</v>
+      </c>
+      <c r="K317" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="L317" s="10" t="s">
+        <v>106</v>
+      </c>
+      <c r="M317" s="6" t="s">
+        <v>1263</v>
+      </c>
+      <c r="N317" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="O317" s="6">
+        <v>50673.71</v>
+      </c>
+      <c r="P317" s="6"/>
+    </row>
+    <row r="318" spans="1:16" customHeight="1" ht="65">
+      <c r="A318" s="6" t="s">
+        <v>1264</v>
+      </c>
+      <c r="B318" s="6">
+        <v>9</v>
+      </c>
+      <c r="C318" s="6">
+        <v>9</v>
+      </c>
+      <c r="D318" s="6">
+        <v>0</v>
+      </c>
+      <c r="E318" s="6" t="s">
+        <v>1265</v>
+      </c>
+      <c r="F318" s="9" t="s">
+        <v>106</v>
+      </c>
+      <c r="G318" s="10" t="s">
+        <v>32</v>
+      </c>
+      <c r="H318" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="I318" s="6">
+        <v>14</v>
+      </c>
+      <c r="J318" s="10" t="s">
+        <v>1266</v>
+      </c>
+      <c r="K318" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="L318" s="10" t="s">
+        <v>106</v>
+      </c>
+      <c r="M318" s="6" t="s">
+        <v>1267</v>
+      </c>
+      <c r="N318" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="O318" s="6">
+        <v>26266.66</v>
+      </c>
+      <c r="P318" s="6"/>
+    </row>
+    <row r="319" spans="1:16" customHeight="1" ht="65">
+      <c r="A319" s="6" t="s">
+        <v>1268</v>
+      </c>
+      <c r="B319" s="6">
+        <v>0</v>
+      </c>
+      <c r="C319" s="6">
+        <v>0</v>
+      </c>
+      <c r="D319" s="6">
+        <v>0</v>
+      </c>
+      <c r="E319" s="6" t="s">
+        <v>1269</v>
+      </c>
+      <c r="F319" s="9" t="s">
+        <v>106</v>
+      </c>
+      <c r="G319" s="10" t="s">
+        <v>32</v>
+      </c>
+      <c r="H319" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="I319" s="6">
+        <v>14</v>
+      </c>
+      <c r="J319" s="10" t="s">
+        <v>1270</v>
+      </c>
+      <c r="K319" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="L319" s="10" t="s">
+        <v>106</v>
+      </c>
+      <c r="M319" s="6" t="s">
+        <v>1271</v>
+      </c>
+      <c r="N319" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="O319" s="6">
+        <v>26266.66</v>
+      </c>
+      <c r="P319" s="6"/>
+    </row>
+    <row r="320" spans="1:16" customHeight="1" ht="65">
+      <c r="A320" s="6" t="s">
+        <v>1272</v>
+      </c>
+      <c r="B320" s="6">
+        <v>0</v>
+      </c>
+      <c r="C320" s="6">
+        <v>0</v>
+      </c>
+      <c r="D320" s="6">
+        <v>0</v>
+      </c>
+      <c r="E320" s="6" t="s">
+        <v>1273</v>
+      </c>
+      <c r="F320" s="9" t="s">
+        <v>106</v>
+      </c>
+      <c r="G320" s="10" t="s">
+        <v>32</v>
+      </c>
+      <c r="H320" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="I320" s="6">
+        <v>12</v>
+      </c>
+      <c r="J320" s="10" t="s">
+        <v>1274</v>
+      </c>
+      <c r="K320" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="L320" s="10" t="s">
+        <v>106</v>
+      </c>
+      <c r="M320" s="6" t="s">
+        <v>1275</v>
+      </c>
+      <c r="N320" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="O320" s="6">
+        <v>26075.78</v>
+      </c>
+      <c r="P320" s="6"/>
+    </row>
+    <row r="321" spans="1:16" customHeight="1" ht="65">
+      <c r="A321" s="6" t="s">
+        <v>1276</v>
+      </c>
+      <c r="B321" s="6">
+        <v>0</v>
+      </c>
+      <c r="C321" s="6">
+        <v>0</v>
+      </c>
+      <c r="D321" s="6">
+        <v>0</v>
+      </c>
+      <c r="E321" s="6" t="s">
+        <v>1277</v>
+      </c>
+      <c r="F321" s="9" t="s">
+        <v>93</v>
+      </c>
+      <c r="G321" s="10" t="s">
+        <v>32</v>
+      </c>
+      <c r="H321" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="I321" s="6">
+        <v>3.5</v>
+      </c>
+      <c r="J321" s="10" t="s">
+        <v>1278</v>
+      </c>
+      <c r="K321" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="L321" s="10" t="s">
+        <v>93</v>
+      </c>
+      <c r="M321" s="6" t="s">
+        <v>1279</v>
+      </c>
+      <c r="N321" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="O321" s="6">
+        <v>18540.2</v>
+      </c>
+      <c r="P321" s="6"/>
+    </row>
+    <row r="322" spans="1:16" customHeight="1" ht="65">
+      <c r="A322" s="6" t="s">
+        <v>1280</v>
+      </c>
+      <c r="B322" s="6">
+        <v>0</v>
+      </c>
+      <c r="C322" s="6">
+        <v>0</v>
+      </c>
+      <c r="D322" s="6">
+        <v>0</v>
+      </c>
+      <c r="E322" s="6" t="s">
+        <v>1281</v>
+      </c>
+      <c r="F322" s="9" t="s">
+        <v>93</v>
+      </c>
+      <c r="G322" s="10" t="s">
+        <v>32</v>
+      </c>
+      <c r="H322" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="I322" s="6">
+        <v>4.8</v>
+      </c>
+      <c r="J322" s="10" t="s">
+        <v>1282</v>
+      </c>
+      <c r="K322" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="L322" s="10" t="s">
+        <v>93</v>
+      </c>
+      <c r="M322" s="6" t="s">
+        <v>1283</v>
+      </c>
+      <c r="N322" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="O322" s="6">
+        <v>20233.29</v>
+      </c>
+      <c r="P322" s="6"/>
+    </row>
+    <row r="323" spans="1:16" customHeight="1" ht="65">
+      <c r="A323" s="6" t="s">
+        <v>1284</v>
+      </c>
+      <c r="B323" s="6">
+        <v>0</v>
+      </c>
+      <c r="C323" s="6">
+        <v>0</v>
+      </c>
+      <c r="D323" s="6">
+        <v>0</v>
+      </c>
+      <c r="E323" s="6" t="s">
+        <v>1285</v>
+      </c>
+      <c r="F323" s="9" t="s">
+        <v>93</v>
+      </c>
+      <c r="G323" s="10" t="s">
+        <v>32</v>
+      </c>
+      <c r="H323" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="I323" s="6">
+        <v>3.5</v>
+      </c>
+      <c r="J323" s="10" t="s">
+        <v>1286</v>
+      </c>
+      <c r="K323" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="L323" s="10" t="s">
+        <v>93</v>
+      </c>
+      <c r="M323" s="6" t="s">
+        <v>1287</v>
+      </c>
+      <c r="N323" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="O323" s="6">
+        <v>18540.2</v>
+      </c>
+      <c r="P323" s="6"/>
+    </row>
+    <row r="324" spans="1:16" customHeight="1" ht="65">
+      <c r="A324" s="6" t="s">
+        <v>1288</v>
+      </c>
+      <c r="B324" s="6">
+        <v>0</v>
+      </c>
+      <c r="C324" s="6">
+        <v>0</v>
+      </c>
+      <c r="D324" s="6">
+        <v>0</v>
+      </c>
+      <c r="E324" s="6" t="s">
+        <v>1289</v>
+      </c>
+      <c r="F324" s="9" t="s">
+        <v>93</v>
+      </c>
+      <c r="G324" s="10" t="s">
+        <v>32</v>
+      </c>
+      <c r="H324" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="I324" s="6">
+        <v>4.8</v>
+      </c>
+      <c r="J324" s="10" t="s">
+        <v>1290</v>
+      </c>
+      <c r="K324" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="L324" s="10" t="s">
+        <v>93</v>
+      </c>
+      <c r="M324" s="6" t="s">
+        <v>1291</v>
+      </c>
+      <c r="N324" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="O324" s="6">
+        <v>20233.29</v>
+      </c>
+      <c r="P324" s="6"/>
+    </row>
+    <row r="325" spans="1:16" customHeight="1" ht="65">
+      <c r="A325" s="6" t="s">
+        <v>1292</v>
+      </c>
+      <c r="B325" s="6">
+        <v>0</v>
+      </c>
+      <c r="C325" s="6">
+        <v>0</v>
+      </c>
+      <c r="D325" s="6">
+        <v>0</v>
+      </c>
+      <c r="E325" s="6" t="s">
+        <v>1293</v>
+      </c>
+      <c r="F325" s="9" t="s">
+        <v>93</v>
+      </c>
+      <c r="G325" s="10" t="s">
+        <v>32</v>
+      </c>
+      <c r="H325" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="I325" s="6">
+        <v>3.5</v>
+      </c>
+      <c r="J325" s="10" t="s">
+        <v>1294</v>
+      </c>
+      <c r="K325" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="L325" s="10" t="s">
+        <v>93</v>
+      </c>
+      <c r="M325" s="6" t="s">
+        <v>1295</v>
+      </c>
+      <c r="N325" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="O325" s="6">
+        <v>18540.2</v>
+      </c>
+      <c r="P325" s="6"/>
+    </row>
+    <row r="326" spans="1:16" customHeight="1" ht="65">
+      <c r="A326" s="6" t="s">
+        <v>1296</v>
+      </c>
+      <c r="B326" s="6">
+        <v>0</v>
+      </c>
+      <c r="C326" s="6">
+        <v>0</v>
+      </c>
+      <c r="D326" s="6">
+        <v>0</v>
+      </c>
+      <c r="E326" s="6" t="s">
+        <v>1297</v>
+      </c>
+      <c r="F326" s="9" t="s">
+        <v>93</v>
+      </c>
+      <c r="G326" s="10" t="s">
+        <v>32</v>
+      </c>
+      <c r="H326" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="I326" s="6">
+        <v>3.5</v>
+      </c>
+      <c r="J326" s="10" t="s">
+        <v>1298</v>
+      </c>
+      <c r="K326" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="L326" s="10" t="s">
+        <v>93</v>
+      </c>
+      <c r="M326" s="6" t="s">
+        <v>1299</v>
+      </c>
+      <c r="N326" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="O326" s="6">
+        <v>20233.29</v>
+      </c>
+      <c r="P326" s="6"/>
+    </row>
+    <row r="327" spans="1:16" customHeight="1" ht="65">
+      <c r="A327" s="6" t="s">
+        <v>1300</v>
+      </c>
+      <c r="B327" s="6">
+        <v>0</v>
+      </c>
+      <c r="C327" s="6">
+        <v>0</v>
+      </c>
+      <c r="D327" s="6">
+        <v>0</v>
+      </c>
+      <c r="E327" s="6" t="s">
+        <v>1301</v>
+      </c>
+      <c r="F327" s="9" t="s">
+        <v>106</v>
+      </c>
+      <c r="G327" s="10" t="s">
+        <v>32</v>
+      </c>
+      <c r="H327" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="I327" s="6">
+        <v>6.2</v>
+      </c>
+      <c r="J327" s="10" t="s">
+        <v>1302</v>
+      </c>
+      <c r="K327" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="L327" s="10" t="s">
+        <v>106</v>
+      </c>
+      <c r="M327" s="6" t="s">
+        <v>1303</v>
+      </c>
+      <c r="N327" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="O327" s="6">
+        <v>25867.06</v>
+      </c>
+      <c r="P327" s="6"/>
+    </row>
+    <row r="328" spans="1:16" customHeight="1" ht="65">
+      <c r="A328" s="6" t="s">
+        <v>1304</v>
+      </c>
+      <c r="B328" s="6">
+        <v>0</v>
+      </c>
+      <c r="C328" s="6">
+        <v>0</v>
+      </c>
+      <c r="D328" s="6">
+        <v>0</v>
+      </c>
+      <c r="E328" s="6" t="s">
+        <v>1305</v>
+      </c>
+      <c r="F328" s="9" t="s">
+        <v>50</v>
+      </c>
+      <c r="G328" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="H328" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="I328" s="6">
+        <v>3.6</v>
+      </c>
+      <c r="J328" s="10" t="s">
+        <v>1306</v>
+      </c>
+      <c r="K328" s="6" t="s">
+        <v>209</v>
+      </c>
+      <c r="L328" s="10" t="s">
+        <v>50</v>
+      </c>
+      <c r="M328" s="6" t="s">
+        <v>1307</v>
+      </c>
+      <c r="N328" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="O328" s="6">
+        <v>10697.78</v>
+      </c>
+      <c r="P328" s="6"/>
+    </row>
+    <row r="329" spans="1:16" customHeight="1" ht="65">
+      <c r="A329" s="6" t="s">
+        <v>1308</v>
+      </c>
+      <c r="B329" s="6">
+        <v>1</v>
+      </c>
+      <c r="C329" s="6">
+        <v>1</v>
+      </c>
+      <c r="D329" s="6">
+        <v>0</v>
+      </c>
+      <c r="E329" s="6" t="s">
+        <v>1309</v>
+      </c>
+      <c r="F329" s="9" t="s">
+        <v>494</v>
+      </c>
+      <c r="G329" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="H329" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="I329" s="6">
+        <v>2.1</v>
+      </c>
+      <c r="J329" s="10" t="s">
+        <v>1310</v>
+      </c>
+      <c r="K329" s="6" t="s">
+        <v>496</v>
+      </c>
+      <c r="L329" s="10" t="s">
+        <v>494</v>
+      </c>
+      <c r="M329" s="6" t="s">
+        <v>1311</v>
+      </c>
+      <c r="N329" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="O329" s="6">
+        <v>4394.09</v>
+      </c>
+      <c r="P329" s="6"/>
+    </row>
+    <row r="330" spans="1:16" customHeight="1" ht="65">
+      <c r="A330" s="6" t="s">
+        <v>1312</v>
+      </c>
+      <c r="B330" s="6">
+        <v>0</v>
+      </c>
+      <c r="C330" s="6">
+        <v>0</v>
+      </c>
+      <c r="D330" s="6">
+        <v>0</v>
+      </c>
+      <c r="E330" s="6" t="s">
+        <v>1313</v>
+      </c>
+      <c r="F330" s="9" t="s">
+        <v>93</v>
+      </c>
+      <c r="G330" s="10" t="s">
+        <v>32</v>
+      </c>
+      <c r="H330" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="I330" s="6">
         <v>3.3</v>
       </c>
-      <c r="J296" s="10" t="s">
-[...17 lines deleted...]
-      <c r="P296" s="6"/>
+      <c r="J330" s="10" t="s">
+        <v>1314</v>
+      </c>
+      <c r="K330" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="L330" s="10" t="s">
+        <v>93</v>
+      </c>
+      <c r="M330" s="6" t="s">
+        <v>1315</v>
+      </c>
+      <c r="N330" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="O330" s="6">
+        <v>14437.15</v>
+      </c>
+      <c r="P330" s="6"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>