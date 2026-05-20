--- v2 (2026-04-05)
+++ v3 (2026-05-20)
@@ -27,51 +27,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Price List Td" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1316">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>АО "Торговый Дизайн"</t>
   </si>
   <si>
     <t>Прайс-лист от</t>
   </si>
   <si>
-    <t>05.04.2026 14:15:49</t>
+    <t>20.05.2026 15:15:45</t>
   </si>
   <si>
     <t>Бренд/Номенклатура</t>
   </si>
   <si>
     <t>Остаток</t>
   </si>
   <si>
     <t>Свободно</t>
   </si>
   <si>
     <t>Резерв</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Категория</t>
   </si>
   <si>
     <t>Страна происхождения</t>
   </si>
   <si>
     <t>С - склад, П и З - заказ, (но товар может быть по наличию). Н - распродаем</t>
   </si>
@@ -142,50 +142,80 @@
     <t>F293c/5 Крючок 250 мм, d=5мм, хром</t>
   </si>
   <si>
     <t>Abbott</t>
   </si>
   <si>
     <t>00000196423</t>
   </si>
   <si>
     <t>Ящик универсальный с перфорацией (600х400х312мм), красный</t>
   </si>
   <si>
     <t>C65VH.ECO_Red</t>
   </si>
   <si>
     <t>Ящики универсальные</t>
   </si>
   <si>
     <t>П</t>
   </si>
   <si>
     <t>Reklime</t>
   </si>
   <si>
     <t>ЦБ-00093310</t>
+  </si>
+  <si>
+    <t>Весы с печатью этикеток МАССА-К MК-15.2-RP10-1</t>
+  </si>
+  <si>
+    <t>MК-15.2-RP10-1</t>
+  </si>
+  <si>
+    <t>Весы с печатью этикеток</t>
+  </si>
+  <si>
+    <t>Н</t>
+  </si>
+  <si>
+    <t>Весы электронные MК-15.2-RP10-1, с печатью этикеток,
+Материал - металл, пластик. 
+Предел взвешивания - 15 кг. 
+Дискретность двухдиапазонная - 2/5 г. 
+Платформа (нерж. сталь) 336х240 мм. 
+Матричный ЖК дисплей с подсветкой, 192х64 точки. 
+Интерфейсы: Ethernet, USB тип А, DB9-MА/вилка (интерфейс RS-232), TJ1A-4P4C 
+Ширина рулона/этикеток, 60/58 мм
+Весы поддерживают печать 8 форматов штрихкодов, регистрируют товароучетные операции (продажа, прием, отпуск, списание, инвентаризация). 
+Питание от сети через адаптер.</t>
+  </si>
+  <si>
+    <t>МАССА-К</t>
+  </si>
+  <si>
+    <t>00000324029</t>
   </si>
   <si>
     <t>Весы лабораторные CAS XE-300</t>
   </si>
   <si>
     <t>XE-300</t>
   </si>
   <si>
     <t>Весы лабораторные</t>
   </si>
   <si>
     <t>Габариты: 272х180х80мм. Предел взвешивания: 300 г. Точность: 0,005 г. Размер платформы: круглая Ø128 мм. Диапазон рабочих температур 5-40 С. Тип дисплея: жидкокристаллический. Калибровочная гиря: 1кгF2. Класс точности: II высокий. Интерфейс: USB, RS-232. Источник питания: сеть 220, аккумулятор. Режим работы: простое взвешивание, измерение плотности, процентный, счетный, дозирование.</t>
   </si>
   <si>
     <t>CAS</t>
   </si>
   <si>
     <t>00000340780</t>
   </si>
   <si>
     <t>Весы для простого взвешивания CAS SWII-05</t>
   </si>
   <si>
     <t>SWII-5 (SD)</t>
   </si>
@@ -696,98 +726,92 @@
   <si>
     <t>STA100-XX</t>
   </si>
   <si>
     <t>Тележки покупательские</t>
   </si>
   <si>
     <t>Тележка покупательская т.м. EKSI, 100л, без д/c., ZN, RD</t>
   </si>
   <si>
     <t>EKSI</t>
   </si>
   <si>
     <t>00000305455</t>
   </si>
   <si>
     <t>Весы для простого взвешивания МАССА-К МК-6.2-А21-2 (б/интерф)</t>
   </si>
   <si>
     <t>МК-6.2-А21-2 (б/интерф)</t>
   </si>
   <si>
     <t>Весы электронные настольные МК-6.2-А21-2 (без интерфейсов). Фасовочные настольные весы для производств, магазинов и общепита. Встроенный аккумулятор обеспечивает автономную работу до 60 часов. Весы имеют дополнительные режимы работы: счетный (определение количества штучного товара по весу), процентного взвешивания и контроля массы (компараторный режим).</t>
   </si>
   <si>
-    <t>МАССА-К</t>
-[...1 lines deleted...]
-  <si>
     <t>00000422964</t>
   </si>
   <si>
     <t>Корзина H=160, G=470, L=665 (RAL 7035)</t>
   </si>
   <si>
     <t>тд-3.2.6 RAL 7035</t>
   </si>
   <si>
     <t>00000343261</t>
   </si>
   <si>
     <t>Весы для простого взвешивания МАССА-К МК-15.2-А21(UE)</t>
   </si>
   <si>
     <t>МК-15.2-А21(UE)</t>
   </si>
   <si>
     <t>Весы электронные настольные МК-15.2-А21(UE) с интерфейсами USB, Ethernet</t>
   </si>
   <si>
     <t>00000432369</t>
   </si>
   <si>
     <t>Прилавок из ДСП Cryspi S 6090 V</t>
   </si>
   <si>
     <t>ST S 9060150 DM16 С</t>
   </si>
   <si>
     <t>Прилавок ST S (S 6090 V , 900x600x1500, демонстрационный, ЛДСП16, серый)
 Габариты: 900х600х1500мм, в упаковке: 1750х600х90мм
 Вес: нетто- 75кг, брутто- 80кг</t>
   </si>
   <si>
     <t>О0000013152</t>
   </si>
   <si>
     <t>Весы с печатью этикеток CAS CL-7000-15S</t>
   </si>
   <si>
     <t>CL-7000-15S</t>
-  </si>
-[...1 lines deleted...]
-    <t>Весы с печатью этикеток</t>
   </si>
   <si>
     <t>КОРЕЯ, РЕСПУБЛИКА</t>
   </si>
   <si>
     <t>Весы CL-7000-15S (TCP/IP), 410х500х546 мм, цветной сенсорный экран 15 дюймов с разрешением 1024х768 мм, максимальный размер этикетки до 60х120 мм, сменный картридж, предел взвешивания - 15 кг, погрешность 1/2 г, скорость печати 100 мм/с, размеры платформы 380х250 мм</t>
   </si>
   <si>
     <t>00000261297</t>
   </si>
   <si>
     <t>Стеллаж овощной с выкатными ящиками и зеркальным фризом с подсветкой Евромаркет, ОВС0076</t>
   </si>
   <si>
     <t>ОВС0076</t>
   </si>
   <si>
     <t>Стеллаж овощной с выкатными ящиками и зеркальным фризом с подсветкой (ОВС0076)
 Стеллаж комплектуется одной стойкой, в комплект не входят плинтус, ценникодержатели и ограничители.
 Конструкция удобна в использовании, легко устанавливается в зале. Овощной стеллаж с выдвижными корзинами упрощает сортировку и замену товаров.
 Покраска возможна в любой цвет RAL.</t>
   </si>
   <si>
     <t>Евромаркет</t>
   </si>
@@ -937,53 +961,50 @@
     <t>F291c/6 Крючок 150 мм, хром</t>
   </si>
   <si>
     <t>00000189905</t>
   </si>
   <si>
     <t>Ценникодержатель самоклеющийся EuroposGroup DBR39, красный</t>
   </si>
   <si>
     <t>198 294</t>
   </si>
   <si>
     <t>Ценникодержатель полочный самоклеющийся DBR39 длина 1000мм., цвет красный</t>
   </si>
   <si>
     <t>00000241264</t>
   </si>
   <si>
     <t>Крючок для торговых стеллажей ГЕФЕСТ к-Т93</t>
   </si>
   <si>
     <t>к-Т93</t>
   </si>
   <si>
     <t>Крючки для торговых стеллажей</t>
-  </si>
-[...1 lines deleted...]
-    <t>Н</t>
   </si>
   <si>
     <t>Крючок одинарный Ø5 с ЦД 70х40мм 300мм ПФ25 (компл.) (хром) д/стеллажа торг.</t>
   </si>
   <si>
     <t>ГЕФЕСТ</t>
   </si>
   <si>
     <t>00000304474</t>
   </si>
   <si>
     <t>Крючок для торговых стеллажей ГЕФЕСТ Т97</t>
   </si>
   <si>
     <t>Т97</t>
   </si>
   <si>
     <t>Крючок одинарный Ø5 300мм ПФ25 (хром) для стеллажа торгового</t>
   </si>
   <si>
     <t>00000304475</t>
   </si>
   <si>
     <t>Корзина покупательская EKSI PBT34 RD</t>
   </si>
@@ -1267,66 +1288,50 @@
   <si>
     <t>Тележка покупательская т.м. EKSI, 60л, без д/c., ZN, RD</t>
   </si>
   <si>
     <t>00000305459</t>
   </si>
   <si>
     <t>Торговая витрина Cryspi L 500V</t>
   </si>
   <si>
     <t>LB V 5454197 G16 БК</t>
   </si>
   <si>
     <t>Торговые витрины</t>
   </si>
   <si>
     <t>Витрина LB V (L 500V, остеклённая, ЛДСП16, бук)
 Габариты: 536х536х1971мм, в упаковке: 600х600х210мм
 Вес: нетто- 88кг, брутто- 108кг</t>
   </si>
   <si>
     <t>Витрины торговые высокие</t>
   </si>
   <si>
     <t>О0000013968</t>
-  </si>
-[...14 lines deleted...]
-    <t>00000377612</t>
   </si>
   <si>
     <t>Весы торговые CAS Весы PRII-30D (LCD)</t>
   </si>
   <si>
     <t>Весы PRII-30D (LCD)</t>
   </si>
   <si>
     <t>Весы PRII-30D
 Наксимальная нагрузка 15/30кг
 Цена деления - 5/10 г
 Размер платформы - 330x235мм
 Габариты - 341x383x102мм
 LCD дисплей
 Питание - Аккумулятор 4 В/4 А*ч, от сети через адаптер 6 В, от батарей (3 шт.) 1.5V тип  D (опционально)</t>
   </si>
   <si>
     <t>00000356548</t>
   </si>
   <si>
     <t>Прилавок из ДСП Cryspi S 6090 S</t>
   </si>
   <si>
     <t>ST S 906090 G16 С</t>
   </si>
@@ -4353,51 +4358,51 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="49" fillId="0" borderId="1" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="49" fillId="0" borderId="1" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67d7d5fd1ddcf976c54dc47c4cb5da5.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d450af5529739e430fda0d7316e5eff.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401542755a6a3396a5e51b276851e0a5.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5897e25e5f0885ceb748e6e31a1be1e.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5897e25e5f0885ceb748e6e31a1be1e.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0087c0c6f0e08b9484947599e03fc519.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a30264cab8f9539c542a13a69914447.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acdedeb947c9dbdf1847c6812a880fe.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3099b963cbeb1a0993a53eb6c925b531.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97db409161091f3fc6de580823381e8b.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c8c967574a27cb561a026ca3af4824.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d76794b33c0cb5197ff05a916e88803.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360d8c9d23f737252ae8f35abdaaca1f.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41adfe8b16d137edcf8b2618742826b.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04edbc8e34431b9d44f87761937b1891.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78a5fddd6abb71de15d9dea8139cf4d.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacb8309543c1f71f0f0322f0688367f.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2449d57981aff90564f97f693704c2a7.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916ba88c3418dd39b3766fa5385af80c.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c95b790346dbb0b036763e84e901fe.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8a8e0a1b12af4773781fd243cde9a5.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b405b131da0e7f5d73dff8aea7a8df9.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050717f7852ce298c83ad64bfbd2f2c2.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a256e3b3dfe61f4ca9e84075e07a2304.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ff4ac1144cc3d4dae008858ec45d7e.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ebd788867f14641bedfa58264f56be.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205abf65705609caa2657e316ff30bfc.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ba7286c0f9500ac1b74e1e3ae3e282.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966d62adacd62a0418d490aeec436dd8.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7c177e7710a1d37da21b41bd42099f.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749be65fb6e2c04fdbf50839975a47e8.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dff34e6bf6c118f6855fa8c235f4be.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf42c37e0ca9c98618ed78bd0f8f2c00.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b63868ac2b3becd7456de005975b0c.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ed97e11abc5d7d2ccf7d8b50570658.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4bc68aae548e855ba69fd13140c5fe.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234c074dc0af3f2106cc6aabaed49248.JPG"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdf231afe08f51b50fb2b958f1aaef0.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399a5d5487ade1a14a97c2b75b15cee8.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c928fb3279e5f94f74265ba20fd2bff.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14bb4b673bddfef189fdd0af3f9faf5.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32d9c539c4a199ca7808fcde396c56b.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ed61a619090b47cb77c1aee686fa90.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c68588a7afdb95fa21ab6a88f3d67f.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d01f3182658deadaf43cbaa172f78c5.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4976b7e1e435a240e1026fccec27e85.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e84f6044b8101af4237ad5004e33ff.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5ad1e65502c8f9633c4d536bcfec1f.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079ccd50723f3ff2c12ff632db5a2f47.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3febe6923aaed3c5f4481194408dd94b.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d735e7c518ac30ce9c94db6ed41f5670.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d707154fa2428ca54823ddc7cc4ab8.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd8b6215a858964078a68b03d7724e1.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cc87d3b45cc129a7715e6f725e2d3b.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fa0412b37d7cbaa9f25b3cccc0befc.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d3e9c6d0aceee77bd3265dec7a449b.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd318343db16a458e5fb0adcc1c21031.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417c7569ac941a66e9ce5b1c6be73918.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caa6c98cbf9d28daa5cace50f9c84cf.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadce1b6f651650a6fa88079db11106e.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbf6ceb8734913bf35086317f28994c.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe52b93b3af4df5ee951be744ff4be3.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039a5ebb398e14dbf07422e13a272b09.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb21d9b0fa76199d931a624d462f1f72.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a612be9f87829a3db5b5be33c77bc8.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c08b0e5e2032409b3ea356b0ee7b77.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47efcace9488409207ed2b6eb92e185.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490c760be76dc9d6dae4b2497807362f.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff04aa87e05a14593562ce095b0ddd5c.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886ca6c744832821a7e8e668a30ea50a.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c80d0185174346c851957171fbcb9a.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86635705760bf45a465cba466c5bc1cf.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019144e7e788858c73e6d9c813caa54d.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9e81fae619bd5ab22a80c3f92ac1b5.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bc8061877cdda51cdcb93d4732a929.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f171ffead8e55361e6bb6ee32fe523da.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224d243b67dc7df77dc5acbc5403470a.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e14df24d0fe12344591548dc596e28.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b226117855bc8481ef5d32c5a1dbd93.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ccc217579cfab38f46aa4dbd71a613.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c68588a7afdb95fa21ab6a88f3d67f.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7396f2bb21ff33d3c2ec68907c20550.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abd62af59496db43a03f056ec08f421.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6593045d4d215b19a12d6695bac2414d.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec4822142431eec606d9b19693aec44.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78cbd38a37c2097f85fd56662c358dc.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc409d5d114b6fc753bd64214ff3f0e.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddf8e389c20bcc28cef6aae7831e077.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3c027b6b448461d9af9e23cfd850e9.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4be13a9ff99ff05179a0816d49c3bc.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fe84968a386f75e89a9ba941daf7ee.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d0589f92c78a3195e8b36352bf9654.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24679c48824301b17073d73997c4e556.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf7fb0fd395a4aef97bf3c1df68881f.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b0add8f7ffe9f59379017134f249e3.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7250619e6557fc12fb23c6c999651932.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2ed55def5dc53ddac3c0bb26d43a94.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4cb2c8c22d5e706128a4e283862fd3.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1681ccd8daaa4e224405bd8861bdbe38.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08143b4b90235259320e9d2166b3e1d5.jpg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71647a9ad6b813fee9fea41240d6a247.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c73874da46cfe5dc5c9fb1a454742e.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f26723076e794f11bbabd588873f75.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b8b9b845a4aab2e06458a01a7522fc.jpg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3950076edc4c3156aec648a76cbe3200.jpg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dbc18ab99648fa2a1747d3d14aa243.jpg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5b1cd7952a34a0ab111d119e7a7419.jpg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126b4107e53840d7ee93174b55e8f739.jpg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bd777e579fc140434660055ace7cae.jpg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f52315c7271200537a68a0af2a89f66.jpg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2990927512b6ce1f050e423f71cef9a1.JPG"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df79ecaa344ee8131c4107f2b510ac1d.jpg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c9febc4d18fcaf9bf4f85157bab419.jpg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a5e63adda09466834b2ef782731077.jpg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad550576d24e9136616236f7d826a70.jpg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6323d8e8c40db88503a4b8768eaeca.jpg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03688b582b539ed315e256cbbea5dd10.jpg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289e2fb36b9c2c02d6c17aa13cd0a81f.jpg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3c8a9880d55540f30522c29508824a.jpg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c68588a7afdb95fa21ab6a88f3d67f.jpg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d432645b7ed667af0e5d495ffbbc454d.jpg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429fb39783e06bc16a93c4284cd9156e.jpg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b1675a76cc37fa04aa4edc2449db85.jpg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee52f0a9bfefc34e8600b2d16cbad5c.jpg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4c2da05662abd5c76269e1b001f634.jpg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b601d2aa08078caac18a3b156998df3d.jpg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475e1c4e51f3524fa408916c29336eb2.jpg"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edb96b703fc08283b2e2b7c046663d2.jpg"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f0c9b3c7d9a9ebe1f523eb6093507f.jpg"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a2b0ed5aa89b00d46243a5e90990dd.jpg"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecb8640ca90fae87661115d71ed9df0.jpg"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67f1cfbe07d545704f02e916960b9fa.jpg"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22af41a832fd7f7ca8df8f299ea5619c.jpg"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25367d4457d3902d7236f51b19d43fc5.jpg"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d434f19249370302942db5ba6cf379.jpg"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d403a3925e24a978be34d0a6dcb1dc1f.jpg"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d391e42de01c3e4de8eb80ba2e07ddb.JPG"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7c00c9deeea14e7e8e498b4889e277.jpg"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf4458d734f1c9ca1bf0a6319583160.jpg"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e55e0c1063a08f4d79199afdaeb118c.jpeg"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75db4cd18633ad89c50b84f2d5427d3.jpg"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c68588a7afdb95fa21ab6a88f3d67f.jpg"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735410457a3a9721d51ae176da0fb07d.jpg"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cc25b0178f5374d9b1a36de208c609.jpg"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e09ba5aaa9564474f6d16c7f540cdb.jpg"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3b46ddcee1934c5b2324415e839e25.jpg"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15dd49c92b7b6abe81b83a69622784f.jpg"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff63a803a1d7a712e7b6299262af4163.jpg"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c3e6856a02b4c9810cec897ed1bdbd.jpg"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559d74f0d6d51694c4519fa27b2d63a7.jpg"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745b1fd494fe3fa1f3a59b764477ce45.jpg"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cfaece434147749445da9f3ad554da.jpg"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe2eb0b05381dc29b1113c5b75ced50.jpg"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef6c95d0e4505f16d79b706af32b8c7.jpg"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55164207317acea9810fe2e3511c9b21.jpg"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564910a8f89e1e6186f26b4849c0c244.jpg"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0ee1df27dc2bcd61cad69214918362.jpg"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c56d2232c91d1baef16db7faf66e2f.jpg"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c68588a7afdb95fa21ab6a88f3d67f.jpg"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdb7235d34f66fe9265298554e42780.jpg"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e14784b43fedc312310d89a1f22adb.jpg"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89d32924f8e90a9725bc9f0cf64cd68.jpg"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a91994bee8d909f438c178073da401c.jpg"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e8693c65e9668a3ecb5fb4308ce2b2.jpg"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43789dc41678363404b656a861867edd.jpg"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675047c4ec487c5bc6fe155f1e2ae3de.jpg"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2ec2f18b03bd719f206e2ff9062898.jpg"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a4822d0934c0f75ecd4b251955f9e9.jpg"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d883ce93223e3b6cd038a8ca9394e11.jpg"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bde99ca28784d35b1e7e8993c1524f.jpg"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded3c8e33b826596be19281bb269292e.jpg"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232d7b35e6e15665713db7e2e7a3c296.jpg"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b1a54a5e19e5089ac634bdd3309e39.jpg"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af95372e505f0211c949996d1d66d0e1.jpg"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613ea3fe5cfa378cddbfef0af05ac506.JPG"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b3df42c39436d32db19d0597e2c3af.jpg"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b818f06865ae90af99cd1d37275110.jpg"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3647dd96b79000f49f020c4aa06a3e2.jpg"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d259e2d5cf85a32ade68d4365777e6d3.jpg"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69670da57abcc8112e71fa02bbe69ce1.jpg"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226aeba4a3c2a219c85b2f19c510c414.jpg"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5360b144156915aaac515444eeb301e.jpg"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88286686a88ffd749e908cf1c2554215.jpg"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b17842b04566e18c061f505e37ed5f6.jpg"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613e0617b0e186549eb1c3150d20a07c.jpg"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c68588a7afdb95fa21ab6a88f3d67f.jpg"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65efd44cc85b772e016cdc7e23b80f18.jpg"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9c6a804cc37bb79afa33fe2996deb6.jpg"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127da527d3cfc531be49f9c3c839a616.JPG"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aec02f95c285090647ec77ca9567aad.jpg"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2f4847e6b118ae5d572f524ccfd970.jpg"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc21e236b37bf63910eeff7ec261a08.jpg"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd60ccb0e4376212815d41cb450d7d0.jpg"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea8fc899bdbf9b625f35e9d080c507c.jpg"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94916c0c2ebc10162fa2362f0182a7f.jpg"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283aca6a1e235d7db5adeddf0a590738.jpg"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211c5b44f106c6b8d3c42455df58fc9c.jpg"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286c58b58d07f920f1ac4075dfb0ff1d.jpg"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b823cf4bf33cf6396e39b129113972.jpg"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1cd3bf362365b9b7121c6a618cefaa.jpg"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07320526d426c94d19f181cfc619c3ee.jpg"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0663546360ad7fe291c464bf243379da.jpg"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7a1733f63bc97888868f6cf5891caf.jpg"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286a9081ada6febb7ec1fcfdab7d42ca.jpg"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7d4139f3e73bafac0ea9428515c9b2.jpg"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e6f4371e7dbcb7a8ef54929284d9ea.jpg"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba57090cfc2ecdd1b0c0a82dd3a4d6a5.jpg"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538620f94d8b7bc7afe27eb2a3f9a64c.jpg"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd9303620ac366f5a7d353cb651f314.jpg"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e162591d40dd7d7f1c290919d9b61b5.jpg"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df06ae8b06253c2c6ed3e86ddd954f4f.jpg"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4599586fb146ea701f1327cadc6fa57.jpg"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3e39d7b551ce192f291b3dd9939a25.jpg"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9630b91cd0f36514c41670a1910dc668.jpg"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedafbabf9a81c36061c57db61b984d4.jpg"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f58d152769f2b292655e96190c27263.jpg"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731ca80726f7de56361acc1ba46b6da1.jpg"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06466d2185066d0f5d8a8c349f1c47d.jpg"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c517169e632792eec9c5eca124600d.jpg"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca27ca7270a642b700c2e5a237bf832.jpg"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48428ce6218007623df2668fa3d673d.jpg"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeb82d073fd30bb1edd68c5d0cc01dd.jpg"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f21edad09ade55d6788c82b4f40bdd6.jpg"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d65683ef3b69d369bcee8296665755c.jpg"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548c54283806277ed520c55bb75cf71e.jpg"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930938df851eaa77b21f4d56007108be.JPG"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8131ffb5a4abe39bb9fa591ebd65b2.jpg"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f72486792c7bc0b5d4e1555575ce099.jpg"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3423c49fe540a52bf893bd9a17424fa7.jpg"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9e291980231f98c293781dd81e2ed6.jpg"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9616e35c10b6d9e7e7379c35274611.jpg"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492641c14d2c6355d8de88c7d3384754.jpg"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0efeb96dc0617c5dc6190263cc9a70.jpg"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5dd124cb5c38203db71c4b820b7d78.jpg"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619f96b6e8c8348d93a0862eede49afb.jpg"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aced93dbe30488c151c87ba0284b708.jpg"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d470223557d91d69d855066940991854.jpg"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55ef187999b0f697aa955dfe21044ac.jpg"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483350219628d46b129dd99e706e5a4e.jpg"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2d7e21e956dcb1bde482951966b852.jpg"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f03c04e777894119c290c912621a57.jpg"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715735341ef79bd7ff6fb58d885d2ddf.jpg"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485b75700b3c90ea2a9351465bcb40a9.jpg"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41580852e9f3146a1a624171589a627c.jpg"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb69c53473b4a4aa2229042af725cc4c.jpg"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409734dfde4f1287fd6f4ced14225768.jpg"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6825729afc541f82fef88d54250eef02.jpg"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fab1848c26d619347cc097a9f2c2de8.jpg"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e47f21a23fe26ae6f1d5ae6f4e97be.jpg"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e9611e2ea5008ad90a350019904983.jpg"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8630445e84af4abeab71a2217f6ba61.jpg"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f370ec876d02f87cda4e776986be8068.jpg"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c61c086369ffed3dd885ec7bfa82e5.jpg"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4111d17979d1c474b96b337549897fbf.jpg"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89e98f60268679222d9f3267cd4b603.JPG"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9e9067552fd044955bc79331ce2712.jpg"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9130cf31beaad2deecf80cf9cfe71ee.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67d7d5fd1ddcf976c54dc47c4cb5da5.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d450af5529739e430fda0d7316e5eff.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518b2486b31689526675665f92c07329.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401542755a6a3396a5e51b276851e0a5.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5897e25e5f0885ceb748e6e31a1be1e.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5897e25e5f0885ceb748e6e31a1be1e.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0087c0c6f0e08b9484947599e03fc519.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a30264cab8f9539c542a13a69914447.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acdedeb947c9dbdf1847c6812a880fe.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3099b963cbeb1a0993a53eb6c925b531.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97db409161091f3fc6de580823381e8b.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c8c967574a27cb561a026ca3af4824.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d76794b33c0cb5197ff05a916e88803.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360d8c9d23f737252ae8f35abdaaca1f.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41adfe8b16d137edcf8b2618742826b.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04edbc8e34431b9d44f87761937b1891.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78a5fddd6abb71de15d9dea8139cf4d.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacb8309543c1f71f0f0322f0688367f.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2449d57981aff90564f97f693704c2a7.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916ba88c3418dd39b3766fa5385af80c.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c95b790346dbb0b036763e84e901fe.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8a8e0a1b12af4773781fd243cde9a5.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b405b131da0e7f5d73dff8aea7a8df9.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050717f7852ce298c83ad64bfbd2f2c2.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a256e3b3dfe61f4ca9e84075e07a2304.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ff4ac1144cc3d4dae008858ec45d7e.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ebd788867f14641bedfa58264f56be.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205abf65705609caa2657e316ff30bfc.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ba7286c0f9500ac1b74e1e3ae3e282.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966d62adacd62a0418d490aeec436dd8.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7c177e7710a1d37da21b41bd42099f.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749be65fb6e2c04fdbf50839975a47e8.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dff34e6bf6c118f6855fa8c235f4be.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf42c37e0ca9c98618ed78bd0f8f2c00.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b63868ac2b3becd7456de005975b0c.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ed97e11abc5d7d2ccf7d8b50570658.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4bc68aae548e855ba69fd13140c5fe.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234c074dc0af3f2106cc6aabaed49248.JPG"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdf231afe08f51b50fb2b958f1aaef0.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399a5d5487ade1a14a97c2b75b15cee8.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c928fb3279e5f94f74265ba20fd2bff.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14bb4b673bddfef189fdd0af3f9faf5.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32d9c539c4a199ca7808fcde396c56b.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ed61a619090b47cb77c1aee686fa90.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c68588a7afdb95fa21ab6a88f3d67f.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d01f3182658deadaf43cbaa172f78c5.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4976b7e1e435a240e1026fccec27e85.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e84f6044b8101af4237ad5004e33ff.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5ad1e65502c8f9633c4d536bcfec1f.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079ccd50723f3ff2c12ff632db5a2f47.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3febe6923aaed3c5f4481194408dd94b.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d735e7c518ac30ce9c94db6ed41f5670.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d707154fa2428ca54823ddc7cc4ab8.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd8b6215a858964078a68b03d7724e1.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cc87d3b45cc129a7715e6f725e2d3b.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fa0412b37d7cbaa9f25b3cccc0befc.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d3e9c6d0aceee77bd3265dec7a449b.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd318343db16a458e5fb0adcc1c21031.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417c7569ac941a66e9ce5b1c6be73918.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caa6c98cbf9d28daa5cace50f9c84cf.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadce1b6f651650a6fa88079db11106e.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbf6ceb8734913bf35086317f28994c.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe52b93b3af4df5ee951be744ff4be3.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039a5ebb398e14dbf07422e13a272b09.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb21d9b0fa76199d931a624d462f1f72.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a612be9f87829a3db5b5be33c77bc8.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c08b0e5e2032409b3ea356b0ee7b77.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47efcace9488409207ed2b6eb92e185.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490c760be76dc9d6dae4b2497807362f.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff04aa87e05a14593562ce095b0ddd5c.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886ca6c744832821a7e8e668a30ea50a.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c80d0185174346c851957171fbcb9a.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86635705760bf45a465cba466c5bc1cf.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9e81fae619bd5ab22a80c3f92ac1b5.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bc8061877cdda51cdcb93d4732a929.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f171ffead8e55361e6bb6ee32fe523da.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224d243b67dc7df77dc5acbc5403470a.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e14df24d0fe12344591548dc596e28.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b226117855bc8481ef5d32c5a1dbd93.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ccc217579cfab38f46aa4dbd71a613.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c68588a7afdb95fa21ab6a88f3d67f.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7396f2bb21ff33d3c2ec68907c20550.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abd62af59496db43a03f056ec08f421.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6593045d4d215b19a12d6695bac2414d.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec4822142431eec606d9b19693aec44.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78cbd38a37c2097f85fd56662c358dc.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc409d5d114b6fc753bd64214ff3f0e.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddf8e389c20bcc28cef6aae7831e077.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3c027b6b448461d9af9e23cfd850e9.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4be13a9ff99ff05179a0816d49c3bc.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fe84968a386f75e89a9ba941daf7ee.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d0589f92c78a3195e8b36352bf9654.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24679c48824301b17073d73997c4e556.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf7fb0fd395a4aef97bf3c1df68881f.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b0add8f7ffe9f59379017134f249e3.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7250619e6557fc12fb23c6c999651932.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2ed55def5dc53ddac3c0bb26d43a94.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4cb2c8c22d5e706128a4e283862fd3.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1681ccd8daaa4e224405bd8861bdbe38.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08143b4b90235259320e9d2166b3e1d5.jpg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71647a9ad6b813fee9fea41240d6a247.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c73874da46cfe5dc5c9fb1a454742e.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f26723076e794f11bbabd588873f75.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b8b9b845a4aab2e06458a01a7522fc.jpg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3950076edc4c3156aec648a76cbe3200.jpg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dbc18ab99648fa2a1747d3d14aa243.jpg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5b1cd7952a34a0ab111d119e7a7419.jpg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126b4107e53840d7ee93174b55e8f739.jpg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bd777e579fc140434660055ace7cae.jpg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f52315c7271200537a68a0af2a89f66.jpg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2990927512b6ce1f050e423f71cef9a1.JPG"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df79ecaa344ee8131c4107f2b510ac1d.jpg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c9febc4d18fcaf9bf4f85157bab419.jpg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a5e63adda09466834b2ef782731077.jpg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad550576d24e9136616236f7d826a70.jpg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6323d8e8c40db88503a4b8768eaeca.jpg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03688b582b539ed315e256cbbea5dd10.jpg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289e2fb36b9c2c02d6c17aa13cd0a81f.jpg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3c8a9880d55540f30522c29508824a.jpg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c68588a7afdb95fa21ab6a88f3d67f.jpg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d432645b7ed667af0e5d495ffbbc454d.jpg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429fb39783e06bc16a93c4284cd9156e.jpg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b1675a76cc37fa04aa4edc2449db85.jpg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee52f0a9bfefc34e8600b2d16cbad5c.jpg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4c2da05662abd5c76269e1b001f634.jpg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b601d2aa08078caac18a3b156998df3d.jpg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475e1c4e51f3524fa408916c29336eb2.jpg"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edb96b703fc08283b2e2b7c046663d2.jpg"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f0c9b3c7d9a9ebe1f523eb6093507f.jpg"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a2b0ed5aa89b00d46243a5e90990dd.jpg"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecb8640ca90fae87661115d71ed9df0.jpg"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67f1cfbe07d545704f02e916960b9fa.jpg"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22af41a832fd7f7ca8df8f299ea5619c.jpg"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25367d4457d3902d7236f51b19d43fc5.jpg"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d434f19249370302942db5ba6cf379.jpg"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d403a3925e24a978be34d0a6dcb1dc1f.jpg"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d391e42de01c3e4de8eb80ba2e07ddb.JPG"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7c00c9deeea14e7e8e498b4889e277.jpg"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf4458d734f1c9ca1bf0a6319583160.jpg"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e55e0c1063a08f4d79199afdaeb118c.jpeg"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75db4cd18633ad89c50b84f2d5427d3.jpg"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c68588a7afdb95fa21ab6a88f3d67f.jpg"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735410457a3a9721d51ae176da0fb07d.jpg"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cc25b0178f5374d9b1a36de208c609.jpg"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e09ba5aaa9564474f6d16c7f540cdb.jpg"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3b46ddcee1934c5b2324415e839e25.jpg"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15dd49c92b7b6abe81b83a69622784f.jpg"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff63a803a1d7a712e7b6299262af4163.jpg"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c3e6856a02b4c9810cec897ed1bdbd.jpg"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559d74f0d6d51694c4519fa27b2d63a7.jpg"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745b1fd494fe3fa1f3a59b764477ce45.jpg"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cfaece434147749445da9f3ad554da.jpg"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe2eb0b05381dc29b1113c5b75ced50.jpg"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef6c95d0e4505f16d79b706af32b8c7.jpg"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55164207317acea9810fe2e3511c9b21.jpg"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564910a8f89e1e6186f26b4849c0c244.jpg"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0ee1df27dc2bcd61cad69214918362.jpg"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c56d2232c91d1baef16db7faf66e2f.jpg"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c68588a7afdb95fa21ab6a88f3d67f.jpg"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdb7235d34f66fe9265298554e42780.jpg"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e14784b43fedc312310d89a1f22adb.jpg"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89d32924f8e90a9725bc9f0cf64cd68.jpg"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a91994bee8d909f438c178073da401c.jpg"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e8693c65e9668a3ecb5fb4308ce2b2.jpg"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43789dc41678363404b656a861867edd.jpg"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675047c4ec487c5bc6fe155f1e2ae3de.jpg"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2ec2f18b03bd719f206e2ff9062898.jpg"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a4822d0934c0f75ecd4b251955f9e9.jpg"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d883ce93223e3b6cd038a8ca9394e11.jpg"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bde99ca28784d35b1e7e8993c1524f.jpg"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded3c8e33b826596be19281bb269292e.jpg"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232d7b35e6e15665713db7e2e7a3c296.jpg"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b1a54a5e19e5089ac634bdd3309e39.jpg"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af95372e505f0211c949996d1d66d0e1.jpg"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613ea3fe5cfa378cddbfef0af05ac506.JPG"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b3df42c39436d32db19d0597e2c3af.jpg"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b818f06865ae90af99cd1d37275110.jpg"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3647dd96b79000f49f020c4aa06a3e2.jpg"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d259e2d5cf85a32ade68d4365777e6d3.jpg"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69670da57abcc8112e71fa02bbe69ce1.jpg"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226aeba4a3c2a219c85b2f19c510c414.jpg"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5360b144156915aaac515444eeb301e.jpg"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88286686a88ffd749e908cf1c2554215.jpg"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b17842b04566e18c061f505e37ed5f6.jpg"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613e0617b0e186549eb1c3150d20a07c.jpg"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c68588a7afdb95fa21ab6a88f3d67f.jpg"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65efd44cc85b772e016cdc7e23b80f18.jpg"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9c6a804cc37bb79afa33fe2996deb6.jpg"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127da527d3cfc531be49f9c3c839a616.JPG"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aec02f95c285090647ec77ca9567aad.jpg"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2f4847e6b118ae5d572f524ccfd970.jpg"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc21e236b37bf63910eeff7ec261a08.jpg"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd60ccb0e4376212815d41cb450d7d0.jpg"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea8fc899bdbf9b625f35e9d080c507c.jpg"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94916c0c2ebc10162fa2362f0182a7f.jpg"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283aca6a1e235d7db5adeddf0a590738.jpg"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211c5b44f106c6b8d3c42455df58fc9c.jpg"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286c58b58d07f920f1ac4075dfb0ff1d.jpg"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b823cf4bf33cf6396e39b129113972.jpg"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1cd3bf362365b9b7121c6a618cefaa.jpg"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07320526d426c94d19f181cfc619c3ee.jpg"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0663546360ad7fe291c464bf243379da.jpg"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7a1733f63bc97888868f6cf5891caf.jpg"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286a9081ada6febb7ec1fcfdab7d42ca.jpg"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7d4139f3e73bafac0ea9428515c9b2.jpg"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e6f4371e7dbcb7a8ef54929284d9ea.jpg"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba57090cfc2ecdd1b0c0a82dd3a4d6a5.jpg"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538620f94d8b7bc7afe27eb2a3f9a64c.jpg"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd9303620ac366f5a7d353cb651f314.jpg"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e162591d40dd7d7f1c290919d9b61b5.jpg"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df06ae8b06253c2c6ed3e86ddd954f4f.jpg"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4599586fb146ea701f1327cadc6fa57.jpg"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3e39d7b551ce192f291b3dd9939a25.jpg"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9630b91cd0f36514c41670a1910dc668.jpg"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedafbabf9a81c36061c57db61b984d4.jpg"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f58d152769f2b292655e96190c27263.jpg"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731ca80726f7de56361acc1ba46b6da1.jpg"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06466d2185066d0f5d8a8c349f1c47d.jpg"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c517169e632792eec9c5eca124600d.jpg"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca27ca7270a642b700c2e5a237bf832.jpg"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48428ce6218007623df2668fa3d673d.jpg"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeb82d073fd30bb1edd68c5d0cc01dd.jpg"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f21edad09ade55d6788c82b4f40bdd6.jpg"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d65683ef3b69d369bcee8296665755c.jpg"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548c54283806277ed520c55bb75cf71e.jpg"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930938df851eaa77b21f4d56007108be.JPG"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8131ffb5a4abe39bb9fa591ebd65b2.jpg"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f72486792c7bc0b5d4e1555575ce099.jpg"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3423c49fe540a52bf893bd9a17424fa7.jpg"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9e291980231f98c293781dd81e2ed6.jpg"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9616e35c10b6d9e7e7379c35274611.jpg"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492641c14d2c6355d8de88c7d3384754.jpg"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0efeb96dc0617c5dc6190263cc9a70.jpg"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5dd124cb5c38203db71c4b820b7d78.jpg"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619f96b6e8c8348d93a0862eede49afb.jpg"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aced93dbe30488c151c87ba0284b708.jpg"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d470223557d91d69d855066940991854.jpg"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55ef187999b0f697aa955dfe21044ac.jpg"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483350219628d46b129dd99e706e5a4e.jpg"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2d7e21e956dcb1bde482951966b852.jpg"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f03c04e777894119c290c912621a57.jpg"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715735341ef79bd7ff6fb58d885d2ddf.jpg"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485b75700b3c90ea2a9351465bcb40a9.jpg"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41580852e9f3146a1a624171589a627c.jpg"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb69c53473b4a4aa2229042af725cc4c.jpg"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409734dfde4f1287fd6f4ced14225768.jpg"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6825729afc541f82fef88d54250eef02.jpg"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fab1848c26d619347cc097a9f2c2de8.jpg"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e47f21a23fe26ae6f1d5ae6f4e97be.jpg"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e9611e2ea5008ad90a350019904983.jpg"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8630445e84af4abeab71a2217f6ba61.jpg"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f370ec876d02f87cda4e776986be8068.jpg"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c61c086369ffed3dd885ec7bfa82e5.jpg"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4111d17979d1c474b96b337549897fbf.jpg"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89e98f60268679222d9f3267cd4b603.JPG"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9e9067552fd044955bc79331ce2712.jpg"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9130cf31beaad2deecf80cf9cfe71ee.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="image_10" descr="image_10"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4425,81 +4430,81 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1143000" cy="762000"/>
+    <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="image_13" descr="image_13"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>13</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="971550" cy="762000"/>
+    <xdr:ext cx="1143000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="image_14" descr="image_14"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
@@ -4515,141 +4520,141 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>15</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1019175" cy="762000"/>
+    <xdr:ext cx="971550" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="6" name="image_16" descr="image_16"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>17</xdr:row>
+      <xdr:row>16</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="7" name="image_18" descr="image_18"/>
+        <xdr:cNvPr id="7" name="image_17" descr="image_17"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>18</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="381000" cy="762000"/>
+    <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="8" name="image_19" descr="image_19"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1019175" cy="762000"/>
+    <xdr:ext cx="381000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="9" name="image_20" descr="image_20"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
@@ -4725,51 +4730,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>23</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1276350" cy="762000"/>
+    <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="13" name="image_24" descr="image_24"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
@@ -4785,51 +4790,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1019175" cy="762000"/>
+    <xdr:ext cx="1276350" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="15" name="image_26" descr="image_26"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
@@ -4905,201 +4910,201 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1143000" cy="762000"/>
+    <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="19" name="image_30" descr="image_30"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1019175" cy="762000"/>
+    <xdr:ext cx="1143000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="20" name="image_31" descr="image_31"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1143000" cy="762000"/>
+    <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="21" name="image_32" descr="image_32"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="876300" cy="762000"/>
+    <xdr:ext cx="1143000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="22" name="image_33" descr="image_33"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>33</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1009650" cy="762000"/>
+    <xdr:ext cx="876300" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="23" name="image_34" descr="image_34"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>34</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1038225" cy="762000"/>
+    <xdr:ext cx="1009650" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="24" name="image_35" descr="image_35"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
@@ -5115,51 +5120,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1019175" cy="762000"/>
+    <xdr:ext cx="1038225" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="26" name="image_37" descr="image_37"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
@@ -5175,51 +5180,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>38</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="571500" cy="762000"/>
+    <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="28" name="image_39" descr="image_39"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
@@ -5295,51 +5300,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>42</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="762000" cy="762000"/>
+    <xdr:ext cx="571500" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="32" name="image_43" descr="image_43"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
@@ -5415,321 +5420,321 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="695325" cy="762000"/>
+    <xdr:ext cx="762000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="36" name="image_47" descr="image_47"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="762000" cy="762000"/>
+    <xdr:ext cx="695325" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="image_48" descr="image_48"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>48</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1019175" cy="762000"/>
+    <xdr:ext cx="762000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="38" name="image_49" descr="image_49"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId38"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>50</xdr:row>
+      <xdr:row>49</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="39" name="image_51" descr="image_51"/>
+        <xdr:cNvPr id="39" name="image_50" descr="image_50"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId39"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>51</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1009650" cy="762000"/>
+    <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="40" name="image_52" descr="image_52"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>52</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="609600" cy="762000"/>
+    <xdr:ext cx="1009650" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="41" name="image_53" descr="image_53"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>53</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="714375" cy="762000"/>
+    <xdr:ext cx="609600" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="image_54" descr="image_54"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>54</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1019175" cy="762000"/>
+    <xdr:ext cx="714375" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="43" name="image_57" descr="image_57"/>
+        <xdr:cNvPr id="43" name="image_55" descr="image_55"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>57</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1000125" cy="762000"/>
+    <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="image_58" descr="image_58"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>58</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1019175" cy="762000"/>
+    <xdr:ext cx="1000125" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="45" name="image_59" descr="image_59"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
@@ -5742,114 +5747,114 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="46" name="image_60" descr="image_60"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>62</xdr:row>
+      <xdr:row>60</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="47" name="image_63" descr="image_63"/>
+        <xdr:cNvPr id="47" name="image_61" descr="image_61"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>63</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1076325" cy="762000"/>
+    <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="48" name="image_64" descr="image_64"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>64</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1019175" cy="762000"/>
+    <xdr:ext cx="1076325" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="49" name="image_65" descr="image_65"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
@@ -5925,111 +5930,111 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="876300" cy="762000"/>
+    <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="53" name="image_69" descr="image_69"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>69</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1019175" cy="762000"/>
+    <xdr:ext cx="876300" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="54" name="image_70" descr="image_70"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>70</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1143000" cy="762000"/>
+    <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="55" name="image_71" descr="image_71"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
@@ -6045,51 +6050,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>72</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="762000" cy="762000"/>
+    <xdr:ext cx="1143000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="57" name="image_73" descr="image_73"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
@@ -6105,201 +6110,201 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>74</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="695325" cy="762000"/>
+    <xdr:ext cx="762000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="59" name="image_75" descr="image_75"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>75</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="762000" cy="762000"/>
+    <xdr:ext cx="695325" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="60" name="image_76" descr="image_76"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>76</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1143000" cy="762000"/>
+    <xdr:ext cx="762000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="61" name="image_77" descr="image_77"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>77</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="762000" cy="762000"/>
+    <xdr:ext cx="1143000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="62" name="image_78" descr="image_78"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>78</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1028700" cy="762000"/>
+    <xdr:ext cx="762000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="63" name="image_79" descr="image_79"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1019175" cy="762000"/>
+    <xdr:ext cx="1028700" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="64" name="image_80" descr="image_80"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
@@ -6345,114 +6350,114 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1143000" cy="762000"/>
+    <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="67" name="image_83" descr="image_83"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1019175" cy="762000"/>
+    <xdr:ext cx="1143000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="68" name="image_84" descr="image_84"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>85</xdr:row>
+      <xdr:row>84</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="571500" cy="762000"/>
+    <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="69" name="image_86" descr="image_86"/>
+        <xdr:cNvPr id="69" name="image_85" descr="image_85"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>86</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
@@ -6465,111 +6470,111 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="676275" cy="762000"/>
+    <xdr:ext cx="571500" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="71" name="image_88" descr="image_88"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>88</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1019175" cy="762000"/>
+    <xdr:ext cx="676275" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="72" name="image_89" descr="image_89"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>89</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="762000" cy="762000"/>
+    <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="73" name="image_90" descr="image_90"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
@@ -12681,3932 +12686,3932 @@
       <c r="O12" s="6">
         <v>809.68</v>
       </c>
       <c r="P12" s="6"/>
     </row>
     <row r="13" spans="1:16" customHeight="1" ht="65">
       <c r="A13" s="6" t="s">
         <v>42</v>
       </c>
       <c r="B13" s="6">
         <v>0</v>
       </c>
       <c r="C13" s="6">
         <v>0</v>
       </c>
       <c r="D13" s="6">
         <v>0</v>
       </c>
       <c r="E13" s="6" t="s">
         <v>43</v>
       </c>
       <c r="F13" s="9" t="s">
         <v>44</v>
       </c>
       <c r="G13" s="10" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="H13" s="6" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="I13" s="6">
-        <v>1.5</v>
+        <v>6.5</v>
       </c>
       <c r="J13" s="10" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="K13" s="6" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="L13" s="10" t="s">
         <v>44</v>
       </c>
       <c r="M13" s="6" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="N13" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O13" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O13" s="6"/>
       <c r="P13" s="6"/>
     </row>
     <row r="14" spans="1:16" customHeight="1" ht="65">
       <c r="A14" s="6" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B14" s="6">
         <v>0</v>
       </c>
       <c r="C14" s="6">
         <v>0</v>
       </c>
       <c r="D14" s="6">
         <v>0</v>
       </c>
       <c r="E14" s="6" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="F14" s="9" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="G14" s="10" t="s">
         <v>32</v>
       </c>
       <c r="H14" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I14" s="6">
-        <v>2.8</v>
+        <v>1.5</v>
       </c>
       <c r="J14" s="10" t="s">
+        <v>52</v>
+      </c>
+      <c r="K14" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="L14" s="10" t="s">
         <v>51</v>
       </c>
-      <c r="K14" s="6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="M14" s="6" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="N14" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O14" s="6">
-        <v>11050.49</v>
+        <v>20642.87</v>
       </c>
       <c r="P14" s="6"/>
     </row>
     <row r="15" spans="1:16" customHeight="1" ht="65">
       <c r="A15" s="6" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="B15" s="6">
         <v>0</v>
       </c>
       <c r="C15" s="6">
         <v>0</v>
       </c>
       <c r="D15" s="6">
         <v>0</v>
       </c>
       <c r="E15" s="6" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="F15" s="9" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="G15" s="10" t="s">
         <v>32</v>
       </c>
       <c r="H15" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I15" s="6">
         <v>2.8</v>
       </c>
       <c r="J15" s="10" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="K15" s="6" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="L15" s="10" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="M15" s="6" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="N15" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O15" s="6">
-        <v>11050.49</v>
+        <v>9878.41</v>
       </c>
       <c r="P15" s="6"/>
     </row>
     <row r="16" spans="1:16" customHeight="1" ht="65">
       <c r="A16" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="B16" s="6">
+        <v>0</v>
+      </c>
+      <c r="C16" s="6">
+        <v>0</v>
+      </c>
+      <c r="D16" s="6">
+        <v>0</v>
+      </c>
+      <c r="E16" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="F16" s="9" t="s">
         <v>57</v>
       </c>
-      <c r="B16" s="6">
-[...11 lines deleted...]
-      <c r="F16" s="9" t="s">
+      <c r="G16" s="10" t="s">
+        <v>32</v>
+      </c>
+      <c r="H16" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="I16" s="6">
+        <v>2.8</v>
+      </c>
+      <c r="J16" s="10" t="s">
+        <v>62</v>
+      </c>
+      <c r="K16" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="L16" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="M16" s="6" t="s">
+        <v>63</v>
+      </c>
+      <c r="N16" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="O16" s="6">
+        <v>9878.41</v>
+      </c>
+      <c r="P16" s="6"/>
+    </row>
+    <row r="17" spans="1:16" customHeight="1" ht="65">
+      <c r="A17" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="B17" s="6">
+        <v>0</v>
+      </c>
+      <c r="C17" s="6">
+        <v>0</v>
+      </c>
+      <c r="D17" s="6">
+        <v>0</v>
+      </c>
+      <c r="E17" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="F17" s="9" t="s">
         <v>31</v>
-      </c>
-[...44 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G17" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H17" s="6" t="s">
-        <v>39</v>
+        <v>24</v>
       </c>
       <c r="I17" s="6">
-        <v>1.2</v>
-[...1 lines deleted...]
-      <c r="J17" s="10"/>
+        <v>0</v>
+      </c>
+      <c r="J17" s="10" t="s">
+        <v>66</v>
+      </c>
       <c r="K17" s="6" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="L17" s="10" t="s">
+        <v>31</v>
+      </c>
+      <c r="M17" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="N17" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="O17" s="6"/>
+      <c r="P17" s="6"/>
+    </row>
+    <row r="18" spans="1:16">
+      <c r="A18" s="6" t="s">
+        <v>68</v>
+      </c>
+      <c r="B18" s="6">
+        <v>0</v>
+      </c>
+      <c r="C18" s="6">
+        <v>0</v>
+      </c>
+      <c r="D18" s="6">
+        <v>0</v>
+      </c>
+      <c r="E18" s="6" t="s">
+        <v>69</v>
+      </c>
+      <c r="F18" s="9" t="s">
         <v>22</v>
-      </c>
-[...28 lines deleted...]
-        <v>66</v>
       </c>
       <c r="G18" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H18" s="6" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="I18" s="6">
-        <v>54</v>
-[...3 lines deleted...]
-      </c>
+        <v>1.2</v>
+      </c>
+      <c r="J18" s="10"/>
       <c r="K18" s="6" t="s">
-        <v>68</v>
+        <v>40</v>
       </c>
       <c r="L18" s="10" t="s">
-        <v>69</v>
+        <v>22</v>
       </c>
       <c r="M18" s="6" t="s">
         <v>70</v>
       </c>
       <c r="N18" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O18" s="6"/>
+      <c r="O18" s="6">
+        <v>899.64</v>
+      </c>
       <c r="P18" s="6"/>
     </row>
     <row r="19" spans="1:16" customHeight="1" ht="65">
       <c r="A19" s="6" t="s">
         <v>71</v>
       </c>
       <c r="B19" s="6">
         <v>0</v>
       </c>
       <c r="C19" s="6">
         <v>0</v>
       </c>
       <c r="D19" s="6">
         <v>0</v>
       </c>
       <c r="E19" s="6" t="s">
         <v>72</v>
       </c>
       <c r="F19" s="9" t="s">
         <v>73</v>
       </c>
       <c r="G19" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H19" s="6" t="s">
-        <v>39</v>
+        <v>24</v>
       </c>
       <c r="I19" s="6">
-        <v>0</v>
+        <v>54</v>
       </c>
       <c r="J19" s="10" t="s">
         <v>74</v>
       </c>
       <c r="K19" s="6" t="s">
         <v>75</v>
       </c>
       <c r="L19" s="10" t="s">
         <v>76</v>
       </c>
       <c r="M19" s="6" t="s">
         <v>77</v>
       </c>
       <c r="N19" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O19" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O19" s="6"/>
       <c r="P19" s="6"/>
     </row>
     <row r="20" spans="1:16" customHeight="1" ht="65">
       <c r="A20" s="6" t="s">
         <v>78</v>
       </c>
       <c r="B20" s="6">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="C20" s="6">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D20" s="6">
         <v>0</v>
       </c>
       <c r="E20" s="6" t="s">
         <v>79</v>
       </c>
       <c r="F20" s="9" t="s">
-        <v>50</v>
+        <v>80</v>
       </c>
       <c r="G20" s="10" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="H20" s="6" t="s">
-        <v>80</v>
+        <v>39</v>
       </c>
       <c r="I20" s="6">
-        <v>4.1</v>
+        <v>0</v>
       </c>
       <c r="J20" s="10" t="s">
         <v>81</v>
       </c>
       <c r="K20" s="6" t="s">
-        <v>46</v>
+        <v>82</v>
       </c>
       <c r="L20" s="10" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="M20" s="6" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="N20" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O20" s="6">
-        <v>16364.75</v>
+        <v>38848.68</v>
       </c>
       <c r="P20" s="6"/>
     </row>
     <row r="21" spans="1:16" customHeight="1" ht="65">
       <c r="A21" s="6" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="B21" s="6">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="C21" s="6">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D21" s="6">
         <v>0</v>
       </c>
       <c r="E21" s="6" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="F21" s="9" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="G21" s="10" t="s">
         <v>32</v>
       </c>
       <c r="H21" s="6" t="s">
-        <v>39</v>
+        <v>87</v>
       </c>
       <c r="I21" s="6">
         <v>4.1</v>
       </c>
       <c r="J21" s="10" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="K21" s="6" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="L21" s="10" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="M21" s="6" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="N21" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O21" s="6">
-        <v>16364.75</v>
+        <v>14629.02</v>
       </c>
       <c r="P21" s="6"/>
     </row>
     <row r="22" spans="1:16" customHeight="1" ht="65">
       <c r="A22" s="6" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="B22" s="6">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="C22" s="6">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="D22" s="6">
         <v>0</v>
       </c>
       <c r="E22" s="6" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="F22" s="9" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="G22" s="10" t="s">
         <v>32</v>
       </c>
       <c r="H22" s="6" t="s">
-        <v>80</v>
+        <v>39</v>
       </c>
       <c r="I22" s="6">
         <v>4.1</v>
       </c>
       <c r="J22" s="10" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="K22" s="6" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="L22" s="10" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="M22" s="6" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="N22" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O22" s="6">
-        <v>16364.75</v>
+        <v>14629.02</v>
       </c>
       <c r="P22" s="6"/>
     </row>
     <row r="23" spans="1:16" customHeight="1" ht="65">
       <c r="A23" s="6" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="B23" s="6">
         <v>0</v>
       </c>
       <c r="C23" s="6">
         <v>0</v>
       </c>
       <c r="D23" s="6">
         <v>0</v>
       </c>
       <c r="E23" s="6" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="F23" s="9" t="s">
-        <v>93</v>
+        <v>57</v>
       </c>
       <c r="G23" s="10" t="s">
         <v>32</v>
       </c>
       <c r="H23" s="6" t="s">
-        <v>39</v>
+        <v>87</v>
       </c>
       <c r="I23" s="6">
-        <v>6.5</v>
+        <v>4.1</v>
       </c>
       <c r="J23" s="10" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="K23" s="6" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="L23" s="10" t="s">
-        <v>93</v>
+        <v>57</v>
       </c>
       <c r="M23" s="6" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="N23" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O23" s="6">
-        <v>27379.38</v>
+        <v>14629.02</v>
       </c>
       <c r="P23" s="6"/>
     </row>
     <row r="24" spans="1:16" customHeight="1" ht="65">
       <c r="A24" s="6" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B24" s="6">
         <v>0</v>
       </c>
       <c r="C24" s="6">
         <v>0</v>
       </c>
       <c r="D24" s="6">
         <v>0</v>
       </c>
       <c r="E24" s="6" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="F24" s="9" t="s">
-        <v>93</v>
+        <v>100</v>
       </c>
       <c r="G24" s="10" t="s">
         <v>32</v>
       </c>
       <c r="H24" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I24" s="6">
-        <v>5.2</v>
+        <v>6.5</v>
       </c>
       <c r="J24" s="10" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="K24" s="6" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="L24" s="10" t="s">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="M24" s="6" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="N24" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O24" s="6">
-        <v>25240.87</v>
+        <v>24209.13</v>
       </c>
       <c r="P24" s="6"/>
     </row>
     <row r="25" spans="1:16" customHeight="1" ht="65">
       <c r="A25" s="6" t="s">
+        <v>103</v>
+      </c>
+      <c r="B25" s="6">
+        <v>0</v>
+      </c>
+      <c r="C25" s="6">
+        <v>0</v>
+      </c>
+      <c r="D25" s="6">
+        <v>0</v>
+      </c>
+      <c r="E25" s="6" t="s">
+        <v>104</v>
+      </c>
+      <c r="F25" s="9" t="s">
         <v>100</v>
-      </c>
-[...13 lines deleted...]
-        <v>93</v>
       </c>
       <c r="G25" s="10" t="s">
         <v>32</v>
       </c>
       <c r="H25" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I25" s="6">
         <v>5.2</v>
       </c>
       <c r="J25" s="10" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="K25" s="6" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="L25" s="10" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="M25" s="6" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="N25" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O25" s="6">
-        <v>25240.87</v>
+        <v>22563.69</v>
       </c>
       <c r="P25" s="6"/>
     </row>
     <row r="26" spans="1:16" customHeight="1" ht="65">
       <c r="A26" s="6" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="B26" s="6">
         <v>0</v>
       </c>
       <c r="C26" s="6">
         <v>0</v>
       </c>
       <c r="D26" s="6">
         <v>0</v>
       </c>
       <c r="E26" s="6" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="F26" s="9" t="s">
-        <v>106</v>
+        <v>100</v>
       </c>
       <c r="G26" s="10" t="s">
         <v>32</v>
       </c>
       <c r="H26" s="6" t="s">
-        <v>80</v>
+        <v>39</v>
       </c>
       <c r="I26" s="6">
-        <v>12</v>
+        <v>5.2</v>
       </c>
       <c r="J26" s="10" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="K26" s="6" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="L26" s="10" t="s">
-        <v>106</v>
+        <v>57</v>
       </c>
       <c r="M26" s="6" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="N26" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O26" s="6">
-        <v>28067.1</v>
+        <v>22563.69</v>
       </c>
       <c r="P26" s="6"/>
     </row>
     <row r="27" spans="1:16" customHeight="1" ht="65">
       <c r="A27" s="6" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B27" s="6">
         <v>1</v>
       </c>
       <c r="C27" s="6">
         <v>1</v>
       </c>
       <c r="D27" s="6">
         <v>0</v>
       </c>
       <c r="E27" s="6" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="F27" s="9" t="s">
-        <v>106</v>
+        <v>113</v>
       </c>
       <c r="G27" s="10" t="s">
         <v>32</v>
       </c>
       <c r="H27" s="6" t="s">
-        <v>80</v>
+        <v>87</v>
       </c>
       <c r="I27" s="6">
         <v>12</v>
       </c>
       <c r="J27" s="10" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="K27" s="6" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="L27" s="10" t="s">
-        <v>106</v>
+        <v>113</v>
       </c>
       <c r="M27" s="6" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="N27" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O27" s="6">
-        <v>28067.1</v>
+        <v>25090.15</v>
       </c>
       <c r="P27" s="6"/>
     </row>
     <row r="28" spans="1:16" customHeight="1" ht="65">
       <c r="A28" s="6" t="s">
+        <v>116</v>
+      </c>
+      <c r="B28" s="6">
+        <v>2</v>
+      </c>
+      <c r="C28" s="6">
+        <v>2</v>
+      </c>
+      <c r="D28" s="6">
+        <v>0</v>
+      </c>
+      <c r="E28" s="6" t="s">
+        <v>117</v>
+      </c>
+      <c r="F28" s="9" t="s">
         <v>113</v>
       </c>
-      <c r="B28" s="6">
-[...13 lines deleted...]
-      </c>
       <c r="G28" s="10" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="H28" s="6" t="s">
-        <v>24</v>
+        <v>87</v>
       </c>
       <c r="I28" s="6">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="J28" s="10" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="K28" s="6" t="s">
-        <v>26</v>
+        <v>53</v>
       </c>
       <c r="L28" s="10" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="M28" s="6" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="N28" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O28" s="6"/>
+      <c r="O28" s="6">
+        <v>25090.15</v>
+      </c>
       <c r="P28" s="6"/>
     </row>
     <row r="29" spans="1:16" customHeight="1" ht="65">
       <c r="A29" s="6" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B29" s="6">
         <v>0</v>
       </c>
       <c r="C29" s="6">
         <v>0</v>
       </c>
       <c r="D29" s="6">
         <v>0</v>
       </c>
       <c r="E29" s="6" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="F29" s="9" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="G29" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H29" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I29" s="6">
-        <v>28</v>
+        <v>0</v>
       </c>
       <c r="J29" s="10" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="K29" s="6" t="s">
-        <v>68</v>
+        <v>26</v>
       </c>
       <c r="L29" s="10" t="s">
-        <v>69</v>
+        <v>122</v>
       </c>
       <c r="M29" s="6" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="N29" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O29" s="6"/>
       <c r="P29" s="6"/>
     </row>
     <row r="30" spans="1:16" customHeight="1" ht="65">
       <c r="A30" s="6" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="B30" s="6">
         <v>0</v>
       </c>
       <c r="C30" s="6">
         <v>0</v>
       </c>
       <c r="D30" s="6">
         <v>0</v>
       </c>
       <c r="E30" s="6" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="F30" s="9" t="s">
-        <v>106</v>
+        <v>73</v>
       </c>
       <c r="G30" s="10" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="H30" s="6" t="s">
-        <v>39</v>
+        <v>24</v>
       </c>
       <c r="I30" s="6">
-        <v>15</v>
+        <v>28</v>
       </c>
       <c r="J30" s="10" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="K30" s="6" t="s">
-        <v>46</v>
+        <v>75</v>
       </c>
       <c r="L30" s="10" t="s">
-        <v>106</v>
+        <v>76</v>
       </c>
       <c r="M30" s="6" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="N30" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O30" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O30" s="6"/>
       <c r="P30" s="6"/>
     </row>
     <row r="31" spans="1:16" customHeight="1" ht="65">
       <c r="A31" s="6" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="B31" s="6">
         <v>0</v>
       </c>
       <c r="C31" s="6">
         <v>0</v>
       </c>
       <c r="D31" s="6">
         <v>0</v>
       </c>
       <c r="E31" s="6" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="F31" s="9" t="s">
-        <v>128</v>
+        <v>113</v>
       </c>
       <c r="G31" s="10" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="H31" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I31" s="6">
-        <v>14.5</v>
+        <v>15</v>
       </c>
       <c r="J31" s="10" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="K31" s="6" t="s">
-        <v>130</v>
+        <v>53</v>
       </c>
       <c r="L31" s="10" t="s">
-        <v>131</v>
+        <v>113</v>
       </c>
       <c r="M31" s="6" t="s">
         <v>132</v>
       </c>
       <c r="N31" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O31" s="6">
-        <v>15943.52</v>
+        <v>19371.07</v>
       </c>
       <c r="P31" s="6"/>
     </row>
     <row r="32" spans="1:16" customHeight="1" ht="65">
       <c r="A32" s="6" t="s">
         <v>133</v>
       </c>
       <c r="B32" s="6">
         <v>0</v>
       </c>
       <c r="C32" s="6">
         <v>0</v>
       </c>
       <c r="D32" s="6">
         <v>0</v>
       </c>
       <c r="E32" s="6" t="s">
         <v>134</v>
       </c>
       <c r="F32" s="9" t="s">
         <v>135</v>
       </c>
       <c r="G32" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H32" s="6" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="I32" s="6">
-        <v>0</v>
+        <v>14.5</v>
       </c>
       <c r="J32" s="10" t="s">
         <v>136</v>
       </c>
       <c r="K32" s="6" t="s">
-        <v>34</v>
+        <v>137</v>
       </c>
       <c r="L32" s="10" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="M32" s="6" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="N32" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O32" s="6"/>
+      <c r="O32" s="6">
+        <v>15943.52</v>
+      </c>
       <c r="P32" s="6"/>
     </row>
     <row r="33" spans="1:16" customHeight="1" ht="65">
       <c r="A33" s="6" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B33" s="6">
         <v>0</v>
       </c>
       <c r="C33" s="6">
         <v>0</v>
       </c>
       <c r="D33" s="6">
         <v>0</v>
       </c>
-      <c r="E33" s="6">
-        <v>198513</v>
+      <c r="E33" s="6" t="s">
+        <v>141</v>
       </c>
       <c r="F33" s="9" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="G33" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H33" s="6" t="s">
-        <v>39</v>
+        <v>24</v>
       </c>
       <c r="I33" s="6">
         <v>0</v>
       </c>
       <c r="J33" s="10" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="K33" s="6" t="s">
-        <v>141</v>
+        <v>34</v>
       </c>
       <c r="L33" s="10" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="M33" s="6" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="N33" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O33" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O33" s="6"/>
       <c r="P33" s="6"/>
     </row>
     <row r="34" spans="1:16" customHeight="1" ht="65">
       <c r="A34" s="6" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B34" s="6">
         <v>0</v>
       </c>
       <c r="C34" s="6">
         <v>0</v>
       </c>
       <c r="D34" s="6">
         <v>0</v>
       </c>
-      <c r="E34" s="6" t="s">
-        <v>144</v>
+      <c r="E34" s="6">
+        <v>198513</v>
       </c>
       <c r="F34" s="9" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="G34" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H34" s="6" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="I34" s="6">
         <v>0</v>
       </c>
       <c r="J34" s="10" t="s">
+        <v>147</v>
+      </c>
+      <c r="K34" s="6" t="s">
+        <v>148</v>
+      </c>
+      <c r="L34" s="10" t="s">
         <v>146</v>
       </c>
-      <c r="K34" s="6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="M34" s="6" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="N34" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O34" s="6"/>
+      <c r="O34" s="6">
+        <v>81.89</v>
+      </c>
       <c r="P34" s="6"/>
     </row>
     <row r="35" spans="1:16" customHeight="1" ht="65">
       <c r="A35" s="6" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B35" s="6">
         <v>0</v>
       </c>
       <c r="C35" s="6">
         <v>0</v>
       </c>
       <c r="D35" s="6">
         <v>0</v>
       </c>
       <c r="E35" s="6" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F35" s="9" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="G35" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H35" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I35" s="6">
         <v>0</v>
       </c>
       <c r="J35" s="10" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="K35" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L35" s="10" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="M35" s="6" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="N35" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O35" s="6"/>
       <c r="P35" s="6"/>
     </row>
     <row r="36" spans="1:16" customHeight="1" ht="65">
       <c r="A36" s="6" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B36" s="6">
         <v>0</v>
       </c>
       <c r="C36" s="6">
         <v>0</v>
       </c>
       <c r="D36" s="6">
         <v>0</v>
       </c>
       <c r="E36" s="6" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="F36" s="9" t="s">
-        <v>150</v>
+        <v>157</v>
       </c>
       <c r="G36" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H36" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I36" s="6">
         <v>0</v>
       </c>
       <c r="J36" s="10" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="K36" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L36" s="10" t="s">
-        <v>150</v>
+        <v>157</v>
       </c>
       <c r="M36" s="6" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="N36" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O36" s="6"/>
       <c r="P36" s="6"/>
     </row>
     <row r="37" spans="1:16" customHeight="1" ht="65">
       <c r="A37" s="6" t="s">
+        <v>160</v>
+      </c>
+      <c r="B37" s="6">
+        <v>0</v>
+      </c>
+      <c r="C37" s="6">
+        <v>0</v>
+      </c>
+      <c r="D37" s="6">
+        <v>0</v>
+      </c>
+      <c r="E37" s="6" t="s">
+        <v>161</v>
+      </c>
+      <c r="F37" s="9" t="s">
         <v>157</v>
-      </c>
-[...13 lines deleted...]
-        <v>159</v>
       </c>
       <c r="G37" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H37" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I37" s="6">
         <v>0</v>
       </c>
       <c r="J37" s="10" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="K37" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L37" s="10" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="M37" s="6" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="N37" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O37" s="6"/>
       <c r="P37" s="6"/>
     </row>
     <row r="38" spans="1:16" customHeight="1" ht="65">
       <c r="A38" s="6" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B38" s="6">
         <v>0</v>
       </c>
       <c r="C38" s="6">
         <v>0</v>
       </c>
       <c r="D38" s="6">
         <v>0</v>
       </c>
       <c r="E38" s="6" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="F38" s="9" t="s">
-        <v>159</v>
+        <v>166</v>
       </c>
       <c r="G38" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H38" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I38" s="6">
         <v>0</v>
       </c>
       <c r="J38" s="10" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="K38" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L38" s="10" t="s">
-        <v>159</v>
+        <v>166</v>
       </c>
       <c r="M38" s="6" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="N38" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O38" s="6"/>
       <c r="P38" s="6"/>
     </row>
     <row r="39" spans="1:16" customHeight="1" ht="65">
       <c r="A39" s="6" t="s">
+        <v>169</v>
+      </c>
+      <c r="B39" s="6">
+        <v>0</v>
+      </c>
+      <c r="C39" s="6">
+        <v>0</v>
+      </c>
+      <c r="D39" s="6">
+        <v>0</v>
+      </c>
+      <c r="E39" s="6" t="s">
+        <v>170</v>
+      </c>
+      <c r="F39" s="9" t="s">
         <v>166</v>
-      </c>
-[...13 lines deleted...]
-        <v>168</v>
       </c>
       <c r="G39" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H39" s="6" t="s">
-        <v>39</v>
+        <v>24</v>
       </c>
       <c r="I39" s="6">
-        <v>2.4</v>
+        <v>0</v>
       </c>
       <c r="J39" s="10" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="K39" s="6" t="s">
-        <v>170</v>
+        <v>26</v>
       </c>
       <c r="L39" s="10" t="s">
-        <v>76</v>
+        <v>166</v>
       </c>
       <c r="M39" s="6" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="N39" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O39" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O39" s="6"/>
       <c r="P39" s="6"/>
     </row>
     <row r="40" spans="1:16" customHeight="1" ht="65">
       <c r="A40" s="6" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B40" s="6">
-        <v>67</v>
+        <v>0</v>
       </c>
       <c r="C40" s="6">
-        <v>67</v>
+        <v>0</v>
       </c>
       <c r="D40" s="6">
         <v>0</v>
       </c>
       <c r="E40" s="6" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F40" s="9" t="s">
-        <v>168</v>
+        <v>175</v>
       </c>
       <c r="G40" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H40" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I40" s="6">
-        <v>2.79</v>
+        <v>2.4</v>
       </c>
       <c r="J40" s="10" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="K40" s="6" t="s">
-        <v>170</v>
+        <v>177</v>
       </c>
       <c r="L40" s="10" t="s">
-        <v>76</v>
+        <v>83</v>
       </c>
       <c r="M40" s="6" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="N40" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O40" s="6">
-        <v>879.41</v>
+        <v>712.12</v>
       </c>
       <c r="P40" s="6"/>
     </row>
     <row r="41" spans="1:16" customHeight="1" ht="65">
       <c r="A41" s="6" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="B41" s="6">
-        <v>122</v>
+        <v>67</v>
       </c>
       <c r="C41" s="6">
-        <v>122</v>
+        <v>67</v>
       </c>
       <c r="D41" s="6">
         <v>0</v>
       </c>
       <c r="E41" s="6" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="F41" s="9" t="s">
-        <v>168</v>
+        <v>175</v>
       </c>
       <c r="G41" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H41" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I41" s="6">
-        <v>3.21</v>
+        <v>2.79</v>
       </c>
       <c r="J41" s="10" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="K41" s="6" t="s">
-        <v>170</v>
+        <v>177</v>
       </c>
       <c r="L41" s="10" t="s">
-        <v>76</v>
+        <v>83</v>
       </c>
       <c r="M41" s="6" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="N41" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O41" s="6">
-        <v>1021.28</v>
+        <v>855.97</v>
       </c>
       <c r="P41" s="6"/>
     </row>
     <row r="42" spans="1:16" customHeight="1" ht="65">
       <c r="A42" s="6" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="B42" s="6">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="C42" s="6">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="D42" s="6">
         <v>0</v>
       </c>
       <c r="E42" s="6" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="F42" s="9" t="s">
-        <v>168</v>
+        <v>175</v>
       </c>
       <c r="G42" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H42" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I42" s="6">
-        <v>3.9</v>
+        <v>3.21</v>
       </c>
       <c r="J42" s="10" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="K42" s="6" t="s">
-        <v>170</v>
+        <v>177</v>
       </c>
       <c r="L42" s="10" t="s">
-        <v>76</v>
+        <v>83</v>
       </c>
       <c r="M42" s="6" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="N42" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O42" s="6">
-        <v>1196.31</v>
+        <v>999.81</v>
       </c>
       <c r="P42" s="6"/>
     </row>
     <row r="43" spans="1:16" customHeight="1" ht="65">
       <c r="A43" s="6" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="B43" s="6">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="C43" s="6">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="D43" s="6">
         <v>0</v>
       </c>
       <c r="E43" s="6" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="F43" s="9" t="s">
-        <v>73</v>
+        <v>175</v>
       </c>
       <c r="G43" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H43" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I43" s="6">
-        <v>0</v>
+        <v>3.9</v>
       </c>
       <c r="J43" s="10" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="K43" s="6" t="s">
-        <v>170</v>
+        <v>177</v>
       </c>
       <c r="L43" s="10" t="s">
-        <v>76</v>
+        <v>83</v>
       </c>
       <c r="M43" s="6" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="N43" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O43" s="6">
-        <v>5348.34</v>
+        <v>1184.21</v>
       </c>
       <c r="P43" s="6"/>
     </row>
     <row r="44" spans="1:16" customHeight="1" ht="65">
       <c r="A44" s="6" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="B44" s="6">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="C44" s="6">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="D44" s="6">
         <v>0</v>
       </c>
       <c r="E44" s="6" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="F44" s="9" t="s">
-        <v>73</v>
+        <v>80</v>
       </c>
       <c r="G44" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H44" s="6" t="s">
-        <v>80</v>
+        <v>39</v>
       </c>
       <c r="I44" s="6">
         <v>0</v>
       </c>
       <c r="J44" s="10" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="K44" s="6" t="s">
-        <v>170</v>
+        <v>177</v>
       </c>
       <c r="L44" s="10" t="s">
-        <v>76</v>
+        <v>83</v>
       </c>
       <c r="M44" s="6" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="N44" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O44" s="6">
-        <v>5358.37</v>
+        <v>5348.34</v>
       </c>
       <c r="P44" s="6"/>
     </row>
     <row r="45" spans="1:16" customHeight="1" ht="65">
       <c r="A45" s="6" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="B45" s="6">
-        <v>48</v>
+        <v>0</v>
       </c>
       <c r="C45" s="6">
-        <v>48</v>
+        <v>0</v>
       </c>
       <c r="D45" s="6">
         <v>0</v>
       </c>
       <c r="E45" s="6" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="F45" s="9" t="s">
-        <v>73</v>
+        <v>80</v>
       </c>
       <c r="G45" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H45" s="6" t="s">
-        <v>80</v>
+        <v>87</v>
       </c>
       <c r="I45" s="6">
         <v>0</v>
       </c>
       <c r="J45" s="10" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="K45" s="6" t="s">
-        <v>170</v>
+        <v>177</v>
       </c>
       <c r="L45" s="10" t="s">
-        <v>76</v>
+        <v>83</v>
       </c>
       <c r="M45" s="6" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="N45" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O45" s="6">
-        <v>5842.47</v>
+        <v>5358.36</v>
       </c>
       <c r="P45" s="6"/>
     </row>
     <row r="46" spans="1:16" customHeight="1" ht="65">
       <c r="A46" s="6" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="B46" s="6">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="C46" s="6">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="D46" s="6">
         <v>0</v>
       </c>
       <c r="E46" s="6" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="F46" s="9" t="s">
-        <v>73</v>
+        <v>80</v>
       </c>
       <c r="G46" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H46" s="6" t="s">
-        <v>39</v>
+        <v>87</v>
       </c>
       <c r="I46" s="6">
         <v>0</v>
       </c>
       <c r="J46" s="10" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="K46" s="6" t="s">
-        <v>170</v>
+        <v>177</v>
       </c>
       <c r="L46" s="10" t="s">
-        <v>76</v>
+        <v>83</v>
       </c>
       <c r="M46" s="6" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="N46" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O46" s="6">
-        <v>7240.2</v>
+        <v>5842.47</v>
       </c>
       <c r="P46" s="6"/>
     </row>
     <row r="47" spans="1:16" customHeight="1" ht="65">
       <c r="A47" s="6" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="B47" s="6">
         <v>0</v>
       </c>
       <c r="C47" s="6">
         <v>0</v>
       </c>
       <c r="D47" s="6">
         <v>0</v>
       </c>
       <c r="E47" s="6" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="F47" s="9" t="s">
-        <v>202</v>
+        <v>80</v>
       </c>
       <c r="G47" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H47" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I47" s="6">
-        <v>10.6</v>
+        <v>0</v>
       </c>
       <c r="J47" s="10" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="K47" s="6" t="s">
-        <v>204</v>
+        <v>177</v>
       </c>
       <c r="L47" s="10" t="s">
-        <v>202</v>
+        <v>83</v>
       </c>
       <c r="M47" s="6" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="N47" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O47" s="6">
-        <v>7557.04</v>
+        <v>7240.2</v>
       </c>
       <c r="P47" s="6"/>
     </row>
     <row r="48" spans="1:16" customHeight="1" ht="65">
       <c r="A48" s="6" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B48" s="6">
         <v>0</v>
       </c>
       <c r="C48" s="6">
         <v>0</v>
       </c>
       <c r="D48" s="6">
         <v>0</v>
       </c>
       <c r="E48" s="6" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="F48" s="9" t="s">
-        <v>50</v>
+        <v>209</v>
       </c>
       <c r="G48" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H48" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I48" s="6">
-        <v>3.6</v>
+        <v>10.6</v>
       </c>
       <c r="J48" s="10" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="K48" s="6" t="s">
+        <v>211</v>
+      </c>
+      <c r="L48" s="10" t="s">
         <v>209</v>
       </c>
-      <c r="L48" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M48" s="6" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="N48" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O48" s="6">
-        <v>10697.78</v>
+        <v>6682.01</v>
       </c>
       <c r="P48" s="6"/>
     </row>
     <row r="49" spans="1:16" customHeight="1" ht="65">
       <c r="A49" s="6" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="B49" s="6">
         <v>0</v>
       </c>
       <c r="C49" s="6">
         <v>0</v>
       </c>
       <c r="D49" s="6">
         <v>0</v>
       </c>
       <c r="E49" s="6" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="F49" s="9" t="s">
-        <v>150</v>
+        <v>57</v>
       </c>
       <c r="G49" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H49" s="6" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="I49" s="6">
-        <v>0</v>
+        <v>3.6</v>
       </c>
       <c r="J49" s="10" t="s">
-        <v>211</v>
+        <v>215</v>
       </c>
       <c r="K49" s="6" t="s">
-        <v>26</v>
+        <v>47</v>
       </c>
       <c r="L49" s="10" t="s">
-        <v>150</v>
+        <v>57</v>
       </c>
       <c r="M49" s="6" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="N49" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O49" s="6"/>
+      <c r="O49" s="6">
+        <v>10697.78</v>
+      </c>
       <c r="P49" s="6"/>
     </row>
-    <row r="50" spans="1:16">
+    <row r="50" spans="1:16" customHeight="1" ht="65">
       <c r="A50" s="6" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="B50" s="6">
         <v>0</v>
       </c>
       <c r="C50" s="6">
         <v>0</v>
       </c>
       <c r="D50" s="6">
         <v>0</v>
       </c>
       <c r="E50" s="6" t="s">
-        <v>215</v>
+        <v>218</v>
       </c>
       <c r="F50" s="9" t="s">
-        <v>50</v>
+        <v>157</v>
       </c>
       <c r="G50" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H50" s="6" t="s">
-        <v>39</v>
+        <v>24</v>
       </c>
       <c r="I50" s="6">
         <v>0</v>
       </c>
       <c r="J50" s="10" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="K50" s="6" t="s">
-        <v>209</v>
+        <v>26</v>
       </c>
       <c r="L50" s="10" t="s">
-        <v>50</v>
+        <v>157</v>
       </c>
       <c r="M50" s="6" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="N50" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O50" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O50" s="6"/>
       <c r="P50" s="6"/>
     </row>
-    <row r="51" spans="1:16" customHeight="1" ht="65">
+    <row r="51" spans="1:16">
       <c r="A51" s="6" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="B51" s="6">
         <v>0</v>
       </c>
       <c r="C51" s="6">
         <v>0</v>
       </c>
       <c r="D51" s="6">
         <v>0</v>
       </c>
       <c r="E51" s="6" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="F51" s="9" t="s">
-        <v>66</v>
+        <v>57</v>
       </c>
       <c r="G51" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H51" s="6" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="I51" s="6">
-        <v>75</v>
+        <v>0</v>
       </c>
       <c r="J51" s="10" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="K51" s="6" t="s">
-        <v>68</v>
+        <v>47</v>
       </c>
       <c r="L51" s="10" t="s">
-        <v>69</v>
+        <v>57</v>
       </c>
       <c r="M51" s="6" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="N51" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O51" s="6"/>
+      <c r="O51" s="6">
+        <v>13181.27</v>
+      </c>
       <c r="P51" s="6"/>
     </row>
     <row r="52" spans="1:16" customHeight="1" ht="65">
       <c r="A52" s="6" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="B52" s="6">
         <v>0</v>
       </c>
       <c r="C52" s="6">
         <v>0</v>
       </c>
       <c r="D52" s="6">
         <v>0</v>
       </c>
       <c r="E52" s="6" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="F52" s="9" t="s">
-        <v>224</v>
+        <v>73</v>
       </c>
       <c r="G52" s="10" t="s">
-        <v>225</v>
+        <v>23</v>
       </c>
       <c r="H52" s="6" t="s">
-        <v>39</v>
+        <v>24</v>
       </c>
       <c r="I52" s="6">
-        <v>14</v>
+        <v>75</v>
       </c>
       <c r="J52" s="10" t="s">
         <v>226</v>
       </c>
       <c r="K52" s="6" t="s">
-        <v>46</v>
+        <v>75</v>
       </c>
       <c r="L52" s="10" t="s">
-        <v>224</v>
+        <v>76</v>
       </c>
       <c r="M52" s="6" t="s">
         <v>227</v>
       </c>
       <c r="N52" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O52" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O52" s="6"/>
       <c r="P52" s="6"/>
     </row>
     <row r="53" spans="1:16" customHeight="1" ht="65">
       <c r="A53" s="6" t="s">
         <v>228</v>
       </c>
       <c r="B53" s="6">
         <v>0</v>
       </c>
       <c r="C53" s="6">
         <v>0</v>
       </c>
       <c r="D53" s="6">
         <v>0</v>
       </c>
       <c r="E53" s="6" t="s">
         <v>229</v>
       </c>
       <c r="F53" s="9" t="s">
-        <v>131</v>
+        <v>44</v>
       </c>
       <c r="G53" s="10" t="s">
-        <v>23</v>
+        <v>230</v>
       </c>
       <c r="H53" s="6" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="I53" s="6">
-        <v>0</v>
+        <v>14</v>
       </c>
       <c r="J53" s="10" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="K53" s="6" t="s">
-        <v>231</v>
+        <v>53</v>
       </c>
       <c r="L53" s="10" t="s">
-        <v>131</v>
+        <v>44</v>
       </c>
       <c r="M53" s="6" t="s">
         <v>232</v>
       </c>
       <c r="N53" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O53" s="6"/>
+      <c r="O53" s="6">
+        <v>237029.48</v>
+      </c>
       <c r="P53" s="6"/>
     </row>
     <row r="54" spans="1:16" customHeight="1" ht="65">
       <c r="A54" s="6" t="s">
         <v>233</v>
       </c>
       <c r="B54" s="6">
         <v>0</v>
       </c>
       <c r="C54" s="6">
         <v>0</v>
       </c>
       <c r="D54" s="6">
         <v>0</v>
       </c>
       <c r="E54" s="6" t="s">
         <v>234</v>
       </c>
       <c r="F54" s="9" t="s">
-        <v>235</v>
+        <v>138</v>
       </c>
       <c r="G54" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H54" s="6" t="s">
-        <v>39</v>
+        <v>24</v>
       </c>
       <c r="I54" s="6">
         <v>0</v>
       </c>
       <c r="J54" s="10" t="s">
+        <v>235</v>
+      </c>
+      <c r="K54" s="6" t="s">
         <v>236</v>
       </c>
-      <c r="K54" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L54" s="10" t="s">
-        <v>235</v>
+        <v>138</v>
       </c>
       <c r="M54" s="6" t="s">
         <v>237</v>
       </c>
       <c r="N54" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O54" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O54" s="6"/>
       <c r="P54" s="6"/>
     </row>
-    <row r="55" spans="1:16">
+    <row r="55" spans="1:16" customHeight="1" ht="65">
       <c r="A55" s="6" t="s">
         <v>238</v>
       </c>
       <c r="B55" s="6">
         <v>0</v>
       </c>
       <c r="C55" s="6">
         <v>0</v>
       </c>
       <c r="D55" s="6">
         <v>0</v>
       </c>
       <c r="E55" s="6" t="s">
         <v>239</v>
       </c>
       <c r="F55" s="9" t="s">
         <v>240</v>
       </c>
       <c r="G55" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H55" s="6" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="I55" s="6">
         <v>0</v>
       </c>
       <c r="J55" s="10" t="s">
         <v>241</v>
       </c>
       <c r="K55" s="6" t="s">
-        <v>231</v>
+        <v>34</v>
       </c>
       <c r="L55" s="10" t="s">
         <v>240</v>
       </c>
       <c r="M55" s="6" t="s">
         <v>242</v>
       </c>
       <c r="N55" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O55" s="6"/>
+      <c r="O55" s="6">
+        <v>3565.66</v>
+      </c>
       <c r="P55" s="6"/>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" s="6" t="s">
         <v>243</v>
       </c>
       <c r="B56" s="6">
         <v>0</v>
       </c>
       <c r="C56" s="6">
         <v>0</v>
       </c>
       <c r="D56" s="6">
         <v>0</v>
       </c>
       <c r="E56" s="6" t="s">
         <v>244</v>
       </c>
       <c r="F56" s="9" t="s">
-        <v>50</v>
+        <v>245</v>
       </c>
       <c r="G56" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H56" s="6" t="s">
-        <v>39</v>
+        <v>24</v>
       </c>
       <c r="I56" s="6">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="J56" s="10" t="s">
+        <v>246</v>
+      </c>
+      <c r="K56" s="6" t="s">
+        <v>236</v>
+      </c>
+      <c r="L56" s="10" t="s">
         <v>245</v>
       </c>
-      <c r="K56" s="6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="M56" s="6" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="N56" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O56" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O56" s="6"/>
       <c r="P56" s="6"/>
     </row>
-    <row r="57" spans="1:16" customHeight="1" ht="65">
+    <row r="57" spans="1:16">
       <c r="A57" s="6" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="B57" s="6">
         <v>0</v>
       </c>
       <c r="C57" s="6">
         <v>0</v>
       </c>
       <c r="D57" s="6">
         <v>0</v>
       </c>
       <c r="E57" s="6" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="F57" s="9" t="s">
-        <v>66</v>
+        <v>57</v>
       </c>
       <c r="G57" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H57" s="6" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="I57" s="6">
-        <v>41</v>
+        <v>4</v>
       </c>
       <c r="J57" s="10" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="K57" s="6" t="s">
-        <v>68</v>
+        <v>47</v>
       </c>
       <c r="L57" s="10" t="s">
-        <v>69</v>
+        <v>57</v>
       </c>
       <c r="M57" s="6" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="N57" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O57" s="6"/>
+      <c r="O57" s="6">
+        <v>20917.67</v>
+      </c>
       <c r="P57" s="6"/>
     </row>
     <row r="58" spans="1:16" customHeight="1" ht="65">
       <c r="A58" s="6" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="B58" s="6">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="C58" s="6">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="D58" s="6">
         <v>0</v>
       </c>
       <c r="E58" s="6" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F58" s="9" t="s">
-        <v>50</v>
+        <v>73</v>
       </c>
       <c r="G58" s="10" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="H58" s="6" t="s">
-        <v>80</v>
+        <v>24</v>
       </c>
       <c r="I58" s="6">
-        <v>2.2</v>
+        <v>41</v>
       </c>
       <c r="J58" s="10" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="K58" s="6" t="s">
-        <v>46</v>
+        <v>75</v>
       </c>
       <c r="L58" s="10" t="s">
-        <v>50</v>
+        <v>76</v>
       </c>
       <c r="M58" s="6" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="N58" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O58" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O58" s="6"/>
       <c r="P58" s="6"/>
     </row>
     <row r="59" spans="1:16" customHeight="1" ht="65">
       <c r="A59" s="6" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="B59" s="6">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="C59" s="6">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="D59" s="6">
         <v>0</v>
       </c>
       <c r="E59" s="6" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="F59" s="9" t="s">
-        <v>66</v>
+        <v>57</v>
       </c>
       <c r="G59" s="10" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="H59" s="6" t="s">
-        <v>24</v>
+        <v>87</v>
       </c>
       <c r="I59" s="6">
-        <v>64</v>
+        <v>2.2</v>
       </c>
       <c r="J59" s="10" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="K59" s="6" t="s">
-        <v>68</v>
+        <v>53</v>
       </c>
       <c r="L59" s="10" t="s">
-        <v>69</v>
+        <v>57</v>
       </c>
       <c r="M59" s="6" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="N59" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O59" s="6"/>
+      <c r="O59" s="6">
+        <v>8193.11</v>
+      </c>
       <c r="P59" s="6"/>
     </row>
     <row r="60" spans="1:16" customHeight="1" ht="65">
       <c r="A60" s="6" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="B60" s="6">
         <v>0</v>
       </c>
       <c r="C60" s="6">
         <v>0</v>
       </c>
       <c r="D60" s="6">
         <v>0</v>
       </c>
       <c r="E60" s="6" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="F60" s="9" t="s">
-        <v>66</v>
+        <v>73</v>
       </c>
       <c r="G60" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H60" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I60" s="6">
-        <v>45</v>
+        <v>64</v>
       </c>
       <c r="J60" s="10" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="K60" s="6" t="s">
-        <v>68</v>
+        <v>75</v>
       </c>
       <c r="L60" s="10" t="s">
-        <v>69</v>
+        <v>76</v>
       </c>
       <c r="M60" s="6" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="N60" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O60" s="6"/>
       <c r="P60" s="6"/>
     </row>
-    <row r="61" spans="1:16">
+    <row r="61" spans="1:16" customHeight="1" ht="65">
       <c r="A61" s="6" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="B61" s="6">
         <v>0</v>
       </c>
       <c r="C61" s="6">
         <v>0</v>
       </c>
       <c r="D61" s="6">
         <v>0</v>
       </c>
       <c r="E61" s="6" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F61" s="9" t="s">
-        <v>265</v>
+        <v>73</v>
       </c>
       <c r="G61" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H61" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I61" s="6">
-        <v>0</v>
+        <v>45</v>
       </c>
       <c r="J61" s="10" t="s">
         <v>266</v>
       </c>
       <c r="K61" s="6" t="s">
-        <v>231</v>
+        <v>75</v>
       </c>
       <c r="L61" s="10" t="s">
-        <v>265</v>
+        <v>76</v>
       </c>
       <c r="M61" s="6" t="s">
         <v>267</v>
       </c>
       <c r="N61" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O61" s="6"/>
       <c r="P61" s="6"/>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" s="6" t="s">
         <v>268</v>
       </c>
       <c r="B62" s="6">
         <v>0</v>
       </c>
       <c r="C62" s="6">
         <v>0</v>
       </c>
       <c r="D62" s="6">
         <v>0</v>
       </c>
       <c r="E62" s="6" t="s">
         <v>269</v>
       </c>
       <c r="F62" s="9" t="s">
-        <v>38</v>
+        <v>270</v>
       </c>
       <c r="G62" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H62" s="6" t="s">
-        <v>39</v>
+        <v>24</v>
       </c>
       <c r="I62" s="6">
         <v>0</v>
       </c>
-      <c r="J62" s="10"/>
+      <c r="J62" s="10" t="s">
+        <v>271</v>
+      </c>
       <c r="K62" s="6" t="s">
-        <v>40</v>
+        <v>236</v>
       </c>
       <c r="L62" s="10" t="s">
-        <v>22</v>
+        <v>270</v>
       </c>
       <c r="M62" s="6" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="N62" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O62" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O62" s="6"/>
       <c r="P62" s="6"/>
     </row>
-    <row r="63" spans="1:16" customHeight="1" ht="65">
+    <row r="63" spans="1:16">
       <c r="A63" s="6" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="B63" s="6">
-        <v>61</v>
+        <v>0</v>
       </c>
       <c r="C63" s="6">
-        <v>61</v>
+        <v>0</v>
       </c>
       <c r="D63" s="6">
         <v>0</v>
       </c>
       <c r="E63" s="6" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="F63" s="9" t="s">
-        <v>115</v>
+        <v>38</v>
       </c>
       <c r="G63" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H63" s="6" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="I63" s="6">
         <v>0</v>
       </c>
-      <c r="J63" s="10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J63" s="10"/>
       <c r="K63" s="6" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="L63" s="10" t="s">
-        <v>115</v>
+        <v>22</v>
       </c>
       <c r="M63" s="6" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="N63" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O63" s="6">
-        <v>24</v>
+        <v>809.68</v>
       </c>
       <c r="P63" s="6"/>
     </row>
     <row r="64" spans="1:16" customHeight="1" ht="65">
       <c r="A64" s="6" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="B64" s="6">
-        <v>0</v>
+        <v>43</v>
       </c>
       <c r="C64" s="6">
-        <v>0</v>
+        <v>43</v>
       </c>
       <c r="D64" s="6">
         <v>0</v>
       </c>
       <c r="E64" s="6" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="F64" s="9" t="s">
-        <v>31</v>
+        <v>122</v>
       </c>
       <c r="G64" s="10" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="H64" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I64" s="6">
         <v>0</v>
       </c>
       <c r="J64" s="10" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="K64" s="6" t="s">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="L64" s="10" t="s">
-        <v>31</v>
+        <v>122</v>
       </c>
       <c r="M64" s="6" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="N64" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O64" s="6"/>
+      <c r="O64" s="6">
+        <v>24</v>
+      </c>
       <c r="P64" s="6"/>
     </row>
     <row r="65" spans="1:16" customHeight="1" ht="65">
       <c r="A65" s="6" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="B65" s="6">
-        <v>112</v>
+        <v>0</v>
       </c>
       <c r="C65" s="6">
-        <v>112</v>
+        <v>0</v>
       </c>
       <c r="D65" s="6">
         <v>0</v>
       </c>
       <c r="E65" s="6" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="F65" s="9" t="s">
-        <v>139</v>
+        <v>31</v>
       </c>
       <c r="G65" s="10" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="H65" s="6" t="s">
-        <v>80</v>
+        <v>24</v>
       </c>
       <c r="I65" s="6">
-        <v>0.05</v>
+        <v>0</v>
       </c>
       <c r="J65" s="10" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="K65" s="6" t="s">
-        <v>141</v>
+        <v>34</v>
       </c>
       <c r="L65" s="10" t="s">
-        <v>139</v>
+        <v>31</v>
       </c>
       <c r="M65" s="6" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="N65" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O65" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O65" s="6"/>
       <c r="P65" s="6"/>
     </row>
     <row r="66" spans="1:16" customHeight="1" ht="65">
       <c r="A66" s="6" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="B66" s="6">
-        <v>5</v>
+        <v>112</v>
       </c>
       <c r="C66" s="6">
-        <v>5</v>
+        <v>112</v>
       </c>
       <c r="D66" s="6">
         <v>0</v>
       </c>
       <c r="E66" s="6" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F66" s="9" t="s">
-        <v>285</v>
+        <v>146</v>
       </c>
       <c r="G66" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H66" s="6" t="s">
+        <v>87</v>
+      </c>
+      <c r="I66" s="6">
+        <v>0.05</v>
+      </c>
+      <c r="J66" s="10" t="s">
         <v>286</v>
       </c>
-      <c r="I66" s="6">
-[...2 lines deleted...]
-      <c r="J66" s="10" t="s">
+      <c r="K66" s="6" t="s">
+        <v>148</v>
+      </c>
+      <c r="L66" s="10" t="s">
+        <v>146</v>
+      </c>
+      <c r="M66" s="6" t="s">
         <v>287</v>
       </c>
-      <c r="K66" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="N66" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O66" s="6">
-        <v>85.44</v>
+        <v>54.9</v>
       </c>
       <c r="P66" s="6"/>
     </row>
     <row r="67" spans="1:16" customHeight="1" ht="65">
       <c r="A67" s="6" t="s">
+        <v>288</v>
+      </c>
+      <c r="B67" s="6">
+        <v>5</v>
+      </c>
+      <c r="C67" s="6">
+        <v>5</v>
+      </c>
+      <c r="D67" s="6">
+        <v>0</v>
+      </c>
+      <c r="E67" s="6" t="s">
+        <v>289</v>
+      </c>
+      <c r="F67" s="9" t="s">
         <v>290</v>
-      </c>
-[...13 lines deleted...]
-        <v>285</v>
       </c>
       <c r="G67" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H67" s="6" t="s">
-        <v>286</v>
+        <v>45</v>
       </c>
       <c r="I67" s="6">
         <v>0</v>
       </c>
       <c r="J67" s="10" t="s">
+        <v>291</v>
+      </c>
+      <c r="K67" s="6" t="s">
         <v>292</v>
       </c>
-      <c r="K67" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L67" s="10" t="s">
-        <v>285</v>
+        <v>290</v>
       </c>
       <c r="M67" s="6" t="s">
         <v>293</v>
       </c>
       <c r="N67" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O67" s="6"/>
+      <c r="O67" s="6">
+        <v>85.86</v>
+      </c>
       <c r="P67" s="6"/>
     </row>
     <row r="68" spans="1:16" customHeight="1" ht="65">
       <c r="A68" s="6" t="s">
         <v>294</v>
       </c>
       <c r="B68" s="6">
         <v>0</v>
       </c>
       <c r="C68" s="6">
         <v>0</v>
       </c>
       <c r="D68" s="6">
         <v>0</v>
       </c>
       <c r="E68" s="6" t="s">
         <v>295</v>
       </c>
       <c r="F68" s="9" t="s">
-        <v>22</v>
+        <v>290</v>
       </c>
       <c r="G68" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H68" s="6" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="I68" s="6">
         <v>0</v>
       </c>
       <c r="J68" s="10" t="s">
         <v>296</v>
       </c>
       <c r="K68" s="6" t="s">
-        <v>204</v>
+        <v>292</v>
       </c>
       <c r="L68" s="10" t="s">
-        <v>22</v>
+        <v>290</v>
       </c>
       <c r="M68" s="6" t="s">
         <v>297</v>
       </c>
       <c r="N68" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O68" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O68" s="6"/>
       <c r="P68" s="6"/>
     </row>
     <row r="69" spans="1:16" customHeight="1" ht="65">
       <c r="A69" s="6" t="s">
         <v>298</v>
       </c>
       <c r="B69" s="6">
         <v>0</v>
       </c>
       <c r="C69" s="6">
         <v>0</v>
       </c>
       <c r="D69" s="6">
         <v>0</v>
       </c>
       <c r="E69" s="6" t="s">
         <v>299</v>
       </c>
       <c r="F69" s="9" t="s">
-        <v>139</v>
+        <v>22</v>
       </c>
       <c r="G69" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H69" s="6" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="I69" s="6">
-        <v>0.1</v>
+        <v>0</v>
       </c>
       <c r="J69" s="10" t="s">
         <v>300</v>
       </c>
       <c r="K69" s="6" t="s">
-        <v>141</v>
+        <v>211</v>
       </c>
       <c r="L69" s="10" t="s">
-        <v>139</v>
+        <v>22</v>
       </c>
       <c r="M69" s="6" t="s">
         <v>301</v>
       </c>
       <c r="N69" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O69" s="6"/>
+      <c r="O69" s="6">
+        <v>2969.14</v>
+      </c>
       <c r="P69" s="6"/>
     </row>
     <row r="70" spans="1:16" customHeight="1" ht="65">
       <c r="A70" s="6" t="s">
         <v>302</v>
       </c>
       <c r="B70" s="6">
         <v>0</v>
       </c>
       <c r="C70" s="6">
         <v>0</v>
       </c>
       <c r="D70" s="6">
         <v>0</v>
       </c>
       <c r="E70" s="6" t="s">
         <v>303</v>
       </c>
       <c r="F70" s="9" t="s">
-        <v>285</v>
+        <v>146</v>
       </c>
       <c r="G70" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H70" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I70" s="6">
-        <v>0</v>
+        <v>0.1</v>
       </c>
       <c r="J70" s="10" t="s">
         <v>304</v>
       </c>
       <c r="K70" s="6" t="s">
-        <v>288</v>
+        <v>148</v>
       </c>
       <c r="L70" s="10" t="s">
-        <v>285</v>
+        <v>146</v>
       </c>
       <c r="M70" s="6" t="s">
         <v>305</v>
       </c>
       <c r="N70" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O70" s="6"/>
       <c r="P70" s="6"/>
     </row>
     <row r="71" spans="1:16" customHeight="1" ht="65">
       <c r="A71" s="6" t="s">
         <v>306</v>
       </c>
       <c r="B71" s="6">
         <v>0</v>
       </c>
       <c r="C71" s="6">
         <v>0</v>
       </c>
       <c r="D71" s="6">
         <v>0</v>
       </c>
       <c r="E71" s="6" t="s">
         <v>307</v>
       </c>
       <c r="F71" s="9" t="s">
-        <v>308</v>
+        <v>290</v>
       </c>
       <c r="G71" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H71" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I71" s="6">
-        <v>6.15</v>
+        <v>0</v>
       </c>
       <c r="J71" s="10" t="s">
+        <v>308</v>
+      </c>
+      <c r="K71" s="6" t="s">
+        <v>292</v>
+      </c>
+      <c r="L71" s="10" t="s">
+        <v>290</v>
+      </c>
+      <c r="M71" s="6" t="s">
         <v>309</v>
-      </c>
-[...7 lines deleted...]
-        <v>311</v>
       </c>
       <c r="N71" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O71" s="6"/>
       <c r="P71" s="6"/>
     </row>
     <row r="72" spans="1:16" customHeight="1" ht="65">
       <c r="A72" s="6" t="s">
+        <v>310</v>
+      </c>
+      <c r="B72" s="6">
+        <v>0</v>
+      </c>
+      <c r="C72" s="6">
+        <v>0</v>
+      </c>
+      <c r="D72" s="6">
+        <v>0</v>
+      </c>
+      <c r="E72" s="6" t="s">
+        <v>311</v>
+      </c>
+      <c r="F72" s="9" t="s">
         <v>312</v>
       </c>
-      <c r="B72" s="6">
-[...8 lines deleted...]
-      <c r="E72" s="6" t="s">
+      <c r="G72" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="H72" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="I72" s="6">
+        <v>6.15</v>
+      </c>
+      <c r="J72" s="10" t="s">
         <v>313</v>
       </c>
-      <c r="F72" s="9" t="s">
-[...11 lines deleted...]
-      <c r="J72" s="10" t="s">
+      <c r="K72" s="6" t="s">
         <v>314</v>
       </c>
-      <c r="K72" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L72" s="10" t="s">
-        <v>50</v>
+        <v>312</v>
       </c>
       <c r="M72" s="6" t="s">
         <v>315</v>
       </c>
       <c r="N72" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O72" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O72" s="6"/>
       <c r="P72" s="6"/>
     </row>
     <row r="73" spans="1:16" customHeight="1" ht="65">
       <c r="A73" s="6" t="s">
         <v>316</v>
       </c>
       <c r="B73" s="6">
         <v>0</v>
       </c>
       <c r="C73" s="6">
         <v>0</v>
       </c>
       <c r="D73" s="6">
         <v>0</v>
       </c>
       <c r="E73" s="6" t="s">
         <v>317</v>
       </c>
       <c r="F73" s="9" t="s">
-        <v>318</v>
+        <v>57</v>
       </c>
       <c r="G73" s="10" t="s">
-        <v>319</v>
+        <v>32</v>
       </c>
       <c r="H73" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I73" s="6">
-        <v>15</v>
+        <v>3.3</v>
       </c>
       <c r="J73" s="10" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="K73" s="6" t="s">
-        <v>321</v>
+        <v>53</v>
       </c>
       <c r="L73" s="10" t="s">
-        <v>322</v>
+        <v>57</v>
       </c>
       <c r="M73" s="6" t="s">
-        <v>323</v>
+        <v>319</v>
       </c>
       <c r="N73" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O73" s="6">
-        <v>2417.94</v>
+        <v>21366.3</v>
       </c>
       <c r="P73" s="6"/>
     </row>
     <row r="74" spans="1:16" customHeight="1" ht="65">
       <c r="A74" s="6" t="s">
-        <v>324</v>
+        <v>320</v>
       </c>
       <c r="B74" s="6">
         <v>0</v>
       </c>
       <c r="C74" s="6">
         <v>0</v>
       </c>
       <c r="D74" s="6">
         <v>0</v>
       </c>
-      <c r="E74" s="6">
-        <v>411004</v>
+      <c r="E74" s="6" t="s">
+        <v>321</v>
       </c>
       <c r="F74" s="9" t="s">
-        <v>202</v>
+        <v>322</v>
       </c>
       <c r="G74" s="10" t="s">
-        <v>23</v>
+        <v>323</v>
       </c>
       <c r="H74" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I74" s="6">
-        <v>0</v>
+        <v>15</v>
       </c>
       <c r="J74" s="10" t="s">
+        <v>324</v>
+      </c>
+      <c r="K74" s="6" t="s">
         <v>325</v>
       </c>
-      <c r="K74" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L74" s="10" t="s">
-        <v>202</v>
+        <v>326</v>
       </c>
       <c r="M74" s="6" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="N74" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O74" s="6">
-        <v>10002.44</v>
+        <v>2417.94</v>
       </c>
       <c r="P74" s="6"/>
     </row>
     <row r="75" spans="1:16" customHeight="1" ht="65">
       <c r="A75" s="6" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="B75" s="6">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="C75" s="6">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D75" s="6">
         <v>0</v>
       </c>
-      <c r="E75" s="6" t="s">
-        <v>328</v>
+      <c r="E75" s="6">
+        <v>411004</v>
       </c>
       <c r="F75" s="9" t="s">
-        <v>202</v>
+        <v>209</v>
       </c>
       <c r="G75" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H75" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I75" s="6">
-        <v>9.38</v>
+        <v>0</v>
       </c>
       <c r="J75" s="10" t="s">
         <v>329</v>
       </c>
       <c r="K75" s="6" t="s">
-        <v>204</v>
+        <v>148</v>
       </c>
       <c r="L75" s="10" t="s">
-        <v>202</v>
+        <v>209</v>
       </c>
       <c r="M75" s="6" t="s">
         <v>330</v>
       </c>
       <c r="N75" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O75" s="6">
-        <v>6741.77</v>
+        <v>11541.56</v>
       </c>
       <c r="P75" s="6"/>
     </row>
     <row r="76" spans="1:16" customHeight="1" ht="65">
       <c r="A76" s="6" t="s">
         <v>331</v>
       </c>
       <c r="B76" s="6">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="C76" s="6">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D76" s="6">
         <v>0</v>
       </c>
       <c r="E76" s="6" t="s">
         <v>332</v>
       </c>
       <c r="F76" s="9" t="s">
-        <v>285</v>
+        <v>209</v>
       </c>
       <c r="G76" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H76" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I76" s="6">
-        <v>0</v>
+        <v>9.38</v>
       </c>
       <c r="J76" s="10" t="s">
         <v>333</v>
       </c>
       <c r="K76" s="6" t="s">
-        <v>204</v>
+        <v>211</v>
       </c>
       <c r="L76" s="10" t="s">
-        <v>285</v>
+        <v>209</v>
       </c>
       <c r="M76" s="6" t="s">
         <v>334</v>
       </c>
       <c r="N76" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O76" s="6">
-        <v>6.83</v>
+        <v>5961.15</v>
       </c>
       <c r="P76" s="6"/>
     </row>
     <row r="77" spans="1:16" customHeight="1" ht="65">
       <c r="A77" s="6" t="s">
         <v>335</v>
       </c>
       <c r="B77" s="6">
         <v>0</v>
       </c>
       <c r="C77" s="6">
         <v>0</v>
       </c>
       <c r="D77" s="6">
         <v>0</v>
       </c>
       <c r="E77" s="6" t="s">
         <v>336</v>
       </c>
       <c r="F77" s="9" t="s">
-        <v>50</v>
+        <v>290</v>
       </c>
       <c r="G77" s="10" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="H77" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I77" s="6">
-        <v>5.1</v>
+        <v>0</v>
       </c>
       <c r="J77" s="10" t="s">
         <v>337</v>
       </c>
       <c r="K77" s="6" t="s">
-        <v>46</v>
+        <v>211</v>
       </c>
       <c r="L77" s="10" t="s">
-        <v>93</v>
+        <v>290</v>
       </c>
       <c r="M77" s="6" t="s">
         <v>338</v>
       </c>
       <c r="N77" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O77" s="6">
-        <v>11328.75</v>
+        <v>6.83</v>
       </c>
       <c r="P77" s="6"/>
     </row>
     <row r="78" spans="1:16" customHeight="1" ht="65">
       <c r="A78" s="6" t="s">
         <v>339</v>
       </c>
       <c r="B78" s="6">
         <v>0</v>
       </c>
       <c r="C78" s="6">
         <v>0</v>
       </c>
       <c r="D78" s="6">
         <v>0</v>
       </c>
       <c r="E78" s="6" t="s">
         <v>340</v>
       </c>
       <c r="F78" s="9" t="s">
+        <v>57</v>
+      </c>
+      <c r="G78" s="10" t="s">
+        <v>32</v>
+      </c>
+      <c r="H78" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="I78" s="6">
+        <v>5.1</v>
+      </c>
+      <c r="J78" s="10" t="s">
         <v>341</v>
       </c>
-      <c r="G78" s="10" t="s">
-[...8 lines deleted...]
-      <c r="J78" s="10" t="s">
+      <c r="K78" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="L78" s="10" t="s">
+        <v>100</v>
+      </c>
+      <c r="M78" s="6" t="s">
         <v>342</v>
       </c>
-      <c r="K78" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="N78" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O78" s="6"/>
+      <c r="O78" s="6">
+        <v>10017</v>
+      </c>
       <c r="P78" s="6"/>
     </row>
     <row r="79" spans="1:16" customHeight="1" ht="65">
       <c r="A79" s="6" t="s">
+        <v>343</v>
+      </c>
+      <c r="B79" s="6">
+        <v>0</v>
+      </c>
+      <c r="C79" s="6">
+        <v>0</v>
+      </c>
+      <c r="D79" s="6">
+        <v>0</v>
+      </c>
+      <c r="E79" s="6" t="s">
         <v>344</v>
       </c>
-      <c r="B79" s="6">
-[...8 lines deleted...]
-      <c r="E79" s="6" t="s">
+      <c r="F79" s="9" t="s">
         <v>345</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="G79" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H79" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I79" s="6">
         <v>0</v>
       </c>
       <c r="J79" s="10" t="s">
         <v>346</v>
       </c>
       <c r="K79" s="6" t="s">
-        <v>231</v>
+        <v>34</v>
       </c>
       <c r="L79" s="10" t="s">
-        <v>131</v>
+        <v>345</v>
       </c>
       <c r="M79" s="6" t="s">
         <v>347</v>
       </c>
       <c r="N79" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O79" s="6"/>
       <c r="P79" s="6"/>
     </row>
     <row r="80" spans="1:16" customHeight="1" ht="65">
       <c r="A80" s="6" t="s">
         <v>348</v>
       </c>
       <c r="B80" s="6">
         <v>0</v>
       </c>
       <c r="C80" s="6">
         <v>0</v>
       </c>
       <c r="D80" s="6">
         <v>0</v>
       </c>
       <c r="E80" s="6" t="s">
         <v>349</v>
       </c>
       <c r="F80" s="9" t="s">
-        <v>224</v>
+        <v>135</v>
       </c>
       <c r="G80" s="10" t="s">
-        <v>225</v>
+        <v>23</v>
       </c>
       <c r="H80" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I80" s="6">
-        <v>14.2</v>
+        <v>0</v>
       </c>
       <c r="J80" s="10" t="s">
         <v>350</v>
       </c>
       <c r="K80" s="6" t="s">
-        <v>46</v>
+        <v>236</v>
       </c>
       <c r="L80" s="10" t="s">
-        <v>224</v>
+        <v>138</v>
       </c>
       <c r="M80" s="6" t="s">
         <v>351</v>
       </c>
       <c r="N80" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O80" s="6"/>
       <c r="P80" s="6"/>
     </row>
     <row r="81" spans="1:16" customHeight="1" ht="65">
       <c r="A81" s="6" t="s">
         <v>352</v>
       </c>
       <c r="B81" s="6">
         <v>0</v>
       </c>
       <c r="C81" s="6">
         <v>0</v>
       </c>
       <c r="D81" s="6">
         <v>0</v>
       </c>
       <c r="E81" s="6" t="s">
         <v>353</v>
       </c>
       <c r="F81" s="9" t="s">
-        <v>224</v>
+        <v>44</v>
       </c>
       <c r="G81" s="10" t="s">
-        <v>225</v>
+        <v>230</v>
       </c>
       <c r="H81" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I81" s="6">
-        <v>12</v>
+        <v>14.2</v>
       </c>
       <c r="J81" s="10" t="s">
         <v>354</v>
       </c>
       <c r="K81" s="6" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="L81" s="10" t="s">
-        <v>224</v>
+        <v>44</v>
       </c>
       <c r="M81" s="6" t="s">
         <v>355</v>
       </c>
       <c r="N81" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O81" s="6"/>
       <c r="P81" s="6"/>
     </row>
     <row r="82" spans="1:16" customHeight="1" ht="65">
       <c r="A82" s="6" t="s">
         <v>356</v>
       </c>
       <c r="B82" s="6">
         <v>0</v>
       </c>
       <c r="C82" s="6">
         <v>0</v>
       </c>
       <c r="D82" s="6">
         <v>0</v>
       </c>
       <c r="E82" s="6" t="s">
         <v>357</v>
       </c>
       <c r="F82" s="9" t="s">
-        <v>224</v>
+        <v>44</v>
       </c>
       <c r="G82" s="10" t="s">
-        <v>225</v>
+        <v>230</v>
       </c>
       <c r="H82" s="6" t="s">
-        <v>39</v>
+        <v>24</v>
       </c>
       <c r="I82" s="6">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="J82" s="10" t="s">
         <v>358</v>
       </c>
       <c r="K82" s="6" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="L82" s="10" t="s">
-        <v>224</v>
+        <v>44</v>
       </c>
       <c r="M82" s="6" t="s">
         <v>359</v>
       </c>
       <c r="N82" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O82" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O82" s="6"/>
       <c r="P82" s="6"/>
     </row>
     <row r="83" spans="1:16" customHeight="1" ht="65">
       <c r="A83" s="6" t="s">
         <v>360</v>
       </c>
       <c r="B83" s="6">
         <v>0</v>
       </c>
       <c r="C83" s="6">
         <v>0</v>
       </c>
       <c r="D83" s="6">
         <v>0</v>
       </c>
       <c r="E83" s="6" t="s">
         <v>361</v>
       </c>
       <c r="F83" s="9" t="s">
-        <v>362</v>
+        <v>44</v>
       </c>
       <c r="G83" s="10" t="s">
-        <v>23</v>
+        <v>230</v>
       </c>
       <c r="H83" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I83" s="6">
-        <v>102</v>
+        <v>15</v>
       </c>
       <c r="J83" s="10" t="s">
+        <v>362</v>
+      </c>
+      <c r="K83" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="L83" s="10" t="s">
+        <v>44</v>
+      </c>
+      <c r="M83" s="6" t="s">
         <v>363</v>
       </c>
-      <c r="K83" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="N83" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O83" s="6">
-        <v>66913.45</v>
+        <v>131397.04</v>
       </c>
       <c r="P83" s="6"/>
     </row>
     <row r="84" spans="1:16" customHeight="1" ht="65">
       <c r="A84" s="6" t="s">
+        <v>364</v>
+      </c>
+      <c r="B84" s="6">
+        <v>0</v>
+      </c>
+      <c r="C84" s="6">
+        <v>0</v>
+      </c>
+      <c r="D84" s="6">
+        <v>0</v>
+      </c>
+      <c r="E84" s="6" t="s">
         <v>365</v>
       </c>
-      <c r="B84" s="6">
-[...8 lines deleted...]
-      <c r="E84" s="6" t="s">
+      <c r="F84" s="9" t="s">
         <v>366</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="G84" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H84" s="6" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="I84" s="6">
-        <v>0</v>
+        <v>102</v>
       </c>
       <c r="J84" s="10" t="s">
         <v>367</v>
       </c>
       <c r="K84" s="6" t="s">
-        <v>26</v>
+        <v>53</v>
       </c>
       <c r="L84" s="10" t="s">
-        <v>115</v>
+        <v>366</v>
       </c>
       <c r="M84" s="6" t="s">
         <v>368</v>
       </c>
       <c r="N84" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O84" s="6">
-        <v>77.98</v>
+        <v>59816.23</v>
       </c>
       <c r="P84" s="6"/>
     </row>
-    <row r="85" spans="1:16">
+    <row r="85" spans="1:16" customHeight="1" ht="65">
       <c r="A85" s="6" t="s">
         <v>369</v>
       </c>
       <c r="B85" s="6">
-        <v>0</v>
+        <v>148</v>
       </c>
       <c r="C85" s="6">
-        <v>0</v>
+        <v>148</v>
       </c>
       <c r="D85" s="6">
         <v>0</v>
       </c>
       <c r="E85" s="6" t="s">
         <v>370</v>
       </c>
       <c r="F85" s="9" t="s">
-        <v>106</v>
+        <v>122</v>
       </c>
       <c r="G85" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H85" s="6" t="s">
-        <v>39</v>
+        <v>24</v>
       </c>
       <c r="I85" s="6">
-        <v>8.2</v>
-[...1 lines deleted...]
-      <c r="J85" s="10"/>
+        <v>0</v>
+      </c>
+      <c r="J85" s="10" t="s">
+        <v>371</v>
+      </c>
       <c r="K85" s="6" t="s">
-        <v>209</v>
+        <v>26</v>
       </c>
       <c r="L85" s="10" t="s">
-        <v>106</v>
+        <v>122</v>
       </c>
       <c r="M85" s="6" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="N85" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O85" s="6">
-        <v>21714.59</v>
+        <v>77.98</v>
       </c>
       <c r="P85" s="6"/>
     </row>
-    <row r="86" spans="1:16" customHeight="1" ht="65">
+    <row r="86" spans="1:16">
       <c r="A86" s="6" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="B86" s="6">
         <v>0</v>
       </c>
       <c r="C86" s="6">
         <v>0</v>
       </c>
       <c r="D86" s="6">
         <v>0</v>
       </c>
       <c r="E86" s="6" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="F86" s="9" t="s">
-        <v>374</v>
+        <v>113</v>
       </c>
       <c r="G86" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H86" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I86" s="6">
-        <v>18.4</v>
-[...1 lines deleted...]
-      <c r="J86" s="10" t="s">
+        <v>8.2</v>
+      </c>
+      <c r="J86" s="10"/>
+      <c r="K86" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="L86" s="10" t="s">
+        <v>113</v>
+      </c>
+      <c r="M86" s="6" t="s">
         <v>375</v>
       </c>
-      <c r="K86" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="N86" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O86" s="6">
-        <v>12844.1</v>
+        <v>21714.59</v>
       </c>
       <c r="P86" s="6"/>
     </row>
     <row r="87" spans="1:16" customHeight="1" ht="65">
       <c r="A87" s="6" t="s">
+        <v>376</v>
+      </c>
+      <c r="B87" s="6">
+        <v>0</v>
+      </c>
+      <c r="C87" s="6">
+        <v>0</v>
+      </c>
+      <c r="D87" s="6">
+        <v>0</v>
+      </c>
+      <c r="E87" s="6" t="s">
         <v>377</v>
       </c>
-      <c r="B87" s="6">
-[...8 lines deleted...]
-      <c r="E87" s="6" t="s">
+      <c r="F87" s="9" t="s">
         <v>378</v>
-      </c>
-[...1 lines deleted...]
-        <v>374</v>
       </c>
       <c r="G87" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H87" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I87" s="6">
-        <v>21.4</v>
+        <v>18.4</v>
       </c>
       <c r="J87" s="10" t="s">
         <v>379</v>
       </c>
       <c r="K87" s="6" t="s">
-        <v>170</v>
+        <v>177</v>
       </c>
       <c r="L87" s="10" t="s">
-        <v>374</v>
+        <v>378</v>
       </c>
       <c r="M87" s="6" t="s">
         <v>380</v>
       </c>
       <c r="N87" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O87" s="6">
-        <v>16249.86</v>
+        <v>12805.32</v>
       </c>
       <c r="P87" s="6"/>
     </row>
     <row r="88" spans="1:16" customHeight="1" ht="65">
       <c r="A88" s="6" t="s">
         <v>381</v>
       </c>
       <c r="B88" s="6">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="C88" s="6">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D88" s="6">
         <v>0</v>
       </c>
       <c r="E88" s="6" t="s">
         <v>382</v>
       </c>
       <c r="F88" s="9" t="s">
-        <v>202</v>
+        <v>378</v>
       </c>
       <c r="G88" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H88" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I88" s="6">
-        <v>8.85</v>
+        <v>21.4</v>
       </c>
       <c r="J88" s="10" t="s">
         <v>383</v>
       </c>
       <c r="K88" s="6" t="s">
-        <v>204</v>
+        <v>177</v>
       </c>
       <c r="L88" s="10" t="s">
-        <v>202</v>
+        <v>378</v>
       </c>
       <c r="M88" s="6" t="s">
         <v>384</v>
       </c>
       <c r="N88" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O88" s="6">
-        <v>6427.88</v>
+        <v>16200.59</v>
       </c>
       <c r="P88" s="6"/>
     </row>
     <row r="89" spans="1:16" customHeight="1" ht="65">
       <c r="A89" s="6" t="s">
         <v>385</v>
       </c>
       <c r="B89" s="6">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="C89" s="6">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D89" s="6">
         <v>0</v>
       </c>
       <c r="E89" s="6" t="s">
         <v>386</v>
       </c>
       <c r="F89" s="9" t="s">
-        <v>387</v>
+        <v>209</v>
       </c>
       <c r="G89" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H89" s="6" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="I89" s="6">
-        <v>88</v>
+        <v>8.85</v>
       </c>
       <c r="J89" s="10" t="s">
+        <v>387</v>
+      </c>
+      <c r="K89" s="6" t="s">
+        <v>211</v>
+      </c>
+      <c r="L89" s="10" t="s">
+        <v>209</v>
+      </c>
+      <c r="M89" s="6" t="s">
         <v>388</v>
       </c>
-      <c r="K89" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="N89" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O89" s="6"/>
+      <c r="O89" s="6">
+        <v>5683.6</v>
+      </c>
       <c r="P89" s="6"/>
     </row>
     <row r="90" spans="1:16" customHeight="1" ht="65">
       <c r="A90" s="6" t="s">
+        <v>389</v>
+      </c>
+      <c r="B90" s="6">
+        <v>0</v>
+      </c>
+      <c r="C90" s="6">
+        <v>0</v>
+      </c>
+      <c r="D90" s="6">
+        <v>0</v>
+      </c>
+      <c r="E90" s="6" t="s">
+        <v>390</v>
+      </c>
+      <c r="F90" s="9" t="s">
         <v>391</v>
-      </c>
-[...13 lines deleted...]
-        <v>224</v>
       </c>
       <c r="G90" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H90" s="6" t="s">
-        <v>286</v>
+        <v>24</v>
       </c>
       <c r="I90" s="6">
-        <v>0</v>
+        <v>88</v>
       </c>
       <c r="J90" s="10" t="s">
+        <v>392</v>
+      </c>
+      <c r="K90" s="6" t="s">
+        <v>75</v>
+      </c>
+      <c r="L90" s="10" t="s">
         <v>393</v>
-      </c>
-[...4 lines deleted...]
-        <v>93</v>
       </c>
       <c r="M90" s="6" t="s">
         <v>394</v>
       </c>
       <c r="N90" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O90" s="6"/>
       <c r="P90" s="6"/>
     </row>
     <row r="91" spans="1:16" customHeight="1" ht="65">
       <c r="A91" s="6" t="s">
         <v>395</v>
       </c>
       <c r="B91" s="6">
         <v>0</v>
       </c>
       <c r="C91" s="6">
         <v>0</v>
       </c>
       <c r="D91" s="6">
         <v>0</v>
       </c>
       <c r="E91" s="6" t="s">
         <v>396</v>
       </c>
       <c r="F91" s="9" t="s">
-        <v>93</v>
+        <v>100</v>
       </c>
       <c r="G91" s="10" t="s">
         <v>32</v>
       </c>
       <c r="H91" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I91" s="6">
         <v>3.3</v>
       </c>
       <c r="J91" s="10" t="s">
         <v>397</v>
       </c>
       <c r="K91" s="6" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="L91" s="10" t="s">
-        <v>93</v>
+        <v>100</v>
       </c>
       <c r="M91" s="6" t="s">
         <v>398</v>
       </c>
       <c r="N91" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O91" s="6">
-        <v>17896.48</v>
+        <v>15824.26</v>
       </c>
       <c r="P91" s="6"/>
     </row>
     <row r="92" spans="1:16" customHeight="1" ht="65">
       <c r="A92" s="6" t="s">
         <v>399</v>
       </c>
       <c r="B92" s="6">
         <v>0</v>
       </c>
       <c r="C92" s="6">
         <v>0</v>
       </c>
       <c r="D92" s="6">
         <v>0</v>
       </c>
       <c r="E92" s="6" t="s">
         <v>400</v>
       </c>
       <c r="F92" s="9" t="s">
-        <v>66</v>
+        <v>73</v>
       </c>
       <c r="G92" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H92" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I92" s="6">
         <v>54</v>
       </c>
       <c r="J92" s="10" t="s">
         <v>401</v>
       </c>
       <c r="K92" s="6" t="s">
-        <v>68</v>
+        <v>75</v>
       </c>
       <c r="L92" s="10" t="s">
-        <v>69</v>
+        <v>76</v>
       </c>
       <c r="M92" s="6" t="s">
         <v>402</v>
       </c>
       <c r="N92" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O92" s="6"/>
       <c r="P92" s="6"/>
     </row>
     <row r="93" spans="1:16" customHeight="1" ht="65">
       <c r="A93" s="6" t="s">
         <v>403</v>
       </c>
       <c r="B93" s="6">
         <v>0</v>
       </c>
       <c r="C93" s="6">
         <v>0</v>
       </c>
       <c r="D93" s="6">
         <v>0</v>
       </c>
       <c r="E93" s="6" t="s">
         <v>404</v>
       </c>
       <c r="F93" s="9" t="s">
-        <v>240</v>
+        <v>245</v>
       </c>
       <c r="G93" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H93" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I93" s="6">
         <v>0</v>
       </c>
       <c r="J93" s="10" t="s">
         <v>405</v>
       </c>
       <c r="K93" s="6" t="s">
-        <v>68</v>
+        <v>75</v>
       </c>
       <c r="L93" s="10" t="s">
-        <v>240</v>
+        <v>245</v>
       </c>
       <c r="M93" s="6" t="s">
         <v>406</v>
       </c>
       <c r="N93" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O93" s="6"/>
       <c r="P93" s="6"/>
     </row>
     <row r="94" spans="1:16" customHeight="1" ht="65">
       <c r="A94" s="6" t="s">
         <v>407</v>
       </c>
       <c r="B94" s="6">
         <v>0</v>
       </c>
       <c r="C94" s="6">
         <v>0</v>
       </c>
       <c r="D94" s="6">
         <v>0</v>
       </c>
       <c r="E94" s="6" t="s">
         <v>408</v>
       </c>
       <c r="F94" s="9" t="s">
-        <v>265</v>
+        <v>270</v>
       </c>
       <c r="G94" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H94" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I94" s="6">
         <v>0</v>
       </c>
       <c r="J94" s="10" t="s">
         <v>409</v>
       </c>
       <c r="K94" s="6" t="s">
-        <v>231</v>
+        <v>236</v>
       </c>
       <c r="L94" s="10" t="s">
-        <v>322</v>
+        <v>326</v>
       </c>
       <c r="M94" s="6" t="s">
         <v>410</v>
       </c>
       <c r="N94" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O94" s="6"/>
       <c r="P94" s="6"/>
     </row>
     <row r="95" spans="1:16" customHeight="1" ht="65">
       <c r="A95" s="6" t="s">
         <v>411</v>
       </c>
       <c r="B95" s="6">
         <v>0</v>
       </c>
       <c r="C95" s="6">
         <v>0</v>
       </c>
       <c r="D95" s="6">
         <v>0</v>
       </c>
       <c r="E95" s="6" t="s">
         <v>412</v>
       </c>
       <c r="F95" s="9" t="s">
-        <v>66</v>
+        <v>73</v>
       </c>
       <c r="G95" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H95" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I95" s="6">
         <v>43</v>
       </c>
       <c r="J95" s="10" t="s">
         <v>413</v>
       </c>
       <c r="K95" s="6" t="s">
-        <v>68</v>
+        <v>75</v>
       </c>
       <c r="L95" s="10" t="s">
-        <v>69</v>
+        <v>76</v>
       </c>
       <c r="M95" s="6" t="s">
         <v>414</v>
       </c>
       <c r="N95" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O95" s="6"/>
       <c r="P95" s="6"/>
     </row>
     <row r="96" spans="1:16" customHeight="1" ht="65">
       <c r="A96" s="6" t="s">
         <v>415</v>
       </c>
       <c r="B96" s="6">
         <v>0</v>
       </c>
       <c r="C96" s="6">
         <v>0</v>
       </c>
       <c r="D96" s="6">
         <v>0</v>
       </c>
       <c r="E96" s="6" t="s">
         <v>416</v>
@@ -16651,111 +16656,111 @@
       <c r="C97" s="6">
         <v>0</v>
       </c>
       <c r="D97" s="6">
         <v>0</v>
       </c>
       <c r="E97" s="6">
         <v>251024</v>
       </c>
       <c r="F97" s="9" t="s">
         <v>420</v>
       </c>
       <c r="G97" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H97" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I97" s="6">
         <v>0</v>
       </c>
       <c r="J97" s="10" t="s">
         <v>421</v>
       </c>
       <c r="K97" s="6" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="L97" s="10" t="s">
-        <v>139</v>
+        <v>146</v>
       </c>
       <c r="M97" s="6" t="s">
         <v>422</v>
       </c>
       <c r="N97" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O97" s="6">
-        <v>16.14</v>
+        <v>18.39</v>
       </c>
       <c r="P97" s="6"/>
     </row>
     <row r="98" spans="1:16" customHeight="1" ht="65">
       <c r="A98" s="6" t="s">
         <v>423</v>
       </c>
       <c r="B98" s="6">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="C98" s="6">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="D98" s="6">
         <v>0</v>
       </c>
       <c r="E98" s="6" t="s">
         <v>424</v>
       </c>
       <c r="F98" s="9" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="G98" s="10" t="s">
         <v>32</v>
       </c>
       <c r="H98" s="6" t="s">
-        <v>80</v>
+        <v>87</v>
       </c>
       <c r="I98" s="6">
         <v>1.72</v>
       </c>
       <c r="J98" s="10" t="s">
         <v>425</v>
       </c>
       <c r="K98" s="6" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="L98" s="10" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="M98" s="6" t="s">
         <v>426</v>
       </c>
       <c r="N98" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O98" s="6">
-        <v>8616.02</v>
+        <v>7702.17</v>
       </c>
       <c r="P98" s="6"/>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" s="6" t="s">
         <v>427</v>
       </c>
       <c r="B99" s="6">
         <v>0</v>
       </c>
       <c r="C99" s="6">
         <v>0</v>
       </c>
       <c r="D99" s="6">
         <v>0</v>
       </c>
       <c r="E99" s="6" t="s">
         <v>428</v>
       </c>
       <c r="F99" s="9" t="s">
         <v>429</v>
       </c>
       <c r="G99" s="10" t="s">
         <v>23</v>
       </c>
@@ -16778,487 +16783,487 @@
         <v>432</v>
       </c>
       <c r="N99" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O99" s="6"/>
       <c r="P99" s="6"/>
     </row>
     <row r="100" spans="1:16" customHeight="1" ht="65">
       <c r="A100" s="6" t="s">
         <v>433</v>
       </c>
       <c r="B100" s="6">
         <v>0</v>
       </c>
       <c r="C100" s="6">
         <v>0</v>
       </c>
       <c r="D100" s="6">
         <v>0</v>
       </c>
       <c r="E100" s="6" t="s">
         <v>434</v>
       </c>
       <c r="F100" s="9" t="s">
-        <v>93</v>
+        <v>100</v>
       </c>
       <c r="G100" s="10" t="s">
-        <v>225</v>
+        <v>230</v>
       </c>
       <c r="H100" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I100" s="6">
         <v>10.5</v>
       </c>
       <c r="J100" s="10" t="s">
         <v>435</v>
       </c>
       <c r="K100" s="6" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="L100" s="10" t="s">
-        <v>224</v>
+        <v>44</v>
       </c>
       <c r="M100" s="6" t="s">
         <v>436</v>
       </c>
       <c r="N100" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O100" s="6"/>
       <c r="P100" s="6"/>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" s="6" t="s">
         <v>437</v>
       </c>
       <c r="B101" s="6">
         <v>0</v>
       </c>
       <c r="C101" s="6">
         <v>0</v>
       </c>
       <c r="D101" s="6">
         <v>0</v>
       </c>
       <c r="E101" s="6" t="s">
         <v>438</v>
       </c>
       <c r="F101" s="9" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="G101" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H101" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I101" s="6">
         <v>2</v>
       </c>
       <c r="J101" s="10" t="s">
         <v>439</v>
       </c>
       <c r="K101" s="6" t="s">
-        <v>209</v>
+        <v>47</v>
       </c>
       <c r="L101" s="10" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="M101" s="6" t="s">
         <v>440</v>
       </c>
       <c r="N101" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O101" s="6">
         <v>28080.87</v>
       </c>
       <c r="P101" s="6"/>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" s="6" t="s">
         <v>441</v>
       </c>
       <c r="B102" s="6">
         <v>0</v>
       </c>
       <c r="C102" s="6">
         <v>0</v>
       </c>
       <c r="D102" s="6">
         <v>0</v>
       </c>
       <c r="E102" s="6" t="s">
         <v>442</v>
       </c>
       <c r="F102" s="9" t="s">
-        <v>387</v>
+        <v>391</v>
       </c>
       <c r="G102" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H102" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I102" s="6">
         <v>0</v>
       </c>
       <c r="J102" s="10"/>
       <c r="K102" s="6" t="s">
-        <v>310</v>
+        <v>314</v>
       </c>
       <c r="L102" s="10" t="s">
-        <v>389</v>
+        <v>393</v>
       </c>
       <c r="M102" s="6" t="s">
         <v>443</v>
       </c>
       <c r="N102" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O102" s="6"/>
       <c r="P102" s="6"/>
     </row>
     <row r="103" spans="1:16" customHeight="1" ht="65">
       <c r="A103" s="6" t="s">
         <v>444</v>
       </c>
       <c r="B103" s="6">
         <v>0</v>
       </c>
       <c r="C103" s="6">
         <v>0</v>
       </c>
       <c r="D103" s="6">
         <v>0</v>
       </c>
       <c r="E103" s="6" t="s">
         <v>445</v>
       </c>
       <c r="F103" s="9" t="s">
-        <v>66</v>
+        <v>73</v>
       </c>
       <c r="G103" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H103" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I103" s="6">
         <v>0</v>
       </c>
       <c r="J103" s="10" t="s">
         <v>446</v>
       </c>
       <c r="K103" s="6" t="s">
-        <v>68</v>
+        <v>75</v>
       </c>
       <c r="L103" s="10" t="s">
-        <v>69</v>
+        <v>76</v>
       </c>
       <c r="M103" s="6" t="s">
         <v>447</v>
       </c>
       <c r="N103" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O103" s="6"/>
       <c r="P103" s="6"/>
     </row>
     <row r="104" spans="1:16" customHeight="1" ht="65">
       <c r="A104" s="6" t="s">
         <v>448</v>
       </c>
       <c r="B104" s="6">
         <v>0</v>
       </c>
       <c r="C104" s="6">
         <v>0</v>
       </c>
       <c r="D104" s="6">
         <v>0</v>
       </c>
       <c r="E104" s="6" t="s">
         <v>449</v>
       </c>
       <c r="F104" s="9" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
       <c r="G104" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H104" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I104" s="6">
         <v>6.15</v>
       </c>
       <c r="J104" s="10" t="s">
         <v>450</v>
       </c>
       <c r="K104" s="6" t="s">
-        <v>310</v>
+        <v>314</v>
       </c>
       <c r="L104" s="10" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
       <c r="M104" s="6" t="s">
         <v>451</v>
       </c>
       <c r="N104" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O104" s="6"/>
       <c r="P104" s="6"/>
     </row>
     <row r="105" spans="1:16" customHeight="1" ht="65">
       <c r="A105" s="6" t="s">
         <v>452</v>
       </c>
       <c r="B105" s="6">
         <v>0</v>
       </c>
       <c r="C105" s="6">
         <v>0</v>
       </c>
       <c r="D105" s="6">
         <v>0</v>
       </c>
       <c r="E105" s="6" t="s">
         <v>453</v>
       </c>
       <c r="F105" s="9" t="s">
-        <v>240</v>
+        <v>245</v>
       </c>
       <c r="G105" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H105" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I105" s="6">
         <v>0</v>
       </c>
       <c r="J105" s="10" t="s">
         <v>454</v>
       </c>
       <c r="K105" s="6" t="s">
-        <v>231</v>
+        <v>236</v>
       </c>
       <c r="L105" s="10" t="s">
-        <v>240</v>
+        <v>245</v>
       </c>
       <c r="M105" s="6" t="s">
         <v>455</v>
       </c>
       <c r="N105" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O105" s="6"/>
       <c r="P105" s="6"/>
     </row>
     <row r="106" spans="1:16" customHeight="1" ht="65">
       <c r="A106" s="6" t="s">
         <v>456</v>
       </c>
       <c r="B106" s="6">
         <v>0</v>
       </c>
       <c r="C106" s="6">
         <v>0</v>
       </c>
       <c r="D106" s="6">
         <v>0</v>
       </c>
       <c r="E106" s="6" t="s">
         <v>457</v>
       </c>
       <c r="F106" s="9" t="s">
-        <v>265</v>
+        <v>270</v>
       </c>
       <c r="G106" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H106" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I106" s="6">
         <v>0</v>
       </c>
       <c r="J106" s="10" t="s">
         <v>458</v>
       </c>
       <c r="K106" s="6" t="s">
-        <v>231</v>
+        <v>236</v>
       </c>
       <c r="L106" s="10" t="s">
-        <v>265</v>
+        <v>270</v>
       </c>
       <c r="M106" s="6" t="s">
         <v>459</v>
       </c>
       <c r="N106" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O106" s="6"/>
       <c r="P106" s="6"/>
     </row>
     <row r="107" spans="1:16" customHeight="1" ht="65">
       <c r="A107" s="6" t="s">
         <v>460</v>
       </c>
       <c r="B107" s="6">
         <v>179</v>
       </c>
       <c r="C107" s="6">
         <v>179</v>
       </c>
       <c r="D107" s="6">
         <v>0</v>
       </c>
       <c r="E107" s="6" t="s">
         <v>461</v>
       </c>
       <c r="F107" s="9" t="s">
         <v>420</v>
       </c>
       <c r="G107" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H107" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I107" s="6">
         <v>0.003</v>
       </c>
       <c r="J107" s="10" t="s">
         <v>462</v>
       </c>
       <c r="K107" s="6" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="L107" s="10" t="s">
         <v>420</v>
       </c>
       <c r="M107" s="6" t="s">
         <v>463</v>
       </c>
       <c r="N107" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O107" s="6">
-        <v>8.7</v>
+        <v>9.93</v>
       </c>
       <c r="P107" s="6"/>
     </row>
     <row r="108" spans="1:16" customHeight="1" ht="65">
       <c r="A108" s="6" t="s">
         <v>464</v>
       </c>
       <c r="B108" s="6">
         <v>0</v>
       </c>
       <c r="C108" s="6">
         <v>0</v>
       </c>
       <c r="D108" s="6">
         <v>0</v>
       </c>
       <c r="E108" s="6" t="s">
         <v>465</v>
       </c>
       <c r="F108" s="9" t="s">
-        <v>73</v>
+        <v>80</v>
       </c>
       <c r="G108" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H108" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I108" s="6">
         <v>0</v>
       </c>
       <c r="J108" s="10" t="s">
         <v>466</v>
       </c>
       <c r="K108" s="6" t="s">
-        <v>75</v>
+        <v>82</v>
       </c>
       <c r="L108" s="10" t="s">
-        <v>76</v>
+        <v>83</v>
       </c>
       <c r="M108" s="6" t="s">
         <v>467</v>
       </c>
       <c r="N108" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O108" s="6">
         <v>30675.97</v>
       </c>
       <c r="P108" s="6"/>
     </row>
     <row r="109" spans="1:16" customHeight="1" ht="65">
       <c r="A109" s="6" t="s">
         <v>468</v>
       </c>
       <c r="B109" s="6">
         <v>0</v>
       </c>
       <c r="C109" s="6">
         <v>0</v>
       </c>
       <c r="D109" s="6">
         <v>0</v>
       </c>
       <c r="E109" s="6" t="s">
         <v>469</v>
       </c>
       <c r="F109" s="9" t="s">
-        <v>66</v>
+        <v>73</v>
       </c>
       <c r="G109" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H109" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I109" s="6">
         <v>55</v>
       </c>
       <c r="J109" s="10" t="s">
         <v>470</v>
       </c>
       <c r="K109" s="6" t="s">
-        <v>68</v>
+        <v>75</v>
       </c>
       <c r="L109" s="10" t="s">
-        <v>69</v>
+        <v>76</v>
       </c>
       <c r="M109" s="6" t="s">
         <v>471</v>
       </c>
       <c r="N109" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O109" s="6"/>
       <c r="P109" s="6"/>
     </row>
     <row r="110" spans="1:16" customHeight="1" ht="65">
       <c r="A110" s="6" t="s">
         <v>472</v>
       </c>
       <c r="B110" s="6">
         <v>0</v>
       </c>
       <c r="C110" s="6">
         <v>0</v>
       </c>
       <c r="D110" s="6">
         <v>0</v>
       </c>
       <c r="E110" s="6" t="s">
         <v>473</v>
@@ -17288,220 +17293,220 @@
         <v>475</v>
       </c>
       <c r="N110" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O110" s="6"/>
       <c r="P110" s="6"/>
     </row>
     <row r="111" spans="1:16" customHeight="1" ht="65">
       <c r="A111" s="6" t="s">
         <v>476</v>
       </c>
       <c r="B111" s="6">
         <v>0</v>
       </c>
       <c r="C111" s="6">
         <v>0</v>
       </c>
       <c r="D111" s="6">
         <v>0</v>
       </c>
       <c r="E111" s="6" t="s">
         <v>477</v>
       </c>
       <c r="F111" s="9" t="s">
-        <v>362</v>
+        <v>366</v>
       </c>
       <c r="G111" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H111" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I111" s="6">
         <v>83</v>
       </c>
       <c r="J111" s="10" t="s">
         <v>478</v>
       </c>
       <c r="K111" s="6" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="L111" s="10" t="s">
-        <v>362</v>
+        <v>366</v>
       </c>
       <c r="M111" s="6" t="s">
         <v>479</v>
       </c>
       <c r="N111" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O111" s="6">
-        <v>57743.78</v>
+        <v>51619.16</v>
       </c>
       <c r="P111" s="6"/>
     </row>
     <row r="112" spans="1:16" customHeight="1" ht="65">
       <c r="A112" s="6" t="s">
         <v>480</v>
       </c>
       <c r="B112" s="6">
         <v>0</v>
       </c>
       <c r="C112" s="6">
         <v>0</v>
       </c>
       <c r="D112" s="6">
         <v>0</v>
       </c>
       <c r="E112" s="6" t="s">
         <v>481</v>
       </c>
       <c r="F112" s="9" t="s">
-        <v>224</v>
+        <v>44</v>
       </c>
       <c r="G112" s="10" t="s">
         <v>32</v>
       </c>
       <c r="H112" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I112" s="6">
         <v>7</v>
       </c>
       <c r="J112" s="10" t="s">
         <v>482</v>
       </c>
       <c r="K112" s="6" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="L112" s="10" t="s">
-        <v>224</v>
+        <v>44</v>
       </c>
       <c r="M112" s="6" t="s">
         <v>483</v>
       </c>
       <c r="N112" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O112" s="6"/>
       <c r="P112" s="6"/>
     </row>
     <row r="113" spans="1:16" customHeight="1" ht="65">
       <c r="A113" s="6" t="s">
         <v>484</v>
       </c>
       <c r="B113" s="6">
         <v>0</v>
       </c>
       <c r="C113" s="6">
         <v>0</v>
       </c>
       <c r="D113" s="6">
         <v>0</v>
       </c>
       <c r="E113" s="6" t="s">
         <v>485</v>
       </c>
       <c r="F113" s="9" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="G113" s="10" t="s">
         <v>32</v>
       </c>
       <c r="H113" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I113" s="6">
         <v>5.1</v>
       </c>
       <c r="J113" s="10" t="s">
         <v>486</v>
       </c>
       <c r="K113" s="6" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="L113" s="10" t="s">
-        <v>93</v>
+        <v>100</v>
       </c>
       <c r="M113" s="6" t="s">
         <v>487</v>
       </c>
       <c r="N113" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O113" s="6">
-        <v>12360.31</v>
+        <v>12360.32</v>
       </c>
       <c r="P113" s="6"/>
     </row>
     <row r="114" spans="1:16" customHeight="1" ht="65">
       <c r="A114" s="6" t="s">
         <v>488</v>
       </c>
       <c r="B114" s="6">
         <v>0</v>
       </c>
       <c r="C114" s="6">
         <v>0</v>
       </c>
       <c r="D114" s="6">
         <v>0</v>
       </c>
       <c r="E114" s="6" t="s">
         <v>489</v>
       </c>
       <c r="F114" s="9" t="s">
-        <v>93</v>
+        <v>100</v>
       </c>
       <c r="G114" s="10" t="s">
         <v>32</v>
       </c>
       <c r="H114" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I114" s="6">
         <v>3</v>
       </c>
       <c r="J114" s="10" t="s">
         <v>490</v>
       </c>
       <c r="K114" s="6" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="L114" s="10" t="s">
-        <v>93</v>
+        <v>100</v>
       </c>
       <c r="M114" s="6" t="s">
         <v>491</v>
       </c>
       <c r="N114" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O114" s="6">
-        <v>14437.15</v>
+        <v>12765.48</v>
       </c>
       <c r="P114" s="6"/>
     </row>
     <row r="115" spans="1:16" customHeight="1" ht="65">
       <c r="A115" s="6" t="s">
         <v>492</v>
       </c>
       <c r="B115" s="6">
         <v>0</v>
       </c>
       <c r="C115" s="6">
         <v>0</v>
       </c>
       <c r="D115" s="6">
         <v>0</v>
       </c>
       <c r="E115" s="6" t="s">
         <v>493</v>
       </c>
       <c r="F115" s="9" t="s">
         <v>494</v>
       </c>
       <c r="G115" s="10" t="s">
         <v>23</v>
       </c>
@@ -17572,395 +17577,395 @@
       <c r="N116" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O116" s="6">
         <v>4405.63</v>
       </c>
       <c r="P116" s="6"/>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" s="6" t="s">
         <v>502</v>
       </c>
       <c r="B117" s="6">
         <v>0</v>
       </c>
       <c r="C117" s="6">
         <v>0</v>
       </c>
       <c r="D117" s="6">
         <v>0</v>
       </c>
       <c r="E117" s="6" t="s">
         <v>503</v>
       </c>
       <c r="F117" s="9" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="G117" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H117" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I117" s="6">
         <v>5</v>
       </c>
       <c r="J117" s="10"/>
       <c r="K117" s="6" t="s">
-        <v>209</v>
+        <v>47</v>
       </c>
       <c r="L117" s="10" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="M117" s="6" t="s">
         <v>504</v>
       </c>
       <c r="N117" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O117" s="6"/>
       <c r="P117" s="6"/>
     </row>
     <row r="118" spans="1:16" customHeight="1" ht="65">
       <c r="A118" s="6" t="s">
         <v>505</v>
       </c>
       <c r="B118" s="6">
         <v>0</v>
       </c>
       <c r="C118" s="6">
         <v>0</v>
       </c>
       <c r="D118" s="6">
         <v>0</v>
       </c>
       <c r="E118" s="6" t="s">
         <v>506</v>
       </c>
       <c r="F118" s="9" t="s">
-        <v>73</v>
+        <v>80</v>
       </c>
       <c r="G118" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H118" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I118" s="6">
         <v>0</v>
       </c>
       <c r="J118" s="10" t="s">
         <v>507</v>
       </c>
       <c r="K118" s="6" t="s">
-        <v>75</v>
+        <v>82</v>
       </c>
       <c r="L118" s="10" t="s">
-        <v>76</v>
+        <v>83</v>
       </c>
       <c r="M118" s="6" t="s">
         <v>508</v>
       </c>
       <c r="N118" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O118" s="6">
-        <v>34953.09</v>
+        <v>34953.1</v>
       </c>
       <c r="P118" s="6"/>
     </row>
     <row r="119" spans="1:16" customHeight="1" ht="65">
       <c r="A119" s="6" t="s">
         <v>509</v>
       </c>
       <c r="B119" s="6">
         <v>0</v>
       </c>
       <c r="C119" s="6">
         <v>0</v>
       </c>
       <c r="D119" s="6">
         <v>0</v>
       </c>
       <c r="E119" s="6" t="s">
         <v>510</v>
       </c>
       <c r="F119" s="9" t="s">
-        <v>115</v>
+        <v>122</v>
       </c>
       <c r="G119" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H119" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I119" s="6">
         <v>0</v>
       </c>
       <c r="J119" s="10" t="s">
         <v>511</v>
       </c>
       <c r="K119" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L119" s="10" t="s">
-        <v>115</v>
+        <v>122</v>
       </c>
       <c r="M119" s="6" t="s">
         <v>512</v>
       </c>
       <c r="N119" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O119" s="6"/>
       <c r="P119" s="6"/>
     </row>
     <row r="120" spans="1:16" customHeight="1" ht="65">
       <c r="A120" s="6" t="s">
         <v>513</v>
       </c>
       <c r="B120" s="6">
         <v>0</v>
       </c>
       <c r="C120" s="6">
         <v>0</v>
       </c>
       <c r="D120" s="6">
         <v>0</v>
       </c>
       <c r="E120" s="6" t="s">
         <v>514</v>
       </c>
       <c r="F120" s="9" t="s">
-        <v>318</v>
+        <v>322</v>
       </c>
       <c r="G120" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H120" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I120" s="6">
         <v>46</v>
       </c>
       <c r="J120" s="10" t="s">
         <v>515</v>
       </c>
       <c r="K120" s="6" t="s">
-        <v>68</v>
+        <v>75</v>
       </c>
       <c r="L120" s="10" t="s">
-        <v>69</v>
+        <v>76</v>
       </c>
       <c r="M120" s="6" t="s">
         <v>516</v>
       </c>
       <c r="N120" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O120" s="6"/>
       <c r="P120" s="6"/>
     </row>
     <row r="121" spans="1:16" customHeight="1" ht="65">
       <c r="A121" s="6" t="s">
         <v>517</v>
       </c>
       <c r="B121" s="6">
         <v>0</v>
       </c>
       <c r="C121" s="6">
         <v>0</v>
       </c>
       <c r="D121" s="6">
         <v>0</v>
       </c>
       <c r="E121" s="6" t="s">
         <v>518</v>
       </c>
       <c r="F121" s="9" t="s">
-        <v>202</v>
+        <v>209</v>
       </c>
       <c r="G121" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H121" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I121" s="6">
         <v>12.2</v>
       </c>
       <c r="J121" s="10" t="s">
         <v>519</v>
       </c>
       <c r="K121" s="6" t="s">
-        <v>204</v>
+        <v>211</v>
       </c>
       <c r="L121" s="10" t="s">
-        <v>202</v>
+        <v>209</v>
       </c>
       <c r="M121" s="6" t="s">
         <v>520</v>
       </c>
       <c r="N121" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O121" s="6">
-        <v>6156</v>
+        <v>5443.2</v>
       </c>
       <c r="P121" s="6"/>
     </row>
     <row r="122" spans="1:16" customHeight="1" ht="65">
       <c r="A122" s="6" t="s">
         <v>521</v>
       </c>
       <c r="B122" s="6">
         <v>0</v>
       </c>
       <c r="C122" s="6">
         <v>0</v>
       </c>
       <c r="D122" s="6">
         <v>0</v>
       </c>
       <c r="E122" s="6" t="s">
         <v>522</v>
       </c>
       <c r="F122" s="9" t="s">
-        <v>66</v>
+        <v>73</v>
       </c>
       <c r="G122" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H122" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I122" s="6">
         <v>51</v>
       </c>
       <c r="J122" s="10" t="s">
         <v>523</v>
       </c>
       <c r="K122" s="6" t="s">
-        <v>68</v>
+        <v>75</v>
       </c>
       <c r="L122" s="10" t="s">
-        <v>69</v>
+        <v>76</v>
       </c>
       <c r="M122" s="6" t="s">
         <v>524</v>
       </c>
       <c r="N122" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O122" s="6"/>
       <c r="P122" s="6"/>
     </row>
     <row r="123" spans="1:16" customHeight="1" ht="65">
       <c r="A123" s="6" t="s">
         <v>525</v>
       </c>
       <c r="B123" s="6">
         <v>0</v>
       </c>
       <c r="C123" s="6">
         <v>0</v>
       </c>
       <c r="D123" s="6">
         <v>0</v>
       </c>
       <c r="E123" s="6" t="s">
         <v>526</v>
       </c>
       <c r="F123" s="9" t="s">
-        <v>202</v>
+        <v>209</v>
       </c>
       <c r="G123" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H123" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I123" s="6">
         <v>10.36</v>
       </c>
       <c r="J123" s="10" t="s">
         <v>527</v>
       </c>
       <c r="K123" s="6" t="s">
-        <v>204</v>
+        <v>211</v>
       </c>
       <c r="L123" s="10" t="s">
-        <v>202</v>
+        <v>209</v>
       </c>
       <c r="M123" s="6" t="s">
         <v>528</v>
       </c>
       <c r="N123" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O123" s="6">
         <v>6732</v>
       </c>
       <c r="P123" s="6"/>
     </row>
     <row r="124" spans="1:16" customHeight="1" ht="65">
       <c r="A124" s="6" t="s">
         <v>529</v>
       </c>
       <c r="B124" s="6">
         <v>1</v>
       </c>
       <c r="C124" s="6">
         <v>1</v>
       </c>
       <c r="D124" s="6">
         <v>0</v>
       </c>
       <c r="E124" s="6" t="s">
         <v>530</v>
       </c>
       <c r="F124" s="9" t="s">
-        <v>202</v>
+        <v>209</v>
       </c>
       <c r="G124" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H124" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I124" s="6">
         <v>12.27</v>
       </c>
       <c r="J124" s="10" t="s">
         <v>531</v>
       </c>
       <c r="K124" s="6" t="s">
-        <v>204</v>
+        <v>211</v>
       </c>
       <c r="L124" s="10" t="s">
-        <v>202</v>
+        <v>209</v>
       </c>
       <c r="M124" s="6" t="s">
         <v>532</v>
       </c>
       <c r="N124" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O124" s="6">
         <v>7736.7</v>
       </c>
       <c r="P124" s="6"/>
     </row>
     <row r="125" spans="1:16" customHeight="1" ht="65">
       <c r="A125" s="6" t="s">
         <v>533</v>
       </c>
       <c r="B125" s="6">
         <v>1</v>
       </c>
       <c r="C125" s="6">
         <v>1</v>
       </c>
       <c r="D125" s="6">
         <v>0</v>
       </c>
@@ -18012,1248 +18017,1248 @@
       <c r="D126" s="6">
         <v>0</v>
       </c>
       <c r="E126" s="6" t="s">
         <v>538</v>
       </c>
       <c r="F126" s="9" t="s">
         <v>494</v>
       </c>
       <c r="G126" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H126" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I126" s="6">
         <v>10</v>
       </c>
       <c r="J126" s="10" t="s">
         <v>539</v>
       </c>
       <c r="K126" s="6" t="s">
         <v>540</v>
       </c>
       <c r="L126" s="10" t="s">
-        <v>322</v>
+        <v>326</v>
       </c>
       <c r="M126" s="6" t="s">
         <v>541</v>
       </c>
       <c r="N126" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O126" s="6">
-        <v>4234.86</v>
+        <v>4234.88</v>
       </c>
       <c r="P126" s="6"/>
     </row>
     <row r="127" spans="1:16" customHeight="1" ht="65">
       <c r="A127" s="6" t="s">
         <v>542</v>
       </c>
       <c r="B127" s="6">
         <v>0</v>
       </c>
       <c r="C127" s="6">
         <v>0</v>
       </c>
       <c r="D127" s="6">
         <v>0</v>
       </c>
       <c r="E127" s="6" t="s">
         <v>543</v>
       </c>
       <c r="F127" s="9" t="s">
-        <v>387</v>
+        <v>391</v>
       </c>
       <c r="G127" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H127" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I127" s="6">
         <v>0</v>
       </c>
       <c r="J127" s="10" t="s">
         <v>544</v>
       </c>
       <c r="K127" s="6" t="s">
-        <v>68</v>
+        <v>75</v>
       </c>
       <c r="L127" s="10" t="s">
-        <v>389</v>
+        <v>393</v>
       </c>
       <c r="M127" s="6" t="s">
         <v>545</v>
       </c>
       <c r="N127" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O127" s="6"/>
       <c r="P127" s="6"/>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" s="6" t="s">
         <v>546</v>
       </c>
       <c r="B128" s="6">
         <v>0</v>
       </c>
       <c r="C128" s="6">
         <v>0</v>
       </c>
       <c r="D128" s="6">
         <v>0</v>
       </c>
       <c r="E128" s="6" t="s">
         <v>547</v>
       </c>
       <c r="F128" s="9" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="G128" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H128" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I128" s="6">
         <v>0</v>
       </c>
       <c r="J128" s="10"/>
       <c r="K128" s="6" t="s">
-        <v>209</v>
+        <v>47</v>
       </c>
       <c r="L128" s="10" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="M128" s="6" t="s">
         <v>548</v>
       </c>
       <c r="N128" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O128" s="6">
-        <v>62282.45</v>
+        <v>62282.44</v>
       </c>
       <c r="P128" s="6"/>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" s="6" t="s">
         <v>549</v>
       </c>
       <c r="B129" s="6">
         <v>0</v>
       </c>
       <c r="C129" s="6">
         <v>0</v>
       </c>
       <c r="D129" s="6">
         <v>0</v>
       </c>
       <c r="E129" s="6" t="s">
         <v>550</v>
       </c>
       <c r="F129" s="9" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="G129" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H129" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I129" s="6">
         <v>0</v>
       </c>
       <c r="J129" s="10"/>
       <c r="K129" s="6" t="s">
-        <v>209</v>
+        <v>47</v>
       </c>
       <c r="L129" s="10" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="M129" s="6" t="s">
         <v>551</v>
       </c>
       <c r="N129" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O129" s="6">
-        <v>47241.83</v>
+        <v>47241.82</v>
       </c>
       <c r="P129" s="6"/>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" s="6" t="s">
         <v>552</v>
       </c>
       <c r="B130" s="6">
         <v>0</v>
       </c>
       <c r="C130" s="6">
         <v>0</v>
       </c>
       <c r="D130" s="6">
         <v>0</v>
       </c>
       <c r="E130" s="6" t="s">
         <v>553</v>
       </c>
       <c r="F130" s="9" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="G130" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H130" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I130" s="6">
         <v>0</v>
       </c>
       <c r="J130" s="10"/>
       <c r="K130" s="6" t="s">
-        <v>209</v>
+        <v>47</v>
       </c>
       <c r="L130" s="10" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="M130" s="6" t="s">
         <v>554</v>
       </c>
       <c r="N130" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O130" s="6">
-        <v>51690.16</v>
+        <v>51690.15</v>
       </c>
       <c r="P130" s="6"/>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" s="6" t="s">
         <v>555</v>
       </c>
       <c r="B131" s="6">
         <v>0</v>
       </c>
       <c r="C131" s="6">
         <v>0</v>
       </c>
       <c r="D131" s="6">
         <v>0</v>
       </c>
       <c r="E131" s="6" t="s">
         <v>556</v>
       </c>
       <c r="F131" s="9" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="G131" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H131" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I131" s="6">
         <v>0</v>
       </c>
       <c r="J131" s="10"/>
       <c r="K131" s="6" t="s">
-        <v>209</v>
+        <v>47</v>
       </c>
       <c r="L131" s="10" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="M131" s="6" t="s">
         <v>557</v>
       </c>
       <c r="N131" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O131" s="6">
-        <v>60376.85</v>
+        <v>60376.83</v>
       </c>
       <c r="P131" s="6"/>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" s="6" t="s">
         <v>558</v>
       </c>
       <c r="B132" s="6">
         <v>0</v>
       </c>
       <c r="C132" s="6">
         <v>0</v>
       </c>
       <c r="D132" s="6">
         <v>0</v>
       </c>
       <c r="E132" s="6" t="s">
         <v>559</v>
       </c>
       <c r="F132" s="9" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="G132" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H132" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I132" s="6">
         <v>0</v>
       </c>
       <c r="J132" s="10"/>
       <c r="K132" s="6" t="s">
-        <v>209</v>
+        <v>47</v>
       </c>
       <c r="L132" s="10" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="M132" s="6" t="s">
         <v>560</v>
       </c>
       <c r="N132" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O132" s="6">
-        <v>49360.29</v>
+        <v>49360.28</v>
       </c>
       <c r="P132" s="6"/>
     </row>
     <row r="133" spans="1:16" customHeight="1" ht="65">
       <c r="A133" s="6" t="s">
         <v>561</v>
       </c>
       <c r="B133" s="6">
         <v>0</v>
       </c>
       <c r="C133" s="6">
         <v>0</v>
       </c>
       <c r="D133" s="6">
         <v>0</v>
       </c>
       <c r="E133" s="6">
         <v>410068</v>
       </c>
       <c r="F133" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H133" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I133" s="6">
         <v>0</v>
       </c>
       <c r="J133" s="10" t="s">
         <v>562</v>
       </c>
       <c r="K133" s="6" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="L133" s="10" t="s">
         <v>22</v>
       </c>
       <c r="M133" s="6" t="s">
         <v>563</v>
       </c>
       <c r="N133" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O133" s="6">
-        <v>212.76</v>
+        <v>305.26</v>
       </c>
       <c r="P133" s="6"/>
     </row>
     <row r="134" spans="1:16" customHeight="1" ht="65">
       <c r="A134" s="6" t="s">
         <v>564</v>
       </c>
       <c r="B134" s="6">
         <v>0</v>
       </c>
       <c r="C134" s="6">
         <v>0</v>
       </c>
       <c r="D134" s="6">
         <v>0</v>
       </c>
       <c r="E134" s="6" t="s">
         <v>565</v>
       </c>
       <c r="F134" s="9" t="s">
         <v>566</v>
       </c>
       <c r="G134" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H134" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I134" s="6">
         <v>0</v>
       </c>
       <c r="J134" s="10" t="s">
         <v>567</v>
       </c>
       <c r="K134" s="6" t="s">
-        <v>231</v>
+        <v>236</v>
       </c>
       <c r="L134" s="10" t="s">
         <v>568</v>
       </c>
       <c r="M134" s="6" t="s">
         <v>569</v>
       </c>
       <c r="N134" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O134" s="6"/>
       <c r="P134" s="6"/>
     </row>
     <row r="135" spans="1:16" customHeight="1" ht="65">
       <c r="A135" s="6" t="s">
         <v>570</v>
       </c>
       <c r="B135" s="6">
         <v>0</v>
       </c>
       <c r="C135" s="6">
         <v>0</v>
       </c>
       <c r="D135" s="6">
         <v>0</v>
       </c>
       <c r="E135" s="6" t="s">
         <v>571</v>
       </c>
       <c r="F135" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H135" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I135" s="6">
         <v>0.95</v>
       </c>
       <c r="J135" s="10" t="s">
         <v>570</v>
       </c>
       <c r="K135" s="6" t="s">
-        <v>204</v>
+        <v>211</v>
       </c>
       <c r="L135" s="10" t="s">
         <v>22</v>
       </c>
       <c r="M135" s="6" t="s">
         <v>572</v>
       </c>
       <c r="N135" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O135" s="6"/>
       <c r="P135" s="6"/>
     </row>
     <row r="136" spans="1:16" customHeight="1" ht="65">
       <c r="A136" s="6" t="s">
         <v>573</v>
       </c>
       <c r="B136" s="6">
         <v>0</v>
       </c>
       <c r="C136" s="6">
         <v>0</v>
       </c>
       <c r="D136" s="6">
         <v>0</v>
       </c>
       <c r="E136" s="6" t="s">
         <v>574</v>
       </c>
       <c r="F136" s="9" t="s">
-        <v>128</v>
+        <v>135</v>
       </c>
       <c r="G136" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H136" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I136" s="6">
         <v>63.4</v>
       </c>
       <c r="J136" s="10" t="s">
         <v>575</v>
       </c>
       <c r="K136" s="6" t="s">
-        <v>130</v>
+        <v>137</v>
       </c>
       <c r="L136" s="10" t="s">
-        <v>131</v>
+        <v>138</v>
       </c>
       <c r="M136" s="6" t="s">
         <v>576</v>
       </c>
       <c r="N136" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O136" s="6"/>
       <c r="P136" s="6"/>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" s="6" t="s">
         <v>577</v>
       </c>
       <c r="B137" s="6">
         <v>0</v>
       </c>
       <c r="C137" s="6">
         <v>0</v>
       </c>
       <c r="D137" s="6">
         <v>0</v>
       </c>
       <c r="E137" s="6" t="s">
         <v>578</v>
       </c>
       <c r="F137" s="9" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="G137" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H137" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I137" s="6">
         <v>0</v>
       </c>
       <c r="J137" s="10" t="s">
         <v>579</v>
       </c>
       <c r="K137" s="6" t="s">
-        <v>209</v>
+        <v>47</v>
       </c>
       <c r="L137" s="10" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="M137" s="6" t="s">
         <v>580</v>
       </c>
       <c r="N137" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O137" s="6">
-        <v>25116.51</v>
+        <v>25116.5</v>
       </c>
       <c r="P137" s="6"/>
     </row>
     <row r="138" spans="1:16" customHeight="1" ht="65">
       <c r="A138" s="6" t="s">
         <v>581</v>
       </c>
       <c r="B138" s="6">
         <v>0</v>
       </c>
       <c r="C138" s="6">
         <v>0</v>
       </c>
       <c r="D138" s="6">
         <v>0</v>
       </c>
       <c r="E138" s="6" t="s">
         <v>582</v>
       </c>
       <c r="F138" s="9" t="s">
-        <v>240</v>
+        <v>245</v>
       </c>
       <c r="G138" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H138" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I138" s="6">
         <v>0</v>
       </c>
       <c r="J138" s="10" t="s">
         <v>583</v>
       </c>
       <c r="K138" s="6" t="s">
-        <v>68</v>
+        <v>75</v>
       </c>
       <c r="L138" s="10" t="s">
-        <v>240</v>
+        <v>245</v>
       </c>
       <c r="M138" s="6" t="s">
         <v>584</v>
       </c>
       <c r="N138" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O138" s="6"/>
       <c r="P138" s="6"/>
     </row>
     <row r="139" spans="1:16" customHeight="1" ht="65">
       <c r="A139" s="6" t="s">
         <v>585</v>
       </c>
       <c r="B139" s="6">
         <v>0</v>
       </c>
       <c r="C139" s="6">
         <v>0</v>
       </c>
       <c r="D139" s="6">
         <v>0</v>
       </c>
       <c r="E139" s="6" t="s">
         <v>586</v>
       </c>
       <c r="F139" s="9" t="s">
-        <v>131</v>
+        <v>138</v>
       </c>
       <c r="G139" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H139" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I139" s="6">
         <v>0</v>
       </c>
       <c r="J139" s="10" t="s">
         <v>587</v>
       </c>
       <c r="K139" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L139" s="10" t="s">
-        <v>131</v>
+        <v>138</v>
       </c>
       <c r="M139" s="6" t="s">
         <v>588</v>
       </c>
       <c r="N139" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O139" s="6"/>
       <c r="P139" s="6"/>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" s="6" t="s">
         <v>589</v>
       </c>
       <c r="B140" s="6">
         <v>0</v>
       </c>
       <c r="C140" s="6">
         <v>0</v>
       </c>
       <c r="D140" s="6">
         <v>0</v>
       </c>
       <c r="E140" s="6" t="s">
         <v>590</v>
       </c>
       <c r="F140" s="9" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="G140" s="10"/>
       <c r="H140" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I140" s="6">
         <v>0</v>
       </c>
       <c r="J140" s="10"/>
       <c r="K140" s="6" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="L140" s="10" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="M140" s="6" t="s">
         <v>591</v>
       </c>
       <c r="N140" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O140" s="6">
-        <v>30240.21</v>
+        <v>26738.72</v>
       </c>
       <c r="P140" s="6"/>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" s="6" t="s">
         <v>592</v>
       </c>
       <c r="B141" s="6">
         <v>0</v>
       </c>
       <c r="C141" s="6">
         <v>0</v>
       </c>
       <c r="D141" s="6">
         <v>0</v>
       </c>
       <c r="E141" s="6" t="s">
         <v>593</v>
       </c>
       <c r="F141" s="9" t="s">
         <v>594</v>
       </c>
       <c r="G141" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H141" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I141" s="6">
         <v>0</v>
       </c>
       <c r="J141" s="10"/>
       <c r="K141" s="6" t="s">
-        <v>209</v>
+        <v>47</v>
       </c>
       <c r="L141" s="10" t="s">
         <v>594</v>
       </c>
       <c r="M141" s="6" t="s">
         <v>595</v>
       </c>
       <c r="N141" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O141" s="6">
-        <v>70439.19</v>
+        <v>70439.17</v>
       </c>
       <c r="P141" s="6"/>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" s="6" t="s">
         <v>596</v>
       </c>
       <c r="B142" s="6">
         <v>0</v>
       </c>
       <c r="C142" s="6">
         <v>0</v>
       </c>
       <c r="D142" s="6">
         <v>0</v>
       </c>
       <c r="E142" s="6" t="s">
         <v>597</v>
       </c>
       <c r="F142" s="9" t="s">
         <v>594</v>
       </c>
       <c r="G142" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H142" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I142" s="6">
         <v>0</v>
       </c>
       <c r="J142" s="10"/>
       <c r="K142" s="6" t="s">
-        <v>209</v>
+        <v>47</v>
       </c>
       <c r="L142" s="10" t="s">
         <v>594</v>
       </c>
       <c r="M142" s="6" t="s">
         <v>598</v>
       </c>
       <c r="N142" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O142" s="6">
-        <v>70439.19</v>
+        <v>70439.17</v>
       </c>
       <c r="P142" s="6"/>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" s="6" t="s">
         <v>599</v>
       </c>
       <c r="B143" s="6">
         <v>0</v>
       </c>
       <c r="C143" s="6">
         <v>0</v>
       </c>
       <c r="D143" s="6">
         <v>0</v>
       </c>
       <c r="E143" s="6" t="s">
         <v>600</v>
       </c>
       <c r="F143" s="9" t="s">
         <v>594</v>
       </c>
       <c r="G143" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H143" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I143" s="6">
         <v>0</v>
       </c>
       <c r="J143" s="10"/>
       <c r="K143" s="6" t="s">
-        <v>209</v>
+        <v>47</v>
       </c>
       <c r="L143" s="10" t="s">
         <v>594</v>
       </c>
       <c r="M143" s="6" t="s">
         <v>601</v>
       </c>
       <c r="N143" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O143" s="6">
-        <v>70439.19</v>
+        <v>70439.17</v>
       </c>
       <c r="P143" s="6"/>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" s="6" t="s">
         <v>602</v>
       </c>
       <c r="B144" s="6">
         <v>0</v>
       </c>
       <c r="C144" s="6">
         <v>0</v>
       </c>
       <c r="D144" s="6">
         <v>0</v>
       </c>
       <c r="E144" s="6" t="s">
         <v>603</v>
       </c>
       <c r="F144" s="9" t="s">
         <v>594</v>
       </c>
       <c r="G144" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H144" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I144" s="6">
         <v>0</v>
       </c>
       <c r="J144" s="10"/>
       <c r="K144" s="6" t="s">
-        <v>209</v>
+        <v>47</v>
       </c>
       <c r="L144" s="10" t="s">
         <v>594</v>
       </c>
       <c r="M144" s="6" t="s">
         <v>604</v>
       </c>
       <c r="N144" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O144" s="6">
-        <v>48724.6</v>
+        <v>48724.58</v>
       </c>
       <c r="P144" s="6"/>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" s="6" t="s">
         <v>605</v>
       </c>
       <c r="B145" s="6">
         <v>0</v>
       </c>
       <c r="C145" s="6">
         <v>0</v>
       </c>
       <c r="D145" s="6">
         <v>0</v>
       </c>
       <c r="E145" s="6" t="s">
         <v>606</v>
       </c>
       <c r="F145" s="9" t="s">
         <v>594</v>
       </c>
       <c r="G145" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H145" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I145" s="6">
         <v>0</v>
       </c>
       <c r="J145" s="10"/>
       <c r="K145" s="6" t="s">
-        <v>209</v>
+        <v>47</v>
       </c>
       <c r="L145" s="10" t="s">
         <v>594</v>
       </c>
       <c r="M145" s="6" t="s">
         <v>607</v>
       </c>
       <c r="N145" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O145" s="6">
-        <v>48724.6</v>
+        <v>48724.58</v>
       </c>
       <c r="P145" s="6"/>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" s="6" t="s">
         <v>608</v>
       </c>
       <c r="B146" s="6">
         <v>0</v>
       </c>
       <c r="C146" s="6">
         <v>0</v>
       </c>
       <c r="D146" s="6">
         <v>0</v>
       </c>
       <c r="E146" s="6" t="s">
         <v>609</v>
       </c>
       <c r="F146" s="9" t="s">
         <v>594</v>
       </c>
       <c r="G146" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H146" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I146" s="6">
         <v>0</v>
       </c>
       <c r="J146" s="10"/>
       <c r="K146" s="6" t="s">
-        <v>209</v>
+        <v>47</v>
       </c>
       <c r="L146" s="10" t="s">
         <v>594</v>
       </c>
       <c r="M146" s="6" t="s">
         <v>610</v>
       </c>
       <c r="N146" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O146" s="6">
-        <v>50207.39</v>
+        <v>50207.38</v>
       </c>
       <c r="P146" s="6"/>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" s="6" t="s">
         <v>611</v>
       </c>
       <c r="B147" s="6">
         <v>0</v>
       </c>
       <c r="C147" s="6">
         <v>0</v>
       </c>
       <c r="D147" s="6">
         <v>0</v>
       </c>
       <c r="E147" s="6" t="s">
         <v>612</v>
       </c>
       <c r="F147" s="9" t="s">
         <v>594</v>
       </c>
       <c r="G147" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H147" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I147" s="6">
         <v>0</v>
       </c>
       <c r="J147" s="10"/>
       <c r="K147" s="6" t="s">
-        <v>209</v>
+        <v>47</v>
       </c>
       <c r="L147" s="10" t="s">
         <v>594</v>
       </c>
       <c r="M147" s="6" t="s">
         <v>613</v>
       </c>
       <c r="N147" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O147" s="6">
-        <v>50207.39</v>
+        <v>50207.38</v>
       </c>
       <c r="P147" s="6"/>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" s="6" t="s">
         <v>614</v>
       </c>
       <c r="B148" s="6">
         <v>0</v>
       </c>
       <c r="C148" s="6">
         <v>0</v>
       </c>
       <c r="D148" s="6">
         <v>0</v>
       </c>
       <c r="E148" s="6" t="s">
         <v>615</v>
       </c>
       <c r="F148" s="9" t="s">
         <v>594</v>
       </c>
       <c r="G148" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H148" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I148" s="6">
         <v>0</v>
       </c>
       <c r="J148" s="10"/>
       <c r="K148" s="6" t="s">
-        <v>209</v>
+        <v>47</v>
       </c>
       <c r="L148" s="10" t="s">
         <v>594</v>
       </c>
       <c r="M148" s="6" t="s">
         <v>616</v>
       </c>
       <c r="N148" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O148" s="6">
-        <v>63448.13</v>
+        <v>63448.11</v>
       </c>
       <c r="P148" s="6"/>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" s="6" t="s">
         <v>617</v>
       </c>
       <c r="B149" s="6">
         <v>0</v>
       </c>
       <c r="C149" s="6">
         <v>0</v>
       </c>
       <c r="D149" s="6">
         <v>0</v>
       </c>
       <c r="E149" s="6" t="s">
         <v>618</v>
       </c>
       <c r="F149" s="9" t="s">
         <v>594</v>
       </c>
       <c r="G149" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H149" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I149" s="6">
         <v>0</v>
       </c>
       <c r="J149" s="10"/>
       <c r="K149" s="6" t="s">
-        <v>209</v>
+        <v>47</v>
       </c>
       <c r="L149" s="10" t="s">
         <v>594</v>
       </c>
       <c r="M149" s="6" t="s">
         <v>619</v>
       </c>
       <c r="N149" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O149" s="6">
-        <v>63448.13</v>
+        <v>63448.11</v>
       </c>
       <c r="P149" s="6"/>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" s="6" t="s">
         <v>620</v>
       </c>
       <c r="B150" s="6">
         <v>0</v>
       </c>
       <c r="C150" s="6">
         <v>0</v>
       </c>
       <c r="D150" s="6">
         <v>0</v>
       </c>
       <c r="E150" s="6" t="s">
         <v>621</v>
       </c>
       <c r="F150" s="9" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="G150" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H150" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I150" s="6">
         <v>0</v>
       </c>
       <c r="J150" s="10"/>
       <c r="K150" s="6" t="s">
-        <v>209</v>
+        <v>47</v>
       </c>
       <c r="L150" s="10" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="M150" s="6" t="s">
         <v>622</v>
       </c>
       <c r="N150" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O150" s="6">
-        <v>31141.23</v>
+        <v>31141.24</v>
       </c>
       <c r="P150" s="6"/>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" s="6" t="s">
         <v>623</v>
       </c>
       <c r="B151" s="6">
         <v>0</v>
       </c>
       <c r="C151" s="6">
         <v>0</v>
       </c>
       <c r="D151" s="6">
         <v>0</v>
       </c>
       <c r="E151" s="6" t="s">
         <v>624</v>
       </c>
       <c r="F151" s="9" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="G151" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H151" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I151" s="6">
         <v>0</v>
       </c>
       <c r="J151" s="10"/>
       <c r="K151" s="6" t="s">
-        <v>209</v>
+        <v>47</v>
       </c>
       <c r="L151" s="10" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="M151" s="6" t="s">
         <v>625</v>
       </c>
       <c r="N151" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O151" s="6">
-        <v>31141.23</v>
+        <v>31141.24</v>
       </c>
       <c r="P151" s="6"/>
     </row>
     <row r="152" spans="1:16" customHeight="1" ht="65">
       <c r="A152" s="6" t="s">
         <v>626</v>
       </c>
       <c r="B152" s="6">
         <v>0</v>
       </c>
       <c r="C152" s="6">
         <v>0</v>
       </c>
       <c r="D152" s="6">
         <v>0</v>
       </c>
       <c r="E152" s="6">
         <v>410063</v>
       </c>
       <c r="F152" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H152" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I152" s="6">
         <v>0</v>
       </c>
       <c r="J152" s="10" t="s">
         <v>626</v>
       </c>
       <c r="K152" s="6" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="L152" s="10" t="s">
         <v>22</v>
       </c>
       <c r="M152" s="6" t="s">
         <v>627</v>
       </c>
       <c r="N152" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O152" s="6"/>
       <c r="P152" s="6"/>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" s="6" t="s">
         <v>628</v>
       </c>
       <c r="B153" s="6">
         <v>2</v>
       </c>
       <c r="C153" s="6">
         <v>2</v>
       </c>
       <c r="D153" s="6">
         <v>0</v>
@@ -19267,711 +19272,711 @@
       <c r="G153" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H153" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I153" s="6">
         <v>208</v>
       </c>
       <c r="J153" s="10" t="s">
         <v>630</v>
       </c>
       <c r="K153" s="6" t="s">
         <v>631</v>
       </c>
       <c r="L153" s="10" t="s">
         <v>632</v>
       </c>
       <c r="M153" s="6" t="s">
         <v>633</v>
       </c>
       <c r="N153" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O153" s="6">
-        <v>328025.2</v>
+        <v>16401.25</v>
       </c>
       <c r="P153" s="6"/>
     </row>
     <row r="154" spans="1:16" customHeight="1" ht="65">
       <c r="A154" s="6" t="s">
         <v>634</v>
       </c>
       <c r="B154" s="6">
         <v>0</v>
       </c>
       <c r="C154" s="6">
         <v>0</v>
       </c>
       <c r="D154" s="6">
         <v>0</v>
       </c>
       <c r="E154" s="6" t="s">
         <v>635</v>
       </c>
       <c r="F154" s="9" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="G154" s="10" t="s">
         <v>32</v>
       </c>
       <c r="H154" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I154" s="6">
         <v>5.1</v>
       </c>
       <c r="J154" s="10" t="s">
         <v>636</v>
       </c>
       <c r="K154" s="6" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="L154" s="10" t="s">
-        <v>93</v>
+        <v>100</v>
       </c>
       <c r="M154" s="6" t="s">
         <v>637</v>
       </c>
       <c r="N154" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O154" s="6">
         <v>13596.32</v>
       </c>
       <c r="P154" s="6"/>
     </row>
     <row r="155" spans="1:16" customHeight="1" ht="65">
       <c r="A155" s="6" t="s">
         <v>638</v>
       </c>
       <c r="B155" s="6">
         <v>0</v>
       </c>
       <c r="C155" s="6">
         <v>0</v>
       </c>
       <c r="D155" s="6">
         <v>0</v>
       </c>
       <c r="E155" s="6" t="s">
         <v>639</v>
       </c>
       <c r="F155" s="9" t="s">
-        <v>202</v>
+        <v>209</v>
       </c>
       <c r="G155" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H155" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I155" s="6">
         <v>19.36</v>
       </c>
       <c r="J155" s="10" t="s">
         <v>640</v>
       </c>
       <c r="K155" s="6" t="s">
-        <v>204</v>
+        <v>211</v>
       </c>
       <c r="L155" s="10" t="s">
-        <v>202</v>
+        <v>209</v>
       </c>
       <c r="M155" s="6" t="s">
         <v>641</v>
       </c>
       <c r="N155" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O155" s="6">
-        <v>20422.15</v>
+        <v>18057.49</v>
       </c>
       <c r="P155" s="6"/>
     </row>
     <row r="156" spans="1:16" customHeight="1" ht="65">
       <c r="A156" s="6" t="s">
         <v>642</v>
       </c>
       <c r="B156" s="6">
         <v>0</v>
       </c>
       <c r="C156" s="6">
         <v>0</v>
       </c>
       <c r="D156" s="6">
         <v>0</v>
       </c>
       <c r="E156" s="6" t="s">
         <v>643</v>
       </c>
       <c r="F156" s="9" t="s">
-        <v>224</v>
+        <v>44</v>
       </c>
       <c r="G156" s="10" t="s">
         <v>32</v>
       </c>
       <c r="H156" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I156" s="6">
         <v>7.65</v>
       </c>
       <c r="J156" s="10" t="s">
         <v>644</v>
       </c>
       <c r="K156" s="6" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="L156" s="10" t="s">
-        <v>224</v>
+        <v>44</v>
       </c>
       <c r="M156" s="6" t="s">
         <v>645</v>
       </c>
       <c r="N156" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O156" s="6">
-        <v>52028.52</v>
+        <v>52028.51</v>
       </c>
       <c r="P156" s="6"/>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" s="6" t="s">
         <v>646</v>
       </c>
       <c r="B157" s="6">
         <v>0</v>
       </c>
       <c r="C157" s="6">
         <v>0</v>
       </c>
       <c r="D157" s="6">
         <v>0</v>
       </c>
       <c r="E157" s="6" t="s">
         <v>647</v>
       </c>
       <c r="F157" s="9" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="G157" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H157" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I157" s="6">
         <v>0</v>
       </c>
       <c r="J157" s="10"/>
       <c r="K157" s="6" t="s">
-        <v>209</v>
+        <v>47</v>
       </c>
       <c r="L157" s="10" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="M157" s="6" t="s">
         <v>648</v>
       </c>
       <c r="N157" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O157" s="6">
-        <v>31141.23</v>
+        <v>31141.24</v>
       </c>
       <c r="P157" s="6"/>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" s="6" t="s">
         <v>649</v>
       </c>
       <c r="B158" s="6">
         <v>0</v>
       </c>
       <c r="C158" s="6">
         <v>0</v>
       </c>
       <c r="D158" s="6">
         <v>0</v>
       </c>
       <c r="E158" s="6" t="s">
         <v>650</v>
       </c>
       <c r="F158" s="9" t="s">
-        <v>106</v>
+        <v>113</v>
       </c>
       <c r="G158" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H158" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I158" s="6">
         <v>0</v>
       </c>
       <c r="J158" s="10"/>
       <c r="K158" s="6" t="s">
-        <v>209</v>
+        <v>47</v>
       </c>
       <c r="L158" s="10" t="s">
-        <v>106</v>
+        <v>113</v>
       </c>
       <c r="M158" s="6" t="s">
         <v>651</v>
       </c>
       <c r="N158" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O158" s="6">
-        <v>37815.18</v>
+        <v>37815.17</v>
       </c>
       <c r="P158" s="6"/>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" s="6" t="s">
         <v>652</v>
       </c>
       <c r="B159" s="6">
         <v>0</v>
       </c>
       <c r="C159" s="6">
         <v>0</v>
       </c>
       <c r="D159" s="6">
         <v>0</v>
       </c>
       <c r="E159" s="6" t="s">
         <v>653</v>
       </c>
       <c r="F159" s="9" t="s">
-        <v>106</v>
+        <v>113</v>
       </c>
       <c r="G159" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H159" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I159" s="6">
         <v>0</v>
       </c>
       <c r="J159" s="10"/>
       <c r="K159" s="6" t="s">
-        <v>209</v>
+        <v>47</v>
       </c>
       <c r="L159" s="10" t="s">
-        <v>93</v>
+        <v>100</v>
       </c>
       <c r="M159" s="6" t="s">
         <v>654</v>
       </c>
       <c r="N159" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O159" s="6">
         <v>24680.14</v>
       </c>
       <c r="P159" s="6"/>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" s="6" t="s">
         <v>655</v>
       </c>
       <c r="B160" s="6">
         <v>0</v>
       </c>
       <c r="C160" s="6">
         <v>0</v>
       </c>
       <c r="D160" s="6">
         <v>0</v>
       </c>
       <c r="E160" s="6" t="s">
         <v>656</v>
       </c>
       <c r="F160" s="9" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="G160" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H160" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I160" s="6">
         <v>0</v>
       </c>
       <c r="J160" s="10" t="s">
         <v>657</v>
       </c>
       <c r="K160" s="6" t="s">
-        <v>209</v>
+        <v>47</v>
       </c>
       <c r="L160" s="10" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="M160" s="6" t="s">
         <v>658</v>
       </c>
       <c r="N160" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O160" s="6">
-        <v>25113.75</v>
+        <v>25113.76</v>
       </c>
       <c r="P160" s="6"/>
     </row>
     <row r="161" spans="1:16" customHeight="1" ht="65">
       <c r="A161" s="6" t="s">
         <v>659</v>
       </c>
       <c r="B161" s="6">
         <v>0</v>
       </c>
       <c r="C161" s="6">
         <v>0</v>
       </c>
       <c r="D161" s="6">
         <v>0</v>
       </c>
       <c r="E161" s="6" t="s">
         <v>660</v>
       </c>
       <c r="F161" s="9" t="s">
-        <v>240</v>
+        <v>245</v>
       </c>
       <c r="G161" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H161" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I161" s="6">
         <v>0</v>
       </c>
       <c r="J161" s="10" t="s">
         <v>661</v>
       </c>
       <c r="K161" s="6" t="s">
-        <v>68</v>
+        <v>75</v>
       </c>
       <c r="L161" s="10" t="s">
-        <v>240</v>
+        <v>245</v>
       </c>
       <c r="M161" s="6" t="s">
         <v>662</v>
       </c>
       <c r="N161" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O161" s="6"/>
       <c r="P161" s="6"/>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" s="6" t="s">
         <v>663</v>
       </c>
       <c r="B162" s="6">
         <v>0</v>
       </c>
       <c r="C162" s="6">
         <v>0</v>
       </c>
       <c r="D162" s="6">
         <v>0</v>
       </c>
       <c r="E162" s="6" t="s">
         <v>664</v>
       </c>
       <c r="F162" s="9" t="s">
-        <v>387</v>
+        <v>391</v>
       </c>
       <c r="G162" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H162" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I162" s="6">
         <v>0</v>
       </c>
       <c r="J162" s="10" t="s">
         <v>665</v>
       </c>
       <c r="K162" s="6" t="s">
-        <v>310</v>
+        <v>314</v>
       </c>
       <c r="L162" s="10" t="s">
-        <v>389</v>
+        <v>393</v>
       </c>
       <c r="M162" s="6" t="s">
         <v>666</v>
       </c>
       <c r="N162" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O162" s="6"/>
       <c r="P162" s="6"/>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" s="6" t="s">
         <v>667</v>
       </c>
       <c r="B163" s="6">
         <v>0</v>
       </c>
       <c r="C163" s="6">
         <v>0</v>
       </c>
       <c r="D163" s="6">
         <v>0</v>
       </c>
       <c r="E163" s="6" t="s">
         <v>668</v>
       </c>
       <c r="F163" s="9" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="G163" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H163" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I163" s="6">
         <v>0</v>
       </c>
       <c r="J163" s="10" t="s">
         <v>669</v>
       </c>
       <c r="K163" s="6" t="s">
-        <v>209</v>
+        <v>47</v>
       </c>
       <c r="L163" s="10" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="M163" s="6" t="s">
         <v>670</v>
       </c>
       <c r="N163" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O163" s="6">
         <v>24640.19</v>
       </c>
       <c r="P163" s="6"/>
     </row>
     <row r="164" spans="1:16" customHeight="1" ht="65">
       <c r="A164" s="6" t="s">
         <v>671</v>
       </c>
       <c r="B164" s="6">
         <v>0</v>
       </c>
       <c r="C164" s="6">
         <v>0</v>
       </c>
       <c r="D164" s="6">
         <v>0</v>
       </c>
       <c r="E164" s="6" t="s">
         <v>672</v>
       </c>
       <c r="F164" s="9" t="s">
-        <v>224</v>
+        <v>44</v>
       </c>
       <c r="G164" s="10" t="s">
         <v>32</v>
       </c>
       <c r="H164" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I164" s="6">
         <v>7.79</v>
       </c>
       <c r="J164" s="10" t="s">
         <v>673</v>
       </c>
       <c r="K164" s="6" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="L164" s="10" t="s">
-        <v>224</v>
+        <v>44</v>
       </c>
       <c r="M164" s="6" t="s">
         <v>674</v>
       </c>
       <c r="N164" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O164" s="6">
-        <v>54100.15</v>
+        <v>54100.14</v>
       </c>
       <c r="P164" s="6"/>
     </row>
     <row r="165" spans="1:16" customHeight="1" ht="65">
       <c r="A165" s="6" t="s">
         <v>675</v>
       </c>
       <c r="B165" s="6">
         <v>0</v>
       </c>
       <c r="C165" s="6">
         <v>0</v>
       </c>
       <c r="D165" s="6">
         <v>0</v>
       </c>
       <c r="E165" s="6" t="s">
         <v>676</v>
       </c>
       <c r="F165" s="9" t="s">
-        <v>66</v>
+        <v>73</v>
       </c>
       <c r="G165" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H165" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I165" s="6">
         <v>23</v>
       </c>
       <c r="J165" s="10" t="s">
         <v>677</v>
       </c>
       <c r="K165" s="6" t="s">
-        <v>68</v>
+        <v>75</v>
       </c>
       <c r="L165" s="10" t="s">
-        <v>69</v>
+        <v>76</v>
       </c>
       <c r="M165" s="6" t="s">
         <v>678</v>
       </c>
       <c r="N165" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O165" s="6"/>
       <c r="P165" s="6"/>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" s="6" t="s">
         <v>679</v>
       </c>
       <c r="B166" s="6">
         <v>0</v>
       </c>
       <c r="C166" s="6">
         <v>0</v>
       </c>
       <c r="D166" s="6">
         <v>0</v>
       </c>
       <c r="E166" s="6" t="s">
         <v>680</v>
       </c>
       <c r="F166" s="9" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="G166" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H166" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I166" s="6">
         <v>0</v>
       </c>
       <c r="J166" s="10" t="s">
         <v>681</v>
       </c>
       <c r="K166" s="6" t="s">
-        <v>209</v>
+        <v>47</v>
       </c>
       <c r="L166" s="10" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="M166" s="6" t="s">
         <v>682</v>
       </c>
       <c r="N166" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O166" s="6">
         <v>12798.69</v>
       </c>
       <c r="P166" s="6"/>
     </row>
     <row r="167" spans="1:16" customHeight="1" ht="65">
       <c r="A167" s="6" t="s">
         <v>683</v>
       </c>
       <c r="B167" s="6">
-        <v>2</v>
+        <v>21</v>
       </c>
       <c r="C167" s="6">
-        <v>2</v>
+        <v>21</v>
       </c>
       <c r="D167" s="6">
         <v>0</v>
       </c>
       <c r="E167" s="6" t="s">
         <v>684</v>
       </c>
       <c r="F167" s="9" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="G167" s="10" t="s">
         <v>32</v>
       </c>
       <c r="H167" s="6" t="s">
-        <v>80</v>
+        <v>87</v>
       </c>
       <c r="I167" s="6">
         <v>1.75</v>
       </c>
       <c r="J167" s="10" t="s">
         <v>685</v>
       </c>
       <c r="K167" s="6" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="L167" s="10" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="M167" s="6" t="s">
         <v>686</v>
       </c>
       <c r="N167" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O167" s="6">
-        <v>8616.02</v>
+        <v>7702.17</v>
       </c>
       <c r="P167" s="6"/>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" s="6" t="s">
         <v>687</v>
       </c>
       <c r="B168" s="6">
         <v>0</v>
       </c>
       <c r="C168" s="6">
         <v>0</v>
       </c>
       <c r="D168" s="6">
         <v>0</v>
       </c>
       <c r="E168" s="6" t="s">
         <v>688</v>
       </c>
       <c r="F168" s="9" t="s">
         <v>38</v>
       </c>
       <c r="G168" s="10" t="s">
         <v>23</v>
       </c>
@@ -19982,977 +19987,975 @@
         <v>0</v>
       </c>
       <c r="J168" s="10"/>
       <c r="K168" s="6" t="s">
         <v>40</v>
       </c>
       <c r="L168" s="10" t="s">
         <v>22</v>
       </c>
       <c r="M168" s="6" t="s">
         <v>689</v>
       </c>
       <c r="N168" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O168" s="6">
         <v>809.68</v>
       </c>
       <c r="P168" s="6"/>
     </row>
     <row r="169" spans="1:16" customHeight="1" ht="65">
       <c r="A169" s="6" t="s">
         <v>690</v>
       </c>
       <c r="B169" s="6">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="C169" s="6">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D169" s="6">
         <v>0</v>
       </c>
       <c r="E169" s="6" t="s">
         <v>691</v>
       </c>
       <c r="F169" s="9" t="s">
-        <v>240</v>
+        <v>245</v>
       </c>
       <c r="G169" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H169" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I169" s="6">
         <v>0</v>
       </c>
       <c r="J169" s="10" t="s">
         <v>692</v>
       </c>
       <c r="K169" s="6" t="s">
-        <v>68</v>
+        <v>75</v>
       </c>
       <c r="L169" s="10" t="s">
-        <v>240</v>
+        <v>245</v>
       </c>
       <c r="M169" s="6" t="s">
         <v>693</v>
       </c>
       <c r="N169" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O169" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O169" s="6"/>
       <c r="P169" s="6"/>
     </row>
     <row r="170" spans="1:16" customHeight="1" ht="65">
       <c r="A170" s="6" t="s">
         <v>694</v>
       </c>
       <c r="B170" s="6">
         <v>0</v>
       </c>
       <c r="C170" s="6">
         <v>0</v>
       </c>
       <c r="D170" s="6">
         <v>0</v>
       </c>
       <c r="E170" s="6" t="s">
         <v>695</v>
       </c>
       <c r="F170" s="9" t="s">
-        <v>128</v>
+        <v>135</v>
       </c>
       <c r="G170" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H170" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I170" s="6">
         <v>62.5</v>
       </c>
       <c r="J170" s="10" t="s">
         <v>696</v>
       </c>
       <c r="K170" s="6" t="s">
-        <v>130</v>
+        <v>137</v>
       </c>
       <c r="L170" s="10" t="s">
-        <v>131</v>
+        <v>138</v>
       </c>
       <c r="M170" s="6" t="s">
         <v>697</v>
       </c>
       <c r="N170" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O170" s="6"/>
       <c r="P170" s="6"/>
     </row>
     <row r="171" spans="1:16" customHeight="1" ht="65">
       <c r="A171" s="6" t="s">
         <v>698</v>
       </c>
       <c r="B171" s="6">
         <v>0</v>
       </c>
       <c r="C171" s="6">
         <v>0</v>
       </c>
       <c r="D171" s="6">
         <v>0</v>
       </c>
       <c r="E171" s="6">
         <v>198532</v>
       </c>
       <c r="F171" s="9" t="s">
-        <v>139</v>
+        <v>146</v>
       </c>
       <c r="G171" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H171" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I171" s="6">
         <v>0</v>
       </c>
       <c r="J171" s="10" t="s">
         <v>699</v>
       </c>
       <c r="K171" s="6" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="L171" s="10" t="s">
-        <v>139</v>
+        <v>146</v>
       </c>
       <c r="M171" s="6" t="s">
         <v>700</v>
       </c>
       <c r="N171" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O171" s="6">
-        <v>81.54</v>
+        <v>96.3</v>
       </c>
       <c r="P171" s="6"/>
     </row>
     <row r="172" spans="1:16" customHeight="1" ht="65">
       <c r="A172" s="6" t="s">
         <v>701</v>
       </c>
       <c r="B172" s="6">
         <v>0</v>
       </c>
       <c r="C172" s="6">
         <v>0</v>
       </c>
       <c r="D172" s="6">
         <v>0</v>
       </c>
       <c r="E172" s="6" t="s">
         <v>702</v>
       </c>
       <c r="F172" s="9" t="s">
-        <v>240</v>
+        <v>245</v>
       </c>
       <c r="G172" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H172" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I172" s="6">
         <v>0</v>
       </c>
       <c r="J172" s="10" t="s">
         <v>703</v>
       </c>
       <c r="K172" s="6" t="s">
-        <v>68</v>
+        <v>75</v>
       </c>
       <c r="L172" s="10" t="s">
-        <v>240</v>
+        <v>245</v>
       </c>
       <c r="M172" s="6" t="s">
         <v>704</v>
       </c>
       <c r="N172" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O172" s="6"/>
       <c r="P172" s="6"/>
     </row>
     <row r="173" spans="1:16" customHeight="1" ht="65">
       <c r="A173" s="6" t="s">
         <v>705</v>
       </c>
       <c r="B173" s="6">
         <v>0</v>
       </c>
       <c r="C173" s="6">
         <v>0</v>
       </c>
       <c r="D173" s="6">
         <v>0</v>
       </c>
       <c r="E173" s="6" t="s">
         <v>706</v>
       </c>
       <c r="F173" s="9" t="s">
-        <v>362</v>
+        <v>366</v>
       </c>
       <c r="G173" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H173" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I173" s="6">
         <v>150</v>
       </c>
       <c r="J173" s="10" t="s">
         <v>707</v>
       </c>
       <c r="K173" s="6" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="L173" s="10" t="s">
-        <v>362</v>
+        <v>366</v>
       </c>
       <c r="M173" s="6" t="s">
         <v>708</v>
       </c>
       <c r="N173" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O173" s="6">
-        <v>80543.5</v>
+        <v>72000.59</v>
       </c>
       <c r="P173" s="6"/>
     </row>
     <row r="174" spans="1:16" customHeight="1" ht="65">
       <c r="A174" s="6" t="s">
         <v>709</v>
       </c>
       <c r="B174" s="6">
         <v>0</v>
       </c>
       <c r="C174" s="6">
         <v>0</v>
       </c>
       <c r="D174" s="6">
         <v>0</v>
       </c>
       <c r="E174" s="6" t="s">
         <v>710</v>
       </c>
       <c r="F174" s="9" t="s">
         <v>711</v>
       </c>
       <c r="G174" s="10" t="s">
-        <v>225</v>
+        <v>230</v>
       </c>
       <c r="H174" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I174" s="6">
         <v>0.6</v>
       </c>
       <c r="J174" s="10" t="s">
         <v>712</v>
       </c>
       <c r="K174" s="6" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="L174" s="10" t="s">
-        <v>362</v>
+        <v>366</v>
       </c>
       <c r="M174" s="6" t="s">
         <v>713</v>
       </c>
       <c r="N174" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O174" s="6">
-        <v>12390.56</v>
+        <v>10955.87</v>
       </c>
       <c r="P174" s="6"/>
     </row>
     <row r="175" spans="1:16" customHeight="1" ht="65">
       <c r="A175" s="6" t="s">
         <v>714</v>
       </c>
       <c r="B175" s="6">
         <v>1439</v>
       </c>
       <c r="C175" s="6">
         <v>1439</v>
       </c>
       <c r="D175" s="6">
         <v>0</v>
       </c>
       <c r="E175" s="6" t="s">
         <v>715</v>
       </c>
       <c r="F175" s="9" t="s">
         <v>716</v>
       </c>
       <c r="G175" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H175" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I175" s="6">
         <v>0</v>
       </c>
       <c r="J175" s="10" t="s">
         <v>717</v>
       </c>
       <c r="K175" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L175" s="10" t="s">
-        <v>235</v>
+        <v>240</v>
       </c>
       <c r="M175" s="6" t="s">
         <v>718</v>
       </c>
       <c r="N175" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O175" s="6">
         <v>22.82</v>
       </c>
       <c r="P175" s="6"/>
     </row>
     <row r="176" spans="1:16" customHeight="1" ht="65">
       <c r="A176" s="6" t="s">
         <v>719</v>
       </c>
       <c r="B176" s="6">
         <v>0</v>
       </c>
       <c r="C176" s="6">
         <v>0</v>
       </c>
       <c r="D176" s="6">
         <v>0</v>
       </c>
       <c r="E176" s="6" t="s">
         <v>720</v>
       </c>
       <c r="F176" s="9" t="s">
-        <v>66</v>
+        <v>73</v>
       </c>
       <c r="G176" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H176" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I176" s="6">
         <v>42</v>
       </c>
       <c r="J176" s="10" t="s">
         <v>721</v>
       </c>
       <c r="K176" s="6" t="s">
-        <v>68</v>
+        <v>75</v>
       </c>
       <c r="L176" s="10" t="s">
-        <v>69</v>
+        <v>76</v>
       </c>
       <c r="M176" s="6" t="s">
         <v>722</v>
       </c>
       <c r="N176" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O176" s="6"/>
       <c r="P176" s="6"/>
     </row>
     <row r="177" spans="1:16" customHeight="1" ht="65">
       <c r="A177" s="6" t="s">
         <v>723</v>
       </c>
       <c r="B177" s="6">
         <v>2</v>
       </c>
       <c r="C177" s="6">
         <v>2</v>
       </c>
       <c r="D177" s="6">
         <v>0</v>
       </c>
       <c r="E177" s="6" t="s">
         <v>724</v>
       </c>
       <c r="F177" s="9" t="s">
-        <v>318</v>
+        <v>322</v>
       </c>
       <c r="G177" s="10" t="s">
-        <v>319</v>
+        <v>323</v>
       </c>
       <c r="H177" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I177" s="6">
         <v>11</v>
       </c>
       <c r="J177" s="10" t="s">
         <v>725</v>
       </c>
       <c r="K177" s="6" t="s">
-        <v>321</v>
+        <v>325</v>
       </c>
       <c r="L177" s="10" t="s">
-        <v>322</v>
+        <v>326</v>
       </c>
       <c r="M177" s="6" t="s">
         <v>726</v>
       </c>
       <c r="N177" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O177" s="6">
-        <v>1461.3</v>
+        <v>1461.35</v>
       </c>
       <c r="P177" s="6"/>
     </row>
     <row r="178" spans="1:16" customHeight="1" ht="65">
       <c r="A178" s="6" t="s">
         <v>727</v>
       </c>
       <c r="B178" s="6">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="C178" s="6">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="D178" s="6">
         <v>0</v>
       </c>
       <c r="E178" s="6">
         <v>198357</v>
       </c>
       <c r="F178" s="9" t="s">
         <v>420</v>
       </c>
       <c r="G178" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H178" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I178" s="6">
         <v>0.003</v>
       </c>
       <c r="J178" s="10" t="s">
         <v>728</v>
       </c>
       <c r="K178" s="6" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="L178" s="10" t="s">
-        <v>139</v>
+        <v>146</v>
       </c>
       <c r="M178" s="6" t="s">
         <v>729</v>
       </c>
       <c r="N178" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O178" s="6">
-        <v>5.49</v>
+        <v>6.48</v>
       </c>
       <c r="P178" s="6"/>
     </row>
     <row r="179" spans="1:16" customHeight="1" ht="65">
       <c r="A179" s="6" t="s">
         <v>730</v>
       </c>
       <c r="B179" s="6">
-        <v>152</v>
+        <v>2</v>
       </c>
       <c r="C179" s="6">
-        <v>152</v>
+        <v>2</v>
       </c>
       <c r="D179" s="6">
         <v>0</v>
       </c>
       <c r="E179" s="6">
         <v>198515</v>
       </c>
       <c r="F179" s="9" t="s">
-        <v>139</v>
+        <v>146</v>
       </c>
       <c r="G179" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H179" s="6" t="s">
-        <v>80</v>
+        <v>87</v>
       </c>
       <c r="I179" s="6">
         <v>0.09</v>
       </c>
       <c r="J179" s="10" t="s">
         <v>731</v>
       </c>
       <c r="K179" s="6" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="L179" s="10" t="s">
-        <v>139</v>
+        <v>146</v>
       </c>
       <c r="M179" s="6" t="s">
         <v>732</v>
       </c>
       <c r="N179" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O179" s="6">
-        <v>68.69</v>
+        <v>81.87</v>
       </c>
       <c r="P179" s="6"/>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" s="6" t="s">
         <v>733</v>
       </c>
       <c r="B180" s="6">
         <v>0</v>
       </c>
       <c r="C180" s="6">
         <v>0</v>
       </c>
       <c r="D180" s="6">
         <v>0</v>
       </c>
       <c r="E180" s="6" t="s">
         <v>734</v>
       </c>
       <c r="F180" s="9" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="G180" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H180" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I180" s="6">
         <v>0</v>
       </c>
       <c r="J180" s="10" t="s">
         <v>735</v>
       </c>
       <c r="K180" s="6" t="s">
-        <v>209</v>
+        <v>47</v>
       </c>
       <c r="L180" s="10" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="M180" s="6" t="s">
         <v>736</v>
       </c>
       <c r="N180" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O180" s="6">
         <v>20917.67</v>
       </c>
       <c r="P180" s="6"/>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" s="6" t="s">
         <v>737</v>
       </c>
       <c r="B181" s="6">
         <v>0</v>
       </c>
       <c r="C181" s="6">
         <v>0</v>
       </c>
       <c r="D181" s="6">
         <v>0</v>
       </c>
       <c r="E181" s="6" t="s">
         <v>738</v>
       </c>
       <c r="F181" s="9" t="s">
         <v>566</v>
       </c>
       <c r="G181" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H181" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I181" s="6">
         <v>0</v>
       </c>
       <c r="J181" s="10" t="s">
         <v>739</v>
       </c>
       <c r="K181" s="6" t="s">
-        <v>231</v>
+        <v>236</v>
       </c>
       <c r="L181" s="10" t="s">
         <v>568</v>
       </c>
       <c r="M181" s="6" t="s">
         <v>740</v>
       </c>
       <c r="N181" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O181" s="6"/>
       <c r="P181" s="6"/>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" s="6" t="s">
         <v>741</v>
       </c>
       <c r="B182" s="6">
         <v>0</v>
       </c>
       <c r="C182" s="6">
         <v>0</v>
       </c>
       <c r="D182" s="6">
         <v>0</v>
       </c>
       <c r="E182" s="6" t="s">
         <v>742</v>
       </c>
       <c r="F182" s="9" t="s">
-        <v>387</v>
+        <v>391</v>
       </c>
       <c r="G182" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H182" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I182" s="6">
         <v>0</v>
       </c>
       <c r="J182" s="10"/>
       <c r="K182" s="6" t="s">
-        <v>310</v>
+        <v>314</v>
       </c>
       <c r="L182" s="10" t="s">
-        <v>389</v>
+        <v>393</v>
       </c>
       <c r="M182" s="6" t="s">
         <v>743</v>
       </c>
       <c r="N182" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O182" s="6"/>
       <c r="P182" s="6"/>
     </row>
     <row r="183" spans="1:16" customHeight="1" ht="65">
       <c r="A183" s="6" t="s">
         <v>744</v>
       </c>
       <c r="B183" s="6">
         <v>0</v>
       </c>
       <c r="C183" s="6">
         <v>0</v>
       </c>
       <c r="D183" s="6">
         <v>0</v>
       </c>
       <c r="E183" s="6" t="s">
         <v>745</v>
       </c>
       <c r="F183" s="9" t="s">
-        <v>240</v>
+        <v>245</v>
       </c>
       <c r="G183" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H183" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I183" s="6">
         <v>0</v>
       </c>
       <c r="J183" s="10" t="s">
         <v>746</v>
       </c>
       <c r="K183" s="6" t="s">
-        <v>68</v>
+        <v>75</v>
       </c>
       <c r="L183" s="10" t="s">
-        <v>240</v>
+        <v>245</v>
       </c>
       <c r="M183" s="6" t="s">
         <v>747</v>
       </c>
       <c r="N183" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O183" s="6"/>
       <c r="P183" s="6"/>
     </row>
     <row r="184" spans="1:16" customHeight="1" ht="65">
       <c r="A184" s="6" t="s">
         <v>748</v>
       </c>
       <c r="B184" s="6">
         <v>0</v>
       </c>
       <c r="C184" s="6">
         <v>0</v>
       </c>
       <c r="D184" s="6">
         <v>0</v>
       </c>
       <c r="E184" s="6" t="s">
         <v>749</v>
       </c>
       <c r="F184" s="9" t="s">
-        <v>159</v>
+        <v>166</v>
       </c>
       <c r="G184" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H184" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I184" s="6">
         <v>0</v>
       </c>
       <c r="J184" s="10" t="s">
         <v>750</v>
       </c>
       <c r="K184" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L184" s="10" t="s">
-        <v>159</v>
+        <v>166</v>
       </c>
       <c r="M184" s="6" t="s">
         <v>751</v>
       </c>
       <c r="N184" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O184" s="6"/>
       <c r="P184" s="6"/>
     </row>
     <row r="185" spans="1:16" customHeight="1" ht="65">
       <c r="A185" s="6" t="s">
         <v>752</v>
       </c>
       <c r="B185" s="6">
-        <v>65</v>
+        <v>60</v>
       </c>
       <c r="C185" s="6">
-        <v>65</v>
+        <v>60</v>
       </c>
       <c r="D185" s="6">
         <v>0</v>
       </c>
       <c r="E185" s="6" t="s">
         <v>753</v>
       </c>
       <c r="F185" s="9" t="s">
-        <v>115</v>
+        <v>122</v>
       </c>
       <c r="G185" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H185" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I185" s="6">
         <v>0</v>
       </c>
       <c r="J185" s="10" t="s">
         <v>754</v>
       </c>
       <c r="K185" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L185" s="10" t="s">
-        <v>115</v>
+        <v>122</v>
       </c>
       <c r="M185" s="6" t="s">
         <v>755</v>
       </c>
       <c r="N185" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O185" s="6">
         <v>154.29</v>
       </c>
       <c r="P185" s="6"/>
     </row>
     <row r="186" spans="1:16" customHeight="1" ht="65">
       <c r="A186" s="6" t="s">
         <v>756</v>
       </c>
       <c r="B186" s="6">
-        <v>56</v>
+        <v>14</v>
       </c>
       <c r="C186" s="6">
-        <v>56</v>
+        <v>14</v>
       </c>
       <c r="D186" s="6">
         <v>0</v>
       </c>
       <c r="E186" s="6" t="s">
         <v>757</v>
       </c>
       <c r="F186" s="9" t="s">
-        <v>115</v>
+        <v>122</v>
       </c>
       <c r="G186" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H186" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I186" s="6">
         <v>0</v>
       </c>
       <c r="J186" s="10" t="s">
         <v>758</v>
       </c>
       <c r="K186" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L186" s="10" t="s">
-        <v>115</v>
+        <v>122</v>
       </c>
       <c r="M186" s="6" t="s">
         <v>759</v>
       </c>
       <c r="N186" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O186" s="6">
         <v>225.4</v>
       </c>
       <c r="P186" s="6"/>
     </row>
     <row r="187" spans="1:16" customHeight="1" ht="65">
       <c r="A187" s="6" t="s">
         <v>760</v>
       </c>
       <c r="B187" s="6">
         <v>224</v>
       </c>
       <c r="C187" s="6">
         <v>224</v>
       </c>
       <c r="D187" s="6">
         <v>0</v>
       </c>
       <c r="E187" s="6" t="s">
         <v>761</v>
       </c>
       <c r="F187" s="9" t="s">
-        <v>115</v>
+        <v>122</v>
       </c>
       <c r="G187" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H187" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I187" s="6">
         <v>0</v>
       </c>
       <c r="J187" s="10" t="s">
         <v>762</v>
       </c>
       <c r="K187" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L187" s="10" t="s">
-        <v>115</v>
+        <v>122</v>
       </c>
       <c r="M187" s="6" t="s">
         <v>763</v>
       </c>
       <c r="N187" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O187" s="6">
         <v>237.93</v>
       </c>
       <c r="P187" s="6"/>
     </row>
     <row r="188" spans="1:16" customHeight="1" ht="65">
       <c r="A188" s="6" t="s">
         <v>764</v>
       </c>
       <c r="B188" s="6">
         <v>0</v>
       </c>
       <c r="C188" s="6">
         <v>0</v>
       </c>
       <c r="D188" s="6">
         <v>0</v>
       </c>
       <c r="E188" s="6" t="s">
         <v>765</v>
       </c>
       <c r="F188" s="9" t="s">
-        <v>240</v>
+        <v>245</v>
       </c>
       <c r="G188" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H188" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I188" s="6">
         <v>0</v>
       </c>
       <c r="J188" s="10" t="s">
         <v>766</v>
       </c>
       <c r="K188" s="6" t="s">
-        <v>68</v>
+        <v>75</v>
       </c>
       <c r="L188" s="10" t="s">
-        <v>240</v>
+        <v>245</v>
       </c>
       <c r="M188" s="6" t="s">
         <v>767</v>
       </c>
       <c r="N188" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O188" s="6"/>
       <c r="P188" s="6"/>
     </row>
     <row r="189" spans="1:16" customHeight="1" ht="65">
       <c r="A189" s="6" t="s">
         <v>768</v>
       </c>
       <c r="B189" s="6">
         <v>300</v>
       </c>
       <c r="C189" s="6">
         <v>300</v>
       </c>
       <c r="D189" s="6">
         <v>0</v>
       </c>
       <c r="E189" s="6" t="s">
         <v>769</v>
@@ -20999,1236 +21002,1236 @@
       <c r="C190" s="6">
         <v>0</v>
       </c>
       <c r="D190" s="6">
         <v>0</v>
       </c>
       <c r="E190" s="6">
         <v>410056</v>
       </c>
       <c r="F190" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G190" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H190" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I190" s="6">
         <v>0.6</v>
       </c>
       <c r="J190" s="10" t="s">
         <v>773</v>
       </c>
       <c r="K190" s="6" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="L190" s="10" t="s">
         <v>22</v>
       </c>
       <c r="M190" s="6" t="s">
         <v>774</v>
       </c>
       <c r="N190" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O190" s="6">
-        <v>243.64</v>
+        <v>305.25</v>
       </c>
       <c r="P190" s="6"/>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" s="6" t="s">
         <v>775</v>
       </c>
       <c r="B191" s="6">
         <v>0</v>
       </c>
       <c r="C191" s="6">
         <v>0</v>
       </c>
       <c r="D191" s="6">
         <v>0</v>
       </c>
       <c r="E191" s="6" t="s">
         <v>776</v>
       </c>
       <c r="F191" s="9" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="G191" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H191" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I191" s="6">
         <v>0</v>
       </c>
       <c r="J191" s="10" t="s">
         <v>777</v>
       </c>
       <c r="K191" s="6" t="s">
-        <v>209</v>
+        <v>47</v>
       </c>
       <c r="L191" s="10" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="M191" s="6" t="s">
         <v>778</v>
       </c>
       <c r="N191" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O191" s="6">
-        <v>25116.51</v>
+        <v>25116.5</v>
       </c>
       <c r="P191" s="6"/>
     </row>
     <row r="192" spans="1:16" customHeight="1" ht="65">
       <c r="A192" s="6" t="s">
         <v>779</v>
       </c>
       <c r="B192" s="6">
         <v>0</v>
       </c>
       <c r="C192" s="6">
         <v>0</v>
       </c>
       <c r="D192" s="6">
         <v>0</v>
       </c>
       <c r="E192" s="6" t="s">
         <v>780</v>
       </c>
       <c r="F192" s="9" t="s">
-        <v>202</v>
+        <v>209</v>
       </c>
       <c r="G192" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H192" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I192" s="6">
         <v>15.16</v>
       </c>
       <c r="J192" s="10" t="s">
         <v>781</v>
       </c>
       <c r="K192" s="6" t="s">
-        <v>204</v>
+        <v>211</v>
       </c>
       <c r="L192" s="10" t="s">
-        <v>202</v>
+        <v>209</v>
       </c>
       <c r="M192" s="6" t="s">
         <v>782</v>
       </c>
       <c r="N192" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O192" s="6">
         <v>9618.6</v>
       </c>
       <c r="P192" s="6"/>
     </row>
     <row r="193" spans="1:16" customHeight="1" ht="65">
       <c r="A193" s="6" t="s">
         <v>783</v>
       </c>
       <c r="B193" s="6">
         <v>0</v>
       </c>
       <c r="C193" s="6">
         <v>0</v>
       </c>
       <c r="D193" s="6">
         <v>0</v>
       </c>
       <c r="E193" s="6" t="s">
         <v>784</v>
       </c>
       <c r="F193" s="9" t="s">
-        <v>240</v>
+        <v>245</v>
       </c>
       <c r="G193" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H193" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I193" s="6">
         <v>0</v>
       </c>
       <c r="J193" s="10" t="s">
         <v>785</v>
       </c>
       <c r="K193" s="6" t="s">
-        <v>68</v>
+        <v>75</v>
       </c>
       <c r="L193" s="10" t="s">
-        <v>240</v>
+        <v>245</v>
       </c>
       <c r="M193" s="6" t="s">
         <v>786</v>
       </c>
       <c r="N193" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O193" s="6"/>
       <c r="P193" s="6"/>
     </row>
     <row r="194" spans="1:16">
       <c r="A194" s="6" t="s">
         <v>787</v>
       </c>
       <c r="B194" s="6">
         <v>0</v>
       </c>
       <c r="C194" s="6">
         <v>0</v>
       </c>
       <c r="D194" s="6">
         <v>0</v>
       </c>
       <c r="E194" s="6" t="s">
         <v>788</v>
       </c>
       <c r="F194" s="9" t="s">
-        <v>202</v>
+        <v>209</v>
       </c>
       <c r="G194" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H194" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I194" s="6">
         <v>0</v>
       </c>
       <c r="J194" s="10"/>
       <c r="K194" s="6" t="s">
         <v>40</v>
       </c>
       <c r="L194" s="10" t="s">
-        <v>202</v>
+        <v>209</v>
       </c>
       <c r="M194" s="6" t="s">
         <v>789</v>
       </c>
       <c r="N194" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O194" s="6">
         <v>8096.76</v>
       </c>
       <c r="P194" s="6"/>
     </row>
     <row r="195" spans="1:16" customHeight="1" ht="65">
       <c r="A195" s="6" t="s">
         <v>790</v>
       </c>
       <c r="B195" s="6">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="C195" s="6">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="D195" s="6">
         <v>0</v>
       </c>
       <c r="E195" s="6" t="s">
         <v>791</v>
       </c>
       <c r="F195" s="9" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="G195" s="10" t="s">
         <v>32</v>
       </c>
       <c r="H195" s="6" t="s">
-        <v>80</v>
+        <v>87</v>
       </c>
       <c r="I195" s="6">
         <v>1.72</v>
       </c>
       <c r="J195" s="10" t="s">
         <v>792</v>
       </c>
       <c r="K195" s="6" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="L195" s="10" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="M195" s="6" t="s">
         <v>793</v>
       </c>
       <c r="N195" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O195" s="6">
-        <v>8616.02</v>
+        <v>7702.17</v>
       </c>
       <c r="P195" s="6"/>
     </row>
     <row r="196" spans="1:16">
       <c r="A196" s="6" t="s">
         <v>794</v>
       </c>
       <c r="B196" s="6">
         <v>0</v>
       </c>
       <c r="C196" s="6">
         <v>0</v>
       </c>
       <c r="D196" s="6">
         <v>0</v>
       </c>
       <c r="E196" s="6" t="s">
         <v>795</v>
       </c>
       <c r="F196" s="9" t="s">
-        <v>224</v>
+        <v>44</v>
       </c>
       <c r="G196" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H196" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I196" s="6">
         <v>0</v>
       </c>
       <c r="J196" s="10"/>
       <c r="K196" s="6" t="s">
-        <v>209</v>
+        <v>47</v>
       </c>
       <c r="L196" s="10" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="M196" s="6" t="s">
         <v>796</v>
       </c>
       <c r="N196" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O196" s="6">
-        <v>67790.74</v>
+        <v>67790.77</v>
       </c>
       <c r="P196" s="6"/>
     </row>
     <row r="197" spans="1:16">
       <c r="A197" s="6" t="s">
         <v>797</v>
       </c>
       <c r="B197" s="6">
         <v>0</v>
       </c>
       <c r="C197" s="6">
         <v>0</v>
       </c>
       <c r="D197" s="6">
         <v>0</v>
       </c>
       <c r="E197" s="6" t="s">
         <v>798</v>
       </c>
       <c r="F197" s="9" t="s">
-        <v>224</v>
+        <v>44</v>
       </c>
       <c r="G197" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H197" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I197" s="6">
         <v>0</v>
       </c>
       <c r="J197" s="10"/>
       <c r="K197" s="6" t="s">
-        <v>209</v>
+        <v>47</v>
       </c>
       <c r="L197" s="10" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="M197" s="6" t="s">
         <v>799</v>
       </c>
       <c r="N197" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O197" s="6">
-        <v>64613.78</v>
+        <v>64613.76</v>
       </c>
       <c r="P197" s="6"/>
     </row>
     <row r="198" spans="1:16">
       <c r="A198" s="6" t="s">
         <v>800</v>
       </c>
       <c r="B198" s="6">
         <v>0</v>
       </c>
       <c r="C198" s="6">
         <v>0</v>
       </c>
       <c r="D198" s="6">
         <v>0</v>
       </c>
       <c r="E198" s="6" t="s">
         <v>801</v>
       </c>
       <c r="F198" s="9" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="G198" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H198" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I198" s="6">
         <v>0</v>
       </c>
       <c r="J198" s="10"/>
       <c r="K198" s="6" t="s">
-        <v>209</v>
+        <v>47</v>
       </c>
       <c r="L198" s="10" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="M198" s="6" t="s">
         <v>802</v>
       </c>
       <c r="N198" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O198" s="6">
         <v>13770.72</v>
       </c>
       <c r="P198" s="6"/>
     </row>
     <row r="199" spans="1:16">
       <c r="A199" s="6" t="s">
         <v>803</v>
       </c>
       <c r="B199" s="6">
         <v>0</v>
       </c>
       <c r="C199" s="6">
         <v>0</v>
       </c>
       <c r="D199" s="6">
         <v>0</v>
       </c>
       <c r="E199" s="6" t="s">
         <v>804</v>
       </c>
       <c r="F199" s="9" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="G199" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H199" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I199" s="6">
         <v>0</v>
       </c>
       <c r="J199" s="10"/>
       <c r="K199" s="6" t="s">
-        <v>209</v>
+        <v>47</v>
       </c>
       <c r="L199" s="10" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="M199" s="6" t="s">
         <v>805</v>
       </c>
       <c r="N199" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O199" s="6">
         <v>13982.12</v>
       </c>
       <c r="P199" s="6"/>
     </row>
     <row r="200" spans="1:16" customHeight="1" ht="65">
       <c r="A200" s="6" t="s">
         <v>806</v>
       </c>
       <c r="B200" s="6">
         <v>0</v>
       </c>
       <c r="C200" s="6">
         <v>0</v>
       </c>
       <c r="D200" s="6">
         <v>0</v>
       </c>
       <c r="E200" s="6" t="s">
         <v>807</v>
       </c>
       <c r="F200" s="9" t="s">
-        <v>387</v>
+        <v>391</v>
       </c>
       <c r="G200" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H200" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I200" s="6">
         <v>143</v>
       </c>
       <c r="J200" s="10" t="s">
         <v>808</v>
       </c>
       <c r="K200" s="6" t="s">
-        <v>68</v>
+        <v>75</v>
       </c>
       <c r="L200" s="10" t="s">
-        <v>389</v>
+        <v>393</v>
       </c>
       <c r="M200" s="6" t="s">
         <v>809</v>
       </c>
       <c r="N200" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O200" s="6"/>
       <c r="P200" s="6"/>
     </row>
     <row r="201" spans="1:16" customHeight="1" ht="65">
       <c r="A201" s="6" t="s">
         <v>810</v>
       </c>
       <c r="B201" s="6">
         <v>0</v>
       </c>
       <c r="C201" s="6">
         <v>0</v>
       </c>
       <c r="D201" s="6">
         <v>0</v>
       </c>
       <c r="E201" s="6" t="s">
         <v>811</v>
       </c>
       <c r="F201" s="9" t="s">
-        <v>202</v>
+        <v>209</v>
       </c>
       <c r="G201" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H201" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I201" s="6">
         <v>15.98</v>
       </c>
       <c r="J201" s="10" t="s">
         <v>812</v>
       </c>
       <c r="K201" s="6" t="s">
-        <v>204</v>
+        <v>211</v>
       </c>
       <c r="L201" s="10" t="s">
-        <v>202</v>
+        <v>209</v>
       </c>
       <c r="M201" s="6" t="s">
         <v>813</v>
       </c>
       <c r="N201" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O201" s="6"/>
       <c r="P201" s="6"/>
     </row>
     <row r="202" spans="1:16" customHeight="1" ht="65">
       <c r="A202" s="6" t="s">
         <v>814</v>
       </c>
       <c r="B202" s="6">
         <v>10</v>
       </c>
       <c r="C202" s="6">
         <v>10</v>
       </c>
       <c r="D202" s="6">
         <v>0</v>
       </c>
       <c r="E202" s="6" t="s">
         <v>815</v>
       </c>
       <c r="F202" s="9" t="s">
-        <v>235</v>
+        <v>240</v>
       </c>
       <c r="G202" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H202" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I202" s="6">
         <v>0</v>
       </c>
       <c r="J202" s="10" t="s">
         <v>816</v>
       </c>
       <c r="K202" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L202" s="10" t="s">
-        <v>235</v>
+        <v>240</v>
       </c>
       <c r="M202" s="6" t="s">
         <v>817</v>
       </c>
       <c r="N202" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O202" s="6">
         <v>3471.56</v>
       </c>
       <c r="P202" s="6"/>
     </row>
     <row r="203" spans="1:16" customHeight="1" ht="65">
       <c r="A203" s="6" t="s">
         <v>818</v>
       </c>
       <c r="B203" s="6">
         <v>0</v>
       </c>
       <c r="C203" s="6">
         <v>0</v>
       </c>
       <c r="D203" s="6">
         <v>0</v>
       </c>
       <c r="E203" s="6" t="s">
         <v>819</v>
       </c>
       <c r="F203" s="9" t="s">
-        <v>73</v>
+        <v>80</v>
       </c>
       <c r="G203" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H203" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I203" s="6">
         <v>0</v>
       </c>
       <c r="J203" s="10" t="s">
         <v>820</v>
       </c>
       <c r="K203" s="6" t="s">
-        <v>75</v>
+        <v>82</v>
       </c>
       <c r="L203" s="10" t="s">
-        <v>76</v>
+        <v>83</v>
       </c>
       <c r="M203" s="6" t="s">
         <v>821</v>
       </c>
       <c r="N203" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O203" s="6">
         <v>44691.05</v>
       </c>
       <c r="P203" s="6"/>
     </row>
     <row r="204" spans="1:16" customHeight="1" ht="65">
       <c r="A204" s="6" t="s">
         <v>822</v>
       </c>
       <c r="B204" s="6">
         <v>0</v>
       </c>
       <c r="C204" s="6">
         <v>0</v>
       </c>
       <c r="D204" s="6">
         <v>0</v>
       </c>
       <c r="E204" s="6" t="s">
         <v>823</v>
       </c>
       <c r="F204" s="9" t="s">
-        <v>106</v>
+        <v>113</v>
       </c>
       <c r="G204" s="10" t="s">
         <v>32</v>
       </c>
       <c r="H204" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I204" s="6">
         <v>15</v>
       </c>
       <c r="J204" s="10" t="s">
         <v>824</v>
       </c>
       <c r="K204" s="6" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="L204" s="10" t="s">
-        <v>106</v>
+        <v>113</v>
       </c>
       <c r="M204" s="6" t="s">
         <v>825</v>
       </c>
       <c r="N204" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O204" s="6">
-        <v>18080.37</v>
+        <v>16162.66</v>
       </c>
       <c r="P204" s="6"/>
     </row>
     <row r="205" spans="1:16" customHeight="1" ht="65">
       <c r="A205" s="6" t="s">
         <v>826</v>
       </c>
       <c r="B205" s="6">
         <v>0</v>
       </c>
       <c r="C205" s="6">
         <v>0</v>
       </c>
       <c r="D205" s="6">
         <v>0</v>
       </c>
       <c r="E205" s="6" t="s">
         <v>827</v>
       </c>
       <c r="F205" s="9" t="s">
-        <v>202</v>
+        <v>209</v>
       </c>
       <c r="G205" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H205" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I205" s="6">
         <v>8.49</v>
       </c>
       <c r="J205" s="10" t="s">
         <v>828</v>
       </c>
       <c r="K205" s="6" t="s">
-        <v>204</v>
+        <v>211</v>
       </c>
       <c r="L205" s="10" t="s">
-        <v>202</v>
+        <v>209</v>
       </c>
       <c r="M205" s="6" t="s">
         <v>829</v>
       </c>
       <c r="N205" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O205" s="6">
         <v>2464.02</v>
       </c>
       <c r="P205" s="6"/>
     </row>
     <row r="206" spans="1:16" customHeight="1" ht="65">
       <c r="A206" s="6" t="s">
         <v>830</v>
       </c>
       <c r="B206" s="6">
         <v>0</v>
       </c>
       <c r="C206" s="6">
         <v>0</v>
       </c>
       <c r="D206" s="6">
         <v>0</v>
       </c>
       <c r="E206" s="6" t="s">
         <v>831</v>
       </c>
       <c r="F206" s="9" t="s">
-        <v>131</v>
+        <v>138</v>
       </c>
       <c r="G206" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H206" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I206" s="6">
         <v>0</v>
       </c>
       <c r="J206" s="10" t="s">
         <v>832</v>
       </c>
       <c r="K206" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L206" s="10" t="s">
-        <v>131</v>
+        <v>138</v>
       </c>
       <c r="M206" s="6" t="s">
         <v>833</v>
       </c>
       <c r="N206" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O206" s="6"/>
       <c r="P206" s="6"/>
     </row>
     <row r="207" spans="1:16" customHeight="1" ht="65">
       <c r="A207" s="6" t="s">
         <v>834</v>
       </c>
       <c r="B207" s="6">
         <v>0</v>
       </c>
       <c r="C207" s="6">
         <v>0</v>
       </c>
       <c r="D207" s="6">
         <v>0</v>
       </c>
       <c r="E207" s="6">
         <v>410057</v>
       </c>
       <c r="F207" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H207" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I207" s="6">
         <v>0.59</v>
       </c>
       <c r="J207" s="10" t="s">
         <v>835</v>
       </c>
       <c r="K207" s="6" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="L207" s="10" t="s">
         <v>22</v>
       </c>
       <c r="M207" s="6" t="s">
         <v>836</v>
       </c>
       <c r="N207" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O207" s="6">
-        <v>264.55</v>
+        <v>305.25</v>
       </c>
       <c r="P207" s="6"/>
     </row>
     <row r="208" spans="1:16" customHeight="1" ht="65">
       <c r="A208" s="6" t="s">
         <v>837</v>
       </c>
       <c r="B208" s="6">
         <v>0</v>
       </c>
       <c r="C208" s="6">
         <v>0</v>
       </c>
       <c r="D208" s="6">
         <v>0</v>
       </c>
       <c r="E208" s="6" t="s">
         <v>838</v>
       </c>
       <c r="F208" s="9" t="s">
-        <v>106</v>
+        <v>113</v>
       </c>
       <c r="G208" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H208" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I208" s="6">
         <v>35.3</v>
       </c>
       <c r="J208" s="10" t="s">
         <v>839</v>
       </c>
       <c r="K208" s="6" t="s">
-        <v>209</v>
+        <v>47</v>
       </c>
       <c r="L208" s="10" t="s">
-        <v>106</v>
+        <v>113</v>
       </c>
       <c r="M208" s="6" t="s">
         <v>840</v>
       </c>
       <c r="N208" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O208" s="6">
-        <v>35237.13</v>
+        <v>35237.12</v>
       </c>
       <c r="P208" s="6"/>
     </row>
     <row r="209" spans="1:16" customHeight="1" ht="65">
       <c r="A209" s="6" t="s">
         <v>841</v>
       </c>
       <c r="B209" s="6">
         <v>0</v>
       </c>
       <c r="C209" s="6">
         <v>0</v>
       </c>
       <c r="D209" s="6">
         <v>0</v>
       </c>
       <c r="E209" s="6" t="s">
         <v>842</v>
       </c>
       <c r="F209" s="9" t="s">
-        <v>106</v>
+        <v>113</v>
       </c>
       <c r="G209" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H209" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I209" s="6">
         <v>37.5</v>
       </c>
       <c r="J209" s="10" t="s">
         <v>843</v>
       </c>
       <c r="K209" s="6" t="s">
-        <v>209</v>
+        <v>47</v>
       </c>
       <c r="L209" s="10" t="s">
-        <v>106</v>
+        <v>113</v>
       </c>
       <c r="M209" s="6" t="s">
         <v>844</v>
       </c>
       <c r="N209" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O209" s="6">
-        <v>35237.13</v>
+        <v>35237.12</v>
       </c>
       <c r="P209" s="6"/>
     </row>
     <row r="210" spans="1:16" customHeight="1" ht="65">
       <c r="A210" s="6" t="s">
         <v>845</v>
       </c>
       <c r="B210" s="6">
         <v>0</v>
       </c>
       <c r="C210" s="6">
         <v>0</v>
       </c>
       <c r="D210" s="6">
         <v>0</v>
       </c>
       <c r="E210" s="6" t="s">
         <v>846</v>
       </c>
       <c r="F210" s="9" t="s">
-        <v>106</v>
+        <v>113</v>
       </c>
       <c r="G210" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H210" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I210" s="6">
         <v>13.4</v>
       </c>
       <c r="J210" s="10" t="s">
         <v>847</v>
       </c>
       <c r="K210" s="6" t="s">
-        <v>209</v>
+        <v>47</v>
       </c>
       <c r="L210" s="10" t="s">
-        <v>106</v>
+        <v>113</v>
       </c>
       <c r="M210" s="6" t="s">
         <v>848</v>
       </c>
       <c r="N210" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O210" s="6">
-        <v>21317.49</v>
+        <v>21317.5</v>
       </c>
       <c r="P210" s="6"/>
     </row>
     <row r="211" spans="1:16" customHeight="1" ht="65">
       <c r="A211" s="6" t="s">
         <v>849</v>
       </c>
       <c r="B211" s="6">
         <v>0</v>
       </c>
       <c r="C211" s="6">
         <v>0</v>
       </c>
       <c r="D211" s="6">
         <v>0</v>
       </c>
       <c r="E211" s="6" t="s">
         <v>850</v>
       </c>
       <c r="F211" s="9" t="s">
-        <v>106</v>
+        <v>113</v>
       </c>
       <c r="G211" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H211" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I211" s="6">
         <v>13.4</v>
       </c>
       <c r="J211" s="10" t="s">
         <v>851</v>
       </c>
       <c r="K211" s="6" t="s">
-        <v>209</v>
+        <v>47</v>
       </c>
       <c r="L211" s="10" t="s">
-        <v>106</v>
+        <v>113</v>
       </c>
       <c r="M211" s="6" t="s">
         <v>852</v>
       </c>
       <c r="N211" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O211" s="6">
-        <v>21317.49</v>
+        <v>21317.5</v>
       </c>
       <c r="P211" s="6"/>
     </row>
     <row r="212" spans="1:16">
       <c r="A212" s="6" t="s">
         <v>853</v>
       </c>
       <c r="B212" s="6">
         <v>0</v>
       </c>
       <c r="C212" s="6">
         <v>0</v>
       </c>
       <c r="D212" s="6">
         <v>0</v>
       </c>
       <c r="E212" s="6" t="s">
         <v>854</v>
       </c>
       <c r="F212" s="9" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="G212" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H212" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I212" s="6">
         <v>3.6</v>
       </c>
       <c r="J212" s="10" t="s">
         <v>855</v>
       </c>
       <c r="K212" s="6" t="s">
-        <v>209</v>
+        <v>47</v>
       </c>
       <c r="L212" s="10" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="M212" s="6" t="s">
         <v>856</v>
       </c>
       <c r="N212" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O212" s="6">
         <v>12435.86</v>
       </c>
       <c r="P212" s="6"/>
     </row>
     <row r="213" spans="1:16">
       <c r="A213" s="6" t="s">
         <v>857</v>
       </c>
       <c r="B213" s="6">
         <v>0</v>
       </c>
       <c r="C213" s="6">
         <v>0</v>
       </c>
       <c r="D213" s="6">
         <v>0</v>
       </c>
       <c r="E213" s="6" t="s">
         <v>858</v>
       </c>
       <c r="F213" s="9" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="G213" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H213" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I213" s="6">
         <v>0</v>
       </c>
       <c r="J213" s="10" t="s">
         <v>859</v>
       </c>
       <c r="K213" s="6" t="s">
-        <v>209</v>
+        <v>47</v>
       </c>
       <c r="L213" s="10" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="M213" s="6" t="s">
         <v>860</v>
       </c>
       <c r="N213" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O213" s="6">
-        <v>25116.51</v>
+        <v>25116.5</v>
       </c>
       <c r="P213" s="6"/>
     </row>
     <row r="214" spans="1:16" customHeight="1" ht="65">
       <c r="A214" s="6" t="s">
         <v>861</v>
       </c>
       <c r="B214" s="6">
         <v>110</v>
       </c>
       <c r="C214" s="6">
         <v>110</v>
       </c>
       <c r="D214" s="6">
         <v>0</v>
       </c>
       <c r="E214" s="6" t="s">
         <v>862</v>
       </c>
       <c r="F214" s="9" t="s">
         <v>420</v>
       </c>
       <c r="G214" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H214" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I214" s="6">
         <v>0.002</v>
       </c>
       <c r="J214" s="10" t="s">
         <v>863</v>
       </c>
       <c r="K214" s="6" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="L214" s="10" t="s">
         <v>420</v>
       </c>
       <c r="M214" s="6" t="s">
         <v>864</v>
       </c>
       <c r="N214" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O214" s="6">
-        <v>6.66</v>
+        <v>7.61</v>
       </c>
       <c r="P214" s="6"/>
     </row>
     <row r="215" spans="1:16" customHeight="1" ht="65">
       <c r="A215" s="6" t="s">
         <v>865</v>
       </c>
       <c r="B215" s="6">
         <v>0</v>
       </c>
       <c r="C215" s="6">
         <v>0</v>
       </c>
       <c r="D215" s="6">
         <v>0</v>
       </c>
       <c r="E215" s="6" t="s">
         <v>866</v>
       </c>
       <c r="F215" s="9" t="s">
-        <v>202</v>
+        <v>209</v>
       </c>
       <c r="G215" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H215" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I215" s="6">
         <v>8.2</v>
       </c>
       <c r="J215" s="10" t="s">
         <v>867</v>
       </c>
       <c r="K215" s="6" t="s">
-        <v>204</v>
+        <v>211</v>
       </c>
       <c r="L215" s="10" t="s">
-        <v>202</v>
+        <v>209</v>
       </c>
       <c r="M215" s="6" t="s">
         <v>868</v>
       </c>
       <c r="N215" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O215" s="6">
         <v>5170.18</v>
       </c>
       <c r="P215" s="6"/>
     </row>
     <row r="216" spans="1:16">
       <c r="A216" s="6" t="s">
         <v>869</v>
       </c>
       <c r="B216" s="6">
         <v>0</v>
       </c>
       <c r="C216" s="6">
         <v>0</v>
       </c>
       <c r="D216" s="6">
         <v>0</v>
       </c>
@@ -22287,51 +22290,51 @@
       <c r="G217" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H217" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I217" s="6">
         <v>0</v>
       </c>
       <c r="J217" s="10" t="s">
         <v>874</v>
       </c>
       <c r="K217" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L217" s="10" t="s">
         <v>22</v>
       </c>
       <c r="M217" s="6" t="s">
         <v>875</v>
       </c>
       <c r="N217" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O217" s="6">
-        <v>396.2</v>
+        <v>398.19</v>
       </c>
       <c r="P217" s="6"/>
     </row>
     <row r="218" spans="1:16" customHeight="1" ht="65">
       <c r="A218" s="6" t="s">
         <v>876</v>
       </c>
       <c r="B218" s="6">
         <v>0</v>
       </c>
       <c r="C218" s="6">
         <v>0</v>
       </c>
       <c r="D218" s="6">
         <v>0</v>
       </c>
       <c r="E218" s="6" t="s">
         <v>877</v>
       </c>
       <c r="F218" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="10" t="s">
         <v>23</v>
       </c>
@@ -22342,299 +22345,299 @@
         <v>0</v>
       </c>
       <c r="J218" s="10" t="s">
         <v>878</v>
       </c>
       <c r="K218" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L218" s="10" t="s">
         <v>22</v>
       </c>
       <c r="M218" s="6" t="s">
         <v>879</v>
       </c>
       <c r="N218" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O218" s="6"/>
       <c r="P218" s="6"/>
     </row>
     <row r="219" spans="1:16" customHeight="1" ht="65">
       <c r="A219" s="6" t="s">
         <v>880</v>
       </c>
       <c r="B219" s="6">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C219" s="6">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D219" s="6">
         <v>0</v>
       </c>
       <c r="E219" s="6" t="s">
         <v>881</v>
       </c>
       <c r="F219" s="9" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="G219" s="10" t="s">
         <v>32</v>
       </c>
       <c r="H219" s="6" t="s">
-        <v>80</v>
+        <v>87</v>
       </c>
       <c r="I219" s="6">
         <v>1.76</v>
       </c>
       <c r="J219" s="10" t="s">
         <v>882</v>
       </c>
       <c r="K219" s="6" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="L219" s="10" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="M219" s="6" t="s">
         <v>883</v>
       </c>
       <c r="N219" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O219" s="6">
-        <v>8616.02</v>
+        <v>7702.17</v>
       </c>
       <c r="P219" s="6"/>
     </row>
     <row r="220" spans="1:16" customHeight="1" ht="65">
       <c r="A220" s="6" t="s">
         <v>884</v>
       </c>
       <c r="B220" s="6">
         <v>0</v>
       </c>
       <c r="C220" s="6">
         <v>0</v>
       </c>
       <c r="D220" s="6">
         <v>0</v>
       </c>
       <c r="E220" s="6" t="s">
         <v>885</v>
       </c>
       <c r="F220" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H220" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I220" s="6">
         <v>0</v>
       </c>
       <c r="J220" s="10" t="s">
         <v>886</v>
       </c>
       <c r="K220" s="6" t="s">
-        <v>204</v>
+        <v>211</v>
       </c>
       <c r="L220" s="10" t="s">
         <v>22</v>
       </c>
       <c r="M220" s="6" t="s">
         <v>887</v>
       </c>
       <c r="N220" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O220" s="6">
-        <v>2581.53</v>
+        <v>2282.62</v>
       </c>
       <c r="P220" s="6"/>
     </row>
     <row r="221" spans="1:16" customHeight="1" ht="65">
       <c r="A221" s="6" t="s">
         <v>888</v>
       </c>
       <c r="B221" s="6">
         <v>25</v>
       </c>
       <c r="C221" s="6">
         <v>25</v>
       </c>
       <c r="D221" s="6">
         <v>0</v>
       </c>
       <c r="E221" s="6" t="s">
         <v>889</v>
       </c>
       <c r="F221" s="9" t="s">
         <v>420</v>
       </c>
       <c r="G221" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H221" s="6" t="s">
-        <v>80</v>
+        <v>87</v>
       </c>
       <c r="I221" s="6">
         <v>0</v>
       </c>
       <c r="J221" s="10" t="s">
         <v>890</v>
       </c>
       <c r="K221" s="6" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="L221" s="10" t="s">
         <v>420</v>
       </c>
       <c r="M221" s="6" t="s">
         <v>891</v>
       </c>
       <c r="N221" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O221" s="6">
-        <v>8.62</v>
+        <v>9.95</v>
       </c>
       <c r="P221" s="6"/>
     </row>
     <row r="222" spans="1:16" customHeight="1" ht="65">
       <c r="A222" s="6" t="s">
         <v>892</v>
       </c>
       <c r="B222" s="6">
         <v>0</v>
       </c>
       <c r="C222" s="6">
         <v>0</v>
       </c>
       <c r="D222" s="6">
         <v>0</v>
       </c>
       <c r="E222" s="6" t="s">
         <v>893</v>
       </c>
       <c r="F222" s="9" t="s">
-        <v>341</v>
+        <v>345</v>
       </c>
       <c r="G222" s="10" t="s">
         <v>32</v>
       </c>
       <c r="H222" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I222" s="6">
         <v>0.7</v>
       </c>
       <c r="J222" s="10" t="s">
         <v>894</v>
       </c>
       <c r="K222" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L222" s="10" t="s">
         <v>895</v>
       </c>
       <c r="M222" s="6" t="s">
         <v>896</v>
       </c>
       <c r="N222" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O222" s="6"/>
       <c r="P222" s="6"/>
     </row>
     <row r="223" spans="1:16" customHeight="1" ht="65">
       <c r="A223" s="6" t="s">
         <v>897</v>
       </c>
       <c r="B223" s="6">
         <v>0</v>
       </c>
       <c r="C223" s="6">
         <v>0</v>
       </c>
       <c r="D223" s="6">
         <v>0</v>
       </c>
       <c r="E223" s="6" t="s">
         <v>898</v>
       </c>
       <c r="F223" s="9" t="s">
-        <v>341</v>
+        <v>345</v>
       </c>
       <c r="G223" s="10" t="s">
         <v>899</v>
       </c>
       <c r="H223" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I223" s="6">
         <v>0.5</v>
       </c>
       <c r="J223" s="10" t="s">
         <v>900</v>
       </c>
       <c r="K223" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L223" s="10" t="s">
-        <v>341</v>
+        <v>345</v>
       </c>
       <c r="M223" s="6" t="s">
         <v>901</v>
       </c>
       <c r="N223" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O223" s="6"/>
       <c r="P223" s="6"/>
     </row>
     <row r="224" spans="1:16" customHeight="1" ht="65">
       <c r="A224" s="6" t="s">
         <v>902</v>
       </c>
       <c r="B224" s="6">
         <v>0</v>
       </c>
       <c r="C224" s="6">
         <v>0</v>
       </c>
       <c r="D224" s="6">
         <v>0</v>
       </c>
       <c r="E224" s="6" t="s">
         <v>903</v>
       </c>
       <c r="F224" s="9" t="s">
-        <v>341</v>
+        <v>345</v>
       </c>
       <c r="G224" s="10" t="s">
         <v>32</v>
       </c>
       <c r="H224" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I224" s="6">
         <v>0.5</v>
       </c>
       <c r="J224" s="10" t="s">
         <v>904</v>
       </c>
       <c r="K224" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L224" s="10" t="s">
         <v>31</v>
       </c>
       <c r="M224" s="6" t="s">
         <v>905</v>
       </c>
       <c r="N224" s="6" t="s">
         <v>28</v>
       </c>
@@ -22684,97 +22687,97 @@
         <v>909</v>
       </c>
       <c r="N225" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O225" s="6"/>
       <c r="P225" s="6"/>
     </row>
     <row r="226" spans="1:16" customHeight="1" ht="65">
       <c r="A226" s="6" t="s">
         <v>910</v>
       </c>
       <c r="B226" s="6">
         <v>0</v>
       </c>
       <c r="C226" s="6">
         <v>0</v>
       </c>
       <c r="D226" s="6">
         <v>0</v>
       </c>
       <c r="E226" s="6" t="s">
         <v>911</v>
       </c>
       <c r="F226" s="9" t="s">
-        <v>135</v>
+        <v>142</v>
       </c>
       <c r="G226" s="10" t="s">
         <v>32</v>
       </c>
       <c r="H226" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I226" s="6">
         <v>1.2</v>
       </c>
       <c r="J226" s="10" t="s">
         <v>912</v>
       </c>
       <c r="K226" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L226" s="10" t="s">
-        <v>135</v>
+        <v>142</v>
       </c>
       <c r="M226" s="6" t="s">
         <v>913</v>
       </c>
       <c r="N226" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O226" s="6"/>
       <c r="P226" s="6"/>
     </row>
     <row r="227" spans="1:16" customHeight="1" ht="65">
       <c r="A227" s="6" t="s">
         <v>914</v>
       </c>
       <c r="B227" s="6">
         <v>0</v>
       </c>
       <c r="C227" s="6">
         <v>0</v>
       </c>
       <c r="D227" s="6">
         <v>0</v>
       </c>
       <c r="E227" s="6" t="s">
         <v>915</v>
       </c>
       <c r="F227" s="9" t="s">
-        <v>341</v>
+        <v>345</v>
       </c>
       <c r="G227" s="10" t="s">
         <v>32</v>
       </c>
       <c r="H227" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I227" s="6">
         <v>0.3</v>
       </c>
       <c r="J227" s="10" t="s">
         <v>916</v>
       </c>
       <c r="K227" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L227" s="10" t="s">
         <v>917</v>
       </c>
       <c r="M227" s="6" t="s">
         <v>918</v>
       </c>
       <c r="N227" s="6" t="s">
         <v>28</v>
       </c>
@@ -22822,1168 +22825,1168 @@
         <v>922</v>
       </c>
       <c r="N228" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O228" s="6"/>
       <c r="P228" s="6"/>
     </row>
     <row r="229" spans="1:16" customHeight="1" ht="65">
       <c r="A229" s="6" t="s">
         <v>923</v>
       </c>
       <c r="B229" s="6">
         <v>0</v>
       </c>
       <c r="C229" s="6">
         <v>0</v>
       </c>
       <c r="D229" s="6">
         <v>0</v>
       </c>
       <c r="E229" s="6" t="s">
         <v>924</v>
       </c>
       <c r="F229" s="9" t="s">
-        <v>202</v>
+        <v>209</v>
       </c>
       <c r="G229" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H229" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I229" s="6">
         <v>0</v>
       </c>
       <c r="J229" s="10" t="s">
         <v>923</v>
       </c>
       <c r="K229" s="6" t="s">
-        <v>204</v>
+        <v>211</v>
       </c>
       <c r="L229" s="10" t="s">
-        <v>202</v>
+        <v>209</v>
       </c>
       <c r="M229" s="6" t="s">
         <v>925</v>
       </c>
       <c r="N229" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O229" s="6">
-        <v>4389</v>
+        <v>3880.8</v>
       </c>
       <c r="P229" s="6"/>
     </row>
     <row r="230" spans="1:16">
       <c r="A230" s="6" t="s">
         <v>926</v>
       </c>
       <c r="B230" s="6">
         <v>0</v>
       </c>
       <c r="C230" s="6">
         <v>0</v>
       </c>
       <c r="D230" s="6">
         <v>0</v>
       </c>
       <c r="E230" s="6" t="s">
         <v>927</v>
       </c>
       <c r="F230" s="9" t="s">
         <v>429</v>
       </c>
       <c r="G230" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H230" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I230" s="6">
         <v>0</v>
       </c>
       <c r="J230" s="10" t="s">
         <v>928</v>
       </c>
       <c r="K230" s="6" t="s">
-        <v>231</v>
+        <v>236</v>
       </c>
       <c r="L230" s="10" t="s">
         <v>429</v>
       </c>
       <c r="M230" s="6" t="s">
         <v>929</v>
       </c>
       <c r="N230" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O230" s="6"/>
       <c r="P230" s="6"/>
     </row>
     <row r="231" spans="1:16" customHeight="1" ht="65">
       <c r="A231" s="6" t="s">
         <v>930</v>
       </c>
       <c r="B231" s="6">
         <v>0</v>
       </c>
       <c r="C231" s="6">
         <v>0</v>
       </c>
       <c r="D231" s="6">
         <v>0</v>
       </c>
       <c r="E231" s="6" t="s">
         <v>931</v>
       </c>
       <c r="F231" s="9" t="s">
-        <v>93</v>
+        <v>100</v>
       </c>
       <c r="G231" s="10" t="s">
         <v>32</v>
       </c>
       <c r="H231" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I231" s="6">
         <v>3</v>
       </c>
       <c r="J231" s="10" t="s">
         <v>932</v>
       </c>
       <c r="K231" s="6" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="L231" s="10" t="s">
-        <v>93</v>
+        <v>100</v>
       </c>
       <c r="M231" s="6" t="s">
         <v>933</v>
       </c>
       <c r="N231" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O231" s="6">
-        <v>14437.15</v>
+        <v>12765.48</v>
       </c>
       <c r="P231" s="6"/>
     </row>
     <row r="232" spans="1:16" customHeight="1" ht="65">
       <c r="A232" s="6" t="s">
         <v>934</v>
       </c>
       <c r="B232" s="6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C232" s="6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D232" s="6">
         <v>0</v>
       </c>
       <c r="E232" s="6" t="s">
         <v>935</v>
       </c>
       <c r="F232" s="9" t="s">
-        <v>93</v>
+        <v>100</v>
       </c>
       <c r="G232" s="10" t="s">
         <v>32</v>
       </c>
       <c r="H232" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I232" s="6">
         <v>3</v>
       </c>
       <c r="J232" s="10" t="s">
         <v>936</v>
       </c>
       <c r="K232" s="6" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="L232" s="10" t="s">
-        <v>93</v>
+        <v>100</v>
       </c>
       <c r="M232" s="6" t="s">
         <v>937</v>
       </c>
       <c r="N232" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O232" s="6">
-        <v>14437.15</v>
+        <v>12765.48</v>
       </c>
       <c r="P232" s="6"/>
     </row>
     <row r="233" spans="1:16" customHeight="1" ht="65">
       <c r="A233" s="6" t="s">
         <v>938</v>
       </c>
       <c r="B233" s="6">
         <v>0</v>
       </c>
       <c r="C233" s="6">
         <v>0</v>
       </c>
       <c r="D233" s="6">
         <v>0</v>
       </c>
       <c r="E233" s="6" t="s">
         <v>939</v>
       </c>
       <c r="F233" s="9" t="s">
-        <v>93</v>
+        <v>100</v>
       </c>
       <c r="G233" s="10" t="s">
         <v>32</v>
       </c>
       <c r="H233" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I233" s="6">
         <v>3.3</v>
       </c>
       <c r="J233" s="10" t="s">
         <v>940</v>
       </c>
       <c r="K233" s="6" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="L233" s="10" t="s">
-        <v>93</v>
+        <v>100</v>
       </c>
       <c r="M233" s="6" t="s">
         <v>941</v>
       </c>
       <c r="N233" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O233" s="6">
-        <v>16042.46</v>
+        <v>14184.92</v>
       </c>
       <c r="P233" s="6"/>
     </row>
     <row r="234" spans="1:16" customHeight="1" ht="65">
       <c r="A234" s="6" t="s">
         <v>942</v>
       </c>
       <c r="B234" s="6">
         <v>0</v>
       </c>
       <c r="C234" s="6">
         <v>0</v>
       </c>
       <c r="D234" s="6">
         <v>0</v>
       </c>
       <c r="E234" s="6" t="s">
         <v>943</v>
       </c>
       <c r="F234" s="9" t="s">
-        <v>93</v>
+        <v>100</v>
       </c>
       <c r="G234" s="10" t="s">
         <v>32</v>
       </c>
       <c r="H234" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I234" s="6">
         <v>3.8</v>
       </c>
       <c r="J234" s="10" t="s">
         <v>944</v>
       </c>
       <c r="K234" s="6" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="L234" s="10" t="s">
-        <v>93</v>
+        <v>100</v>
       </c>
       <c r="M234" s="6" t="s">
         <v>945</v>
       </c>
       <c r="N234" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O234" s="6">
-        <v>12552.9</v>
+        <v>11221.46</v>
       </c>
       <c r="P234" s="6"/>
     </row>
     <row r="235" spans="1:16" customHeight="1" ht="65">
       <c r="A235" s="6" t="s">
         <v>946</v>
       </c>
       <c r="B235" s="6">
         <v>0</v>
       </c>
       <c r="C235" s="6">
         <v>0</v>
       </c>
       <c r="D235" s="6">
         <v>0</v>
       </c>
       <c r="E235" s="6" t="s">
         <v>947</v>
       </c>
       <c r="F235" s="9" t="s">
-        <v>93</v>
+        <v>100</v>
       </c>
       <c r="G235" s="10" t="s">
         <v>32</v>
       </c>
       <c r="H235" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I235" s="6">
         <v>3.8</v>
       </c>
       <c r="J235" s="10" t="s">
         <v>948</v>
       </c>
       <c r="K235" s="6" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="L235" s="10" t="s">
-        <v>93</v>
+        <v>100</v>
       </c>
       <c r="M235" s="6" t="s">
         <v>949</v>
       </c>
       <c r="N235" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O235" s="6">
-        <v>12552.9</v>
+        <v>11221.46</v>
       </c>
       <c r="P235" s="6"/>
     </row>
     <row r="236" spans="1:16" customHeight="1" ht="65">
       <c r="A236" s="6" t="s">
         <v>950</v>
       </c>
       <c r="B236" s="6">
         <v>0</v>
       </c>
       <c r="C236" s="6">
         <v>0</v>
       </c>
       <c r="D236" s="6">
         <v>0</v>
       </c>
       <c r="E236" s="6" t="s">
         <v>951</v>
       </c>
       <c r="F236" s="9" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="G236" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H236" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I236" s="6">
         <v>3.6</v>
       </c>
       <c r="J236" s="10" t="s">
         <v>952</v>
       </c>
       <c r="K236" s="6" t="s">
-        <v>209</v>
+        <v>47</v>
       </c>
       <c r="L236" s="10" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="M236" s="6" t="s">
         <v>953</v>
       </c>
       <c r="N236" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O236" s="6">
         <v>10697.78</v>
       </c>
       <c r="P236" s="6"/>
     </row>
     <row r="237" spans="1:16" customHeight="1" ht="65">
       <c r="A237" s="6" t="s">
         <v>954</v>
       </c>
       <c r="B237" s="6">
         <v>0</v>
       </c>
       <c r="C237" s="6">
         <v>0</v>
       </c>
       <c r="D237" s="6">
         <v>0</v>
       </c>
       <c r="E237" s="6" t="s">
         <v>955</v>
       </c>
       <c r="F237" s="9" t="s">
-        <v>128</v>
+        <v>135</v>
       </c>
       <c r="G237" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H237" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I237" s="6">
         <v>0</v>
       </c>
       <c r="J237" s="10" t="s">
         <v>956</v>
       </c>
       <c r="K237" s="6" t="s">
-        <v>231</v>
+        <v>236</v>
       </c>
       <c r="L237" s="10" t="s">
-        <v>131</v>
+        <v>138</v>
       </c>
       <c r="M237" s="6" t="s">
         <v>957</v>
       </c>
       <c r="N237" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O237" s="6"/>
       <c r="P237" s="6"/>
     </row>
     <row r="238" spans="1:16" customHeight="1" ht="65">
       <c r="A238" s="6" t="s">
         <v>958</v>
       </c>
       <c r="B238" s="6">
         <v>80</v>
       </c>
       <c r="C238" s="6">
         <v>80</v>
       </c>
       <c r="D238" s="6">
         <v>0</v>
       </c>
       <c r="E238" s="6" t="s">
         <v>959</v>
       </c>
       <c r="F238" s="9" t="s">
         <v>420</v>
       </c>
       <c r="G238" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H238" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I238" s="6">
         <v>0.003</v>
       </c>
       <c r="J238" s="10" t="s">
         <v>960</v>
       </c>
       <c r="K238" s="6" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="L238" s="10" t="s">
         <v>420</v>
       </c>
       <c r="M238" s="6" t="s">
         <v>961</v>
       </c>
       <c r="N238" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O238" s="6">
-        <v>6.39</v>
+        <v>7.28</v>
       </c>
       <c r="P238" s="6"/>
     </row>
     <row r="239" spans="1:16" customHeight="1" ht="65">
       <c r="A239" s="6" t="s">
         <v>962</v>
       </c>
       <c r="B239" s="6">
-        <v>340</v>
+        <v>240</v>
       </c>
       <c r="C239" s="6">
-        <v>340</v>
+        <v>240</v>
       </c>
       <c r="D239" s="6">
         <v>0</v>
       </c>
       <c r="E239" s="6">
         <v>202001</v>
       </c>
       <c r="F239" s="9" t="s">
         <v>420</v>
       </c>
       <c r="G239" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H239" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I239" s="6">
         <v>0.01</v>
       </c>
       <c r="J239" s="10" t="s">
         <v>963</v>
       </c>
       <c r="K239" s="6" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="L239" s="10" t="s">
         <v>420</v>
       </c>
       <c r="M239" s="6" t="s">
         <v>964</v>
       </c>
       <c r="N239" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O239" s="6">
-        <v>34.78</v>
+        <v>48.86</v>
       </c>
       <c r="P239" s="6"/>
     </row>
     <row r="240" spans="1:16" customHeight="1" ht="65">
       <c r="A240" s="6" t="s">
         <v>965</v>
       </c>
       <c r="B240" s="6">
         <v>0</v>
       </c>
       <c r="C240" s="6">
         <v>0</v>
       </c>
       <c r="D240" s="6">
         <v>0</v>
       </c>
       <c r="E240" s="6">
         <v>102823</v>
       </c>
       <c r="F240" s="9" t="s">
         <v>420</v>
       </c>
       <c r="G240" s="10" t="s">
         <v>32</v>
       </c>
       <c r="H240" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I240" s="6">
         <v>0</v>
       </c>
       <c r="J240" s="10" t="s">
         <v>966</v>
       </c>
       <c r="K240" s="6" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="L240" s="10" t="s">
         <v>420</v>
       </c>
       <c r="M240" s="6" t="s">
         <v>967</v>
       </c>
       <c r="N240" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O240" s="6">
-        <v>158.66</v>
+        <v>170.29</v>
       </c>
       <c r="P240" s="6"/>
     </row>
     <row r="241" spans="1:16" customHeight="1" ht="65">
       <c r="A241" s="6" t="s">
         <v>968</v>
       </c>
       <c r="B241" s="6">
         <v>0</v>
       </c>
       <c r="C241" s="6">
         <v>0</v>
       </c>
       <c r="D241" s="6">
         <v>0</v>
       </c>
       <c r="E241" s="6" t="s">
         <v>969</v>
       </c>
       <c r="F241" s="9" t="s">
         <v>716</v>
       </c>
       <c r="G241" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H241" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I241" s="6">
         <v>0</v>
       </c>
       <c r="J241" s="10" t="s">
         <v>970</v>
       </c>
       <c r="K241" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L241" s="10" t="s">
-        <v>235</v>
+        <v>240</v>
       </c>
       <c r="M241" s="6" t="s">
         <v>971</v>
       </c>
       <c r="N241" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O241" s="6"/>
       <c r="P241" s="6"/>
     </row>
     <row r="242" spans="1:16" customHeight="1" ht="65">
       <c r="A242" s="6" t="s">
         <v>972</v>
       </c>
       <c r="B242" s="6">
         <v>34</v>
       </c>
       <c r="C242" s="6">
         <v>34</v>
       </c>
       <c r="D242" s="6">
         <v>0</v>
       </c>
       <c r="E242" s="6" t="s">
         <v>973</v>
       </c>
       <c r="F242" s="9" t="s">
         <v>716</v>
       </c>
       <c r="G242" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H242" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I242" s="6">
         <v>0</v>
       </c>
       <c r="J242" s="10" t="s">
         <v>974</v>
       </c>
       <c r="K242" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L242" s="10" t="s">
-        <v>235</v>
+        <v>240</v>
       </c>
       <c r="M242" s="6" t="s">
         <v>975</v>
       </c>
       <c r="N242" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O242" s="6">
         <v>19.47</v>
       </c>
       <c r="P242" s="6"/>
     </row>
     <row r="243" spans="1:16">
       <c r="A243" s="6" t="s">
         <v>976</v>
       </c>
       <c r="B243" s="6">
         <v>0</v>
       </c>
       <c r="C243" s="6">
         <v>0</v>
       </c>
       <c r="D243" s="6">
         <v>0</v>
       </c>
       <c r="E243" s="6" t="s">
         <v>977</v>
       </c>
       <c r="F243" s="9" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="G243" s="10" t="s">
-        <v>225</v>
+        <v>230</v>
       </c>
       <c r="H243" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I243" s="6">
         <v>0</v>
       </c>
       <c r="J243" s="10" t="s">
         <v>978</v>
       </c>
       <c r="K243" s="6" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="L243" s="10" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="M243" s="6" t="s">
         <v>979</v>
       </c>
       <c r="N243" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O243" s="6">
-        <v>129788.46</v>
+        <v>116022.38</v>
       </c>
       <c r="P243" s="6"/>
     </row>
     <row r="244" spans="1:16" customHeight="1" ht="65">
       <c r="A244" s="6" t="s">
         <v>980</v>
       </c>
       <c r="B244" s="6">
-        <v>237</v>
+        <v>217</v>
       </c>
       <c r="C244" s="6">
-        <v>237</v>
+        <v>217</v>
       </c>
       <c r="D244" s="6">
         <v>0</v>
       </c>
       <c r="E244" s="6" t="s">
         <v>981</v>
       </c>
       <c r="F244" s="9" t="s">
         <v>420</v>
       </c>
       <c r="G244" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H244" s="6" t="s">
-        <v>80</v>
+        <v>87</v>
       </c>
       <c r="I244" s="6">
         <v>0</v>
       </c>
       <c r="J244" s="10" t="s">
         <v>982</v>
       </c>
       <c r="K244" s="6" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="L244" s="10" t="s">
         <v>420</v>
       </c>
       <c r="M244" s="6" t="s">
         <v>983</v>
       </c>
       <c r="N244" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O244" s="6">
-        <v>5.6</v>
+        <v>6.44</v>
       </c>
       <c r="P244" s="6"/>
     </row>
     <row r="245" spans="1:16" customHeight="1" ht="65">
       <c r="A245" s="6" t="s">
         <v>984</v>
       </c>
       <c r="B245" s="6">
         <v>0</v>
       </c>
       <c r="C245" s="6">
         <v>0</v>
       </c>
       <c r="D245" s="6">
         <v>0</v>
       </c>
       <c r="E245" s="6" t="s">
         <v>985</v>
       </c>
       <c r="F245" s="9" t="s">
-        <v>73</v>
+        <v>80</v>
       </c>
       <c r="G245" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H245" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I245" s="6">
         <v>0</v>
       </c>
       <c r="J245" s="10" t="s">
         <v>986</v>
       </c>
       <c r="K245" s="6" t="s">
-        <v>75</v>
+        <v>82</v>
       </c>
       <c r="L245" s="10" t="s">
-        <v>76</v>
+        <v>83</v>
       </c>
       <c r="M245" s="6" t="s">
         <v>987</v>
       </c>
       <c r="N245" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O245" s="6">
         <v>33789.98</v>
       </c>
       <c r="P245" s="6"/>
     </row>
     <row r="246" spans="1:16" customHeight="1" ht="65">
       <c r="A246" s="6" t="s">
         <v>988</v>
       </c>
       <c r="B246" s="6">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C246" s="6">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="D246" s="6">
         <v>0</v>
       </c>
       <c r="E246" s="6" t="s">
         <v>989</v>
       </c>
       <c r="F246" s="9" t="s">
-        <v>106</v>
+        <v>113</v>
       </c>
       <c r="G246" s="10" t="s">
         <v>32</v>
       </c>
       <c r="H246" s="6" t="s">
-        <v>80</v>
+        <v>87</v>
       </c>
       <c r="I246" s="6">
         <v>15</v>
       </c>
       <c r="J246" s="10" t="s">
         <v>990</v>
       </c>
       <c r="K246" s="6" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="L246" s="10" t="s">
-        <v>106</v>
+        <v>113</v>
       </c>
       <c r="M246" s="6" t="s">
         <v>991</v>
       </c>
       <c r="N246" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O246" s="6">
-        <v>17062.39</v>
+        <v>15252.67</v>
       </c>
       <c r="P246" s="6"/>
     </row>
     <row r="247" spans="1:16" customHeight="1" ht="65">
       <c r="A247" s="6" t="s">
         <v>992</v>
       </c>
       <c r="B247" s="6">
         <v>0</v>
       </c>
       <c r="C247" s="6">
         <v>0</v>
       </c>
       <c r="D247" s="6">
         <v>0</v>
       </c>
       <c r="E247" s="6">
         <v>411003</v>
       </c>
       <c r="F247" s="9" t="s">
-        <v>202</v>
+        <v>209</v>
       </c>
       <c r="G247" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H247" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I247" s="6">
         <v>0</v>
       </c>
       <c r="J247" s="10" t="s">
         <v>993</v>
       </c>
       <c r="K247" s="6" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="L247" s="10" t="s">
-        <v>202</v>
+        <v>209</v>
       </c>
       <c r="M247" s="6" t="s">
         <v>994</v>
       </c>
       <c r="N247" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O247" s="6">
-        <v>10002.44</v>
+        <v>11541.56</v>
       </c>
       <c r="P247" s="6"/>
     </row>
     <row r="248" spans="1:16" customHeight="1" ht="65">
       <c r="A248" s="6" t="s">
         <v>995</v>
       </c>
       <c r="B248" s="6">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="C248" s="6">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D248" s="6">
         <v>0</v>
       </c>
       <c r="E248" s="6" t="s">
         <v>996</v>
       </c>
       <c r="F248" s="9" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="G248" s="10" t="s">
         <v>32</v>
       </c>
       <c r="H248" s="6" t="s">
-        <v>80</v>
+        <v>87</v>
       </c>
       <c r="I248" s="6">
         <v>2.2</v>
       </c>
       <c r="J248" s="10" t="s">
         <v>997</v>
       </c>
       <c r="K248" s="6" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="L248" s="10" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="M248" s="6" t="s">
         <v>998</v>
       </c>
       <c r="N248" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O248" s="6">
-        <v>9165.19</v>
+        <v>8193.11</v>
       </c>
       <c r="P248" s="6"/>
     </row>
     <row r="249" spans="1:16">
       <c r="A249" s="6" t="s">
         <v>999</v>
       </c>
       <c r="B249" s="6">
         <v>0</v>
       </c>
       <c r="C249" s="6">
         <v>0</v>
       </c>
       <c r="D249" s="6">
         <v>0</v>
       </c>
       <c r="E249" s="6" t="s">
         <v>1000</v>
       </c>
       <c r="F249" s="9" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
       <c r="G249" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H249" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I249" s="6">
         <v>0</v>
       </c>
       <c r="J249" s="10"/>
       <c r="K249" s="6" t="s">
-        <v>204</v>
+        <v>211</v>
       </c>
       <c r="L249" s="10" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
       <c r="M249" s="6" t="s">
         <v>1001</v>
       </c>
       <c r="N249" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O249" s="6">
-        <v>5060.65</v>
+        <v>4474.68</v>
       </c>
       <c r="P249" s="6"/>
     </row>
     <row r="250" spans="1:16">
       <c r="A250" s="6" t="s">
         <v>1002</v>
       </c>
       <c r="B250" s="6">
         <v>0</v>
       </c>
       <c r="C250" s="6">
         <v>0</v>
       </c>
       <c r="D250" s="6">
         <v>0</v>
       </c>
       <c r="E250" s="6" t="s">
         <v>1003</v>
       </c>
       <c r="F250" s="9" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
       <c r="G250" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H250" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I250" s="6">
         <v>0</v>
       </c>
       <c r="J250" s="10"/>
       <c r="K250" s="6" t="s">
-        <v>204</v>
+        <v>211</v>
       </c>
       <c r="L250" s="10" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
       <c r="M250" s="6" t="s">
         <v>1004</v>
       </c>
       <c r="N250" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O250" s="6">
-        <v>1897.91</v>
+        <v>1678.13</v>
       </c>
       <c r="P250" s="6"/>
     </row>
     <row r="251" spans="1:16">
       <c r="A251" s="6" t="s">
         <v>1005</v>
       </c>
       <c r="B251" s="6">
         <v>0</v>
       </c>
       <c r="C251" s="6">
         <v>0</v>
       </c>
       <c r="D251" s="6">
         <v>0</v>
       </c>
       <c r="E251" s="6" t="s">
         <v>1006</v>
       </c>
       <c r="F251" s="9" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
       <c r="G251" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H251" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I251" s="6">
         <v>0</v>
       </c>
       <c r="J251" s="10"/>
       <c r="K251" s="6" t="s">
-        <v>204</v>
+        <v>211</v>
       </c>
       <c r="L251" s="10" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
       <c r="M251" s="6" t="s">
         <v>1007</v>
       </c>
       <c r="N251" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O251" s="6">
-        <v>2848.86</v>
+        <v>2518.97</v>
       </c>
       <c r="P251" s="6"/>
     </row>
     <row r="252" spans="1:16">
       <c r="A252" s="6" t="s">
         <v>1008</v>
       </c>
       <c r="B252" s="6">
         <v>0</v>
       </c>
       <c r="C252" s="6">
         <v>0</v>
       </c>
       <c r="D252" s="6">
         <v>0</v>
       </c>
       <c r="E252" s="6" t="s">
         <v>1009</v>
       </c>
       <c r="F252" s="9" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
       <c r="G252" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H252" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I252" s="6">
         <v>0</v>
       </c>
       <c r="J252" s="10"/>
       <c r="K252" s="6" t="s">
-        <v>204</v>
+        <v>211</v>
       </c>
       <c r="L252" s="10" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
       <c r="M252" s="6" t="s">
         <v>1010</v>
       </c>
       <c r="N252" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O252" s="6">
-        <v>514.71</v>
+        <v>455.09</v>
       </c>
       <c r="P252" s="6"/>
     </row>
     <row r="253" spans="1:16">
       <c r="A253" s="6" t="s">
         <v>1011</v>
       </c>
       <c r="B253" s="6">
         <v>0</v>
       </c>
       <c r="C253" s="6">
         <v>0</v>
       </c>
       <c r="D253" s="6">
         <v>0</v>
       </c>
       <c r="E253" s="6" t="s">
         <v>1012</v>
       </c>
       <c r="F253" s="9" t="s">
         <v>38</v>
       </c>
       <c r="G253" s="10" t="s">
         <v>23</v>
       </c>
@@ -24006,537 +24009,537 @@
       <c r="N253" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O253" s="6">
         <v>809.68</v>
       </c>
       <c r="P253" s="6"/>
     </row>
     <row r="254" spans="1:16" customHeight="1" ht="65">
       <c r="A254" s="6" t="s">
         <v>1014</v>
       </c>
       <c r="B254" s="6">
         <v>0</v>
       </c>
       <c r="C254" s="6">
         <v>0</v>
       </c>
       <c r="D254" s="6">
         <v>0</v>
       </c>
       <c r="E254" s="6" t="s">
         <v>1015</v>
       </c>
       <c r="F254" s="9" t="s">
-        <v>145</v>
+        <v>152</v>
       </c>
       <c r="G254" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H254" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I254" s="6">
         <v>0</v>
       </c>
       <c r="J254" s="10" t="s">
         <v>1016</v>
       </c>
       <c r="K254" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L254" s="10" t="s">
-        <v>145</v>
+        <v>152</v>
       </c>
       <c r="M254" s="6" t="s">
         <v>1017</v>
       </c>
       <c r="N254" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O254" s="6"/>
       <c r="P254" s="6"/>
     </row>
     <row r="255" spans="1:16" customHeight="1" ht="65">
       <c r="A255" s="6" t="s">
         <v>1018</v>
       </c>
       <c r="B255" s="6">
         <v>0</v>
       </c>
       <c r="C255" s="6">
         <v>0</v>
       </c>
       <c r="D255" s="6">
         <v>0</v>
       </c>
       <c r="E255" s="6" t="s">
         <v>1019</v>
       </c>
       <c r="F255" s="9" t="s">
-        <v>145</v>
+        <v>152</v>
       </c>
       <c r="G255" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H255" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I255" s="6">
         <v>0</v>
       </c>
       <c r="J255" s="10" t="s">
         <v>1020</v>
       </c>
       <c r="K255" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L255" s="10" t="s">
-        <v>145</v>
+        <v>152</v>
       </c>
       <c r="M255" s="6" t="s">
         <v>1021</v>
       </c>
       <c r="N255" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O255" s="6">
         <v>48.96</v>
       </c>
       <c r="P255" s="6"/>
     </row>
     <row r="256" spans="1:16">
       <c r="A256" s="6" t="s">
         <v>1022</v>
       </c>
       <c r="B256" s="6">
         <v>0</v>
       </c>
       <c r="C256" s="6">
         <v>0</v>
       </c>
       <c r="D256" s="6">
         <v>0</v>
       </c>
       <c r="E256" s="6" t="s">
         <v>1023</v>
       </c>
       <c r="F256" s="9" t="s">
-        <v>202</v>
+        <v>209</v>
       </c>
       <c r="G256" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H256" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I256" s="6">
         <v>7.5</v>
       </c>
       <c r="J256" s="10"/>
       <c r="K256" s="6" t="s">
         <v>40</v>
       </c>
       <c r="L256" s="10" t="s">
-        <v>202</v>
+        <v>209</v>
       </c>
       <c r="M256" s="6" t="s">
         <v>1024</v>
       </c>
       <c r="N256" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O256" s="6">
         <v>5697.72</v>
       </c>
       <c r="P256" s="6"/>
     </row>
     <row r="257" spans="1:16" customHeight="1" ht="65">
       <c r="A257" s="6" t="s">
         <v>1025</v>
       </c>
       <c r="B257" s="6">
         <v>0</v>
       </c>
       <c r="C257" s="6">
         <v>0</v>
       </c>
       <c r="D257" s="6">
         <v>0</v>
       </c>
       <c r="E257" s="6" t="s">
         <v>1026</v>
       </c>
       <c r="F257" s="9" t="s">
-        <v>240</v>
+        <v>245</v>
       </c>
       <c r="G257" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H257" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I257" s="6">
         <v>0</v>
       </c>
       <c r="J257" s="10" t="s">
         <v>1027</v>
       </c>
       <c r="K257" s="6" t="s">
-        <v>68</v>
+        <v>75</v>
       </c>
       <c r="L257" s="10" t="s">
-        <v>240</v>
+        <v>245</v>
       </c>
       <c r="M257" s="6" t="s">
         <v>1028</v>
       </c>
       <c r="N257" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O257" s="6"/>
       <c r="P257" s="6"/>
     </row>
     <row r="258" spans="1:16" customHeight="1" ht="65">
       <c r="A258" s="6" t="s">
         <v>1029</v>
       </c>
       <c r="B258" s="6">
         <v>0</v>
       </c>
       <c r="C258" s="6">
         <v>0</v>
       </c>
       <c r="D258" s="6">
         <v>0</v>
       </c>
       <c r="E258" s="6" t="s">
         <v>1030</v>
       </c>
       <c r="F258" s="9" t="s">
-        <v>93</v>
+        <v>100</v>
       </c>
       <c r="G258" s="10" t="s">
         <v>32</v>
       </c>
       <c r="H258" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I258" s="6">
         <v>3.3</v>
       </c>
       <c r="J258" s="10" t="s">
         <v>1031</v>
       </c>
       <c r="K258" s="6" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="L258" s="10" t="s">
-        <v>93</v>
+        <v>100</v>
       </c>
       <c r="M258" s="6" t="s">
         <v>1032</v>
       </c>
       <c r="N258" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O258" s="6">
-        <v>12181.47</v>
+        <v>10771</v>
       </c>
       <c r="P258" s="6"/>
     </row>
     <row r="259" spans="1:16" customHeight="1" ht="65">
       <c r="A259" s="6" t="s">
         <v>1033</v>
       </c>
       <c r="B259" s="6">
         <v>0</v>
       </c>
       <c r="C259" s="6">
         <v>0</v>
       </c>
       <c r="D259" s="6">
         <v>0</v>
       </c>
       <c r="E259" s="6">
         <v>410059</v>
       </c>
       <c r="F259" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G259" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H259" s="6" t="s">
-        <v>80</v>
+        <v>87</v>
       </c>
       <c r="I259" s="6">
         <v>0.58</v>
       </c>
       <c r="J259" s="10" t="s">
         <v>1034</v>
       </c>
       <c r="K259" s="6" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="L259" s="10" t="s">
         <v>22</v>
       </c>
       <c r="M259" s="6" t="s">
         <v>1035</v>
       </c>
       <c r="N259" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O259" s="6">
-        <v>266.8</v>
+        <v>305.25</v>
       </c>
       <c r="P259" s="6"/>
     </row>
     <row r="260" spans="1:16" customHeight="1" ht="65">
       <c r="A260" s="6" t="s">
         <v>1036</v>
       </c>
       <c r="B260" s="6">
         <v>75</v>
       </c>
       <c r="C260" s="6">
         <v>75</v>
       </c>
       <c r="D260" s="6">
         <v>0</v>
       </c>
       <c r="E260" s="6" t="s">
         <v>1037</v>
       </c>
       <c r="F260" s="9" t="s">
-        <v>285</v>
+        <v>290</v>
       </c>
       <c r="G260" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H260" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I260" s="6">
         <v>0.06</v>
       </c>
       <c r="J260" s="10" t="s">
         <v>1038</v>
       </c>
       <c r="K260" s="6" t="s">
-        <v>204</v>
+        <v>211</v>
       </c>
       <c r="L260" s="10" t="s">
-        <v>285</v>
+        <v>290</v>
       </c>
       <c r="M260" s="6" t="s">
         <v>1039</v>
       </c>
       <c r="N260" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O260" s="6">
-        <v>59.85</v>
+        <v>52.92</v>
       </c>
       <c r="P260" s="6"/>
     </row>
     <row r="261" spans="1:16" customHeight="1" ht="65">
       <c r="A261" s="6" t="s">
         <v>1040</v>
       </c>
       <c r="B261" s="6">
         <v>0</v>
       </c>
       <c r="C261" s="6">
         <v>0</v>
       </c>
       <c r="D261" s="6">
         <v>0</v>
       </c>
       <c r="E261" s="6" t="s">
         <v>1041</v>
       </c>
       <c r="F261" s="9" t="s">
-        <v>240</v>
+        <v>245</v>
       </c>
       <c r="G261" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H261" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I261" s="6">
         <v>0</v>
       </c>
       <c r="J261" s="10" t="s">
         <v>1042</v>
       </c>
       <c r="K261" s="6" t="s">
-        <v>68</v>
+        <v>75</v>
       </c>
       <c r="L261" s="10" t="s">
-        <v>240</v>
+        <v>245</v>
       </c>
       <c r="M261" s="6" t="s">
         <v>1043</v>
       </c>
       <c r="N261" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O261" s="6"/>
       <c r="P261" s="6"/>
     </row>
     <row r="262" spans="1:16">
       <c r="A262" s="6" t="s">
         <v>1044</v>
       </c>
       <c r="B262" s="6">
         <v>0</v>
       </c>
       <c r="C262" s="6">
         <v>0</v>
       </c>
       <c r="D262" s="6">
         <v>0</v>
       </c>
       <c r="E262" s="6" t="s">
         <v>1045</v>
       </c>
       <c r="F262" s="9" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
       <c r="G262" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H262" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I262" s="6">
         <v>0</v>
       </c>
       <c r="J262" s="10"/>
       <c r="K262" s="6" t="s">
-        <v>204</v>
+        <v>211</v>
       </c>
       <c r="L262" s="10" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
       <c r="M262" s="6" t="s">
         <v>1046</v>
       </c>
       <c r="N262" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O262" s="6">
-        <v>230.09</v>
+        <v>203.47</v>
       </c>
       <c r="P262" s="6"/>
     </row>
     <row r="263" spans="1:16">
       <c r="A263" s="6" t="s">
         <v>1047</v>
       </c>
       <c r="B263" s="6">
         <v>0</v>
       </c>
       <c r="C263" s="6">
         <v>0</v>
       </c>
       <c r="D263" s="6">
         <v>0</v>
       </c>
       <c r="E263" s="6" t="s">
         <v>1048</v>
       </c>
       <c r="F263" s="9" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
       <c r="G263" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H263" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I263" s="6">
         <v>0</v>
       </c>
       <c r="J263" s="10"/>
       <c r="K263" s="6" t="s">
-        <v>204</v>
+        <v>211</v>
       </c>
       <c r="L263" s="10" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
       <c r="M263" s="6" t="s">
         <v>1049</v>
       </c>
       <c r="N263" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O263" s="6">
-        <v>3571.05</v>
+        <v>3157.56</v>
       </c>
       <c r="P263" s="6"/>
     </row>
     <row r="264" spans="1:16">
       <c r="A264" s="6" t="s">
         <v>1050</v>
       </c>
       <c r="B264" s="6">
         <v>0</v>
       </c>
       <c r="C264" s="6">
         <v>0</v>
       </c>
       <c r="D264" s="6">
         <v>0</v>
       </c>
       <c r="E264" s="6" t="s">
         <v>1051</v>
       </c>
       <c r="F264" s="9" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="G264" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H264" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I264" s="6">
         <v>3.6</v>
       </c>
       <c r="J264" s="10" t="s">
         <v>1052</v>
       </c>
       <c r="K264" s="6" t="s">
-        <v>209</v>
+        <v>47</v>
       </c>
       <c r="L264" s="10" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="M264" s="6" t="s">
         <v>1053</v>
       </c>
       <c r="N264" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O264" s="6">
         <v>8596.88</v>
       </c>
       <c r="P264" s="6"/>
     </row>
     <row r="265" spans="1:16" customHeight="1" ht="65">
       <c r="A265" s="6" t="s">
         <v>1054</v>
       </c>
       <c r="B265" s="6">
         <v>0</v>
       </c>
       <c r="C265" s="6">
         <v>0</v>
       </c>
       <c r="D265" s="6">
         <v>0</v>
       </c>
@@ -24568,443 +24571,443 @@
         <v>1057</v>
       </c>
       <c r="N265" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O265" s="6"/>
       <c r="P265" s="6"/>
     </row>
     <row r="266" spans="1:16" customHeight="1" ht="65">
       <c r="A266" s="6" t="s">
         <v>1058</v>
       </c>
       <c r="B266" s="6">
         <v>0</v>
       </c>
       <c r="C266" s="6">
         <v>0</v>
       </c>
       <c r="D266" s="6">
         <v>0</v>
       </c>
       <c r="E266" s="6" t="s">
         <v>1059</v>
       </c>
       <c r="F266" s="9" t="s">
-        <v>150</v>
+        <v>157</v>
       </c>
       <c r="G266" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H266" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I266" s="6">
         <v>0</v>
       </c>
       <c r="J266" s="10" t="s">
         <v>1058</v>
       </c>
       <c r="K266" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L266" s="10" t="s">
-        <v>150</v>
+        <v>157</v>
       </c>
       <c r="M266" s="6" t="s">
         <v>1060</v>
       </c>
       <c r="N266" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O266" s="6"/>
       <c r="P266" s="6"/>
     </row>
     <row r="267" spans="1:16" customHeight="1" ht="65">
       <c r="A267" s="6" t="s">
         <v>1061</v>
       </c>
       <c r="B267" s="6">
         <v>0</v>
       </c>
       <c r="C267" s="6">
         <v>0</v>
       </c>
       <c r="D267" s="6">
         <v>0</v>
       </c>
       <c r="E267" s="6" t="s">
         <v>1062</v>
       </c>
       <c r="F267" s="9" t="s">
         <v>1063</v>
       </c>
       <c r="G267" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H267" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I267" s="6">
         <v>0</v>
       </c>
       <c r="J267" s="10" t="s">
         <v>1064</v>
       </c>
       <c r="K267" s="6" t="s">
-        <v>231</v>
+        <v>236</v>
       </c>
       <c r="L267" s="10" t="s">
         <v>1063</v>
       </c>
       <c r="M267" s="6" t="s">
         <v>1065</v>
       </c>
       <c r="N267" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O267" s="6"/>
       <c r="P267" s="6"/>
     </row>
     <row r="268" spans="1:16" customHeight="1" ht="65">
       <c r="A268" s="6" t="s">
         <v>1066</v>
       </c>
       <c r="B268" s="6">
         <v>100</v>
       </c>
       <c r="C268" s="6">
         <v>100</v>
       </c>
       <c r="D268" s="6">
         <v>0</v>
       </c>
       <c r="E268" s="6" t="s">
         <v>1067</v>
       </c>
       <c r="F268" s="9" t="s">
         <v>420</v>
       </c>
       <c r="G268" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H268" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I268" s="6">
         <v>0.2</v>
       </c>
       <c r="J268" s="10" t="s">
         <v>1068</v>
       </c>
       <c r="K268" s="6" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="L268" s="10" t="s">
-        <v>139</v>
+        <v>146</v>
       </c>
       <c r="M268" s="6" t="s">
         <v>1069</v>
       </c>
       <c r="N268" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O268" s="6">
-        <v>19.6</v>
+        <v>22.6</v>
       </c>
       <c r="P268" s="6"/>
     </row>
     <row r="269" spans="1:16" customHeight="1" ht="65">
       <c r="A269" s="6" t="s">
         <v>1070</v>
       </c>
       <c r="B269" s="6">
         <v>0</v>
       </c>
       <c r="C269" s="6">
         <v>0</v>
       </c>
       <c r="D269" s="6">
         <v>0</v>
       </c>
       <c r="E269" s="6" t="s">
         <v>1071</v>
       </c>
       <c r="F269" s="9" t="s">
         <v>716</v>
       </c>
       <c r="G269" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H269" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I269" s="6">
         <v>0</v>
       </c>
       <c r="J269" s="10" t="s">
         <v>1072</v>
       </c>
       <c r="K269" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L269" s="10" t="s">
-        <v>235</v>
+        <v>240</v>
       </c>
       <c r="M269" s="6" t="s">
         <v>1073</v>
       </c>
       <c r="N269" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O269" s="6">
         <v>112.92</v>
       </c>
       <c r="P269" s="6"/>
     </row>
     <row r="270" spans="1:16" customHeight="1" ht="65">
       <c r="A270" s="6" t="s">
         <v>1074</v>
       </c>
       <c r="B270" s="6">
         <v>0</v>
       </c>
       <c r="C270" s="6">
         <v>0</v>
       </c>
       <c r="D270" s="6">
         <v>0</v>
       </c>
       <c r="E270" s="6" t="s">
         <v>1075</v>
       </c>
       <c r="F270" s="9" t="s">
-        <v>202</v>
+        <v>209</v>
       </c>
       <c r="G270" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H270" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I270" s="6">
         <v>11.33</v>
       </c>
       <c r="J270" s="10" t="s">
         <v>1076</v>
       </c>
       <c r="K270" s="6" t="s">
-        <v>204</v>
+        <v>211</v>
       </c>
       <c r="L270" s="10" t="s">
-        <v>202</v>
+        <v>209</v>
       </c>
       <c r="M270" s="6" t="s">
         <v>1077</v>
       </c>
       <c r="N270" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O270" s="6">
-        <v>7851.01</v>
+        <v>6941.96</v>
       </c>
       <c r="P270" s="6"/>
     </row>
     <row r="271" spans="1:16" customHeight="1" ht="65">
       <c r="A271" s="6" t="s">
         <v>1078</v>
       </c>
       <c r="B271" s="6">
         <v>0</v>
       </c>
       <c r="C271" s="6">
         <v>0</v>
       </c>
       <c r="D271" s="6">
         <v>0</v>
       </c>
       <c r="E271" s="6" t="s">
         <v>1079</v>
       </c>
       <c r="F271" s="9" t="s">
-        <v>66</v>
+        <v>73</v>
       </c>
       <c r="G271" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H271" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I271" s="6">
         <v>46</v>
       </c>
       <c r="J271" s="10" t="s">
         <v>1080</v>
       </c>
       <c r="K271" s="6" t="s">
-        <v>68</v>
+        <v>75</v>
       </c>
       <c r="L271" s="10" t="s">
-        <v>69</v>
+        <v>76</v>
       </c>
       <c r="M271" s="6" t="s">
         <v>1081</v>
       </c>
       <c r="N271" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O271" s="6"/>
       <c r="P271" s="6"/>
     </row>
     <row r="272" spans="1:16" customHeight="1" ht="65">
       <c r="A272" s="6" t="s">
         <v>1082</v>
       </c>
       <c r="B272" s="6">
         <v>0</v>
       </c>
       <c r="C272" s="6">
         <v>0</v>
       </c>
       <c r="D272" s="6">
         <v>0</v>
       </c>
       <c r="E272" s="6" t="s">
         <v>1083</v>
       </c>
       <c r="F272" s="9" t="s">
-        <v>235</v>
+        <v>240</v>
       </c>
       <c r="G272" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H272" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I272" s="6">
         <v>0</v>
       </c>
       <c r="J272" s="10" t="s">
         <v>1084</v>
       </c>
       <c r="K272" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L272" s="10" t="s">
-        <v>235</v>
+        <v>240</v>
       </c>
       <c r="M272" s="6" t="s">
         <v>1085</v>
       </c>
       <c r="N272" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O272" s="6"/>
       <c r="P272" s="6"/>
     </row>
     <row r="273" spans="1:16" customHeight="1" ht="65">
       <c r="A273" s="6" t="s">
         <v>1086</v>
       </c>
       <c r="B273" s="6">
         <v>0</v>
       </c>
       <c r="C273" s="6">
         <v>0</v>
       </c>
       <c r="D273" s="6">
         <v>0</v>
       </c>
       <c r="E273" s="6" t="s">
         <v>1087</v>
       </c>
       <c r="F273" s="9" t="s">
-        <v>240</v>
+        <v>245</v>
       </c>
       <c r="G273" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H273" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I273" s="6">
         <v>0</v>
       </c>
       <c r="J273" s="10" t="s">
         <v>1088</v>
       </c>
       <c r="K273" s="6" t="s">
-        <v>68</v>
+        <v>75</v>
       </c>
       <c r="L273" s="10" t="s">
-        <v>240</v>
+        <v>245</v>
       </c>
       <c r="M273" s="6" t="s">
         <v>1089</v>
       </c>
       <c r="N273" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O273" s="6"/>
       <c r="P273" s="6"/>
     </row>
     <row r="274" spans="1:16" customHeight="1" ht="65">
       <c r="A274" s="6" t="s">
         <v>1090</v>
       </c>
       <c r="B274" s="6">
         <v>2</v>
       </c>
       <c r="C274" s="6">
         <v>2</v>
       </c>
       <c r="D274" s="6">
         <v>0</v>
       </c>
       <c r="E274" s="6" t="s">
         <v>1091</v>
       </c>
       <c r="F274" s="9" t="s">
-        <v>115</v>
+        <v>122</v>
       </c>
       <c r="G274" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H274" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I274" s="6">
         <v>0</v>
       </c>
       <c r="J274" s="10" t="s">
         <v>1090</v>
       </c>
       <c r="K274" s="6" t="s">
         <v>1092</v>
       </c>
       <c r="L274" s="10" t="s">
-        <v>115</v>
+        <v>122</v>
       </c>
       <c r="M274" s="6" t="s">
         <v>1093</v>
       </c>
       <c r="N274" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O274" s="6">
         <v>130.52</v>
       </c>
       <c r="P274" s="6"/>
     </row>
     <row r="275" spans="1:16" customHeight="1" ht="65">
       <c r="A275" s="6" t="s">
         <v>1094</v>
       </c>
       <c r="B275" s="6">
         <v>0</v>
       </c>
       <c r="C275" s="6">
         <v>0</v>
       </c>
       <c r="D275" s="6">
         <v>0</v>
       </c>
@@ -25036,266 +25039,266 @@
         <v>1098</v>
       </c>
       <c r="N275" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O275" s="6"/>
       <c r="P275" s="6"/>
     </row>
     <row r="276" spans="1:16" customHeight="1" ht="65">
       <c r="A276" s="6" t="s">
         <v>1099</v>
       </c>
       <c r="B276" s="6">
         <v>0</v>
       </c>
       <c r="C276" s="6">
         <v>0</v>
       </c>
       <c r="D276" s="6">
         <v>0</v>
       </c>
       <c r="E276" s="6" t="s">
         <v>1100</v>
       </c>
       <c r="F276" s="9" t="s">
-        <v>387</v>
+        <v>391</v>
       </c>
       <c r="G276" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H276" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I276" s="6">
         <v>123</v>
       </c>
       <c r="J276" s="10" t="s">
         <v>1101</v>
       </c>
       <c r="K276" s="6" t="s">
-        <v>68</v>
+        <v>75</v>
       </c>
       <c r="L276" s="10" t="s">
-        <v>389</v>
+        <v>393</v>
       </c>
       <c r="M276" s="6" t="s">
         <v>1102</v>
       </c>
       <c r="N276" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O276" s="6"/>
       <c r="P276" s="6"/>
     </row>
     <row r="277" spans="1:16" customHeight="1" ht="65">
       <c r="A277" s="6" t="s">
         <v>1103</v>
       </c>
       <c r="B277" s="6">
         <v>12</v>
       </c>
       <c r="C277" s="6">
         <v>12</v>
       </c>
       <c r="D277" s="6">
         <v>0</v>
       </c>
       <c r="E277" s="6" t="s">
         <v>1104</v>
       </c>
       <c r="F277" s="9" t="s">
-        <v>285</v>
+        <v>290</v>
       </c>
       <c r="G277" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H277" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I277" s="6">
         <v>0.08</v>
       </c>
       <c r="J277" s="10" t="s">
         <v>1105</v>
       </c>
       <c r="K277" s="6" t="s">
-        <v>204</v>
+        <v>211</v>
       </c>
       <c r="L277" s="10" t="s">
-        <v>285</v>
+        <v>290</v>
       </c>
       <c r="M277" s="6" t="s">
         <v>1106</v>
       </c>
       <c r="N277" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O277" s="6">
-        <v>62.51</v>
+        <v>55.25</v>
       </c>
       <c r="P277" s="6"/>
     </row>
     <row r="278" spans="1:16" customHeight="1" ht="65">
       <c r="A278" s="6" t="s">
         <v>1107</v>
       </c>
       <c r="B278" s="6">
         <v>0</v>
       </c>
       <c r="C278" s="6">
         <v>0</v>
       </c>
       <c r="D278" s="6">
         <v>0</v>
       </c>
       <c r="E278" s="6" t="s">
         <v>1108</v>
       </c>
       <c r="F278" s="9" t="s">
-        <v>202</v>
+        <v>209</v>
       </c>
       <c r="G278" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H278" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I278" s="6">
         <v>7.43</v>
       </c>
       <c r="J278" s="10" t="s">
         <v>1109</v>
       </c>
       <c r="K278" s="6" t="s">
-        <v>204</v>
+        <v>211</v>
       </c>
       <c r="L278" s="10" t="s">
-        <v>202</v>
+        <v>209</v>
       </c>
       <c r="M278" s="6" t="s">
         <v>1110</v>
       </c>
       <c r="N278" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O278" s="6">
-        <v>6647.34</v>
+        <v>5877.65</v>
       </c>
       <c r="P278" s="6"/>
     </row>
     <row r="279" spans="1:16" customHeight="1" ht="65">
       <c r="A279" s="6" t="s">
         <v>1111</v>
       </c>
       <c r="B279" s="6">
         <v>0</v>
       </c>
       <c r="C279" s="6">
         <v>0</v>
       </c>
       <c r="D279" s="6">
         <v>0</v>
       </c>
       <c r="E279" s="6" t="s">
         <v>1112</v>
       </c>
       <c r="F279" s="9" t="s">
-        <v>374</v>
+        <v>378</v>
       </c>
       <c r="G279" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H279" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I279" s="6">
         <v>0</v>
       </c>
       <c r="J279" s="10" t="s">
         <v>1113</v>
       </c>
       <c r="K279" s="6" t="s">
-        <v>231</v>
+        <v>236</v>
       </c>
       <c r="L279" s="10" t="s">
-        <v>374</v>
+        <v>378</v>
       </c>
       <c r="M279" s="6" t="s">
         <v>1114</v>
       </c>
       <c r="N279" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O279" s="6"/>
       <c r="P279" s="6"/>
     </row>
     <row r="280" spans="1:16" customHeight="1" ht="65">
       <c r="A280" s="6" t="s">
         <v>1115</v>
       </c>
       <c r="B280" s="6">
-        <v>484</v>
+        <v>8</v>
       </c>
       <c r="C280" s="6">
-        <v>484</v>
+        <v>8</v>
       </c>
       <c r="D280" s="6">
         <v>0</v>
       </c>
       <c r="E280" s="6">
         <v>198267</v>
       </c>
       <c r="F280" s="9" t="s">
-        <v>139</v>
+        <v>146</v>
       </c>
       <c r="G280" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H280" s="6" t="s">
-        <v>80</v>
+        <v>87</v>
       </c>
       <c r="I280" s="6">
         <v>0.05</v>
       </c>
       <c r="J280" s="10" t="s">
         <v>1116</v>
       </c>
       <c r="K280" s="6" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="L280" s="10" t="s">
-        <v>139</v>
+        <v>146</v>
       </c>
       <c r="M280" s="6" t="s">
         <v>1117</v>
       </c>
       <c r="N280" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O280" s="6">
-        <v>41.77</v>
+        <v>54.93</v>
       </c>
       <c r="P280" s="6"/>
     </row>
     <row r="281" spans="1:16" customHeight="1" ht="65">
       <c r="A281" s="6" t="s">
         <v>1118</v>
       </c>
       <c r="B281" s="6">
         <v>0</v>
       </c>
       <c r="C281" s="6">
         <v>0</v>
       </c>
       <c r="D281" s="6">
         <v>0</v>
       </c>
       <c r="E281" s="6" t="s">
         <v>1119</v>
       </c>
       <c r="F281" s="9" t="s">
         <v>31</v>
       </c>
       <c r="G281" s="10" t="s">
         <v>32</v>
       </c>
@@ -25318,779 +25321,779 @@
         <v>1121</v>
       </c>
       <c r="N281" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O281" s="6"/>
       <c r="P281" s="6"/>
     </row>
     <row r="282" spans="1:16" customHeight="1" ht="65">
       <c r="A282" s="6" t="s">
         <v>1122</v>
       </c>
       <c r="B282" s="6">
         <v>0</v>
       </c>
       <c r="C282" s="6">
         <v>0</v>
       </c>
       <c r="D282" s="6">
         <v>0</v>
       </c>
       <c r="E282" s="6" t="s">
         <v>1123</v>
       </c>
       <c r="F282" s="9" t="s">
-        <v>93</v>
+        <v>100</v>
       </c>
       <c r="G282" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H282" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I282" s="6">
         <v>6.1</v>
       </c>
       <c r="J282" s="10" t="s">
         <v>1124</v>
       </c>
       <c r="K282" s="6" t="s">
-        <v>209</v>
+        <v>47</v>
       </c>
       <c r="L282" s="10" t="s">
-        <v>93</v>
+        <v>100</v>
       </c>
       <c r="M282" s="6" t="s">
         <v>1125</v>
       </c>
       <c r="N282" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O282" s="6">
-        <v>14018.83</v>
+        <v>14018.84</v>
       </c>
       <c r="P282" s="6"/>
     </row>
     <row r="283" spans="1:16" customHeight="1" ht="65">
       <c r="A283" s="6" t="s">
         <v>1126</v>
       </c>
       <c r="B283" s="6">
         <v>0</v>
       </c>
       <c r="C283" s="6">
         <v>0</v>
       </c>
       <c r="D283" s="6">
         <v>0</v>
       </c>
       <c r="E283" s="6" t="s">
         <v>1127</v>
       </c>
       <c r="F283" s="9" t="s">
-        <v>341</v>
+        <v>345</v>
       </c>
       <c r="G283" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H283" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I283" s="6">
         <v>0</v>
       </c>
       <c r="J283" s="10" t="s">
         <v>1128</v>
       </c>
       <c r="K283" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L283" s="10" t="s">
         <v>895</v>
       </c>
       <c r="M283" s="6" t="s">
         <v>1129</v>
       </c>
       <c r="N283" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O283" s="6"/>
       <c r="P283" s="6"/>
     </row>
     <row r="284" spans="1:16" customHeight="1" ht="65">
       <c r="A284" s="6" t="s">
         <v>1130</v>
       </c>
       <c r="B284" s="6">
         <v>0</v>
       </c>
       <c r="C284" s="6">
         <v>0</v>
       </c>
       <c r="D284" s="6">
         <v>0</v>
       </c>
       <c r="E284" s="6" t="s">
         <v>1131</v>
       </c>
       <c r="F284" s="9" t="s">
-        <v>93</v>
+        <v>100</v>
       </c>
       <c r="G284" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H284" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I284" s="6">
         <v>6.2</v>
       </c>
       <c r="J284" s="10" t="s">
         <v>1132</v>
       </c>
       <c r="K284" s="6" t="s">
-        <v>209</v>
+        <v>47</v>
       </c>
       <c r="L284" s="10" t="s">
-        <v>93</v>
+        <v>100</v>
       </c>
       <c r="M284" s="6" t="s">
         <v>1133</v>
       </c>
       <c r="N284" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O284" s="6">
-        <v>14018.83</v>
+        <v>14018.84</v>
       </c>
       <c r="P284" s="6"/>
     </row>
     <row r="285" spans="1:16" customHeight="1" ht="65">
       <c r="A285" s="6" t="s">
         <v>1134</v>
       </c>
       <c r="B285" s="6">
         <v>0</v>
       </c>
       <c r="C285" s="6">
         <v>0</v>
       </c>
       <c r="D285" s="6">
         <v>0</v>
       </c>
       <c r="E285" s="6" t="s">
         <v>1135</v>
       </c>
       <c r="F285" s="9" t="s">
-        <v>285</v>
+        <v>290</v>
       </c>
       <c r="G285" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H285" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I285" s="6">
         <v>0.09</v>
       </c>
       <c r="J285" s="10" t="s">
         <v>1136</v>
       </c>
       <c r="K285" s="6" t="s">
-        <v>204</v>
+        <v>211</v>
       </c>
       <c r="L285" s="10" t="s">
-        <v>285</v>
+        <v>290</v>
       </c>
       <c r="M285" s="6" t="s">
         <v>1137</v>
       </c>
       <c r="N285" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O285" s="6">
-        <v>83.79</v>
+        <v>74.11</v>
       </c>
       <c r="P285" s="6"/>
     </row>
     <row r="286" spans="1:16" customHeight="1" ht="65">
       <c r="A286" s="6" t="s">
         <v>1138</v>
       </c>
       <c r="B286" s="6">
         <v>5</v>
       </c>
       <c r="C286" s="6">
         <v>5</v>
       </c>
       <c r="D286" s="6">
         <v>0</v>
       </c>
       <c r="E286" s="6" t="s">
         <v>1139</v>
       </c>
       <c r="F286" s="9" t="s">
-        <v>374</v>
+        <v>378</v>
       </c>
       <c r="G286" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H286" s="6" t="s">
-        <v>80</v>
+        <v>87</v>
       </c>
       <c r="I286" s="6">
         <v>16</v>
       </c>
       <c r="J286" s="10" t="s">
         <v>1140</v>
       </c>
       <c r="K286" s="6" t="s">
-        <v>170</v>
+        <v>177</v>
       </c>
       <c r="L286" s="10" t="s">
-        <v>374</v>
+        <v>378</v>
       </c>
       <c r="M286" s="6" t="s">
         <v>1141</v>
       </c>
       <c r="N286" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O286" s="6">
-        <v>2606.23</v>
+        <v>8891.89</v>
       </c>
       <c r="P286" s="6"/>
     </row>
     <row r="287" spans="1:16" customHeight="1" ht="65">
       <c r="A287" s="6" t="s">
         <v>1142</v>
       </c>
       <c r="B287" s="6">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="C287" s="6">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="D287" s="6">
         <v>0</v>
       </c>
       <c r="E287" s="6" t="s">
         <v>1143</v>
       </c>
       <c r="F287" s="9" t="s">
-        <v>374</v>
+        <v>378</v>
       </c>
       <c r="G287" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H287" s="6" t="s">
-        <v>80</v>
+        <v>87</v>
       </c>
       <c r="I287" s="6">
         <v>18</v>
       </c>
       <c r="J287" s="10" t="s">
         <v>1144</v>
       </c>
       <c r="K287" s="6" t="s">
-        <v>170</v>
+        <v>177</v>
       </c>
       <c r="L287" s="10" t="s">
-        <v>374</v>
+        <v>378</v>
       </c>
       <c r="M287" s="6" t="s">
         <v>1145</v>
       </c>
       <c r="N287" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O287" s="6">
-        <v>10264.94</v>
+        <v>10334.37</v>
       </c>
       <c r="P287" s="6"/>
     </row>
     <row r="288" spans="1:16" customHeight="1" ht="65">
       <c r="A288" s="6" t="s">
         <v>1146</v>
       </c>
       <c r="B288" s="6">
         <v>0</v>
       </c>
       <c r="C288" s="6">
         <v>0</v>
       </c>
       <c r="D288" s="6">
         <v>0</v>
       </c>
       <c r="E288" s="6" t="s">
         <v>1147</v>
       </c>
       <c r="F288" s="9" t="s">
-        <v>374</v>
+        <v>378</v>
       </c>
       <c r="G288" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H288" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I288" s="6">
         <v>21</v>
       </c>
       <c r="J288" s="10" t="s">
         <v>1148</v>
       </c>
       <c r="K288" s="6" t="s">
-        <v>170</v>
+        <v>177</v>
       </c>
       <c r="L288" s="10" t="s">
-        <v>374</v>
+        <v>378</v>
       </c>
       <c r="M288" s="6" t="s">
         <v>1149</v>
       </c>
       <c r="N288" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O288" s="6">
-        <v>14840.38</v>
+        <v>14795.41</v>
       </c>
       <c r="P288" s="6"/>
     </row>
     <row r="289" spans="1:16" customHeight="1" ht="65">
       <c r="A289" s="6" t="s">
         <v>1150</v>
       </c>
       <c r="B289" s="6">
         <v>0</v>
       </c>
       <c r="C289" s="6">
         <v>0</v>
       </c>
       <c r="D289" s="6">
         <v>0</v>
       </c>
       <c r="E289" s="6" t="s">
         <v>1151</v>
       </c>
       <c r="F289" s="9" t="s">
         <v>1063</v>
       </c>
       <c r="G289" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H289" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I289" s="6">
         <v>0</v>
       </c>
       <c r="J289" s="10" t="s">
         <v>1152</v>
       </c>
       <c r="K289" s="6" t="s">
-        <v>231</v>
+        <v>236</v>
       </c>
       <c r="L289" s="10" t="s">
         <v>1063</v>
       </c>
       <c r="M289" s="6" t="s">
         <v>1153</v>
       </c>
       <c r="N289" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O289" s="6"/>
       <c r="P289" s="6"/>
     </row>
     <row r="290" spans="1:16" customHeight="1" ht="65">
       <c r="A290" s="6" t="s">
         <v>1154</v>
       </c>
       <c r="B290" s="6">
         <v>0</v>
       </c>
       <c r="C290" s="6">
         <v>0</v>
       </c>
       <c r="D290" s="6">
         <v>0</v>
       </c>
       <c r="E290" s="6" t="s">
         <v>1155</v>
       </c>
       <c r="F290" s="9" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="G290" s="10" t="s">
         <v>32</v>
       </c>
       <c r="H290" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I290" s="6">
         <v>3.3</v>
       </c>
       <c r="J290" s="10" t="s">
         <v>1156</v>
       </c>
       <c r="K290" s="6" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="L290" s="10" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="M290" s="6" t="s">
         <v>1157</v>
       </c>
       <c r="N290" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O290" s="6">
-        <v>23901.42</v>
+        <v>21366.3</v>
       </c>
       <c r="P290" s="6"/>
     </row>
     <row r="291" spans="1:16" customHeight="1" ht="65">
       <c r="A291" s="6" t="s">
         <v>1158</v>
       </c>
       <c r="B291" s="6">
         <v>0</v>
       </c>
       <c r="C291" s="6">
         <v>0</v>
       </c>
       <c r="D291" s="6">
         <v>0</v>
       </c>
       <c r="E291" s="6" t="s">
         <v>1159</v>
       </c>
       <c r="F291" s="9" t="s">
-        <v>362</v>
+        <v>366</v>
       </c>
       <c r="G291" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H291" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I291" s="6">
         <v>110</v>
       </c>
       <c r="J291" s="10" t="s">
         <v>1160</v>
       </c>
       <c r="K291" s="6" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="L291" s="10" t="s">
-        <v>362</v>
+        <v>366</v>
       </c>
       <c r="M291" s="6" t="s">
         <v>1161</v>
       </c>
       <c r="N291" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O291" s="6">
-        <v>72642.28</v>
+        <v>64937.47</v>
       </c>
       <c r="P291" s="6"/>
     </row>
     <row r="292" spans="1:16" customHeight="1" ht="65">
       <c r="A292" s="6" t="s">
         <v>1162</v>
       </c>
       <c r="B292" s="6">
         <v>0</v>
       </c>
       <c r="C292" s="6">
         <v>0</v>
       </c>
       <c r="D292" s="6">
         <v>0</v>
       </c>
       <c r="E292" s="6" t="s">
         <v>1163</v>
       </c>
       <c r="F292" s="9" t="s">
-        <v>66</v>
+        <v>73</v>
       </c>
       <c r="G292" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H292" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I292" s="6">
         <v>36</v>
       </c>
       <c r="J292" s="10" t="s">
         <v>1164</v>
       </c>
       <c r="K292" s="6" t="s">
-        <v>68</v>
+        <v>75</v>
       </c>
       <c r="L292" s="10" t="s">
-        <v>69</v>
+        <v>76</v>
       </c>
       <c r="M292" s="6" t="s">
         <v>1165</v>
       </c>
       <c r="N292" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O292" s="6"/>
       <c r="P292" s="6"/>
     </row>
     <row r="293" spans="1:16" customHeight="1" ht="65">
       <c r="A293" s="6" t="s">
         <v>1166</v>
       </c>
       <c r="B293" s="6">
-        <v>125</v>
+        <v>115</v>
       </c>
       <c r="C293" s="6">
-        <v>125</v>
+        <v>115</v>
       </c>
       <c r="D293" s="6">
         <v>0</v>
       </c>
       <c r="E293" s="6" t="s">
         <v>1167</v>
       </c>
       <c r="F293" s="9" t="s">
-        <v>285</v>
+        <v>290</v>
       </c>
       <c r="G293" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H293" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I293" s="6">
         <v>0.06</v>
       </c>
       <c r="J293" s="10" t="s">
         <v>1168</v>
       </c>
       <c r="K293" s="6" t="s">
-        <v>204</v>
+        <v>211</v>
       </c>
       <c r="L293" s="10" t="s">
-        <v>285</v>
+        <v>290</v>
       </c>
       <c r="M293" s="6" t="s">
         <v>1169</v>
       </c>
       <c r="N293" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O293" s="6">
-        <v>42.56</v>
+        <v>37.61</v>
       </c>
       <c r="P293" s="6"/>
     </row>
     <row r="294" spans="1:16" customHeight="1" ht="65">
       <c r="A294" s="6" t="s">
-        <v>233</v>
+        <v>238</v>
       </c>
       <c r="B294" s="6">
         <v>0</v>
       </c>
       <c r="C294" s="6">
         <v>0</v>
       </c>
       <c r="D294" s="6">
         <v>0</v>
       </c>
       <c r="E294" s="6" t="s">
         <v>1170</v>
       </c>
       <c r="F294" s="9" t="s">
-        <v>235</v>
+        <v>240</v>
       </c>
       <c r="G294" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H294" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I294" s="6">
         <v>0</v>
       </c>
       <c r="J294" s="10" t="s">
         <v>1171</v>
       </c>
       <c r="K294" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L294" s="10" t="s">
-        <v>235</v>
+        <v>240</v>
       </c>
       <c r="M294" s="6" t="s">
         <v>1172</v>
       </c>
       <c r="N294" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O294" s="6"/>
       <c r="P294" s="6"/>
     </row>
     <row r="295" spans="1:16" customHeight="1" ht="65">
       <c r="A295" s="6" t="s">
         <v>1173</v>
       </c>
       <c r="B295" s="6">
         <v>73</v>
       </c>
       <c r="C295" s="6">
         <v>73</v>
       </c>
       <c r="D295" s="6">
         <v>0</v>
       </c>
       <c r="E295" s="6" t="s">
         <v>1174</v>
       </c>
       <c r="F295" s="9" t="s">
-        <v>115</v>
+        <v>122</v>
       </c>
       <c r="G295" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H295" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I295" s="6">
         <v>0</v>
       </c>
       <c r="J295" s="10" t="s">
         <v>1175</v>
       </c>
       <c r="K295" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L295" s="10" t="s">
-        <v>115</v>
+        <v>122</v>
       </c>
       <c r="M295" s="6" t="s">
         <v>1176</v>
       </c>
       <c r="N295" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O295" s="6">
         <v>38.4</v>
       </c>
       <c r="P295" s="6"/>
     </row>
     <row r="296" spans="1:16" customHeight="1" ht="65">
       <c r="A296" s="6" t="s">
         <v>1177</v>
       </c>
       <c r="B296" s="6">
         <v>0</v>
       </c>
       <c r="C296" s="6">
         <v>0</v>
       </c>
       <c r="D296" s="6">
         <v>0</v>
       </c>
       <c r="E296" s="6" t="s">
         <v>1178</v>
       </c>
       <c r="F296" s="9" t="s">
-        <v>128</v>
+        <v>135</v>
       </c>
       <c r="G296" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H296" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I296" s="6">
         <v>64.892</v>
       </c>
       <c r="J296" s="10" t="s">
         <v>1179</v>
       </c>
       <c r="K296" s="6" t="s">
-        <v>130</v>
+        <v>137</v>
       </c>
       <c r="L296" s="10" t="s">
-        <v>131</v>
+        <v>138</v>
       </c>
       <c r="M296" s="6" t="s">
         <v>1180</v>
       </c>
       <c r="N296" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O296" s="6"/>
       <c r="P296" s="6"/>
     </row>
     <row r="297" spans="1:16" customHeight="1" ht="65">
       <c r="A297" s="6" t="s">
         <v>1181</v>
       </c>
       <c r="B297" s="6">
         <v>0</v>
       </c>
       <c r="C297" s="6">
         <v>0</v>
       </c>
       <c r="D297" s="6">
         <v>0</v>
       </c>
       <c r="E297" s="6" t="s">
         <v>1182</v>
       </c>
       <c r="F297" s="9" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="G297" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H297" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I297" s="6">
         <v>3.6</v>
       </c>
       <c r="J297" s="10" t="s">
         <v>1183</v>
       </c>
       <c r="K297" s="6" t="s">
-        <v>209</v>
+        <v>47</v>
       </c>
       <c r="L297" s="10" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="M297" s="6" t="s">
         <v>1184</v>
       </c>
       <c r="N297" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O297" s="6">
         <v>10697.78</v>
       </c>
       <c r="P297" s="6"/>
     </row>
     <row r="298" spans="1:16" customHeight="1" ht="65">
       <c r="A298" s="6" t="s">
         <v>1185</v>
       </c>
       <c r="B298" s="6">
         <v>0</v>
       </c>
       <c r="C298" s="6">
         <v>0</v>
       </c>
       <c r="D298" s="6">
         <v>0</v>
       </c>
@@ -26183,51 +26186,51 @@
       <c r="C300" s="6">
         <v>20</v>
       </c>
       <c r="D300" s="6">
         <v>0</v>
       </c>
       <c r="E300" s="6" t="s">
         <v>1193</v>
       </c>
       <c r="F300" s="9" t="s">
         <v>420</v>
       </c>
       <c r="G300" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H300" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I300" s="6">
         <v>0</v>
       </c>
       <c r="J300" s="10" t="s">
         <v>1194</v>
       </c>
       <c r="K300" s="6" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="L300" s="10" t="s">
         <v>420</v>
       </c>
       <c r="M300" s="6" t="s">
         <v>1195</v>
       </c>
       <c r="N300" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O300" s="6">
         <v>21.21</v>
       </c>
       <c r="P300" s="6"/>
     </row>
     <row r="301" spans="1:16" customHeight="1" ht="65">
       <c r="A301" s="6" t="s">
         <v>1196</v>
       </c>
       <c r="B301" s="6">
         <v>0</v>
       </c>
       <c r="C301" s="6">
         <v>0</v>
       </c>
@@ -26262,268 +26265,268 @@
         <v>1199</v>
       </c>
       <c r="N301" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O301" s="6"/>
       <c r="P301" s="6"/>
     </row>
     <row r="302" spans="1:16" customHeight="1" ht="65">
       <c r="A302" s="6" t="s">
         <v>1200</v>
       </c>
       <c r="B302" s="6">
         <v>0</v>
       </c>
       <c r="C302" s="6">
         <v>0</v>
       </c>
       <c r="D302" s="6">
         <v>0</v>
       </c>
       <c r="E302" s="6" t="s">
         <v>1201</v>
       </c>
       <c r="F302" s="9" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="G302" s="10" t="s">
         <v>32</v>
       </c>
       <c r="H302" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I302" s="6">
         <v>1.95</v>
       </c>
       <c r="J302" s="10" t="s">
         <v>1202</v>
       </c>
       <c r="K302" s="6" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="L302" s="10" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="M302" s="6" t="s">
         <v>1203</v>
       </c>
       <c r="N302" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O302" s="6">
-        <v>16919.52</v>
+        <v>15124.93</v>
       </c>
       <c r="P302" s="6"/>
     </row>
     <row r="303" spans="1:16" customHeight="1" ht="65">
       <c r="A303" s="6" t="s">
         <v>1204</v>
       </c>
       <c r="B303" s="6">
         <v>0</v>
       </c>
       <c r="C303" s="6">
         <v>0</v>
       </c>
       <c r="D303" s="6">
         <v>0</v>
       </c>
       <c r="E303" s="6" t="s">
         <v>1205</v>
       </c>
       <c r="F303" s="9" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="G303" s="10" t="s">
         <v>32</v>
       </c>
       <c r="H303" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I303" s="6">
         <v>1.95</v>
       </c>
       <c r="J303" s="10" t="s">
         <v>1206</v>
       </c>
       <c r="K303" s="6" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="L303" s="10" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="M303" s="6" t="s">
         <v>1207</v>
       </c>
       <c r="N303" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O303" s="6">
-        <v>16919.52</v>
+        <v>15124.93</v>
       </c>
       <c r="P303" s="6"/>
     </row>
     <row r="304" spans="1:16" customHeight="1" ht="65">
       <c r="A304" s="6" t="s">
         <v>1208</v>
       </c>
       <c r="B304" s="6">
         <v>0</v>
       </c>
       <c r="C304" s="6">
         <v>0</v>
       </c>
       <c r="D304" s="6">
         <v>0</v>
       </c>
       <c r="E304" s="6" t="s">
         <v>1209</v>
       </c>
       <c r="F304" s="9" t="s">
-        <v>374</v>
+        <v>378</v>
       </c>
       <c r="G304" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H304" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I304" s="6">
         <v>0</v>
       </c>
       <c r="J304" s="10" t="s">
         <v>1210</v>
       </c>
       <c r="K304" s="6" t="s">
-        <v>231</v>
+        <v>236</v>
       </c>
       <c r="L304" s="10" t="s">
-        <v>374</v>
+        <v>378</v>
       </c>
       <c r="M304" s="6" t="s">
         <v>1211</v>
       </c>
       <c r="N304" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O304" s="6"/>
       <c r="P304" s="6"/>
     </row>
     <row r="305" spans="1:16">
       <c r="A305" s="6" t="s">
         <v>1212</v>
       </c>
       <c r="B305" s="6">
         <v>0</v>
       </c>
       <c r="C305" s="6">
         <v>0</v>
       </c>
       <c r="D305" s="6">
         <v>0</v>
       </c>
       <c r="E305" s="6" t="s">
         <v>1213</v>
       </c>
       <c r="F305" s="9" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="G305" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H305" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I305" s="6">
         <v>0</v>
       </c>
       <c r="J305" s="10" t="s">
         <v>1214</v>
       </c>
       <c r="K305" s="6" t="s">
-        <v>209</v>
+        <v>47</v>
       </c>
       <c r="L305" s="10" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="M305" s="6" t="s">
         <v>1215</v>
       </c>
       <c r="N305" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O305" s="6">
-        <v>40688.92</v>
+        <v>40688.93</v>
       </c>
       <c r="P305" s="6"/>
     </row>
     <row r="306" spans="1:16" customHeight="1" ht="65">
       <c r="A306" s="6" t="s">
         <v>1216</v>
       </c>
       <c r="B306" s="6">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="C306" s="6">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="D306" s="6">
         <v>0</v>
       </c>
       <c r="E306" s="6" t="s">
         <v>1217</v>
       </c>
       <c r="F306" s="9" t="s">
-        <v>285</v>
+        <v>290</v>
       </c>
       <c r="G306" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H306" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I306" s="6">
         <v>0.05</v>
       </c>
       <c r="J306" s="10" t="s">
         <v>1218</v>
       </c>
       <c r="K306" s="6" t="s">
-        <v>204</v>
+        <v>211</v>
       </c>
       <c r="L306" s="10" t="s">
-        <v>285</v>
+        <v>290</v>
       </c>
       <c r="M306" s="6" t="s">
         <v>1219</v>
       </c>
       <c r="N306" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O306" s="6">
-        <v>30.59</v>
+        <v>27.07</v>
       </c>
       <c r="P306" s="6"/>
     </row>
     <row r="307" spans="1:16" customHeight="1" ht="65">
       <c r="A307" s="6" t="s">
         <v>1220</v>
       </c>
       <c r="B307" s="6">
         <v>0</v>
       </c>
       <c r="C307" s="6">
         <v>0</v>
       </c>
       <c r="D307" s="6">
         <v>0</v>
       </c>
       <c r="E307" s="6" t="s">
         <v>1221</v>
       </c>
       <c r="F307" s="9" t="s">
         <v>31</v>
       </c>
       <c r="G307" s="10" t="s">
         <v>23</v>
       </c>
@@ -26561,1012 +26564,1012 @@
       <c r="C308" s="6">
         <v>260</v>
       </c>
       <c r="D308" s="6">
         <v>0</v>
       </c>
       <c r="E308" s="6" t="s">
         <v>1225</v>
       </c>
       <c r="F308" s="9" t="s">
         <v>420</v>
       </c>
       <c r="G308" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H308" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I308" s="6">
         <v>0.002</v>
       </c>
       <c r="J308" s="10" t="s">
         <v>1226</v>
       </c>
       <c r="K308" s="6" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="L308" s="10" t="s">
         <v>420</v>
       </c>
       <c r="M308" s="6" t="s">
         <v>1227</v>
       </c>
       <c r="N308" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O308" s="6">
-        <v>5.88</v>
+        <v>6.69</v>
       </c>
       <c r="P308" s="6"/>
     </row>
     <row r="309" spans="1:16">
       <c r="A309" s="6" t="s">
         <v>1228</v>
       </c>
       <c r="B309" s="6">
         <v>0</v>
       </c>
       <c r="C309" s="6">
         <v>0</v>
       </c>
       <c r="D309" s="6">
         <v>0</v>
       </c>
       <c r="E309" s="6" t="s">
         <v>1229</v>
       </c>
       <c r="F309" s="9" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="G309" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H309" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I309" s="6">
         <v>5</v>
       </c>
       <c r="J309" s="10" t="s">
         <v>1230</v>
       </c>
       <c r="K309" s="6" t="s">
-        <v>209</v>
+        <v>47</v>
       </c>
       <c r="L309" s="10" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="M309" s="6" t="s">
         <v>1231</v>
       </c>
       <c r="N309" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O309" s="6">
         <v>13370.65</v>
       </c>
       <c r="P309" s="6"/>
     </row>
     <row r="310" spans="1:16" customHeight="1" ht="65">
       <c r="A310" s="6" t="s">
         <v>1232</v>
       </c>
       <c r="B310" s="6">
         <v>0</v>
       </c>
       <c r="C310" s="6">
         <v>0</v>
       </c>
       <c r="D310" s="6">
         <v>0</v>
       </c>
       <c r="E310" s="6" t="s">
         <v>1233</v>
       </c>
       <c r="F310" s="9" t="s">
-        <v>285</v>
+        <v>290</v>
       </c>
       <c r="G310" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H310" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I310" s="6">
         <v>0.04</v>
       </c>
       <c r="J310" s="10" t="s">
         <v>1234</v>
       </c>
       <c r="K310" s="6" t="s">
-        <v>204</v>
+        <v>211</v>
       </c>
       <c r="L310" s="10" t="s">
-        <v>285</v>
+        <v>290</v>
       </c>
       <c r="M310" s="6" t="s">
         <v>1235</v>
       </c>
       <c r="N310" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O310" s="6">
-        <v>29.26</v>
+        <v>25.85</v>
       </c>
       <c r="P310" s="6"/>
     </row>
     <row r="311" spans="1:16" customHeight="1" ht="65">
       <c r="A311" s="6" t="s">
         <v>1236</v>
       </c>
       <c r="B311" s="6">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="C311" s="6">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="D311" s="6">
         <v>0</v>
       </c>
       <c r="E311" s="6" t="s">
         <v>1237</v>
       </c>
       <c r="F311" s="9" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="G311" s="10" t="s">
         <v>32</v>
       </c>
       <c r="H311" s="6" t="s">
-        <v>80</v>
+        <v>87</v>
       </c>
       <c r="I311" s="6">
         <v>4.1</v>
       </c>
       <c r="J311" s="10" t="s">
         <v>1238</v>
       </c>
       <c r="K311" s="6" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="L311" s="10" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="M311" s="6" t="s">
         <v>1239</v>
       </c>
       <c r="N311" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O311" s="6">
-        <v>16364.75</v>
+        <v>14629.02</v>
       </c>
       <c r="P311" s="6"/>
     </row>
     <row r="312" spans="1:16" customHeight="1" ht="65">
       <c r="A312" s="6" t="s">
         <v>1240</v>
       </c>
       <c r="B312" s="6">
         <v>0</v>
       </c>
       <c r="C312" s="6">
         <v>0</v>
       </c>
       <c r="D312" s="6">
         <v>0</v>
       </c>
       <c r="E312" s="6" t="s">
         <v>1241</v>
       </c>
       <c r="F312" s="9" t="s">
-        <v>93</v>
+        <v>100</v>
       </c>
       <c r="G312" s="10" t="s">
         <v>32</v>
       </c>
       <c r="H312" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I312" s="6">
         <v>4.4</v>
       </c>
       <c r="J312" s="10" t="s">
         <v>1242</v>
       </c>
       <c r="K312" s="6" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="L312" s="10" t="s">
-        <v>93</v>
+        <v>100</v>
       </c>
       <c r="M312" s="6" t="s">
         <v>1243</v>
       </c>
       <c r="N312" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O312" s="6"/>
       <c r="P312" s="6"/>
     </row>
     <row r="313" spans="1:16" customHeight="1" ht="65">
       <c r="A313" s="6" t="s">
         <v>1244</v>
       </c>
       <c r="B313" s="6">
         <v>0</v>
       </c>
       <c r="C313" s="6">
         <v>0</v>
       </c>
       <c r="D313" s="6">
         <v>0</v>
       </c>
       <c r="E313" s="6" t="s">
         <v>1245</v>
       </c>
       <c r="F313" s="9" t="s">
-        <v>93</v>
+        <v>100</v>
       </c>
       <c r="G313" s="10" t="s">
         <v>32</v>
       </c>
       <c r="H313" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I313" s="6">
         <v>6.5</v>
       </c>
       <c r="J313" s="10" t="s">
         <v>1246</v>
       </c>
       <c r="K313" s="6" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="L313" s="10" t="s">
-        <v>93</v>
+        <v>100</v>
       </c>
       <c r="M313" s="6" t="s">
         <v>1247</v>
       </c>
       <c r="N313" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O313" s="6">
-        <v>28360.92</v>
+        <v>25077.02</v>
       </c>
       <c r="P313" s="6"/>
     </row>
     <row r="314" spans="1:16" customHeight="1" ht="65">
       <c r="A314" s="6" t="s">
         <v>1248</v>
       </c>
       <c r="B314" s="6">
         <v>0</v>
       </c>
       <c r="C314" s="6">
         <v>0</v>
       </c>
       <c r="D314" s="6">
         <v>0</v>
       </c>
       <c r="E314" s="6" t="s">
         <v>1249</v>
       </c>
       <c r="F314" s="9" t="s">
-        <v>93</v>
+        <v>100</v>
       </c>
       <c r="G314" s="10" t="s">
         <v>32</v>
       </c>
       <c r="H314" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I314" s="6">
         <v>5.1</v>
       </c>
       <c r="J314" s="10" t="s">
         <v>1250</v>
       </c>
       <c r="K314" s="6" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="L314" s="10" t="s">
-        <v>93</v>
+        <v>100</v>
       </c>
       <c r="M314" s="6" t="s">
         <v>1251</v>
       </c>
       <c r="N314" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O314" s="6">
-        <v>22886.78</v>
+        <v>20459.28</v>
       </c>
       <c r="P314" s="6"/>
     </row>
     <row r="315" spans="1:16" customHeight="1" ht="65">
       <c r="A315" s="6" t="s">
         <v>1252</v>
       </c>
       <c r="B315" s="6">
         <v>0</v>
       </c>
       <c r="C315" s="6">
         <v>0</v>
       </c>
       <c r="D315" s="6">
         <v>0</v>
       </c>
       <c r="E315" s="6" t="s">
         <v>1253</v>
       </c>
       <c r="F315" s="9" t="s">
-        <v>93</v>
+        <v>100</v>
       </c>
       <c r="G315" s="10" t="s">
         <v>32</v>
       </c>
       <c r="H315" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I315" s="6">
         <v>6.5</v>
       </c>
       <c r="J315" s="10" t="s">
         <v>1254</v>
       </c>
       <c r="K315" s="6" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="L315" s="10" t="s">
-        <v>93</v>
+        <v>100</v>
       </c>
       <c r="M315" s="6" t="s">
         <v>1255</v>
       </c>
       <c r="N315" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O315" s="6">
-        <v>29250.69</v>
+        <v>25863.76</v>
       </c>
       <c r="P315" s="6"/>
     </row>
     <row r="316" spans="1:16" customHeight="1" ht="65">
       <c r="A316" s="6" t="s">
         <v>1256</v>
       </c>
       <c r="B316" s="6">
         <v>0</v>
       </c>
       <c r="C316" s="6">
         <v>0</v>
       </c>
       <c r="D316" s="6">
         <v>0</v>
       </c>
       <c r="E316" s="6" t="s">
         <v>1257</v>
       </c>
       <c r="F316" s="9" t="s">
-        <v>93</v>
+        <v>100</v>
       </c>
       <c r="G316" s="10" t="s">
         <v>32</v>
       </c>
       <c r="H316" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I316" s="6">
         <v>4.3</v>
       </c>
       <c r="J316" s="10" t="s">
         <v>1258</v>
       </c>
       <c r="K316" s="6" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="L316" s="10" t="s">
-        <v>93</v>
+        <v>100</v>
       </c>
       <c r="M316" s="6" t="s">
         <v>1259</v>
       </c>
       <c r="N316" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O316" s="6">
-        <v>21423.42</v>
+        <v>19151.14</v>
       </c>
       <c r="P316" s="6"/>
     </row>
     <row r="317" spans="1:16" customHeight="1" ht="65">
       <c r="A317" s="6" t="s">
         <v>1260</v>
       </c>
       <c r="B317" s="6">
         <v>0</v>
       </c>
       <c r="C317" s="6">
         <v>0</v>
       </c>
       <c r="D317" s="6">
         <v>0</v>
       </c>
       <c r="E317" s="6" t="s">
         <v>1261</v>
       </c>
       <c r="F317" s="9" t="s">
-        <v>106</v>
+        <v>113</v>
       </c>
       <c r="G317" s="10" t="s">
         <v>32</v>
       </c>
       <c r="H317" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I317" s="6">
         <v>15.3</v>
       </c>
       <c r="J317" s="10" t="s">
         <v>1262</v>
       </c>
       <c r="K317" s="6" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="L317" s="10" t="s">
-        <v>106</v>
+        <v>113</v>
       </c>
       <c r="M317" s="6" t="s">
         <v>1263</v>
       </c>
       <c r="N317" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O317" s="6">
-        <v>50673.71</v>
+        <v>45298.98</v>
       </c>
       <c r="P317" s="6"/>
     </row>
     <row r="318" spans="1:16" customHeight="1" ht="65">
       <c r="A318" s="6" t="s">
         <v>1264</v>
       </c>
       <c r="B318" s="6">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="C318" s="6">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="D318" s="6">
         <v>0</v>
       </c>
       <c r="E318" s="6" t="s">
         <v>1265</v>
       </c>
       <c r="F318" s="9" t="s">
-        <v>106</v>
+        <v>113</v>
       </c>
       <c r="G318" s="10" t="s">
         <v>32</v>
       </c>
       <c r="H318" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I318" s="6">
         <v>14</v>
       </c>
       <c r="J318" s="10" t="s">
         <v>1266</v>
       </c>
       <c r="K318" s="6" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="L318" s="10" t="s">
-        <v>106</v>
+        <v>113</v>
       </c>
       <c r="M318" s="6" t="s">
         <v>1267</v>
       </c>
       <c r="N318" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O318" s="6">
-        <v>26266.66</v>
+        <v>23480.67</v>
       </c>
       <c r="P318" s="6"/>
     </row>
     <row r="319" spans="1:16" customHeight="1" ht="65">
       <c r="A319" s="6" t="s">
         <v>1268</v>
       </c>
       <c r="B319" s="6">
         <v>0</v>
       </c>
       <c r="C319" s="6">
         <v>0</v>
       </c>
       <c r="D319" s="6">
         <v>0</v>
       </c>
       <c r="E319" s="6" t="s">
         <v>1269</v>
       </c>
       <c r="F319" s="9" t="s">
-        <v>106</v>
+        <v>113</v>
       </c>
       <c r="G319" s="10" t="s">
         <v>32</v>
       </c>
       <c r="H319" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I319" s="6">
         <v>14</v>
       </c>
       <c r="J319" s="10" t="s">
         <v>1270</v>
       </c>
       <c r="K319" s="6" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="L319" s="10" t="s">
-        <v>106</v>
+        <v>113</v>
       </c>
       <c r="M319" s="6" t="s">
         <v>1271</v>
       </c>
       <c r="N319" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O319" s="6">
-        <v>26266.66</v>
+        <v>23480.67</v>
       </c>
       <c r="P319" s="6"/>
     </row>
     <row r="320" spans="1:16" customHeight="1" ht="65">
       <c r="A320" s="6" t="s">
         <v>1272</v>
       </c>
       <c r="B320" s="6">
         <v>0</v>
       </c>
       <c r="C320" s="6">
         <v>0</v>
       </c>
       <c r="D320" s="6">
         <v>0</v>
       </c>
       <c r="E320" s="6" t="s">
         <v>1273</v>
       </c>
       <c r="F320" s="9" t="s">
-        <v>106</v>
+        <v>113</v>
       </c>
       <c r="G320" s="10" t="s">
         <v>32</v>
       </c>
       <c r="H320" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I320" s="6">
         <v>12</v>
       </c>
       <c r="J320" s="10" t="s">
         <v>1274</v>
       </c>
       <c r="K320" s="6" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="L320" s="10" t="s">
-        <v>106</v>
+        <v>113</v>
       </c>
       <c r="M320" s="6" t="s">
         <v>1275</v>
       </c>
       <c r="N320" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O320" s="6">
-        <v>26075.78</v>
+        <v>23310.05</v>
       </c>
       <c r="P320" s="6"/>
     </row>
     <row r="321" spans="1:16" customHeight="1" ht="65">
       <c r="A321" s="6" t="s">
         <v>1276</v>
       </c>
       <c r="B321" s="6">
         <v>0</v>
       </c>
       <c r="C321" s="6">
         <v>0</v>
       </c>
       <c r="D321" s="6">
         <v>0</v>
       </c>
       <c r="E321" s="6" t="s">
         <v>1277</v>
       </c>
       <c r="F321" s="9" t="s">
-        <v>93</v>
+        <v>100</v>
       </c>
       <c r="G321" s="10" t="s">
         <v>32</v>
       </c>
       <c r="H321" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I321" s="6">
         <v>3.5</v>
       </c>
       <c r="J321" s="10" t="s">
         <v>1278</v>
       </c>
       <c r="K321" s="6" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="L321" s="10" t="s">
-        <v>93</v>
+        <v>100</v>
       </c>
       <c r="M321" s="6" t="s">
         <v>1279</v>
       </c>
       <c r="N321" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O321" s="6">
-        <v>18540.2</v>
+        <v>16393.44</v>
       </c>
       <c r="P321" s="6"/>
     </row>
     <row r="322" spans="1:16" customHeight="1" ht="65">
       <c r="A322" s="6" t="s">
         <v>1280</v>
       </c>
       <c r="B322" s="6">
         <v>0</v>
       </c>
       <c r="C322" s="6">
         <v>0</v>
       </c>
       <c r="D322" s="6">
         <v>0</v>
       </c>
       <c r="E322" s="6" t="s">
         <v>1281</v>
       </c>
       <c r="F322" s="9" t="s">
-        <v>93</v>
+        <v>100</v>
       </c>
       <c r="G322" s="10" t="s">
         <v>32</v>
       </c>
       <c r="H322" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I322" s="6">
         <v>4.8</v>
       </c>
       <c r="J322" s="10" t="s">
         <v>1282</v>
       </c>
       <c r="K322" s="6" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="L322" s="10" t="s">
-        <v>93</v>
+        <v>100</v>
       </c>
       <c r="M322" s="6" t="s">
         <v>1283</v>
       </c>
       <c r="N322" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O322" s="6">
-        <v>20233.29</v>
+        <v>17890.48</v>
       </c>
       <c r="P322" s="6"/>
     </row>
     <row r="323" spans="1:16" customHeight="1" ht="65">
       <c r="A323" s="6" t="s">
         <v>1284</v>
       </c>
       <c r="B323" s="6">
         <v>0</v>
       </c>
       <c r="C323" s="6">
         <v>0</v>
       </c>
       <c r="D323" s="6">
         <v>0</v>
       </c>
       <c r="E323" s="6" t="s">
         <v>1285</v>
       </c>
       <c r="F323" s="9" t="s">
-        <v>93</v>
+        <v>100</v>
       </c>
       <c r="G323" s="10" t="s">
         <v>32</v>
       </c>
       <c r="H323" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I323" s="6">
         <v>3.5</v>
       </c>
       <c r="J323" s="10" t="s">
         <v>1286</v>
       </c>
       <c r="K323" s="6" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="L323" s="10" t="s">
-        <v>93</v>
+        <v>100</v>
       </c>
       <c r="M323" s="6" t="s">
         <v>1287</v>
       </c>
       <c r="N323" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O323" s="6">
-        <v>18540.2</v>
+        <v>16393.44</v>
       </c>
       <c r="P323" s="6"/>
     </row>
     <row r="324" spans="1:16" customHeight="1" ht="65">
       <c r="A324" s="6" t="s">
         <v>1288</v>
       </c>
       <c r="B324" s="6">
         <v>0</v>
       </c>
       <c r="C324" s="6">
         <v>0</v>
       </c>
       <c r="D324" s="6">
         <v>0</v>
       </c>
       <c r="E324" s="6" t="s">
         <v>1289</v>
       </c>
       <c r="F324" s="9" t="s">
-        <v>93</v>
+        <v>100</v>
       </c>
       <c r="G324" s="10" t="s">
         <v>32</v>
       </c>
       <c r="H324" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I324" s="6">
         <v>4.8</v>
       </c>
       <c r="J324" s="10" t="s">
         <v>1290</v>
       </c>
       <c r="K324" s="6" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="L324" s="10" t="s">
-        <v>93</v>
+        <v>100</v>
       </c>
       <c r="M324" s="6" t="s">
         <v>1291</v>
       </c>
       <c r="N324" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O324" s="6">
-        <v>20233.29</v>
+        <v>17890.48</v>
       </c>
       <c r="P324" s="6"/>
     </row>
     <row r="325" spans="1:16" customHeight="1" ht="65">
       <c r="A325" s="6" t="s">
         <v>1292</v>
       </c>
       <c r="B325" s="6">
         <v>0</v>
       </c>
       <c r="C325" s="6">
         <v>0</v>
       </c>
       <c r="D325" s="6">
         <v>0</v>
       </c>
       <c r="E325" s="6" t="s">
         <v>1293</v>
       </c>
       <c r="F325" s="9" t="s">
-        <v>93</v>
+        <v>100</v>
       </c>
       <c r="G325" s="10" t="s">
         <v>32</v>
       </c>
       <c r="H325" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I325" s="6">
         <v>3.5</v>
       </c>
       <c r="J325" s="10" t="s">
         <v>1294</v>
       </c>
       <c r="K325" s="6" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="L325" s="10" t="s">
-        <v>93</v>
+        <v>100</v>
       </c>
       <c r="M325" s="6" t="s">
         <v>1295</v>
       </c>
       <c r="N325" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O325" s="6">
-        <v>18540.2</v>
+        <v>16393.44</v>
       </c>
       <c r="P325" s="6"/>
     </row>
     <row r="326" spans="1:16" customHeight="1" ht="65">
       <c r="A326" s="6" t="s">
         <v>1296</v>
       </c>
       <c r="B326" s="6">
         <v>0</v>
       </c>
       <c r="C326" s="6">
         <v>0</v>
       </c>
       <c r="D326" s="6">
         <v>0</v>
       </c>
       <c r="E326" s="6" t="s">
         <v>1297</v>
       </c>
       <c r="F326" s="9" t="s">
-        <v>93</v>
+        <v>100</v>
       </c>
       <c r="G326" s="10" t="s">
         <v>32</v>
       </c>
       <c r="H326" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I326" s="6">
         <v>3.5</v>
       </c>
       <c r="J326" s="10" t="s">
         <v>1298</v>
       </c>
       <c r="K326" s="6" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="L326" s="10" t="s">
-        <v>93</v>
+        <v>100</v>
       </c>
       <c r="M326" s="6" t="s">
         <v>1299</v>
       </c>
       <c r="N326" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O326" s="6">
-        <v>20233.29</v>
+        <v>17890.48</v>
       </c>
       <c r="P326" s="6"/>
     </row>
     <row r="327" spans="1:16" customHeight="1" ht="65">
       <c r="A327" s="6" t="s">
         <v>1300</v>
       </c>
       <c r="B327" s="6">
         <v>0</v>
       </c>
       <c r="C327" s="6">
         <v>0</v>
       </c>
       <c r="D327" s="6">
         <v>0</v>
       </c>
       <c r="E327" s="6" t="s">
         <v>1301</v>
       </c>
       <c r="F327" s="9" t="s">
-        <v>106</v>
+        <v>113</v>
       </c>
       <c r="G327" s="10" t="s">
         <v>32</v>
       </c>
       <c r="H327" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I327" s="6">
         <v>6.2</v>
       </c>
       <c r="J327" s="10" t="s">
         <v>1302</v>
       </c>
       <c r="K327" s="6" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="L327" s="10" t="s">
-        <v>106</v>
+        <v>113</v>
       </c>
       <c r="M327" s="6" t="s">
         <v>1303</v>
       </c>
       <c r="N327" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O327" s="6">
-        <v>25867.06</v>
+        <v>23123.46</v>
       </c>
       <c r="P327" s="6"/>
     </row>
     <row r="328" spans="1:16" customHeight="1" ht="65">
       <c r="A328" s="6" t="s">
         <v>1304</v>
       </c>
       <c r="B328" s="6">
         <v>0</v>
       </c>
       <c r="C328" s="6">
         <v>0</v>
       </c>
       <c r="D328" s="6">
         <v>0</v>
       </c>
       <c r="E328" s="6" t="s">
         <v>1305</v>
       </c>
       <c r="F328" s="9" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="G328" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H328" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I328" s="6">
         <v>3.6</v>
       </c>
       <c r="J328" s="10" t="s">
         <v>1306</v>
       </c>
       <c r="K328" s="6" t="s">
-        <v>209</v>
+        <v>47</v>
       </c>
       <c r="L328" s="10" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="M328" s="6" t="s">
         <v>1307</v>
       </c>
       <c r="N328" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O328" s="6">
         <v>10697.78</v>
       </c>
       <c r="P328" s="6"/>
     </row>
     <row r="329" spans="1:16" customHeight="1" ht="65">
       <c r="A329" s="6" t="s">
         <v>1308</v>
       </c>
       <c r="B329" s="6">
         <v>1</v>
       </c>
       <c r="C329" s="6">
         <v>1</v>
       </c>
       <c r="D329" s="6">
         <v>0</v>
       </c>
@@ -27600,78 +27603,78 @@
       <c r="N329" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O329" s="6">
         <v>4394.09</v>
       </c>
       <c r="P329" s="6"/>
     </row>
     <row r="330" spans="1:16" customHeight="1" ht="65">
       <c r="A330" s="6" t="s">
         <v>1312</v>
       </c>
       <c r="B330" s="6">
         <v>0</v>
       </c>
       <c r="C330" s="6">
         <v>0</v>
       </c>
       <c r="D330" s="6">
         <v>0</v>
       </c>
       <c r="E330" s="6" t="s">
         <v>1313</v>
       </c>
       <c r="F330" s="9" t="s">
-        <v>93</v>
+        <v>100</v>
       </c>
       <c r="G330" s="10" t="s">
         <v>32</v>
       </c>
       <c r="H330" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I330" s="6">
         <v>3.3</v>
       </c>
       <c r="J330" s="10" t="s">
         <v>1314</v>
       </c>
       <c r="K330" s="6" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="L330" s="10" t="s">
-        <v>93</v>
+        <v>100</v>
       </c>
       <c r="M330" s="6" t="s">
         <v>1315</v>
       </c>
       <c r="N330" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O330" s="6">
-        <v>14437.15</v>
+        <v>12765.48</v>
       </c>
       <c r="P330" s="6"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>