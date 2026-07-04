--- v3 (2026-05-20)
+++ v4 (2026-07-04)
@@ -27,51 +27,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Price List Td" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1316">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>АО "Торговый Дизайн"</t>
   </si>
   <si>
     <t>Прайс-лист от</t>
   </si>
   <si>
-    <t>20.05.2026 15:15:45</t>
+    <t>04.07.2026 17:15:54</t>
   </si>
   <si>
     <t>Бренд/Номенклатура</t>
   </si>
   <si>
     <t>Остаток</t>
   </si>
   <si>
     <t>Свободно</t>
   </si>
   <si>
     <t>Резерв</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Категория</t>
   </si>
   <si>
     <t>Страна происхождения</t>
   </si>
   <si>
     <t>С - склад, П и З - заказ, (но товар может быть по наличию). Н - распродаем</t>
   </si>
@@ -12756,147 +12756,147 @@
       <c r="G14" s="10" t="s">
         <v>32</v>
       </c>
       <c r="H14" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I14" s="6">
         <v>1.5</v>
       </c>
       <c r="J14" s="10" t="s">
         <v>52</v>
       </c>
       <c r="K14" s="6" t="s">
         <v>53</v>
       </c>
       <c r="L14" s="10" t="s">
         <v>51</v>
       </c>
       <c r="M14" s="6" t="s">
         <v>54</v>
       </c>
       <c r="N14" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O14" s="6">
-        <v>20642.87</v>
+        <v>22361.01</v>
       </c>
       <c r="P14" s="6"/>
     </row>
     <row r="15" spans="1:16" customHeight="1" ht="65">
       <c r="A15" s="6" t="s">
         <v>55</v>
       </c>
       <c r="B15" s="6">
         <v>0</v>
       </c>
       <c r="C15" s="6">
         <v>0</v>
       </c>
       <c r="D15" s="6">
         <v>0</v>
       </c>
       <c r="E15" s="6" t="s">
         <v>56</v>
       </c>
       <c r="F15" s="9" t="s">
         <v>57</v>
       </c>
       <c r="G15" s="10" t="s">
         <v>32</v>
       </c>
       <c r="H15" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I15" s="6">
         <v>2.8</v>
       </c>
       <c r="J15" s="10" t="s">
         <v>58</v>
       </c>
       <c r="K15" s="6" t="s">
         <v>53</v>
       </c>
       <c r="L15" s="10" t="s">
         <v>57</v>
       </c>
       <c r="M15" s="6" t="s">
         <v>59</v>
       </c>
       <c r="N15" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O15" s="6">
-        <v>9878.41</v>
+        <v>10700.63</v>
       </c>
       <c r="P15" s="6"/>
     </row>
     <row r="16" spans="1:16" customHeight="1" ht="65">
       <c r="A16" s="6" t="s">
         <v>60</v>
       </c>
       <c r="B16" s="6">
         <v>0</v>
       </c>
       <c r="C16" s="6">
         <v>0</v>
       </c>
       <c r="D16" s="6">
         <v>0</v>
       </c>
       <c r="E16" s="6" t="s">
         <v>61</v>
       </c>
       <c r="F16" s="9" t="s">
         <v>57</v>
       </c>
       <c r="G16" s="10" t="s">
         <v>32</v>
       </c>
       <c r="H16" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I16" s="6">
         <v>2.8</v>
       </c>
       <c r="J16" s="10" t="s">
         <v>62</v>
       </c>
       <c r="K16" s="6" t="s">
         <v>53</v>
       </c>
       <c r="L16" s="10" t="s">
         <v>57</v>
       </c>
       <c r="M16" s="6" t="s">
         <v>63</v>
       </c>
       <c r="N16" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O16" s="6">
-        <v>9878.41</v>
+        <v>10700.63</v>
       </c>
       <c r="P16" s="6"/>
     </row>
     <row r="17" spans="1:16" customHeight="1" ht="65">
       <c r="A17" s="6" t="s">
         <v>64</v>
       </c>
       <c r="B17" s="6">
         <v>0</v>
       </c>
       <c r="C17" s="6">
         <v>0</v>
       </c>
       <c r="D17" s="6">
         <v>0</v>
       </c>
       <c r="E17" s="6" t="s">
         <v>65</v>
       </c>
       <c r="F17" s="9" t="s">
         <v>31</v>
       </c>
       <c r="G17" s="10" t="s">
         <v>23</v>
       </c>
@@ -13038,435 +13038,435 @@
       <c r="G20" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H20" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I20" s="6">
         <v>0</v>
       </c>
       <c r="J20" s="10" t="s">
         <v>81</v>
       </c>
       <c r="K20" s="6" t="s">
         <v>82</v>
       </c>
       <c r="L20" s="10" t="s">
         <v>83</v>
       </c>
       <c r="M20" s="6" t="s">
         <v>84</v>
       </c>
       <c r="N20" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O20" s="6">
-        <v>38848.68</v>
+        <v>38848.69</v>
       </c>
       <c r="P20" s="6"/>
     </row>
     <row r="21" spans="1:16" customHeight="1" ht="65">
       <c r="A21" s="6" t="s">
         <v>85</v>
       </c>
       <c r="B21" s="6">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="C21" s="6">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="D21" s="6">
         <v>0</v>
       </c>
       <c r="E21" s="6" t="s">
         <v>86</v>
       </c>
       <c r="F21" s="9" t="s">
         <v>57</v>
       </c>
       <c r="G21" s="10" t="s">
         <v>32</v>
       </c>
       <c r="H21" s="6" t="s">
         <v>87</v>
       </c>
       <c r="I21" s="6">
         <v>4.1</v>
       </c>
       <c r="J21" s="10" t="s">
         <v>88</v>
       </c>
       <c r="K21" s="6" t="s">
         <v>53</v>
       </c>
       <c r="L21" s="10" t="s">
         <v>57</v>
       </c>
       <c r="M21" s="6" t="s">
         <v>89</v>
       </c>
       <c r="N21" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O21" s="6">
-        <v>14629.02</v>
+        <v>15846.62</v>
       </c>
       <c r="P21" s="6"/>
     </row>
     <row r="22" spans="1:16" customHeight="1" ht="65">
       <c r="A22" s="6" t="s">
         <v>90</v>
       </c>
       <c r="B22" s="6">
         <v>0</v>
       </c>
       <c r="C22" s="6">
         <v>0</v>
       </c>
       <c r="D22" s="6">
         <v>0</v>
       </c>
       <c r="E22" s="6" t="s">
         <v>91</v>
       </c>
       <c r="F22" s="9" t="s">
         <v>57</v>
       </c>
       <c r="G22" s="10" t="s">
         <v>32</v>
       </c>
       <c r="H22" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I22" s="6">
         <v>4.1</v>
       </c>
       <c r="J22" s="10" t="s">
         <v>92</v>
       </c>
       <c r="K22" s="6" t="s">
         <v>53</v>
       </c>
       <c r="L22" s="10" t="s">
         <v>57</v>
       </c>
       <c r="M22" s="6" t="s">
         <v>93</v>
       </c>
       <c r="N22" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O22" s="6">
-        <v>14629.02</v>
+        <v>15846.62</v>
       </c>
       <c r="P22" s="6"/>
     </row>
     <row r="23" spans="1:16" customHeight="1" ht="65">
       <c r="A23" s="6" t="s">
         <v>94</v>
       </c>
       <c r="B23" s="6">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="C23" s="6">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D23" s="6">
         <v>0</v>
       </c>
       <c r="E23" s="6" t="s">
         <v>95</v>
       </c>
       <c r="F23" s="9" t="s">
         <v>57</v>
       </c>
       <c r="G23" s="10" t="s">
         <v>32</v>
       </c>
       <c r="H23" s="6" t="s">
         <v>87</v>
       </c>
       <c r="I23" s="6">
         <v>4.1</v>
       </c>
       <c r="J23" s="10" t="s">
         <v>96</v>
       </c>
       <c r="K23" s="6" t="s">
         <v>53</v>
       </c>
       <c r="L23" s="10" t="s">
         <v>57</v>
       </c>
       <c r="M23" s="6" t="s">
         <v>97</v>
       </c>
       <c r="N23" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O23" s="6">
-        <v>14629.02</v>
+        <v>15846.62</v>
       </c>
       <c r="P23" s="6"/>
     </row>
     <row r="24" spans="1:16" customHeight="1" ht="65">
       <c r="A24" s="6" t="s">
         <v>98</v>
       </c>
       <c r="B24" s="6">
         <v>0</v>
       </c>
       <c r="C24" s="6">
         <v>0</v>
       </c>
       <c r="D24" s="6">
         <v>0</v>
       </c>
       <c r="E24" s="6" t="s">
         <v>99</v>
       </c>
       <c r="F24" s="9" t="s">
         <v>100</v>
       </c>
       <c r="G24" s="10" t="s">
         <v>32</v>
       </c>
       <c r="H24" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I24" s="6">
         <v>6.5</v>
       </c>
       <c r="J24" s="10" t="s">
         <v>101</v>
       </c>
       <c r="K24" s="6" t="s">
         <v>53</v>
       </c>
       <c r="L24" s="10" t="s">
         <v>100</v>
       </c>
       <c r="M24" s="6" t="s">
         <v>102</v>
       </c>
       <c r="N24" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O24" s="6">
-        <v>24209.13</v>
+        <v>25361.95</v>
       </c>
       <c r="P24" s="6"/>
     </row>
     <row r="25" spans="1:16" customHeight="1" ht="65">
       <c r="A25" s="6" t="s">
         <v>103</v>
       </c>
       <c r="B25" s="6">
         <v>0</v>
       </c>
       <c r="C25" s="6">
         <v>0</v>
       </c>
       <c r="D25" s="6">
         <v>0</v>
       </c>
       <c r="E25" s="6" t="s">
         <v>104</v>
       </c>
       <c r="F25" s="9" t="s">
         <v>100</v>
       </c>
       <c r="G25" s="10" t="s">
         <v>32</v>
       </c>
       <c r="H25" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I25" s="6">
         <v>5.2</v>
       </c>
       <c r="J25" s="10" t="s">
         <v>105</v>
       </c>
       <c r="K25" s="6" t="s">
         <v>53</v>
       </c>
       <c r="L25" s="10" t="s">
         <v>57</v>
       </c>
       <c r="M25" s="6" t="s">
         <v>106</v>
       </c>
       <c r="N25" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O25" s="6">
-        <v>22563.69</v>
+        <v>24441.68</v>
       </c>
       <c r="P25" s="6"/>
     </row>
     <row r="26" spans="1:16" customHeight="1" ht="65">
       <c r="A26" s="6" t="s">
         <v>107</v>
       </c>
       <c r="B26" s="6">
         <v>0</v>
       </c>
       <c r="C26" s="6">
         <v>0</v>
       </c>
       <c r="D26" s="6">
         <v>0</v>
       </c>
       <c r="E26" s="6" t="s">
         <v>108</v>
       </c>
       <c r="F26" s="9" t="s">
         <v>100</v>
       </c>
       <c r="G26" s="10" t="s">
         <v>32</v>
       </c>
       <c r="H26" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I26" s="6">
         <v>5.2</v>
       </c>
       <c r="J26" s="10" t="s">
         <v>109</v>
       </c>
       <c r="K26" s="6" t="s">
         <v>53</v>
       </c>
       <c r="L26" s="10" t="s">
         <v>57</v>
       </c>
       <c r="M26" s="6" t="s">
         <v>110</v>
       </c>
       <c r="N26" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O26" s="6">
-        <v>22563.69</v>
+        <v>24441.68</v>
       </c>
       <c r="P26" s="6"/>
     </row>
     <row r="27" spans="1:16" customHeight="1" ht="65">
       <c r="A27" s="6" t="s">
         <v>111</v>
       </c>
       <c r="B27" s="6">
         <v>1</v>
       </c>
       <c r="C27" s="6">
         <v>1</v>
       </c>
       <c r="D27" s="6">
         <v>0</v>
       </c>
       <c r="E27" s="6" t="s">
         <v>112</v>
       </c>
       <c r="F27" s="9" t="s">
         <v>113</v>
       </c>
       <c r="G27" s="10" t="s">
         <v>32</v>
       </c>
       <c r="H27" s="6" t="s">
         <v>87</v>
       </c>
       <c r="I27" s="6">
         <v>12</v>
       </c>
       <c r="J27" s="10" t="s">
         <v>114</v>
       </c>
       <c r="K27" s="6" t="s">
         <v>53</v>
       </c>
       <c r="L27" s="10" t="s">
         <v>113</v>
       </c>
       <c r="M27" s="6" t="s">
         <v>115</v>
       </c>
       <c r="N27" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O27" s="6">
-        <v>25090.15</v>
+        <v>27178.45</v>
       </c>
       <c r="P27" s="6"/>
     </row>
     <row r="28" spans="1:16" customHeight="1" ht="65">
       <c r="A28" s="6" t="s">
         <v>116</v>
       </c>
       <c r="B28" s="6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C28" s="6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D28" s="6">
         <v>0</v>
       </c>
       <c r="E28" s="6" t="s">
         <v>117</v>
       </c>
       <c r="F28" s="9" t="s">
         <v>113</v>
       </c>
       <c r="G28" s="10" t="s">
         <v>32</v>
       </c>
       <c r="H28" s="6" t="s">
         <v>87</v>
       </c>
       <c r="I28" s="6">
         <v>12</v>
       </c>
       <c r="J28" s="10" t="s">
         <v>118</v>
       </c>
       <c r="K28" s="6" t="s">
         <v>53</v>
       </c>
       <c r="L28" s="10" t="s">
         <v>113</v>
       </c>
       <c r="M28" s="6" t="s">
         <v>119</v>
       </c>
       <c r="N28" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O28" s="6">
-        <v>25090.15</v>
+        <v>27178.45</v>
       </c>
       <c r="P28" s="6"/>
     </row>
     <row r="29" spans="1:16" customHeight="1" ht="65">
       <c r="A29" s="6" t="s">
         <v>120</v>
       </c>
       <c r="B29" s="6">
         <v>0</v>
       </c>
       <c r="C29" s="6">
         <v>0</v>
       </c>
       <c r="D29" s="6">
         <v>0</v>
       </c>
       <c r="E29" s="6" t="s">
         <v>121</v>
       </c>
       <c r="F29" s="9" t="s">
         <v>122</v>
       </c>
       <c r="G29" s="10" t="s">
         <v>23</v>
       </c>
@@ -13562,100 +13562,98 @@
       <c r="G31" s="10" t="s">
         <v>32</v>
       </c>
       <c r="H31" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I31" s="6">
         <v>15</v>
       </c>
       <c r="J31" s="10" t="s">
         <v>131</v>
       </c>
       <c r="K31" s="6" t="s">
         <v>53</v>
       </c>
       <c r="L31" s="10" t="s">
         <v>113</v>
       </c>
       <c r="M31" s="6" t="s">
         <v>132</v>
       </c>
       <c r="N31" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O31" s="6">
-        <v>19371.07</v>
+        <v>20293.5</v>
       </c>
       <c r="P31" s="6"/>
     </row>
     <row r="32" spans="1:16" customHeight="1" ht="65">
       <c r="A32" s="6" t="s">
         <v>133</v>
       </c>
       <c r="B32" s="6">
         <v>0</v>
       </c>
       <c r="C32" s="6">
         <v>0</v>
       </c>
       <c r="D32" s="6">
         <v>0</v>
       </c>
       <c r="E32" s="6" t="s">
         <v>134</v>
       </c>
       <c r="F32" s="9" t="s">
         <v>135</v>
       </c>
       <c r="G32" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H32" s="6" t="s">
-        <v>39</v>
+        <v>24</v>
       </c>
       <c r="I32" s="6">
         <v>14.5</v>
       </c>
       <c r="J32" s="10" t="s">
         <v>136</v>
       </c>
       <c r="K32" s="6" t="s">
         <v>137</v>
       </c>
       <c r="L32" s="10" t="s">
         <v>138</v>
       </c>
       <c r="M32" s="6" t="s">
         <v>139</v>
       </c>
       <c r="N32" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O32" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O32" s="6"/>
       <c r="P32" s="6"/>
     </row>
     <row r="33" spans="1:16" customHeight="1" ht="65">
       <c r="A33" s="6" t="s">
         <v>140</v>
       </c>
       <c r="B33" s="6">
         <v>0</v>
       </c>
       <c r="C33" s="6">
         <v>0</v>
       </c>
       <c r="D33" s="6">
         <v>0</v>
       </c>
       <c r="E33" s="6" t="s">
         <v>141</v>
       </c>
       <c r="F33" s="9" t="s">
         <v>142</v>
       </c>
       <c r="G33" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H33" s="6" t="s">
@@ -14231,54 +14229,54 @@
       <c r="J45" s="10" t="s">
         <v>197</v>
       </c>
       <c r="K45" s="6" t="s">
         <v>177</v>
       </c>
       <c r="L45" s="10" t="s">
         <v>83</v>
       </c>
       <c r="M45" s="6" t="s">
         <v>198</v>
       </c>
       <c r="N45" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O45" s="6">
         <v>5358.36</v>
       </c>
       <c r="P45" s="6"/>
     </row>
     <row r="46" spans="1:16" customHeight="1" ht="65">
       <c r="A46" s="6" t="s">
         <v>199</v>
       </c>
       <c r="B46" s="6">
-        <v>40</v>
+        <v>20</v>
       </c>
       <c r="C46" s="6">
-        <v>40</v>
+        <v>20</v>
       </c>
       <c r="D46" s="6">
         <v>0</v>
       </c>
       <c r="E46" s="6" t="s">
         <v>200</v>
       </c>
       <c r="F46" s="9" t="s">
         <v>80</v>
       </c>
       <c r="G46" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H46" s="6" t="s">
         <v>87</v>
       </c>
       <c r="I46" s="6">
         <v>0</v>
       </c>
       <c r="J46" s="10" t="s">
         <v>201</v>
       </c>
       <c r="K46" s="6" t="s">
         <v>177</v>
       </c>
@@ -14366,51 +14364,51 @@
       <c r="G48" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H48" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I48" s="6">
         <v>10.6</v>
       </c>
       <c r="J48" s="10" t="s">
         <v>210</v>
       </c>
       <c r="K48" s="6" t="s">
         <v>211</v>
       </c>
       <c r="L48" s="10" t="s">
         <v>209</v>
       </c>
       <c r="M48" s="6" t="s">
         <v>212</v>
       </c>
       <c r="N48" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O48" s="6">
-        <v>6682.01</v>
+        <v>7000.2</v>
       </c>
       <c r="P48" s="6"/>
     </row>
     <row r="49" spans="1:16" customHeight="1" ht="65">
       <c r="A49" s="6" t="s">
         <v>213</v>
       </c>
       <c r="B49" s="6">
         <v>0</v>
       </c>
       <c r="C49" s="6">
         <v>0</v>
       </c>
       <c r="D49" s="6">
         <v>0</v>
       </c>
       <c r="E49" s="6" t="s">
         <v>214</v>
       </c>
       <c r="F49" s="9" t="s">
         <v>57</v>
       </c>
       <c r="G49" s="10" t="s">
         <v>23</v>
       </c>
@@ -14602,51 +14600,51 @@
       <c r="G53" s="10" t="s">
         <v>230</v>
       </c>
       <c r="H53" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I53" s="6">
         <v>14</v>
       </c>
       <c r="J53" s="10" t="s">
         <v>231</v>
       </c>
       <c r="K53" s="6" t="s">
         <v>53</v>
       </c>
       <c r="L53" s="10" t="s">
         <v>44</v>
       </c>
       <c r="M53" s="6" t="s">
         <v>232</v>
       </c>
       <c r="N53" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O53" s="6">
-        <v>237029.48</v>
+        <v>256757.92</v>
       </c>
       <c r="P53" s="6"/>
     </row>
     <row r="54" spans="1:16" customHeight="1" ht="65">
       <c r="A54" s="6" t="s">
         <v>233</v>
       </c>
       <c r="B54" s="6">
         <v>0</v>
       </c>
       <c r="C54" s="6">
         <v>0</v>
       </c>
       <c r="D54" s="6">
         <v>0</v>
       </c>
       <c r="E54" s="6" t="s">
         <v>234</v>
       </c>
       <c r="F54" s="9" t="s">
         <v>138</v>
       </c>
       <c r="G54" s="10" t="s">
         <v>23</v>
       </c>
@@ -14845,90 +14843,90 @@
         <v>41</v>
       </c>
       <c r="J58" s="10" t="s">
         <v>254</v>
       </c>
       <c r="K58" s="6" t="s">
         <v>75</v>
       </c>
       <c r="L58" s="10" t="s">
         <v>76</v>
       </c>
       <c r="M58" s="6" t="s">
         <v>255</v>
       </c>
       <c r="N58" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O58" s="6"/>
       <c r="P58" s="6"/>
     </row>
     <row r="59" spans="1:16" customHeight="1" ht="65">
       <c r="A59" s="6" t="s">
         <v>256</v>
       </c>
       <c r="B59" s="6">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="C59" s="6">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="D59" s="6">
         <v>0</v>
       </c>
       <c r="E59" s="6" t="s">
         <v>257</v>
       </c>
       <c r="F59" s="9" t="s">
         <v>57</v>
       </c>
       <c r="G59" s="10" t="s">
         <v>32</v>
       </c>
       <c r="H59" s="6" t="s">
         <v>87</v>
       </c>
       <c r="I59" s="6">
         <v>2.2</v>
       </c>
       <c r="J59" s="10" t="s">
         <v>258</v>
       </c>
       <c r="K59" s="6" t="s">
         <v>53</v>
       </c>
       <c r="L59" s="10" t="s">
         <v>57</v>
       </c>
       <c r="M59" s="6" t="s">
         <v>259</v>
       </c>
       <c r="N59" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O59" s="6">
-        <v>8193.11</v>
+        <v>8875.02</v>
       </c>
       <c r="P59" s="6"/>
     </row>
     <row r="60" spans="1:16" customHeight="1" ht="65">
       <c r="A60" s="6" t="s">
         <v>260</v>
       </c>
       <c r="B60" s="6">
         <v>0</v>
       </c>
       <c r="C60" s="6">
         <v>0</v>
       </c>
       <c r="D60" s="6">
         <v>0</v>
       </c>
       <c r="E60" s="6" t="s">
         <v>261</v>
       </c>
       <c r="F60" s="9" t="s">
         <v>73</v>
       </c>
       <c r="G60" s="10" t="s">
         <v>23</v>
       </c>
@@ -15077,54 +15075,54 @@
         <v>0</v>
       </c>
       <c r="J63" s="10"/>
       <c r="K63" s="6" t="s">
         <v>40</v>
       </c>
       <c r="L63" s="10" t="s">
         <v>22</v>
       </c>
       <c r="M63" s="6" t="s">
         <v>275</v>
       </c>
       <c r="N63" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O63" s="6">
         <v>809.68</v>
       </c>
       <c r="P63" s="6"/>
     </row>
     <row r="64" spans="1:16" customHeight="1" ht="65">
       <c r="A64" s="6" t="s">
         <v>276</v>
       </c>
       <c r="B64" s="6">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="C64" s="6">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="D64" s="6">
         <v>0</v>
       </c>
       <c r="E64" s="6" t="s">
         <v>277</v>
       </c>
       <c r="F64" s="9" t="s">
         <v>122</v>
       </c>
       <c r="G64" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H64" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I64" s="6">
         <v>0</v>
       </c>
       <c r="J64" s="10" t="s">
         <v>278</v>
       </c>
       <c r="K64" s="6" t="s">
         <v>26</v>
       </c>
@@ -15352,51 +15350,51 @@
       <c r="G69" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H69" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I69" s="6">
         <v>0</v>
       </c>
       <c r="J69" s="10" t="s">
         <v>300</v>
       </c>
       <c r="K69" s="6" t="s">
         <v>211</v>
       </c>
       <c r="L69" s="10" t="s">
         <v>22</v>
       </c>
       <c r="M69" s="6" t="s">
         <v>301</v>
       </c>
       <c r="N69" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O69" s="6">
-        <v>2969.14</v>
+        <v>3110.53</v>
       </c>
       <c r="P69" s="6"/>
     </row>
     <row r="70" spans="1:16" customHeight="1" ht="65">
       <c r="A70" s="6" t="s">
         <v>302</v>
       </c>
       <c r="B70" s="6">
         <v>0</v>
       </c>
       <c r="C70" s="6">
         <v>0</v>
       </c>
       <c r="D70" s="6">
         <v>0</v>
       </c>
       <c r="E70" s="6" t="s">
         <v>303</v>
       </c>
       <c r="F70" s="9" t="s">
         <v>146</v>
       </c>
       <c r="G70" s="10" t="s">
         <v>23</v>
       </c>
@@ -15453,136 +15451,138 @@
         <v>0</v>
       </c>
       <c r="J71" s="10" t="s">
         <v>308</v>
       </c>
       <c r="K71" s="6" t="s">
         <v>292</v>
       </c>
       <c r="L71" s="10" t="s">
         <v>290</v>
       </c>
       <c r="M71" s="6" t="s">
         <v>309</v>
       </c>
       <c r="N71" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O71" s="6"/>
       <c r="P71" s="6"/>
     </row>
     <row r="72" spans="1:16" customHeight="1" ht="65">
       <c r="A72" s="6" t="s">
         <v>310</v>
       </c>
       <c r="B72" s="6">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="C72" s="6">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="D72" s="6">
         <v>0</v>
       </c>
       <c r="E72" s="6" t="s">
         <v>311</v>
       </c>
       <c r="F72" s="9" t="s">
         <v>312</v>
       </c>
       <c r="G72" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H72" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I72" s="6">
         <v>6.15</v>
       </c>
       <c r="J72" s="10" t="s">
         <v>313</v>
       </c>
       <c r="K72" s="6" t="s">
         <v>314</v>
       </c>
       <c r="L72" s="10" t="s">
         <v>312</v>
       </c>
       <c r="M72" s="6" t="s">
         <v>315</v>
       </c>
       <c r="N72" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O72" s="6"/>
+      <c r="O72" s="6">
+        <v>8945.64</v>
+      </c>
       <c r="P72" s="6"/>
     </row>
     <row r="73" spans="1:16" customHeight="1" ht="65">
       <c r="A73" s="6" t="s">
         <v>316</v>
       </c>
       <c r="B73" s="6">
         <v>0</v>
       </c>
       <c r="C73" s="6">
         <v>0</v>
       </c>
       <c r="D73" s="6">
         <v>0</v>
       </c>
       <c r="E73" s="6" t="s">
         <v>317</v>
       </c>
       <c r="F73" s="9" t="s">
         <v>57</v>
       </c>
       <c r="G73" s="10" t="s">
         <v>32</v>
       </c>
       <c r="H73" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I73" s="6">
         <v>3.3</v>
       </c>
       <c r="J73" s="10" t="s">
         <v>318</v>
       </c>
       <c r="K73" s="6" t="s">
         <v>53</v>
       </c>
       <c r="L73" s="10" t="s">
         <v>57</v>
       </c>
       <c r="M73" s="6" t="s">
         <v>319</v>
       </c>
       <c r="N73" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O73" s="6">
-        <v>21366.3</v>
+        <v>23144.66</v>
       </c>
       <c r="P73" s="6"/>
     </row>
     <row r="74" spans="1:16" customHeight="1" ht="65">
       <c r="A74" s="6" t="s">
         <v>320</v>
       </c>
       <c r="B74" s="6">
         <v>0</v>
       </c>
       <c r="C74" s="6">
         <v>0</v>
       </c>
       <c r="D74" s="6">
         <v>0</v>
       </c>
       <c r="E74" s="6" t="s">
         <v>321</v>
       </c>
       <c r="F74" s="9" t="s">
         <v>322</v>
       </c>
       <c r="G74" s="10" t="s">
         <v>323</v>
       </c>
@@ -15682,51 +15682,51 @@
       <c r="G76" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H76" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I76" s="6">
         <v>9.38</v>
       </c>
       <c r="J76" s="10" t="s">
         <v>333</v>
       </c>
       <c r="K76" s="6" t="s">
         <v>211</v>
       </c>
       <c r="L76" s="10" t="s">
         <v>209</v>
       </c>
       <c r="M76" s="6" t="s">
         <v>334</v>
       </c>
       <c r="N76" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O76" s="6">
-        <v>5961.15</v>
+        <v>6245.02</v>
       </c>
       <c r="P76" s="6"/>
     </row>
     <row r="77" spans="1:16" customHeight="1" ht="65">
       <c r="A77" s="6" t="s">
         <v>335</v>
       </c>
       <c r="B77" s="6">
         <v>0</v>
       </c>
       <c r="C77" s="6">
         <v>0</v>
       </c>
       <c r="D77" s="6">
         <v>0</v>
       </c>
       <c r="E77" s="6" t="s">
         <v>336</v>
       </c>
       <c r="F77" s="9" t="s">
         <v>290</v>
       </c>
       <c r="G77" s="10" t="s">
         <v>23</v>
       </c>
@@ -15778,51 +15778,51 @@
       <c r="G78" s="10" t="s">
         <v>32</v>
       </c>
       <c r="H78" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I78" s="6">
         <v>5.1</v>
       </c>
       <c r="J78" s="10" t="s">
         <v>341</v>
       </c>
       <c r="K78" s="6" t="s">
         <v>53</v>
       </c>
       <c r="L78" s="10" t="s">
         <v>100</v>
       </c>
       <c r="M78" s="6" t="s">
         <v>342</v>
       </c>
       <c r="N78" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O78" s="6">
-        <v>10017</v>
+        <v>10494</v>
       </c>
       <c r="P78" s="6"/>
     </row>
     <row r="79" spans="1:16" customHeight="1" ht="65">
       <c r="A79" s="6" t="s">
         <v>343</v>
       </c>
       <c r="B79" s="6">
         <v>0</v>
       </c>
       <c r="C79" s="6">
         <v>0</v>
       </c>
       <c r="D79" s="6">
         <v>0</v>
       </c>
       <c r="E79" s="6" t="s">
         <v>344</v>
       </c>
       <c r="F79" s="9" t="s">
         <v>345</v>
       </c>
       <c r="G79" s="10" t="s">
         <v>23</v>
       </c>
@@ -16010,111 +16010,111 @@
       <c r="G83" s="10" t="s">
         <v>230</v>
       </c>
       <c r="H83" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I83" s="6">
         <v>15</v>
       </c>
       <c r="J83" s="10" t="s">
         <v>362</v>
       </c>
       <c r="K83" s="6" t="s">
         <v>53</v>
       </c>
       <c r="L83" s="10" t="s">
         <v>44</v>
       </c>
       <c r="M83" s="6" t="s">
         <v>363</v>
       </c>
       <c r="N83" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O83" s="6">
-        <v>131397.04</v>
+        <v>137654.07</v>
       </c>
       <c r="P83" s="6"/>
     </row>
     <row r="84" spans="1:16" customHeight="1" ht="65">
       <c r="A84" s="6" t="s">
         <v>364</v>
       </c>
       <c r="B84" s="6">
         <v>0</v>
       </c>
       <c r="C84" s="6">
         <v>0</v>
       </c>
       <c r="D84" s="6">
         <v>0</v>
       </c>
       <c r="E84" s="6" t="s">
         <v>365</v>
       </c>
       <c r="F84" s="9" t="s">
         <v>366</v>
       </c>
       <c r="G84" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H84" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I84" s="6">
         <v>102</v>
       </c>
       <c r="J84" s="10" t="s">
         <v>367</v>
       </c>
       <c r="K84" s="6" t="s">
         <v>53</v>
       </c>
       <c r="L84" s="10" t="s">
         <v>366</v>
       </c>
       <c r="M84" s="6" t="s">
         <v>368</v>
       </c>
       <c r="N84" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O84" s="6">
-        <v>59816.23</v>
+        <v>64794.84</v>
       </c>
       <c r="P84" s="6"/>
     </row>
     <row r="85" spans="1:16" customHeight="1" ht="65">
       <c r="A85" s="6" t="s">
         <v>369</v>
       </c>
       <c r="B85" s="6">
-        <v>148</v>
+        <v>152</v>
       </c>
       <c r="C85" s="6">
-        <v>148</v>
+        <v>152</v>
       </c>
       <c r="D85" s="6">
         <v>0</v>
       </c>
       <c r="E85" s="6" t="s">
         <v>370</v>
       </c>
       <c r="F85" s="9" t="s">
         <v>122</v>
       </c>
       <c r="G85" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H85" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I85" s="6">
         <v>0</v>
       </c>
       <c r="J85" s="10" t="s">
         <v>371</v>
       </c>
       <c r="K85" s="6" t="s">
         <v>26</v>
       </c>
@@ -16152,51 +16152,51 @@
         <v>113</v>
       </c>
       <c r="G86" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H86" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I86" s="6">
         <v>8.2</v>
       </c>
       <c r="J86" s="10"/>
       <c r="K86" s="6" t="s">
         <v>47</v>
       </c>
       <c r="L86" s="10" t="s">
         <v>113</v>
       </c>
       <c r="M86" s="6" t="s">
         <v>375</v>
       </c>
       <c r="N86" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O86" s="6">
-        <v>21714.59</v>
+        <v>21714.58</v>
       </c>
       <c r="P86" s="6"/>
     </row>
     <row r="87" spans="1:16" customHeight="1" ht="65">
       <c r="A87" s="6" t="s">
         <v>376</v>
       </c>
       <c r="B87" s="6">
         <v>0</v>
       </c>
       <c r="C87" s="6">
         <v>0</v>
       </c>
       <c r="D87" s="6">
         <v>0</v>
       </c>
       <c r="E87" s="6" t="s">
         <v>377</v>
       </c>
       <c r="F87" s="9" t="s">
         <v>378</v>
       </c>
       <c r="G87" s="10" t="s">
         <v>23</v>
       </c>
@@ -16296,51 +16296,51 @@
       <c r="G89" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H89" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I89" s="6">
         <v>8.85</v>
       </c>
       <c r="J89" s="10" t="s">
         <v>387</v>
       </c>
       <c r="K89" s="6" t="s">
         <v>211</v>
       </c>
       <c r="L89" s="10" t="s">
         <v>209</v>
       </c>
       <c r="M89" s="6" t="s">
         <v>388</v>
       </c>
       <c r="N89" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O89" s="6">
-        <v>5683.6</v>
+        <v>5954.25</v>
       </c>
       <c r="P89" s="6"/>
     </row>
     <row r="90" spans="1:16" customHeight="1" ht="65">
       <c r="A90" s="6" t="s">
         <v>389</v>
       </c>
       <c r="B90" s="6">
         <v>0</v>
       </c>
       <c r="C90" s="6">
         <v>0</v>
       </c>
       <c r="D90" s="6">
         <v>0</v>
       </c>
       <c r="E90" s="6" t="s">
         <v>390</v>
       </c>
       <c r="F90" s="9" t="s">
         <v>391</v>
       </c>
       <c r="G90" s="10" t="s">
         <v>23</v>
       </c>
@@ -16390,51 +16390,51 @@
       <c r="G91" s="10" t="s">
         <v>32</v>
       </c>
       <c r="H91" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I91" s="6">
         <v>3.3</v>
       </c>
       <c r="J91" s="10" t="s">
         <v>397</v>
       </c>
       <c r="K91" s="6" t="s">
         <v>53</v>
       </c>
       <c r="L91" s="10" t="s">
         <v>100</v>
       </c>
       <c r="M91" s="6" t="s">
         <v>398</v>
       </c>
       <c r="N91" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O91" s="6">
-        <v>15824.26</v>
+        <v>16577.8</v>
       </c>
       <c r="P91" s="6"/>
     </row>
     <row r="92" spans="1:16" customHeight="1" ht="65">
       <c r="A92" s="6" t="s">
         <v>399</v>
       </c>
       <c r="B92" s="6">
         <v>0</v>
       </c>
       <c r="C92" s="6">
         <v>0</v>
       </c>
       <c r="D92" s="6">
         <v>0</v>
       </c>
       <c r="E92" s="6" t="s">
         <v>400</v>
       </c>
       <c r="F92" s="9" t="s">
         <v>73</v>
       </c>
       <c r="G92" s="10" t="s">
         <v>23</v>
       </c>
@@ -16677,90 +16677,90 @@
       <c r="J97" s="10" t="s">
         <v>421</v>
       </c>
       <c r="K97" s="6" t="s">
         <v>148</v>
       </c>
       <c r="L97" s="10" t="s">
         <v>146</v>
       </c>
       <c r="M97" s="6" t="s">
         <v>422</v>
       </c>
       <c r="N97" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O97" s="6">
         <v>18.39</v>
       </c>
       <c r="P97" s="6"/>
     </row>
     <row r="98" spans="1:16" customHeight="1" ht="65">
       <c r="A98" s="6" t="s">
         <v>423</v>
       </c>
       <c r="B98" s="6">
-        <v>0</v>
+        <v>16</v>
       </c>
       <c r="C98" s="6">
-        <v>0</v>
+        <v>16</v>
       </c>
       <c r="D98" s="6">
         <v>0</v>
       </c>
       <c r="E98" s="6" t="s">
         <v>424</v>
       </c>
       <c r="F98" s="9" t="s">
         <v>57</v>
       </c>
       <c r="G98" s="10" t="s">
         <v>32</v>
       </c>
       <c r="H98" s="6" t="s">
         <v>87</v>
       </c>
       <c r="I98" s="6">
         <v>1.72</v>
       </c>
       <c r="J98" s="10" t="s">
         <v>425</v>
       </c>
       <c r="K98" s="6" t="s">
         <v>53</v>
       </c>
       <c r="L98" s="10" t="s">
         <v>57</v>
       </c>
       <c r="M98" s="6" t="s">
         <v>426</v>
       </c>
       <c r="N98" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O98" s="6">
-        <v>7702.17</v>
+        <v>8343.23</v>
       </c>
       <c r="P98" s="6"/>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" s="6" t="s">
         <v>427</v>
       </c>
       <c r="B99" s="6">
         <v>0</v>
       </c>
       <c r="C99" s="6">
         <v>0</v>
       </c>
       <c r="D99" s="6">
         <v>0</v>
       </c>
       <c r="E99" s="6" t="s">
         <v>428</v>
       </c>
       <c r="F99" s="9" t="s">
         <v>429</v>
       </c>
       <c r="G99" s="10" t="s">
         <v>23</v>
       </c>
@@ -16856,51 +16856,51 @@
       <c r="G101" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H101" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I101" s="6">
         <v>2</v>
       </c>
       <c r="J101" s="10" t="s">
         <v>439</v>
       </c>
       <c r="K101" s="6" t="s">
         <v>47</v>
       </c>
       <c r="L101" s="10" t="s">
         <v>51</v>
       </c>
       <c r="M101" s="6" t="s">
         <v>440</v>
       </c>
       <c r="N101" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O101" s="6">
-        <v>28080.87</v>
+        <v>28080.86</v>
       </c>
       <c r="P101" s="6"/>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" s="6" t="s">
         <v>441</v>
       </c>
       <c r="B102" s="6">
         <v>0</v>
       </c>
       <c r="C102" s="6">
         <v>0</v>
       </c>
       <c r="D102" s="6">
         <v>0</v>
       </c>
       <c r="E102" s="6" t="s">
         <v>442</v>
       </c>
       <c r="F102" s="9" t="s">
         <v>391</v>
       </c>
       <c r="G102" s="10" t="s">
         <v>23</v>
       </c>
@@ -16955,89 +16955,91 @@
         <v>0</v>
       </c>
       <c r="J103" s="10" t="s">
         <v>446</v>
       </c>
       <c r="K103" s="6" t="s">
         <v>75</v>
       </c>
       <c r="L103" s="10" t="s">
         <v>76</v>
       </c>
       <c r="M103" s="6" t="s">
         <v>447</v>
       </c>
       <c r="N103" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O103" s="6"/>
       <c r="P103" s="6"/>
     </row>
     <row r="104" spans="1:16" customHeight="1" ht="65">
       <c r="A104" s="6" t="s">
         <v>448</v>
       </c>
       <c r="B104" s="6">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="C104" s="6">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D104" s="6">
         <v>0</v>
       </c>
       <c r="E104" s="6" t="s">
         <v>449</v>
       </c>
       <c r="F104" s="9" t="s">
         <v>312</v>
       </c>
       <c r="G104" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H104" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I104" s="6">
         <v>6.15</v>
       </c>
       <c r="J104" s="10" t="s">
         <v>450</v>
       </c>
       <c r="K104" s="6" t="s">
         <v>314</v>
       </c>
       <c r="L104" s="10" t="s">
         <v>312</v>
       </c>
       <c r="M104" s="6" t="s">
         <v>451</v>
       </c>
       <c r="N104" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O104" s="6"/>
+      <c r="O104" s="6">
+        <v>11927.55</v>
+      </c>
       <c r="P104" s="6"/>
     </row>
     <row r="105" spans="1:16" customHeight="1" ht="65">
       <c r="A105" s="6" t="s">
         <v>452</v>
       </c>
       <c r="B105" s="6">
         <v>0</v>
       </c>
       <c r="C105" s="6">
         <v>0</v>
       </c>
       <c r="D105" s="6">
         <v>0</v>
       </c>
       <c r="E105" s="6" t="s">
         <v>453</v>
       </c>
       <c r="F105" s="9" t="s">
         <v>245</v>
       </c>
       <c r="G105" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H105" s="6" t="s">
@@ -17320,51 +17322,51 @@
       <c r="G111" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H111" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I111" s="6">
         <v>83</v>
       </c>
       <c r="J111" s="10" t="s">
         <v>478</v>
       </c>
       <c r="K111" s="6" t="s">
         <v>53</v>
       </c>
       <c r="L111" s="10" t="s">
         <v>366</v>
       </c>
       <c r="M111" s="6" t="s">
         <v>479</v>
       </c>
       <c r="N111" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O111" s="6">
-        <v>51619.16</v>
+        <v>55915.53</v>
       </c>
       <c r="P111" s="6"/>
     </row>
     <row r="112" spans="1:16" customHeight="1" ht="65">
       <c r="A112" s="6" t="s">
         <v>480</v>
       </c>
       <c r="B112" s="6">
         <v>0</v>
       </c>
       <c r="C112" s="6">
         <v>0</v>
       </c>
       <c r="D112" s="6">
         <v>0</v>
       </c>
       <c r="E112" s="6" t="s">
         <v>481</v>
       </c>
       <c r="F112" s="9" t="s">
         <v>44</v>
       </c>
       <c r="G112" s="10" t="s">
         <v>32</v>
       </c>
@@ -17462,51 +17464,51 @@
       <c r="G114" s="10" t="s">
         <v>32</v>
       </c>
       <c r="H114" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I114" s="6">
         <v>3</v>
       </c>
       <c r="J114" s="10" t="s">
         <v>490</v>
       </c>
       <c r="K114" s="6" t="s">
         <v>53</v>
       </c>
       <c r="L114" s="10" t="s">
         <v>100</v>
       </c>
       <c r="M114" s="6" t="s">
         <v>491</v>
       </c>
       <c r="N114" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O114" s="6">
-        <v>12765.48</v>
+        <v>13373.36</v>
       </c>
       <c r="P114" s="6"/>
     </row>
     <row r="115" spans="1:16" customHeight="1" ht="65">
       <c r="A115" s="6" t="s">
         <v>492</v>
       </c>
       <c r="B115" s="6">
         <v>0</v>
       </c>
       <c r="C115" s="6">
         <v>0</v>
       </c>
       <c r="D115" s="6">
         <v>0</v>
       </c>
       <c r="E115" s="6" t="s">
         <v>493</v>
       </c>
       <c r="F115" s="9" t="s">
         <v>494</v>
       </c>
       <c r="G115" s="10" t="s">
         <v>23</v>
       </c>
@@ -17648,51 +17650,51 @@
       <c r="G118" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H118" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I118" s="6">
         <v>0</v>
       </c>
       <c r="J118" s="10" t="s">
         <v>507</v>
       </c>
       <c r="K118" s="6" t="s">
         <v>82</v>
       </c>
       <c r="L118" s="10" t="s">
         <v>83</v>
       </c>
       <c r="M118" s="6" t="s">
         <v>508</v>
       </c>
       <c r="N118" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O118" s="6">
-        <v>34953.1</v>
+        <v>34953.11</v>
       </c>
       <c r="P118" s="6"/>
     </row>
     <row r="119" spans="1:16" customHeight="1" ht="65">
       <c r="A119" s="6" t="s">
         <v>509</v>
       </c>
       <c r="B119" s="6">
         <v>0</v>
       </c>
       <c r="C119" s="6">
         <v>0</v>
       </c>
       <c r="D119" s="6">
         <v>0</v>
       </c>
       <c r="E119" s="6" t="s">
         <v>510</v>
       </c>
       <c r="F119" s="9" t="s">
         <v>122</v>
       </c>
       <c r="G119" s="10" t="s">
         <v>23</v>
       </c>
@@ -17788,51 +17790,51 @@
       <c r="G121" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H121" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I121" s="6">
         <v>12.2</v>
       </c>
       <c r="J121" s="10" t="s">
         <v>519</v>
       </c>
       <c r="K121" s="6" t="s">
         <v>211</v>
       </c>
       <c r="L121" s="10" t="s">
         <v>209</v>
       </c>
       <c r="M121" s="6" t="s">
         <v>520</v>
       </c>
       <c r="N121" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O121" s="6">
-        <v>5443.2</v>
+        <v>5702.4</v>
       </c>
       <c r="P121" s="6"/>
     </row>
     <row r="122" spans="1:16" customHeight="1" ht="65">
       <c r="A122" s="6" t="s">
         <v>521</v>
       </c>
       <c r="B122" s="6">
         <v>0</v>
       </c>
       <c r="C122" s="6">
         <v>0</v>
       </c>
       <c r="D122" s="6">
         <v>0</v>
       </c>
       <c r="E122" s="6" t="s">
         <v>522</v>
       </c>
       <c r="F122" s="9" t="s">
         <v>73</v>
       </c>
       <c r="G122" s="10" t="s">
         <v>23</v>
       </c>
@@ -17987,69 +17989,69 @@
       <c r="J125" s="10" t="s">
         <v>535</v>
       </c>
       <c r="K125" s="6" t="s">
         <v>496</v>
       </c>
       <c r="L125" s="10" t="s">
         <v>494</v>
       </c>
       <c r="M125" s="6" t="s">
         <v>536</v>
       </c>
       <c r="N125" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O125" s="6">
         <v>4818.24</v>
       </c>
       <c r="P125" s="6"/>
     </row>
     <row r="126" spans="1:16" customHeight="1" ht="65">
       <c r="A126" s="6" t="s">
         <v>537</v>
       </c>
       <c r="B126" s="6">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="C126" s="6">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D126" s="6">
         <v>0</v>
       </c>
       <c r="E126" s="6" t="s">
         <v>538</v>
       </c>
       <c r="F126" s="9" t="s">
         <v>494</v>
       </c>
       <c r="G126" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H126" s="6" t="s">
-        <v>39</v>
+        <v>24</v>
       </c>
       <c r="I126" s="6">
         <v>10</v>
       </c>
       <c r="J126" s="10" t="s">
         <v>539</v>
       </c>
       <c r="K126" s="6" t="s">
         <v>540</v>
       </c>
       <c r="L126" s="10" t="s">
         <v>326</v>
       </c>
       <c r="M126" s="6" t="s">
         <v>541</v>
       </c>
       <c r="N126" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O126" s="6">
         <v>4234.88</v>
       </c>
       <c r="P126" s="6"/>
     </row>
     <row r="127" spans="1:16" customHeight="1" ht="65">
@@ -18118,235 +18120,235 @@
         <v>57</v>
       </c>
       <c r="G128" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H128" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I128" s="6">
         <v>0</v>
       </c>
       <c r="J128" s="10"/>
       <c r="K128" s="6" t="s">
         <v>47</v>
       </c>
       <c r="L128" s="10" t="s">
         <v>57</v>
       </c>
       <c r="M128" s="6" t="s">
         <v>548</v>
       </c>
       <c r="N128" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O128" s="6">
-        <v>62282.44</v>
+        <v>62282.42</v>
       </c>
       <c r="P128" s="6"/>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" s="6" t="s">
         <v>549</v>
       </c>
       <c r="B129" s="6">
         <v>0</v>
       </c>
       <c r="C129" s="6">
         <v>0</v>
       </c>
       <c r="D129" s="6">
         <v>0</v>
       </c>
       <c r="E129" s="6" t="s">
         <v>550</v>
       </c>
       <c r="F129" s="9" t="s">
         <v>57</v>
       </c>
       <c r="G129" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H129" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I129" s="6">
         <v>0</v>
       </c>
       <c r="J129" s="10"/>
       <c r="K129" s="6" t="s">
         <v>47</v>
       </c>
       <c r="L129" s="10" t="s">
         <v>57</v>
       </c>
       <c r="M129" s="6" t="s">
         <v>551</v>
       </c>
       <c r="N129" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O129" s="6">
-        <v>47241.82</v>
+        <v>47241.8</v>
       </c>
       <c r="P129" s="6"/>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" s="6" t="s">
         <v>552</v>
       </c>
       <c r="B130" s="6">
         <v>0</v>
       </c>
       <c r="C130" s="6">
         <v>0</v>
       </c>
       <c r="D130" s="6">
         <v>0</v>
       </c>
       <c r="E130" s="6" t="s">
         <v>553</v>
       </c>
       <c r="F130" s="9" t="s">
         <v>57</v>
       </c>
       <c r="G130" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H130" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I130" s="6">
         <v>0</v>
       </c>
       <c r="J130" s="10"/>
       <c r="K130" s="6" t="s">
         <v>47</v>
       </c>
       <c r="L130" s="10" t="s">
         <v>57</v>
       </c>
       <c r="M130" s="6" t="s">
         <v>554</v>
       </c>
       <c r="N130" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O130" s="6">
-        <v>51690.15</v>
+        <v>51690.16</v>
       </c>
       <c r="P130" s="6"/>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" s="6" t="s">
         <v>555</v>
       </c>
       <c r="B131" s="6">
         <v>0</v>
       </c>
       <c r="C131" s="6">
         <v>0</v>
       </c>
       <c r="D131" s="6">
         <v>0</v>
       </c>
       <c r="E131" s="6" t="s">
         <v>556</v>
       </c>
       <c r="F131" s="9" t="s">
         <v>57</v>
       </c>
       <c r="G131" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H131" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I131" s="6">
         <v>0</v>
       </c>
       <c r="J131" s="10"/>
       <c r="K131" s="6" t="s">
         <v>47</v>
       </c>
       <c r="L131" s="10" t="s">
         <v>57</v>
       </c>
       <c r="M131" s="6" t="s">
         <v>557</v>
       </c>
       <c r="N131" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O131" s="6">
-        <v>60376.83</v>
+        <v>60376.81</v>
       </c>
       <c r="P131" s="6"/>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" s="6" t="s">
         <v>558</v>
       </c>
       <c r="B132" s="6">
         <v>0</v>
       </c>
       <c r="C132" s="6">
         <v>0</v>
       </c>
       <c r="D132" s="6">
         <v>0</v>
       </c>
       <c r="E132" s="6" t="s">
         <v>559</v>
       </c>
       <c r="F132" s="9" t="s">
         <v>57</v>
       </c>
       <c r="G132" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H132" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I132" s="6">
         <v>0</v>
       </c>
       <c r="J132" s="10"/>
       <c r="K132" s="6" t="s">
         <v>47</v>
       </c>
       <c r="L132" s="10" t="s">
         <v>57</v>
       </c>
       <c r="M132" s="6" t="s">
         <v>560</v>
       </c>
       <c r="N132" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O132" s="6">
-        <v>49360.28</v>
+        <v>49360.3</v>
       </c>
       <c r="P132" s="6"/>
     </row>
     <row r="133" spans="1:16" customHeight="1" ht="65">
       <c r="A133" s="6" t="s">
         <v>561</v>
       </c>
       <c r="B133" s="6">
         <v>0</v>
       </c>
       <c r="C133" s="6">
         <v>0</v>
       </c>
       <c r="D133" s="6">
         <v>0</v>
       </c>
       <c r="E133" s="6">
         <v>410068</v>
       </c>
       <c r="F133" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="10" t="s">
         <v>23</v>
       </c>
@@ -18672,557 +18674,557 @@
       </c>
       <c r="F140" s="9" t="s">
         <v>51</v>
       </c>
       <c r="G140" s="10"/>
       <c r="H140" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I140" s="6">
         <v>0</v>
       </c>
       <c r="J140" s="10"/>
       <c r="K140" s="6" t="s">
         <v>53</v>
       </c>
       <c r="L140" s="10" t="s">
         <v>51</v>
       </c>
       <c r="M140" s="6" t="s">
         <v>591</v>
       </c>
       <c r="N140" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O140" s="6">
-        <v>26738.72</v>
+        <v>28011.99</v>
       </c>
       <c r="P140" s="6"/>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" s="6" t="s">
         <v>592</v>
       </c>
       <c r="B141" s="6">
         <v>0</v>
       </c>
       <c r="C141" s="6">
         <v>0</v>
       </c>
       <c r="D141" s="6">
         <v>0</v>
       </c>
       <c r="E141" s="6" t="s">
         <v>593</v>
       </c>
       <c r="F141" s="9" t="s">
         <v>594</v>
       </c>
       <c r="G141" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H141" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I141" s="6">
         <v>0</v>
       </c>
       <c r="J141" s="10"/>
       <c r="K141" s="6" t="s">
         <v>47</v>
       </c>
       <c r="L141" s="10" t="s">
         <v>594</v>
       </c>
       <c r="M141" s="6" t="s">
         <v>595</v>
       </c>
       <c r="N141" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O141" s="6">
-        <v>70439.17</v>
+        <v>70439.19</v>
       </c>
       <c r="P141" s="6"/>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" s="6" t="s">
         <v>596</v>
       </c>
       <c r="B142" s="6">
         <v>0</v>
       </c>
       <c r="C142" s="6">
         <v>0</v>
       </c>
       <c r="D142" s="6">
         <v>0</v>
       </c>
       <c r="E142" s="6" t="s">
         <v>597</v>
       </c>
       <c r="F142" s="9" t="s">
         <v>594</v>
       </c>
       <c r="G142" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H142" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I142" s="6">
         <v>0</v>
       </c>
       <c r="J142" s="10"/>
       <c r="K142" s="6" t="s">
         <v>47</v>
       </c>
       <c r="L142" s="10" t="s">
         <v>594</v>
       </c>
       <c r="M142" s="6" t="s">
         <v>598</v>
       </c>
       <c r="N142" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O142" s="6">
-        <v>70439.17</v>
+        <v>70439.19</v>
       </c>
       <c r="P142" s="6"/>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" s="6" t="s">
         <v>599</v>
       </c>
       <c r="B143" s="6">
         <v>0</v>
       </c>
       <c r="C143" s="6">
         <v>0</v>
       </c>
       <c r="D143" s="6">
         <v>0</v>
       </c>
       <c r="E143" s="6" t="s">
         <v>600</v>
       </c>
       <c r="F143" s="9" t="s">
         <v>594</v>
       </c>
       <c r="G143" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H143" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I143" s="6">
         <v>0</v>
       </c>
       <c r="J143" s="10"/>
       <c r="K143" s="6" t="s">
         <v>47</v>
       </c>
       <c r="L143" s="10" t="s">
         <v>594</v>
       </c>
       <c r="M143" s="6" t="s">
         <v>601</v>
       </c>
       <c r="N143" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O143" s="6">
-        <v>70439.17</v>
+        <v>70439.19</v>
       </c>
       <c r="P143" s="6"/>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" s="6" t="s">
         <v>602</v>
       </c>
       <c r="B144" s="6">
         <v>0</v>
       </c>
       <c r="C144" s="6">
         <v>0</v>
       </c>
       <c r="D144" s="6">
         <v>0</v>
       </c>
       <c r="E144" s="6" t="s">
         <v>603</v>
       </c>
       <c r="F144" s="9" t="s">
         <v>594</v>
       </c>
       <c r="G144" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H144" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I144" s="6">
         <v>0</v>
       </c>
       <c r="J144" s="10"/>
       <c r="K144" s="6" t="s">
         <v>47</v>
       </c>
       <c r="L144" s="10" t="s">
         <v>594</v>
       </c>
       <c r="M144" s="6" t="s">
         <v>604</v>
       </c>
       <c r="N144" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O144" s="6">
-        <v>48724.58</v>
+        <v>48724.56</v>
       </c>
       <c r="P144" s="6"/>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" s="6" t="s">
         <v>605</v>
       </c>
       <c r="B145" s="6">
         <v>0</v>
       </c>
       <c r="C145" s="6">
         <v>0</v>
       </c>
       <c r="D145" s="6">
         <v>0</v>
       </c>
       <c r="E145" s="6" t="s">
         <v>606</v>
       </c>
       <c r="F145" s="9" t="s">
         <v>594</v>
       </c>
       <c r="G145" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H145" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I145" s="6">
         <v>0</v>
       </c>
       <c r="J145" s="10"/>
       <c r="K145" s="6" t="s">
         <v>47</v>
       </c>
       <c r="L145" s="10" t="s">
         <v>594</v>
       </c>
       <c r="M145" s="6" t="s">
         <v>607</v>
       </c>
       <c r="N145" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O145" s="6">
-        <v>48724.58</v>
+        <v>48724.56</v>
       </c>
       <c r="P145" s="6"/>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" s="6" t="s">
         <v>608</v>
       </c>
       <c r="B146" s="6">
         <v>0</v>
       </c>
       <c r="C146" s="6">
         <v>0</v>
       </c>
       <c r="D146" s="6">
         <v>0</v>
       </c>
       <c r="E146" s="6" t="s">
         <v>609</v>
       </c>
       <c r="F146" s="9" t="s">
         <v>594</v>
       </c>
       <c r="G146" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H146" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I146" s="6">
         <v>0</v>
       </c>
       <c r="J146" s="10"/>
       <c r="K146" s="6" t="s">
         <v>47</v>
       </c>
       <c r="L146" s="10" t="s">
         <v>594</v>
       </c>
       <c r="M146" s="6" t="s">
         <v>610</v>
       </c>
       <c r="N146" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O146" s="6">
-        <v>50207.38</v>
+        <v>50207.36</v>
       </c>
       <c r="P146" s="6"/>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" s="6" t="s">
         <v>611</v>
       </c>
       <c r="B147" s="6">
         <v>0</v>
       </c>
       <c r="C147" s="6">
         <v>0</v>
       </c>
       <c r="D147" s="6">
         <v>0</v>
       </c>
       <c r="E147" s="6" t="s">
         <v>612</v>
       </c>
       <c r="F147" s="9" t="s">
         <v>594</v>
       </c>
       <c r="G147" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H147" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I147" s="6">
         <v>0</v>
       </c>
       <c r="J147" s="10"/>
       <c r="K147" s="6" t="s">
         <v>47</v>
       </c>
       <c r="L147" s="10" t="s">
         <v>594</v>
       </c>
       <c r="M147" s="6" t="s">
         <v>613</v>
       </c>
       <c r="N147" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O147" s="6">
-        <v>50207.38</v>
+        <v>50207.36</v>
       </c>
       <c r="P147" s="6"/>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" s="6" t="s">
         <v>614</v>
       </c>
       <c r="B148" s="6">
         <v>0</v>
       </c>
       <c r="C148" s="6">
         <v>0</v>
       </c>
       <c r="D148" s="6">
         <v>0</v>
       </c>
       <c r="E148" s="6" t="s">
         <v>615</v>
       </c>
       <c r="F148" s="9" t="s">
         <v>594</v>
       </c>
       <c r="G148" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H148" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I148" s="6">
         <v>0</v>
       </c>
       <c r="J148" s="10"/>
       <c r="K148" s="6" t="s">
         <v>47</v>
       </c>
       <c r="L148" s="10" t="s">
         <v>594</v>
       </c>
       <c r="M148" s="6" t="s">
         <v>616</v>
       </c>
       <c r="N148" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O148" s="6">
-        <v>63448.11</v>
+        <v>63448.13</v>
       </c>
       <c r="P148" s="6"/>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" s="6" t="s">
         <v>617</v>
       </c>
       <c r="B149" s="6">
         <v>0</v>
       </c>
       <c r="C149" s="6">
         <v>0</v>
       </c>
       <c r="D149" s="6">
         <v>0</v>
       </c>
       <c r="E149" s="6" t="s">
         <v>618</v>
       </c>
       <c r="F149" s="9" t="s">
         <v>594</v>
       </c>
       <c r="G149" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H149" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I149" s="6">
         <v>0</v>
       </c>
       <c r="J149" s="10"/>
       <c r="K149" s="6" t="s">
         <v>47</v>
       </c>
       <c r="L149" s="10" t="s">
         <v>594</v>
       </c>
       <c r="M149" s="6" t="s">
         <v>619</v>
       </c>
       <c r="N149" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O149" s="6">
-        <v>63448.11</v>
+        <v>63448.13</v>
       </c>
       <c r="P149" s="6"/>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" s="6" t="s">
         <v>620</v>
       </c>
       <c r="B150" s="6">
         <v>0</v>
       </c>
       <c r="C150" s="6">
         <v>0</v>
       </c>
       <c r="D150" s="6">
         <v>0</v>
       </c>
       <c r="E150" s="6" t="s">
         <v>621</v>
       </c>
       <c r="F150" s="9" t="s">
         <v>51</v>
       </c>
       <c r="G150" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H150" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I150" s="6">
         <v>0</v>
       </c>
       <c r="J150" s="10"/>
       <c r="K150" s="6" t="s">
         <v>47</v>
       </c>
       <c r="L150" s="10" t="s">
         <v>51</v>
       </c>
       <c r="M150" s="6" t="s">
         <v>622</v>
       </c>
       <c r="N150" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O150" s="6">
-        <v>31141.24</v>
+        <v>31141.25</v>
       </c>
       <c r="P150" s="6"/>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" s="6" t="s">
         <v>623</v>
       </c>
       <c r="B151" s="6">
         <v>0</v>
       </c>
       <c r="C151" s="6">
         <v>0</v>
       </c>
       <c r="D151" s="6">
         <v>0</v>
       </c>
       <c r="E151" s="6" t="s">
         <v>624</v>
       </c>
       <c r="F151" s="9" t="s">
         <v>51</v>
       </c>
       <c r="G151" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H151" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I151" s="6">
         <v>0</v>
       </c>
       <c r="J151" s="10"/>
       <c r="K151" s="6" t="s">
         <v>47</v>
       </c>
       <c r="L151" s="10" t="s">
         <v>51</v>
       </c>
       <c r="M151" s="6" t="s">
         <v>625</v>
       </c>
       <c r="N151" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O151" s="6">
-        <v>31141.24</v>
+        <v>31141.25</v>
       </c>
       <c r="P151" s="6"/>
     </row>
     <row r="152" spans="1:16" customHeight="1" ht="65">
       <c r="A152" s="6" t="s">
         <v>626</v>
       </c>
       <c r="B152" s="6">
         <v>0</v>
       </c>
       <c r="C152" s="6">
         <v>0</v>
       </c>
       <c r="D152" s="6">
         <v>0</v>
       </c>
       <c r="E152" s="6">
         <v>410063</v>
       </c>
       <c r="F152" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="10" t="s">
         <v>23</v>
       </c>
@@ -19368,191 +19370,191 @@
       <c r="G155" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H155" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I155" s="6">
         <v>19.36</v>
       </c>
       <c r="J155" s="10" t="s">
         <v>640</v>
       </c>
       <c r="K155" s="6" t="s">
         <v>211</v>
       </c>
       <c r="L155" s="10" t="s">
         <v>209</v>
       </c>
       <c r="M155" s="6" t="s">
         <v>641</v>
       </c>
       <c r="N155" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O155" s="6">
-        <v>18057.49</v>
+        <v>18917.37</v>
       </c>
       <c r="P155" s="6"/>
     </row>
     <row r="156" spans="1:16" customHeight="1" ht="65">
       <c r="A156" s="6" t="s">
         <v>642</v>
       </c>
       <c r="B156" s="6">
         <v>0</v>
       </c>
       <c r="C156" s="6">
         <v>0</v>
       </c>
       <c r="D156" s="6">
         <v>0</v>
       </c>
       <c r="E156" s="6" t="s">
         <v>643</v>
       </c>
       <c r="F156" s="9" t="s">
         <v>44</v>
       </c>
       <c r="G156" s="10" t="s">
         <v>32</v>
       </c>
       <c r="H156" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I156" s="6">
         <v>7.65</v>
       </c>
       <c r="J156" s="10" t="s">
         <v>644</v>
       </c>
       <c r="K156" s="6" t="s">
         <v>53</v>
       </c>
       <c r="L156" s="10" t="s">
         <v>44</v>
       </c>
       <c r="M156" s="6" t="s">
         <v>645</v>
       </c>
       <c r="N156" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O156" s="6">
-        <v>52028.51</v>
+        <v>52028.53</v>
       </c>
       <c r="P156" s="6"/>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" s="6" t="s">
         <v>646</v>
       </c>
       <c r="B157" s="6">
         <v>0</v>
       </c>
       <c r="C157" s="6">
         <v>0</v>
       </c>
       <c r="D157" s="6">
         <v>0</v>
       </c>
       <c r="E157" s="6" t="s">
         <v>647</v>
       </c>
       <c r="F157" s="9" t="s">
         <v>51</v>
       </c>
       <c r="G157" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H157" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I157" s="6">
         <v>0</v>
       </c>
       <c r="J157" s="10"/>
       <c r="K157" s="6" t="s">
         <v>47</v>
       </c>
       <c r="L157" s="10" t="s">
         <v>51</v>
       </c>
       <c r="M157" s="6" t="s">
         <v>648</v>
       </c>
       <c r="N157" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O157" s="6">
-        <v>31141.24</v>
+        <v>31141.25</v>
       </c>
       <c r="P157" s="6"/>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" s="6" t="s">
         <v>649</v>
       </c>
       <c r="B158" s="6">
         <v>0</v>
       </c>
       <c r="C158" s="6">
         <v>0</v>
       </c>
       <c r="D158" s="6">
         <v>0</v>
       </c>
       <c r="E158" s="6" t="s">
         <v>650</v>
       </c>
       <c r="F158" s="9" t="s">
         <v>113</v>
       </c>
       <c r="G158" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H158" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I158" s="6">
         <v>0</v>
       </c>
       <c r="J158" s="10"/>
       <c r="K158" s="6" t="s">
         <v>47</v>
       </c>
       <c r="L158" s="10" t="s">
         <v>113</v>
       </c>
       <c r="M158" s="6" t="s">
         <v>651</v>
       </c>
       <c r="N158" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O158" s="6">
-        <v>37815.17</v>
+        <v>37815.18</v>
       </c>
       <c r="P158" s="6"/>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" s="6" t="s">
         <v>652</v>
       </c>
       <c r="B159" s="6">
         <v>0</v>
       </c>
       <c r="C159" s="6">
         <v>0</v>
       </c>
       <c r="D159" s="6">
         <v>0</v>
       </c>
       <c r="E159" s="6" t="s">
         <v>653</v>
       </c>
       <c r="F159" s="9" t="s">
         <v>113</v>
       </c>
       <c r="G159" s="10" t="s">
         <v>23</v>
       </c>
@@ -19742,99 +19744,99 @@
       <c r="G163" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H163" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I163" s="6">
         <v>0</v>
       </c>
       <c r="J163" s="10" t="s">
         <v>669</v>
       </c>
       <c r="K163" s="6" t="s">
         <v>47</v>
       </c>
       <c r="L163" s="10" t="s">
         <v>51</v>
       </c>
       <c r="M163" s="6" t="s">
         <v>670</v>
       </c>
       <c r="N163" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O163" s="6">
-        <v>24640.19</v>
+        <v>24640.18</v>
       </c>
       <c r="P163" s="6"/>
     </row>
     <row r="164" spans="1:16" customHeight="1" ht="65">
       <c r="A164" s="6" t="s">
         <v>671</v>
       </c>
       <c r="B164" s="6">
         <v>0</v>
       </c>
       <c r="C164" s="6">
         <v>0</v>
       </c>
       <c r="D164" s="6">
         <v>0</v>
       </c>
       <c r="E164" s="6" t="s">
         <v>672</v>
       </c>
       <c r="F164" s="9" t="s">
         <v>44</v>
       </c>
       <c r="G164" s="10" t="s">
         <v>32</v>
       </c>
       <c r="H164" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I164" s="6">
         <v>7.79</v>
       </c>
       <c r="J164" s="10" t="s">
         <v>673</v>
       </c>
       <c r="K164" s="6" t="s">
         <v>53</v>
       </c>
       <c r="L164" s="10" t="s">
         <v>44</v>
       </c>
       <c r="M164" s="6" t="s">
         <v>674</v>
       </c>
       <c r="N164" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O164" s="6">
-        <v>54100.14</v>
+        <v>54100.12</v>
       </c>
       <c r="P164" s="6"/>
     </row>
     <row r="165" spans="1:16" customHeight="1" ht="65">
       <c r="A165" s="6" t="s">
         <v>675</v>
       </c>
       <c r="B165" s="6">
         <v>0</v>
       </c>
       <c r="C165" s="6">
         <v>0</v>
       </c>
       <c r="D165" s="6">
         <v>0</v>
       </c>
       <c r="E165" s="6" t="s">
         <v>676</v>
       </c>
       <c r="F165" s="9" t="s">
         <v>73</v>
       </c>
       <c r="G165" s="10" t="s">
         <v>23</v>
       </c>
@@ -19845,138 +19847,138 @@
         <v>23</v>
       </c>
       <c r="J165" s="10" t="s">
         <v>677</v>
       </c>
       <c r="K165" s="6" t="s">
         <v>75</v>
       </c>
       <c r="L165" s="10" t="s">
         <v>76</v>
       </c>
       <c r="M165" s="6" t="s">
         <v>678</v>
       </c>
       <c r="N165" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O165" s="6"/>
       <c r="P165" s="6"/>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" s="6" t="s">
         <v>679</v>
       </c>
       <c r="B166" s="6">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="C166" s="6">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D166" s="6">
         <v>0</v>
       </c>
       <c r="E166" s="6" t="s">
         <v>680</v>
       </c>
       <c r="F166" s="9" t="s">
         <v>57</v>
       </c>
       <c r="G166" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H166" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I166" s="6">
         <v>0</v>
       </c>
       <c r="J166" s="10" t="s">
         <v>681</v>
       </c>
       <c r="K166" s="6" t="s">
         <v>47</v>
       </c>
       <c r="L166" s="10" t="s">
         <v>57</v>
       </c>
       <c r="M166" s="6" t="s">
         <v>682</v>
       </c>
       <c r="N166" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O166" s="6">
         <v>12798.69</v>
       </c>
       <c r="P166" s="6"/>
     </row>
     <row r="167" spans="1:16" customHeight="1" ht="65">
       <c r="A167" s="6" t="s">
         <v>683</v>
       </c>
       <c r="B167" s="6">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="C167" s="6">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="D167" s="6">
         <v>0</v>
       </c>
       <c r="E167" s="6" t="s">
         <v>684</v>
       </c>
       <c r="F167" s="9" t="s">
         <v>57</v>
       </c>
       <c r="G167" s="10" t="s">
         <v>32</v>
       </c>
       <c r="H167" s="6" t="s">
         <v>87</v>
       </c>
       <c r="I167" s="6">
         <v>1.75</v>
       </c>
       <c r="J167" s="10" t="s">
         <v>685</v>
       </c>
       <c r="K167" s="6" t="s">
         <v>53</v>
       </c>
       <c r="L167" s="10" t="s">
         <v>57</v>
       </c>
       <c r="M167" s="6" t="s">
         <v>686</v>
       </c>
       <c r="N167" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O167" s="6">
-        <v>7702.17</v>
+        <v>8343.23</v>
       </c>
       <c r="P167" s="6"/>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" s="6" t="s">
         <v>687</v>
       </c>
       <c r="B168" s="6">
         <v>0</v>
       </c>
       <c r="C168" s="6">
         <v>0</v>
       </c>
       <c r="D168" s="6">
         <v>0</v>
       </c>
       <c r="E168" s="6" t="s">
         <v>688</v>
       </c>
       <c r="F168" s="9" t="s">
         <v>38</v>
       </c>
       <c r="G168" s="10" t="s">
         <v>23</v>
       </c>
@@ -20212,99 +20214,99 @@
       <c r="G173" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H173" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I173" s="6">
         <v>150</v>
       </c>
       <c r="J173" s="10" t="s">
         <v>707</v>
       </c>
       <c r="K173" s="6" t="s">
         <v>53</v>
       </c>
       <c r="L173" s="10" t="s">
         <v>366</v>
       </c>
       <c r="M173" s="6" t="s">
         <v>708</v>
       </c>
       <c r="N173" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O173" s="6">
-        <v>72000.59</v>
+        <v>77993.33</v>
       </c>
       <c r="P173" s="6"/>
     </row>
     <row r="174" spans="1:16" customHeight="1" ht="65">
       <c r="A174" s="6" t="s">
         <v>709</v>
       </c>
       <c r="B174" s="6">
         <v>0</v>
       </c>
       <c r="C174" s="6">
         <v>0</v>
       </c>
       <c r="D174" s="6">
         <v>0</v>
       </c>
       <c r="E174" s="6" t="s">
         <v>710</v>
       </c>
       <c r="F174" s="9" t="s">
         <v>711</v>
       </c>
       <c r="G174" s="10" t="s">
         <v>230</v>
       </c>
       <c r="H174" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I174" s="6">
         <v>0.6</v>
       </c>
       <c r="J174" s="10" t="s">
         <v>712</v>
       </c>
       <c r="K174" s="6" t="s">
         <v>53</v>
       </c>
       <c r="L174" s="10" t="s">
         <v>366</v>
       </c>
       <c r="M174" s="6" t="s">
         <v>713</v>
       </c>
       <c r="N174" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O174" s="6">
-        <v>10955.87</v>
+        <v>11477.57</v>
       </c>
       <c r="P174" s="6"/>
     </row>
     <row r="175" spans="1:16" customHeight="1" ht="65">
       <c r="A175" s="6" t="s">
         <v>714</v>
       </c>
       <c r="B175" s="6">
         <v>1439</v>
       </c>
       <c r="C175" s="6">
         <v>1439</v>
       </c>
       <c r="D175" s="6">
         <v>0</v>
       </c>
       <c r="E175" s="6" t="s">
         <v>715</v>
       </c>
       <c r="F175" s="9" t="s">
         <v>716</v>
       </c>
       <c r="G175" s="10" t="s">
         <v>23</v>
       </c>
@@ -20459,54 +20461,54 @@
       <c r="J178" s="10" t="s">
         <v>728</v>
       </c>
       <c r="K178" s="6" t="s">
         <v>148</v>
       </c>
       <c r="L178" s="10" t="s">
         <v>146</v>
       </c>
       <c r="M178" s="6" t="s">
         <v>729</v>
       </c>
       <c r="N178" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O178" s="6">
         <v>6.48</v>
       </c>
       <c r="P178" s="6"/>
     </row>
     <row r="179" spans="1:16" customHeight="1" ht="65">
       <c r="A179" s="6" t="s">
         <v>730</v>
       </c>
       <c r="B179" s="6">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="C179" s="6">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D179" s="6">
         <v>0</v>
       </c>
       <c r="E179" s="6">
         <v>198515</v>
       </c>
       <c r="F179" s="9" t="s">
         <v>146</v>
       </c>
       <c r="G179" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H179" s="6" t="s">
         <v>87</v>
       </c>
       <c r="I179" s="6">
         <v>0.09</v>
       </c>
       <c r="J179" s="10" t="s">
         <v>731</v>
       </c>
       <c r="K179" s="6" t="s">
         <v>148</v>
       </c>
@@ -20737,102 +20739,102 @@
         <v>0</v>
       </c>
       <c r="J184" s="10" t="s">
         <v>750</v>
       </c>
       <c r="K184" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L184" s="10" t="s">
         <v>166</v>
       </c>
       <c r="M184" s="6" t="s">
         <v>751</v>
       </c>
       <c r="N184" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O184" s="6"/>
       <c r="P184" s="6"/>
     </row>
     <row r="185" spans="1:16" customHeight="1" ht="65">
       <c r="A185" s="6" t="s">
         <v>752</v>
       </c>
       <c r="B185" s="6">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="C185" s="6">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="D185" s="6">
         <v>0</v>
       </c>
       <c r="E185" s="6" t="s">
         <v>753</v>
       </c>
       <c r="F185" s="9" t="s">
         <v>122</v>
       </c>
       <c r="G185" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H185" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I185" s="6">
         <v>0</v>
       </c>
       <c r="J185" s="10" t="s">
         <v>754</v>
       </c>
       <c r="K185" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L185" s="10" t="s">
         <v>122</v>
       </c>
       <c r="M185" s="6" t="s">
         <v>755</v>
       </c>
       <c r="N185" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O185" s="6">
         <v>154.29</v>
       </c>
       <c r="P185" s="6"/>
     </row>
     <row r="186" spans="1:16" customHeight="1" ht="65">
       <c r="A186" s="6" t="s">
         <v>756</v>
       </c>
       <c r="B186" s="6">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="C186" s="6">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="D186" s="6">
         <v>0</v>
       </c>
       <c r="E186" s="6" t="s">
         <v>757</v>
       </c>
       <c r="F186" s="9" t="s">
         <v>122</v>
       </c>
       <c r="G186" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H186" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I186" s="6">
         <v>0</v>
       </c>
       <c r="J186" s="10" t="s">
         <v>758</v>
       </c>
       <c r="K186" s="6" t="s">
         <v>26</v>
       </c>
@@ -21211,182 +21213,182 @@
         <v>0</v>
       </c>
       <c r="J194" s="10"/>
       <c r="K194" s="6" t="s">
         <v>40</v>
       </c>
       <c r="L194" s="10" t="s">
         <v>209</v>
       </c>
       <c r="M194" s="6" t="s">
         <v>789</v>
       </c>
       <c r="N194" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O194" s="6">
         <v>8096.76</v>
       </c>
       <c r="P194" s="6"/>
     </row>
     <row r="195" spans="1:16" customHeight="1" ht="65">
       <c r="A195" s="6" t="s">
         <v>790</v>
       </c>
       <c r="B195" s="6">
-        <v>11</v>
+        <v>4</v>
       </c>
       <c r="C195" s="6">
-        <v>11</v>
+        <v>4</v>
       </c>
       <c r="D195" s="6">
         <v>0</v>
       </c>
       <c r="E195" s="6" t="s">
         <v>791</v>
       </c>
       <c r="F195" s="9" t="s">
         <v>57</v>
       </c>
       <c r="G195" s="10" t="s">
         <v>32</v>
       </c>
       <c r="H195" s="6" t="s">
         <v>87</v>
       </c>
       <c r="I195" s="6">
         <v>1.72</v>
       </c>
       <c r="J195" s="10" t="s">
         <v>792</v>
       </c>
       <c r="K195" s="6" t="s">
         <v>53</v>
       </c>
       <c r="L195" s="10" t="s">
         <v>57</v>
       </c>
       <c r="M195" s="6" t="s">
         <v>793</v>
       </c>
       <c r="N195" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O195" s="6">
-        <v>7702.17</v>
+        <v>8343.23</v>
       </c>
       <c r="P195" s="6"/>
     </row>
     <row r="196" spans="1:16">
       <c r="A196" s="6" t="s">
         <v>794</v>
       </c>
       <c r="B196" s="6">
         <v>0</v>
       </c>
       <c r="C196" s="6">
         <v>0</v>
       </c>
       <c r="D196" s="6">
         <v>0</v>
       </c>
       <c r="E196" s="6" t="s">
         <v>795</v>
       </c>
       <c r="F196" s="9" t="s">
         <v>44</v>
       </c>
       <c r="G196" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H196" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I196" s="6">
         <v>0</v>
       </c>
       <c r="J196" s="10"/>
       <c r="K196" s="6" t="s">
         <v>47</v>
       </c>
       <c r="L196" s="10" t="s">
         <v>57</v>
       </c>
       <c r="M196" s="6" t="s">
         <v>796</v>
       </c>
       <c r="N196" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O196" s="6">
-        <v>67790.77</v>
+        <v>67790.8</v>
       </c>
       <c r="P196" s="6"/>
     </row>
     <row r="197" spans="1:16">
       <c r="A197" s="6" t="s">
         <v>797</v>
       </c>
       <c r="B197" s="6">
         <v>0</v>
       </c>
       <c r="C197" s="6">
         <v>0</v>
       </c>
       <c r="D197" s="6">
         <v>0</v>
       </c>
       <c r="E197" s="6" t="s">
         <v>798</v>
       </c>
       <c r="F197" s="9" t="s">
         <v>44</v>
       </c>
       <c r="G197" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H197" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I197" s="6">
         <v>0</v>
       </c>
       <c r="J197" s="10"/>
       <c r="K197" s="6" t="s">
         <v>47</v>
       </c>
       <c r="L197" s="10" t="s">
         <v>57</v>
       </c>
       <c r="M197" s="6" t="s">
         <v>799</v>
       </c>
       <c r="N197" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O197" s="6">
-        <v>64613.76</v>
+        <v>64613.74</v>
       </c>
       <c r="P197" s="6"/>
     </row>
     <row r="198" spans="1:16">
       <c r="A198" s="6" t="s">
         <v>800</v>
       </c>
       <c r="B198" s="6">
         <v>0</v>
       </c>
       <c r="C198" s="6">
         <v>0</v>
       </c>
       <c r="D198" s="6">
         <v>0</v>
       </c>
       <c r="E198" s="6" t="s">
         <v>801</v>
       </c>
       <c r="F198" s="9" t="s">
         <v>57</v>
       </c>
       <c r="G198" s="10" t="s">
         <v>23</v>
       </c>
@@ -21622,99 +21624,99 @@
       <c r="G203" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H203" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I203" s="6">
         <v>0</v>
       </c>
       <c r="J203" s="10" t="s">
         <v>820</v>
       </c>
       <c r="K203" s="6" t="s">
         <v>82</v>
       </c>
       <c r="L203" s="10" t="s">
         <v>83</v>
       </c>
       <c r="M203" s="6" t="s">
         <v>821</v>
       </c>
       <c r="N203" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O203" s="6">
-        <v>44691.05</v>
+        <v>44691.07</v>
       </c>
       <c r="P203" s="6"/>
     </row>
     <row r="204" spans="1:16" customHeight="1" ht="65">
       <c r="A204" s="6" t="s">
         <v>822</v>
       </c>
       <c r="B204" s="6">
         <v>0</v>
       </c>
       <c r="C204" s="6">
         <v>0</v>
       </c>
       <c r="D204" s="6">
         <v>0</v>
       </c>
       <c r="E204" s="6" t="s">
         <v>823</v>
       </c>
       <c r="F204" s="9" t="s">
         <v>113</v>
       </c>
       <c r="G204" s="10" t="s">
         <v>32</v>
       </c>
       <c r="H204" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I204" s="6">
         <v>15</v>
       </c>
       <c r="J204" s="10" t="s">
         <v>824</v>
       </c>
       <c r="K204" s="6" t="s">
         <v>53</v>
       </c>
       <c r="L204" s="10" t="s">
         <v>113</v>
       </c>
       <c r="M204" s="6" t="s">
         <v>825</v>
       </c>
       <c r="N204" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O204" s="6">
-        <v>16162.66</v>
+        <v>17507.91</v>
       </c>
       <c r="P204" s="6"/>
     </row>
     <row r="205" spans="1:16" customHeight="1" ht="65">
       <c r="A205" s="6" t="s">
         <v>826</v>
       </c>
       <c r="B205" s="6">
         <v>0</v>
       </c>
       <c r="C205" s="6">
         <v>0</v>
       </c>
       <c r="D205" s="6">
         <v>0</v>
       </c>
       <c r="E205" s="6" t="s">
         <v>827</v>
       </c>
       <c r="F205" s="9" t="s">
         <v>209</v>
       </c>
       <c r="G205" s="10" t="s">
         <v>23</v>
       </c>
@@ -22345,150 +22347,150 @@
         <v>0</v>
       </c>
       <c r="J218" s="10" t="s">
         <v>878</v>
       </c>
       <c r="K218" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L218" s="10" t="s">
         <v>22</v>
       </c>
       <c r="M218" s="6" t="s">
         <v>879</v>
       </c>
       <c r="N218" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O218" s="6"/>
       <c r="P218" s="6"/>
     </row>
     <row r="219" spans="1:16" customHeight="1" ht="65">
       <c r="A219" s="6" t="s">
         <v>880</v>
       </c>
       <c r="B219" s="6">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="C219" s="6">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="D219" s="6">
         <v>0</v>
       </c>
       <c r="E219" s="6" t="s">
         <v>881</v>
       </c>
       <c r="F219" s="9" t="s">
         <v>57</v>
       </c>
       <c r="G219" s="10" t="s">
         <v>32</v>
       </c>
       <c r="H219" s="6" t="s">
         <v>87</v>
       </c>
       <c r="I219" s="6">
         <v>1.76</v>
       </c>
       <c r="J219" s="10" t="s">
         <v>882</v>
       </c>
       <c r="K219" s="6" t="s">
         <v>53</v>
       </c>
       <c r="L219" s="10" t="s">
         <v>57</v>
       </c>
       <c r="M219" s="6" t="s">
         <v>883</v>
       </c>
       <c r="N219" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O219" s="6">
-        <v>7702.17</v>
+        <v>8343.23</v>
       </c>
       <c r="P219" s="6"/>
     </row>
     <row r="220" spans="1:16" customHeight="1" ht="65">
       <c r="A220" s="6" t="s">
         <v>884</v>
       </c>
       <c r="B220" s="6">
         <v>0</v>
       </c>
       <c r="C220" s="6">
         <v>0</v>
       </c>
       <c r="D220" s="6">
         <v>0</v>
       </c>
       <c r="E220" s="6" t="s">
         <v>885</v>
       </c>
       <c r="F220" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H220" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I220" s="6">
         <v>0</v>
       </c>
       <c r="J220" s="10" t="s">
         <v>886</v>
       </c>
       <c r="K220" s="6" t="s">
         <v>211</v>
       </c>
       <c r="L220" s="10" t="s">
         <v>22</v>
       </c>
       <c r="M220" s="6" t="s">
         <v>887</v>
       </c>
       <c r="N220" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O220" s="6">
-        <v>2282.62</v>
+        <v>2391.31</v>
       </c>
       <c r="P220" s="6"/>
     </row>
     <row r="221" spans="1:16" customHeight="1" ht="65">
       <c r="A221" s="6" t="s">
         <v>888</v>
       </c>
       <c r="B221" s="6">
-        <v>25</v>
+        <v>0</v>
       </c>
       <c r="C221" s="6">
-        <v>25</v>
+        <v>0</v>
       </c>
       <c r="D221" s="6">
         <v>0</v>
       </c>
       <c r="E221" s="6" t="s">
         <v>889</v>
       </c>
       <c r="F221" s="9" t="s">
         <v>420</v>
       </c>
       <c r="G221" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H221" s="6" t="s">
         <v>87</v>
       </c>
       <c r="I221" s="6">
         <v>0</v>
       </c>
       <c r="J221" s="10" t="s">
         <v>890</v>
       </c>
       <c r="K221" s="6" t="s">
         <v>148</v>
       </c>
@@ -22852,51 +22854,51 @@
       <c r="G229" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H229" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I229" s="6">
         <v>0</v>
       </c>
       <c r="J229" s="10" t="s">
         <v>923</v>
       </c>
       <c r="K229" s="6" t="s">
         <v>211</v>
       </c>
       <c r="L229" s="10" t="s">
         <v>209</v>
       </c>
       <c r="M229" s="6" t="s">
         <v>925</v>
       </c>
       <c r="N229" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O229" s="6">
-        <v>3880.8</v>
+        <v>4065.6</v>
       </c>
       <c r="P229" s="6"/>
     </row>
     <row r="230" spans="1:16">
       <c r="A230" s="6" t="s">
         <v>926</v>
       </c>
       <c r="B230" s="6">
         <v>0</v>
       </c>
       <c r="C230" s="6">
         <v>0</v>
       </c>
       <c r="D230" s="6">
         <v>0</v>
       </c>
       <c r="E230" s="6" t="s">
         <v>927</v>
       </c>
       <c r="F230" s="9" t="s">
         <v>429</v>
       </c>
       <c r="G230" s="10" t="s">
         <v>23</v>
       </c>
@@ -22946,243 +22948,243 @@
       <c r="G231" s="10" t="s">
         <v>32</v>
       </c>
       <c r="H231" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I231" s="6">
         <v>3</v>
       </c>
       <c r="J231" s="10" t="s">
         <v>932</v>
       </c>
       <c r="K231" s="6" t="s">
         <v>53</v>
       </c>
       <c r="L231" s="10" t="s">
         <v>100</v>
       </c>
       <c r="M231" s="6" t="s">
         <v>933</v>
       </c>
       <c r="N231" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O231" s="6">
-        <v>12765.48</v>
+        <v>13373.36</v>
       </c>
       <c r="P231" s="6"/>
     </row>
     <row r="232" spans="1:16" customHeight="1" ht="65">
       <c r="A232" s="6" t="s">
         <v>934</v>
       </c>
       <c r="B232" s="6">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="C232" s="6">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D232" s="6">
         <v>0</v>
       </c>
       <c r="E232" s="6" t="s">
         <v>935</v>
       </c>
       <c r="F232" s="9" t="s">
         <v>100</v>
       </c>
       <c r="G232" s="10" t="s">
         <v>32</v>
       </c>
       <c r="H232" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I232" s="6">
         <v>3</v>
       </c>
       <c r="J232" s="10" t="s">
         <v>936</v>
       </c>
       <c r="K232" s="6" t="s">
         <v>53</v>
       </c>
       <c r="L232" s="10" t="s">
         <v>100</v>
       </c>
       <c r="M232" s="6" t="s">
         <v>937</v>
       </c>
       <c r="N232" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O232" s="6">
-        <v>12765.48</v>
+        <v>13373.36</v>
       </c>
       <c r="P232" s="6"/>
     </row>
     <row r="233" spans="1:16" customHeight="1" ht="65">
       <c r="A233" s="6" t="s">
         <v>938</v>
       </c>
       <c r="B233" s="6">
         <v>0</v>
       </c>
       <c r="C233" s="6">
         <v>0</v>
       </c>
       <c r="D233" s="6">
         <v>0</v>
       </c>
       <c r="E233" s="6" t="s">
         <v>939</v>
       </c>
       <c r="F233" s="9" t="s">
         <v>100</v>
       </c>
       <c r="G233" s="10" t="s">
         <v>32</v>
       </c>
       <c r="H233" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I233" s="6">
         <v>3.3</v>
       </c>
       <c r="J233" s="10" t="s">
         <v>940</v>
       </c>
       <c r="K233" s="6" t="s">
         <v>53</v>
       </c>
       <c r="L233" s="10" t="s">
         <v>100</v>
       </c>
       <c r="M233" s="6" t="s">
         <v>941</v>
       </c>
       <c r="N233" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O233" s="6">
-        <v>14184.92</v>
+        <v>14860.39</v>
       </c>
       <c r="P233" s="6"/>
     </row>
     <row r="234" spans="1:16" customHeight="1" ht="65">
       <c r="A234" s="6" t="s">
         <v>942</v>
       </c>
       <c r="B234" s="6">
         <v>0</v>
       </c>
       <c r="C234" s="6">
         <v>0</v>
       </c>
       <c r="D234" s="6">
         <v>0</v>
       </c>
       <c r="E234" s="6" t="s">
         <v>943</v>
       </c>
       <c r="F234" s="9" t="s">
         <v>100</v>
       </c>
       <c r="G234" s="10" t="s">
         <v>32</v>
       </c>
       <c r="H234" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I234" s="6">
         <v>3.8</v>
       </c>
       <c r="J234" s="10" t="s">
         <v>944</v>
       </c>
       <c r="K234" s="6" t="s">
         <v>53</v>
       </c>
       <c r="L234" s="10" t="s">
         <v>100</v>
       </c>
       <c r="M234" s="6" t="s">
         <v>945</v>
       </c>
       <c r="N234" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O234" s="6">
-        <v>11221.46</v>
+        <v>12155.43</v>
       </c>
       <c r="P234" s="6"/>
     </row>
     <row r="235" spans="1:16" customHeight="1" ht="65">
       <c r="A235" s="6" t="s">
         <v>946</v>
       </c>
       <c r="B235" s="6">
         <v>0</v>
       </c>
       <c r="C235" s="6">
         <v>0</v>
       </c>
       <c r="D235" s="6">
         <v>0</v>
       </c>
       <c r="E235" s="6" t="s">
         <v>947</v>
       </c>
       <c r="F235" s="9" t="s">
         <v>100</v>
       </c>
       <c r="G235" s="10" t="s">
         <v>32</v>
       </c>
       <c r="H235" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I235" s="6">
         <v>3.8</v>
       </c>
       <c r="J235" s="10" t="s">
         <v>948</v>
       </c>
       <c r="K235" s="6" t="s">
         <v>53</v>
       </c>
       <c r="L235" s="10" t="s">
         <v>100</v>
       </c>
       <c r="M235" s="6" t="s">
         <v>949</v>
       </c>
       <c r="N235" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O235" s="6">
-        <v>11221.46</v>
+        <v>12155.43</v>
       </c>
       <c r="P235" s="6"/>
     </row>
     <row r="236" spans="1:16" customHeight="1" ht="65">
       <c r="A236" s="6" t="s">
         <v>950</v>
       </c>
       <c r="B236" s="6">
         <v>0</v>
       </c>
       <c r="C236" s="6">
         <v>0</v>
       </c>
       <c r="D236" s="6">
         <v>0</v>
       </c>
       <c r="E236" s="6" t="s">
         <v>951</v>
       </c>
       <c r="F236" s="9" t="s">
         <v>57</v>
       </c>
       <c r="G236" s="10" t="s">
         <v>23</v>
       </c>
@@ -23518,63 +23520,63 @@
       <c r="G243" s="10" t="s">
         <v>230</v>
       </c>
       <c r="H243" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I243" s="6">
         <v>0</v>
       </c>
       <c r="J243" s="10" t="s">
         <v>978</v>
       </c>
       <c r="K243" s="6" t="s">
         <v>53</v>
       </c>
       <c r="L243" s="10" t="s">
         <v>51</v>
       </c>
       <c r="M243" s="6" t="s">
         <v>979</v>
       </c>
       <c r="N243" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O243" s="6">
-        <v>116022.38</v>
+        <v>125679.14</v>
       </c>
       <c r="P243" s="6"/>
     </row>
     <row r="244" spans="1:16" customHeight="1" ht="65">
       <c r="A244" s="6" t="s">
         <v>980</v>
       </c>
       <c r="B244" s="6">
-        <v>217</v>
+        <v>37</v>
       </c>
       <c r="C244" s="6">
-        <v>217</v>
+        <v>37</v>
       </c>
       <c r="D244" s="6">
         <v>0</v>
       </c>
       <c r="E244" s="6" t="s">
         <v>981</v>
       </c>
       <c r="F244" s="9" t="s">
         <v>420</v>
       </c>
       <c r="G244" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H244" s="6" t="s">
         <v>87</v>
       </c>
       <c r="I244" s="6">
         <v>0</v>
       </c>
       <c r="J244" s="10" t="s">
         <v>982</v>
       </c>
       <c r="K244" s="6" t="s">
         <v>148</v>
       </c>
@@ -23614,99 +23616,99 @@
       <c r="G245" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H245" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I245" s="6">
         <v>0</v>
       </c>
       <c r="J245" s="10" t="s">
         <v>986</v>
       </c>
       <c r="K245" s="6" t="s">
         <v>82</v>
       </c>
       <c r="L245" s="10" t="s">
         <v>83</v>
       </c>
       <c r="M245" s="6" t="s">
         <v>987</v>
       </c>
       <c r="N245" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O245" s="6">
-        <v>33789.98</v>
+        <v>33789.99</v>
       </c>
       <c r="P245" s="6"/>
     </row>
     <row r="246" spans="1:16" customHeight="1" ht="65">
       <c r="A246" s="6" t="s">
         <v>988</v>
       </c>
       <c r="B246" s="6">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="C246" s="6">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="D246" s="6">
         <v>0</v>
       </c>
       <c r="E246" s="6" t="s">
         <v>989</v>
       </c>
       <c r="F246" s="9" t="s">
         <v>113</v>
       </c>
       <c r="G246" s="10" t="s">
         <v>32</v>
       </c>
       <c r="H246" s="6" t="s">
         <v>87</v>
       </c>
       <c r="I246" s="6">
         <v>15</v>
       </c>
       <c r="J246" s="10" t="s">
         <v>990</v>
       </c>
       <c r="K246" s="6" t="s">
         <v>53</v>
       </c>
       <c r="L246" s="10" t="s">
         <v>113</v>
       </c>
       <c r="M246" s="6" t="s">
         <v>991</v>
       </c>
       <c r="N246" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O246" s="6">
-        <v>15252.67</v>
+        <v>16522.17</v>
       </c>
       <c r="P246" s="6"/>
     </row>
     <row r="247" spans="1:16" customHeight="1" ht="65">
       <c r="A247" s="6" t="s">
         <v>992</v>
       </c>
       <c r="B247" s="6">
         <v>0</v>
       </c>
       <c r="C247" s="6">
         <v>0</v>
       </c>
       <c r="D247" s="6">
         <v>0</v>
       </c>
       <c r="E247" s="6">
         <v>411003</v>
       </c>
       <c r="F247" s="9" t="s">
         <v>209</v>
       </c>
       <c r="G247" s="10" t="s">
         <v>23</v>
       </c>
@@ -23719,274 +23721,274 @@
       <c r="J247" s="10" t="s">
         <v>993</v>
       </c>
       <c r="K247" s="6" t="s">
         <v>148</v>
       </c>
       <c r="L247" s="10" t="s">
         <v>209</v>
       </c>
       <c r="M247" s="6" t="s">
         <v>994</v>
       </c>
       <c r="N247" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O247" s="6">
         <v>11541.56</v>
       </c>
       <c r="P247" s="6"/>
     </row>
     <row r="248" spans="1:16" customHeight="1" ht="65">
       <c r="A248" s="6" t="s">
         <v>995</v>
       </c>
       <c r="B248" s="6">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="C248" s="6">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="D248" s="6">
         <v>0</v>
       </c>
       <c r="E248" s="6" t="s">
         <v>996</v>
       </c>
       <c r="F248" s="9" t="s">
         <v>57</v>
       </c>
       <c r="G248" s="10" t="s">
         <v>32</v>
       </c>
       <c r="H248" s="6" t="s">
         <v>87</v>
       </c>
       <c r="I248" s="6">
         <v>2.2</v>
       </c>
       <c r="J248" s="10" t="s">
         <v>997</v>
       </c>
       <c r="K248" s="6" t="s">
         <v>53</v>
       </c>
       <c r="L248" s="10" t="s">
         <v>57</v>
       </c>
       <c r="M248" s="6" t="s">
         <v>998</v>
       </c>
       <c r="N248" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O248" s="6">
-        <v>8193.11</v>
+        <v>8875.02</v>
       </c>
       <c r="P248" s="6"/>
     </row>
     <row r="249" spans="1:16">
       <c r="A249" s="6" t="s">
         <v>999</v>
       </c>
       <c r="B249" s="6">
         <v>0</v>
       </c>
       <c r="C249" s="6">
         <v>0</v>
       </c>
       <c r="D249" s="6">
         <v>0</v>
       </c>
       <c r="E249" s="6" t="s">
         <v>1000</v>
       </c>
       <c r="F249" s="9" t="s">
         <v>312</v>
       </c>
       <c r="G249" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H249" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I249" s="6">
         <v>0</v>
       </c>
       <c r="J249" s="10"/>
       <c r="K249" s="6" t="s">
         <v>211</v>
       </c>
       <c r="L249" s="10" t="s">
         <v>312</v>
       </c>
       <c r="M249" s="6" t="s">
         <v>1001</v>
       </c>
       <c r="N249" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O249" s="6">
-        <v>4474.68</v>
+        <v>4687.76</v>
       </c>
       <c r="P249" s="6"/>
     </row>
     <row r="250" spans="1:16">
       <c r="A250" s="6" t="s">
         <v>1002</v>
       </c>
       <c r="B250" s="6">
         <v>0</v>
       </c>
       <c r="C250" s="6">
         <v>0</v>
       </c>
       <c r="D250" s="6">
         <v>0</v>
       </c>
       <c r="E250" s="6" t="s">
         <v>1003</v>
       </c>
       <c r="F250" s="9" t="s">
         <v>312</v>
       </c>
       <c r="G250" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H250" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I250" s="6">
         <v>0</v>
       </c>
       <c r="J250" s="10"/>
       <c r="K250" s="6" t="s">
         <v>211</v>
       </c>
       <c r="L250" s="10" t="s">
         <v>312</v>
       </c>
       <c r="M250" s="6" t="s">
         <v>1004</v>
       </c>
       <c r="N250" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O250" s="6">
-        <v>1678.13</v>
+        <v>1758.04</v>
       </c>
       <c r="P250" s="6"/>
     </row>
     <row r="251" spans="1:16">
       <c r="A251" s="6" t="s">
         <v>1005</v>
       </c>
       <c r="B251" s="6">
         <v>0</v>
       </c>
       <c r="C251" s="6">
         <v>0</v>
       </c>
       <c r="D251" s="6">
         <v>0</v>
       </c>
       <c r="E251" s="6" t="s">
         <v>1006</v>
       </c>
       <c r="F251" s="9" t="s">
         <v>312</v>
       </c>
       <c r="G251" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H251" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I251" s="6">
         <v>0</v>
       </c>
       <c r="J251" s="10"/>
       <c r="K251" s="6" t="s">
         <v>211</v>
       </c>
       <c r="L251" s="10" t="s">
         <v>312</v>
       </c>
       <c r="M251" s="6" t="s">
         <v>1007</v>
       </c>
       <c r="N251" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O251" s="6">
-        <v>2518.97</v>
+        <v>2638.92</v>
       </c>
       <c r="P251" s="6"/>
     </row>
     <row r="252" spans="1:16">
       <c r="A252" s="6" t="s">
         <v>1008</v>
       </c>
       <c r="B252" s="6">
         <v>0</v>
       </c>
       <c r="C252" s="6">
         <v>0</v>
       </c>
       <c r="D252" s="6">
         <v>0</v>
       </c>
       <c r="E252" s="6" t="s">
         <v>1009</v>
       </c>
       <c r="F252" s="9" t="s">
         <v>312</v>
       </c>
       <c r="G252" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H252" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I252" s="6">
         <v>0</v>
       </c>
       <c r="J252" s="10"/>
       <c r="K252" s="6" t="s">
         <v>211</v>
       </c>
       <c r="L252" s="10" t="s">
         <v>312</v>
       </c>
       <c r="M252" s="6" t="s">
         <v>1010</v>
       </c>
       <c r="N252" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O252" s="6">
-        <v>455.09</v>
+        <v>476.76</v>
       </c>
       <c r="P252" s="6"/>
     </row>
     <row r="253" spans="1:16">
       <c r="A253" s="6" t="s">
         <v>1011</v>
       </c>
       <c r="B253" s="6">
         <v>0</v>
       </c>
       <c r="C253" s="6">
         <v>0</v>
       </c>
       <c r="D253" s="6">
         <v>0</v>
       </c>
       <c r="E253" s="6" t="s">
         <v>1012</v>
       </c>
       <c r="F253" s="9" t="s">
         <v>38</v>
       </c>
       <c r="G253" s="10" t="s">
         <v>23</v>
       </c>
@@ -24222,51 +24224,51 @@
       <c r="G258" s="10" t="s">
         <v>32</v>
       </c>
       <c r="H258" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I258" s="6">
         <v>3.3</v>
       </c>
       <c r="J258" s="10" t="s">
         <v>1031</v>
       </c>
       <c r="K258" s="6" t="s">
         <v>53</v>
       </c>
       <c r="L258" s="10" t="s">
         <v>100</v>
       </c>
       <c r="M258" s="6" t="s">
         <v>1032</v>
       </c>
       <c r="N258" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O258" s="6">
-        <v>10771</v>
+        <v>11283.91</v>
       </c>
       <c r="P258" s="6"/>
     </row>
     <row r="259" spans="1:16" customHeight="1" ht="65">
       <c r="A259" s="6" t="s">
         <v>1033</v>
       </c>
       <c r="B259" s="6">
         <v>0</v>
       </c>
       <c r="C259" s="6">
         <v>0</v>
       </c>
       <c r="D259" s="6">
         <v>0</v>
       </c>
       <c r="E259" s="6">
         <v>410059</v>
       </c>
       <c r="F259" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G259" s="10" t="s">
         <v>23</v>
       </c>
@@ -24318,51 +24320,51 @@
       <c r="G260" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H260" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I260" s="6">
         <v>0.06</v>
       </c>
       <c r="J260" s="10" t="s">
         <v>1038</v>
       </c>
       <c r="K260" s="6" t="s">
         <v>211</v>
       </c>
       <c r="L260" s="10" t="s">
         <v>290</v>
       </c>
       <c r="M260" s="6" t="s">
         <v>1039</v>
       </c>
       <c r="N260" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O260" s="6">
-        <v>52.92</v>
+        <v>55.44</v>
       </c>
       <c r="P260" s="6"/>
     </row>
     <row r="261" spans="1:16" customHeight="1" ht="65">
       <c r="A261" s="6" t="s">
         <v>1040</v>
       </c>
       <c r="B261" s="6">
         <v>0</v>
       </c>
       <c r="C261" s="6">
         <v>0</v>
       </c>
       <c r="D261" s="6">
         <v>0</v>
       </c>
       <c r="E261" s="6" t="s">
         <v>1041</v>
       </c>
       <c r="F261" s="9" t="s">
         <v>245</v>
       </c>
       <c r="G261" s="10" t="s">
         <v>23</v>
       </c>
@@ -24410,97 +24412,97 @@
         <v>312</v>
       </c>
       <c r="G262" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H262" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I262" s="6">
         <v>0</v>
       </c>
       <c r="J262" s="10"/>
       <c r="K262" s="6" t="s">
         <v>211</v>
       </c>
       <c r="L262" s="10" t="s">
         <v>312</v>
       </c>
       <c r="M262" s="6" t="s">
         <v>1046</v>
       </c>
       <c r="N262" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O262" s="6">
-        <v>203.47</v>
+        <v>213.16</v>
       </c>
       <c r="P262" s="6"/>
     </row>
     <row r="263" spans="1:16">
       <c r="A263" s="6" t="s">
         <v>1047</v>
       </c>
       <c r="B263" s="6">
         <v>0</v>
       </c>
       <c r="C263" s="6">
         <v>0</v>
       </c>
       <c r="D263" s="6">
         <v>0</v>
       </c>
       <c r="E263" s="6" t="s">
         <v>1048</v>
       </c>
       <c r="F263" s="9" t="s">
         <v>312</v>
       </c>
       <c r="G263" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H263" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I263" s="6">
         <v>0</v>
       </c>
       <c r="J263" s="10"/>
       <c r="K263" s="6" t="s">
         <v>211</v>
       </c>
       <c r="L263" s="10" t="s">
         <v>312</v>
       </c>
       <c r="M263" s="6" t="s">
         <v>1049</v>
       </c>
       <c r="N263" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O263" s="6">
-        <v>3157.56</v>
+        <v>3307.92</v>
       </c>
       <c r="P263" s="6"/>
     </row>
     <row r="264" spans="1:16">
       <c r="A264" s="6" t="s">
         <v>1050</v>
       </c>
       <c r="B264" s="6">
         <v>0</v>
       </c>
       <c r="C264" s="6">
         <v>0</v>
       </c>
       <c r="D264" s="6">
         <v>0</v>
       </c>
       <c r="E264" s="6" t="s">
         <v>1051</v>
       </c>
       <c r="F264" s="9" t="s">
         <v>57</v>
       </c>
       <c r="G264" s="10" t="s">
         <v>23</v>
       </c>
@@ -24786,51 +24788,51 @@
       <c r="G270" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H270" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I270" s="6">
         <v>11.33</v>
       </c>
       <c r="J270" s="10" t="s">
         <v>1076</v>
       </c>
       <c r="K270" s="6" t="s">
         <v>211</v>
       </c>
       <c r="L270" s="10" t="s">
         <v>209</v>
       </c>
       <c r="M270" s="6" t="s">
         <v>1077</v>
       </c>
       <c r="N270" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O270" s="6">
-        <v>6941.96</v>
+        <v>7272.53</v>
       </c>
       <c r="P270" s="6"/>
     </row>
     <row r="271" spans="1:16" customHeight="1" ht="65">
       <c r="A271" s="6" t="s">
         <v>1078</v>
       </c>
       <c r="B271" s="6">
         <v>0</v>
       </c>
       <c r="C271" s="6">
         <v>0</v>
       </c>
       <c r="D271" s="6">
         <v>0</v>
       </c>
       <c r="E271" s="6" t="s">
         <v>1079</v>
       </c>
       <c r="F271" s="9" t="s">
         <v>73</v>
       </c>
       <c r="G271" s="10" t="s">
         <v>23</v>
       </c>
@@ -25112,99 +25114,99 @@
       <c r="G277" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H277" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I277" s="6">
         <v>0.08</v>
       </c>
       <c r="J277" s="10" t="s">
         <v>1105</v>
       </c>
       <c r="K277" s="6" t="s">
         <v>211</v>
       </c>
       <c r="L277" s="10" t="s">
         <v>290</v>
       </c>
       <c r="M277" s="6" t="s">
         <v>1106</v>
       </c>
       <c r="N277" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O277" s="6">
-        <v>55.25</v>
+        <v>57.88</v>
       </c>
       <c r="P277" s="6"/>
     </row>
     <row r="278" spans="1:16" customHeight="1" ht="65">
       <c r="A278" s="6" t="s">
         <v>1107</v>
       </c>
       <c r="B278" s="6">
         <v>0</v>
       </c>
       <c r="C278" s="6">
         <v>0</v>
       </c>
       <c r="D278" s="6">
         <v>0</v>
       </c>
       <c r="E278" s="6" t="s">
         <v>1108</v>
       </c>
       <c r="F278" s="9" t="s">
         <v>209</v>
       </c>
       <c r="G278" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H278" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I278" s="6">
         <v>7.43</v>
       </c>
       <c r="J278" s="10" t="s">
         <v>1109</v>
       </c>
       <c r="K278" s="6" t="s">
         <v>211</v>
       </c>
       <c r="L278" s="10" t="s">
         <v>209</v>
       </c>
       <c r="M278" s="6" t="s">
         <v>1110</v>
       </c>
       <c r="N278" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O278" s="6">
-        <v>5877.65</v>
+        <v>6157.54</v>
       </c>
       <c r="P278" s="6"/>
     </row>
     <row r="279" spans="1:16" customHeight="1" ht="65">
       <c r="A279" s="6" t="s">
         <v>1111</v>
       </c>
       <c r="B279" s="6">
         <v>0</v>
       </c>
       <c r="C279" s="6">
         <v>0</v>
       </c>
       <c r="D279" s="6">
         <v>0</v>
       </c>
       <c r="E279" s="6" t="s">
         <v>1112</v>
       </c>
       <c r="F279" s="9" t="s">
         <v>378</v>
       </c>
       <c r="G279" s="10" t="s">
         <v>23</v>
       </c>
@@ -25490,111 +25492,111 @@
       <c r="G285" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H285" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I285" s="6">
         <v>0.09</v>
       </c>
       <c r="J285" s="10" t="s">
         <v>1136</v>
       </c>
       <c r="K285" s="6" t="s">
         <v>211</v>
       </c>
       <c r="L285" s="10" t="s">
         <v>290</v>
       </c>
       <c r="M285" s="6" t="s">
         <v>1137</v>
       </c>
       <c r="N285" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O285" s="6">
-        <v>74.11</v>
+        <v>77.64</v>
       </c>
       <c r="P285" s="6"/>
     </row>
     <row r="286" spans="1:16" customHeight="1" ht="65">
       <c r="A286" s="6" t="s">
         <v>1138</v>
       </c>
       <c r="B286" s="6">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C286" s="6">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="D286" s="6">
         <v>0</v>
       </c>
       <c r="E286" s="6" t="s">
         <v>1139</v>
       </c>
       <c r="F286" s="9" t="s">
         <v>378</v>
       </c>
       <c r="G286" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H286" s="6" t="s">
         <v>87</v>
       </c>
       <c r="I286" s="6">
         <v>16</v>
       </c>
       <c r="J286" s="10" t="s">
         <v>1140</v>
       </c>
       <c r="K286" s="6" t="s">
         <v>177</v>
       </c>
       <c r="L286" s="10" t="s">
         <v>378</v>
       </c>
       <c r="M286" s="6" t="s">
         <v>1141</v>
       </c>
       <c r="N286" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O286" s="6">
         <v>8891.89</v>
       </c>
       <c r="P286" s="6"/>
     </row>
     <row r="287" spans="1:16" customHeight="1" ht="65">
       <c r="A287" s="6" t="s">
         <v>1142</v>
       </c>
       <c r="B287" s="6">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C287" s="6">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="D287" s="6">
         <v>0</v>
       </c>
       <c r="E287" s="6" t="s">
         <v>1143</v>
       </c>
       <c r="F287" s="9" t="s">
         <v>378</v>
       </c>
       <c r="G287" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H287" s="6" t="s">
         <v>87</v>
       </c>
       <c r="I287" s="6">
         <v>18</v>
       </c>
       <c r="J287" s="10" t="s">
         <v>1144</v>
       </c>
       <c r="K287" s="6" t="s">
         <v>177</v>
       </c>
@@ -25728,99 +25730,99 @@
       <c r="G290" s="10" t="s">
         <v>32</v>
       </c>
       <c r="H290" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I290" s="6">
         <v>3.3</v>
       </c>
       <c r="J290" s="10" t="s">
         <v>1156</v>
       </c>
       <c r="K290" s="6" t="s">
         <v>53</v>
       </c>
       <c r="L290" s="10" t="s">
         <v>57</v>
       </c>
       <c r="M290" s="6" t="s">
         <v>1157</v>
       </c>
       <c r="N290" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O290" s="6">
-        <v>21366.3</v>
+        <v>23144.66</v>
       </c>
       <c r="P290" s="6"/>
     </row>
     <row r="291" spans="1:16" customHeight="1" ht="65">
       <c r="A291" s="6" t="s">
         <v>1158</v>
       </c>
       <c r="B291" s="6">
         <v>0</v>
       </c>
       <c r="C291" s="6">
         <v>0</v>
       </c>
       <c r="D291" s="6">
         <v>0</v>
       </c>
       <c r="E291" s="6" t="s">
         <v>1159</v>
       </c>
       <c r="F291" s="9" t="s">
         <v>366</v>
       </c>
       <c r="G291" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H291" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I291" s="6">
         <v>110</v>
       </c>
       <c r="J291" s="10" t="s">
         <v>1160</v>
       </c>
       <c r="K291" s="6" t="s">
         <v>53</v>
       </c>
       <c r="L291" s="10" t="s">
         <v>366</v>
       </c>
       <c r="M291" s="6" t="s">
         <v>1161</v>
       </c>
       <c r="N291" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O291" s="6">
-        <v>64937.47</v>
+        <v>70342.31</v>
       </c>
       <c r="P291" s="6"/>
     </row>
     <row r="292" spans="1:16" customHeight="1" ht="65">
       <c r="A292" s="6" t="s">
         <v>1162</v>
       </c>
       <c r="B292" s="6">
         <v>0</v>
       </c>
       <c r="C292" s="6">
         <v>0</v>
       </c>
       <c r="D292" s="6">
         <v>0</v>
       </c>
       <c r="E292" s="6" t="s">
         <v>1163</v>
       </c>
       <c r="F292" s="9" t="s">
         <v>73</v>
       </c>
       <c r="G292" s="10" t="s">
         <v>23</v>
       </c>
@@ -25870,51 +25872,51 @@
       <c r="G293" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H293" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I293" s="6">
         <v>0.06</v>
       </c>
       <c r="J293" s="10" t="s">
         <v>1168</v>
       </c>
       <c r="K293" s="6" t="s">
         <v>211</v>
       </c>
       <c r="L293" s="10" t="s">
         <v>290</v>
       </c>
       <c r="M293" s="6" t="s">
         <v>1169</v>
       </c>
       <c r="N293" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O293" s="6">
-        <v>37.61</v>
+        <v>39.4</v>
       </c>
       <c r="P293" s="6"/>
     </row>
     <row r="294" spans="1:16" customHeight="1" ht="65">
       <c r="A294" s="6" t="s">
         <v>238</v>
       </c>
       <c r="B294" s="6">
         <v>0</v>
       </c>
       <c r="C294" s="6">
         <v>0</v>
       </c>
       <c r="D294" s="6">
         <v>0</v>
       </c>
       <c r="E294" s="6" t="s">
         <v>1170</v>
       </c>
       <c r="F294" s="9" t="s">
         <v>240</v>
       </c>
       <c r="G294" s="10" t="s">
         <v>23</v>
       </c>
@@ -26292,99 +26294,99 @@
       <c r="G302" s="10" t="s">
         <v>32</v>
       </c>
       <c r="H302" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I302" s="6">
         <v>1.95</v>
       </c>
       <c r="J302" s="10" t="s">
         <v>1202</v>
       </c>
       <c r="K302" s="6" t="s">
         <v>53</v>
       </c>
       <c r="L302" s="10" t="s">
         <v>57</v>
       </c>
       <c r="M302" s="6" t="s">
         <v>1203</v>
       </c>
       <c r="N302" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O302" s="6">
-        <v>15124.93</v>
+        <v>16383.8</v>
       </c>
       <c r="P302" s="6"/>
     </row>
     <row r="303" spans="1:16" customHeight="1" ht="65">
       <c r="A303" s="6" t="s">
         <v>1204</v>
       </c>
       <c r="B303" s="6">
         <v>0</v>
       </c>
       <c r="C303" s="6">
         <v>0</v>
       </c>
       <c r="D303" s="6">
         <v>0</v>
       </c>
       <c r="E303" s="6" t="s">
         <v>1205</v>
       </c>
       <c r="F303" s="9" t="s">
         <v>57</v>
       </c>
       <c r="G303" s="10" t="s">
         <v>32</v>
       </c>
       <c r="H303" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I303" s="6">
         <v>1.95</v>
       </c>
       <c r="J303" s="10" t="s">
         <v>1206</v>
       </c>
       <c r="K303" s="6" t="s">
         <v>53</v>
       </c>
       <c r="L303" s="10" t="s">
         <v>57</v>
       </c>
       <c r="M303" s="6" t="s">
         <v>1207</v>
       </c>
       <c r="N303" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O303" s="6">
-        <v>15124.93</v>
+        <v>16383.8</v>
       </c>
       <c r="P303" s="6"/>
     </row>
     <row r="304" spans="1:16" customHeight="1" ht="65">
       <c r="A304" s="6" t="s">
         <v>1208</v>
       </c>
       <c r="B304" s="6">
         <v>0</v>
       </c>
       <c r="C304" s="6">
         <v>0</v>
       </c>
       <c r="D304" s="6">
         <v>0</v>
       </c>
       <c r="E304" s="6" t="s">
         <v>1209</v>
       </c>
       <c r="F304" s="9" t="s">
         <v>378</v>
       </c>
       <c r="G304" s="10" t="s">
         <v>23</v>
       </c>
@@ -26434,99 +26436,99 @@
       <c r="G305" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H305" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I305" s="6">
         <v>0</v>
       </c>
       <c r="J305" s="10" t="s">
         <v>1214</v>
       </c>
       <c r="K305" s="6" t="s">
         <v>47</v>
       </c>
       <c r="L305" s="10" t="s">
         <v>57</v>
       </c>
       <c r="M305" s="6" t="s">
         <v>1215</v>
       </c>
       <c r="N305" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O305" s="6">
-        <v>40688.93</v>
+        <v>40688.95</v>
       </c>
       <c r="P305" s="6"/>
     </row>
     <row r="306" spans="1:16" customHeight="1" ht="65">
       <c r="A306" s="6" t="s">
         <v>1216</v>
       </c>
       <c r="B306" s="6">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="C306" s="6">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="D306" s="6">
         <v>0</v>
       </c>
       <c r="E306" s="6" t="s">
         <v>1217</v>
       </c>
       <c r="F306" s="9" t="s">
         <v>290</v>
       </c>
       <c r="G306" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H306" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I306" s="6">
         <v>0.05</v>
       </c>
       <c r="J306" s="10" t="s">
         <v>1218</v>
       </c>
       <c r="K306" s="6" t="s">
         <v>211</v>
       </c>
       <c r="L306" s="10" t="s">
         <v>290</v>
       </c>
       <c r="M306" s="6" t="s">
         <v>1219</v>
       </c>
       <c r="N306" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O306" s="6">
-        <v>27.07</v>
+        <v>28.36</v>
       </c>
       <c r="P306" s="6"/>
     </row>
     <row r="307" spans="1:16" customHeight="1" ht="65">
       <c r="A307" s="6" t="s">
         <v>1220</v>
       </c>
       <c r="B307" s="6">
         <v>0</v>
       </c>
       <c r="C307" s="6">
         <v>0</v>
       </c>
       <c r="D307" s="6">
         <v>0</v>
       </c>
       <c r="E307" s="6" t="s">
         <v>1221</v>
       </c>
       <c r="F307" s="9" t="s">
         <v>31</v>
       </c>
       <c r="G307" s="10" t="s">
         <v>23</v>
       </c>
@@ -26672,99 +26674,99 @@
       <c r="G310" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H310" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I310" s="6">
         <v>0.04</v>
       </c>
       <c r="J310" s="10" t="s">
         <v>1234</v>
       </c>
       <c r="K310" s="6" t="s">
         <v>211</v>
       </c>
       <c r="L310" s="10" t="s">
         <v>290</v>
       </c>
       <c r="M310" s="6" t="s">
         <v>1235</v>
       </c>
       <c r="N310" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O310" s="6">
-        <v>25.85</v>
+        <v>27.08</v>
       </c>
       <c r="P310" s="6"/>
     </row>
     <row r="311" spans="1:16" customHeight="1" ht="65">
       <c r="A311" s="6" t="s">
         <v>1236</v>
       </c>
       <c r="B311" s="6">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="C311" s="6">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D311" s="6">
         <v>0</v>
       </c>
       <c r="E311" s="6" t="s">
         <v>1237</v>
       </c>
       <c r="F311" s="9" t="s">
         <v>57</v>
       </c>
       <c r="G311" s="10" t="s">
         <v>32</v>
       </c>
       <c r="H311" s="6" t="s">
         <v>87</v>
       </c>
       <c r="I311" s="6">
         <v>4.1</v>
       </c>
       <c r="J311" s="10" t="s">
         <v>1238</v>
       </c>
       <c r="K311" s="6" t="s">
         <v>53</v>
       </c>
       <c r="L311" s="10" t="s">
         <v>57</v>
       </c>
       <c r="M311" s="6" t="s">
         <v>1239</v>
       </c>
       <c r="N311" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O311" s="6">
-        <v>14629.02</v>
+        <v>15846.62</v>
       </c>
       <c r="P311" s="6"/>
     </row>
     <row r="312" spans="1:16" customHeight="1" ht="65">
       <c r="A312" s="6" t="s">
         <v>1240</v>
       </c>
       <c r="B312" s="6">
         <v>0</v>
       </c>
       <c r="C312" s="6">
         <v>0</v>
       </c>
       <c r="D312" s="6">
         <v>0</v>
       </c>
       <c r="E312" s="6" t="s">
         <v>1241</v>
       </c>
       <c r="F312" s="9" t="s">
         <v>100</v>
       </c>
       <c r="G312" s="10" t="s">
         <v>32</v>
       </c>
@@ -26814,723 +26816,723 @@
       <c r="G313" s="10" t="s">
         <v>32</v>
       </c>
       <c r="H313" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I313" s="6">
         <v>6.5</v>
       </c>
       <c r="J313" s="10" t="s">
         <v>1246</v>
       </c>
       <c r="K313" s="6" t="s">
         <v>53</v>
       </c>
       <c r="L313" s="10" t="s">
         <v>100</v>
       </c>
       <c r="M313" s="6" t="s">
         <v>1247</v>
       </c>
       <c r="N313" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O313" s="6">
-        <v>25077.02</v>
+        <v>26271.17</v>
       </c>
       <c r="P313" s="6"/>
     </row>
     <row r="314" spans="1:16" customHeight="1" ht="65">
       <c r="A314" s="6" t="s">
         <v>1248</v>
       </c>
       <c r="B314" s="6">
         <v>0</v>
       </c>
       <c r="C314" s="6">
         <v>0</v>
       </c>
       <c r="D314" s="6">
         <v>0</v>
       </c>
       <c r="E314" s="6" t="s">
         <v>1249</v>
       </c>
       <c r="F314" s="9" t="s">
         <v>100</v>
       </c>
       <c r="G314" s="10" t="s">
         <v>32</v>
       </c>
       <c r="H314" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I314" s="6">
         <v>5.1</v>
       </c>
       <c r="J314" s="10" t="s">
         <v>1250</v>
       </c>
       <c r="K314" s="6" t="s">
         <v>53</v>
       </c>
       <c r="L314" s="10" t="s">
         <v>100</v>
       </c>
       <c r="M314" s="6" t="s">
         <v>1251</v>
       </c>
       <c r="N314" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O314" s="6">
-        <v>20459.28</v>
+        <v>22162.14</v>
       </c>
       <c r="P314" s="6"/>
     </row>
     <row r="315" spans="1:16" customHeight="1" ht="65">
       <c r="A315" s="6" t="s">
         <v>1252</v>
       </c>
       <c r="B315" s="6">
         <v>0</v>
       </c>
       <c r="C315" s="6">
         <v>0</v>
       </c>
       <c r="D315" s="6">
         <v>0</v>
       </c>
       <c r="E315" s="6" t="s">
         <v>1253</v>
       </c>
       <c r="F315" s="9" t="s">
         <v>100</v>
       </c>
       <c r="G315" s="10" t="s">
         <v>32</v>
       </c>
       <c r="H315" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I315" s="6">
         <v>6.5</v>
       </c>
       <c r="J315" s="10" t="s">
         <v>1254</v>
       </c>
       <c r="K315" s="6" t="s">
         <v>53</v>
       </c>
       <c r="L315" s="10" t="s">
         <v>100</v>
       </c>
       <c r="M315" s="6" t="s">
         <v>1255</v>
       </c>
       <c r="N315" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O315" s="6">
-        <v>25863.76</v>
+        <v>27095.36</v>
       </c>
       <c r="P315" s="6"/>
     </row>
     <row r="316" spans="1:16" customHeight="1" ht="65">
       <c r="A316" s="6" t="s">
         <v>1256</v>
       </c>
       <c r="B316" s="6">
         <v>0</v>
       </c>
       <c r="C316" s="6">
         <v>0</v>
       </c>
       <c r="D316" s="6">
         <v>0</v>
       </c>
       <c r="E316" s="6" t="s">
         <v>1257</v>
       </c>
       <c r="F316" s="9" t="s">
         <v>100</v>
       </c>
       <c r="G316" s="10" t="s">
         <v>32</v>
       </c>
       <c r="H316" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I316" s="6">
         <v>4.3</v>
       </c>
       <c r="J316" s="10" t="s">
         <v>1258</v>
       </c>
       <c r="K316" s="6" t="s">
         <v>53</v>
       </c>
       <c r="L316" s="10" t="s">
         <v>100</v>
       </c>
       <c r="M316" s="6" t="s">
         <v>1259</v>
       </c>
       <c r="N316" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O316" s="6">
-        <v>19151.14</v>
+        <v>20745.12</v>
       </c>
       <c r="P316" s="6"/>
     </row>
     <row r="317" spans="1:16" customHeight="1" ht="65">
       <c r="A317" s="6" t="s">
         <v>1260</v>
       </c>
       <c r="B317" s="6">
         <v>0</v>
       </c>
       <c r="C317" s="6">
         <v>0</v>
       </c>
       <c r="D317" s="6">
         <v>0</v>
       </c>
       <c r="E317" s="6" t="s">
         <v>1261</v>
       </c>
       <c r="F317" s="9" t="s">
         <v>113</v>
       </c>
       <c r="G317" s="10" t="s">
         <v>32</v>
       </c>
       <c r="H317" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I317" s="6">
         <v>15.3</v>
       </c>
       <c r="J317" s="10" t="s">
         <v>1262</v>
       </c>
       <c r="K317" s="6" t="s">
         <v>53</v>
       </c>
       <c r="L317" s="10" t="s">
         <v>113</v>
       </c>
       <c r="M317" s="6" t="s">
         <v>1263</v>
       </c>
       <c r="N317" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O317" s="6">
-        <v>45298.98</v>
+        <v>49069.28</v>
       </c>
       <c r="P317" s="6"/>
     </row>
     <row r="318" spans="1:16" customHeight="1" ht="65">
       <c r="A318" s="6" t="s">
         <v>1264</v>
       </c>
       <c r="B318" s="6">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="C318" s="6">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D318" s="6">
         <v>0</v>
       </c>
       <c r="E318" s="6" t="s">
         <v>1265</v>
       </c>
       <c r="F318" s="9" t="s">
         <v>113</v>
       </c>
       <c r="G318" s="10" t="s">
         <v>32</v>
       </c>
       <c r="H318" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I318" s="6">
         <v>14</v>
       </c>
       <c r="J318" s="10" t="s">
         <v>1266</v>
       </c>
       <c r="K318" s="6" t="s">
         <v>53</v>
       </c>
       <c r="L318" s="10" t="s">
         <v>113</v>
       </c>
       <c r="M318" s="6" t="s">
         <v>1267</v>
       </c>
       <c r="N318" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O318" s="6">
-        <v>23480.67</v>
+        <v>25435</v>
       </c>
       <c r="P318" s="6"/>
     </row>
     <row r="319" spans="1:16" customHeight="1" ht="65">
       <c r="A319" s="6" t="s">
         <v>1268</v>
       </c>
       <c r="B319" s="6">
         <v>0</v>
       </c>
       <c r="C319" s="6">
         <v>0</v>
       </c>
       <c r="D319" s="6">
         <v>0</v>
       </c>
       <c r="E319" s="6" t="s">
         <v>1269</v>
       </c>
       <c r="F319" s="9" t="s">
         <v>113</v>
       </c>
       <c r="G319" s="10" t="s">
         <v>32</v>
       </c>
       <c r="H319" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I319" s="6">
         <v>14</v>
       </c>
       <c r="J319" s="10" t="s">
         <v>1270</v>
       </c>
       <c r="K319" s="6" t="s">
         <v>53</v>
       </c>
       <c r="L319" s="10" t="s">
         <v>113</v>
       </c>
       <c r="M319" s="6" t="s">
         <v>1271</v>
       </c>
       <c r="N319" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O319" s="6">
-        <v>23480.67</v>
+        <v>25435</v>
       </c>
       <c r="P319" s="6"/>
     </row>
     <row r="320" spans="1:16" customHeight="1" ht="65">
       <c r="A320" s="6" t="s">
         <v>1272</v>
       </c>
       <c r="B320" s="6">
         <v>0</v>
       </c>
       <c r="C320" s="6">
         <v>0</v>
       </c>
       <c r="D320" s="6">
         <v>0</v>
       </c>
       <c r="E320" s="6" t="s">
         <v>1273</v>
       </c>
       <c r="F320" s="9" t="s">
         <v>113</v>
       </c>
       <c r="G320" s="10" t="s">
         <v>32</v>
       </c>
       <c r="H320" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I320" s="6">
         <v>12</v>
       </c>
       <c r="J320" s="10" t="s">
         <v>1274</v>
       </c>
       <c r="K320" s="6" t="s">
         <v>53</v>
       </c>
       <c r="L320" s="10" t="s">
         <v>113</v>
       </c>
       <c r="M320" s="6" t="s">
         <v>1275</v>
       </c>
       <c r="N320" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O320" s="6">
-        <v>23310.05</v>
+        <v>25250.17</v>
       </c>
       <c r="P320" s="6"/>
     </row>
     <row r="321" spans="1:16" customHeight="1" ht="65">
       <c r="A321" s="6" t="s">
         <v>1276</v>
       </c>
       <c r="B321" s="6">
         <v>0</v>
       </c>
       <c r="C321" s="6">
         <v>0</v>
       </c>
       <c r="D321" s="6">
         <v>0</v>
       </c>
       <c r="E321" s="6" t="s">
         <v>1277</v>
       </c>
       <c r="F321" s="9" t="s">
         <v>100</v>
       </c>
       <c r="G321" s="10" t="s">
         <v>32</v>
       </c>
       <c r="H321" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I321" s="6">
         <v>3.5</v>
       </c>
       <c r="J321" s="10" t="s">
         <v>1278</v>
       </c>
       <c r="K321" s="6" t="s">
         <v>53</v>
       </c>
       <c r="L321" s="10" t="s">
         <v>100</v>
       </c>
       <c r="M321" s="6" t="s">
         <v>1279</v>
       </c>
       <c r="N321" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O321" s="6">
-        <v>16393.44</v>
+        <v>17174.09</v>
       </c>
       <c r="P321" s="6"/>
     </row>
     <row r="322" spans="1:16" customHeight="1" ht="65">
       <c r="A322" s="6" t="s">
         <v>1280</v>
       </c>
       <c r="B322" s="6">
         <v>0</v>
       </c>
       <c r="C322" s="6">
         <v>0</v>
       </c>
       <c r="D322" s="6">
         <v>0</v>
       </c>
       <c r="E322" s="6" t="s">
         <v>1281</v>
       </c>
       <c r="F322" s="9" t="s">
         <v>100</v>
       </c>
       <c r="G322" s="10" t="s">
         <v>32</v>
       </c>
       <c r="H322" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I322" s="6">
         <v>4.8</v>
       </c>
       <c r="J322" s="10" t="s">
         <v>1282</v>
       </c>
       <c r="K322" s="6" t="s">
         <v>53</v>
       </c>
       <c r="L322" s="10" t="s">
         <v>100</v>
       </c>
       <c r="M322" s="6" t="s">
         <v>1283</v>
       </c>
       <c r="N322" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O322" s="6">
-        <v>17890.48</v>
+        <v>18742.41</v>
       </c>
       <c r="P322" s="6"/>
     </row>
     <row r="323" spans="1:16" customHeight="1" ht="65">
       <c r="A323" s="6" t="s">
         <v>1284</v>
       </c>
       <c r="B323" s="6">
         <v>0</v>
       </c>
       <c r="C323" s="6">
         <v>0</v>
       </c>
       <c r="D323" s="6">
         <v>0</v>
       </c>
       <c r="E323" s="6" t="s">
         <v>1285</v>
       </c>
       <c r="F323" s="9" t="s">
         <v>100</v>
       </c>
       <c r="G323" s="10" t="s">
         <v>32</v>
       </c>
       <c r="H323" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I323" s="6">
         <v>3.5</v>
       </c>
       <c r="J323" s="10" t="s">
         <v>1286</v>
       </c>
       <c r="K323" s="6" t="s">
         <v>53</v>
       </c>
       <c r="L323" s="10" t="s">
         <v>100</v>
       </c>
       <c r="M323" s="6" t="s">
         <v>1287</v>
       </c>
       <c r="N323" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O323" s="6">
-        <v>16393.44</v>
+        <v>17174.09</v>
       </c>
       <c r="P323" s="6"/>
     </row>
     <row r="324" spans="1:16" customHeight="1" ht="65">
       <c r="A324" s="6" t="s">
         <v>1288</v>
       </c>
       <c r="B324" s="6">
         <v>0</v>
       </c>
       <c r="C324" s="6">
         <v>0</v>
       </c>
       <c r="D324" s="6">
         <v>0</v>
       </c>
       <c r="E324" s="6" t="s">
         <v>1289</v>
       </c>
       <c r="F324" s="9" t="s">
         <v>100</v>
       </c>
       <c r="G324" s="10" t="s">
         <v>32</v>
       </c>
       <c r="H324" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I324" s="6">
         <v>4.8</v>
       </c>
       <c r="J324" s="10" t="s">
         <v>1290</v>
       </c>
       <c r="K324" s="6" t="s">
         <v>53</v>
       </c>
       <c r="L324" s="10" t="s">
         <v>100</v>
       </c>
       <c r="M324" s="6" t="s">
         <v>1291</v>
       </c>
       <c r="N324" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O324" s="6">
-        <v>17890.48</v>
+        <v>18742.41</v>
       </c>
       <c r="P324" s="6"/>
     </row>
     <row r="325" spans="1:16" customHeight="1" ht="65">
       <c r="A325" s="6" t="s">
         <v>1292</v>
       </c>
       <c r="B325" s="6">
         <v>0</v>
       </c>
       <c r="C325" s="6">
         <v>0</v>
       </c>
       <c r="D325" s="6">
         <v>0</v>
       </c>
       <c r="E325" s="6" t="s">
         <v>1293</v>
       </c>
       <c r="F325" s="9" t="s">
         <v>100</v>
       </c>
       <c r="G325" s="10" t="s">
         <v>32</v>
       </c>
       <c r="H325" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I325" s="6">
         <v>3.5</v>
       </c>
       <c r="J325" s="10" t="s">
         <v>1294</v>
       </c>
       <c r="K325" s="6" t="s">
         <v>53</v>
       </c>
       <c r="L325" s="10" t="s">
         <v>100</v>
       </c>
       <c r="M325" s="6" t="s">
         <v>1295</v>
       </c>
       <c r="N325" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O325" s="6">
-        <v>16393.44</v>
+        <v>17174.09</v>
       </c>
       <c r="P325" s="6"/>
     </row>
     <row r="326" spans="1:16" customHeight="1" ht="65">
       <c r="A326" s="6" t="s">
         <v>1296</v>
       </c>
       <c r="B326" s="6">
         <v>0</v>
       </c>
       <c r="C326" s="6">
         <v>0</v>
       </c>
       <c r="D326" s="6">
         <v>0</v>
       </c>
       <c r="E326" s="6" t="s">
         <v>1297</v>
       </c>
       <c r="F326" s="9" t="s">
         <v>100</v>
       </c>
       <c r="G326" s="10" t="s">
         <v>32</v>
       </c>
       <c r="H326" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I326" s="6">
         <v>3.5</v>
       </c>
       <c r="J326" s="10" t="s">
         <v>1298</v>
       </c>
       <c r="K326" s="6" t="s">
         <v>53</v>
       </c>
       <c r="L326" s="10" t="s">
         <v>100</v>
       </c>
       <c r="M326" s="6" t="s">
         <v>1299</v>
       </c>
       <c r="N326" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O326" s="6">
-        <v>17890.48</v>
+        <v>18742.41</v>
       </c>
       <c r="P326" s="6"/>
     </row>
     <row r="327" spans="1:16" customHeight="1" ht="65">
       <c r="A327" s="6" t="s">
         <v>1300</v>
       </c>
       <c r="B327" s="6">
         <v>0</v>
       </c>
       <c r="C327" s="6">
         <v>0</v>
       </c>
       <c r="D327" s="6">
         <v>0</v>
       </c>
       <c r="E327" s="6" t="s">
         <v>1301</v>
       </c>
       <c r="F327" s="9" t="s">
         <v>113</v>
       </c>
       <c r="G327" s="10" t="s">
         <v>32</v>
       </c>
       <c r="H327" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I327" s="6">
         <v>6.2</v>
       </c>
       <c r="J327" s="10" t="s">
         <v>1302</v>
       </c>
       <c r="K327" s="6" t="s">
         <v>53</v>
       </c>
       <c r="L327" s="10" t="s">
         <v>113</v>
       </c>
       <c r="M327" s="6" t="s">
         <v>1303</v>
       </c>
       <c r="N327" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O327" s="6">
-        <v>23123.46</v>
+        <v>25048.08</v>
       </c>
       <c r="P327" s="6"/>
     </row>
     <row r="328" spans="1:16" customHeight="1" ht="65">
       <c r="A328" s="6" t="s">
         <v>1304</v>
       </c>
       <c r="B328" s="6">
         <v>0</v>
       </c>
       <c r="C328" s="6">
         <v>0</v>
       </c>
       <c r="D328" s="6">
         <v>0</v>
       </c>
       <c r="E328" s="6" t="s">
         <v>1305</v>
       </c>
       <c r="F328" s="9" t="s">
         <v>57</v>
       </c>
       <c r="G328" s="10" t="s">
         <v>23</v>
       </c>
@@ -27630,51 +27632,51 @@
       <c r="G330" s="10" t="s">
         <v>32</v>
       </c>
       <c r="H330" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I330" s="6">
         <v>3.3</v>
       </c>
       <c r="J330" s="10" t="s">
         <v>1314</v>
       </c>
       <c r="K330" s="6" t="s">
         <v>53</v>
       </c>
       <c r="L330" s="10" t="s">
         <v>100</v>
       </c>
       <c r="M330" s="6" t="s">
         <v>1315</v>
       </c>
       <c r="N330" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O330" s="6">
-        <v>12765.48</v>
+        <v>13373.36</v>
       </c>
       <c r="P330" s="6"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>