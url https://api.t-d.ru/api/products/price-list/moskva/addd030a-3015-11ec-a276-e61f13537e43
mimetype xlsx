--- v4 (2026-07-04)
+++ v5 (2026-08-19)
@@ -27,51 +27,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Price List Td" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1316">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>АО "Торговый Дизайн"</t>
   </si>
   <si>
     <t>Прайс-лист от</t>
   </si>
   <si>
-    <t>04.07.2026 17:15:54</t>
+    <t>18.08.2026 17:15:56</t>
   </si>
   <si>
     <t>Бренд/Номенклатура</t>
   </si>
   <si>
     <t>Остаток</t>
   </si>
   <si>
     <t>Свободно</t>
   </si>
   <si>
     <t>Резерв</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Категория</t>
   </si>
   <si>
     <t>Страна происхождения</t>
   </si>
   <si>
     <t>С - склад, П и З - заказ, (но товар может быть по наличию). Н - распродаем</t>
   </si>
@@ -133,98 +133,98 @@
     <t>F293c/5</t>
   </si>
   <si>
     <t>Крючки для экономпанелей</t>
   </si>
   <si>
     <t>КИТАЙ</t>
   </si>
   <si>
     <t>F293c/5 Крючок 250 мм, d=5мм, хром</t>
   </si>
   <si>
     <t>Abbott</t>
   </si>
   <si>
     <t>00000196423</t>
   </si>
   <si>
     <t>Ящик универсальный с перфорацией (600х400х312мм), красный</t>
   </si>
   <si>
     <t>C65VH.ECO_Red</t>
   </si>
   <si>
     <t>Ящики универсальные</t>
-  </si>
-[...1 lines deleted...]
-    <t>П</t>
   </si>
   <si>
     <t>Reklime</t>
   </si>
   <si>
     <t>ЦБ-00093310</t>
   </si>
   <si>
     <t>Весы с печатью этикеток МАССА-К MК-15.2-RP10-1</t>
   </si>
   <si>
     <t>MК-15.2-RP10-1</t>
   </si>
   <si>
     <t>Весы с печатью этикеток</t>
   </si>
   <si>
     <t>Н</t>
   </si>
   <si>
     <t>Весы электронные MК-15.2-RP10-1, с печатью этикеток,
 Материал - металл, пластик. 
 Предел взвешивания - 15 кг. 
 Дискретность двухдиапазонная - 2/5 г. 
 Платформа (нерж. сталь) 336х240 мм. 
 Матричный ЖК дисплей с подсветкой, 192х64 точки. 
 Интерфейсы: Ethernet, USB тип А, DB9-MА/вилка (интерфейс RS-232), TJ1A-4P4C 
 Ширина рулона/этикеток, 60/58 мм
 Весы поддерживают печать 8 форматов штрихкодов, регистрируют товароучетные операции (продажа, прием, отпуск, списание, инвентаризация). 
 Питание от сети через адаптер.</t>
   </si>
   <si>
     <t>МАССА-К</t>
   </si>
   <si>
     <t>00000324029</t>
   </si>
   <si>
     <t>Весы лабораторные CAS XE-300</t>
   </si>
   <si>
     <t>XE-300</t>
   </si>
   <si>
     <t>Весы лабораторные</t>
+  </si>
+  <si>
+    <t>П</t>
   </si>
   <si>
     <t>Габариты: 272х180х80мм. Предел взвешивания: 300 г. Точность: 0,005 г. Размер платформы: круглая Ø128 мм. Диапазон рабочих температур 5-40 С. Тип дисплея: жидкокристаллический. Калибровочная гиря: 1кгF2. Класс точности: II высокий. Интерфейс: USB, RS-232. Источник питания: сеть 220, аккумулятор. Режим работы: простое взвешивание, измерение плотности, процентный, счетный, дозирование.</t>
   </si>
   <si>
     <t>CAS</t>
   </si>
   <si>
     <t>00000340780</t>
   </si>
   <si>
     <t>Весы для простого взвешивания CAS SWII-05</t>
   </si>
   <si>
     <t>SWII-5 (SD)</t>
   </si>
   <si>
     <t>Весы для простого взвешивания</t>
   </si>
   <si>
     <t>Габариты: 260х290х137 мм. Предел взвешивания: 5 кг. Точность: 1 г. Размер платформы: 234х185 мм. Диапазон рабочих температур -10...+40 С. Источник питания: аккумулятор, сеть 220. Платформа из пластика. Яркий светодиодный дисплей. Уравновешивание тары. Режим дозирования. Счетный режим (определение количества
 одинаковых предметов). Автоматическое отключение. Автоматический переход в ждущий режим. Аккумулятор в комплекте.</t>
   </si>
   <si>
     <t>00000044147</t>
@@ -12643,260 +12643,258 @@
       <c r="P11" s="6"/>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" s="6" t="s">
         <v>36</v>
       </c>
       <c r="B12" s="6">
         <v>0</v>
       </c>
       <c r="C12" s="6">
         <v>0</v>
       </c>
       <c r="D12" s="6">
         <v>0</v>
       </c>
       <c r="E12" s="6" t="s">
         <v>37</v>
       </c>
       <c r="F12" s="9" t="s">
         <v>38</v>
       </c>
       <c r="G12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H12" s="6" t="s">
-        <v>39</v>
+        <v>24</v>
       </c>
       <c r="I12" s="6">
         <v>0</v>
       </c>
       <c r="J12" s="10"/>
       <c r="K12" s="6" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="L12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="M12" s="6" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="N12" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O12" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O12" s="6"/>
       <c r="P12" s="6"/>
     </row>
     <row r="13" spans="1:16" customHeight="1" ht="65">
       <c r="A13" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="B13" s="6">
+        <v>0</v>
+      </c>
+      <c r="C13" s="6">
+        <v>0</v>
+      </c>
+      <c r="D13" s="6">
+        <v>0</v>
+      </c>
+      <c r="E13" s="6" t="s">
         <v>42</v>
       </c>
-      <c r="B13" s="6">
-[...8 lines deleted...]
-      <c r="E13" s="6" t="s">
+      <c r="F13" s="9" t="s">
         <v>43</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
       <c r="G13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H13" s="6" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="I13" s="6">
         <v>6.5</v>
       </c>
       <c r="J13" s="10" t="s">
+        <v>45</v>
+      </c>
+      <c r="K13" s="6" t="s">
         <v>46</v>
       </c>
-      <c r="K13" s="6" t="s">
+      <c r="L13" s="10" t="s">
+        <v>43</v>
+      </c>
+      <c r="M13" s="6" t="s">
         <v>47</v>
-      </c>
-[...4 lines deleted...]
-        <v>48</v>
       </c>
       <c r="N13" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O13" s="6"/>
       <c r="P13" s="6"/>
     </row>
     <row r="14" spans="1:16" customHeight="1" ht="65">
       <c r="A14" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="B14" s="6">
+        <v>0</v>
+      </c>
+      <c r="C14" s="6">
+        <v>0</v>
+      </c>
+      <c r="D14" s="6">
+        <v>0</v>
+      </c>
+      <c r="E14" s="6" t="s">
         <v>49</v>
       </c>
-      <c r="B14" s="6">
-[...8 lines deleted...]
-      <c r="E14" s="6" t="s">
+      <c r="F14" s="9" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
       <c r="G14" s="10" t="s">
         <v>32</v>
       </c>
       <c r="H14" s="6" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="I14" s="6">
         <v>1.5</v>
       </c>
       <c r="J14" s="10" t="s">
         <v>52</v>
       </c>
       <c r="K14" s="6" t="s">
         <v>53</v>
       </c>
       <c r="L14" s="10" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="M14" s="6" t="s">
         <v>54</v>
       </c>
       <c r="N14" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O14" s="6">
-        <v>22361.01</v>
+        <v>24615.81</v>
       </c>
       <c r="P14" s="6"/>
     </row>
     <row r="15" spans="1:16" customHeight="1" ht="65">
       <c r="A15" s="6" t="s">
         <v>55</v>
       </c>
       <c r="B15" s="6">
         <v>0</v>
       </c>
       <c r="C15" s="6">
         <v>0</v>
       </c>
       <c r="D15" s="6">
         <v>0</v>
       </c>
       <c r="E15" s="6" t="s">
         <v>56</v>
       </c>
       <c r="F15" s="9" t="s">
         <v>57</v>
       </c>
       <c r="G15" s="10" t="s">
         <v>32</v>
       </c>
       <c r="H15" s="6" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="I15" s="6">
         <v>2.8</v>
       </c>
       <c r="J15" s="10" t="s">
         <v>58</v>
       </c>
       <c r="K15" s="6" t="s">
         <v>53</v>
       </c>
       <c r="L15" s="10" t="s">
         <v>57</v>
       </c>
       <c r="M15" s="6" t="s">
         <v>59</v>
       </c>
       <c r="N15" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O15" s="6">
-        <v>10700.63</v>
+        <v>11779.64</v>
       </c>
       <c r="P15" s="6"/>
     </row>
     <row r="16" spans="1:16" customHeight="1" ht="65">
       <c r="A16" s="6" t="s">
         <v>60</v>
       </c>
       <c r="B16" s="6">
         <v>0</v>
       </c>
       <c r="C16" s="6">
         <v>0</v>
       </c>
       <c r="D16" s="6">
         <v>0</v>
       </c>
       <c r="E16" s="6" t="s">
         <v>61</v>
       </c>
       <c r="F16" s="9" t="s">
         <v>57</v>
       </c>
       <c r="G16" s="10" t="s">
         <v>32</v>
       </c>
       <c r="H16" s="6" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="I16" s="6">
         <v>2.8</v>
       </c>
       <c r="J16" s="10" t="s">
         <v>62</v>
       </c>
       <c r="K16" s="6" t="s">
         <v>53</v>
       </c>
       <c r="L16" s="10" t="s">
         <v>57</v>
       </c>
       <c r="M16" s="6" t="s">
         <v>63</v>
       </c>
       <c r="N16" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O16" s="6">
-        <v>10700.63</v>
+        <v>11779.64</v>
       </c>
       <c r="P16" s="6"/>
     </row>
     <row r="17" spans="1:16" customHeight="1" ht="65">
       <c r="A17" s="6" t="s">
         <v>64</v>
       </c>
       <c r="B17" s="6">
         <v>0</v>
       </c>
       <c r="C17" s="6">
         <v>0</v>
       </c>
       <c r="D17" s="6">
         <v>0</v>
       </c>
       <c r="E17" s="6" t="s">
         <v>65</v>
       </c>
       <c r="F17" s="9" t="s">
         <v>31</v>
       </c>
       <c r="G17" s="10" t="s">
         <v>23</v>
       </c>
@@ -12925,71 +12923,69 @@
       <c r="P17" s="6"/>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" s="6" t="s">
         <v>68</v>
       </c>
       <c r="B18" s="6">
         <v>0</v>
       </c>
       <c r="C18" s="6">
         <v>0</v>
       </c>
       <c r="D18" s="6">
         <v>0</v>
       </c>
       <c r="E18" s="6" t="s">
         <v>69</v>
       </c>
       <c r="F18" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G18" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H18" s="6" t="s">
-        <v>39</v>
+        <v>24</v>
       </c>
       <c r="I18" s="6">
         <v>1.2</v>
       </c>
       <c r="J18" s="10"/>
       <c r="K18" s="6" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="L18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="M18" s="6" t="s">
         <v>70</v>
       </c>
       <c r="N18" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O18" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O18" s="6"/>
       <c r="P18" s="6"/>
     </row>
     <row r="19" spans="1:16" customHeight="1" ht="65">
       <c r="A19" s="6" t="s">
         <v>71</v>
       </c>
       <c r="B19" s="6">
         <v>0</v>
       </c>
       <c r="C19" s="6">
         <v>0</v>
       </c>
       <c r="D19" s="6">
         <v>0</v>
       </c>
       <c r="E19" s="6" t="s">
         <v>72</v>
       </c>
       <c r="F19" s="9" t="s">
         <v>73</v>
       </c>
       <c r="G19" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H19" s="6" t="s">
@@ -13017,456 +13013,456 @@
       <c r="P19" s="6"/>
     </row>
     <row r="20" spans="1:16" customHeight="1" ht="65">
       <c r="A20" s="6" t="s">
         <v>78</v>
       </c>
       <c r="B20" s="6">
         <v>0</v>
       </c>
       <c r="C20" s="6">
         <v>0</v>
       </c>
       <c r="D20" s="6">
         <v>0</v>
       </c>
       <c r="E20" s="6" t="s">
         <v>79</v>
       </c>
       <c r="F20" s="9" t="s">
         <v>80</v>
       </c>
       <c r="G20" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H20" s="6" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="I20" s="6">
         <v>0</v>
       </c>
       <c r="J20" s="10" t="s">
         <v>81</v>
       </c>
       <c r="K20" s="6" t="s">
         <v>82</v>
       </c>
       <c r="L20" s="10" t="s">
         <v>83</v>
       </c>
       <c r="M20" s="6" t="s">
         <v>84</v>
       </c>
       <c r="N20" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O20" s="6">
         <v>38848.69</v>
       </c>
       <c r="P20" s="6"/>
     </row>
     <row r="21" spans="1:16" customHeight="1" ht="65">
       <c r="A21" s="6" t="s">
         <v>85</v>
       </c>
       <c r="B21" s="6">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="C21" s="6">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="D21" s="6">
         <v>0</v>
       </c>
       <c r="E21" s="6" t="s">
         <v>86</v>
       </c>
       <c r="F21" s="9" t="s">
         <v>57</v>
       </c>
       <c r="G21" s="10" t="s">
         <v>32</v>
       </c>
       <c r="H21" s="6" t="s">
         <v>87</v>
       </c>
       <c r="I21" s="6">
         <v>4.1</v>
       </c>
       <c r="J21" s="10" t="s">
         <v>88</v>
       </c>
       <c r="K21" s="6" t="s">
         <v>53</v>
       </c>
       <c r="L21" s="10" t="s">
         <v>57</v>
       </c>
       <c r="M21" s="6" t="s">
         <v>89</v>
       </c>
       <c r="N21" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O21" s="6">
-        <v>15846.62</v>
+        <v>17444.53</v>
       </c>
       <c r="P21" s="6"/>
     </row>
     <row r="22" spans="1:16" customHeight="1" ht="65">
       <c r="A22" s="6" t="s">
         <v>90</v>
       </c>
       <c r="B22" s="6">
         <v>0</v>
       </c>
       <c r="C22" s="6">
         <v>0</v>
       </c>
       <c r="D22" s="6">
         <v>0</v>
       </c>
       <c r="E22" s="6" t="s">
         <v>91</v>
       </c>
       <c r="F22" s="9" t="s">
         <v>57</v>
       </c>
       <c r="G22" s="10" t="s">
         <v>32</v>
       </c>
       <c r="H22" s="6" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="I22" s="6">
         <v>4.1</v>
       </c>
       <c r="J22" s="10" t="s">
         <v>92</v>
       </c>
       <c r="K22" s="6" t="s">
         <v>53</v>
       </c>
       <c r="L22" s="10" t="s">
         <v>57</v>
       </c>
       <c r="M22" s="6" t="s">
         <v>93</v>
       </c>
       <c r="N22" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O22" s="6">
-        <v>15846.62</v>
+        <v>17444.53</v>
       </c>
       <c r="P22" s="6"/>
     </row>
     <row r="23" spans="1:16" customHeight="1" ht="65">
       <c r="A23" s="6" t="s">
         <v>94</v>
       </c>
       <c r="B23" s="6">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="C23" s="6">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="D23" s="6">
         <v>0</v>
       </c>
       <c r="E23" s="6" t="s">
         <v>95</v>
       </c>
       <c r="F23" s="9" t="s">
         <v>57</v>
       </c>
       <c r="G23" s="10" t="s">
         <v>32</v>
       </c>
       <c r="H23" s="6" t="s">
         <v>87</v>
       </c>
       <c r="I23" s="6">
         <v>4.1</v>
       </c>
       <c r="J23" s="10" t="s">
         <v>96</v>
       </c>
       <c r="K23" s="6" t="s">
         <v>53</v>
       </c>
       <c r="L23" s="10" t="s">
         <v>57</v>
       </c>
       <c r="M23" s="6" t="s">
         <v>97</v>
       </c>
       <c r="N23" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O23" s="6">
-        <v>15846.62</v>
+        <v>17444.53</v>
       </c>
       <c r="P23" s="6"/>
     </row>
     <row r="24" spans="1:16" customHeight="1" ht="65">
       <c r="A24" s="6" t="s">
         <v>98</v>
       </c>
       <c r="B24" s="6">
         <v>0</v>
       </c>
       <c r="C24" s="6">
         <v>0</v>
       </c>
       <c r="D24" s="6">
         <v>0</v>
       </c>
       <c r="E24" s="6" t="s">
         <v>99</v>
       </c>
       <c r="F24" s="9" t="s">
         <v>100</v>
       </c>
       <c r="G24" s="10" t="s">
         <v>32</v>
       </c>
       <c r="H24" s="6" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="I24" s="6">
         <v>6.5</v>
       </c>
       <c r="J24" s="10" t="s">
         <v>101</v>
       </c>
       <c r="K24" s="6" t="s">
         <v>53</v>
       </c>
       <c r="L24" s="10" t="s">
         <v>100</v>
       </c>
       <c r="M24" s="6" t="s">
         <v>102</v>
       </c>
       <c r="N24" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O24" s="6">
-        <v>25361.95</v>
+        <v>28243.99</v>
       </c>
       <c r="P24" s="6"/>
     </row>
     <row r="25" spans="1:16" customHeight="1" ht="65">
       <c r="A25" s="6" t="s">
         <v>103</v>
       </c>
       <c r="B25" s="6">
         <v>0</v>
       </c>
       <c r="C25" s="6">
         <v>0</v>
       </c>
       <c r="D25" s="6">
         <v>0</v>
       </c>
       <c r="E25" s="6" t="s">
         <v>104</v>
       </c>
       <c r="F25" s="9" t="s">
         <v>100</v>
       </c>
       <c r="G25" s="10" t="s">
         <v>32</v>
       </c>
       <c r="H25" s="6" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="I25" s="6">
         <v>5.2</v>
       </c>
       <c r="J25" s="10" t="s">
         <v>105</v>
       </c>
       <c r="K25" s="6" t="s">
         <v>53</v>
       </c>
       <c r="L25" s="10" t="s">
         <v>57</v>
       </c>
       <c r="M25" s="6" t="s">
         <v>106</v>
       </c>
       <c r="N25" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O25" s="6">
-        <v>24441.68</v>
+        <v>26906.28</v>
       </c>
       <c r="P25" s="6"/>
     </row>
     <row r="26" spans="1:16" customHeight="1" ht="65">
       <c r="A26" s="6" t="s">
         <v>107</v>
       </c>
       <c r="B26" s="6">
         <v>0</v>
       </c>
       <c r="C26" s="6">
         <v>0</v>
       </c>
       <c r="D26" s="6">
         <v>0</v>
       </c>
       <c r="E26" s="6" t="s">
         <v>108</v>
       </c>
       <c r="F26" s="9" t="s">
         <v>100</v>
       </c>
       <c r="G26" s="10" t="s">
         <v>32</v>
       </c>
       <c r="H26" s="6" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="I26" s="6">
         <v>5.2</v>
       </c>
       <c r="J26" s="10" t="s">
         <v>109</v>
       </c>
       <c r="K26" s="6" t="s">
         <v>53</v>
       </c>
       <c r="L26" s="10" t="s">
         <v>57</v>
       </c>
       <c r="M26" s="6" t="s">
         <v>110</v>
       </c>
       <c r="N26" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O26" s="6">
-        <v>24441.68</v>
+        <v>26906.28</v>
       </c>
       <c r="P26" s="6"/>
     </row>
     <row r="27" spans="1:16" customHeight="1" ht="65">
       <c r="A27" s="6" t="s">
         <v>111</v>
       </c>
       <c r="B27" s="6">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C27" s="6">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D27" s="6">
         <v>0</v>
       </c>
       <c r="E27" s="6" t="s">
         <v>112</v>
       </c>
       <c r="F27" s="9" t="s">
         <v>113</v>
       </c>
       <c r="G27" s="10" t="s">
         <v>32</v>
       </c>
       <c r="H27" s="6" t="s">
         <v>87</v>
       </c>
       <c r="I27" s="6">
         <v>12</v>
       </c>
       <c r="J27" s="10" t="s">
         <v>114</v>
       </c>
       <c r="K27" s="6" t="s">
         <v>53</v>
       </c>
       <c r="L27" s="10" t="s">
         <v>113</v>
       </c>
       <c r="M27" s="6" t="s">
         <v>115</v>
       </c>
       <c r="N27" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O27" s="6">
-        <v>27178.45</v>
+        <v>29919.01</v>
       </c>
       <c r="P27" s="6"/>
     </row>
     <row r="28" spans="1:16" customHeight="1" ht="65">
       <c r="A28" s="6" t="s">
         <v>116</v>
       </c>
       <c r="B28" s="6">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="C28" s="6">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D28" s="6">
         <v>0</v>
       </c>
       <c r="E28" s="6" t="s">
         <v>117</v>
       </c>
       <c r="F28" s="9" t="s">
         <v>113</v>
       </c>
       <c r="G28" s="10" t="s">
         <v>32</v>
       </c>
       <c r="H28" s="6" t="s">
         <v>87</v>
       </c>
       <c r="I28" s="6">
         <v>12</v>
       </c>
       <c r="J28" s="10" t="s">
         <v>118</v>
       </c>
       <c r="K28" s="6" t="s">
         <v>53</v>
       </c>
       <c r="L28" s="10" t="s">
         <v>113</v>
       </c>
       <c r="M28" s="6" t="s">
         <v>119</v>
       </c>
       <c r="N28" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O28" s="6">
-        <v>27178.45</v>
+        <v>29919.01</v>
       </c>
       <c r="P28" s="6"/>
     </row>
     <row r="29" spans="1:16" customHeight="1" ht="65">
       <c r="A29" s="6" t="s">
         <v>120</v>
       </c>
       <c r="B29" s="6">
         <v>0</v>
       </c>
       <c r="C29" s="6">
         <v>0</v>
       </c>
       <c r="D29" s="6">
         <v>0</v>
       </c>
       <c r="E29" s="6" t="s">
         <v>121</v>
       </c>
       <c r="F29" s="9" t="s">
         <v>122</v>
       </c>
       <c r="G29" s="10" t="s">
         <v>23</v>
       </c>
@@ -13541,72 +13537,72 @@
       <c r="P30" s="6"/>
     </row>
     <row r="31" spans="1:16" customHeight="1" ht="65">
       <c r="A31" s="6" t="s">
         <v>129</v>
       </c>
       <c r="B31" s="6">
         <v>0</v>
       </c>
       <c r="C31" s="6">
         <v>0</v>
       </c>
       <c r="D31" s="6">
         <v>0</v>
       </c>
       <c r="E31" s="6" t="s">
         <v>130</v>
       </c>
       <c r="F31" s="9" t="s">
         <v>113</v>
       </c>
       <c r="G31" s="10" t="s">
         <v>32</v>
       </c>
       <c r="H31" s="6" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="I31" s="6">
         <v>15</v>
       </c>
       <c r="J31" s="10" t="s">
         <v>131</v>
       </c>
       <c r="K31" s="6" t="s">
         <v>53</v>
       </c>
       <c r="L31" s="10" t="s">
         <v>113</v>
       </c>
       <c r="M31" s="6" t="s">
         <v>132</v>
       </c>
       <c r="N31" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O31" s="6">
-        <v>20293.5</v>
+        <v>22599.58</v>
       </c>
       <c r="P31" s="6"/>
     </row>
     <row r="32" spans="1:16" customHeight="1" ht="65">
       <c r="A32" s="6" t="s">
         <v>133</v>
       </c>
       <c r="B32" s="6">
         <v>0</v>
       </c>
       <c r="C32" s="6">
         <v>0</v>
       </c>
       <c r="D32" s="6">
         <v>0</v>
       </c>
       <c r="E32" s="6" t="s">
         <v>134</v>
       </c>
       <c r="F32" s="9" t="s">
         <v>135</v>
       </c>
       <c r="G32" s="10" t="s">
         <v>23</v>
       </c>
@@ -13681,51 +13677,51 @@
       <c r="P33" s="6"/>
     </row>
     <row r="34" spans="1:16" customHeight="1" ht="65">
       <c r="A34" s="6" t="s">
         <v>145</v>
       </c>
       <c r="B34" s="6">
         <v>0</v>
       </c>
       <c r="C34" s="6">
         <v>0</v>
       </c>
       <c r="D34" s="6">
         <v>0</v>
       </c>
       <c r="E34" s="6">
         <v>198513</v>
       </c>
       <c r="F34" s="9" t="s">
         <v>146</v>
       </c>
       <c r="G34" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H34" s="6" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="I34" s="6">
         <v>0</v>
       </c>
       <c r="J34" s="10" t="s">
         <v>147</v>
       </c>
       <c r="K34" s="6" t="s">
         <v>148</v>
       </c>
       <c r="L34" s="10" t="s">
         <v>146</v>
       </c>
       <c r="M34" s="6" t="s">
         <v>149</v>
       </c>
       <c r="N34" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O34" s="6">
         <v>81.89</v>
       </c>
       <c r="P34" s="6"/>
     </row>
     <row r="35" spans="1:16" customHeight="1" ht="65">
@@ -13959,243 +13955,243 @@
       <c r="P39" s="6"/>
     </row>
     <row r="40" spans="1:16" customHeight="1" ht="65">
       <c r="A40" s="6" t="s">
         <v>173</v>
       </c>
       <c r="B40" s="6">
         <v>0</v>
       </c>
       <c r="C40" s="6">
         <v>0</v>
       </c>
       <c r="D40" s="6">
         <v>0</v>
       </c>
       <c r="E40" s="6" t="s">
         <v>174</v>
       </c>
       <c r="F40" s="9" t="s">
         <v>175</v>
       </c>
       <c r="G40" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H40" s="6" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="I40" s="6">
         <v>2.4</v>
       </c>
       <c r="J40" s="10" t="s">
         <v>176</v>
       </c>
       <c r="K40" s="6" t="s">
         <v>177</v>
       </c>
       <c r="L40" s="10" t="s">
         <v>83</v>
       </c>
       <c r="M40" s="6" t="s">
         <v>178</v>
       </c>
       <c r="N40" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O40" s="6">
         <v>712.12</v>
       </c>
       <c r="P40" s="6"/>
     </row>
     <row r="41" spans="1:16" customHeight="1" ht="65">
       <c r="A41" s="6" t="s">
         <v>179</v>
       </c>
       <c r="B41" s="6">
-        <v>67</v>
+        <v>52</v>
       </c>
       <c r="C41" s="6">
-        <v>67</v>
+        <v>52</v>
       </c>
       <c r="D41" s="6">
         <v>0</v>
       </c>
       <c r="E41" s="6" t="s">
         <v>180</v>
       </c>
       <c r="F41" s="9" t="s">
         <v>175</v>
       </c>
       <c r="G41" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H41" s="6" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="I41" s="6">
         <v>2.79</v>
       </c>
       <c r="J41" s="10" t="s">
         <v>181</v>
       </c>
       <c r="K41" s="6" t="s">
         <v>177</v>
       </c>
       <c r="L41" s="10" t="s">
         <v>83</v>
       </c>
       <c r="M41" s="6" t="s">
         <v>182</v>
       </c>
       <c r="N41" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O41" s="6">
         <v>855.97</v>
       </c>
       <c r="P41" s="6"/>
     </row>
     <row r="42" spans="1:16" customHeight="1" ht="65">
       <c r="A42" s="6" t="s">
         <v>183</v>
       </c>
       <c r="B42" s="6">
         <v>0</v>
       </c>
       <c r="C42" s="6">
         <v>0</v>
       </c>
       <c r="D42" s="6">
         <v>0</v>
       </c>
       <c r="E42" s="6" t="s">
         <v>184</v>
       </c>
       <c r="F42" s="9" t="s">
         <v>175</v>
       </c>
       <c r="G42" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H42" s="6" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="I42" s="6">
         <v>3.21</v>
       </c>
       <c r="J42" s="10" t="s">
         <v>185</v>
       </c>
       <c r="K42" s="6" t="s">
         <v>177</v>
       </c>
       <c r="L42" s="10" t="s">
         <v>83</v>
       </c>
       <c r="M42" s="6" t="s">
         <v>186</v>
       </c>
       <c r="N42" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O42" s="6">
         <v>999.81</v>
       </c>
       <c r="P42" s="6"/>
     </row>
     <row r="43" spans="1:16" customHeight="1" ht="65">
       <c r="A43" s="6" t="s">
         <v>187</v>
       </c>
       <c r="B43" s="6">
         <v>12</v>
       </c>
       <c r="C43" s="6">
         <v>12</v>
       </c>
       <c r="D43" s="6">
         <v>0</v>
       </c>
       <c r="E43" s="6" t="s">
         <v>188</v>
       </c>
       <c r="F43" s="9" t="s">
         <v>175</v>
       </c>
       <c r="G43" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H43" s="6" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="I43" s="6">
         <v>3.9</v>
       </c>
       <c r="J43" s="10" t="s">
         <v>189</v>
       </c>
       <c r="K43" s="6" t="s">
         <v>177</v>
       </c>
       <c r="L43" s="10" t="s">
         <v>83</v>
       </c>
       <c r="M43" s="6" t="s">
         <v>190</v>
       </c>
       <c r="N43" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O43" s="6">
         <v>1184.21</v>
       </c>
       <c r="P43" s="6"/>
     </row>
     <row r="44" spans="1:16" customHeight="1" ht="65">
       <c r="A44" s="6" t="s">
         <v>191</v>
       </c>
       <c r="B44" s="6">
         <v>0</v>
       </c>
       <c r="C44" s="6">
         <v>0</v>
       </c>
       <c r="D44" s="6">
         <v>0</v>
       </c>
       <c r="E44" s="6" t="s">
         <v>192</v>
       </c>
       <c r="F44" s="9" t="s">
         <v>80</v>
       </c>
       <c r="G44" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H44" s="6" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="I44" s="6">
         <v>0</v>
       </c>
       <c r="J44" s="10" t="s">
         <v>193</v>
       </c>
       <c r="K44" s="6" t="s">
         <v>177</v>
       </c>
       <c r="L44" s="10" t="s">
         <v>83</v>
       </c>
       <c r="M44" s="6" t="s">
         <v>194</v>
       </c>
       <c r="N44" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O44" s="6">
         <v>5348.34</v>
       </c>
       <c r="P44" s="6"/>
     </row>
     <row r="45" spans="1:16" customHeight="1" ht="65">
@@ -14229,54 +14225,54 @@
       <c r="J45" s="10" t="s">
         <v>197</v>
       </c>
       <c r="K45" s="6" t="s">
         <v>177</v>
       </c>
       <c r="L45" s="10" t="s">
         <v>83</v>
       </c>
       <c r="M45" s="6" t="s">
         <v>198</v>
       </c>
       <c r="N45" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O45" s="6">
         <v>5358.36</v>
       </c>
       <c r="P45" s="6"/>
     </row>
     <row r="46" spans="1:16" customHeight="1" ht="65">
       <c r="A46" s="6" t="s">
         <v>199</v>
       </c>
       <c r="B46" s="6">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="C46" s="6">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="D46" s="6">
         <v>0</v>
       </c>
       <c r="E46" s="6" t="s">
         <v>200</v>
       </c>
       <c r="F46" s="9" t="s">
         <v>80</v>
       </c>
       <c r="G46" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H46" s="6" t="s">
         <v>87</v>
       </c>
       <c r="I46" s="6">
         <v>0</v>
       </c>
       <c r="J46" s="10" t="s">
         <v>201</v>
       </c>
       <c r="K46" s="6" t="s">
         <v>177</v>
       </c>
@@ -14295,168 +14291,168 @@
       <c r="P46" s="6"/>
     </row>
     <row r="47" spans="1:16" customHeight="1" ht="65">
       <c r="A47" s="6" t="s">
         <v>203</v>
       </c>
       <c r="B47" s="6">
         <v>0</v>
       </c>
       <c r="C47" s="6">
         <v>0</v>
       </c>
       <c r="D47" s="6">
         <v>0</v>
       </c>
       <c r="E47" s="6" t="s">
         <v>204</v>
       </c>
       <c r="F47" s="9" t="s">
         <v>80</v>
       </c>
       <c r="G47" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H47" s="6" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="I47" s="6">
         <v>0</v>
       </c>
       <c r="J47" s="10" t="s">
         <v>205</v>
       </c>
       <c r="K47" s="6" t="s">
         <v>177</v>
       </c>
       <c r="L47" s="10" t="s">
         <v>83</v>
       </c>
       <c r="M47" s="6" t="s">
         <v>206</v>
       </c>
       <c r="N47" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O47" s="6">
         <v>7240.2</v>
       </c>
       <c r="P47" s="6"/>
     </row>
     <row r="48" spans="1:16" customHeight="1" ht="65">
       <c r="A48" s="6" t="s">
         <v>207</v>
       </c>
       <c r="B48" s="6">
         <v>0</v>
       </c>
       <c r="C48" s="6">
         <v>0</v>
       </c>
       <c r="D48" s="6">
         <v>0</v>
       </c>
       <c r="E48" s="6" t="s">
         <v>208</v>
       </c>
       <c r="F48" s="9" t="s">
         <v>209</v>
       </c>
       <c r="G48" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H48" s="6" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="I48" s="6">
         <v>10.6</v>
       </c>
       <c r="J48" s="10" t="s">
         <v>210</v>
       </c>
       <c r="K48" s="6" t="s">
         <v>211</v>
       </c>
       <c r="L48" s="10" t="s">
         <v>209</v>
       </c>
       <c r="M48" s="6" t="s">
         <v>212</v>
       </c>
       <c r="N48" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O48" s="6">
-        <v>7000.2</v>
+        <v>7795.68</v>
       </c>
       <c r="P48" s="6"/>
     </row>
     <row r="49" spans="1:16" customHeight="1" ht="65">
       <c r="A49" s="6" t="s">
         <v>213</v>
       </c>
       <c r="B49" s="6">
         <v>0</v>
       </c>
       <c r="C49" s="6">
         <v>0</v>
       </c>
       <c r="D49" s="6">
         <v>0</v>
       </c>
       <c r="E49" s="6" t="s">
         <v>214</v>
       </c>
       <c r="F49" s="9" t="s">
         <v>57</v>
       </c>
       <c r="G49" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H49" s="6" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="I49" s="6">
         <v>3.6</v>
       </c>
       <c r="J49" s="10" t="s">
         <v>215</v>
       </c>
       <c r="K49" s="6" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="L49" s="10" t="s">
         <v>57</v>
       </c>
       <c r="M49" s="6" t="s">
         <v>216</v>
       </c>
       <c r="N49" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O49" s="6">
-        <v>10697.78</v>
+        <v>10696.96</v>
       </c>
       <c r="P49" s="6"/>
     </row>
     <row r="50" spans="1:16" customHeight="1" ht="65">
       <c r="A50" s="6" t="s">
         <v>217</v>
       </c>
       <c r="B50" s="6">
         <v>0</v>
       </c>
       <c r="C50" s="6">
         <v>0</v>
       </c>
       <c r="D50" s="6">
         <v>0</v>
       </c>
       <c r="E50" s="6" t="s">
         <v>218</v>
       </c>
       <c r="F50" s="9" t="s">
         <v>157</v>
       </c>
       <c r="G50" s="10" t="s">
         <v>23</v>
       </c>
@@ -14485,72 +14481,72 @@
       <c r="P50" s="6"/>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" s="6" t="s">
         <v>220</v>
       </c>
       <c r="B51" s="6">
         <v>0</v>
       </c>
       <c r="C51" s="6">
         <v>0</v>
       </c>
       <c r="D51" s="6">
         <v>0</v>
       </c>
       <c r="E51" s="6" t="s">
         <v>221</v>
       </c>
       <c r="F51" s="9" t="s">
         <v>57</v>
       </c>
       <c r="G51" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H51" s="6" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="I51" s="6">
         <v>0</v>
       </c>
       <c r="J51" s="10" t="s">
         <v>222</v>
       </c>
       <c r="K51" s="6" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="L51" s="10" t="s">
         <v>57</v>
       </c>
       <c r="M51" s="6" t="s">
         <v>223</v>
       </c>
       <c r="N51" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O51" s="6">
-        <v>13181.27</v>
+        <v>13180.18</v>
       </c>
       <c r="P51" s="6"/>
     </row>
     <row r="52" spans="1:16" customHeight="1" ht="65">
       <c r="A52" s="6" t="s">
         <v>224</v>
       </c>
       <c r="B52" s="6">
         <v>0</v>
       </c>
       <c r="C52" s="6">
         <v>0</v>
       </c>
       <c r="D52" s="6">
         <v>0</v>
       </c>
       <c r="E52" s="6" t="s">
         <v>225</v>
       </c>
       <c r="F52" s="9" t="s">
         <v>73</v>
       </c>
       <c r="G52" s="10" t="s">
         <v>23</v>
       </c>
@@ -14573,78 +14569,78 @@
         <v>227</v>
       </c>
       <c r="N52" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O52" s="6"/>
       <c r="P52" s="6"/>
     </row>
     <row r="53" spans="1:16" customHeight="1" ht="65">
       <c r="A53" s="6" t="s">
         <v>228</v>
       </c>
       <c r="B53" s="6">
         <v>0</v>
       </c>
       <c r="C53" s="6">
         <v>0</v>
       </c>
       <c r="D53" s="6">
         <v>0</v>
       </c>
       <c r="E53" s="6" t="s">
         <v>229</v>
       </c>
       <c r="F53" s="9" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="G53" s="10" t="s">
         <v>230</v>
       </c>
       <c r="H53" s="6" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="I53" s="6">
         <v>14</v>
       </c>
       <c r="J53" s="10" t="s">
         <v>231</v>
       </c>
       <c r="K53" s="6" t="s">
         <v>53</v>
       </c>
       <c r="L53" s="10" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="M53" s="6" t="s">
         <v>232</v>
       </c>
       <c r="N53" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O53" s="6">
-        <v>256757.92</v>
+        <v>282648.36</v>
       </c>
       <c r="P53" s="6"/>
     </row>
     <row r="54" spans="1:16" customHeight="1" ht="65">
       <c r="A54" s="6" t="s">
         <v>233</v>
       </c>
       <c r="B54" s="6">
         <v>0</v>
       </c>
       <c r="C54" s="6">
         <v>0</v>
       </c>
       <c r="D54" s="6">
         <v>0</v>
       </c>
       <c r="E54" s="6" t="s">
         <v>234</v>
       </c>
       <c r="F54" s="9" t="s">
         <v>138</v>
       </c>
       <c r="G54" s="10" t="s">
         <v>23</v>
       </c>
@@ -14673,51 +14669,51 @@
       <c r="P54" s="6"/>
     </row>
     <row r="55" spans="1:16" customHeight="1" ht="65">
       <c r="A55" s="6" t="s">
         <v>238</v>
       </c>
       <c r="B55" s="6">
         <v>0</v>
       </c>
       <c r="C55" s="6">
         <v>0</v>
       </c>
       <c r="D55" s="6">
         <v>0</v>
       </c>
       <c r="E55" s="6" t="s">
         <v>239</v>
       </c>
       <c r="F55" s="9" t="s">
         <v>240</v>
       </c>
       <c r="G55" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H55" s="6" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="I55" s="6">
         <v>0</v>
       </c>
       <c r="J55" s="10" t="s">
         <v>241</v>
       </c>
       <c r="K55" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L55" s="10" t="s">
         <v>240</v>
       </c>
       <c r="M55" s="6" t="s">
         <v>242</v>
       </c>
       <c r="N55" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O55" s="6">
         <v>3565.66</v>
       </c>
       <c r="P55" s="6"/>
     </row>
     <row r="56" spans="1:16">
@@ -14767,72 +14763,72 @@
       <c r="P56" s="6"/>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" s="6" t="s">
         <v>248</v>
       </c>
       <c r="B57" s="6">
         <v>0</v>
       </c>
       <c r="C57" s="6">
         <v>0</v>
       </c>
       <c r="D57" s="6">
         <v>0</v>
       </c>
       <c r="E57" s="6" t="s">
         <v>249</v>
       </c>
       <c r="F57" s="9" t="s">
         <v>57</v>
       </c>
       <c r="G57" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H57" s="6" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="I57" s="6">
         <v>4</v>
       </c>
       <c r="J57" s="10" t="s">
         <v>250</v>
       </c>
       <c r="K57" s="6" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="L57" s="10" t="s">
         <v>57</v>
       </c>
       <c r="M57" s="6" t="s">
         <v>251</v>
       </c>
       <c r="N57" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O57" s="6">
-        <v>20917.67</v>
+        <v>20916.37</v>
       </c>
       <c r="P57" s="6"/>
     </row>
     <row r="58" spans="1:16" customHeight="1" ht="65">
       <c r="A58" s="6" t="s">
         <v>252</v>
       </c>
       <c r="B58" s="6">
         <v>0</v>
       </c>
       <c r="C58" s="6">
         <v>0</v>
       </c>
       <c r="D58" s="6">
         <v>0</v>
       </c>
       <c r="E58" s="6" t="s">
         <v>253</v>
       </c>
       <c r="F58" s="9" t="s">
         <v>73</v>
       </c>
       <c r="G58" s="10" t="s">
         <v>23</v>
       </c>
@@ -14882,51 +14878,51 @@
       <c r="G59" s="10" t="s">
         <v>32</v>
       </c>
       <c r="H59" s="6" t="s">
         <v>87</v>
       </c>
       <c r="I59" s="6">
         <v>2.2</v>
       </c>
       <c r="J59" s="10" t="s">
         <v>258</v>
       </c>
       <c r="K59" s="6" t="s">
         <v>53</v>
       </c>
       <c r="L59" s="10" t="s">
         <v>57</v>
       </c>
       <c r="M59" s="6" t="s">
         <v>259</v>
       </c>
       <c r="N59" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O59" s="6">
-        <v>8875.02</v>
+        <v>9769.95</v>
       </c>
       <c r="P59" s="6"/>
     </row>
     <row r="60" spans="1:16" customHeight="1" ht="65">
       <c r="A60" s="6" t="s">
         <v>260</v>
       </c>
       <c r="B60" s="6">
         <v>0</v>
       </c>
       <c r="C60" s="6">
         <v>0</v>
       </c>
       <c r="D60" s="6">
         <v>0</v>
       </c>
       <c r="E60" s="6" t="s">
         <v>261</v>
       </c>
       <c r="F60" s="9" t="s">
         <v>73</v>
       </c>
       <c r="G60" s="10" t="s">
         <v>23</v>
       </c>
@@ -15047,82 +15043,80 @@
       <c r="P62" s="6"/>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" s="6" t="s">
         <v>273</v>
       </c>
       <c r="B63" s="6">
         <v>0</v>
       </c>
       <c r="C63" s="6">
         <v>0</v>
       </c>
       <c r="D63" s="6">
         <v>0</v>
       </c>
       <c r="E63" s="6" t="s">
         <v>274</v>
       </c>
       <c r="F63" s="9" t="s">
         <v>38</v>
       </c>
       <c r="G63" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H63" s="6" t="s">
-        <v>39</v>
+        <v>24</v>
       </c>
       <c r="I63" s="6">
         <v>0</v>
       </c>
       <c r="J63" s="10"/>
       <c r="K63" s="6" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="L63" s="10" t="s">
         <v>22</v>
       </c>
       <c r="M63" s="6" t="s">
         <v>275</v>
       </c>
       <c r="N63" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O63" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O63" s="6"/>
       <c r="P63" s="6"/>
     </row>
     <row r="64" spans="1:16" customHeight="1" ht="65">
       <c r="A64" s="6" t="s">
         <v>276</v>
       </c>
       <c r="B64" s="6">
-        <v>47</v>
+        <v>29</v>
       </c>
       <c r="C64" s="6">
-        <v>47</v>
+        <v>29</v>
       </c>
       <c r="D64" s="6">
         <v>0</v>
       </c>
       <c r="E64" s="6" t="s">
         <v>277</v>
       </c>
       <c r="F64" s="9" t="s">
         <v>122</v>
       </c>
       <c r="G64" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H64" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I64" s="6">
         <v>0</v>
       </c>
       <c r="J64" s="10" t="s">
         <v>278</v>
       </c>
       <c r="K64" s="6" t="s">
         <v>26</v>
       </c>
@@ -15169,54 +15163,54 @@
         <v>0</v>
       </c>
       <c r="J65" s="10" t="s">
         <v>282</v>
       </c>
       <c r="K65" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L65" s="10" t="s">
         <v>31</v>
       </c>
       <c r="M65" s="6" t="s">
         <v>283</v>
       </c>
       <c r="N65" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O65" s="6"/>
       <c r="P65" s="6"/>
     </row>
     <row r="66" spans="1:16" customHeight="1" ht="65">
       <c r="A66" s="6" t="s">
         <v>284</v>
       </c>
       <c r="B66" s="6">
-        <v>112</v>
+        <v>212</v>
       </c>
       <c r="C66" s="6">
-        <v>112</v>
+        <v>212</v>
       </c>
       <c r="D66" s="6">
         <v>0</v>
       </c>
       <c r="E66" s="6" t="s">
         <v>285</v>
       </c>
       <c r="F66" s="9" t="s">
         <v>146</v>
       </c>
       <c r="G66" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H66" s="6" t="s">
         <v>87</v>
       </c>
       <c r="I66" s="6">
         <v>0.05</v>
       </c>
       <c r="J66" s="10" t="s">
         <v>286</v>
       </c>
       <c r="K66" s="6" t="s">
         <v>148</v>
       </c>
@@ -15235,166 +15229,166 @@
       <c r="P66" s="6"/>
     </row>
     <row r="67" spans="1:16" customHeight="1" ht="65">
       <c r="A67" s="6" t="s">
         <v>288</v>
       </c>
       <c r="B67" s="6">
         <v>5</v>
       </c>
       <c r="C67" s="6">
         <v>5</v>
       </c>
       <c r="D67" s="6">
         <v>0</v>
       </c>
       <c r="E67" s="6" t="s">
         <v>289</v>
       </c>
       <c r="F67" s="9" t="s">
         <v>290</v>
       </c>
       <c r="G67" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H67" s="6" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="I67" s="6">
         <v>0</v>
       </c>
       <c r="J67" s="10" t="s">
         <v>291</v>
       </c>
       <c r="K67" s="6" t="s">
         <v>292</v>
       </c>
       <c r="L67" s="10" t="s">
         <v>290</v>
       </c>
       <c r="M67" s="6" t="s">
         <v>293</v>
       </c>
       <c r="N67" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O67" s="6">
         <v>85.86</v>
       </c>
       <c r="P67" s="6"/>
     </row>
     <row r="68" spans="1:16" customHeight="1" ht="65">
       <c r="A68" s="6" t="s">
         <v>294</v>
       </c>
       <c r="B68" s="6">
         <v>0</v>
       </c>
       <c r="C68" s="6">
         <v>0</v>
       </c>
       <c r="D68" s="6">
         <v>0</v>
       </c>
       <c r="E68" s="6" t="s">
         <v>295</v>
       </c>
       <c r="F68" s="9" t="s">
         <v>290</v>
       </c>
       <c r="G68" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H68" s="6" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="I68" s="6">
         <v>0</v>
       </c>
       <c r="J68" s="10" t="s">
         <v>296</v>
       </c>
       <c r="K68" s="6" t="s">
         <v>292</v>
       </c>
       <c r="L68" s="10" t="s">
         <v>290</v>
       </c>
       <c r="M68" s="6" t="s">
         <v>297</v>
       </c>
       <c r="N68" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O68" s="6"/>
       <c r="P68" s="6"/>
     </row>
     <row r="69" spans="1:16" customHeight="1" ht="65">
       <c r="A69" s="6" t="s">
         <v>298</v>
       </c>
       <c r="B69" s="6">
         <v>0</v>
       </c>
       <c r="C69" s="6">
         <v>0</v>
       </c>
       <c r="D69" s="6">
         <v>0</v>
       </c>
       <c r="E69" s="6" t="s">
         <v>299</v>
       </c>
       <c r="F69" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G69" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H69" s="6" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="I69" s="6">
         <v>0</v>
       </c>
       <c r="J69" s="10" t="s">
         <v>300</v>
       </c>
       <c r="K69" s="6" t="s">
         <v>211</v>
       </c>
       <c r="L69" s="10" t="s">
         <v>22</v>
       </c>
       <c r="M69" s="6" t="s">
         <v>301</v>
       </c>
       <c r="N69" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O69" s="6">
-        <v>3110.53</v>
+        <v>3464</v>
       </c>
       <c r="P69" s="6"/>
     </row>
     <row r="70" spans="1:16" customHeight="1" ht="65">
       <c r="A70" s="6" t="s">
         <v>302</v>
       </c>
       <c r="B70" s="6">
         <v>0</v>
       </c>
       <c r="C70" s="6">
         <v>0</v>
       </c>
       <c r="D70" s="6">
         <v>0</v>
       </c>
       <c r="E70" s="6" t="s">
         <v>303</v>
       </c>
       <c r="F70" s="9" t="s">
         <v>146</v>
       </c>
       <c r="G70" s="10" t="s">
         <v>23</v>
       </c>
@@ -15517,312 +15511,312 @@
       <c r="P72" s="6"/>
     </row>
     <row r="73" spans="1:16" customHeight="1" ht="65">
       <c r="A73" s="6" t="s">
         <v>316</v>
       </c>
       <c r="B73" s="6">
         <v>0</v>
       </c>
       <c r="C73" s="6">
         <v>0</v>
       </c>
       <c r="D73" s="6">
         <v>0</v>
       </c>
       <c r="E73" s="6" t="s">
         <v>317</v>
       </c>
       <c r="F73" s="9" t="s">
         <v>57</v>
       </c>
       <c r="G73" s="10" t="s">
         <v>32</v>
       </c>
       <c r="H73" s="6" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="I73" s="6">
         <v>3.3</v>
       </c>
       <c r="J73" s="10" t="s">
         <v>318</v>
       </c>
       <c r="K73" s="6" t="s">
         <v>53</v>
       </c>
       <c r="L73" s="10" t="s">
         <v>57</v>
       </c>
       <c r="M73" s="6" t="s">
         <v>319</v>
       </c>
       <c r="N73" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O73" s="6">
-        <v>23144.66</v>
+        <v>25478.47</v>
       </c>
       <c r="P73" s="6"/>
     </row>
     <row r="74" spans="1:16" customHeight="1" ht="65">
       <c r="A74" s="6" t="s">
         <v>320</v>
       </c>
       <c r="B74" s="6">
         <v>0</v>
       </c>
       <c r="C74" s="6">
         <v>0</v>
       </c>
       <c r="D74" s="6">
         <v>0</v>
       </c>
       <c r="E74" s="6" t="s">
         <v>321</v>
       </c>
       <c r="F74" s="9" t="s">
         <v>322</v>
       </c>
       <c r="G74" s="10" t="s">
         <v>323</v>
       </c>
       <c r="H74" s="6" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="I74" s="6">
         <v>15</v>
       </c>
       <c r="J74" s="10" t="s">
         <v>324</v>
       </c>
       <c r="K74" s="6" t="s">
         <v>325</v>
       </c>
       <c r="L74" s="10" t="s">
         <v>326</v>
       </c>
       <c r="M74" s="6" t="s">
         <v>327</v>
       </c>
       <c r="N74" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O74" s="6">
         <v>2417.94</v>
       </c>
       <c r="P74" s="6"/>
     </row>
     <row r="75" spans="1:16" customHeight="1" ht="65">
       <c r="A75" s="6" t="s">
         <v>328</v>
       </c>
       <c r="B75" s="6">
         <v>0</v>
       </c>
       <c r="C75" s="6">
         <v>0</v>
       </c>
       <c r="D75" s="6">
         <v>0</v>
       </c>
       <c r="E75" s="6">
         <v>411004</v>
       </c>
       <c r="F75" s="9" t="s">
         <v>209</v>
       </c>
       <c r="G75" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H75" s="6" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="I75" s="6">
         <v>0</v>
       </c>
       <c r="J75" s="10" t="s">
         <v>329</v>
       </c>
       <c r="K75" s="6" t="s">
         <v>148</v>
       </c>
       <c r="L75" s="10" t="s">
         <v>209</v>
       </c>
       <c r="M75" s="6" t="s">
         <v>330</v>
       </c>
       <c r="N75" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O75" s="6">
         <v>11541.56</v>
       </c>
       <c r="P75" s="6"/>
     </row>
     <row r="76" spans="1:16" customHeight="1" ht="65">
       <c r="A76" s="6" t="s">
         <v>331</v>
       </c>
       <c r="B76" s="6">
         <v>1</v>
       </c>
       <c r="C76" s="6">
         <v>1</v>
       </c>
       <c r="D76" s="6">
         <v>0</v>
       </c>
       <c r="E76" s="6" t="s">
         <v>332</v>
       </c>
       <c r="F76" s="9" t="s">
         <v>209</v>
       </c>
       <c r="G76" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H76" s="6" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="I76" s="6">
         <v>9.38</v>
       </c>
       <c r="J76" s="10" t="s">
         <v>333</v>
       </c>
       <c r="K76" s="6" t="s">
         <v>211</v>
       </c>
       <c r="L76" s="10" t="s">
         <v>209</v>
       </c>
       <c r="M76" s="6" t="s">
         <v>334</v>
       </c>
       <c r="N76" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O76" s="6">
-        <v>6245.02</v>
+        <v>6954.68</v>
       </c>
       <c r="P76" s="6"/>
     </row>
     <row r="77" spans="1:16" customHeight="1" ht="65">
       <c r="A77" s="6" t="s">
         <v>335</v>
       </c>
       <c r="B77" s="6">
         <v>0</v>
       </c>
       <c r="C77" s="6">
         <v>0</v>
       </c>
       <c r="D77" s="6">
         <v>0</v>
       </c>
       <c r="E77" s="6" t="s">
         <v>336</v>
       </c>
       <c r="F77" s="9" t="s">
         <v>290</v>
       </c>
       <c r="G77" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H77" s="6" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="I77" s="6">
         <v>0</v>
       </c>
       <c r="J77" s="10" t="s">
         <v>337</v>
       </c>
       <c r="K77" s="6" t="s">
         <v>211</v>
       </c>
       <c r="L77" s="10" t="s">
         <v>290</v>
       </c>
       <c r="M77" s="6" t="s">
         <v>338</v>
       </c>
       <c r="N77" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O77" s="6">
         <v>6.83</v>
       </c>
       <c r="P77" s="6"/>
     </row>
     <row r="78" spans="1:16" customHeight="1" ht="65">
       <c r="A78" s="6" t="s">
         <v>339</v>
       </c>
       <c r="B78" s="6">
         <v>0</v>
       </c>
       <c r="C78" s="6">
         <v>0</v>
       </c>
       <c r="D78" s="6">
         <v>0</v>
       </c>
       <c r="E78" s="6" t="s">
         <v>340</v>
       </c>
       <c r="F78" s="9" t="s">
         <v>57</v>
       </c>
       <c r="G78" s="10" t="s">
         <v>32</v>
       </c>
       <c r="H78" s="6" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="I78" s="6">
         <v>5.1</v>
       </c>
       <c r="J78" s="10" t="s">
         <v>341</v>
       </c>
       <c r="K78" s="6" t="s">
         <v>53</v>
       </c>
       <c r="L78" s="10" t="s">
         <v>100</v>
       </c>
       <c r="M78" s="6" t="s">
         <v>342</v>
       </c>
       <c r="N78" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O78" s="6">
-        <v>10494</v>
+        <v>11686.5</v>
       </c>
       <c r="P78" s="6"/>
     </row>
     <row r="79" spans="1:16" customHeight="1" ht="65">
       <c r="A79" s="6" t="s">
         <v>343</v>
       </c>
       <c r="B79" s="6">
         <v>0</v>
       </c>
       <c r="C79" s="6">
         <v>0</v>
       </c>
       <c r="D79" s="6">
         <v>0</v>
       </c>
       <c r="E79" s="6" t="s">
         <v>344</v>
       </c>
       <c r="F79" s="9" t="s">
         <v>345</v>
       </c>
       <c r="G79" s="10" t="s">
         <v>23</v>
       </c>
@@ -15891,230 +15885,230 @@
         <v>351</v>
       </c>
       <c r="N80" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O80" s="6"/>
       <c r="P80" s="6"/>
     </row>
     <row r="81" spans="1:16" customHeight="1" ht="65">
       <c r="A81" s="6" t="s">
         <v>352</v>
       </c>
       <c r="B81" s="6">
         <v>0</v>
       </c>
       <c r="C81" s="6">
         <v>0</v>
       </c>
       <c r="D81" s="6">
         <v>0</v>
       </c>
       <c r="E81" s="6" t="s">
         <v>353</v>
       </c>
       <c r="F81" s="9" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="G81" s="10" t="s">
         <v>230</v>
       </c>
       <c r="H81" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I81" s="6">
         <v>14.2</v>
       </c>
       <c r="J81" s="10" t="s">
         <v>354</v>
       </c>
       <c r="K81" s="6" t="s">
         <v>53</v>
       </c>
       <c r="L81" s="10" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="M81" s="6" t="s">
         <v>355</v>
       </c>
       <c r="N81" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O81" s="6"/>
       <c r="P81" s="6"/>
     </row>
     <row r="82" spans="1:16" customHeight="1" ht="65">
       <c r="A82" s="6" t="s">
         <v>356</v>
       </c>
       <c r="B82" s="6">
         <v>0</v>
       </c>
       <c r="C82" s="6">
         <v>0</v>
       </c>
       <c r="D82" s="6">
         <v>0</v>
       </c>
       <c r="E82" s="6" t="s">
         <v>357</v>
       </c>
       <c r="F82" s="9" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="G82" s="10" t="s">
         <v>230</v>
       </c>
       <c r="H82" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I82" s="6">
         <v>12</v>
       </c>
       <c r="J82" s="10" t="s">
         <v>358</v>
       </c>
       <c r="K82" s="6" t="s">
         <v>53</v>
       </c>
       <c r="L82" s="10" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="M82" s="6" t="s">
         <v>359</v>
       </c>
       <c r="N82" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O82" s="6"/>
       <c r="P82" s="6"/>
     </row>
     <row r="83" spans="1:16" customHeight="1" ht="65">
       <c r="A83" s="6" t="s">
         <v>360</v>
       </c>
       <c r="B83" s="6">
         <v>0</v>
       </c>
       <c r="C83" s="6">
         <v>0</v>
       </c>
       <c r="D83" s="6">
         <v>0</v>
       </c>
       <c r="E83" s="6" t="s">
         <v>361</v>
       </c>
       <c r="F83" s="9" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="G83" s="10" t="s">
         <v>230</v>
       </c>
       <c r="H83" s="6" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="I83" s="6">
         <v>15</v>
       </c>
       <c r="J83" s="10" t="s">
         <v>362</v>
       </c>
       <c r="K83" s="6" t="s">
         <v>53</v>
       </c>
       <c r="L83" s="10" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="M83" s="6" t="s">
         <v>363</v>
       </c>
       <c r="N83" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O83" s="6">
-        <v>137654.07</v>
+        <v>153296.57</v>
       </c>
       <c r="P83" s="6"/>
     </row>
     <row r="84" spans="1:16" customHeight="1" ht="65">
       <c r="A84" s="6" t="s">
         <v>364</v>
       </c>
       <c r="B84" s="6">
         <v>0</v>
       </c>
       <c r="C84" s="6">
         <v>0</v>
       </c>
       <c r="D84" s="6">
         <v>0</v>
       </c>
       <c r="E84" s="6" t="s">
         <v>365</v>
       </c>
       <c r="F84" s="9" t="s">
         <v>366</v>
       </c>
       <c r="G84" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H84" s="6" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="I84" s="6">
         <v>102</v>
       </c>
       <c r="J84" s="10" t="s">
         <v>367</v>
       </c>
       <c r="K84" s="6" t="s">
         <v>53</v>
       </c>
       <c r="L84" s="10" t="s">
         <v>366</v>
       </c>
       <c r="M84" s="6" t="s">
         <v>368</v>
       </c>
       <c r="N84" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O84" s="6">
-        <v>64794.84</v>
+        <v>71328.5</v>
       </c>
       <c r="P84" s="6"/>
     </row>
     <row r="85" spans="1:16" customHeight="1" ht="65">
       <c r="A85" s="6" t="s">
         <v>369</v>
       </c>
       <c r="B85" s="6">
-        <v>152</v>
+        <v>148</v>
       </c>
       <c r="C85" s="6">
-        <v>152</v>
+        <v>148</v>
       </c>
       <c r="D85" s="6">
         <v>0</v>
       </c>
       <c r="E85" s="6" t="s">
         <v>370</v>
       </c>
       <c r="F85" s="9" t="s">
         <v>122</v>
       </c>
       <c r="G85" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H85" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I85" s="6">
         <v>0</v>
       </c>
       <c r="J85" s="10" t="s">
         <v>371</v>
       </c>
       <c r="K85" s="6" t="s">
         <v>26</v>
       </c>
@@ -16133,214 +16127,214 @@
       <c r="P85" s="6"/>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" s="6" t="s">
         <v>373</v>
       </c>
       <c r="B86" s="6">
         <v>0</v>
       </c>
       <c r="C86" s="6">
         <v>0</v>
       </c>
       <c r="D86" s="6">
         <v>0</v>
       </c>
       <c r="E86" s="6" t="s">
         <v>374</v>
       </c>
       <c r="F86" s="9" t="s">
         <v>113</v>
       </c>
       <c r="G86" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H86" s="6" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="I86" s="6">
         <v>8.2</v>
       </c>
       <c r="J86" s="10"/>
       <c r="K86" s="6" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="L86" s="10" t="s">
         <v>113</v>
       </c>
       <c r="M86" s="6" t="s">
         <v>375</v>
       </c>
       <c r="N86" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O86" s="6">
-        <v>21714.58</v>
+        <v>19885.17</v>
       </c>
       <c r="P86" s="6"/>
     </row>
     <row r="87" spans="1:16" customHeight="1" ht="65">
       <c r="A87" s="6" t="s">
         <v>376</v>
       </c>
       <c r="B87" s="6">
         <v>0</v>
       </c>
       <c r="C87" s="6">
         <v>0</v>
       </c>
       <c r="D87" s="6">
         <v>0</v>
       </c>
       <c r="E87" s="6" t="s">
         <v>377</v>
       </c>
       <c r="F87" s="9" t="s">
         <v>378</v>
       </c>
       <c r="G87" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H87" s="6" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="I87" s="6">
         <v>18.4</v>
       </c>
       <c r="J87" s="10" t="s">
         <v>379</v>
       </c>
       <c r="K87" s="6" t="s">
         <v>177</v>
       </c>
       <c r="L87" s="10" t="s">
         <v>378</v>
       </c>
       <c r="M87" s="6" t="s">
         <v>380</v>
       </c>
       <c r="N87" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O87" s="6">
         <v>12805.32</v>
       </c>
       <c r="P87" s="6"/>
     </row>
     <row r="88" spans="1:16" customHeight="1" ht="65">
       <c r="A88" s="6" t="s">
         <v>381</v>
       </c>
       <c r="B88" s="6">
         <v>0</v>
       </c>
       <c r="C88" s="6">
         <v>0</v>
       </c>
       <c r="D88" s="6">
         <v>0</v>
       </c>
       <c r="E88" s="6" t="s">
         <v>382</v>
       </c>
       <c r="F88" s="9" t="s">
         <v>378</v>
       </c>
       <c r="G88" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H88" s="6" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="I88" s="6">
         <v>21.4</v>
       </c>
       <c r="J88" s="10" t="s">
         <v>383</v>
       </c>
       <c r="K88" s="6" t="s">
         <v>177</v>
       </c>
       <c r="L88" s="10" t="s">
         <v>378</v>
       </c>
       <c r="M88" s="6" t="s">
         <v>384</v>
       </c>
       <c r="N88" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O88" s="6">
         <v>16200.59</v>
       </c>
       <c r="P88" s="6"/>
     </row>
     <row r="89" spans="1:16" customHeight="1" ht="65">
       <c r="A89" s="6" t="s">
         <v>385</v>
       </c>
       <c r="B89" s="6">
         <v>1</v>
       </c>
       <c r="C89" s="6">
         <v>1</v>
       </c>
       <c r="D89" s="6">
         <v>0</v>
       </c>
       <c r="E89" s="6" t="s">
         <v>386</v>
       </c>
       <c r="F89" s="9" t="s">
         <v>209</v>
       </c>
       <c r="G89" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H89" s="6" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="I89" s="6">
         <v>8.85</v>
       </c>
       <c r="J89" s="10" t="s">
         <v>387</v>
       </c>
       <c r="K89" s="6" t="s">
         <v>211</v>
       </c>
       <c r="L89" s="10" t="s">
         <v>209</v>
       </c>
       <c r="M89" s="6" t="s">
         <v>388</v>
       </c>
       <c r="N89" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O89" s="6">
-        <v>5954.25</v>
+        <v>6630.86</v>
       </c>
       <c r="P89" s="6"/>
     </row>
     <row r="90" spans="1:16" customHeight="1" ht="65">
       <c r="A90" s="6" t="s">
         <v>389</v>
       </c>
       <c r="B90" s="6">
         <v>0</v>
       </c>
       <c r="C90" s="6">
         <v>0</v>
       </c>
       <c r="D90" s="6">
         <v>0</v>
       </c>
       <c r="E90" s="6" t="s">
         <v>390</v>
       </c>
       <c r="F90" s="9" t="s">
         <v>391</v>
       </c>
       <c r="G90" s="10" t="s">
         <v>23</v>
       </c>
@@ -16369,72 +16363,72 @@
       <c r="P90" s="6"/>
     </row>
     <row r="91" spans="1:16" customHeight="1" ht="65">
       <c r="A91" s="6" t="s">
         <v>395</v>
       </c>
       <c r="B91" s="6">
         <v>0</v>
       </c>
       <c r="C91" s="6">
         <v>0</v>
       </c>
       <c r="D91" s="6">
         <v>0</v>
       </c>
       <c r="E91" s="6" t="s">
         <v>396</v>
       </c>
       <c r="F91" s="9" t="s">
         <v>100</v>
       </c>
       <c r="G91" s="10" t="s">
         <v>32</v>
       </c>
       <c r="H91" s="6" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="I91" s="6">
         <v>3.3</v>
       </c>
       <c r="J91" s="10" t="s">
         <v>397</v>
       </c>
       <c r="K91" s="6" t="s">
         <v>53</v>
       </c>
       <c r="L91" s="10" t="s">
         <v>100</v>
       </c>
       <c r="M91" s="6" t="s">
         <v>398</v>
       </c>
       <c r="N91" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O91" s="6">
-        <v>16577.8</v>
+        <v>18461.64</v>
       </c>
       <c r="P91" s="6"/>
     </row>
     <row r="92" spans="1:16" customHeight="1" ht="65">
       <c r="A92" s="6" t="s">
         <v>399</v>
       </c>
       <c r="B92" s="6">
         <v>0</v>
       </c>
       <c r="C92" s="6">
         <v>0</v>
       </c>
       <c r="D92" s="6">
         <v>0</v>
       </c>
       <c r="E92" s="6" t="s">
         <v>400</v>
       </c>
       <c r="F92" s="9" t="s">
         <v>73</v>
       </c>
       <c r="G92" s="10" t="s">
         <v>23</v>
       </c>
@@ -16647,120 +16641,120 @@
       <c r="P96" s="6"/>
     </row>
     <row r="97" spans="1:16" customHeight="1" ht="65">
       <c r="A97" s="6" t="s">
         <v>419</v>
       </c>
       <c r="B97" s="6">
         <v>0</v>
       </c>
       <c r="C97" s="6">
         <v>0</v>
       </c>
       <c r="D97" s="6">
         <v>0</v>
       </c>
       <c r="E97" s="6">
         <v>251024</v>
       </c>
       <c r="F97" s="9" t="s">
         <v>420</v>
       </c>
       <c r="G97" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H97" s="6" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="I97" s="6">
         <v>0</v>
       </c>
       <c r="J97" s="10" t="s">
         <v>421</v>
       </c>
       <c r="K97" s="6" t="s">
         <v>148</v>
       </c>
       <c r="L97" s="10" t="s">
         <v>146</v>
       </c>
       <c r="M97" s="6" t="s">
         <v>422</v>
       </c>
       <c r="N97" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O97" s="6">
         <v>18.39</v>
       </c>
       <c r="P97" s="6"/>
     </row>
     <row r="98" spans="1:16" customHeight="1" ht="65">
       <c r="A98" s="6" t="s">
         <v>423</v>
       </c>
       <c r="B98" s="6">
-        <v>16</v>
+        <v>0</v>
       </c>
       <c r="C98" s="6">
-        <v>16</v>
+        <v>0</v>
       </c>
       <c r="D98" s="6">
         <v>0</v>
       </c>
       <c r="E98" s="6" t="s">
         <v>424</v>
       </c>
       <c r="F98" s="9" t="s">
         <v>57</v>
       </c>
       <c r="G98" s="10" t="s">
         <v>32</v>
       </c>
       <c r="H98" s="6" t="s">
         <v>87</v>
       </c>
       <c r="I98" s="6">
         <v>1.72</v>
       </c>
       <c r="J98" s="10" t="s">
         <v>425</v>
       </c>
       <c r="K98" s="6" t="s">
         <v>53</v>
       </c>
       <c r="L98" s="10" t="s">
         <v>57</v>
       </c>
       <c r="M98" s="6" t="s">
         <v>426</v>
       </c>
       <c r="N98" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O98" s="6">
-        <v>8343.23</v>
+        <v>9184.52</v>
       </c>
       <c r="P98" s="6"/>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" s="6" t="s">
         <v>427</v>
       </c>
       <c r="B99" s="6">
         <v>0</v>
       </c>
       <c r="C99" s="6">
         <v>0</v>
       </c>
       <c r="D99" s="6">
         <v>0</v>
       </c>
       <c r="E99" s="6" t="s">
         <v>428</v>
       </c>
       <c r="F99" s="9" t="s">
         <v>429</v>
       </c>
       <c r="G99" s="10" t="s">
         <v>23</v>
       </c>
@@ -16801,106 +16795,106 @@
       <c r="D100" s="6">
         <v>0</v>
       </c>
       <c r="E100" s="6" t="s">
         <v>434</v>
       </c>
       <c r="F100" s="9" t="s">
         <v>100</v>
       </c>
       <c r="G100" s="10" t="s">
         <v>230</v>
       </c>
       <c r="H100" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I100" s="6">
         <v>10.5</v>
       </c>
       <c r="J100" s="10" t="s">
         <v>435</v>
       </c>
       <c r="K100" s="6" t="s">
         <v>53</v>
       </c>
       <c r="L100" s="10" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="M100" s="6" t="s">
         <v>436</v>
       </c>
       <c r="N100" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O100" s="6"/>
       <c r="P100" s="6"/>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" s="6" t="s">
         <v>437</v>
       </c>
       <c r="B101" s="6">
         <v>0</v>
       </c>
       <c r="C101" s="6">
         <v>0</v>
       </c>
       <c r="D101" s="6">
         <v>0</v>
       </c>
       <c r="E101" s="6" t="s">
         <v>438</v>
       </c>
       <c r="F101" s="9" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="G101" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H101" s="6" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="I101" s="6">
         <v>2</v>
       </c>
       <c r="J101" s="10" t="s">
         <v>439</v>
       </c>
       <c r="K101" s="6" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="L101" s="10" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="M101" s="6" t="s">
         <v>440</v>
       </c>
       <c r="N101" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O101" s="6">
-        <v>28080.86</v>
+        <v>28079.52</v>
       </c>
       <c r="P101" s="6"/>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" s="6" t="s">
         <v>441</v>
       </c>
       <c r="B102" s="6">
         <v>0</v>
       </c>
       <c r="C102" s="6">
         <v>0</v>
       </c>
       <c r="D102" s="6">
         <v>0</v>
       </c>
       <c r="E102" s="6" t="s">
         <v>442</v>
       </c>
       <c r="F102" s="9" t="s">
         <v>391</v>
       </c>
       <c r="G102" s="10" t="s">
         <v>23</v>
       </c>
@@ -17113,99 +17107,99 @@
       <c r="P106" s="6"/>
     </row>
     <row r="107" spans="1:16" customHeight="1" ht="65">
       <c r="A107" s="6" t="s">
         <v>460</v>
       </c>
       <c r="B107" s="6">
         <v>179</v>
       </c>
       <c r="C107" s="6">
         <v>179</v>
       </c>
       <c r="D107" s="6">
         <v>0</v>
       </c>
       <c r="E107" s="6" t="s">
         <v>461</v>
       </c>
       <c r="F107" s="9" t="s">
         <v>420</v>
       </c>
       <c r="G107" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H107" s="6" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="I107" s="6">
         <v>0.003</v>
       </c>
       <c r="J107" s="10" t="s">
         <v>462</v>
       </c>
       <c r="K107" s="6" t="s">
         <v>148</v>
       </c>
       <c r="L107" s="10" t="s">
         <v>420</v>
       </c>
       <c r="M107" s="6" t="s">
         <v>463</v>
       </c>
       <c r="N107" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O107" s="6">
         <v>9.93</v>
       </c>
       <c r="P107" s="6"/>
     </row>
     <row r="108" spans="1:16" customHeight="1" ht="65">
       <c r="A108" s="6" t="s">
         <v>464</v>
       </c>
       <c r="B108" s="6">
         <v>0</v>
       </c>
       <c r="C108" s="6">
         <v>0</v>
       </c>
       <c r="D108" s="6">
         <v>0</v>
       </c>
       <c r="E108" s="6" t="s">
         <v>465</v>
       </c>
       <c r="F108" s="9" t="s">
         <v>80</v>
       </c>
       <c r="G108" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H108" s="6" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="I108" s="6">
         <v>0</v>
       </c>
       <c r="J108" s="10" t="s">
         <v>466</v>
       </c>
       <c r="K108" s="6" t="s">
         <v>82</v>
       </c>
       <c r="L108" s="10" t="s">
         <v>83</v>
       </c>
       <c r="M108" s="6" t="s">
         <v>467</v>
       </c>
       <c r="N108" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O108" s="6">
         <v>30675.97</v>
       </c>
       <c r="P108" s="6"/>
     </row>
     <row r="109" spans="1:16" customHeight="1" ht="65">
@@ -17301,214 +17295,214 @@
       <c r="P110" s="6"/>
     </row>
     <row r="111" spans="1:16" customHeight="1" ht="65">
       <c r="A111" s="6" t="s">
         <v>476</v>
       </c>
       <c r="B111" s="6">
         <v>0</v>
       </c>
       <c r="C111" s="6">
         <v>0</v>
       </c>
       <c r="D111" s="6">
         <v>0</v>
       </c>
       <c r="E111" s="6" t="s">
         <v>477</v>
       </c>
       <c r="F111" s="9" t="s">
         <v>366</v>
       </c>
       <c r="G111" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H111" s="6" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="I111" s="6">
         <v>83</v>
       </c>
       <c r="J111" s="10" t="s">
         <v>478</v>
       </c>
       <c r="K111" s="6" t="s">
         <v>53</v>
       </c>
       <c r="L111" s="10" t="s">
         <v>366</v>
       </c>
       <c r="M111" s="6" t="s">
         <v>479</v>
       </c>
       <c r="N111" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O111" s="6">
-        <v>55915.53</v>
+        <v>61553.83</v>
       </c>
       <c r="P111" s="6"/>
     </row>
     <row r="112" spans="1:16" customHeight="1" ht="65">
       <c r="A112" s="6" t="s">
         <v>480</v>
       </c>
       <c r="B112" s="6">
         <v>0</v>
       </c>
       <c r="C112" s="6">
         <v>0</v>
       </c>
       <c r="D112" s="6">
         <v>0</v>
       </c>
       <c r="E112" s="6" t="s">
         <v>481</v>
       </c>
       <c r="F112" s="9" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="G112" s="10" t="s">
         <v>32</v>
       </c>
       <c r="H112" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I112" s="6">
         <v>7</v>
       </c>
       <c r="J112" s="10" t="s">
         <v>482</v>
       </c>
       <c r="K112" s="6" t="s">
         <v>53</v>
       </c>
       <c r="L112" s="10" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="M112" s="6" t="s">
         <v>483</v>
       </c>
       <c r="N112" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O112" s="6"/>
       <c r="P112" s="6"/>
     </row>
     <row r="113" spans="1:16" customHeight="1" ht="65">
       <c r="A113" s="6" t="s">
         <v>484</v>
       </c>
       <c r="B113" s="6">
         <v>0</v>
       </c>
       <c r="C113" s="6">
         <v>0</v>
       </c>
       <c r="D113" s="6">
         <v>0</v>
       </c>
       <c r="E113" s="6" t="s">
         <v>485</v>
       </c>
       <c r="F113" s="9" t="s">
         <v>57</v>
       </c>
       <c r="G113" s="10" t="s">
         <v>32</v>
       </c>
       <c r="H113" s="6" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="I113" s="6">
         <v>5.1</v>
       </c>
       <c r="J113" s="10" t="s">
         <v>486</v>
       </c>
       <c r="K113" s="6" t="s">
         <v>53</v>
       </c>
       <c r="L113" s="10" t="s">
         <v>100</v>
       </c>
       <c r="M113" s="6" t="s">
         <v>487</v>
       </c>
       <c r="N113" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O113" s="6">
         <v>12360.32</v>
       </c>
       <c r="P113" s="6"/>
     </row>
     <row r="114" spans="1:16" customHeight="1" ht="65">
       <c r="A114" s="6" t="s">
         <v>488</v>
       </c>
       <c r="B114" s="6">
         <v>0</v>
       </c>
       <c r="C114" s="6">
         <v>0</v>
       </c>
       <c r="D114" s="6">
         <v>0</v>
       </c>
       <c r="E114" s="6" t="s">
         <v>489</v>
       </c>
       <c r="F114" s="9" t="s">
         <v>100</v>
       </c>
       <c r="G114" s="10" t="s">
         <v>32</v>
       </c>
       <c r="H114" s="6" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="I114" s="6">
         <v>3</v>
       </c>
       <c r="J114" s="10" t="s">
         <v>490</v>
       </c>
       <c r="K114" s="6" t="s">
         <v>53</v>
       </c>
       <c r="L114" s="10" t="s">
         <v>100</v>
       </c>
       <c r="M114" s="6" t="s">
         <v>491</v>
       </c>
       <c r="N114" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O114" s="6">
-        <v>13373.36</v>
+        <v>14893.06</v>
       </c>
       <c r="P114" s="6"/>
     </row>
     <row r="115" spans="1:16" customHeight="1" ht="65">
       <c r="A115" s="6" t="s">
         <v>492</v>
       </c>
       <c r="B115" s="6">
         <v>0</v>
       </c>
       <c r="C115" s="6">
         <v>0</v>
       </c>
       <c r="D115" s="6">
         <v>0</v>
       </c>
       <c r="E115" s="6" t="s">
         <v>493</v>
       </c>
       <c r="F115" s="9" t="s">
         <v>494</v>
       </c>
       <c r="G115" s="10" t="s">
         <v>23</v>
       </c>
@@ -17585,95 +17579,95 @@
       <c r="P116" s="6"/>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" s="6" t="s">
         <v>502</v>
       </c>
       <c r="B117" s="6">
         <v>0</v>
       </c>
       <c r="C117" s="6">
         <v>0</v>
       </c>
       <c r="D117" s="6">
         <v>0</v>
       </c>
       <c r="E117" s="6" t="s">
         <v>503</v>
       </c>
       <c r="F117" s="9" t="s">
         <v>57</v>
       </c>
       <c r="G117" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H117" s="6" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="I117" s="6">
         <v>5</v>
       </c>
       <c r="J117" s="10"/>
       <c r="K117" s="6" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="L117" s="10" t="s">
         <v>57</v>
       </c>
       <c r="M117" s="6" t="s">
         <v>504</v>
       </c>
       <c r="N117" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O117" s="6"/>
       <c r="P117" s="6"/>
     </row>
     <row r="118" spans="1:16" customHeight="1" ht="65">
       <c r="A118" s="6" t="s">
         <v>505</v>
       </c>
       <c r="B118" s="6">
         <v>0</v>
       </c>
       <c r="C118" s="6">
         <v>0</v>
       </c>
       <c r="D118" s="6">
         <v>0</v>
       </c>
       <c r="E118" s="6" t="s">
         <v>506</v>
       </c>
       <c r="F118" s="9" t="s">
         <v>80</v>
       </c>
       <c r="G118" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H118" s="6" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="I118" s="6">
         <v>0</v>
       </c>
       <c r="J118" s="10" t="s">
         <v>507</v>
       </c>
       <c r="K118" s="6" t="s">
         <v>82</v>
       </c>
       <c r="L118" s="10" t="s">
         <v>83</v>
       </c>
       <c r="M118" s="6" t="s">
         <v>508</v>
       </c>
       <c r="N118" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O118" s="6">
         <v>34953.11</v>
       </c>
       <c r="P118" s="6"/>
     </row>
     <row r="119" spans="1:16" customHeight="1" ht="65">
@@ -17769,72 +17763,72 @@
       <c r="P120" s="6"/>
     </row>
     <row r="121" spans="1:16" customHeight="1" ht="65">
       <c r="A121" s="6" t="s">
         <v>517</v>
       </c>
       <c r="B121" s="6">
         <v>0</v>
       </c>
       <c r="C121" s="6">
         <v>0</v>
       </c>
       <c r="D121" s="6">
         <v>0</v>
       </c>
       <c r="E121" s="6" t="s">
         <v>518</v>
       </c>
       <c r="F121" s="9" t="s">
         <v>209</v>
       </c>
       <c r="G121" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H121" s="6" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="I121" s="6">
         <v>12.2</v>
       </c>
       <c r="J121" s="10" t="s">
         <v>519</v>
       </c>
       <c r="K121" s="6" t="s">
         <v>211</v>
       </c>
       <c r="L121" s="10" t="s">
         <v>209</v>
       </c>
       <c r="M121" s="6" t="s">
         <v>520</v>
       </c>
       <c r="N121" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O121" s="6">
-        <v>5702.4</v>
+        <v>6350.4</v>
       </c>
       <c r="P121" s="6"/>
     </row>
     <row r="122" spans="1:16" customHeight="1" ht="65">
       <c r="A122" s="6" t="s">
         <v>521</v>
       </c>
       <c r="B122" s="6">
         <v>0</v>
       </c>
       <c r="C122" s="6">
         <v>0</v>
       </c>
       <c r="D122" s="6">
         <v>0</v>
       </c>
       <c r="E122" s="6" t="s">
         <v>522</v>
       </c>
       <c r="F122" s="9" t="s">
         <v>73</v>
       </c>
       <c r="G122" s="10" t="s">
         <v>23</v>
       </c>
@@ -17863,99 +17857,99 @@
       <c r="P122" s="6"/>
     </row>
     <row r="123" spans="1:16" customHeight="1" ht="65">
       <c r="A123" s="6" t="s">
         <v>525</v>
       </c>
       <c r="B123" s="6">
         <v>0</v>
       </c>
       <c r="C123" s="6">
         <v>0</v>
       </c>
       <c r="D123" s="6">
         <v>0</v>
       </c>
       <c r="E123" s="6" t="s">
         <v>526</v>
       </c>
       <c r="F123" s="9" t="s">
         <v>209</v>
       </c>
       <c r="G123" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H123" s="6" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="I123" s="6">
         <v>10.36</v>
       </c>
       <c r="J123" s="10" t="s">
         <v>527</v>
       </c>
       <c r="K123" s="6" t="s">
         <v>211</v>
       </c>
       <c r="L123" s="10" t="s">
         <v>209</v>
       </c>
       <c r="M123" s="6" t="s">
         <v>528</v>
       </c>
       <c r="N123" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O123" s="6">
-        <v>6732</v>
+        <v>8415</v>
       </c>
       <c r="P123" s="6"/>
     </row>
     <row r="124" spans="1:16" customHeight="1" ht="65">
       <c r="A124" s="6" t="s">
         <v>529</v>
       </c>
       <c r="B124" s="6">
         <v>1</v>
       </c>
       <c r="C124" s="6">
         <v>1</v>
       </c>
       <c r="D124" s="6">
         <v>0</v>
       </c>
       <c r="E124" s="6" t="s">
         <v>530</v>
       </c>
       <c r="F124" s="9" t="s">
         <v>209</v>
       </c>
       <c r="G124" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H124" s="6" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="I124" s="6">
         <v>12.27</v>
       </c>
       <c r="J124" s="10" t="s">
         <v>531</v>
       </c>
       <c r="K124" s="6" t="s">
         <v>211</v>
       </c>
       <c r="L124" s="10" t="s">
         <v>209</v>
       </c>
       <c r="M124" s="6" t="s">
         <v>532</v>
       </c>
       <c r="N124" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O124" s="6">
         <v>7736.7</v>
       </c>
       <c r="P124" s="6"/>
     </row>
     <row r="125" spans="1:16" customHeight="1" ht="65">
@@ -17989,54 +17983,54 @@
       <c r="J125" s="10" t="s">
         <v>535</v>
       </c>
       <c r="K125" s="6" t="s">
         <v>496</v>
       </c>
       <c r="L125" s="10" t="s">
         <v>494</v>
       </c>
       <c r="M125" s="6" t="s">
         <v>536</v>
       </c>
       <c r="N125" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O125" s="6">
         <v>4818.24</v>
       </c>
       <c r="P125" s="6"/>
     </row>
     <row r="126" spans="1:16" customHeight="1" ht="65">
       <c r="A126" s="6" t="s">
         <v>537</v>
       </c>
       <c r="B126" s="6">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="C126" s="6">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="D126" s="6">
         <v>0</v>
       </c>
       <c r="E126" s="6" t="s">
         <v>538</v>
       </c>
       <c r="F126" s="9" t="s">
         <v>494</v>
       </c>
       <c r="G126" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H126" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I126" s="6">
         <v>10</v>
       </c>
       <c r="J126" s="10" t="s">
         <v>539</v>
       </c>
       <c r="K126" s="6" t="s">
         <v>540</v>
       </c>
@@ -18101,281 +18095,281 @@
       <c r="P127" s="6"/>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" s="6" t="s">
         <v>546</v>
       </c>
       <c r="B128" s="6">
         <v>0</v>
       </c>
       <c r="C128" s="6">
         <v>0</v>
       </c>
       <c r="D128" s="6">
         <v>0</v>
       </c>
       <c r="E128" s="6" t="s">
         <v>547</v>
       </c>
       <c r="F128" s="9" t="s">
         <v>57</v>
       </c>
       <c r="G128" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H128" s="6" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="I128" s="6">
         <v>0</v>
       </c>
       <c r="J128" s="10"/>
       <c r="K128" s="6" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="L128" s="10" t="s">
         <v>57</v>
       </c>
       <c r="M128" s="6" t="s">
         <v>548</v>
       </c>
       <c r="N128" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O128" s="6">
-        <v>62282.42</v>
+        <v>57036.49</v>
       </c>
       <c r="P128" s="6"/>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" s="6" t="s">
         <v>549</v>
       </c>
       <c r="B129" s="6">
         <v>0</v>
       </c>
       <c r="C129" s="6">
         <v>0</v>
       </c>
       <c r="D129" s="6">
         <v>0</v>
       </c>
       <c r="E129" s="6" t="s">
         <v>550</v>
       </c>
       <c r="F129" s="9" t="s">
         <v>57</v>
       </c>
       <c r="G129" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H129" s="6" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="I129" s="6">
         <v>0</v>
       </c>
       <c r="J129" s="10"/>
       <c r="K129" s="6" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="L129" s="10" t="s">
         <v>57</v>
       </c>
       <c r="M129" s="6" t="s">
         <v>551</v>
       </c>
       <c r="N129" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O129" s="6">
-        <v>47241.8</v>
+        <v>43262.37</v>
       </c>
       <c r="P129" s="6"/>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" s="6" t="s">
         <v>552</v>
       </c>
       <c r="B130" s="6">
         <v>0</v>
       </c>
       <c r="C130" s="6">
         <v>0</v>
       </c>
       <c r="D130" s="6">
         <v>0</v>
       </c>
       <c r="E130" s="6" t="s">
         <v>553</v>
       </c>
       <c r="F130" s="9" t="s">
         <v>57</v>
       </c>
       <c r="G130" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H130" s="6" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="I130" s="6">
         <v>0</v>
       </c>
       <c r="J130" s="10"/>
       <c r="K130" s="6" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="L130" s="10" t="s">
         <v>57</v>
       </c>
       <c r="M130" s="6" t="s">
         <v>554</v>
       </c>
       <c r="N130" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O130" s="6">
-        <v>51690.16</v>
+        <v>47336.44</v>
       </c>
       <c r="P130" s="6"/>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" s="6" t="s">
         <v>555</v>
       </c>
       <c r="B131" s="6">
         <v>0</v>
       </c>
       <c r="C131" s="6">
         <v>0</v>
       </c>
       <c r="D131" s="6">
         <v>0</v>
       </c>
       <c r="E131" s="6" t="s">
         <v>556</v>
       </c>
       <c r="F131" s="9" t="s">
         <v>57</v>
       </c>
       <c r="G131" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H131" s="6" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="I131" s="6">
         <v>0</v>
       </c>
       <c r="J131" s="10"/>
       <c r="K131" s="6" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="L131" s="10" t="s">
         <v>57</v>
       </c>
       <c r="M131" s="6" t="s">
         <v>557</v>
       </c>
       <c r="N131" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O131" s="6">
-        <v>60376.81</v>
+        <v>55290.48</v>
       </c>
       <c r="P131" s="6"/>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" s="6" t="s">
         <v>558</v>
       </c>
       <c r="B132" s="6">
         <v>0</v>
       </c>
       <c r="C132" s="6">
         <v>0</v>
       </c>
       <c r="D132" s="6">
         <v>0</v>
       </c>
       <c r="E132" s="6" t="s">
         <v>559</v>
       </c>
       <c r="F132" s="9" t="s">
         <v>57</v>
       </c>
       <c r="G132" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H132" s="6" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="I132" s="6">
         <v>0</v>
       </c>
       <c r="J132" s="10"/>
       <c r="K132" s="6" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="L132" s="10" t="s">
         <v>57</v>
       </c>
       <c r="M132" s="6" t="s">
         <v>560</v>
       </c>
       <c r="N132" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O132" s="6">
-        <v>49360.3</v>
+        <v>45202.42</v>
       </c>
       <c r="P132" s="6"/>
     </row>
     <row r="133" spans="1:16" customHeight="1" ht="65">
       <c r="A133" s="6" t="s">
         <v>561</v>
       </c>
       <c r="B133" s="6">
         <v>0</v>
       </c>
       <c r="C133" s="6">
         <v>0</v>
       </c>
       <c r="D133" s="6">
         <v>0</v>
       </c>
       <c r="E133" s="6">
         <v>410068</v>
       </c>
       <c r="F133" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H133" s="6" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="I133" s="6">
         <v>0</v>
       </c>
       <c r="J133" s="10" t="s">
         <v>562</v>
       </c>
       <c r="K133" s="6" t="s">
         <v>148</v>
       </c>
       <c r="L133" s="10" t="s">
         <v>22</v>
       </c>
       <c r="M133" s="6" t="s">
         <v>563</v>
       </c>
       <c r="N133" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O133" s="6">
         <v>305.26</v>
       </c>
       <c r="P133" s="6"/>
     </row>
     <row r="134" spans="1:16" customHeight="1" ht="65">
@@ -18511,78 +18505,78 @@
         <v>576</v>
       </c>
       <c r="N136" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O136" s="6"/>
       <c r="P136" s="6"/>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" s="6" t="s">
         <v>577</v>
       </c>
       <c r="B137" s="6">
         <v>0</v>
       </c>
       <c r="C137" s="6">
         <v>0</v>
       </c>
       <c r="D137" s="6">
         <v>0</v>
       </c>
       <c r="E137" s="6" t="s">
         <v>578</v>
       </c>
       <c r="F137" s="9" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="G137" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H137" s="6" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="I137" s="6">
         <v>0</v>
       </c>
       <c r="J137" s="10" t="s">
         <v>579</v>
       </c>
       <c r="K137" s="6" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="L137" s="10" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="M137" s="6" t="s">
         <v>580</v>
       </c>
       <c r="N137" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O137" s="6">
-        <v>25116.5</v>
+        <v>25114.78</v>
       </c>
       <c r="P137" s="6"/>
     </row>
     <row r="138" spans="1:16" customHeight="1" ht="65">
       <c r="A138" s="6" t="s">
         <v>581</v>
       </c>
       <c r="B138" s="6">
         <v>0</v>
       </c>
       <c r="C138" s="6">
         <v>0</v>
       </c>
       <c r="D138" s="6">
         <v>0</v>
       </c>
       <c r="E138" s="6" t="s">
         <v>582</v>
       </c>
       <c r="F138" s="9" t="s">
         <v>245</v>
       </c>
       <c r="G138" s="10" t="s">
         <v>23</v>
       </c>
@@ -18651,580 +18645,580 @@
         <v>588</v>
       </c>
       <c r="N139" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O139" s="6"/>
       <c r="P139" s="6"/>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" s="6" t="s">
         <v>589</v>
       </c>
       <c r="B140" s="6">
         <v>0</v>
       </c>
       <c r="C140" s="6">
         <v>0</v>
       </c>
       <c r="D140" s="6">
         <v>0</v>
       </c>
       <c r="E140" s="6" t="s">
         <v>590</v>
       </c>
       <c r="F140" s="9" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="G140" s="10"/>
       <c r="H140" s="6" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="I140" s="6">
         <v>0</v>
       </c>
       <c r="J140" s="10"/>
       <c r="K140" s="6" t="s">
         <v>53</v>
       </c>
       <c r="L140" s="10" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="M140" s="6" t="s">
         <v>591</v>
       </c>
       <c r="N140" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O140" s="6">
-        <v>28011.99</v>
+        <v>31195.17</v>
       </c>
       <c r="P140" s="6"/>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" s="6" t="s">
         <v>592</v>
       </c>
       <c r="B141" s="6">
         <v>0</v>
       </c>
       <c r="C141" s="6">
         <v>0</v>
       </c>
       <c r="D141" s="6">
         <v>0</v>
       </c>
       <c r="E141" s="6" t="s">
         <v>593</v>
       </c>
       <c r="F141" s="9" t="s">
         <v>594</v>
       </c>
       <c r="G141" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H141" s="6" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="I141" s="6">
         <v>0</v>
       </c>
       <c r="J141" s="10"/>
       <c r="K141" s="6" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="L141" s="10" t="s">
         <v>594</v>
       </c>
       <c r="M141" s="6" t="s">
         <v>595</v>
       </c>
       <c r="N141" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O141" s="6">
-        <v>70439.19</v>
+        <v>64505.61</v>
       </c>
       <c r="P141" s="6"/>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" s="6" t="s">
         <v>596</v>
       </c>
       <c r="B142" s="6">
         <v>0</v>
       </c>
       <c r="C142" s="6">
         <v>0</v>
       </c>
       <c r="D142" s="6">
         <v>0</v>
       </c>
       <c r="E142" s="6" t="s">
         <v>597</v>
       </c>
       <c r="F142" s="9" t="s">
         <v>594</v>
       </c>
       <c r="G142" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H142" s="6" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="I142" s="6">
         <v>0</v>
       </c>
       <c r="J142" s="10"/>
       <c r="K142" s="6" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="L142" s="10" t="s">
         <v>594</v>
       </c>
       <c r="M142" s="6" t="s">
         <v>598</v>
       </c>
       <c r="N142" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O142" s="6">
-        <v>70439.19</v>
+        <v>64505.61</v>
       </c>
       <c r="P142" s="6"/>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" s="6" t="s">
         <v>599</v>
       </c>
       <c r="B143" s="6">
         <v>0</v>
       </c>
       <c r="C143" s="6">
         <v>0</v>
       </c>
       <c r="D143" s="6">
         <v>0</v>
       </c>
       <c r="E143" s="6" t="s">
         <v>600</v>
       </c>
       <c r="F143" s="9" t="s">
         <v>594</v>
       </c>
       <c r="G143" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H143" s="6" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="I143" s="6">
         <v>0</v>
       </c>
       <c r="J143" s="10"/>
       <c r="K143" s="6" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="L143" s="10" t="s">
         <v>594</v>
       </c>
       <c r="M143" s="6" t="s">
         <v>601</v>
       </c>
       <c r="N143" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O143" s="6">
-        <v>70439.19</v>
+        <v>64505.61</v>
       </c>
       <c r="P143" s="6"/>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" s="6" t="s">
         <v>602</v>
       </c>
       <c r="B144" s="6">
         <v>0</v>
       </c>
       <c r="C144" s="6">
         <v>0</v>
       </c>
       <c r="D144" s="6">
         <v>0</v>
       </c>
       <c r="E144" s="6" t="s">
         <v>603</v>
       </c>
       <c r="F144" s="9" t="s">
         <v>594</v>
       </c>
       <c r="G144" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H144" s="6" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="I144" s="6">
         <v>0</v>
       </c>
       <c r="J144" s="10"/>
       <c r="K144" s="6" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="L144" s="10" t="s">
         <v>594</v>
       </c>
       <c r="M144" s="6" t="s">
         <v>604</v>
       </c>
       <c r="N144" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O144" s="6">
-        <v>48724.56</v>
+        <v>44620.39</v>
       </c>
       <c r="P144" s="6"/>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" s="6" t="s">
         <v>605</v>
       </c>
       <c r="B145" s="6">
         <v>0</v>
       </c>
       <c r="C145" s="6">
         <v>0</v>
       </c>
       <c r="D145" s="6">
         <v>0</v>
       </c>
       <c r="E145" s="6" t="s">
         <v>606</v>
       </c>
       <c r="F145" s="9" t="s">
         <v>594</v>
       </c>
       <c r="G145" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H145" s="6" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="I145" s="6">
         <v>0</v>
       </c>
       <c r="J145" s="10"/>
       <c r="K145" s="6" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="L145" s="10" t="s">
         <v>594</v>
       </c>
       <c r="M145" s="6" t="s">
         <v>607</v>
       </c>
       <c r="N145" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O145" s="6">
-        <v>48724.56</v>
+        <v>44620.39</v>
       </c>
       <c r="P145" s="6"/>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" s="6" t="s">
         <v>608</v>
       </c>
       <c r="B146" s="6">
         <v>0</v>
       </c>
       <c r="C146" s="6">
         <v>0</v>
       </c>
       <c r="D146" s="6">
         <v>0</v>
       </c>
       <c r="E146" s="6" t="s">
         <v>609</v>
       </c>
       <c r="F146" s="9" t="s">
         <v>594</v>
       </c>
       <c r="G146" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H146" s="6" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="I146" s="6">
         <v>0</v>
       </c>
       <c r="J146" s="10"/>
       <c r="K146" s="6" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="L146" s="10" t="s">
         <v>594</v>
       </c>
       <c r="M146" s="6" t="s">
         <v>610</v>
       </c>
       <c r="N146" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O146" s="6">
-        <v>50207.36</v>
+        <v>45978.39</v>
       </c>
       <c r="P146" s="6"/>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" s="6" t="s">
         <v>611</v>
       </c>
       <c r="B147" s="6">
         <v>0</v>
       </c>
       <c r="C147" s="6">
         <v>0</v>
       </c>
       <c r="D147" s="6">
         <v>0</v>
       </c>
       <c r="E147" s="6" t="s">
         <v>612</v>
       </c>
       <c r="F147" s="9" t="s">
         <v>594</v>
       </c>
       <c r="G147" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H147" s="6" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="I147" s="6">
         <v>0</v>
       </c>
       <c r="J147" s="10"/>
       <c r="K147" s="6" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="L147" s="10" t="s">
         <v>594</v>
       </c>
       <c r="M147" s="6" t="s">
         <v>613</v>
       </c>
       <c r="N147" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O147" s="6">
-        <v>50207.36</v>
+        <v>45978.39</v>
       </c>
       <c r="P147" s="6"/>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" s="6" t="s">
         <v>614</v>
       </c>
       <c r="B148" s="6">
         <v>0</v>
       </c>
       <c r="C148" s="6">
         <v>0</v>
       </c>
       <c r="D148" s="6">
         <v>0</v>
       </c>
       <c r="E148" s="6" t="s">
         <v>615</v>
       </c>
       <c r="F148" s="9" t="s">
         <v>594</v>
       </c>
       <c r="G148" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H148" s="6" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="I148" s="6">
         <v>0</v>
       </c>
       <c r="J148" s="10"/>
       <c r="K148" s="6" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="L148" s="10" t="s">
         <v>594</v>
       </c>
       <c r="M148" s="6" t="s">
         <v>616</v>
       </c>
       <c r="N148" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O148" s="6">
-        <v>63448.13</v>
+        <v>58103.55</v>
       </c>
       <c r="P148" s="6"/>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" s="6" t="s">
         <v>617</v>
       </c>
       <c r="B149" s="6">
         <v>0</v>
       </c>
       <c r="C149" s="6">
         <v>0</v>
       </c>
       <c r="D149" s="6">
         <v>0</v>
       </c>
       <c r="E149" s="6" t="s">
         <v>618</v>
       </c>
       <c r="F149" s="9" t="s">
         <v>594</v>
       </c>
       <c r="G149" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H149" s="6" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="I149" s="6">
         <v>0</v>
       </c>
       <c r="J149" s="10"/>
       <c r="K149" s="6" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="L149" s="10" t="s">
         <v>594</v>
       </c>
       <c r="M149" s="6" t="s">
         <v>619</v>
       </c>
       <c r="N149" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O149" s="6">
-        <v>63448.13</v>
+        <v>58103.55</v>
       </c>
       <c r="P149" s="6"/>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" s="6" t="s">
         <v>620</v>
       </c>
       <c r="B150" s="6">
         <v>0</v>
       </c>
       <c r="C150" s="6">
         <v>0</v>
       </c>
       <c r="D150" s="6">
         <v>0</v>
       </c>
       <c r="E150" s="6" t="s">
         <v>621</v>
       </c>
       <c r="F150" s="9" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="G150" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H150" s="6" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="I150" s="6">
         <v>0</v>
       </c>
       <c r="J150" s="10"/>
       <c r="K150" s="6" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="L150" s="10" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="M150" s="6" t="s">
         <v>622</v>
       </c>
       <c r="N150" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O150" s="6">
-        <v>31141.25</v>
+        <v>28518.29</v>
       </c>
       <c r="P150" s="6"/>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" s="6" t="s">
         <v>623</v>
       </c>
       <c r="B151" s="6">
         <v>0</v>
       </c>
       <c r="C151" s="6">
         <v>0</v>
       </c>
       <c r="D151" s="6">
         <v>0</v>
       </c>
       <c r="E151" s="6" t="s">
         <v>624</v>
       </c>
       <c r="F151" s="9" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="G151" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H151" s="6" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="I151" s="6">
         <v>0</v>
       </c>
       <c r="J151" s="10"/>
       <c r="K151" s="6" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="L151" s="10" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="M151" s="6" t="s">
         <v>625</v>
       </c>
       <c r="N151" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O151" s="6">
-        <v>31141.25</v>
+        <v>28518.29</v>
       </c>
       <c r="P151" s="6"/>
     </row>
     <row r="152" spans="1:16" customHeight="1" ht="65">
       <c r="A152" s="6" t="s">
         <v>626</v>
       </c>
       <c r="B152" s="6">
         <v>0</v>
       </c>
       <c r="C152" s="6">
         <v>0</v>
       </c>
       <c r="D152" s="6">
         <v>0</v>
       </c>
       <c r="E152" s="6">
         <v>410063</v>
       </c>
       <c r="F152" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="10" t="s">
         <v>23</v>
       </c>
@@ -19274,381 +19268,381 @@
       <c r="G153" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H153" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I153" s="6">
         <v>208</v>
       </c>
       <c r="J153" s="10" t="s">
         <v>630</v>
       </c>
       <c r="K153" s="6" t="s">
         <v>631</v>
       </c>
       <c r="L153" s="10" t="s">
         <v>632</v>
       </c>
       <c r="M153" s="6" t="s">
         <v>633</v>
       </c>
       <c r="N153" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O153" s="6">
-        <v>16401.25</v>
+        <v>328025.14</v>
       </c>
       <c r="P153" s="6"/>
     </row>
     <row r="154" spans="1:16" customHeight="1" ht="65">
       <c r="A154" s="6" t="s">
         <v>634</v>
       </c>
       <c r="B154" s="6">
         <v>0</v>
       </c>
       <c r="C154" s="6">
         <v>0</v>
       </c>
       <c r="D154" s="6">
         <v>0</v>
       </c>
       <c r="E154" s="6" t="s">
         <v>635</v>
       </c>
       <c r="F154" s="9" t="s">
         <v>57</v>
       </c>
       <c r="G154" s="10" t="s">
         <v>32</v>
       </c>
       <c r="H154" s="6" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="I154" s="6">
         <v>5.1</v>
       </c>
       <c r="J154" s="10" t="s">
         <v>636</v>
       </c>
       <c r="K154" s="6" t="s">
         <v>53</v>
       </c>
       <c r="L154" s="10" t="s">
         <v>100</v>
       </c>
       <c r="M154" s="6" t="s">
         <v>637</v>
       </c>
       <c r="N154" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O154" s="6">
         <v>13596.32</v>
       </c>
       <c r="P154" s="6"/>
     </row>
     <row r="155" spans="1:16" customHeight="1" ht="65">
       <c r="A155" s="6" t="s">
         <v>638</v>
       </c>
       <c r="B155" s="6">
         <v>0</v>
       </c>
       <c r="C155" s="6">
         <v>0</v>
       </c>
       <c r="D155" s="6">
         <v>0</v>
       </c>
       <c r="E155" s="6" t="s">
         <v>639</v>
       </c>
       <c r="F155" s="9" t="s">
         <v>209</v>
       </c>
       <c r="G155" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H155" s="6" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="I155" s="6">
         <v>19.36</v>
       </c>
       <c r="J155" s="10" t="s">
         <v>640</v>
       </c>
       <c r="K155" s="6" t="s">
         <v>211</v>
       </c>
       <c r="L155" s="10" t="s">
         <v>209</v>
       </c>
       <c r="M155" s="6" t="s">
         <v>641</v>
       </c>
       <c r="N155" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O155" s="6">
-        <v>18917.37</v>
+        <v>21067.07</v>
       </c>
       <c r="P155" s="6"/>
     </row>
     <row r="156" spans="1:16" customHeight="1" ht="65">
       <c r="A156" s="6" t="s">
         <v>642</v>
       </c>
       <c r="B156" s="6">
         <v>0</v>
       </c>
       <c r="C156" s="6">
         <v>0</v>
       </c>
       <c r="D156" s="6">
         <v>0</v>
       </c>
       <c r="E156" s="6" t="s">
         <v>643</v>
       </c>
       <c r="F156" s="9" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="G156" s="10" t="s">
         <v>32</v>
       </c>
       <c r="H156" s="6" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="I156" s="6">
         <v>7.65</v>
       </c>
       <c r="J156" s="10" t="s">
         <v>644</v>
       </c>
       <c r="K156" s="6" t="s">
         <v>53</v>
       </c>
       <c r="L156" s="10" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="M156" s="6" t="s">
         <v>645</v>
       </c>
       <c r="N156" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O156" s="6">
         <v>52028.53</v>
       </c>
       <c r="P156" s="6"/>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" s="6" t="s">
         <v>646</v>
       </c>
       <c r="B157" s="6">
         <v>0</v>
       </c>
       <c r="C157" s="6">
         <v>0</v>
       </c>
       <c r="D157" s="6">
         <v>0</v>
       </c>
       <c r="E157" s="6" t="s">
         <v>647</v>
       </c>
       <c r="F157" s="9" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="G157" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H157" s="6" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="I157" s="6">
         <v>0</v>
       </c>
       <c r="J157" s="10"/>
       <c r="K157" s="6" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="L157" s="10" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="M157" s="6" t="s">
         <v>648</v>
       </c>
       <c r="N157" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O157" s="6">
-        <v>31141.25</v>
+        <v>28518.29</v>
       </c>
       <c r="P157" s="6"/>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" s="6" t="s">
         <v>649</v>
       </c>
       <c r="B158" s="6">
         <v>0</v>
       </c>
       <c r="C158" s="6">
         <v>0</v>
       </c>
       <c r="D158" s="6">
         <v>0</v>
       </c>
       <c r="E158" s="6" t="s">
         <v>650</v>
       </c>
       <c r="F158" s="9" t="s">
         <v>113</v>
       </c>
       <c r="G158" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H158" s="6" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="I158" s="6">
         <v>0</v>
       </c>
       <c r="J158" s="10"/>
       <c r="K158" s="6" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="L158" s="10" t="s">
         <v>113</v>
       </c>
       <c r="M158" s="6" t="s">
         <v>651</v>
       </c>
       <c r="N158" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O158" s="6">
-        <v>37815.18</v>
+        <v>34629.32</v>
       </c>
       <c r="P158" s="6"/>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" s="6" t="s">
         <v>652</v>
       </c>
       <c r="B159" s="6">
         <v>0</v>
       </c>
       <c r="C159" s="6">
         <v>0</v>
       </c>
       <c r="D159" s="6">
         <v>0</v>
       </c>
       <c r="E159" s="6" t="s">
         <v>653</v>
       </c>
       <c r="F159" s="9" t="s">
         <v>113</v>
       </c>
       <c r="G159" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H159" s="6" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="I159" s="6">
         <v>0</v>
       </c>
       <c r="J159" s="10"/>
       <c r="K159" s="6" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="L159" s="10" t="s">
         <v>100</v>
       </c>
       <c r="M159" s="6" t="s">
         <v>654</v>
       </c>
       <c r="N159" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O159" s="6">
-        <v>24680.14</v>
+        <v>22601.22</v>
       </c>
       <c r="P159" s="6"/>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" s="6" t="s">
         <v>655</v>
       </c>
       <c r="B160" s="6">
         <v>0</v>
       </c>
       <c r="C160" s="6">
         <v>0</v>
       </c>
       <c r="D160" s="6">
         <v>0</v>
       </c>
       <c r="E160" s="6" t="s">
         <v>656</v>
       </c>
       <c r="F160" s="9" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="G160" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H160" s="6" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="I160" s="6">
         <v>0</v>
       </c>
       <c r="J160" s="10" t="s">
         <v>657</v>
       </c>
       <c r="K160" s="6" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="L160" s="10" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="M160" s="6" t="s">
         <v>658</v>
       </c>
       <c r="N160" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O160" s="6">
-        <v>25113.76</v>
+        <v>25114.8</v>
       </c>
       <c r="P160" s="6"/>
     </row>
     <row r="161" spans="1:16" customHeight="1" ht="65">
       <c r="A161" s="6" t="s">
         <v>659</v>
       </c>
       <c r="B161" s="6">
         <v>0</v>
       </c>
       <c r="C161" s="6">
         <v>0</v>
       </c>
       <c r="D161" s="6">
         <v>0</v>
       </c>
       <c r="E161" s="6" t="s">
         <v>660</v>
       </c>
       <c r="F161" s="9" t="s">
         <v>245</v>
       </c>
       <c r="G161" s="10" t="s">
         <v>23</v>
       </c>
@@ -19717,117 +19711,117 @@
         <v>666</v>
       </c>
       <c r="N162" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O162" s="6"/>
       <c r="P162" s="6"/>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" s="6" t="s">
         <v>667</v>
       </c>
       <c r="B163" s="6">
         <v>0</v>
       </c>
       <c r="C163" s="6">
         <v>0</v>
       </c>
       <c r="D163" s="6">
         <v>0</v>
       </c>
       <c r="E163" s="6" t="s">
         <v>668</v>
       </c>
       <c r="F163" s="9" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="G163" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H163" s="6" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="I163" s="6">
         <v>0</v>
       </c>
       <c r="J163" s="10" t="s">
         <v>669</v>
       </c>
       <c r="K163" s="6" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="L163" s="10" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="M163" s="6" t="s">
         <v>670</v>
       </c>
       <c r="N163" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O163" s="6">
-        <v>24640.18</v>
+        <v>24641.21</v>
       </c>
       <c r="P163" s="6"/>
     </row>
     <row r="164" spans="1:16" customHeight="1" ht="65">
       <c r="A164" s="6" t="s">
         <v>671</v>
       </c>
       <c r="B164" s="6">
         <v>0</v>
       </c>
       <c r="C164" s="6">
         <v>0</v>
       </c>
       <c r="D164" s="6">
         <v>0</v>
       </c>
       <c r="E164" s="6" t="s">
         <v>672</v>
       </c>
       <c r="F164" s="9" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="G164" s="10" t="s">
         <v>32</v>
       </c>
       <c r="H164" s="6" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="I164" s="6">
         <v>7.79</v>
       </c>
       <c r="J164" s="10" t="s">
         <v>673</v>
       </c>
       <c r="K164" s="6" t="s">
         <v>53</v>
       </c>
       <c r="L164" s="10" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="M164" s="6" t="s">
         <v>674</v>
       </c>
       <c r="N164" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O164" s="6">
         <v>54100.12</v>
       </c>
       <c r="P164" s="6"/>
     </row>
     <row r="165" spans="1:16" customHeight="1" ht="65">
       <c r="A165" s="6" t="s">
         <v>675</v>
       </c>
       <c r="B165" s="6">
         <v>0</v>
       </c>
       <c r="C165" s="6">
         <v>0</v>
       </c>
       <c r="D165" s="6">
         <v>0</v>
       </c>
@@ -19847,185 +19841,183 @@
         <v>23</v>
       </c>
       <c r="J165" s="10" t="s">
         <v>677</v>
       </c>
       <c r="K165" s="6" t="s">
         <v>75</v>
       </c>
       <c r="L165" s="10" t="s">
         <v>76</v>
       </c>
       <c r="M165" s="6" t="s">
         <v>678</v>
       </c>
       <c r="N165" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O165" s="6"/>
       <c r="P165" s="6"/>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" s="6" t="s">
         <v>679</v>
       </c>
       <c r="B166" s="6">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="C166" s="6">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D166" s="6">
         <v>0</v>
       </c>
       <c r="E166" s="6" t="s">
         <v>680</v>
       </c>
       <c r="F166" s="9" t="s">
         <v>57</v>
       </c>
       <c r="G166" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H166" s="6" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="I166" s="6">
         <v>0</v>
       </c>
       <c r="J166" s="10" t="s">
         <v>681</v>
       </c>
       <c r="K166" s="6" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="L166" s="10" t="s">
         <v>57</v>
       </c>
       <c r="M166" s="6" t="s">
         <v>682</v>
       </c>
       <c r="N166" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O166" s="6">
-        <v>12798.69</v>
+        <v>12798.16</v>
       </c>
       <c r="P166" s="6"/>
     </row>
     <row r="167" spans="1:16" customHeight="1" ht="65">
       <c r="A167" s="6" t="s">
         <v>683</v>
       </c>
       <c r="B167" s="6">
-        <v>16</v>
+        <v>2</v>
       </c>
       <c r="C167" s="6">
-        <v>16</v>
+        <v>2</v>
       </c>
       <c r="D167" s="6">
         <v>0</v>
       </c>
       <c r="E167" s="6" t="s">
         <v>684</v>
       </c>
       <c r="F167" s="9" t="s">
         <v>57</v>
       </c>
       <c r="G167" s="10" t="s">
         <v>32</v>
       </c>
       <c r="H167" s="6" t="s">
         <v>87</v>
       </c>
       <c r="I167" s="6">
         <v>1.75</v>
       </c>
       <c r="J167" s="10" t="s">
         <v>685</v>
       </c>
       <c r="K167" s="6" t="s">
         <v>53</v>
       </c>
       <c r="L167" s="10" t="s">
         <v>57</v>
       </c>
       <c r="M167" s="6" t="s">
         <v>686</v>
       </c>
       <c r="N167" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O167" s="6">
-        <v>8343.23</v>
+        <v>9184.52</v>
       </c>
       <c r="P167" s="6"/>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" s="6" t="s">
         <v>687</v>
       </c>
       <c r="B168" s="6">
         <v>0</v>
       </c>
       <c r="C168" s="6">
         <v>0</v>
       </c>
       <c r="D168" s="6">
         <v>0</v>
       </c>
       <c r="E168" s="6" t="s">
         <v>688</v>
       </c>
       <c r="F168" s="9" t="s">
         <v>38</v>
       </c>
       <c r="G168" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H168" s="6" t="s">
-        <v>39</v>
+        <v>24</v>
       </c>
       <c r="I168" s="6">
         <v>0</v>
       </c>
       <c r="J168" s="10"/>
       <c r="K168" s="6" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="L168" s="10" t="s">
         <v>22</v>
       </c>
       <c r="M168" s="6" t="s">
         <v>689</v>
       </c>
       <c r="N168" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O168" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O168" s="6"/>
       <c r="P168" s="6"/>
     </row>
     <row r="169" spans="1:16" customHeight="1" ht="65">
       <c r="A169" s="6" t="s">
         <v>690</v>
       </c>
       <c r="B169" s="6">
         <v>0</v>
       </c>
       <c r="C169" s="6">
         <v>0</v>
       </c>
       <c r="D169" s="6">
         <v>0</v>
       </c>
       <c r="E169" s="6" t="s">
         <v>691</v>
       </c>
       <c r="F169" s="9" t="s">
         <v>245</v>
       </c>
       <c r="G169" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H169" s="6" t="s">
@@ -20099,51 +20091,51 @@
       <c r="P170" s="6"/>
     </row>
     <row r="171" spans="1:16" customHeight="1" ht="65">
       <c r="A171" s="6" t="s">
         <v>698</v>
       </c>
       <c r="B171" s="6">
         <v>0</v>
       </c>
       <c r="C171" s="6">
         <v>0</v>
       </c>
       <c r="D171" s="6">
         <v>0</v>
       </c>
       <c r="E171" s="6">
         <v>198532</v>
       </c>
       <c r="F171" s="9" t="s">
         <v>146</v>
       </c>
       <c r="G171" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H171" s="6" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="I171" s="6">
         <v>0</v>
       </c>
       <c r="J171" s="10" t="s">
         <v>699</v>
       </c>
       <c r="K171" s="6" t="s">
         <v>148</v>
       </c>
       <c r="L171" s="10" t="s">
         <v>146</v>
       </c>
       <c r="M171" s="6" t="s">
         <v>700</v>
       </c>
       <c r="N171" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O171" s="6">
         <v>96.3</v>
       </c>
       <c r="P171" s="6"/>
     </row>
     <row r="172" spans="1:16" customHeight="1" ht="65">
@@ -20193,120 +20185,120 @@
       <c r="P172" s="6"/>
     </row>
     <row r="173" spans="1:16" customHeight="1" ht="65">
       <c r="A173" s="6" t="s">
         <v>705</v>
       </c>
       <c r="B173" s="6">
         <v>0</v>
       </c>
       <c r="C173" s="6">
         <v>0</v>
       </c>
       <c r="D173" s="6">
         <v>0</v>
       </c>
       <c r="E173" s="6" t="s">
         <v>706</v>
       </c>
       <c r="F173" s="9" t="s">
         <v>366</v>
       </c>
       <c r="G173" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H173" s="6" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="I173" s="6">
         <v>150</v>
       </c>
       <c r="J173" s="10" t="s">
         <v>707</v>
       </c>
       <c r="K173" s="6" t="s">
         <v>53</v>
       </c>
       <c r="L173" s="10" t="s">
         <v>366</v>
       </c>
       <c r="M173" s="6" t="s">
         <v>708</v>
       </c>
       <c r="N173" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O173" s="6">
-        <v>77993.33</v>
+        <v>85857.87</v>
       </c>
       <c r="P173" s="6"/>
     </row>
     <row r="174" spans="1:16" customHeight="1" ht="65">
       <c r="A174" s="6" t="s">
         <v>709</v>
       </c>
       <c r="B174" s="6">
         <v>0</v>
       </c>
       <c r="C174" s="6">
         <v>0</v>
       </c>
       <c r="D174" s="6">
         <v>0</v>
       </c>
       <c r="E174" s="6" t="s">
         <v>710</v>
       </c>
       <c r="F174" s="9" t="s">
         <v>711</v>
       </c>
       <c r="G174" s="10" t="s">
         <v>230</v>
       </c>
       <c r="H174" s="6" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="I174" s="6">
         <v>0.6</v>
       </c>
       <c r="J174" s="10" t="s">
         <v>712</v>
       </c>
       <c r="K174" s="6" t="s">
         <v>53</v>
       </c>
       <c r="L174" s="10" t="s">
         <v>366</v>
       </c>
       <c r="M174" s="6" t="s">
         <v>713</v>
       </c>
       <c r="N174" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O174" s="6">
-        <v>11477.57</v>
+        <v>12781.84</v>
       </c>
       <c r="P174" s="6"/>
     </row>
     <row r="175" spans="1:16" customHeight="1" ht="65">
       <c r="A175" s="6" t="s">
         <v>714</v>
       </c>
       <c r="B175" s="6">
         <v>1439</v>
       </c>
       <c r="C175" s="6">
         <v>1439</v>
       </c>
       <c r="D175" s="6">
         <v>0</v>
       </c>
       <c r="E175" s="6" t="s">
         <v>715</v>
       </c>
       <c r="F175" s="9" t="s">
         <v>716</v>
       </c>
       <c r="G175" s="10" t="s">
         <v>23</v>
       </c>
@@ -20383,132 +20375,132 @@
       <c r="P176" s="6"/>
     </row>
     <row r="177" spans="1:16" customHeight="1" ht="65">
       <c r="A177" s="6" t="s">
         <v>723</v>
       </c>
       <c r="B177" s="6">
         <v>2</v>
       </c>
       <c r="C177" s="6">
         <v>2</v>
       </c>
       <c r="D177" s="6">
         <v>0</v>
       </c>
       <c r="E177" s="6" t="s">
         <v>724</v>
       </c>
       <c r="F177" s="9" t="s">
         <v>322</v>
       </c>
       <c r="G177" s="10" t="s">
         <v>323</v>
       </c>
       <c r="H177" s="6" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="I177" s="6">
         <v>11</v>
       </c>
       <c r="J177" s="10" t="s">
         <v>725</v>
       </c>
       <c r="K177" s="6" t="s">
         <v>325</v>
       </c>
       <c r="L177" s="10" t="s">
         <v>326</v>
       </c>
       <c r="M177" s="6" t="s">
         <v>726</v>
       </c>
       <c r="N177" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O177" s="6">
         <v>1461.35</v>
       </c>
       <c r="P177" s="6"/>
     </row>
     <row r="178" spans="1:16" customHeight="1" ht="65">
       <c r="A178" s="6" t="s">
         <v>727</v>
       </c>
       <c r="B178" s="6">
         <v>0</v>
       </c>
       <c r="C178" s="6">
         <v>0</v>
       </c>
       <c r="D178" s="6">
         <v>0</v>
       </c>
       <c r="E178" s="6">
         <v>198357</v>
       </c>
       <c r="F178" s="9" t="s">
         <v>420</v>
       </c>
       <c r="G178" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H178" s="6" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="I178" s="6">
         <v>0.003</v>
       </c>
       <c r="J178" s="10" t="s">
         <v>728</v>
       </c>
       <c r="K178" s="6" t="s">
         <v>148</v>
       </c>
       <c r="L178" s="10" t="s">
         <v>146</v>
       </c>
       <c r="M178" s="6" t="s">
         <v>729</v>
       </c>
       <c r="N178" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O178" s="6">
         <v>6.48</v>
       </c>
       <c r="P178" s="6"/>
     </row>
     <row r="179" spans="1:16" customHeight="1" ht="65">
       <c r="A179" s="6" t="s">
         <v>730</v>
       </c>
       <c r="B179" s="6">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="C179" s="6">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="D179" s="6">
         <v>0</v>
       </c>
       <c r="E179" s="6">
         <v>198515</v>
       </c>
       <c r="F179" s="9" t="s">
         <v>146</v>
       </c>
       <c r="G179" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H179" s="6" t="s">
         <v>87</v>
       </c>
       <c r="I179" s="6">
         <v>0.09</v>
       </c>
       <c r="J179" s="10" t="s">
         <v>731</v>
       </c>
       <c r="K179" s="6" t="s">
         <v>148</v>
       </c>
@@ -20527,72 +20519,72 @@
       <c r="P179" s="6"/>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" s="6" t="s">
         <v>733</v>
       </c>
       <c r="B180" s="6">
         <v>0</v>
       </c>
       <c r="C180" s="6">
         <v>0</v>
       </c>
       <c r="D180" s="6">
         <v>0</v>
       </c>
       <c r="E180" s="6" t="s">
         <v>734</v>
       </c>
       <c r="F180" s="9" t="s">
         <v>57</v>
       </c>
       <c r="G180" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H180" s="6" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="I180" s="6">
         <v>0</v>
       </c>
       <c r="J180" s="10" t="s">
         <v>735</v>
       </c>
       <c r="K180" s="6" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="L180" s="10" t="s">
         <v>57</v>
       </c>
       <c r="M180" s="6" t="s">
         <v>736</v>
       </c>
       <c r="N180" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O180" s="6">
-        <v>20917.67</v>
+        <v>20916.37</v>
       </c>
       <c r="P180" s="6"/>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" s="6" t="s">
         <v>737</v>
       </c>
       <c r="B181" s="6">
         <v>0</v>
       </c>
       <c r="C181" s="6">
         <v>0</v>
       </c>
       <c r="D181" s="6">
         <v>0</v>
       </c>
       <c r="E181" s="6" t="s">
         <v>738</v>
       </c>
       <c r="F181" s="9" t="s">
         <v>566</v>
       </c>
       <c r="G181" s="10" t="s">
         <v>23</v>
       </c>
@@ -20739,54 +20731,54 @@
         <v>0</v>
       </c>
       <c r="J184" s="10" t="s">
         <v>750</v>
       </c>
       <c r="K184" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L184" s="10" t="s">
         <v>166</v>
       </c>
       <c r="M184" s="6" t="s">
         <v>751</v>
       </c>
       <c r="N184" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O184" s="6"/>
       <c r="P184" s="6"/>
     </row>
     <row r="185" spans="1:16" customHeight="1" ht="65">
       <c r="A185" s="6" t="s">
         <v>752</v>
       </c>
       <c r="B185" s="6">
-        <v>65</v>
+        <v>15</v>
       </c>
       <c r="C185" s="6">
-        <v>65</v>
+        <v>15</v>
       </c>
       <c r="D185" s="6">
         <v>0</v>
       </c>
       <c r="E185" s="6" t="s">
         <v>753</v>
       </c>
       <c r="F185" s="9" t="s">
         <v>122</v>
       </c>
       <c r="G185" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H185" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I185" s="6">
         <v>0</v>
       </c>
       <c r="J185" s="10" t="s">
         <v>754</v>
       </c>
       <c r="K185" s="6" t="s">
         <v>26</v>
       </c>
@@ -20835,54 +20827,54 @@
       <c r="J186" s="10" t="s">
         <v>758</v>
       </c>
       <c r="K186" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L186" s="10" t="s">
         <v>122</v>
       </c>
       <c r="M186" s="6" t="s">
         <v>759</v>
       </c>
       <c r="N186" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O186" s="6">
         <v>225.4</v>
       </c>
       <c r="P186" s="6"/>
     </row>
     <row r="187" spans="1:16" customHeight="1" ht="65">
       <c r="A187" s="6" t="s">
         <v>760</v>
       </c>
       <c r="B187" s="6">
-        <v>224</v>
+        <v>74</v>
       </c>
       <c r="C187" s="6">
-        <v>224</v>
+        <v>74</v>
       </c>
       <c r="D187" s="6">
         <v>0</v>
       </c>
       <c r="E187" s="6" t="s">
         <v>761</v>
       </c>
       <c r="F187" s="9" t="s">
         <v>122</v>
       </c>
       <c r="G187" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H187" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I187" s="6">
         <v>0</v>
       </c>
       <c r="J187" s="10" t="s">
         <v>762</v>
       </c>
       <c r="K187" s="6" t="s">
         <v>26</v>
       </c>
@@ -20995,147 +20987,147 @@
       <c r="P189" s="6"/>
     </row>
     <row r="190" spans="1:16" customHeight="1" ht="65">
       <c r="A190" s="6" t="s">
         <v>772</v>
       </c>
       <c r="B190" s="6">
         <v>0</v>
       </c>
       <c r="C190" s="6">
         <v>0</v>
       </c>
       <c r="D190" s="6">
         <v>0</v>
       </c>
       <c r="E190" s="6">
         <v>410056</v>
       </c>
       <c r="F190" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G190" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H190" s="6" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="I190" s="6">
         <v>0.6</v>
       </c>
       <c r="J190" s="10" t="s">
         <v>773</v>
       </c>
       <c r="K190" s="6" t="s">
         <v>148</v>
       </c>
       <c r="L190" s="10" t="s">
         <v>22</v>
       </c>
       <c r="M190" s="6" t="s">
         <v>774</v>
       </c>
       <c r="N190" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O190" s="6">
         <v>305.25</v>
       </c>
       <c r="P190" s="6"/>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" s="6" t="s">
         <v>775</v>
       </c>
       <c r="B191" s="6">
         <v>0</v>
       </c>
       <c r="C191" s="6">
         <v>0</v>
       </c>
       <c r="D191" s="6">
         <v>0</v>
       </c>
       <c r="E191" s="6" t="s">
         <v>776</v>
       </c>
       <c r="F191" s="9" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="G191" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H191" s="6" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="I191" s="6">
         <v>0</v>
       </c>
       <c r="J191" s="10" t="s">
         <v>777</v>
       </c>
       <c r="K191" s="6" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="L191" s="10" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="M191" s="6" t="s">
         <v>778</v>
       </c>
       <c r="N191" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O191" s="6">
-        <v>25116.5</v>
+        <v>25114.78</v>
       </c>
       <c r="P191" s="6"/>
     </row>
     <row r="192" spans="1:16" customHeight="1" ht="65">
       <c r="A192" s="6" t="s">
         <v>779</v>
       </c>
       <c r="B192" s="6">
         <v>0</v>
       </c>
       <c r="C192" s="6">
         <v>0</v>
       </c>
       <c r="D192" s="6">
         <v>0</v>
       </c>
       <c r="E192" s="6" t="s">
         <v>780</v>
       </c>
       <c r="F192" s="9" t="s">
         <v>209</v>
       </c>
       <c r="G192" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H192" s="6" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="I192" s="6">
         <v>15.16</v>
       </c>
       <c r="J192" s="10" t="s">
         <v>781</v>
       </c>
       <c r="K192" s="6" t="s">
         <v>211</v>
       </c>
       <c r="L192" s="10" t="s">
         <v>209</v>
       </c>
       <c r="M192" s="6" t="s">
         <v>782</v>
       </c>
       <c r="N192" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O192" s="6">
         <v>9618.6</v>
       </c>
       <c r="P192" s="6"/>
     </row>
     <row r="193" spans="1:16" customHeight="1" ht="65">
@@ -21185,302 +21177,300 @@
       <c r="P193" s="6"/>
     </row>
     <row r="194" spans="1:16">
       <c r="A194" s="6" t="s">
         <v>787</v>
       </c>
       <c r="B194" s="6">
         <v>0</v>
       </c>
       <c r="C194" s="6">
         <v>0</v>
       </c>
       <c r="D194" s="6">
         <v>0</v>
       </c>
       <c r="E194" s="6" t="s">
         <v>788</v>
       </c>
       <c r="F194" s="9" t="s">
         <v>209</v>
       </c>
       <c r="G194" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H194" s="6" t="s">
-        <v>39</v>
+        <v>24</v>
       </c>
       <c r="I194" s="6">
         <v>0</v>
       </c>
       <c r="J194" s="10"/>
       <c r="K194" s="6" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="L194" s="10" t="s">
         <v>209</v>
       </c>
       <c r="M194" s="6" t="s">
         <v>789</v>
       </c>
       <c r="N194" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O194" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O194" s="6"/>
       <c r="P194" s="6"/>
     </row>
     <row r="195" spans="1:16" customHeight="1" ht="65">
       <c r="A195" s="6" t="s">
         <v>790</v>
       </c>
       <c r="B195" s="6">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="C195" s="6">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="D195" s="6">
         <v>0</v>
       </c>
       <c r="E195" s="6" t="s">
         <v>791</v>
       </c>
       <c r="F195" s="9" t="s">
         <v>57</v>
       </c>
       <c r="G195" s="10" t="s">
         <v>32</v>
       </c>
       <c r="H195" s="6" t="s">
         <v>87</v>
       </c>
       <c r="I195" s="6">
         <v>1.72</v>
       </c>
       <c r="J195" s="10" t="s">
         <v>792</v>
       </c>
       <c r="K195" s="6" t="s">
         <v>53</v>
       </c>
       <c r="L195" s="10" t="s">
         <v>57</v>
       </c>
       <c r="M195" s="6" t="s">
         <v>793</v>
       </c>
       <c r="N195" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O195" s="6">
-        <v>8343.23</v>
+        <v>9184.52</v>
       </c>
       <c r="P195" s="6"/>
     </row>
     <row r="196" spans="1:16">
       <c r="A196" s="6" t="s">
         <v>794</v>
       </c>
       <c r="B196" s="6">
         <v>0</v>
       </c>
       <c r="C196" s="6">
         <v>0</v>
       </c>
       <c r="D196" s="6">
         <v>0</v>
       </c>
       <c r="E196" s="6" t="s">
         <v>795</v>
       </c>
       <c r="F196" s="9" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="G196" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H196" s="6" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="I196" s="6">
         <v>0</v>
       </c>
       <c r="J196" s="10"/>
       <c r="K196" s="6" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="L196" s="10" t="s">
         <v>57</v>
       </c>
       <c r="M196" s="6" t="s">
         <v>796</v>
       </c>
       <c r="N196" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O196" s="6">
-        <v>67790.8</v>
+        <v>62080.62</v>
       </c>
       <c r="P196" s="6"/>
     </row>
     <row r="197" spans="1:16">
       <c r="A197" s="6" t="s">
         <v>797</v>
       </c>
       <c r="B197" s="6">
         <v>0</v>
       </c>
       <c r="C197" s="6">
         <v>0</v>
       </c>
       <c r="D197" s="6">
         <v>0</v>
       </c>
       <c r="E197" s="6" t="s">
         <v>798</v>
       </c>
       <c r="F197" s="9" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="G197" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H197" s="6" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="I197" s="6">
         <v>0</v>
       </c>
       <c r="J197" s="10"/>
       <c r="K197" s="6" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="L197" s="10" t="s">
         <v>57</v>
       </c>
       <c r="M197" s="6" t="s">
         <v>799</v>
       </c>
       <c r="N197" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O197" s="6">
-        <v>64613.74</v>
+        <v>59170.51</v>
       </c>
       <c r="P197" s="6"/>
     </row>
     <row r="198" spans="1:16">
       <c r="A198" s="6" t="s">
         <v>800</v>
       </c>
       <c r="B198" s="6">
         <v>0</v>
       </c>
       <c r="C198" s="6">
         <v>0</v>
       </c>
       <c r="D198" s="6">
         <v>0</v>
       </c>
       <c r="E198" s="6" t="s">
         <v>801</v>
       </c>
       <c r="F198" s="9" t="s">
         <v>57</v>
       </c>
       <c r="G198" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H198" s="6" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="I198" s="6">
         <v>0</v>
       </c>
       <c r="J198" s="10"/>
       <c r="K198" s="6" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="L198" s="10" t="s">
         <v>57</v>
       </c>
       <c r="M198" s="6" t="s">
         <v>802</v>
       </c>
       <c r="N198" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O198" s="6">
-        <v>13770.72</v>
+        <v>12610.11</v>
       </c>
       <c r="P198" s="6"/>
     </row>
     <row r="199" spans="1:16">
       <c r="A199" s="6" t="s">
         <v>803</v>
       </c>
       <c r="B199" s="6">
         <v>0</v>
       </c>
       <c r="C199" s="6">
         <v>0</v>
       </c>
       <c r="D199" s="6">
         <v>0</v>
       </c>
       <c r="E199" s="6" t="s">
         <v>804</v>
       </c>
       <c r="F199" s="9" t="s">
         <v>57</v>
       </c>
       <c r="G199" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H199" s="6" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="I199" s="6">
         <v>0</v>
       </c>
       <c r="J199" s="10"/>
       <c r="K199" s="6" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="L199" s="10" t="s">
         <v>57</v>
       </c>
       <c r="M199" s="6" t="s">
         <v>805</v>
       </c>
       <c r="N199" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O199" s="6">
-        <v>13982.12</v>
+        <v>12804.11</v>
       </c>
       <c r="P199" s="6"/>
     </row>
     <row r="200" spans="1:16" customHeight="1" ht="65">
       <c r="A200" s="6" t="s">
         <v>806</v>
       </c>
       <c r="B200" s="6">
         <v>0</v>
       </c>
       <c r="C200" s="6">
         <v>0</v>
       </c>
       <c r="D200" s="6">
         <v>0</v>
       </c>
       <c r="E200" s="6" t="s">
         <v>807</v>
       </c>
       <c r="F200" s="9" t="s">
         <v>391</v>
       </c>
       <c r="G200" s="10" t="s">
         <v>23</v>
       </c>
@@ -21603,147 +21593,147 @@
       <c r="P202" s="6"/>
     </row>
     <row r="203" spans="1:16" customHeight="1" ht="65">
       <c r="A203" s="6" t="s">
         <v>818</v>
       </c>
       <c r="B203" s="6">
         <v>0</v>
       </c>
       <c r="C203" s="6">
         <v>0</v>
       </c>
       <c r="D203" s="6">
         <v>0</v>
       </c>
       <c r="E203" s="6" t="s">
         <v>819</v>
       </c>
       <c r="F203" s="9" t="s">
         <v>80</v>
       </c>
       <c r="G203" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H203" s="6" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="I203" s="6">
         <v>0</v>
       </c>
       <c r="J203" s="10" t="s">
         <v>820</v>
       </c>
       <c r="K203" s="6" t="s">
         <v>82</v>
       </c>
       <c r="L203" s="10" t="s">
         <v>83</v>
       </c>
       <c r="M203" s="6" t="s">
         <v>821</v>
       </c>
       <c r="N203" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O203" s="6">
         <v>44691.07</v>
       </c>
       <c r="P203" s="6"/>
     </row>
     <row r="204" spans="1:16" customHeight="1" ht="65">
       <c r="A204" s="6" t="s">
         <v>822</v>
       </c>
       <c r="B204" s="6">
         <v>0</v>
       </c>
       <c r="C204" s="6">
         <v>0</v>
       </c>
       <c r="D204" s="6">
         <v>0</v>
       </c>
       <c r="E204" s="6" t="s">
         <v>823</v>
       </c>
       <c r="F204" s="9" t="s">
         <v>113</v>
       </c>
       <c r="G204" s="10" t="s">
         <v>32</v>
       </c>
       <c r="H204" s="6" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="I204" s="6">
         <v>15</v>
       </c>
       <c r="J204" s="10" t="s">
         <v>824</v>
       </c>
       <c r="K204" s="6" t="s">
         <v>53</v>
       </c>
       <c r="L204" s="10" t="s">
         <v>113</v>
       </c>
       <c r="M204" s="6" t="s">
         <v>825</v>
       </c>
       <c r="N204" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O204" s="6">
-        <v>17507.91</v>
+        <v>19273.34</v>
       </c>
       <c r="P204" s="6"/>
     </row>
     <row r="205" spans="1:16" customHeight="1" ht="65">
       <c r="A205" s="6" t="s">
         <v>826</v>
       </c>
       <c r="B205" s="6">
         <v>0</v>
       </c>
       <c r="C205" s="6">
         <v>0</v>
       </c>
       <c r="D205" s="6">
         <v>0</v>
       </c>
       <c r="E205" s="6" t="s">
         <v>827</v>
       </c>
       <c r="F205" s="9" t="s">
         <v>209</v>
       </c>
       <c r="G205" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H205" s="6" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="I205" s="6">
         <v>8.49</v>
       </c>
       <c r="J205" s="10" t="s">
         <v>828</v>
       </c>
       <c r="K205" s="6" t="s">
         <v>211</v>
       </c>
       <c r="L205" s="10" t="s">
         <v>209</v>
       </c>
       <c r="M205" s="6" t="s">
         <v>829</v>
       </c>
       <c r="N205" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O205" s="6">
         <v>2464.02</v>
       </c>
       <c r="P205" s="6"/>
     </row>
     <row r="206" spans="1:16" customHeight="1" ht="65">
@@ -21793,503 +21783,501 @@
       <c r="P206" s="6"/>
     </row>
     <row r="207" spans="1:16" customHeight="1" ht="65">
       <c r="A207" s="6" t="s">
         <v>834</v>
       </c>
       <c r="B207" s="6">
         <v>0</v>
       </c>
       <c r="C207" s="6">
         <v>0</v>
       </c>
       <c r="D207" s="6">
         <v>0</v>
       </c>
       <c r="E207" s="6">
         <v>410057</v>
       </c>
       <c r="F207" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H207" s="6" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="I207" s="6">
         <v>0.59</v>
       </c>
       <c r="J207" s="10" t="s">
         <v>835</v>
       </c>
       <c r="K207" s="6" t="s">
         <v>148</v>
       </c>
       <c r="L207" s="10" t="s">
         <v>22</v>
       </c>
       <c r="M207" s="6" t="s">
         <v>836</v>
       </c>
       <c r="N207" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O207" s="6">
         <v>305.25</v>
       </c>
       <c r="P207" s="6"/>
     </row>
     <row r="208" spans="1:16" customHeight="1" ht="65">
       <c r="A208" s="6" t="s">
         <v>837</v>
       </c>
       <c r="B208" s="6">
         <v>0</v>
       </c>
       <c r="C208" s="6">
         <v>0</v>
       </c>
       <c r="D208" s="6">
         <v>0</v>
       </c>
       <c r="E208" s="6" t="s">
         <v>838</v>
       </c>
       <c r="F208" s="9" t="s">
         <v>113</v>
       </c>
       <c r="G208" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H208" s="6" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="I208" s="6">
         <v>35.3</v>
       </c>
       <c r="J208" s="10" t="s">
         <v>839</v>
       </c>
       <c r="K208" s="6" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="L208" s="10" t="s">
         <v>113</v>
       </c>
       <c r="M208" s="6" t="s">
         <v>840</v>
       </c>
       <c r="N208" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O208" s="6">
-        <v>35237.12</v>
+        <v>35238.56</v>
       </c>
       <c r="P208" s="6"/>
     </row>
     <row r="209" spans="1:16" customHeight="1" ht="65">
       <c r="A209" s="6" t="s">
         <v>841</v>
       </c>
       <c r="B209" s="6">
         <v>0</v>
       </c>
       <c r="C209" s="6">
         <v>0</v>
       </c>
       <c r="D209" s="6">
         <v>0</v>
       </c>
       <c r="E209" s="6" t="s">
         <v>842</v>
       </c>
       <c r="F209" s="9" t="s">
         <v>113</v>
       </c>
       <c r="G209" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H209" s="6" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="I209" s="6">
         <v>37.5</v>
       </c>
       <c r="J209" s="10" t="s">
         <v>843</v>
       </c>
       <c r="K209" s="6" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="L209" s="10" t="s">
         <v>113</v>
       </c>
       <c r="M209" s="6" t="s">
         <v>844</v>
       </c>
       <c r="N209" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O209" s="6">
-        <v>35237.12</v>
+        <v>35238.56</v>
       </c>
       <c r="P209" s="6"/>
     </row>
     <row r="210" spans="1:16" customHeight="1" ht="65">
       <c r="A210" s="6" t="s">
         <v>845</v>
       </c>
       <c r="B210" s="6">
         <v>0</v>
       </c>
       <c r="C210" s="6">
         <v>0</v>
       </c>
       <c r="D210" s="6">
         <v>0</v>
       </c>
       <c r="E210" s="6" t="s">
         <v>846</v>
       </c>
       <c r="F210" s="9" t="s">
         <v>113</v>
       </c>
       <c r="G210" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H210" s="6" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="I210" s="6">
         <v>13.4</v>
       </c>
       <c r="J210" s="10" t="s">
         <v>847</v>
       </c>
       <c r="K210" s="6" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="L210" s="10" t="s">
         <v>113</v>
       </c>
       <c r="M210" s="6" t="s">
         <v>848</v>
       </c>
       <c r="N210" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O210" s="6">
-        <v>21317.5</v>
+        <v>21318.38</v>
       </c>
       <c r="P210" s="6"/>
     </row>
     <row r="211" spans="1:16" customHeight="1" ht="65">
       <c r="A211" s="6" t="s">
         <v>849</v>
       </c>
       <c r="B211" s="6">
         <v>0</v>
       </c>
       <c r="C211" s="6">
         <v>0</v>
       </c>
       <c r="D211" s="6">
         <v>0</v>
       </c>
       <c r="E211" s="6" t="s">
         <v>850</v>
       </c>
       <c r="F211" s="9" t="s">
         <v>113</v>
       </c>
       <c r="G211" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H211" s="6" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="I211" s="6">
         <v>13.4</v>
       </c>
       <c r="J211" s="10" t="s">
         <v>851</v>
       </c>
       <c r="K211" s="6" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="L211" s="10" t="s">
         <v>113</v>
       </c>
       <c r="M211" s="6" t="s">
         <v>852</v>
       </c>
       <c r="N211" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O211" s="6">
-        <v>21317.5</v>
+        <v>21318.38</v>
       </c>
       <c r="P211" s="6"/>
     </row>
     <row r="212" spans="1:16">
       <c r="A212" s="6" t="s">
         <v>853</v>
       </c>
       <c r="B212" s="6">
         <v>0</v>
       </c>
       <c r="C212" s="6">
         <v>0</v>
       </c>
       <c r="D212" s="6">
         <v>0</v>
       </c>
       <c r="E212" s="6" t="s">
         <v>854</v>
       </c>
       <c r="F212" s="9" t="s">
         <v>57</v>
       </c>
       <c r="G212" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H212" s="6" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="I212" s="6">
         <v>3.6</v>
       </c>
       <c r="J212" s="10" t="s">
         <v>855</v>
       </c>
       <c r="K212" s="6" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="L212" s="10" t="s">
         <v>57</v>
       </c>
       <c r="M212" s="6" t="s">
         <v>856</v>
       </c>
       <c r="N212" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O212" s="6">
-        <v>12435.86</v>
+        <v>12436.37</v>
       </c>
       <c r="P212" s="6"/>
     </row>
     <row r="213" spans="1:16">
       <c r="A213" s="6" t="s">
         <v>857</v>
       </c>
       <c r="B213" s="6">
         <v>0</v>
       </c>
       <c r="C213" s="6">
         <v>0</v>
       </c>
       <c r="D213" s="6">
         <v>0</v>
       </c>
       <c r="E213" s="6" t="s">
         <v>858</v>
       </c>
       <c r="F213" s="9" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="G213" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H213" s="6" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="I213" s="6">
         <v>0</v>
       </c>
       <c r="J213" s="10" t="s">
         <v>859</v>
       </c>
       <c r="K213" s="6" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="L213" s="10" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="M213" s="6" t="s">
         <v>860</v>
       </c>
       <c r="N213" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O213" s="6">
-        <v>25116.5</v>
+        <v>25114.78</v>
       </c>
       <c r="P213" s="6"/>
     </row>
     <row r="214" spans="1:16" customHeight="1" ht="65">
       <c r="A214" s="6" t="s">
         <v>861</v>
       </c>
       <c r="B214" s="6">
         <v>110</v>
       </c>
       <c r="C214" s="6">
         <v>110</v>
       </c>
       <c r="D214" s="6">
         <v>0</v>
       </c>
       <c r="E214" s="6" t="s">
         <v>862</v>
       </c>
       <c r="F214" s="9" t="s">
         <v>420</v>
       </c>
       <c r="G214" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H214" s="6" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="I214" s="6">
         <v>0.002</v>
       </c>
       <c r="J214" s="10" t="s">
         <v>863</v>
       </c>
       <c r="K214" s="6" t="s">
         <v>148</v>
       </c>
       <c r="L214" s="10" t="s">
         <v>420</v>
       </c>
       <c r="M214" s="6" t="s">
         <v>864</v>
       </c>
       <c r="N214" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O214" s="6">
         <v>7.61</v>
       </c>
       <c r="P214" s="6"/>
     </row>
     <row r="215" spans="1:16" customHeight="1" ht="65">
       <c r="A215" s="6" t="s">
         <v>865</v>
       </c>
       <c r="B215" s="6">
         <v>0</v>
       </c>
       <c r="C215" s="6">
         <v>0</v>
       </c>
       <c r="D215" s="6">
         <v>0</v>
       </c>
       <c r="E215" s="6" t="s">
         <v>866</v>
       </c>
       <c r="F215" s="9" t="s">
         <v>209</v>
       </c>
       <c r="G215" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H215" s="6" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="I215" s="6">
         <v>8.2</v>
       </c>
       <c r="J215" s="10" t="s">
         <v>867</v>
       </c>
       <c r="K215" s="6" t="s">
         <v>211</v>
       </c>
       <c r="L215" s="10" t="s">
         <v>209</v>
       </c>
       <c r="M215" s="6" t="s">
         <v>868</v>
       </c>
       <c r="N215" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O215" s="6">
         <v>5170.18</v>
       </c>
       <c r="P215" s="6"/>
     </row>
     <row r="216" spans="1:16">
       <c r="A216" s="6" t="s">
         <v>869</v>
       </c>
       <c r="B216" s="6">
         <v>0</v>
       </c>
       <c r="C216" s="6">
         <v>0</v>
       </c>
       <c r="D216" s="6">
         <v>0</v>
       </c>
       <c r="E216" s="6" t="s">
         <v>870</v>
       </c>
       <c r="F216" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H216" s="6" t="s">
-        <v>39</v>
+        <v>24</v>
       </c>
       <c r="I216" s="6">
         <v>0</v>
       </c>
       <c r="J216" s="10"/>
       <c r="K216" s="6" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="L216" s="10" t="s">
         <v>22</v>
       </c>
       <c r="M216" s="6" t="s">
         <v>871</v>
       </c>
       <c r="N216" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O216" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O216" s="6"/>
       <c r="P216" s="6"/>
     </row>
     <row r="217" spans="1:16" customHeight="1" ht="65">
       <c r="A217" s="6" t="s">
         <v>872</v>
       </c>
       <c r="B217" s="6">
         <v>4</v>
       </c>
       <c r="C217" s="6">
         <v>4</v>
       </c>
       <c r="D217" s="6">
         <v>0</v>
       </c>
       <c r="E217" s="6" t="s">
         <v>873</v>
       </c>
       <c r="F217" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H217" s="6" t="s">
@@ -22347,150 +22335,150 @@
         <v>0</v>
       </c>
       <c r="J218" s="10" t="s">
         <v>878</v>
       </c>
       <c r="K218" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L218" s="10" t="s">
         <v>22</v>
       </c>
       <c r="M218" s="6" t="s">
         <v>879</v>
       </c>
       <c r="N218" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O218" s="6"/>
       <c r="P218" s="6"/>
     </row>
     <row r="219" spans="1:16" customHeight="1" ht="65">
       <c r="A219" s="6" t="s">
         <v>880</v>
       </c>
       <c r="B219" s="6">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="C219" s="6">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="D219" s="6">
         <v>0</v>
       </c>
       <c r="E219" s="6" t="s">
         <v>881</v>
       </c>
       <c r="F219" s="9" t="s">
         <v>57</v>
       </c>
       <c r="G219" s="10" t="s">
         <v>32</v>
       </c>
       <c r="H219" s="6" t="s">
         <v>87</v>
       </c>
       <c r="I219" s="6">
         <v>1.76</v>
       </c>
       <c r="J219" s="10" t="s">
         <v>882</v>
       </c>
       <c r="K219" s="6" t="s">
         <v>53</v>
       </c>
       <c r="L219" s="10" t="s">
         <v>57</v>
       </c>
       <c r="M219" s="6" t="s">
         <v>883</v>
       </c>
       <c r="N219" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O219" s="6">
-        <v>8343.23</v>
+        <v>9184.52</v>
       </c>
       <c r="P219" s="6"/>
     </row>
     <row r="220" spans="1:16" customHeight="1" ht="65">
       <c r="A220" s="6" t="s">
         <v>884</v>
       </c>
       <c r="B220" s="6">
         <v>0</v>
       </c>
       <c r="C220" s="6">
         <v>0</v>
       </c>
       <c r="D220" s="6">
         <v>0</v>
       </c>
       <c r="E220" s="6" t="s">
         <v>885</v>
       </c>
       <c r="F220" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H220" s="6" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="I220" s="6">
         <v>0</v>
       </c>
       <c r="J220" s="10" t="s">
         <v>886</v>
       </c>
       <c r="K220" s="6" t="s">
         <v>211</v>
       </c>
       <c r="L220" s="10" t="s">
         <v>22</v>
       </c>
       <c r="M220" s="6" t="s">
         <v>887</v>
       </c>
       <c r="N220" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O220" s="6">
-        <v>2391.31</v>
+        <v>2663.05</v>
       </c>
       <c r="P220" s="6"/>
     </row>
     <row r="221" spans="1:16" customHeight="1" ht="65">
       <c r="A221" s="6" t="s">
         <v>888</v>
       </c>
       <c r="B221" s="6">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="C221" s="6">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="D221" s="6">
         <v>0</v>
       </c>
       <c r="E221" s="6" t="s">
         <v>889</v>
       </c>
       <c r="F221" s="9" t="s">
         <v>420</v>
       </c>
       <c r="G221" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H221" s="6" t="s">
         <v>87</v>
       </c>
       <c r="I221" s="6">
         <v>0</v>
       </c>
       <c r="J221" s="10" t="s">
         <v>890</v>
       </c>
       <c r="K221" s="6" t="s">
         <v>148</v>
       </c>
@@ -22601,51 +22589,51 @@
       <c r="P223" s="6"/>
     </row>
     <row r="224" spans="1:16" customHeight="1" ht="65">
       <c r="A224" s="6" t="s">
         <v>902</v>
       </c>
       <c r="B224" s="6">
         <v>0</v>
       </c>
       <c r="C224" s="6">
         <v>0</v>
       </c>
       <c r="D224" s="6">
         <v>0</v>
       </c>
       <c r="E224" s="6" t="s">
         <v>903</v>
       </c>
       <c r="F224" s="9" t="s">
         <v>345</v>
       </c>
       <c r="G224" s="10" t="s">
         <v>32</v>
       </c>
       <c r="H224" s="6" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="I224" s="6">
         <v>0.5</v>
       </c>
       <c r="J224" s="10" t="s">
         <v>904</v>
       </c>
       <c r="K224" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L224" s="10" t="s">
         <v>31</v>
       </c>
       <c r="M224" s="6" t="s">
         <v>905</v>
       </c>
       <c r="N224" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O224" s="6">
         <v>191.54</v>
       </c>
       <c r="P224" s="6"/>
     </row>
     <row r="225" spans="1:16" customHeight="1" ht="65">
@@ -22833,72 +22821,72 @@
       <c r="P228" s="6"/>
     </row>
     <row r="229" spans="1:16" customHeight="1" ht="65">
       <c r="A229" s="6" t="s">
         <v>923</v>
       </c>
       <c r="B229" s="6">
         <v>0</v>
       </c>
       <c r="C229" s="6">
         <v>0</v>
       </c>
       <c r="D229" s="6">
         <v>0</v>
       </c>
       <c r="E229" s="6" t="s">
         <v>924</v>
       </c>
       <c r="F229" s="9" t="s">
         <v>209</v>
       </c>
       <c r="G229" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H229" s="6" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="I229" s="6">
         <v>0</v>
       </c>
       <c r="J229" s="10" t="s">
         <v>923</v>
       </c>
       <c r="K229" s="6" t="s">
         <v>211</v>
       </c>
       <c r="L229" s="10" t="s">
         <v>209</v>
       </c>
       <c r="M229" s="6" t="s">
         <v>925</v>
       </c>
       <c r="N229" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O229" s="6">
-        <v>4065.6</v>
+        <v>4527.6</v>
       </c>
       <c r="P229" s="6"/>
     </row>
     <row r="230" spans="1:16">
       <c r="A230" s="6" t="s">
         <v>926</v>
       </c>
       <c r="B230" s="6">
         <v>0</v>
       </c>
       <c r="C230" s="6">
         <v>0</v>
       </c>
       <c r="D230" s="6">
         <v>0</v>
       </c>
       <c r="E230" s="6" t="s">
         <v>927</v>
       </c>
       <c r="F230" s="9" t="s">
         <v>429</v>
       </c>
       <c r="G230" s="10" t="s">
         <v>23</v>
       </c>
@@ -22927,312 +22915,312 @@
       <c r="P230" s="6"/>
     </row>
     <row r="231" spans="1:16" customHeight="1" ht="65">
       <c r="A231" s="6" t="s">
         <v>930</v>
       </c>
       <c r="B231" s="6">
         <v>0</v>
       </c>
       <c r="C231" s="6">
         <v>0</v>
       </c>
       <c r="D231" s="6">
         <v>0</v>
       </c>
       <c r="E231" s="6" t="s">
         <v>931</v>
       </c>
       <c r="F231" s="9" t="s">
         <v>100</v>
       </c>
       <c r="G231" s="10" t="s">
         <v>32</v>
       </c>
       <c r="H231" s="6" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="I231" s="6">
         <v>3</v>
       </c>
       <c r="J231" s="10" t="s">
         <v>932</v>
       </c>
       <c r="K231" s="6" t="s">
         <v>53</v>
       </c>
       <c r="L231" s="10" t="s">
         <v>100</v>
       </c>
       <c r="M231" s="6" t="s">
         <v>933</v>
       </c>
       <c r="N231" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O231" s="6">
-        <v>13373.36</v>
+        <v>14893.06</v>
       </c>
       <c r="P231" s="6"/>
     </row>
     <row r="232" spans="1:16" customHeight="1" ht="65">
       <c r="A232" s="6" t="s">
         <v>934</v>
       </c>
       <c r="B232" s="6">
         <v>0</v>
       </c>
       <c r="C232" s="6">
         <v>0</v>
       </c>
       <c r="D232" s="6">
         <v>0</v>
       </c>
       <c r="E232" s="6" t="s">
         <v>935</v>
       </c>
       <c r="F232" s="9" t="s">
         <v>100</v>
       </c>
       <c r="G232" s="10" t="s">
         <v>32</v>
       </c>
       <c r="H232" s="6" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="I232" s="6">
         <v>3</v>
       </c>
       <c r="J232" s="10" t="s">
         <v>936</v>
       </c>
       <c r="K232" s="6" t="s">
         <v>53</v>
       </c>
       <c r="L232" s="10" t="s">
         <v>100</v>
       </c>
       <c r="M232" s="6" t="s">
         <v>937</v>
       </c>
       <c r="N232" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O232" s="6">
-        <v>13373.36</v>
+        <v>14893.06</v>
       </c>
       <c r="P232" s="6"/>
     </row>
     <row r="233" spans="1:16" customHeight="1" ht="65">
       <c r="A233" s="6" t="s">
         <v>938</v>
       </c>
       <c r="B233" s="6">
         <v>0</v>
       </c>
       <c r="C233" s="6">
         <v>0</v>
       </c>
       <c r="D233" s="6">
         <v>0</v>
       </c>
       <c r="E233" s="6" t="s">
         <v>939</v>
       </c>
       <c r="F233" s="9" t="s">
         <v>100</v>
       </c>
       <c r="G233" s="10" t="s">
         <v>32</v>
       </c>
       <c r="H233" s="6" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="I233" s="6">
         <v>3.3</v>
       </c>
       <c r="J233" s="10" t="s">
         <v>940</v>
       </c>
       <c r="K233" s="6" t="s">
         <v>53</v>
       </c>
       <c r="L233" s="10" t="s">
         <v>100</v>
       </c>
       <c r="M233" s="6" t="s">
         <v>941</v>
       </c>
       <c r="N233" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O233" s="6">
-        <v>14860.39</v>
+        <v>16549.07</v>
       </c>
       <c r="P233" s="6"/>
     </row>
     <row r="234" spans="1:16" customHeight="1" ht="65">
       <c r="A234" s="6" t="s">
         <v>942</v>
       </c>
       <c r="B234" s="6">
         <v>0</v>
       </c>
       <c r="C234" s="6">
         <v>0</v>
       </c>
       <c r="D234" s="6">
         <v>0</v>
       </c>
       <c r="E234" s="6" t="s">
         <v>943</v>
       </c>
       <c r="F234" s="9" t="s">
         <v>100</v>
       </c>
       <c r="G234" s="10" t="s">
         <v>32</v>
       </c>
       <c r="H234" s="6" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="I234" s="6">
         <v>3.8</v>
       </c>
       <c r="J234" s="10" t="s">
         <v>944</v>
       </c>
       <c r="K234" s="6" t="s">
         <v>53</v>
       </c>
       <c r="L234" s="10" t="s">
         <v>100</v>
       </c>
       <c r="M234" s="6" t="s">
         <v>945</v>
       </c>
       <c r="N234" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O234" s="6">
-        <v>12155.43</v>
+        <v>13381.14</v>
       </c>
       <c r="P234" s="6"/>
     </row>
     <row r="235" spans="1:16" customHeight="1" ht="65">
       <c r="A235" s="6" t="s">
         <v>946</v>
       </c>
       <c r="B235" s="6">
         <v>0</v>
       </c>
       <c r="C235" s="6">
         <v>0</v>
       </c>
       <c r="D235" s="6">
         <v>0</v>
       </c>
       <c r="E235" s="6" t="s">
         <v>947</v>
       </c>
       <c r="F235" s="9" t="s">
         <v>100</v>
       </c>
       <c r="G235" s="10" t="s">
         <v>32</v>
       </c>
       <c r="H235" s="6" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="I235" s="6">
         <v>3.8</v>
       </c>
       <c r="J235" s="10" t="s">
         <v>948</v>
       </c>
       <c r="K235" s="6" t="s">
         <v>53</v>
       </c>
       <c r="L235" s="10" t="s">
         <v>100</v>
       </c>
       <c r="M235" s="6" t="s">
         <v>949</v>
       </c>
       <c r="N235" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O235" s="6">
-        <v>12155.43</v>
+        <v>13381.14</v>
       </c>
       <c r="P235" s="6"/>
     </row>
     <row r="236" spans="1:16" customHeight="1" ht="65">
       <c r="A236" s="6" t="s">
         <v>950</v>
       </c>
       <c r="B236" s="6">
         <v>0</v>
       </c>
       <c r="C236" s="6">
         <v>0</v>
       </c>
       <c r="D236" s="6">
         <v>0</v>
       </c>
       <c r="E236" s="6" t="s">
         <v>951</v>
       </c>
       <c r="F236" s="9" t="s">
         <v>57</v>
       </c>
       <c r="G236" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H236" s="6" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="I236" s="6">
         <v>3.6</v>
       </c>
       <c r="J236" s="10" t="s">
         <v>952</v>
       </c>
       <c r="K236" s="6" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="L236" s="10" t="s">
         <v>57</v>
       </c>
       <c r="M236" s="6" t="s">
         <v>953</v>
       </c>
       <c r="N236" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O236" s="6">
-        <v>10697.78</v>
+        <v>10696.96</v>
       </c>
       <c r="P236" s="6"/>
     </row>
     <row r="237" spans="1:16" customHeight="1" ht="65">
       <c r="A237" s="6" t="s">
         <v>954</v>
       </c>
       <c r="B237" s="6">
         <v>0</v>
       </c>
       <c r="C237" s="6">
         <v>0</v>
       </c>
       <c r="D237" s="6">
         <v>0</v>
       </c>
       <c r="E237" s="6" t="s">
         <v>955</v>
       </c>
       <c r="F237" s="9" t="s">
         <v>135</v>
       </c>
       <c r="G237" s="10" t="s">
         <v>23</v>
       </c>
@@ -23261,147 +23249,147 @@
       <c r="P237" s="6"/>
     </row>
     <row r="238" spans="1:16" customHeight="1" ht="65">
       <c r="A238" s="6" t="s">
         <v>958</v>
       </c>
       <c r="B238" s="6">
         <v>80</v>
       </c>
       <c r="C238" s="6">
         <v>80</v>
       </c>
       <c r="D238" s="6">
         <v>0</v>
       </c>
       <c r="E238" s="6" t="s">
         <v>959</v>
       </c>
       <c r="F238" s="9" t="s">
         <v>420</v>
       </c>
       <c r="G238" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H238" s="6" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="I238" s="6">
         <v>0.003</v>
       </c>
       <c r="J238" s="10" t="s">
         <v>960</v>
       </c>
       <c r="K238" s="6" t="s">
         <v>148</v>
       </c>
       <c r="L238" s="10" t="s">
         <v>420</v>
       </c>
       <c r="M238" s="6" t="s">
         <v>961</v>
       </c>
       <c r="N238" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O238" s="6">
         <v>7.28</v>
       </c>
       <c r="P238" s="6"/>
     </row>
     <row r="239" spans="1:16" customHeight="1" ht="65">
       <c r="A239" s="6" t="s">
         <v>962</v>
       </c>
       <c r="B239" s="6">
-        <v>240</v>
+        <v>220</v>
       </c>
       <c r="C239" s="6">
-        <v>240</v>
+        <v>220</v>
       </c>
       <c r="D239" s="6">
         <v>0</v>
       </c>
       <c r="E239" s="6">
         <v>202001</v>
       </c>
       <c r="F239" s="9" t="s">
         <v>420</v>
       </c>
       <c r="G239" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H239" s="6" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="I239" s="6">
         <v>0.01</v>
       </c>
       <c r="J239" s="10" t="s">
         <v>963</v>
       </c>
       <c r="K239" s="6" t="s">
         <v>148</v>
       </c>
       <c r="L239" s="10" t="s">
         <v>420</v>
       </c>
       <c r="M239" s="6" t="s">
         <v>964</v>
       </c>
       <c r="N239" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O239" s="6">
         <v>48.86</v>
       </c>
       <c r="P239" s="6"/>
     </row>
     <row r="240" spans="1:16" customHeight="1" ht="65">
       <c r="A240" s="6" t="s">
         <v>965</v>
       </c>
       <c r="B240" s="6">
         <v>0</v>
       </c>
       <c r="C240" s="6">
         <v>0</v>
       </c>
       <c r="D240" s="6">
         <v>0</v>
       </c>
       <c r="E240" s="6">
         <v>102823</v>
       </c>
       <c r="F240" s="9" t="s">
         <v>420</v>
       </c>
       <c r="G240" s="10" t="s">
         <v>32</v>
       </c>
       <c r="H240" s="6" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="I240" s="6">
         <v>0</v>
       </c>
       <c r="J240" s="10" t="s">
         <v>966</v>
       </c>
       <c r="K240" s="6" t="s">
         <v>148</v>
       </c>
       <c r="L240" s="10" t="s">
         <v>420</v>
       </c>
       <c r="M240" s="6" t="s">
         <v>967</v>
       </c>
       <c r="N240" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O240" s="6">
         <v>170.29</v>
       </c>
       <c r="P240" s="6"/>
     </row>
     <row r="241" spans="1:16" customHeight="1" ht="65">
@@ -23493,78 +23481,78 @@
       <c r="N242" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O242" s="6">
         <v>19.47</v>
       </c>
       <c r="P242" s="6"/>
     </row>
     <row r="243" spans="1:16">
       <c r="A243" s="6" t="s">
         <v>976</v>
       </c>
       <c r="B243" s="6">
         <v>0</v>
       </c>
       <c r="C243" s="6">
         <v>0</v>
       </c>
       <c r="D243" s="6">
         <v>0</v>
       </c>
       <c r="E243" s="6" t="s">
         <v>977</v>
       </c>
       <c r="F243" s="9" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="G243" s="10" t="s">
         <v>230</v>
       </c>
       <c r="H243" s="6" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="I243" s="6">
         <v>0</v>
       </c>
       <c r="J243" s="10" t="s">
         <v>978</v>
       </c>
       <c r="K243" s="6" t="s">
         <v>53</v>
       </c>
       <c r="L243" s="10" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="M243" s="6" t="s">
         <v>979</v>
       </c>
       <c r="N243" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O243" s="6">
-        <v>125679.14</v>
+        <v>138352.12</v>
       </c>
       <c r="P243" s="6"/>
     </row>
     <row r="244" spans="1:16" customHeight="1" ht="65">
       <c r="A244" s="6" t="s">
         <v>980</v>
       </c>
       <c r="B244" s="6">
         <v>37</v>
       </c>
       <c r="C244" s="6">
         <v>37</v>
       </c>
       <c r="D244" s="6">
         <v>0</v>
       </c>
       <c r="E244" s="6" t="s">
         <v>981</v>
       </c>
       <c r="F244" s="9" t="s">
         <v>420</v>
       </c>
       <c r="G244" s="10" t="s">
         <v>23</v>
       </c>
@@ -23595,447 +23583,445 @@
       <c r="P244" s="6"/>
     </row>
     <row r="245" spans="1:16" customHeight="1" ht="65">
       <c r="A245" s="6" t="s">
         <v>984</v>
       </c>
       <c r="B245" s="6">
         <v>0</v>
       </c>
       <c r="C245" s="6">
         <v>0</v>
       </c>
       <c r="D245" s="6">
         <v>0</v>
       </c>
       <c r="E245" s="6" t="s">
         <v>985</v>
       </c>
       <c r="F245" s="9" t="s">
         <v>80</v>
       </c>
       <c r="G245" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H245" s="6" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="I245" s="6">
         <v>0</v>
       </c>
       <c r="J245" s="10" t="s">
         <v>986</v>
       </c>
       <c r="K245" s="6" t="s">
         <v>82</v>
       </c>
       <c r="L245" s="10" t="s">
         <v>83</v>
       </c>
       <c r="M245" s="6" t="s">
         <v>987</v>
       </c>
       <c r="N245" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O245" s="6">
         <v>33789.99</v>
       </c>
       <c r="P245" s="6"/>
     </row>
     <row r="246" spans="1:16" customHeight="1" ht="65">
       <c r="A246" s="6" t="s">
         <v>988</v>
       </c>
       <c r="B246" s="6">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="C246" s="6">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D246" s="6">
         <v>0</v>
       </c>
       <c r="E246" s="6" t="s">
         <v>989</v>
       </c>
       <c r="F246" s="9" t="s">
         <v>113</v>
       </c>
       <c r="G246" s="10" t="s">
         <v>32</v>
       </c>
       <c r="H246" s="6" t="s">
         <v>87</v>
       </c>
       <c r="I246" s="6">
         <v>15</v>
       </c>
       <c r="J246" s="10" t="s">
         <v>990</v>
       </c>
       <c r="K246" s="6" t="s">
         <v>53</v>
       </c>
       <c r="L246" s="10" t="s">
         <v>113</v>
       </c>
       <c r="M246" s="6" t="s">
         <v>991</v>
       </c>
       <c r="N246" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O246" s="6">
-        <v>16522.17</v>
+        <v>18188.2</v>
       </c>
       <c r="P246" s="6"/>
     </row>
     <row r="247" spans="1:16" customHeight="1" ht="65">
       <c r="A247" s="6" t="s">
         <v>992</v>
       </c>
       <c r="B247" s="6">
         <v>0</v>
       </c>
       <c r="C247" s="6">
         <v>0</v>
       </c>
       <c r="D247" s="6">
         <v>0</v>
       </c>
       <c r="E247" s="6">
         <v>411003</v>
       </c>
       <c r="F247" s="9" t="s">
         <v>209</v>
       </c>
       <c r="G247" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H247" s="6" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="I247" s="6">
         <v>0</v>
       </c>
       <c r="J247" s="10" t="s">
         <v>993</v>
       </c>
       <c r="K247" s="6" t="s">
         <v>148</v>
       </c>
       <c r="L247" s="10" t="s">
         <v>209</v>
       </c>
       <c r="M247" s="6" t="s">
         <v>994</v>
       </c>
       <c r="N247" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O247" s="6">
         <v>11541.56</v>
       </c>
       <c r="P247" s="6"/>
     </row>
     <row r="248" spans="1:16" customHeight="1" ht="65">
       <c r="A248" s="6" t="s">
         <v>995</v>
       </c>
       <c r="B248" s="6">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="C248" s="6">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="D248" s="6">
         <v>0</v>
       </c>
       <c r="E248" s="6" t="s">
         <v>996</v>
       </c>
       <c r="F248" s="9" t="s">
         <v>57</v>
       </c>
       <c r="G248" s="10" t="s">
         <v>32</v>
       </c>
       <c r="H248" s="6" t="s">
         <v>87</v>
       </c>
       <c r="I248" s="6">
         <v>2.2</v>
       </c>
       <c r="J248" s="10" t="s">
         <v>997</v>
       </c>
       <c r="K248" s="6" t="s">
         <v>53</v>
       </c>
       <c r="L248" s="10" t="s">
         <v>57</v>
       </c>
       <c r="M248" s="6" t="s">
         <v>998</v>
       </c>
       <c r="N248" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O248" s="6">
-        <v>8875.02</v>
+        <v>9769.95</v>
       </c>
       <c r="P248" s="6"/>
     </row>
     <row r="249" spans="1:16">
       <c r="A249" s="6" t="s">
         <v>999</v>
       </c>
       <c r="B249" s="6">
         <v>0</v>
       </c>
       <c r="C249" s="6">
         <v>0</v>
       </c>
       <c r="D249" s="6">
         <v>0</v>
       </c>
       <c r="E249" s="6" t="s">
         <v>1000</v>
       </c>
       <c r="F249" s="9" t="s">
         <v>312</v>
       </c>
       <c r="G249" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H249" s="6" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="I249" s="6">
         <v>0</v>
       </c>
       <c r="J249" s="10"/>
       <c r="K249" s="6" t="s">
         <v>211</v>
       </c>
       <c r="L249" s="10" t="s">
         <v>312</v>
       </c>
       <c r="M249" s="6" t="s">
         <v>1001</v>
       </c>
       <c r="N249" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O249" s="6">
-        <v>4687.76</v>
+        <v>5220.46</v>
       </c>
       <c r="P249" s="6"/>
     </row>
     <row r="250" spans="1:16">
       <c r="A250" s="6" t="s">
         <v>1002</v>
       </c>
       <c r="B250" s="6">
         <v>0</v>
       </c>
       <c r="C250" s="6">
         <v>0</v>
       </c>
       <c r="D250" s="6">
         <v>0</v>
       </c>
       <c r="E250" s="6" t="s">
         <v>1003</v>
       </c>
       <c r="F250" s="9" t="s">
         <v>312</v>
       </c>
       <c r="G250" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H250" s="6" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="I250" s="6">
         <v>0</v>
       </c>
       <c r="J250" s="10"/>
       <c r="K250" s="6" t="s">
         <v>211</v>
       </c>
       <c r="L250" s="10" t="s">
         <v>312</v>
       </c>
       <c r="M250" s="6" t="s">
         <v>1004</v>
       </c>
       <c r="N250" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O250" s="6">
-        <v>1758.04</v>
+        <v>1957.82</v>
       </c>
       <c r="P250" s="6"/>
     </row>
     <row r="251" spans="1:16">
       <c r="A251" s="6" t="s">
         <v>1005</v>
       </c>
       <c r="B251" s="6">
         <v>0</v>
       </c>
       <c r="C251" s="6">
         <v>0</v>
       </c>
       <c r="D251" s="6">
         <v>0</v>
       </c>
       <c r="E251" s="6" t="s">
         <v>1006</v>
       </c>
       <c r="F251" s="9" t="s">
         <v>312</v>
       </c>
       <c r="G251" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H251" s="6" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="I251" s="6">
         <v>0</v>
       </c>
       <c r="J251" s="10"/>
       <c r="K251" s="6" t="s">
         <v>211</v>
       </c>
       <c r="L251" s="10" t="s">
         <v>312</v>
       </c>
       <c r="M251" s="6" t="s">
         <v>1007</v>
       </c>
       <c r="N251" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O251" s="6">
-        <v>2638.92</v>
+        <v>2938.8</v>
       </c>
       <c r="P251" s="6"/>
     </row>
     <row r="252" spans="1:16">
       <c r="A252" s="6" t="s">
         <v>1008</v>
       </c>
       <c r="B252" s="6">
         <v>0</v>
       </c>
       <c r="C252" s="6">
         <v>0</v>
       </c>
       <c r="D252" s="6">
         <v>0</v>
       </c>
       <c r="E252" s="6" t="s">
         <v>1009</v>
       </c>
       <c r="F252" s="9" t="s">
         <v>312</v>
       </c>
       <c r="G252" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H252" s="6" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="I252" s="6">
         <v>0</v>
       </c>
       <c r="J252" s="10"/>
       <c r="K252" s="6" t="s">
         <v>211</v>
       </c>
       <c r="L252" s="10" t="s">
         <v>312</v>
       </c>
       <c r="M252" s="6" t="s">
         <v>1010</v>
       </c>
       <c r="N252" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O252" s="6">
-        <v>476.76</v>
+        <v>530.94</v>
       </c>
       <c r="P252" s="6"/>
     </row>
     <row r="253" spans="1:16">
       <c r="A253" s="6" t="s">
         <v>1011</v>
       </c>
       <c r="B253" s="6">
         <v>0</v>
       </c>
       <c r="C253" s="6">
         <v>0</v>
       </c>
       <c r="D253" s="6">
         <v>0</v>
       </c>
       <c r="E253" s="6" t="s">
         <v>1012</v>
       </c>
       <c r="F253" s="9" t="s">
         <v>38</v>
       </c>
       <c r="G253" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H253" s="6" t="s">
-        <v>39</v>
+        <v>24</v>
       </c>
       <c r="I253" s="6">
         <v>0</v>
       </c>
       <c r="J253" s="10"/>
       <c r="K253" s="6" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="L253" s="10" t="s">
         <v>22</v>
       </c>
       <c r="M253" s="6" t="s">
         <v>1013</v>
       </c>
       <c r="N253" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O253" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O253" s="6"/>
       <c r="P253" s="6"/>
     </row>
     <row r="254" spans="1:16" customHeight="1" ht="65">
       <c r="A254" s="6" t="s">
         <v>1014</v>
       </c>
       <c r="B254" s="6">
         <v>0</v>
       </c>
       <c r="C254" s="6">
         <v>0</v>
       </c>
       <c r="D254" s="6">
         <v>0</v>
       </c>
       <c r="E254" s="6" t="s">
         <v>1015</v>
       </c>
       <c r="F254" s="9" t="s">
         <v>152</v>
       </c>
       <c r="G254" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H254" s="6" t="s">
@@ -24063,119 +24049,117 @@
       <c r="P254" s="6"/>
     </row>
     <row r="255" spans="1:16" customHeight="1" ht="65">
       <c r="A255" s="6" t="s">
         <v>1018</v>
       </c>
       <c r="B255" s="6">
         <v>0</v>
       </c>
       <c r="C255" s="6">
         <v>0</v>
       </c>
       <c r="D255" s="6">
         <v>0</v>
       </c>
       <c r="E255" s="6" t="s">
         <v>1019</v>
       </c>
       <c r="F255" s="9" t="s">
         <v>152</v>
       </c>
       <c r="G255" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H255" s="6" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="I255" s="6">
         <v>0</v>
       </c>
       <c r="J255" s="10" t="s">
         <v>1020</v>
       </c>
       <c r="K255" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L255" s="10" t="s">
         <v>152</v>
       </c>
       <c r="M255" s="6" t="s">
         <v>1021</v>
       </c>
       <c r="N255" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O255" s="6">
         <v>48.96</v>
       </c>
       <c r="P255" s="6"/>
     </row>
     <row r="256" spans="1:16">
       <c r="A256" s="6" t="s">
         <v>1022</v>
       </c>
       <c r="B256" s="6">
         <v>0</v>
       </c>
       <c r="C256" s="6">
         <v>0</v>
       </c>
       <c r="D256" s="6">
         <v>0</v>
       </c>
       <c r="E256" s="6" t="s">
         <v>1023</v>
       </c>
       <c r="F256" s="9" t="s">
         <v>209</v>
       </c>
       <c r="G256" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H256" s="6" t="s">
-        <v>39</v>
+        <v>24</v>
       </c>
       <c r="I256" s="6">
         <v>7.5</v>
       </c>
       <c r="J256" s="10"/>
       <c r="K256" s="6" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="L256" s="10" t="s">
         <v>209</v>
       </c>
       <c r="M256" s="6" t="s">
         <v>1024</v>
       </c>
       <c r="N256" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O256" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O256" s="6"/>
       <c r="P256" s="6"/>
     </row>
     <row r="257" spans="1:16" customHeight="1" ht="65">
       <c r="A257" s="6" t="s">
         <v>1025</v>
       </c>
       <c r="B257" s="6">
         <v>0</v>
       </c>
       <c r="C257" s="6">
         <v>0</v>
       </c>
       <c r="D257" s="6">
         <v>0</v>
       </c>
       <c r="E257" s="6" t="s">
         <v>1026</v>
       </c>
       <c r="F257" s="9" t="s">
         <v>245</v>
       </c>
       <c r="G257" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H257" s="6" t="s">
@@ -24203,72 +24187,72 @@
       <c r="P257" s="6"/>
     </row>
     <row r="258" spans="1:16" customHeight="1" ht="65">
       <c r="A258" s="6" t="s">
         <v>1029</v>
       </c>
       <c r="B258" s="6">
         <v>0</v>
       </c>
       <c r="C258" s="6">
         <v>0</v>
       </c>
       <c r="D258" s="6">
         <v>0</v>
       </c>
       <c r="E258" s="6" t="s">
         <v>1030</v>
       </c>
       <c r="F258" s="9" t="s">
         <v>100</v>
       </c>
       <c r="G258" s="10" t="s">
         <v>32</v>
       </c>
       <c r="H258" s="6" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="I258" s="6">
         <v>3.3</v>
       </c>
       <c r="J258" s="10" t="s">
         <v>1031</v>
       </c>
       <c r="K258" s="6" t="s">
         <v>53</v>
       </c>
       <c r="L258" s="10" t="s">
         <v>100</v>
       </c>
       <c r="M258" s="6" t="s">
         <v>1032</v>
       </c>
       <c r="N258" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O258" s="6">
-        <v>11283.91</v>
+        <v>12566.17</v>
       </c>
       <c r="P258" s="6"/>
     </row>
     <row r="259" spans="1:16" customHeight="1" ht="65">
       <c r="A259" s="6" t="s">
         <v>1033</v>
       </c>
       <c r="B259" s="6">
         <v>0</v>
       </c>
       <c r="C259" s="6">
         <v>0</v>
       </c>
       <c r="D259" s="6">
         <v>0</v>
       </c>
       <c r="E259" s="6">
         <v>410059</v>
       </c>
       <c r="F259" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G259" s="10" t="s">
         <v>23</v>
       </c>
@@ -24299,72 +24283,72 @@
       <c r="P259" s="6"/>
     </row>
     <row r="260" spans="1:16" customHeight="1" ht="65">
       <c r="A260" s="6" t="s">
         <v>1036</v>
       </c>
       <c r="B260" s="6">
         <v>75</v>
       </c>
       <c r="C260" s="6">
         <v>75</v>
       </c>
       <c r="D260" s="6">
         <v>0</v>
       </c>
       <c r="E260" s="6" t="s">
         <v>1037</v>
       </c>
       <c r="F260" s="9" t="s">
         <v>290</v>
       </c>
       <c r="G260" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H260" s="6" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="I260" s="6">
         <v>0.06</v>
       </c>
       <c r="J260" s="10" t="s">
         <v>1038</v>
       </c>
       <c r="K260" s="6" t="s">
         <v>211</v>
       </c>
       <c r="L260" s="10" t="s">
         <v>290</v>
       </c>
       <c r="M260" s="6" t="s">
         <v>1039</v>
       </c>
       <c r="N260" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O260" s="6">
-        <v>55.44</v>
+        <v>61.74</v>
       </c>
       <c r="P260" s="6"/>
     </row>
     <row r="261" spans="1:16" customHeight="1" ht="65">
       <c r="A261" s="6" t="s">
         <v>1040</v>
       </c>
       <c r="B261" s="6">
         <v>0</v>
       </c>
       <c r="C261" s="6">
         <v>0</v>
       </c>
       <c r="D261" s="6">
         <v>0</v>
       </c>
       <c r="E261" s="6" t="s">
         <v>1041</v>
       </c>
       <c r="F261" s="9" t="s">
         <v>245</v>
       </c>
       <c r="G261" s="10" t="s">
         <v>23</v>
       </c>
@@ -24393,164 +24377,164 @@
       <c r="P261" s="6"/>
     </row>
     <row r="262" spans="1:16">
       <c r="A262" s="6" t="s">
         <v>1044</v>
       </c>
       <c r="B262" s="6">
         <v>0</v>
       </c>
       <c r="C262" s="6">
         <v>0</v>
       </c>
       <c r="D262" s="6">
         <v>0</v>
       </c>
       <c r="E262" s="6" t="s">
         <v>1045</v>
       </c>
       <c r="F262" s="9" t="s">
         <v>312</v>
       </c>
       <c r="G262" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H262" s="6" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="I262" s="6">
         <v>0</v>
       </c>
       <c r="J262" s="10"/>
       <c r="K262" s="6" t="s">
         <v>211</v>
       </c>
       <c r="L262" s="10" t="s">
         <v>312</v>
       </c>
       <c r="M262" s="6" t="s">
         <v>1046</v>
       </c>
       <c r="N262" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O262" s="6">
-        <v>213.16</v>
+        <v>237.38</v>
       </c>
       <c r="P262" s="6"/>
     </row>
     <row r="263" spans="1:16">
       <c r="A263" s="6" t="s">
         <v>1047</v>
       </c>
       <c r="B263" s="6">
         <v>0</v>
       </c>
       <c r="C263" s="6">
         <v>0</v>
       </c>
       <c r="D263" s="6">
         <v>0</v>
       </c>
       <c r="E263" s="6" t="s">
         <v>1048</v>
       </c>
       <c r="F263" s="9" t="s">
         <v>312</v>
       </c>
       <c r="G263" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H263" s="6" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="I263" s="6">
         <v>0</v>
       </c>
       <c r="J263" s="10"/>
       <c r="K263" s="6" t="s">
         <v>211</v>
       </c>
       <c r="L263" s="10" t="s">
         <v>312</v>
       </c>
       <c r="M263" s="6" t="s">
         <v>1049</v>
       </c>
       <c r="N263" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O263" s="6">
-        <v>3307.92</v>
+        <v>3683.82</v>
       </c>
       <c r="P263" s="6"/>
     </row>
     <row r="264" spans="1:16">
       <c r="A264" s="6" t="s">
         <v>1050</v>
       </c>
       <c r="B264" s="6">
         <v>0</v>
       </c>
       <c r="C264" s="6">
         <v>0</v>
       </c>
       <c r="D264" s="6">
         <v>0</v>
       </c>
       <c r="E264" s="6" t="s">
         <v>1051</v>
       </c>
       <c r="F264" s="9" t="s">
         <v>57</v>
       </c>
       <c r="G264" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H264" s="6" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="I264" s="6">
         <v>3.6</v>
       </c>
       <c r="J264" s="10" t="s">
         <v>1052</v>
       </c>
       <c r="K264" s="6" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="L264" s="10" t="s">
         <v>57</v>
       </c>
       <c r="M264" s="6" t="s">
         <v>1053</v>
       </c>
       <c r="N264" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O264" s="6">
-        <v>8596.88</v>
+        <v>8595.78</v>
       </c>
       <c r="P264" s="6"/>
     </row>
     <row r="265" spans="1:16" customHeight="1" ht="65">
       <c r="A265" s="6" t="s">
         <v>1054</v>
       </c>
       <c r="B265" s="6">
         <v>0</v>
       </c>
       <c r="C265" s="6">
         <v>0</v>
       </c>
       <c r="D265" s="6">
         <v>0</v>
       </c>
       <c r="E265" s="6" t="s">
         <v>1055</v>
       </c>
       <c r="F265" s="9" t="s">
         <v>31</v>
       </c>
       <c r="G265" s="10" t="s">
         <v>23</v>
       </c>
@@ -24671,168 +24655,168 @@
       <c r="P267" s="6"/>
     </row>
     <row r="268" spans="1:16" customHeight="1" ht="65">
       <c r="A268" s="6" t="s">
         <v>1066</v>
       </c>
       <c r="B268" s="6">
         <v>100</v>
       </c>
       <c r="C268" s="6">
         <v>100</v>
       </c>
       <c r="D268" s="6">
         <v>0</v>
       </c>
       <c r="E268" s="6" t="s">
         <v>1067</v>
       </c>
       <c r="F268" s="9" t="s">
         <v>420</v>
       </c>
       <c r="G268" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H268" s="6" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="I268" s="6">
         <v>0.2</v>
       </c>
       <c r="J268" s="10" t="s">
         <v>1068</v>
       </c>
       <c r="K268" s="6" t="s">
         <v>148</v>
       </c>
       <c r="L268" s="10" t="s">
         <v>146</v>
       </c>
       <c r="M268" s="6" t="s">
         <v>1069</v>
       </c>
       <c r="N268" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O268" s="6">
         <v>22.6</v>
       </c>
       <c r="P268" s="6"/>
     </row>
     <row r="269" spans="1:16" customHeight="1" ht="65">
       <c r="A269" s="6" t="s">
         <v>1070</v>
       </c>
       <c r="B269" s="6">
         <v>0</v>
       </c>
       <c r="C269" s="6">
         <v>0</v>
       </c>
       <c r="D269" s="6">
         <v>0</v>
       </c>
       <c r="E269" s="6" t="s">
         <v>1071</v>
       </c>
       <c r="F269" s="9" t="s">
         <v>716</v>
       </c>
       <c r="G269" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H269" s="6" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="I269" s="6">
         <v>0</v>
       </c>
       <c r="J269" s="10" t="s">
         <v>1072</v>
       </c>
       <c r="K269" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L269" s="10" t="s">
         <v>240</v>
       </c>
       <c r="M269" s="6" t="s">
         <v>1073</v>
       </c>
       <c r="N269" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O269" s="6">
         <v>112.92</v>
       </c>
       <c r="P269" s="6"/>
     </row>
     <row r="270" spans="1:16" customHeight="1" ht="65">
       <c r="A270" s="6" t="s">
         <v>1074</v>
       </c>
       <c r="B270" s="6">
         <v>0</v>
       </c>
       <c r="C270" s="6">
         <v>0</v>
       </c>
       <c r="D270" s="6">
         <v>0</v>
       </c>
       <c r="E270" s="6" t="s">
         <v>1075</v>
       </c>
       <c r="F270" s="9" t="s">
         <v>209</v>
       </c>
       <c r="G270" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H270" s="6" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="I270" s="6">
         <v>11.33</v>
       </c>
       <c r="J270" s="10" t="s">
         <v>1076</v>
       </c>
       <c r="K270" s="6" t="s">
         <v>211</v>
       </c>
       <c r="L270" s="10" t="s">
         <v>209</v>
       </c>
       <c r="M270" s="6" t="s">
         <v>1077</v>
       </c>
       <c r="N270" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O270" s="6">
-        <v>7272.53</v>
+        <v>8098.95</v>
       </c>
       <c r="P270" s="6"/>
     </row>
     <row r="271" spans="1:16" customHeight="1" ht="65">
       <c r="A271" s="6" t="s">
         <v>1078</v>
       </c>
       <c r="B271" s="6">
         <v>0</v>
       </c>
       <c r="C271" s="6">
         <v>0</v>
       </c>
       <c r="D271" s="6">
         <v>0</v>
       </c>
       <c r="E271" s="6" t="s">
         <v>1079</v>
       </c>
       <c r="F271" s="9" t="s">
         <v>73</v>
       </c>
       <c r="G271" s="10" t="s">
         <v>23</v>
       </c>
@@ -25093,120 +25077,120 @@
       <c r="P276" s="6"/>
     </row>
     <row r="277" spans="1:16" customHeight="1" ht="65">
       <c r="A277" s="6" t="s">
         <v>1103</v>
       </c>
       <c r="B277" s="6">
         <v>12</v>
       </c>
       <c r="C277" s="6">
         <v>12</v>
       </c>
       <c r="D277" s="6">
         <v>0</v>
       </c>
       <c r="E277" s="6" t="s">
         <v>1104</v>
       </c>
       <c r="F277" s="9" t="s">
         <v>290</v>
       </c>
       <c r="G277" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H277" s="6" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="I277" s="6">
         <v>0.08</v>
       </c>
       <c r="J277" s="10" t="s">
         <v>1105</v>
       </c>
       <c r="K277" s="6" t="s">
         <v>211</v>
       </c>
       <c r="L277" s="10" t="s">
         <v>290</v>
       </c>
       <c r="M277" s="6" t="s">
         <v>1106</v>
       </c>
       <c r="N277" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O277" s="6">
-        <v>57.88</v>
+        <v>64.46</v>
       </c>
       <c r="P277" s="6"/>
     </row>
     <row r="278" spans="1:16" customHeight="1" ht="65">
       <c r="A278" s="6" t="s">
         <v>1107</v>
       </c>
       <c r="B278" s="6">
         <v>0</v>
       </c>
       <c r="C278" s="6">
         <v>0</v>
       </c>
       <c r="D278" s="6">
         <v>0</v>
       </c>
       <c r="E278" s="6" t="s">
         <v>1108</v>
       </c>
       <c r="F278" s="9" t="s">
         <v>209</v>
       </c>
       <c r="G278" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H278" s="6" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="I278" s="6">
         <v>7.43</v>
       </c>
       <c r="J278" s="10" t="s">
         <v>1109</v>
       </c>
       <c r="K278" s="6" t="s">
         <v>211</v>
       </c>
       <c r="L278" s="10" t="s">
         <v>209</v>
       </c>
       <c r="M278" s="6" t="s">
         <v>1110</v>
       </c>
       <c r="N278" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O278" s="6">
-        <v>6157.54</v>
+        <v>6857.26</v>
       </c>
       <c r="P278" s="6"/>
     </row>
     <row r="279" spans="1:16" customHeight="1" ht="65">
       <c r="A279" s="6" t="s">
         <v>1111</v>
       </c>
       <c r="B279" s="6">
         <v>0</v>
       </c>
       <c r="C279" s="6">
         <v>0</v>
       </c>
       <c r="D279" s="6">
         <v>0</v>
       </c>
       <c r="E279" s="6" t="s">
         <v>1112</v>
       </c>
       <c r="F279" s="9" t="s">
         <v>378</v>
       </c>
       <c r="G279" s="10" t="s">
         <v>23</v>
       </c>
@@ -25329,72 +25313,72 @@
       <c r="P281" s="6"/>
     </row>
     <row r="282" spans="1:16" customHeight="1" ht="65">
       <c r="A282" s="6" t="s">
         <v>1122</v>
       </c>
       <c r="B282" s="6">
         <v>0</v>
       </c>
       <c r="C282" s="6">
         <v>0</v>
       </c>
       <c r="D282" s="6">
         <v>0</v>
       </c>
       <c r="E282" s="6" t="s">
         <v>1123</v>
       </c>
       <c r="F282" s="9" t="s">
         <v>100</v>
       </c>
       <c r="G282" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H282" s="6" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="I282" s="6">
         <v>6.1</v>
       </c>
       <c r="J282" s="10" t="s">
         <v>1124</v>
       </c>
       <c r="K282" s="6" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="L282" s="10" t="s">
         <v>100</v>
       </c>
       <c r="M282" s="6" t="s">
         <v>1125</v>
       </c>
       <c r="N282" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O282" s="6">
-        <v>14018.84</v>
+        <v>14017.56</v>
       </c>
       <c r="P282" s="6"/>
     </row>
     <row r="283" spans="1:16" customHeight="1" ht="65">
       <c r="A283" s="6" t="s">
         <v>1126</v>
       </c>
       <c r="B283" s="6">
         <v>0</v>
       </c>
       <c r="C283" s="6">
         <v>0</v>
       </c>
       <c r="D283" s="6">
         <v>0</v>
       </c>
       <c r="E283" s="6" t="s">
         <v>1127</v>
       </c>
       <c r="F283" s="9" t="s">
         <v>345</v>
       </c>
       <c r="G283" s="10" t="s">
         <v>23</v>
       </c>
@@ -25423,120 +25407,120 @@
       <c r="P283" s="6"/>
     </row>
     <row r="284" spans="1:16" customHeight="1" ht="65">
       <c r="A284" s="6" t="s">
         <v>1130</v>
       </c>
       <c r="B284" s="6">
         <v>0</v>
       </c>
       <c r="C284" s="6">
         <v>0</v>
       </c>
       <c r="D284" s="6">
         <v>0</v>
       </c>
       <c r="E284" s="6" t="s">
         <v>1131</v>
       </c>
       <c r="F284" s="9" t="s">
         <v>100</v>
       </c>
       <c r="G284" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H284" s="6" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="I284" s="6">
         <v>6.2</v>
       </c>
       <c r="J284" s="10" t="s">
         <v>1132</v>
       </c>
       <c r="K284" s="6" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="L284" s="10" t="s">
         <v>100</v>
       </c>
       <c r="M284" s="6" t="s">
         <v>1133</v>
       </c>
       <c r="N284" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O284" s="6">
-        <v>14018.84</v>
+        <v>14017.56</v>
       </c>
       <c r="P284" s="6"/>
     </row>
     <row r="285" spans="1:16" customHeight="1" ht="65">
       <c r="A285" s="6" t="s">
         <v>1134</v>
       </c>
       <c r="B285" s="6">
         <v>0</v>
       </c>
       <c r="C285" s="6">
         <v>0</v>
       </c>
       <c r="D285" s="6">
         <v>0</v>
       </c>
       <c r="E285" s="6" t="s">
         <v>1135</v>
       </c>
       <c r="F285" s="9" t="s">
         <v>290</v>
       </c>
       <c r="G285" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H285" s="6" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="I285" s="6">
         <v>0.09</v>
       </c>
       <c r="J285" s="10" t="s">
         <v>1136</v>
       </c>
       <c r="K285" s="6" t="s">
         <v>211</v>
       </c>
       <c r="L285" s="10" t="s">
         <v>290</v>
       </c>
       <c r="M285" s="6" t="s">
         <v>1137</v>
       </c>
       <c r="N285" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O285" s="6">
-        <v>77.64</v>
+        <v>86.46</v>
       </c>
       <c r="P285" s="6"/>
     </row>
     <row r="286" spans="1:16" customHeight="1" ht="65">
       <c r="A286" s="6" t="s">
         <v>1138</v>
       </c>
       <c r="B286" s="6">
         <v>3</v>
       </c>
       <c r="C286" s="6">
         <v>3</v>
       </c>
       <c r="D286" s="6">
         <v>0</v>
       </c>
       <c r="E286" s="6" t="s">
         <v>1139</v>
       </c>
       <c r="F286" s="9" t="s">
         <v>378</v>
       </c>
       <c r="G286" s="10" t="s">
         <v>23</v>
       </c>
@@ -25615,51 +25599,51 @@
       <c r="P287" s="6"/>
     </row>
     <row r="288" spans="1:16" customHeight="1" ht="65">
       <c r="A288" s="6" t="s">
         <v>1146</v>
       </c>
       <c r="B288" s="6">
         <v>0</v>
       </c>
       <c r="C288" s="6">
         <v>0</v>
       </c>
       <c r="D288" s="6">
         <v>0</v>
       </c>
       <c r="E288" s="6" t="s">
         <v>1147</v>
       </c>
       <c r="F288" s="9" t="s">
         <v>378</v>
       </c>
       <c r="G288" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H288" s="6" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="I288" s="6">
         <v>21</v>
       </c>
       <c r="J288" s="10" t="s">
         <v>1148</v>
       </c>
       <c r="K288" s="6" t="s">
         <v>177</v>
       </c>
       <c r="L288" s="10" t="s">
         <v>378</v>
       </c>
       <c r="M288" s="6" t="s">
         <v>1149</v>
       </c>
       <c r="N288" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O288" s="6">
         <v>14795.41</v>
       </c>
       <c r="P288" s="6"/>
     </row>
     <row r="289" spans="1:16" customHeight="1" ht="65">
@@ -25709,120 +25693,120 @@
       <c r="P289" s="6"/>
     </row>
     <row r="290" spans="1:16" customHeight="1" ht="65">
       <c r="A290" s="6" t="s">
         <v>1154</v>
       </c>
       <c r="B290" s="6">
         <v>0</v>
       </c>
       <c r="C290" s="6">
         <v>0</v>
       </c>
       <c r="D290" s="6">
         <v>0</v>
       </c>
       <c r="E290" s="6" t="s">
         <v>1155</v>
       </c>
       <c r="F290" s="9" t="s">
         <v>57</v>
       </c>
       <c r="G290" s="10" t="s">
         <v>32</v>
       </c>
       <c r="H290" s="6" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="I290" s="6">
         <v>3.3</v>
       </c>
       <c r="J290" s="10" t="s">
         <v>1156</v>
       </c>
       <c r="K290" s="6" t="s">
         <v>53</v>
       </c>
       <c r="L290" s="10" t="s">
         <v>57</v>
       </c>
       <c r="M290" s="6" t="s">
         <v>1157</v>
       </c>
       <c r="N290" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O290" s="6">
-        <v>23144.66</v>
+        <v>25478.47</v>
       </c>
       <c r="P290" s="6"/>
     </row>
     <row r="291" spans="1:16" customHeight="1" ht="65">
       <c r="A291" s="6" t="s">
         <v>1158</v>
       </c>
       <c r="B291" s="6">
         <v>0</v>
       </c>
       <c r="C291" s="6">
         <v>0</v>
       </c>
       <c r="D291" s="6">
         <v>0</v>
       </c>
       <c r="E291" s="6" t="s">
         <v>1159</v>
       </c>
       <c r="F291" s="9" t="s">
         <v>366</v>
       </c>
       <c r="G291" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H291" s="6" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="I291" s="6">
         <v>110</v>
       </c>
       <c r="J291" s="10" t="s">
         <v>1160</v>
       </c>
       <c r="K291" s="6" t="s">
         <v>53</v>
       </c>
       <c r="L291" s="10" t="s">
         <v>366</v>
       </c>
       <c r="M291" s="6" t="s">
         <v>1161</v>
       </c>
       <c r="N291" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O291" s="6">
-        <v>70342.31</v>
+        <v>77435.34</v>
       </c>
       <c r="P291" s="6"/>
     </row>
     <row r="292" spans="1:16" customHeight="1" ht="65">
       <c r="A292" s="6" t="s">
         <v>1162</v>
       </c>
       <c r="B292" s="6">
         <v>0</v>
       </c>
       <c r="C292" s="6">
         <v>0</v>
       </c>
       <c r="D292" s="6">
         <v>0</v>
       </c>
       <c r="E292" s="6" t="s">
         <v>1163</v>
       </c>
       <c r="F292" s="9" t="s">
         <v>73</v>
       </c>
       <c r="G292" s="10" t="s">
         <v>23</v>
       </c>
@@ -25851,72 +25835,72 @@
       <c r="P292" s="6"/>
     </row>
     <row r="293" spans="1:16" customHeight="1" ht="65">
       <c r="A293" s="6" t="s">
         <v>1166</v>
       </c>
       <c r="B293" s="6">
         <v>115</v>
       </c>
       <c r="C293" s="6">
         <v>115</v>
       </c>
       <c r="D293" s="6">
         <v>0</v>
       </c>
       <c r="E293" s="6" t="s">
         <v>1167</v>
       </c>
       <c r="F293" s="9" t="s">
         <v>290</v>
       </c>
       <c r="G293" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H293" s="6" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="I293" s="6">
         <v>0.06</v>
       </c>
       <c r="J293" s="10" t="s">
         <v>1168</v>
       </c>
       <c r="K293" s="6" t="s">
         <v>211</v>
       </c>
       <c r="L293" s="10" t="s">
         <v>290</v>
       </c>
       <c r="M293" s="6" t="s">
         <v>1169</v>
       </c>
       <c r="N293" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O293" s="6">
-        <v>39.4</v>
+        <v>43.88</v>
       </c>
       <c r="P293" s="6"/>
     </row>
     <row r="294" spans="1:16" customHeight="1" ht="65">
       <c r="A294" s="6" t="s">
         <v>238</v>
       </c>
       <c r="B294" s="6">
         <v>0</v>
       </c>
       <c r="C294" s="6">
         <v>0</v>
       </c>
       <c r="D294" s="6">
         <v>0</v>
       </c>
       <c r="E294" s="6" t="s">
         <v>1170</v>
       </c>
       <c r="F294" s="9" t="s">
         <v>240</v>
       </c>
       <c r="G294" s="10" t="s">
         <v>23</v>
       </c>
@@ -26039,72 +26023,72 @@
       <c r="P296" s="6"/>
     </row>
     <row r="297" spans="1:16" customHeight="1" ht="65">
       <c r="A297" s="6" t="s">
         <v>1181</v>
       </c>
       <c r="B297" s="6">
         <v>0</v>
       </c>
       <c r="C297" s="6">
         <v>0</v>
       </c>
       <c r="D297" s="6">
         <v>0</v>
       </c>
       <c r="E297" s="6" t="s">
         <v>1182</v>
       </c>
       <c r="F297" s="9" t="s">
         <v>57</v>
       </c>
       <c r="G297" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H297" s="6" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="I297" s="6">
         <v>3.6</v>
       </c>
       <c r="J297" s="10" t="s">
         <v>1183</v>
       </c>
       <c r="K297" s="6" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="L297" s="10" t="s">
         <v>57</v>
       </c>
       <c r="M297" s="6" t="s">
         <v>1184</v>
       </c>
       <c r="N297" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O297" s="6">
-        <v>10697.78</v>
+        <v>10696.96</v>
       </c>
       <c r="P297" s="6"/>
     </row>
     <row r="298" spans="1:16" customHeight="1" ht="65">
       <c r="A298" s="6" t="s">
         <v>1185</v>
       </c>
       <c r="B298" s="6">
         <v>0</v>
       </c>
       <c r="C298" s="6">
         <v>0</v>
       </c>
       <c r="D298" s="6">
         <v>0</v>
       </c>
       <c r="E298" s="6" t="s">
         <v>1186</v>
       </c>
       <c r="F298" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="10" t="s">
         <v>23</v>
       </c>
@@ -26273,120 +26257,120 @@
       <c r="P301" s="6"/>
     </row>
     <row r="302" spans="1:16" customHeight="1" ht="65">
       <c r="A302" s="6" t="s">
         <v>1200</v>
       </c>
       <c r="B302" s="6">
         <v>0</v>
       </c>
       <c r="C302" s="6">
         <v>0</v>
       </c>
       <c r="D302" s="6">
         <v>0</v>
       </c>
       <c r="E302" s="6" t="s">
         <v>1201</v>
       </c>
       <c r="F302" s="9" t="s">
         <v>57</v>
       </c>
       <c r="G302" s="10" t="s">
         <v>32</v>
       </c>
       <c r="H302" s="6" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="I302" s="6">
         <v>1.95</v>
       </c>
       <c r="J302" s="10" t="s">
         <v>1202</v>
       </c>
       <c r="K302" s="6" t="s">
         <v>53</v>
       </c>
       <c r="L302" s="10" t="s">
         <v>57</v>
       </c>
       <c r="M302" s="6" t="s">
         <v>1203</v>
       </c>
       <c r="N302" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O302" s="6">
-        <v>16383.8</v>
+        <v>18035.87</v>
       </c>
       <c r="P302" s="6"/>
     </row>
     <row r="303" spans="1:16" customHeight="1" ht="65">
       <c r="A303" s="6" t="s">
         <v>1204</v>
       </c>
       <c r="B303" s="6">
         <v>0</v>
       </c>
       <c r="C303" s="6">
         <v>0</v>
       </c>
       <c r="D303" s="6">
         <v>0</v>
       </c>
       <c r="E303" s="6" t="s">
         <v>1205</v>
       </c>
       <c r="F303" s="9" t="s">
         <v>57</v>
       </c>
       <c r="G303" s="10" t="s">
         <v>32</v>
       </c>
       <c r="H303" s="6" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="I303" s="6">
         <v>1.95</v>
       </c>
       <c r="J303" s="10" t="s">
         <v>1206</v>
       </c>
       <c r="K303" s="6" t="s">
         <v>53</v>
       </c>
       <c r="L303" s="10" t="s">
         <v>57</v>
       </c>
       <c r="M303" s="6" t="s">
         <v>1207</v>
       </c>
       <c r="N303" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O303" s="6">
-        <v>16383.8</v>
+        <v>18035.87</v>
       </c>
       <c r="P303" s="6"/>
     </row>
     <row r="304" spans="1:16" customHeight="1" ht="65">
       <c r="A304" s="6" t="s">
         <v>1208</v>
       </c>
       <c r="B304" s="6">
         <v>0</v>
       </c>
       <c r="C304" s="6">
         <v>0</v>
       </c>
       <c r="D304" s="6">
         <v>0</v>
       </c>
       <c r="E304" s="6" t="s">
         <v>1209</v>
       </c>
       <c r="F304" s="9" t="s">
         <v>378</v>
       </c>
       <c r="G304" s="10" t="s">
         <v>23</v>
       </c>
@@ -26415,120 +26399,120 @@
       <c r="P304" s="6"/>
     </row>
     <row r="305" spans="1:16">
       <c r="A305" s="6" t="s">
         <v>1212</v>
       </c>
       <c r="B305" s="6">
         <v>0</v>
       </c>
       <c r="C305" s="6">
         <v>0</v>
       </c>
       <c r="D305" s="6">
         <v>0</v>
       </c>
       <c r="E305" s="6" t="s">
         <v>1213</v>
       </c>
       <c r="F305" s="9" t="s">
         <v>57</v>
       </c>
       <c r="G305" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H305" s="6" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="I305" s="6">
         <v>0</v>
       </c>
       <c r="J305" s="10" t="s">
         <v>1214</v>
       </c>
       <c r="K305" s="6" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="L305" s="10" t="s">
         <v>57</v>
       </c>
       <c r="M305" s="6" t="s">
         <v>1215</v>
       </c>
       <c r="N305" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O305" s="6">
-        <v>40688.95</v>
+        <v>40686.68</v>
       </c>
       <c r="P305" s="6"/>
     </row>
     <row r="306" spans="1:16" customHeight="1" ht="65">
       <c r="A306" s="6" t="s">
         <v>1216</v>
       </c>
       <c r="B306" s="6">
         <v>60</v>
       </c>
       <c r="C306" s="6">
         <v>60</v>
       </c>
       <c r="D306" s="6">
         <v>0</v>
       </c>
       <c r="E306" s="6" t="s">
         <v>1217</v>
       </c>
       <c r="F306" s="9" t="s">
         <v>290</v>
       </c>
       <c r="G306" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H306" s="6" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="I306" s="6">
         <v>0.05</v>
       </c>
       <c r="J306" s="10" t="s">
         <v>1218</v>
       </c>
       <c r="K306" s="6" t="s">
         <v>211</v>
       </c>
       <c r="L306" s="10" t="s">
         <v>290</v>
       </c>
       <c r="M306" s="6" t="s">
         <v>1219</v>
       </c>
       <c r="N306" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O306" s="6">
-        <v>28.36</v>
+        <v>31.58</v>
       </c>
       <c r="P306" s="6"/>
     </row>
     <row r="307" spans="1:16" customHeight="1" ht="65">
       <c r="A307" s="6" t="s">
         <v>1220</v>
       </c>
       <c r="B307" s="6">
         <v>0</v>
       </c>
       <c r="C307" s="6">
         <v>0</v>
       </c>
       <c r="D307" s="6">
         <v>0</v>
       </c>
       <c r="E307" s="6" t="s">
         <v>1221</v>
       </c>
       <c r="F307" s="9" t="s">
         <v>31</v>
       </c>
       <c r="G307" s="10" t="s">
         <v>23</v>
       </c>
@@ -26557,216 +26541,216 @@
       <c r="P307" s="6"/>
     </row>
     <row r="308" spans="1:16" customHeight="1" ht="65">
       <c r="A308" s="6" t="s">
         <v>1224</v>
       </c>
       <c r="B308" s="6">
         <v>260</v>
       </c>
       <c r="C308" s="6">
         <v>260</v>
       </c>
       <c r="D308" s="6">
         <v>0</v>
       </c>
       <c r="E308" s="6" t="s">
         <v>1225</v>
       </c>
       <c r="F308" s="9" t="s">
         <v>420</v>
       </c>
       <c r="G308" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H308" s="6" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="I308" s="6">
         <v>0.002</v>
       </c>
       <c r="J308" s="10" t="s">
         <v>1226</v>
       </c>
       <c r="K308" s="6" t="s">
         <v>148</v>
       </c>
       <c r="L308" s="10" t="s">
         <v>420</v>
       </c>
       <c r="M308" s="6" t="s">
         <v>1227</v>
       </c>
       <c r="N308" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O308" s="6">
         <v>6.69</v>
       </c>
       <c r="P308" s="6"/>
     </row>
     <row r="309" spans="1:16">
       <c r="A309" s="6" t="s">
         <v>1228</v>
       </c>
       <c r="B309" s="6">
         <v>0</v>
       </c>
       <c r="C309" s="6">
         <v>0</v>
       </c>
       <c r="D309" s="6">
         <v>0</v>
       </c>
       <c r="E309" s="6" t="s">
         <v>1229</v>
       </c>
       <c r="F309" s="9" t="s">
         <v>57</v>
       </c>
       <c r="G309" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H309" s="6" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="I309" s="6">
         <v>5</v>
       </c>
       <c r="J309" s="10" t="s">
         <v>1230</v>
       </c>
       <c r="K309" s="6" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="L309" s="10" t="s">
         <v>57</v>
       </c>
       <c r="M309" s="6" t="s">
         <v>1231</v>
       </c>
       <c r="N309" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O309" s="6">
-        <v>13370.65</v>
+        <v>13371.19</v>
       </c>
       <c r="P309" s="6"/>
     </row>
     <row r="310" spans="1:16" customHeight="1" ht="65">
       <c r="A310" s="6" t="s">
         <v>1232</v>
       </c>
       <c r="B310" s="6">
         <v>0</v>
       </c>
       <c r="C310" s="6">
         <v>0</v>
       </c>
       <c r="D310" s="6">
         <v>0</v>
       </c>
       <c r="E310" s="6" t="s">
         <v>1233</v>
       </c>
       <c r="F310" s="9" t="s">
         <v>290</v>
       </c>
       <c r="G310" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H310" s="6" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="I310" s="6">
         <v>0.04</v>
       </c>
       <c r="J310" s="10" t="s">
         <v>1234</v>
       </c>
       <c r="K310" s="6" t="s">
         <v>211</v>
       </c>
       <c r="L310" s="10" t="s">
         <v>290</v>
       </c>
       <c r="M310" s="6" t="s">
         <v>1235</v>
       </c>
       <c r="N310" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O310" s="6">
-        <v>27.08</v>
+        <v>30.16</v>
       </c>
       <c r="P310" s="6"/>
     </row>
     <row r="311" spans="1:16" customHeight="1" ht="65">
       <c r="A311" s="6" t="s">
         <v>1236</v>
       </c>
       <c r="B311" s="6">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="C311" s="6">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="D311" s="6">
         <v>0</v>
       </c>
       <c r="E311" s="6" t="s">
         <v>1237</v>
       </c>
       <c r="F311" s="9" t="s">
         <v>57</v>
       </c>
       <c r="G311" s="10" t="s">
         <v>32</v>
       </c>
       <c r="H311" s="6" t="s">
         <v>87</v>
       </c>
       <c r="I311" s="6">
         <v>4.1</v>
       </c>
       <c r="J311" s="10" t="s">
         <v>1238</v>
       </c>
       <c r="K311" s="6" t="s">
         <v>53</v>
       </c>
       <c r="L311" s="10" t="s">
         <v>57</v>
       </c>
       <c r="M311" s="6" t="s">
         <v>1239</v>
       </c>
       <c r="N311" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O311" s="6">
-        <v>15846.62</v>
+        <v>17444.53</v>
       </c>
       <c r="P311" s="6"/>
     </row>
     <row r="312" spans="1:16" customHeight="1" ht="65">
       <c r="A312" s="6" t="s">
         <v>1240</v>
       </c>
       <c r="B312" s="6">
         <v>0</v>
       </c>
       <c r="C312" s="6">
         <v>0</v>
       </c>
       <c r="D312" s="6">
         <v>0</v>
       </c>
       <c r="E312" s="6" t="s">
         <v>1241</v>
       </c>
       <c r="F312" s="9" t="s">
         <v>100</v>
       </c>
       <c r="G312" s="10" t="s">
         <v>32</v>
       </c>
@@ -26795,792 +26779,792 @@
       <c r="P312" s="6"/>
     </row>
     <row r="313" spans="1:16" customHeight="1" ht="65">
       <c r="A313" s="6" t="s">
         <v>1244</v>
       </c>
       <c r="B313" s="6">
         <v>0</v>
       </c>
       <c r="C313" s="6">
         <v>0</v>
       </c>
       <c r="D313" s="6">
         <v>0</v>
       </c>
       <c r="E313" s="6" t="s">
         <v>1245</v>
       </c>
       <c r="F313" s="9" t="s">
         <v>100</v>
       </c>
       <c r="G313" s="10" t="s">
         <v>32</v>
       </c>
       <c r="H313" s="6" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="I313" s="6">
         <v>6.5</v>
       </c>
       <c r="J313" s="10" t="s">
         <v>1246</v>
       </c>
       <c r="K313" s="6" t="s">
         <v>53</v>
       </c>
       <c r="L313" s="10" t="s">
         <v>100</v>
       </c>
       <c r="M313" s="6" t="s">
         <v>1247</v>
       </c>
       <c r="N313" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O313" s="6">
-        <v>26271.17</v>
+        <v>29256.53</v>
       </c>
       <c r="P313" s="6"/>
     </row>
     <row r="314" spans="1:16" customHeight="1" ht="65">
       <c r="A314" s="6" t="s">
         <v>1248</v>
       </c>
       <c r="B314" s="6">
         <v>0</v>
       </c>
       <c r="C314" s="6">
         <v>0</v>
       </c>
       <c r="D314" s="6">
         <v>0</v>
       </c>
       <c r="E314" s="6" t="s">
         <v>1249</v>
       </c>
       <c r="F314" s="9" t="s">
         <v>100</v>
       </c>
       <c r="G314" s="10" t="s">
         <v>32</v>
       </c>
       <c r="H314" s="6" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="I314" s="6">
         <v>5.1</v>
       </c>
       <c r="J314" s="10" t="s">
         <v>1250</v>
       </c>
       <c r="K314" s="6" t="s">
         <v>53</v>
       </c>
       <c r="L314" s="10" t="s">
         <v>100</v>
       </c>
       <c r="M314" s="6" t="s">
         <v>1251</v>
       </c>
       <c r="N314" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O314" s="6">
-        <v>22162.14</v>
+        <v>24396.88</v>
       </c>
       <c r="P314" s="6"/>
     </row>
     <row r="315" spans="1:16" customHeight="1" ht="65">
       <c r="A315" s="6" t="s">
         <v>1252</v>
       </c>
       <c r="B315" s="6">
         <v>0</v>
       </c>
       <c r="C315" s="6">
         <v>0</v>
       </c>
       <c r="D315" s="6">
         <v>0</v>
       </c>
       <c r="E315" s="6" t="s">
         <v>1253</v>
       </c>
       <c r="F315" s="9" t="s">
         <v>100</v>
       </c>
       <c r="G315" s="10" t="s">
         <v>32</v>
       </c>
       <c r="H315" s="6" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="I315" s="6">
         <v>6.5</v>
       </c>
       <c r="J315" s="10" t="s">
         <v>1254</v>
       </c>
       <c r="K315" s="6" t="s">
         <v>53</v>
       </c>
       <c r="L315" s="10" t="s">
         <v>100</v>
       </c>
       <c r="M315" s="6" t="s">
         <v>1255</v>
       </c>
       <c r="N315" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O315" s="6">
-        <v>27095.36</v>
+        <v>30174.38</v>
       </c>
       <c r="P315" s="6"/>
     </row>
     <row r="316" spans="1:16" customHeight="1" ht="65">
       <c r="A316" s="6" t="s">
         <v>1256</v>
       </c>
       <c r="B316" s="6">
         <v>0</v>
       </c>
       <c r="C316" s="6">
         <v>0</v>
       </c>
       <c r="D316" s="6">
         <v>0</v>
       </c>
       <c r="E316" s="6" t="s">
         <v>1257</v>
       </c>
       <c r="F316" s="9" t="s">
         <v>100</v>
       </c>
       <c r="G316" s="10" t="s">
         <v>32</v>
       </c>
       <c r="H316" s="6" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="I316" s="6">
         <v>4.3</v>
       </c>
       <c r="J316" s="10" t="s">
         <v>1258</v>
       </c>
       <c r="K316" s="6" t="s">
         <v>53</v>
       </c>
       <c r="L316" s="10" t="s">
         <v>100</v>
       </c>
       <c r="M316" s="6" t="s">
         <v>1259</v>
       </c>
       <c r="N316" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O316" s="6">
-        <v>20745.12</v>
+        <v>22836.97</v>
       </c>
       <c r="P316" s="6"/>
     </row>
     <row r="317" spans="1:16" customHeight="1" ht="65">
       <c r="A317" s="6" t="s">
         <v>1260</v>
       </c>
       <c r="B317" s="6">
         <v>0</v>
       </c>
       <c r="C317" s="6">
         <v>0</v>
       </c>
       <c r="D317" s="6">
         <v>0</v>
       </c>
       <c r="E317" s="6" t="s">
         <v>1261</v>
       </c>
       <c r="F317" s="9" t="s">
         <v>113</v>
       </c>
       <c r="G317" s="10" t="s">
         <v>32</v>
       </c>
       <c r="H317" s="6" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="I317" s="6">
         <v>15.3</v>
       </c>
       <c r="J317" s="10" t="s">
         <v>1262</v>
       </c>
       <c r="K317" s="6" t="s">
         <v>53</v>
       </c>
       <c r="L317" s="10" t="s">
         <v>113</v>
       </c>
       <c r="M317" s="6" t="s">
         <v>1263</v>
       </c>
       <c r="N317" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O317" s="6">
-        <v>49069.28</v>
+        <v>54017.23</v>
       </c>
       <c r="P317" s="6"/>
     </row>
     <row r="318" spans="1:16" customHeight="1" ht="65">
       <c r="A318" s="6" t="s">
         <v>1264</v>
       </c>
       <c r="B318" s="6">
-        <v>0</v>
+        <v>14</v>
       </c>
       <c r="C318" s="6">
-        <v>0</v>
+        <v>14</v>
       </c>
       <c r="D318" s="6">
         <v>0</v>
       </c>
       <c r="E318" s="6" t="s">
         <v>1265</v>
       </c>
       <c r="F318" s="9" t="s">
         <v>113</v>
       </c>
       <c r="G318" s="10" t="s">
         <v>32</v>
       </c>
       <c r="H318" s="6" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="I318" s="6">
         <v>14</v>
       </c>
       <c r="J318" s="10" t="s">
         <v>1266</v>
       </c>
       <c r="K318" s="6" t="s">
         <v>53</v>
       </c>
       <c r="L318" s="10" t="s">
         <v>113</v>
       </c>
       <c r="M318" s="6" t="s">
         <v>1267</v>
       </c>
       <c r="N318" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O318" s="6">
-        <v>25435</v>
+        <v>27999.76</v>
       </c>
       <c r="P318" s="6"/>
     </row>
     <row r="319" spans="1:16" customHeight="1" ht="65">
       <c r="A319" s="6" t="s">
         <v>1268</v>
       </c>
       <c r="B319" s="6">
         <v>0</v>
       </c>
       <c r="C319" s="6">
         <v>0</v>
       </c>
       <c r="D319" s="6">
         <v>0</v>
       </c>
       <c r="E319" s="6" t="s">
         <v>1269</v>
       </c>
       <c r="F319" s="9" t="s">
         <v>113</v>
       </c>
       <c r="G319" s="10" t="s">
         <v>32</v>
       </c>
       <c r="H319" s="6" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="I319" s="6">
         <v>14</v>
       </c>
       <c r="J319" s="10" t="s">
         <v>1270</v>
       </c>
       <c r="K319" s="6" t="s">
         <v>53</v>
       </c>
       <c r="L319" s="10" t="s">
         <v>113</v>
       </c>
       <c r="M319" s="6" t="s">
         <v>1271</v>
       </c>
       <c r="N319" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O319" s="6">
-        <v>25435</v>
+        <v>27999.76</v>
       </c>
       <c r="P319" s="6"/>
     </row>
     <row r="320" spans="1:16" customHeight="1" ht="65">
       <c r="A320" s="6" t="s">
         <v>1272</v>
       </c>
       <c r="B320" s="6">
         <v>0</v>
       </c>
       <c r="C320" s="6">
         <v>0</v>
       </c>
       <c r="D320" s="6">
         <v>0</v>
       </c>
       <c r="E320" s="6" t="s">
         <v>1273</v>
       </c>
       <c r="F320" s="9" t="s">
         <v>113</v>
       </c>
       <c r="G320" s="10" t="s">
         <v>32</v>
       </c>
       <c r="H320" s="6" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="I320" s="6">
         <v>12</v>
       </c>
       <c r="J320" s="10" t="s">
         <v>1274</v>
       </c>
       <c r="K320" s="6" t="s">
         <v>53</v>
       </c>
       <c r="L320" s="10" t="s">
         <v>113</v>
       </c>
       <c r="M320" s="6" t="s">
         <v>1275</v>
       </c>
       <c r="N320" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O320" s="6">
-        <v>25250.17</v>
+        <v>27796.3</v>
       </c>
       <c r="P320" s="6"/>
     </row>
     <row r="321" spans="1:16" customHeight="1" ht="65">
       <c r="A321" s="6" t="s">
         <v>1276</v>
       </c>
       <c r="B321" s="6">
         <v>0</v>
       </c>
       <c r="C321" s="6">
         <v>0</v>
       </c>
       <c r="D321" s="6">
         <v>0</v>
       </c>
       <c r="E321" s="6" t="s">
         <v>1277</v>
       </c>
       <c r="F321" s="9" t="s">
         <v>100</v>
       </c>
       <c r="G321" s="10" t="s">
         <v>32</v>
       </c>
       <c r="H321" s="6" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="I321" s="6">
         <v>3.5</v>
       </c>
       <c r="J321" s="10" t="s">
         <v>1278</v>
       </c>
       <c r="K321" s="6" t="s">
         <v>53</v>
       </c>
       <c r="L321" s="10" t="s">
         <v>100</v>
       </c>
       <c r="M321" s="6" t="s">
         <v>1279</v>
       </c>
       <c r="N321" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O321" s="6">
-        <v>17174.09</v>
+        <v>19125.69</v>
       </c>
       <c r="P321" s="6"/>
     </row>
     <row r="322" spans="1:16" customHeight="1" ht="65">
       <c r="A322" s="6" t="s">
         <v>1280</v>
       </c>
       <c r="B322" s="6">
         <v>0</v>
       </c>
       <c r="C322" s="6">
         <v>0</v>
       </c>
       <c r="D322" s="6">
         <v>0</v>
       </c>
       <c r="E322" s="6" t="s">
         <v>1281</v>
       </c>
       <c r="F322" s="9" t="s">
         <v>100</v>
       </c>
       <c r="G322" s="10" t="s">
         <v>32</v>
       </c>
       <c r="H322" s="6" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="I322" s="6">
         <v>4.8</v>
       </c>
       <c r="J322" s="10" t="s">
         <v>1282</v>
       </c>
       <c r="K322" s="6" t="s">
         <v>53</v>
       </c>
       <c r="L322" s="10" t="s">
         <v>100</v>
       </c>
       <c r="M322" s="6" t="s">
         <v>1283</v>
       </c>
       <c r="N322" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O322" s="6">
-        <v>18742.41</v>
+        <v>20872.23</v>
       </c>
       <c r="P322" s="6"/>
     </row>
     <row r="323" spans="1:16" customHeight="1" ht="65">
       <c r="A323" s="6" t="s">
         <v>1284</v>
       </c>
       <c r="B323" s="6">
         <v>0</v>
       </c>
       <c r="C323" s="6">
         <v>0</v>
       </c>
       <c r="D323" s="6">
         <v>0</v>
       </c>
       <c r="E323" s="6" t="s">
         <v>1285</v>
       </c>
       <c r="F323" s="9" t="s">
         <v>100</v>
       </c>
       <c r="G323" s="10" t="s">
         <v>32</v>
       </c>
       <c r="H323" s="6" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="I323" s="6">
         <v>3.5</v>
       </c>
       <c r="J323" s="10" t="s">
         <v>1286</v>
       </c>
       <c r="K323" s="6" t="s">
         <v>53</v>
       </c>
       <c r="L323" s="10" t="s">
         <v>100</v>
       </c>
       <c r="M323" s="6" t="s">
         <v>1287</v>
       </c>
       <c r="N323" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O323" s="6">
-        <v>17174.09</v>
+        <v>19125.69</v>
       </c>
       <c r="P323" s="6"/>
     </row>
     <row r="324" spans="1:16" customHeight="1" ht="65">
       <c r="A324" s="6" t="s">
         <v>1288</v>
       </c>
       <c r="B324" s="6">
         <v>0</v>
       </c>
       <c r="C324" s="6">
         <v>0</v>
       </c>
       <c r="D324" s="6">
         <v>0</v>
       </c>
       <c r="E324" s="6" t="s">
         <v>1289</v>
       </c>
       <c r="F324" s="9" t="s">
         <v>100</v>
       </c>
       <c r="G324" s="10" t="s">
         <v>32</v>
       </c>
       <c r="H324" s="6" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="I324" s="6">
         <v>4.8</v>
       </c>
       <c r="J324" s="10" t="s">
         <v>1290</v>
       </c>
       <c r="K324" s="6" t="s">
         <v>53</v>
       </c>
       <c r="L324" s="10" t="s">
         <v>100</v>
       </c>
       <c r="M324" s="6" t="s">
         <v>1291</v>
       </c>
       <c r="N324" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O324" s="6">
-        <v>18742.41</v>
+        <v>20872.23</v>
       </c>
       <c r="P324" s="6"/>
     </row>
     <row r="325" spans="1:16" customHeight="1" ht="65">
       <c r="A325" s="6" t="s">
         <v>1292</v>
       </c>
       <c r="B325" s="6">
         <v>0</v>
       </c>
       <c r="C325" s="6">
         <v>0</v>
       </c>
       <c r="D325" s="6">
         <v>0</v>
       </c>
       <c r="E325" s="6" t="s">
         <v>1293</v>
       </c>
       <c r="F325" s="9" t="s">
         <v>100</v>
       </c>
       <c r="G325" s="10" t="s">
         <v>32</v>
       </c>
       <c r="H325" s="6" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="I325" s="6">
         <v>3.5</v>
       </c>
       <c r="J325" s="10" t="s">
         <v>1294</v>
       </c>
       <c r="K325" s="6" t="s">
         <v>53</v>
       </c>
       <c r="L325" s="10" t="s">
         <v>100</v>
       </c>
       <c r="M325" s="6" t="s">
         <v>1295</v>
       </c>
       <c r="N325" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O325" s="6">
-        <v>17174.09</v>
+        <v>19125.69</v>
       </c>
       <c r="P325" s="6"/>
     </row>
     <row r="326" spans="1:16" customHeight="1" ht="65">
       <c r="A326" s="6" t="s">
         <v>1296</v>
       </c>
       <c r="B326" s="6">
         <v>0</v>
       </c>
       <c r="C326" s="6">
         <v>0</v>
       </c>
       <c r="D326" s="6">
         <v>0</v>
       </c>
       <c r="E326" s="6" t="s">
         <v>1297</v>
       </c>
       <c r="F326" s="9" t="s">
         <v>100</v>
       </c>
       <c r="G326" s="10" t="s">
         <v>32</v>
       </c>
       <c r="H326" s="6" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="I326" s="6">
         <v>3.5</v>
       </c>
       <c r="J326" s="10" t="s">
         <v>1298</v>
       </c>
       <c r="K326" s="6" t="s">
         <v>53</v>
       </c>
       <c r="L326" s="10" t="s">
         <v>100</v>
       </c>
       <c r="M326" s="6" t="s">
         <v>1299</v>
       </c>
       <c r="N326" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O326" s="6">
-        <v>18742.41</v>
+        <v>20872.23</v>
       </c>
       <c r="P326" s="6"/>
     </row>
     <row r="327" spans="1:16" customHeight="1" ht="65">
       <c r="A327" s="6" t="s">
         <v>1300</v>
       </c>
       <c r="B327" s="6">
         <v>0</v>
       </c>
       <c r="C327" s="6">
         <v>0</v>
       </c>
       <c r="D327" s="6">
         <v>0</v>
       </c>
       <c r="E327" s="6" t="s">
         <v>1301</v>
       </c>
       <c r="F327" s="9" t="s">
         <v>113</v>
       </c>
       <c r="G327" s="10" t="s">
         <v>32</v>
       </c>
       <c r="H327" s="6" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="I327" s="6">
         <v>6.2</v>
       </c>
       <c r="J327" s="10" t="s">
         <v>1302</v>
       </c>
       <c r="K327" s="6" t="s">
         <v>53</v>
       </c>
       <c r="L327" s="10" t="s">
         <v>113</v>
       </c>
       <c r="M327" s="6" t="s">
         <v>1303</v>
       </c>
       <c r="N327" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O327" s="6">
-        <v>25048.08</v>
+        <v>27573.83</v>
       </c>
       <c r="P327" s="6"/>
     </row>
     <row r="328" spans="1:16" customHeight="1" ht="65">
       <c r="A328" s="6" t="s">
         <v>1304</v>
       </c>
       <c r="B328" s="6">
         <v>0</v>
       </c>
       <c r="C328" s="6">
         <v>0</v>
       </c>
       <c r="D328" s="6">
         <v>0</v>
       </c>
       <c r="E328" s="6" t="s">
         <v>1305</v>
       </c>
       <c r="F328" s="9" t="s">
         <v>57</v>
       </c>
       <c r="G328" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H328" s="6" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="I328" s="6">
         <v>3.6</v>
       </c>
       <c r="J328" s="10" t="s">
         <v>1306</v>
       </c>
       <c r="K328" s="6" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="L328" s="10" t="s">
         <v>57</v>
       </c>
       <c r="M328" s="6" t="s">
         <v>1307</v>
       </c>
       <c r="N328" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O328" s="6">
-        <v>10697.78</v>
+        <v>10696.96</v>
       </c>
       <c r="P328" s="6"/>
     </row>
     <row r="329" spans="1:16" customHeight="1" ht="65">
       <c r="A329" s="6" t="s">
         <v>1308</v>
       </c>
       <c r="B329" s="6">
         <v>1</v>
       </c>
       <c r="C329" s="6">
         <v>1</v>
       </c>
       <c r="D329" s="6">
         <v>0</v>
       </c>
       <c r="E329" s="6" t="s">
         <v>1309</v>
       </c>
       <c r="F329" s="9" t="s">
         <v>494</v>
       </c>
       <c r="G329" s="10" t="s">
         <v>23</v>
       </c>
@@ -27611,72 +27595,72 @@
       <c r="P329" s="6"/>
     </row>
     <row r="330" spans="1:16" customHeight="1" ht="65">
       <c r="A330" s="6" t="s">
         <v>1312</v>
       </c>
       <c r="B330" s="6">
         <v>0</v>
       </c>
       <c r="C330" s="6">
         <v>0</v>
       </c>
       <c r="D330" s="6">
         <v>0</v>
       </c>
       <c r="E330" s="6" t="s">
         <v>1313</v>
       </c>
       <c r="F330" s="9" t="s">
         <v>100</v>
       </c>
       <c r="G330" s="10" t="s">
         <v>32</v>
       </c>
       <c r="H330" s="6" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="I330" s="6">
         <v>3.3</v>
       </c>
       <c r="J330" s="10" t="s">
         <v>1314</v>
       </c>
       <c r="K330" s="6" t="s">
         <v>53</v>
       </c>
       <c r="L330" s="10" t="s">
         <v>100</v>
       </c>
       <c r="M330" s="6" t="s">
         <v>1315</v>
       </c>
       <c r="N330" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O330" s="6">
-        <v>13373.36</v>
+        <v>14893.06</v>
       </c>
       <c r="P330" s="6"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>