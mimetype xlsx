--- v1 (2026-02-19)
+++ v2 (2026-04-05)
@@ -15,62 +15,62 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="webp" ContentType="image/webp"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Price List Td" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="511">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="527">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>АО "Торговый Дизайн"</t>
   </si>
   <si>
     <t>Прайс-лист от</t>
   </si>
   <si>
-    <t>19.02.2026 07:21:44</t>
+    <t>05.04.2026 14:15:49</t>
   </si>
   <si>
     <t>Бренд/Номенклатура</t>
   </si>
   <si>
     <t>Остаток</t>
   </si>
   <si>
     <t>Свободно</t>
   </si>
   <si>
     <t>Резерв</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Категория</t>
   </si>
   <si>
     <t>Страна происхождения</t>
   </si>
   <si>
     <t>С - склад, П и З - заказ, (но товар может быть по наличию). Н - распродаем</t>
   </si>
@@ -239,50 +239,62 @@
   <si>
     <t>КИТАЙ</t>
   </si>
   <si>
     <t>С</t>
   </si>
   <si>
     <t>EKSI</t>
   </si>
   <si>
     <t>ЦБ-00011534</t>
   </si>
   <si>
     <t>Соковыжималка Santos № 28</t>
   </si>
   <si>
     <t>№ 28</t>
   </si>
   <si>
     <t>Соковыжималка серии 28, 465х330х510мм, 1300Вт, 220В</t>
   </si>
   <si>
     <t>00000140882</t>
   </si>
   <si>
+    <t>Блендер барный Robot Coupe BL 3 - 47010A</t>
+  </si>
+  <si>
+    <t>BL 3 - 47010A</t>
+  </si>
+  <si>
+    <t>Robot Coupe</t>
+  </si>
+  <si>
+    <t>ЦБ-00139169</t>
+  </si>
+  <si>
     <t>Стакан к миксерам серии Воронеж-электро</t>
   </si>
   <si>
     <t>Стакан "Воронеж-электро"</t>
   </si>
   <si>
     <t>Миксеры для молочных коктейлей</t>
   </si>
   <si>
     <t>РОССИЯ</t>
   </si>
   <si>
     <t>Стакан к установке смесительной "Воронеж-электро"</t>
   </si>
   <si>
     <t>Энергия-Сбыт</t>
   </si>
   <si>
     <t>Аксессуары для миксеров</t>
   </si>
   <si>
     <t>00000105941</t>
   </si>
   <si>
     <t>Соковыжималка Bork S703</t>
@@ -299,84 +311,111 @@
   <si>
     <t>00000366312</t>
   </si>
   <si>
     <t>Барный кипятильник Gastrorag DK-WB-10MC</t>
   </si>
   <si>
     <t>DK-WB-10MC</t>
   </si>
   <si>
     <t>Барные кипятильники</t>
   </si>
   <si>
     <t>Кипятильник GASTRORAG, серии DK, мод. DK-WB-10MC, 190х240х630мм, 2500Вт, 220/50/1, проточный, непрерывного действия, электронное управление, объем резервуара 10 л, 1 разливной кран, производительность 35 л/ч, материал корпуса - нерж. сталь.</t>
   </si>
   <si>
     <t>Gastrorag</t>
   </si>
   <si>
     <t>Кипятильники проточные</t>
   </si>
   <si>
     <t>00000348877</t>
   </si>
   <si>
+    <t>Блендер барный Robot Coupe BL 5 - 47000A</t>
+  </si>
+  <si>
+    <t>BL 5 - 47000A</t>
+  </si>
+  <si>
+    <t>ЦБ-00139170</t>
+  </si>
+  <si>
     <t>Сокоохладитель Bras TURIA 19</t>
   </si>
   <si>
     <t>TURIA 19</t>
   </si>
   <si>
     <t>Сокоохладители</t>
   </si>
   <si>
     <t>Сокоохладитель типа TURIA, мод. TURIA 19, 320х400х700мм, 220В, 300Вт, объем чаши 19л, охлаждает напиток до +10/+15С, R134a</t>
   </si>
   <si>
     <t>00000249269</t>
   </si>
   <si>
     <t>Барная тепловая витрина Roller Grill WD-780 SI</t>
   </si>
   <si>
     <t>WD-780 SI</t>
   </si>
   <si>
     <t>Барные тепловые витрины</t>
   </si>
   <si>
     <t>Витрина тепловая серии WD, модель WD-780 SI, 780x490x480мм, +20...+90C, 230В, 1200Вт, в комплекте 2 решетчатые полки, исполнение нержавеющая сталь.</t>
   </si>
   <si>
     <t>Roller Grill</t>
   </si>
   <si>
     <t>Барные витрины тепловые</t>
   </si>
   <si>
     <t>00000337478</t>
+  </si>
+  <si>
+    <t>Hallde Maskiner AB. Блендер модель SB-4 (кувшин, режущий блок, крышка, дозатор)</t>
+  </si>
+  <si>
+    <t>SB-4</t>
+  </si>
+  <si>
+    <t>ШВЕЦИЯ</t>
+  </si>
+  <si>
+    <t>Блендер модель SB-4 (кувшин, режущий блок, крышка, дозатор), обрабатывает до 2 кг в минуту, возможность приготовления от 10 до 80 порций в день, корпус выполнен из металла, 270х365х445 мм, двигатель: однофазный, 220В, 1350Вт, 50 Гц, плавная регулировка скорости – 700-15000 об/мин., диаметр ножей: 72 мм, кувшин и дозатор (полисульфона, до +115С): объем обработки от 0,2 - 4 литра, крышка: полипропилен, до +115С.</t>
+  </si>
+  <si>
+    <t>Hallde</t>
+  </si>
+  <si>
+    <t>00000352999</t>
   </si>
   <si>
     <t>Барная тепловая витрина Roller Grill WD-780 DN</t>
   </si>
   <si>
     <t>WD-780 DN</t>
   </si>
   <si>
     <t>Витрина тепловая серии WD, мод. WD-780 DN, 780x490x640 мм, +20...+90C, 220В, 1800Вт, стеклянная распашная дверь, в комплекте 3 решетчатые полки, термостат, LED-подсветка. Цвет черный.</t>
   </si>
   <si>
     <t>00000328706</t>
   </si>
   <si>
     <t>Барный кипятильник THERMEX THERMO 30 V Slim</t>
   </si>
   <si>
     <t>THERMO 30 V Slim</t>
   </si>
   <si>
     <t>Водонагреватель аккумуляционный электр. бытовой т.м. THERMEX модель THERMO 30 V Slim, 365х378х492мм, 2500Вт, 230В, 30л, рабочее давление 6 атм</t>
   </si>
   <si>
     <t>THERMEX</t>
   </si>
@@ -630,53 +669,50 @@
     <t>Витрина тепловая серии WD, модель WD-780 SN, 780x490x480мм, +20...+90C, 230В, 1200Вт</t>
   </si>
   <si>
     <t>00000269296</t>
   </si>
   <si>
     <t>Барная тепловая витрина Roller Grill WD-780 DI</t>
   </si>
   <si>
     <t>WD-780 DI</t>
   </si>
   <si>
     <t>Витрина тепловая серии WD, мод. WD-780 DI, 780x490x640 мм, +20...+90C, 220В, 1800Вт, стеклянная распашная дверь, в комплекте 3 полки, оснащена термостатом.</t>
   </si>
   <si>
     <t>00000337479</t>
   </si>
   <si>
     <t>Соковыжималка Robot Coupe С40 (55040)</t>
   </si>
   <si>
     <t>С40 (55040)</t>
   </si>
   <si>
     <t>Соковыжималка серии C, модель C40, 645x239x280мм, 220В, 500Вт, 1500об/мин, 12л/час</t>
-  </si>
-[...1 lines deleted...]
-    <t>Robot Coupe</t>
   </si>
   <si>
     <t>00000165979</t>
   </si>
   <si>
     <t>Барная тепловая витрина Abat ВТН 70</t>
   </si>
   <si>
     <t>Габариты: 1120х730х860мм, 2270Вт, 220В,  5 ТЭН-ов: 2 - в полке, 3 - в ванне, диапазон регулирования температуры в витрине от +20 до +80 С, две раздвижные стеклянные дверцы со стороны персонала, в комплекте гастроемкости GN 1/1-40 3 шт. и GN 1/3-20 - 5 шт.</t>
   </si>
   <si>
     <t>00000080774</t>
   </si>
   <si>
     <t>Соковыжималка EKSI J40-D</t>
   </si>
   <si>
     <t>J40-D</t>
   </si>
   <si>
     <t>Соковыжималка т.м. EKSI серии J, мод. J40-D, 308х218х354мм, скорость вращения 1800/мин, 180Вт, 220В</t>
   </si>
   <si>
     <t>00000233192</t>
   </si>
@@ -1369,50 +1405,56 @@
   <si>
     <t>Стакан для блендера серии HBB, мод. HBB908-CE, емкость одного кувшина 1,25л, материал кувшина - пластик. Стакан в сборе, включает все детали, указанные на фото (см.доп.фото в карте товара)</t>
   </si>
   <si>
     <t>00000279668</t>
   </si>
   <si>
     <t>Соковыжималка Zumex 33.5600.0000</t>
   </si>
   <si>
     <t>33.5600.0000</t>
   </si>
   <si>
     <t>ИСПАНИЯ</t>
   </si>
   <si>
     <t>Автоматическая соковыжималка для апельсинов Zumex Essential Pro Orange, 740х500х470мм, объем 1л, загрузка: 4-5 плодов, 220В, 300Вт, производительность: 1,3 л/мин, 45кг, Производительность 18 фруктов в минуту, счетчик программатор, управление - клавиша дозатора, сенсорные клавиши, фотоэлемент, нет отвода воды из бункера, очистка фильтра ручная, система отжима классическая Original ASP, без подиума, цвет оранжевый, диаметр плодов 65-81мм. Профессиональная соковыжималка для цитрусовых в оранжевом корпусе, с новой комбинированной системой управления, текстовым меню, скоростью отжима 18 фруктов в минуту и рукавом на 4-5 апельсинов. Машина имеет накопительный счетчик отжатых плодов, показания которого могут быть скрыты и защищены паролем или постоянно отображаться на дисплее. Соковыжималки серии PRO имеют многоуровневое меню, позволяющее легко настраивать машину под текущие задачи.  Производительность соковыжималки - 1,3 литра свежеотжатого сока в минуту. Классическая система отжима сока. Машины серии ZumeX Essential Pro способны управляться одним из двух способов: Клавишей дозатора. Отжимной механизм соковыжималки активируется при нажатии на клавишу дозатора. Достаточно отпустить клавишу и отжим сока прекращается. Удобная функция для работы в режиме самообслуживания. С помощью фотоэлементов расположенных в подающем рукаве. Для пуска машины достаточно бросить в рукав нужное количество апельсинов и можно продолжать обслуживание клиентов. Соковыжималка отожмет плоды и автоматически остановится.</t>
   </si>
   <si>
     <t>Zumex</t>
   </si>
   <si>
     <t>00000325040</t>
   </si>
   <si>
+    <t>Чаша 3 л в полной комплектации 28230 для блендеров Robot Coupe BL</t>
+  </si>
+  <si>
+    <t>ЦБ-00139175</t>
+  </si>
+  <si>
     <t>Барная тепловая витрина Roller Grill HD 800 черная</t>
   </si>
   <si>
     <t>HD 800 черная</t>
   </si>
   <si>
     <t>Витрина тепловая т.м. Roller Grill серии HD, модель HD 800, 785x675x720мм, +20...+90C, 220В, 3000Вт, 2 стеклянные полки</t>
   </si>
   <si>
     <t>00000350073</t>
   </si>
   <si>
     <t>Льдодробитель Santos № 53</t>
   </si>
   <si>
     <t>№ 53</t>
   </si>
   <si>
     <t>Льдодробители</t>
   </si>
   <si>
     <t>Льдодробилка серии 53, серый, 353х236х474мм, 220В, 130Вт, 3 кг/мин</t>
   </si>
   <si>
     <t>00000095928</t>
@@ -1505,50 +1547,56 @@
     <t>Бирюса 521 RDN</t>
   </si>
   <si>
     <t>Витрина холодильная модель Бирюса 521 RDN, 670х670х2180мм, 255Вт, 220В, +1...+10С, 545л, R-134a</t>
   </si>
   <si>
     <t>Бирюса</t>
   </si>
   <si>
     <t>Шкафы среднетемпературные</t>
   </si>
   <si>
     <t>00000398652</t>
   </si>
   <si>
     <t>Сокоохладитель EKSI JDB-3x10L</t>
   </si>
   <si>
     <t>JDB-3x10L</t>
   </si>
   <si>
     <t>Сокоохладитель т.м. EKSI серии JDB, мод. JDB-3x10L (3 емкости), 450х445х680мм, 300Вт, 220~240В/50Гц, 7-12C , вместимость: 3х10л. Данный диспенсер для напитков предназначен для хранения в охлажденном состоянии, демонстрации и последующей раздачи соков и прохладительных напитков в ресторанах и отелях, развлекательных заведениях и часто используются в палатках и павильонах по продаже напитков. Модель оснащена лопастной системой перемешивания, которая гарантирует однородность консистенции и температуры продукта, а кран - бесперебойную подачу содержимого сокоохладителя. Диспенсер отличается высокой производительностью, продуманной конструкцией, простым управлением и привлекательным внешним видом. Основные компоненты изготовлены из нержавеющей стали, меди и безопасных видов пластика. Хладагент R290</t>
   </si>
   <si>
     <t>00000386459</t>
+  </si>
+  <si>
+    <t>Чаша 5 л в полной комплектации 28250 для блендера Robot Coupe BL</t>
+  </si>
+  <si>
+    <t>ЦБ-00139177</t>
   </si>
   <si>
     <t>Барная холодильная витрина Abat ВХН-70-01 (модель 2018 года)</t>
   </si>
   <si>
     <t>Габариты: 1120х700х860 мм. Температурный режим +5…+15 С. Напряжение 220 В. Мощность 0,529 кВт. Хладагент R404A. Масса хладагента 0,28 кг. Демонстрационная площадь 0,92 м2. Регулируемые по высоте ножки. Климатический класс изделия - 4. Динамическое охлаждение. Электронный блок управления с возможностью регулирования и поддерживания необходимой температуры. Холодильный агрегат на основе компрессора Danfoss. Работа при температуре окружающей среды от +12 до +32 С. Естественная оттайка. Две раздвижные дверцы со стороны персонала. Две светодиодные лампы освещения - под полкой и под верхней крышкой. Полка, стойки и основание витрины выполнены из нержавеющей стали AISI 304 толщиной 1 мм. Размеры полки 1043х372х60 мм. Сквозная перфорация полки обеспечивает равномерное распределение температуры внутри охлаждаемого объема витрины. Боковые стенки и раздвижные дверцы из закаленного стекла толщиной 5 мм. Гнутое закаленное стекло толщиной 6 мм со стороны покупателя.</t>
   </si>
   <si>
     <t>00000451967</t>
   </si>
   <si>
     <t>Блендер барный Hamilton Beach HBH 850-CE</t>
   </si>
   <si>
     <t>HBH 850-CE</t>
   </si>
   <si>
     <t>Блендер серии HBH, модель HBH850-CE, стакан поликарбонат 1,8 л, 229х305х483мм, 1000Вт, 220В</t>
   </si>
   <si>
     <t>00000262058</t>
   </si>
   <si>
     <t>Стакан для блендера Hamilton Beach 6126-650</t>
   </si>
@@ -1719,51 +1767,51 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="49" fillId="0" borderId="1" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="49" fillId="0" borderId="1" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87db2a76afda544baa29289c97635447.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c550bca22cfd37ca4d740a152d872c2a.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbe6bde02b582c4f3e0667b3315180f.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2989caaa9000ee2517eb460ec3bc6d3.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644e8807c0339674853b79c76f1ea125.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43109121c36e135393fbfac703084388.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ae028d7cfd8f3b31eadb209a1103ed.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b7e7bcbd08569f426668af904348e0.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c619f71003183113d42a8f0d567b89.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771458b26cf89d03e7999870c749e883.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc421b4603b8dc7dc1dffd9dd9ad2c7.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65667b88460903b2909d04dd0050406.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b3b4196e1385454563046daa21c240.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db7f9701c338e1bb6a2695201ce32ca.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfe7575e4620d1cbd7bafa825236e34.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01c16af14820b84797a92656c936efb.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34053078b9413cd6ddb9ac852f12000b.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe58f9bd5cf710a8dcbac6412b95b45d.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4889689dcff785b343c122c0c5ea591.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502eb81f7ecc45a5c367ff73a0ef1f9c.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff600b5a120fe230828c0d7667464a5.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4db5b68f3e00ca7f57130dd6e81b828.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3633b4d1462286139dfc73f96aec7023.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e428f23f7a3fa20fe1ff62d94b13f5.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264df89435f13e670d439480f874e20c.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30482edf444ec8373ecf66d3e58dbdcb.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f333e6ed05b873c5b3b049df5e1949.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765030e52e720656cc1e26e250b3e604.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed21e0aaefb2f6c9b77ebd2350c35d18.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e13157ce25ba47624ab6c8cc147d54c.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf72850c9237dbc335bcb7e0af1fa03.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be918f6eb758609f95e2601b7d69e6d.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f73e022c1e500fe9a33b5d6edd10681.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625d4f103c6da284669c0917deeb0d13.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4333ab93877c75e50f3e1e74a96020d.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10d5bc6b47ac31fe673edb949c8b9e5.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3d1bc18fd1f6b8dfa0054ff3b96ac9.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7902833d8fd708287ba957c513c21105.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ead8d6ee31e32e6731d0b5078d0c480.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cd956111fb1c8ad3d5b0f9caaec343.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255fb162d6679c39a99deaa1611c5d18.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdefe5097f69f24f85fd5f753632233.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fb060a30994fd5f0124b139193f39a.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37896242564ea4785ed37cd3bbef8115.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e8d7cf19e52cdd029253e3f05449be.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b752834efb3aa6208005fbb2d0ee8e.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eebadeb70a0843af57b1bce6e155cf5.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd27a91f73c2bb245122eb7a6184ce1.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89064a7d36110fe690dae9a0ba6aca0.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26f86b93678761725516a1a433c5947.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0f2ff71529e93fb72e55c4cd9f3072.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b3e058d0b50c7dad2b1e611b1d5647.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969ec471936548a607b96bc59d593aba.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7d949909815277af2180a5abf8c79b.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0eeed2a4bc081fe5021cb78de0e629.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76fd5ccf7a7c037d1522b670bb5d393.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ca61b6ceb54f444f98fde37c2ca7f1.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85f0b21772ac37df4dec0f4b378de45.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cdc13c93a7a70ad3214393b5cb767f.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61a5ae90aeb1cc4bbb9b4fe231a547b.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2540e1582762f624597551640dd719f.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3418657c197b84f2c0a673ddc9dd72f4.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8d1d34426a7e86518fdfd43e8b1a9d.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1af382ef9ecd7bbd63fb28104cf2c7.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c0db682da040bbc1d797c96dfdee5d.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170d9394f62d94b2349981d553c1cf1f.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bec990dfa51f7847e1bbe2ee20bc444.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd793b312562438060943839fb179ce0.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dd13d9d45cfbfba1efb9100af1afff.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4d58cad57a4a96cb23268a83ad7e64.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc59cb17f33e3ffa22240b7b0e6841b.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996575dfa4defd3eddce375cd023b8d8.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fb45260c51abe6d86da4ac5398f81a.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d6f58d3d6f1db17d391abcaacd7eea.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff68a4112b12c7401de7e7d778213688.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7379a31b27456d45bf61ed6bc75329.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bed9a90c80a2157574a8e2039c57b8.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e4dcc55164b05c6731afeebf13bc60.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd3f368d98a0752e80d2d048ebf5187.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b02c32cbdd7abc2e4a92521bfb0da6.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5edaddfa7dddf8b63cdce174020e300.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4874f3d846bfef1cf378402d598c882.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a939e624bfb0b5a850927c7524623e3.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20df3e1c742579954f1833e664c6155.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3cc3adae1d036d38a28a4b841a219d.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62775259bb69be868b2450f4ac0befc7.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04731f91e8e759f54479230df8439a5.webp"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf792a20aa3f7b6f9d4a0421f30c3c04.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac6770093f85bbd64ba325cd2204974.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec798d9fe317bc1b57eae26c0007007d.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5534acdc759db54106f881ab625c3f.JPG"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c992629abdfcc0d1c590b1bb6865cb73.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d329435d34b7d9b39cceeec081f8825.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1694b9fb4e290fbb47a6c30b63342f40.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f1b2b0ce6f5446bde2b299fafa1da0.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a7ea3fa12dd301162bd9494289656d.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b3e413cbd5edb1faf51179de2433ac.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87db2a76afda544baa29289c97635447.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c550bca22cfd37ca4d740a152d872c2a.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbe6bde02b582c4f3e0667b3315180f.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2989caaa9000ee2517eb460ec3bc6d3.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644e8807c0339674853b79c76f1ea125.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43109121c36e135393fbfac703084388.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ae028d7cfd8f3b31eadb209a1103ed.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b7e7bcbd08569f426668af904348e0.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c619f71003183113d42a8f0d567b89.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771458b26cf89d03e7999870c749e883.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc421b4603b8dc7dc1dffd9dd9ad2c7.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65667b88460903b2909d04dd0050406.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b3b4196e1385454563046daa21c240.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db7f9701c338e1bb6a2695201ce32ca.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8176d8434108610bdb9e14d9972db1.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfe7575e4620d1cbd7bafa825236e34.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01c16af14820b84797a92656c936efb.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34053078b9413cd6ddb9ac852f12000b.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe58f9bd5cf710a8dcbac6412b95b45d.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4889689dcff785b343c122c0c5ea591.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502eb81f7ecc45a5c367ff73a0ef1f9c.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff600b5a120fe230828c0d7667464a5.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4db5b68f3e00ca7f57130dd6e81b828.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3633b4d1462286139dfc73f96aec7023.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e428f23f7a3fa20fe1ff62d94b13f5.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264df89435f13e670d439480f874e20c.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30482edf444ec8373ecf66d3e58dbdcb.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f333e6ed05b873c5b3b049df5e1949.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765030e52e720656cc1e26e250b3e604.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed21e0aaefb2f6c9b77ebd2350c35d18.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e13157ce25ba47624ab6c8cc147d54c.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf72850c9237dbc335bcb7e0af1fa03.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be918f6eb758609f95e2601b7d69e6d.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f73e022c1e500fe9a33b5d6edd10681.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625d4f103c6da284669c0917deeb0d13.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4333ab93877c75e50f3e1e74a96020d.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10d5bc6b47ac31fe673edb949c8b9e5.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3d1bc18fd1f6b8dfa0054ff3b96ac9.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7902833d8fd708287ba957c513c21105.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ead8d6ee31e32e6731d0b5078d0c480.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cd956111fb1c8ad3d5b0f9caaec343.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255fb162d6679c39a99deaa1611c5d18.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdefe5097f69f24f85fd5f753632233.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fb060a30994fd5f0124b139193f39a.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37896242564ea4785ed37cd3bbef8115.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e8d7cf19e52cdd029253e3f05449be.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b752834efb3aa6208005fbb2d0ee8e.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eebadeb70a0843af57b1bce6e155cf5.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd27a91f73c2bb245122eb7a6184ce1.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89064a7d36110fe690dae9a0ba6aca0.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26f86b93678761725516a1a433c5947.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0f2ff71529e93fb72e55c4cd9f3072.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b3e058d0b50c7dad2b1e611b1d5647.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969ec471936548a607b96bc59d593aba.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7d949909815277af2180a5abf8c79b.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0eeed2a4bc081fe5021cb78de0e629.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76fd5ccf7a7c037d1522b670bb5d393.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ca61b6ceb54f444f98fde37c2ca7f1.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85f0b21772ac37df4dec0f4b378de45.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cdc13c93a7a70ad3214393b5cb767f.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61a5ae90aeb1cc4bbb9b4fe231a547b.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2540e1582762f624597551640dd719f.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3418657c197b84f2c0a673ddc9dd72f4.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8d1d34426a7e86518fdfd43e8b1a9d.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1af382ef9ecd7bbd63fb28104cf2c7.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c0db682da040bbc1d797c96dfdee5d.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170d9394f62d94b2349981d553c1cf1f.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bec990dfa51f7847e1bbe2ee20bc444.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd793b312562438060943839fb179ce0.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dd13d9d45cfbfba1efb9100af1afff.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4d58cad57a4a96cb23268a83ad7e64.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc59cb17f33e3ffa22240b7b0e6841b.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996575dfa4defd3eddce375cd023b8d8.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fb45260c51abe6d86da4ac5398f81a.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d6f58d3d6f1db17d391abcaacd7eea.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff68a4112b12c7401de7e7d778213688.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7379a31b27456d45bf61ed6bc75329.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bed9a90c80a2157574a8e2039c57b8.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e4dcc55164b05c6731afeebf13bc60.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd3f368d98a0752e80d2d048ebf5187.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b02c32cbdd7abc2e4a92521bfb0da6.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5edaddfa7dddf8b63cdce174020e300.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4874f3d846bfef1cf378402d598c882.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a939e624bfb0b5a850927c7524623e3.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20df3e1c742579954f1833e664c6155.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3cc3adae1d036d38a28a4b841a219d.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62775259bb69be868b2450f4ac0befc7.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04731f91e8e759f54479230df8439a5.webp"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf792a20aa3f7b6f9d4a0421f30c3c04.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac6770093f85bbd64ba325cd2204974.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec798d9fe317bc1b57eae26c0007007d.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5534acdc759db54106f881ab625c3f.JPG"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c992629abdfcc0d1c590b1bb6865cb73.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d329435d34b7d9b39cceeec081f8825.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1694b9fb4e290fbb47a6c30b63342f40.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f1b2b0ce6f5446bde2b299fafa1da0.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a7ea3fa12dd301162bd9494289656d.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b3e413cbd5edb1faf51179de2433ac.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="image_10" descr="image_10"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1998,237 +2046,237 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="9" name="image_19" descr="image_19"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>19</xdr:row>
+      <xdr:row>20</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="10" name="image_20" descr="image_20"/>
+        <xdr:cNvPr id="10" name="image_21" descr="image_21"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>20</xdr:row>
+      <xdr:row>21</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="11" name="image_21" descr="image_21"/>
+        <xdr:cNvPr id="11" name="image_22" descr="image_22"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>21</xdr:row>
+      <xdr:row>22</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="876300" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="12" name="image_22" descr="image_22"/>
+        <xdr:cNvPr id="12" name="image_23" descr="image_23"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>22</xdr:row>
+      <xdr:row>24</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="13" name="image_23" descr="image_23"/>
+        <xdr:cNvPr id="13" name="image_25" descr="image_25"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>23</xdr:row>
+      <xdr:row>25</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="14" name="image_24" descr="image_24"/>
+        <xdr:cNvPr id="14" name="image_26" descr="image_26"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>24</xdr:row>
+      <xdr:row>26</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="15" name="image_25" descr="image_25"/>
+        <xdr:cNvPr id="15" name="image_27" descr="image_27"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>26</xdr:row>
+      <xdr:row>27</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="16" name="image_27" descr="image_27"/>
+        <xdr:cNvPr id="16" name="image_28" descr="image_28"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
@@ -2238,2433 +2286,2463 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="image_30" descr="image_30"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>30</xdr:row>
+      <xdr:row>32</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="18" name="image_31" descr="image_31"/>
+        <xdr:cNvPr id="18" name="image_33" descr="image_33"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>31</xdr:row>
+      <xdr:row>33</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="762000" cy="762000"/>
+    <xdr:ext cx="1143000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="19" name="image_32" descr="image_32"/>
+        <xdr:cNvPr id="19" name="image_34" descr="image_34"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>32</xdr:row>
+      <xdr:row>34</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1143000" cy="762000"/>
+    <xdr:ext cx="762000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="20" name="image_33" descr="image_33"/>
+        <xdr:cNvPr id="20" name="image_35" descr="image_35"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>33</xdr:row>
+      <xdr:row>35</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="542925" cy="762000"/>
+    <xdr:ext cx="1143000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="21" name="image_34" descr="image_34"/>
+        <xdr:cNvPr id="21" name="image_36" descr="image_36"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>34</xdr:row>
+      <xdr:row>36</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="609600" cy="762000"/>
+    <xdr:ext cx="542925" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="22" name="image_35" descr="image_35"/>
+        <xdr:cNvPr id="22" name="image_37" descr="image_37"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>35</xdr:row>
+      <xdr:row>37</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:ext cx="609600" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="23" name="image_36" descr="image_36"/>
+        <xdr:cNvPr id="23" name="image_38" descr="image_38"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>36</xdr:row>
+      <xdr:row>38</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="762000" cy="762000"/>
+    <xdr:ext cx="952500" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="24" name="image_37" descr="image_37"/>
+        <xdr:cNvPr id="24" name="image_39" descr="image_39"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>37</xdr:row>
+      <xdr:row>39</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="762000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="25" name="image_38" descr="image_38"/>
+        <xdr:cNvPr id="25" name="image_40" descr="image_40"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>38</xdr:row>
+      <xdr:row>40</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="762000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="26" name="image_39" descr="image_39"/>
+        <xdr:cNvPr id="26" name="image_41" descr="image_41"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>39</xdr:row>
+      <xdr:row>41</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="762000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="27" name="image_40" descr="image_40"/>
+        <xdr:cNvPr id="27" name="image_42" descr="image_42"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>40</xdr:row>
+      <xdr:row>42</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="762000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="28" name="image_41" descr="image_41"/>
+        <xdr:cNvPr id="28" name="image_43" descr="image_43"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>42</xdr:row>
+      <xdr:row>43</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1019175" cy="762000"/>
+    <xdr:ext cx="762000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="29" name="image_43" descr="image_43"/>
+        <xdr:cNvPr id="29" name="image_44" descr="image_44"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>43</xdr:row>
+      <xdr:row>45</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1143000" cy="762000"/>
+    <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="30" name="image_44" descr="image_44"/>
+        <xdr:cNvPr id="30" name="image_46" descr="image_46"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>44</xdr:row>
+      <xdr:row>46</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="619125" cy="762000"/>
+    <xdr:ext cx="1143000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="31" name="image_45" descr="image_45"/>
+        <xdr:cNvPr id="31" name="image_47" descr="image_47"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>45</xdr:row>
+      <xdr:row>47</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1009650" cy="762000"/>
+    <xdr:ext cx="619125" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="32" name="image_46" descr="image_46"/>
+        <xdr:cNvPr id="32" name="image_48" descr="image_48"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>46</xdr:row>
+      <xdr:row>48</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="438150" cy="762000"/>
+    <xdr:ext cx="1009650" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="33" name="image_47" descr="image_47"/>
+        <xdr:cNvPr id="33" name="image_49" descr="image_49"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>48</xdr:row>
+      <xdr:row>49</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1019175" cy="762000"/>
+    <xdr:ext cx="438150" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="34" name="image_49" descr="image_49"/>
+        <xdr:cNvPr id="34" name="image_50" descr="image_50"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>49</xdr:row>
+      <xdr:row>51</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="762000" cy="762000"/>
+    <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="35" name="image_50" descr="image_50"/>
+        <xdr:cNvPr id="35" name="image_52" descr="image_52"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>50</xdr:row>
+      <xdr:row>52</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="762000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="36" name="image_51" descr="image_51"/>
+        <xdr:cNvPr id="36" name="image_53" descr="image_53"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>51</xdr:row>
+      <xdr:row>53</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1143000" cy="762000"/>
+    <xdr:ext cx="762000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="37" name="image_52" descr="image_52"/>
+        <xdr:cNvPr id="37" name="image_54" descr="image_54"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>52</xdr:row>
+      <xdr:row>54</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="38" name="image_53" descr="image_53"/>
+        <xdr:cNvPr id="38" name="image_55" descr="image_55"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId38"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>53</xdr:row>
+      <xdr:row>55</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="39" name="image_54" descr="image_54"/>
+        <xdr:cNvPr id="39" name="image_56" descr="image_56"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId39"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>55</xdr:row>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="762000" cy="762000"/>
+    <xdr:ext cx="1143000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="40" name="image_56" descr="image_56"/>
+        <xdr:cNvPr id="40" name="image_57" descr="image_57"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="609600" cy="762000"/>
+    <xdr:ext cx="762000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="41" name="image_57" descr="image_57"/>
+        <xdr:cNvPr id="41" name="image_59" descr="image_59"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>57</xdr:row>
+      <xdr:row>59</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="590550" cy="762000"/>
+    <xdr:ext cx="609600" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="42" name="image_58" descr="image_58"/>
+        <xdr:cNvPr id="42" name="image_60" descr="image_60"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>58</xdr:row>
+      <xdr:row>60</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="361950" cy="762000"/>
+    <xdr:ext cx="590550" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="43" name="image_59" descr="image_59"/>
+        <xdr:cNvPr id="43" name="image_61" descr="image_61"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>59</xdr:row>
+      <xdr:row>61</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1019175" cy="762000"/>
+    <xdr:ext cx="361950" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="44" name="image_60" descr="image_60"/>
+        <xdr:cNvPr id="44" name="image_62" descr="image_62"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>60</xdr:row>
+      <xdr:row>62</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="45" name="image_61" descr="image_61"/>
+        <xdr:cNvPr id="45" name="image_63" descr="image_63"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>61</xdr:row>
+      <xdr:row>63</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="46" name="image_62" descr="image_62"/>
+        <xdr:cNvPr id="46" name="image_64" descr="image_64"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>62</xdr:row>
+      <xdr:row>64</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="47" name="image_63" descr="image_63"/>
+        <xdr:cNvPr id="47" name="image_65" descr="image_65"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>63</xdr:row>
+      <xdr:row>65</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="48" name="image_64" descr="image_64"/>
+        <xdr:cNvPr id="48" name="image_66" descr="image_66"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>64</xdr:row>
+      <xdr:row>66</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="504825" cy="762000"/>
+    <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="49" name="image_65" descr="image_65"/>
+        <xdr:cNvPr id="49" name="image_67" descr="image_67"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>65</xdr:row>
+      <xdr:row>67</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1143000" cy="762000"/>
+    <xdr:ext cx="504825" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="50" name="image_66" descr="image_66"/>
+        <xdr:cNvPr id="50" name="image_68" descr="image_68"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>66</xdr:row>
+      <xdr:row>68</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="762000" cy="762000"/>
+    <xdr:ext cx="1143000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="51" name="image_67" descr="image_67"/>
+        <xdr:cNvPr id="51" name="image_69" descr="image_69"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>67</xdr:row>
+      <xdr:row>69</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1143000" cy="762000"/>
+    <xdr:ext cx="762000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="52" name="image_68" descr="image_68"/>
+        <xdr:cNvPr id="52" name="image_70" descr="image_70"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>69</xdr:row>
+      <xdr:row>70</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="533400" cy="762000"/>
+    <xdr:ext cx="1143000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="53" name="image_70" descr="image_70"/>
+        <xdr:cNvPr id="53" name="image_71" descr="image_71"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>70</xdr:row>
+      <xdr:row>72</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1143000" cy="762000"/>
+    <xdr:ext cx="533400" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="54" name="image_71" descr="image_71"/>
+        <xdr:cNvPr id="54" name="image_73" descr="image_73"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>71</xdr:row>
+      <xdr:row>73</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="762000" cy="762000"/>
+    <xdr:ext cx="1143000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="55" name="image_72" descr="image_72"/>
+        <xdr:cNvPr id="55" name="image_74" descr="image_74"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>72</xdr:row>
+      <xdr:row>74</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="571500" cy="762000"/>
+    <xdr:ext cx="762000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="56" name="image_73" descr="image_73"/>
+        <xdr:cNvPr id="56" name="image_75" descr="image_75"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>73</xdr:row>
+      <xdr:row>75</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="714375" cy="762000"/>
+    <xdr:ext cx="571500" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="57" name="image_74" descr="image_74"/>
+        <xdr:cNvPr id="57" name="image_76" descr="image_76"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>74</xdr:row>
+      <xdr:row>76</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="609600" cy="762000"/>
+    <xdr:ext cx="714375" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="58" name="image_75" descr="image_75"/>
+        <xdr:cNvPr id="58" name="image_77" descr="image_77"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>75</xdr:row>
+      <xdr:row>77</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="609600" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="59" name="image_76" descr="image_76"/>
+        <xdr:cNvPr id="59" name="image_78" descr="image_78"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>76</xdr:row>
+      <xdr:row>78</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="609600" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="60" name="image_77" descr="image_77"/>
+        <xdr:cNvPr id="60" name="image_79" descr="image_79"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>77</xdr:row>
+      <xdr:row>79</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1143000" cy="762000"/>
+    <xdr:ext cx="609600" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="61" name="image_78" descr="image_78"/>
+        <xdr:cNvPr id="61" name="image_80" descr="image_80"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>78</xdr:row>
+      <xdr:row>80</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="62" name="image_79" descr="image_79"/>
+        <xdr:cNvPr id="62" name="image_81" descr="image_81"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>79</xdr:row>
+      <xdr:row>81</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="63" name="image_80" descr="image_80"/>
+        <xdr:cNvPr id="63" name="image_82" descr="image_82"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>80</xdr:row>
+      <xdr:row>82</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="600075" cy="762000"/>
+    <xdr:ext cx="1143000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="64" name="image_81" descr="image_81"/>
+        <xdr:cNvPr id="64" name="image_83" descr="image_83"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>81</xdr:row>
+      <xdr:row>83</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="523875" cy="762000"/>
+    <xdr:ext cx="600075" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="65" name="image_82" descr="image_82"/>
+        <xdr:cNvPr id="65" name="image_84" descr="image_84"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>82</xdr:row>
+      <xdr:row>84</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1019175" cy="762000"/>
+    <xdr:ext cx="523875" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="66" name="image_83" descr="image_83"/>
+        <xdr:cNvPr id="66" name="image_85" descr="image_85"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>83</xdr:row>
+      <xdr:row>85</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="67" name="image_84" descr="image_84"/>
+        <xdr:cNvPr id="67" name="image_86" descr="image_86"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>84</xdr:row>
+      <xdr:row>86</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="762000" cy="762000"/>
+    <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="68" name="image_85" descr="image_85"/>
+        <xdr:cNvPr id="68" name="image_87" descr="image_87"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>85</xdr:row>
+      <xdr:row>87</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1143000" cy="762000"/>
+    <xdr:ext cx="762000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="69" name="image_86" descr="image_86"/>
+        <xdr:cNvPr id="69" name="image_88" descr="image_88"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>86</xdr:row>
+      <xdr:row>88</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1019175" cy="762000"/>
+    <xdr:ext cx="1143000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="70" name="image_87" descr="image_87"/>
+        <xdr:cNvPr id="70" name="image_89" descr="image_89"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>87</xdr:row>
+      <xdr:row>89</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="71" name="image_88" descr="image_88"/>
+        <xdr:cNvPr id="71" name="image_90" descr="image_90"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>88</xdr:row>
+      <xdr:row>90</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="72" name="image_89" descr="image_89"/>
+        <xdr:cNvPr id="72" name="image_91" descr="image_91"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>89</xdr:row>
+      <xdr:row>91</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="73" name="image_90" descr="image_90"/>
+        <xdr:cNvPr id="73" name="image_92" descr="image_92"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>90</xdr:row>
+      <xdr:row>92</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="74" name="image_91" descr="image_91"/>
+        <xdr:cNvPr id="74" name="image_93" descr="image_93"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>91</xdr:row>
+      <xdr:row>93</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="762000" cy="762000"/>
+    <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="75" name="image_92" descr="image_92"/>
+        <xdr:cNvPr id="75" name="image_94" descr="image_94"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId75"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>93</xdr:row>
+      <xdr:row>94</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="762000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="76" name="image_94" descr="image_94"/>
+        <xdr:cNvPr id="76" name="image_95" descr="image_95"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>94</xdr:row>
+      <xdr:row>96</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="609600" cy="762000"/>
+    <xdr:ext cx="762000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="77" name="image_95" descr="image_95"/>
+        <xdr:cNvPr id="77" name="image_97" descr="image_97"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>95</xdr:row>
+      <xdr:row>97</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="762000" cy="762000"/>
+    <xdr:ext cx="609600" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="78" name="image_96" descr="image_96"/>
+        <xdr:cNvPr id="78" name="image_98" descr="image_98"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>96</xdr:row>
+      <xdr:row>98</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="762000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="79" name="image_97" descr="image_97"/>
+        <xdr:cNvPr id="79" name="image_99" descr="image_99"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>97</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1143000" cy="762000"/>
+    <xdr:ext cx="762000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="80" name="image_98" descr="image_98"/>
+        <xdr:cNvPr id="80" name="image_100" descr="image_100"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="609600" cy="762000"/>
+    <xdr:ext cx="1143000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="81" name="image_99" descr="image_99"/>
+        <xdr:cNvPr id="81" name="image_101" descr="image_101"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId81"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="495300" cy="762000"/>
+    <xdr:ext cx="609600" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="82" name="image_100" descr="image_100"/>
+        <xdr:cNvPr id="82" name="image_102" descr="image_102"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1143000" cy="762000"/>
+    <xdr:ext cx="495300" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="83" name="image_101" descr="image_101"/>
+        <xdr:cNvPr id="83" name="image_103" descr="image_103"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId83"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="84" name="image_102" descr="image_102"/>
+        <xdr:cNvPr id="84" name="image_105" descr="image_105"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="581025" cy="762000"/>
+    <xdr:ext cx="1143000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="85" name="image_103" descr="image_103"/>
+        <xdr:cNvPr id="85" name="image_106" descr="image_106"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId85"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>106</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="609600" cy="762000"/>
+    <xdr:ext cx="581025" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="86" name="image_104" descr="image_104"/>
+        <xdr:cNvPr id="86" name="image_107" descr="image_107"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId86"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>107</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="762000" cy="762000"/>
+    <xdr:ext cx="609600" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="87" name="image_105" descr="image_105"/>
+        <xdr:cNvPr id="87" name="image_108" descr="image_108"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId87"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>105</xdr:row>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="762000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="88" name="image_106" descr="image_106"/>
+        <xdr:cNvPr id="88" name="image_109" descr="image_109"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId88"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>106</xdr:row>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1143000" cy="762000"/>
+    <xdr:ext cx="762000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="89" name="image_107" descr="image_107"/>
+        <xdr:cNvPr id="89" name="image_110" descr="image_110"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId89"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>108</xdr:row>
+      <xdr:row>110</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="762000" cy="762000"/>
+    <xdr:ext cx="1143000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="90" name="image_109" descr="image_109"/>
+        <xdr:cNvPr id="90" name="image_111" descr="image_111"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>109</xdr:row>
+      <xdr:row>112</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="323850" cy="762000"/>
+    <xdr:ext cx="762000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="91" name="image_110" descr="image_110"/>
+        <xdr:cNvPr id="91" name="image_113" descr="image_113"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>110</xdr:row>
+      <xdr:row>113</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="885825" cy="762000"/>
+    <xdr:ext cx="323850" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="92" name="image_111" descr="image_111"/>
+        <xdr:cNvPr id="92" name="image_114" descr="image_114"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>111</xdr:row>
+      <xdr:row>114</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1009650" cy="762000"/>
+    <xdr:ext cx="885825" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="93" name="image_112" descr="image_112"/>
+        <xdr:cNvPr id="93" name="image_115" descr="image_115"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>112</xdr:row>
+      <xdr:row>116</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="609600" cy="762000"/>
+    <xdr:ext cx="1009650" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="94" name="image_113" descr="image_113"/>
+        <xdr:cNvPr id="94" name="image_117" descr="image_117"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>113</xdr:row>
+      <xdr:row>117</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="609600" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="95" name="image_114" descr="image_114"/>
+        <xdr:cNvPr id="95" name="image_118" descr="image_118"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId95"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>116</xdr:row>
+      <xdr:row>118</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1019175" cy="762000"/>
+    <xdr:ext cx="609600" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="96" name="image_117" descr="image_117"/>
+        <xdr:cNvPr id="96" name="image_119" descr="image_119"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId96"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>117</xdr:row>
+      <xdr:row>121</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="695325" cy="762000"/>
+    <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="97" name="image_118" descr="image_118"/>
+        <xdr:cNvPr id="97" name="image_122" descr="image_122"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId97"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="695325" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="98" name="image_123" descr="image_123"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId98"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -4931,54 +5009,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P118"/>
+  <dimension ref="A1:P123"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A9" sqref="A9:P118"/>
+      <selection activeCell="A9" sqref="A9:P123"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="45" customWidth="true" style="1"/>
     <col min="2" max="2" width="11" customWidth="true" style="1"/>
     <col min="3" max="3" width="11" customWidth="true" style="1"/>
     <col min="4" max="4" width="11" customWidth="true" style="1"/>
     <col min="5" max="5" width="11" customWidth="true" style="1"/>
     <col min="6" max="6" width="14" customWidth="true" style="1"/>
     <col min="7" max="7" width="14" customWidth="true" style="1"/>
     <col min="8" max="8" width="14" customWidth="true" style="1"/>
     <col min="9" max="9" width="14" customWidth="true" style="1"/>
     <col min="10" max="10" width="20" customWidth="true" style="1"/>
     <col min="11" max="11" width="14" customWidth="true" style="1"/>
     <col min="12" max="12" width="14" customWidth="true" style="1"/>
     <col min="13" max="13" width="14" customWidth="true" style="1"/>
     <col min="14" max="14" width="14" customWidth="true" style="1"/>
     <col min="15" max="15" width="10" customWidth="true" style="1"/>
     <col min="16" max="16" width="21" customWidth="true" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" s="2" t="s">
         <v>0</v>
@@ -5179,5115 +5257,5347 @@
       <c r="G11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H11" s="6" t="s">
         <v>33</v>
       </c>
       <c r="I11" s="6">
         <v>14.5</v>
       </c>
       <c r="J11" s="10" t="s">
         <v>34</v>
       </c>
       <c r="K11" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L11" s="10" t="s">
         <v>32</v>
       </c>
       <c r="M11" s="6" t="s">
         <v>35</v>
       </c>
       <c r="N11" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O11" s="6">
-        <v>159998.26</v>
+        <v>168386.84</v>
       </c>
       <c r="P11" s="6"/>
     </row>
     <row r="12" spans="1:16" customHeight="1" ht="65">
       <c r="A12" s="6" t="s">
         <v>36</v>
       </c>
       <c r="B12" s="6">
         <v>0</v>
       </c>
       <c r="C12" s="6">
         <v>0</v>
       </c>
       <c r="D12" s="6">
         <v>0</v>
       </c>
       <c r="E12" s="6" t="s">
         <v>37</v>
       </c>
       <c r="F12" s="9" t="s">
         <v>32</v>
       </c>
       <c r="G12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H12" s="6" t="s">
         <v>33</v>
       </c>
       <c r="I12" s="6">
         <v>14.5</v>
       </c>
       <c r="J12" s="10" t="s">
         <v>38</v>
       </c>
       <c r="K12" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L12" s="10" t="s">
         <v>32</v>
       </c>
       <c r="M12" s="6" t="s">
         <v>39</v>
       </c>
       <c r="N12" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O12" s="6">
-        <v>169340.62</v>
+        <v>178319.18</v>
       </c>
       <c r="P12" s="6"/>
     </row>
     <row r="13" spans="1:16" customHeight="1" ht="65">
       <c r="A13" s="6" t="s">
         <v>40</v>
       </c>
       <c r="B13" s="6">
         <v>0</v>
       </c>
       <c r="C13" s="6">
         <v>0</v>
       </c>
       <c r="D13" s="6">
         <v>0</v>
       </c>
       <c r="E13" s="6" t="s">
         <v>41</v>
       </c>
       <c r="F13" s="9" t="s">
         <v>42</v>
       </c>
       <c r="G13" s="10" t="s">
         <v>43</v>
       </c>
       <c r="H13" s="6" t="s">
         <v>33</v>
       </c>
       <c r="I13" s="6">
         <v>37</v>
       </c>
       <c r="J13" s="10" t="s">
         <v>44</v>
       </c>
       <c r="K13" s="6" t="s">
         <v>45</v>
       </c>
       <c r="L13" s="10" t="s">
         <v>42</v>
       </c>
       <c r="M13" s="6" t="s">
         <v>46</v>
       </c>
       <c r="N13" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O13" s="6">
-        <v>291881.93</v>
+        <v>300301.6</v>
       </c>
       <c r="P13" s="6"/>
     </row>
     <row r="14" spans="1:16" customHeight="1" ht="65">
       <c r="A14" s="6" t="s">
         <v>47</v>
       </c>
       <c r="B14" s="6">
         <v>0</v>
       </c>
       <c r="C14" s="6">
         <v>0</v>
       </c>
       <c r="D14" s="6">
         <v>0</v>
       </c>
       <c r="E14" s="6" t="s">
         <v>48</v>
       </c>
       <c r="F14" s="9" t="s">
         <v>42</v>
       </c>
       <c r="G14" s="10" t="s">
         <v>43</v>
       </c>
       <c r="H14" s="6" t="s">
         <v>33</v>
       </c>
       <c r="I14" s="6">
         <v>49</v>
       </c>
       <c r="J14" s="10" t="s">
         <v>49</v>
       </c>
       <c r="K14" s="6" t="s">
         <v>45</v>
       </c>
       <c r="L14" s="10" t="s">
         <v>42</v>
       </c>
       <c r="M14" s="6" t="s">
         <v>50</v>
       </c>
       <c r="N14" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O14" s="6">
-        <v>412542.52</v>
+        <v>424442.79</v>
       </c>
       <c r="P14" s="6"/>
     </row>
     <row r="15" spans="1:16" customHeight="1" ht="65">
       <c r="A15" s="6" t="s">
         <v>51</v>
       </c>
       <c r="B15" s="6">
         <v>0</v>
       </c>
       <c r="C15" s="6">
         <v>0</v>
       </c>
       <c r="D15" s="6">
         <v>0</v>
       </c>
       <c r="E15" s="6" t="s">
         <v>52</v>
       </c>
       <c r="F15" s="9" t="s">
         <v>53</v>
       </c>
       <c r="G15" s="10" t="s">
         <v>43</v>
       </c>
       <c r="H15" s="6" t="s">
         <v>33</v>
       </c>
       <c r="I15" s="6">
         <v>5.6</v>
       </c>
       <c r="J15" s="10" t="s">
         <v>54</v>
       </c>
       <c r="K15" s="6" t="s">
         <v>45</v>
       </c>
       <c r="L15" s="10" t="s">
         <v>53</v>
       </c>
       <c r="M15" s="6" t="s">
         <v>55</v>
       </c>
       <c r="N15" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O15" s="6">
-        <v>62056.8</v>
+        <v>63846.9</v>
       </c>
       <c r="P15" s="6"/>
     </row>
     <row r="16" spans="1:16" customHeight="1" ht="65">
       <c r="A16" s="6" t="s">
         <v>56</v>
       </c>
       <c r="B16" s="6">
         <v>0</v>
       </c>
       <c r="C16" s="6">
         <v>0</v>
       </c>
       <c r="D16" s="6">
         <v>0</v>
       </c>
       <c r="E16" s="6" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="9" t="s">
         <v>53</v>
       </c>
       <c r="G16" s="10" t="s">
         <v>43</v>
       </c>
       <c r="H16" s="6" t="s">
         <v>33</v>
       </c>
       <c r="I16" s="6">
         <v>6.685</v>
       </c>
       <c r="J16" s="10" t="s">
         <v>58</v>
       </c>
       <c r="K16" s="6" t="s">
         <v>45</v>
       </c>
       <c r="L16" s="10" t="s">
         <v>53</v>
       </c>
       <c r="M16" s="6" t="s">
         <v>59</v>
       </c>
       <c r="N16" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O16" s="6">
-        <v>73640.74</v>
+        <v>75764.99</v>
       </c>
       <c r="P16" s="6"/>
     </row>
     <row r="17" spans="1:16" customHeight="1" ht="65">
       <c r="A17" s="6" t="s">
         <v>60</v>
       </c>
       <c r="B17" s="6">
         <v>0</v>
       </c>
       <c r="C17" s="6">
         <v>0</v>
       </c>
       <c r="D17" s="6">
         <v>0</v>
       </c>
       <c r="E17" s="6" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="9" t="s">
         <v>53</v>
       </c>
       <c r="G17" s="10" t="s">
         <v>43</v>
       </c>
       <c r="H17" s="6" t="s">
         <v>33</v>
       </c>
       <c r="I17" s="6">
         <v>6</v>
       </c>
       <c r="J17" s="10" t="s">
         <v>62</v>
       </c>
       <c r="K17" s="6" t="s">
         <v>45</v>
       </c>
       <c r="L17" s="10" t="s">
         <v>53</v>
       </c>
       <c r="M17" s="6" t="s">
         <v>63</v>
       </c>
       <c r="N17" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O17" s="6">
-        <v>73640.74</v>
+        <v>75764.99</v>
       </c>
       <c r="P17" s="6"/>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" s="6" t="s">
         <v>64</v>
       </c>
       <c r="B18" s="6">
         <v>0</v>
       </c>
       <c r="C18" s="6">
         <v>0</v>
       </c>
       <c r="D18" s="6">
         <v>0</v>
       </c>
       <c r="E18" s="6" t="s">
         <v>65</v>
       </c>
       <c r="F18" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G18" s="10" t="s">
         <v>66</v>
       </c>
       <c r="H18" s="6" t="s">
         <v>67</v>
       </c>
       <c r="I18" s="6">
         <v>10</v>
       </c>
       <c r="J18" s="10"/>
       <c r="K18" s="6" t="s">
         <v>68</v>
       </c>
       <c r="L18" s="10" t="s">
         <v>27</v>
       </c>
       <c r="M18" s="6" t="s">
         <v>69</v>
       </c>
       <c r="N18" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O18" s="6">
-        <v>43476.48</v>
+        <v>47424</v>
       </c>
       <c r="P18" s="6"/>
     </row>
     <row r="19" spans="1:16" customHeight="1" ht="65">
       <c r="A19" s="6" t="s">
         <v>70</v>
       </c>
       <c r="B19" s="6">
         <v>0</v>
       </c>
       <c r="C19" s="6">
         <v>0</v>
       </c>
       <c r="D19" s="6">
         <v>0</v>
       </c>
       <c r="E19" s="6" t="s">
         <v>71</v>
       </c>
       <c r="F19" s="9" t="s">
         <v>32</v>
       </c>
       <c r="G19" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H19" s="6" t="s">
         <v>33</v>
       </c>
       <c r="I19" s="6">
         <v>23.65</v>
       </c>
       <c r="J19" s="10" t="s">
         <v>72</v>
       </c>
       <c r="K19" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L19" s="10" t="s">
         <v>32</v>
       </c>
       <c r="M19" s="6" t="s">
         <v>73</v>
       </c>
       <c r="N19" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O19" s="6">
-        <v>319993.86</v>
+        <v>338589.77</v>
       </c>
       <c r="P19" s="6"/>
     </row>
-    <row r="20" spans="1:16" customHeight="1" ht="65">
+    <row r="20" spans="1:16">
       <c r="A20" s="6" t="s">
         <v>74</v>
       </c>
       <c r="B20" s="6">
         <v>0</v>
       </c>
       <c r="C20" s="6">
         <v>0</v>
       </c>
       <c r="D20" s="6">
         <v>0</v>
       </c>
       <c r="E20" s="6" t="s">
         <v>75</v>
       </c>
       <c r="F20" s="9" t="s">
-        <v>76</v>
+        <v>22</v>
       </c>
       <c r="G20" s="10" t="s">
-        <v>77</v>
+        <v>23</v>
       </c>
       <c r="H20" s="6" t="s">
         <v>67</v>
       </c>
       <c r="I20" s="6">
-        <v>0.7</v>
-[...3 lines deleted...]
-      </c>
+        <v>13.8</v>
+      </c>
+      <c r="J20" s="10"/>
       <c r="K20" s="6" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
       <c r="L20" s="10" t="s">
-        <v>80</v>
+        <v>27</v>
       </c>
       <c r="M20" s="6" t="s">
-        <v>81</v>
+        <v>77</v>
       </c>
       <c r="N20" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O20" s="6">
-        <v>714.78</v>
+        <v>200792.75</v>
       </c>
       <c r="P20" s="6"/>
     </row>
     <row r="21" spans="1:16" customHeight="1" ht="65">
       <c r="A21" s="6" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="B21" s="6">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="C21" s="6">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="D21" s="6">
         <v>0</v>
       </c>
       <c r="E21" s="6" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
       <c r="F21" s="9" t="s">
-        <v>32</v>
+        <v>80</v>
       </c>
       <c r="G21" s="10" t="s">
-        <v>66</v>
+        <v>81</v>
       </c>
       <c r="H21" s="6" t="s">
         <v>67</v>
       </c>
       <c r="I21" s="6">
-        <v>6.3</v>
+        <v>0.7</v>
       </c>
       <c r="J21" s="10" t="s">
+        <v>82</v>
+      </c>
+      <c r="K21" s="6" t="s">
+        <v>83</v>
+      </c>
+      <c r="L21" s="10" t="s">
         <v>84</v>
       </c>
-      <c r="K21" s="6" t="s">
+      <c r="M21" s="6" t="s">
         <v>85</v>
       </c>
-      <c r="L21" s="10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N21" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O21" s="6">
-        <v>54000.11</v>
+        <v>714.78</v>
       </c>
       <c r="P21" s="6"/>
     </row>
     <row r="22" spans="1:16" customHeight="1" ht="65">
       <c r="A22" s="6" t="s">
+        <v>86</v>
+      </c>
+      <c r="B22" s="6">
+        <v>0</v>
+      </c>
+      <c r="C22" s="6">
+        <v>0</v>
+      </c>
+      <c r="D22" s="6">
+        <v>0</v>
+      </c>
+      <c r="E22" s="6" t="s">
         <v>87</v>
       </c>
-      <c r="B22" s="6">
-[...10 lines deleted...]
-      </c>
       <c r="F22" s="9" t="s">
-        <v>89</v>
+        <v>32</v>
       </c>
       <c r="G22" s="10" t="s">
         <v>66</v>
       </c>
       <c r="H22" s="6" t="s">
-        <v>24</v>
+        <v>67</v>
       </c>
       <c r="I22" s="6">
-        <v>12</v>
+        <v>6.3</v>
       </c>
       <c r="J22" s="10" t="s">
+        <v>88</v>
+      </c>
+      <c r="K22" s="6" t="s">
+        <v>89</v>
+      </c>
+      <c r="L22" s="10" t="s">
+        <v>32</v>
+      </c>
+      <c r="M22" s="6" t="s">
         <v>90</v>
       </c>
-      <c r="K22" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="N22" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="O22" s="6"/>
+      <c r="O22" s="6">
+        <v>54000.11</v>
+      </c>
       <c r="P22" s="6"/>
     </row>
     <row r="23" spans="1:16" customHeight="1" ht="65">
       <c r="A23" s="6" t="s">
+        <v>91</v>
+      </c>
+      <c r="B23" s="6">
+        <v>0</v>
+      </c>
+      <c r="C23" s="6">
+        <v>0</v>
+      </c>
+      <c r="D23" s="6">
+        <v>0</v>
+      </c>
+      <c r="E23" s="6" t="s">
+        <v>92</v>
+      </c>
+      <c r="F23" s="9" t="s">
+        <v>93</v>
+      </c>
+      <c r="G23" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="H23" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="I23" s="6">
+        <v>12</v>
+      </c>
+      <c r="J23" s="10" t="s">
         <v>94</v>
       </c>
-      <c r="B23" s="6">
-[...8 lines deleted...]
-      <c r="E23" s="6" t="s">
+      <c r="K23" s="6" t="s">
         <v>95</v>
-      </c>
-[...16 lines deleted...]
-        <v>45</v>
       </c>
       <c r="L23" s="10" t="s">
         <v>96</v>
       </c>
       <c r="M23" s="6" t="s">
+        <v>97</v>
+      </c>
+      <c r="N23" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="O23" s="6"/>
+      <c r="P23" s="6"/>
+    </row>
+    <row r="24" spans="1:16">
+      <c r="A24" s="6" t="s">
         <v>98</v>
       </c>
-      <c r="N23" s="6" t="s">
-[...8 lines deleted...]
-      <c r="A24" s="6" t="s">
+      <c r="B24" s="6">
+        <v>0</v>
+      </c>
+      <c r="C24" s="6">
+        <v>0</v>
+      </c>
+      <c r="D24" s="6">
+        <v>0</v>
+      </c>
+      <c r="E24" s="6" t="s">
         <v>99</v>
       </c>
-      <c r="B24" s="6">
-[...10 lines deleted...]
-      </c>
       <c r="F24" s="9" t="s">
-        <v>101</v>
+        <v>22</v>
       </c>
       <c r="G24" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H24" s="6" t="s">
-        <v>33</v>
+        <v>67</v>
       </c>
       <c r="I24" s="6">
-        <v>30</v>
-[...3 lines deleted...]
-      </c>
+        <v>14.1</v>
+      </c>
+      <c r="J24" s="10"/>
       <c r="K24" s="6" t="s">
-        <v>103</v>
+        <v>76</v>
       </c>
       <c r="L24" s="10" t="s">
-        <v>104</v>
+        <v>27</v>
       </c>
       <c r="M24" s="6" t="s">
-        <v>105</v>
+        <v>100</v>
       </c>
       <c r="N24" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O24" s="6">
-        <v>106806.59</v>
+        <v>245228.85</v>
       </c>
       <c r="P24" s="6"/>
     </row>
     <row r="25" spans="1:16" customHeight="1" ht="65">
       <c r="A25" s="6" t="s">
+        <v>101</v>
+      </c>
+      <c r="B25" s="6">
+        <v>0</v>
+      </c>
+      <c r="C25" s="6">
+        <v>0</v>
+      </c>
+      <c r="D25" s="6">
+        <v>0</v>
+      </c>
+      <c r="E25" s="6" t="s">
+        <v>102</v>
+      </c>
+      <c r="F25" s="9" t="s">
+        <v>103</v>
+      </c>
+      <c r="G25" s="10" t="s">
+        <v>43</v>
+      </c>
+      <c r="H25" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I25" s="6">
+        <v>20</v>
+      </c>
+      <c r="J25" s="10" t="s">
+        <v>104</v>
+      </c>
+      <c r="K25" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="L25" s="10" t="s">
+        <v>103</v>
+      </c>
+      <c r="M25" s="6" t="s">
+        <v>105</v>
+      </c>
+      <c r="N25" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="O25" s="6">
+        <v>115597.66</v>
+      </c>
+      <c r="P25" s="6"/>
+    </row>
+    <row r="26" spans="1:16" customHeight="1" ht="65">
+      <c r="A26" s="6" t="s">
         <v>106</v>
       </c>
-      <c r="B25" s="6">
-[...8 lines deleted...]
-      <c r="E25" s="6" t="s">
+      <c r="B26" s="6">
+        <v>0</v>
+      </c>
+      <c r="C26" s="6">
+        <v>0</v>
+      </c>
+      <c r="D26" s="6">
+        <v>0</v>
+      </c>
+      <c r="E26" s="6" t="s">
         <v>107</v>
       </c>
-      <c r="F25" s="9" t="s">
-[...2 lines deleted...]
-      <c r="G25" s="10" t="s">
+      <c r="F26" s="9" t="s">
+        <v>108</v>
+      </c>
+      <c r="G26" s="10" t="s">
         <v>23</v>
       </c>
-      <c r="H25" s="6" t="s">
-[...2 lines deleted...]
-      <c r="I25" s="6">
+      <c r="H26" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I26" s="6">
         <v>30</v>
       </c>
-      <c r="J25" s="10" t="s">
-[...8 lines deleted...]
-      <c r="M25" s="6" t="s">
+      <c r="J26" s="10" t="s">
         <v>109</v>
       </c>
-      <c r="N25" s="6" t="s">
-[...6 lines deleted...]
-      <c r="A26" s="6" t="s">
+      <c r="K26" s="6" t="s">
         <v>110</v>
       </c>
-      <c r="B26" s="6">
-[...8 lines deleted...]
-      <c r="E26" s="6" t="s">
+      <c r="L26" s="10" t="s">
         <v>111</v>
       </c>
-      <c r="F26" s="9" t="s">
-[...11 lines deleted...]
-      <c r="J26" s="10" t="s">
+      <c r="M26" s="6" t="s">
         <v>112</v>
       </c>
-      <c r="K26" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="N26" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="O26" s="6"/>
+      <c r="O26" s="6">
+        <v>109887.54</v>
+      </c>
       <c r="P26" s="6"/>
     </row>
     <row r="27" spans="1:16" customHeight="1" ht="65">
       <c r="A27" s="6" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
       <c r="B27" s="6">
         <v>0</v>
       </c>
       <c r="C27" s="6">
         <v>0</v>
       </c>
       <c r="D27" s="6">
         <v>0</v>
       </c>
       <c r="E27" s="6" t="s">
-        <v>117</v>
+        <v>114</v>
       </c>
       <c r="F27" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G27" s="10" t="s">
-        <v>23</v>
+        <v>115</v>
       </c>
       <c r="H27" s="6" t="s">
         <v>33</v>
       </c>
       <c r="I27" s="6">
-        <v>9</v>
+        <v>5.7</v>
       </c>
       <c r="J27" s="10" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="K27" s="6" t="s">
-        <v>26</v>
+        <v>117</v>
       </c>
       <c r="L27" s="10" t="s">
         <v>27</v>
       </c>
       <c r="M27" s="6" t="s">
+        <v>118</v>
+      </c>
+      <c r="N27" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="O27" s="6">
+        <v>279393.53</v>
+      </c>
+      <c r="P27" s="6"/>
+    </row>
+    <row r="28" spans="1:16" customHeight="1" ht="65">
+      <c r="A28" s="6" t="s">
         <v>119</v>
       </c>
-      <c r="N27" s="6" t="s">
-[...8 lines deleted...]
-      <c r="A28" s="6" t="s">
+      <c r="B28" s="6">
+        <v>0</v>
+      </c>
+      <c r="C28" s="6">
+        <v>0</v>
+      </c>
+      <c r="D28" s="6">
+        <v>0</v>
+      </c>
+      <c r="E28" s="6" t="s">
         <v>120</v>
       </c>
-      <c r="B28" s="6">
-[...8 lines deleted...]
-      <c r="E28" s="6" t="s">
+      <c r="F28" s="9" t="s">
+        <v>108</v>
+      </c>
+      <c r="G28" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="H28" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="I28" s="6">
+        <v>30</v>
+      </c>
+      <c r="J28" s="10" t="s">
         <v>121</v>
       </c>
-      <c r="F28" s="9" t="s">
-[...11 lines deleted...]
-      <c r="J28" s="10" t="s">
+      <c r="K28" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="L28" s="10" t="s">
+        <v>111</v>
+      </c>
+      <c r="M28" s="6" t="s">
         <v>122</v>
       </c>
-      <c r="K28" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="N28" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="O28" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O28" s="6"/>
       <c r="P28" s="6"/>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" s="6" t="s">
+        <v>123</v>
+      </c>
+      <c r="B29" s="6">
+        <v>0</v>
+      </c>
+      <c r="C29" s="6">
+        <v>0</v>
+      </c>
+      <c r="D29" s="6">
+        <v>0</v>
+      </c>
+      <c r="E29" s="6" t="s">
         <v>124</v>
       </c>
-      <c r="B29" s="6">
-[...8 lines deleted...]
-      <c r="E29" s="6" t="s">
+      <c r="F29" s="9" t="s">
+        <v>93</v>
+      </c>
+      <c r="G29" s="10" t="s">
+        <v>81</v>
+      </c>
+      <c r="H29" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="I29" s="6">
+        <v>0</v>
+      </c>
+      <c r="J29" s="10" t="s">
         <v>125</v>
       </c>
-      <c r="F29" s="9" t="s">
-[...11 lines deleted...]
-      <c r="J29" s="10" t="s">
+      <c r="K29" s="6" t="s">
         <v>126</v>
       </c>
-      <c r="K29" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L29" s="10" t="s">
-        <v>27</v>
+        <v>127</v>
       </c>
       <c r="M29" s="6" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="N29" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="O29" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O29" s="6"/>
       <c r="P29" s="6"/>
     </row>
     <row r="30" spans="1:16" customHeight="1" ht="65">
       <c r="A30" s="6" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B30" s="6">
         <v>0</v>
       </c>
       <c r="C30" s="6">
         <v>0</v>
       </c>
       <c r="D30" s="6">
         <v>0</v>
       </c>
       <c r="E30" s="6" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F30" s="9" t="s">
+        <v>22</v>
+      </c>
+      <c r="G30" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="H30" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I30" s="6">
+        <v>9</v>
+      </c>
+      <c r="J30" s="10" t="s">
+        <v>131</v>
+      </c>
+      <c r="K30" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L30" s="10" t="s">
+        <v>27</v>
+      </c>
+      <c r="M30" s="6" t="s">
+        <v>132</v>
+      </c>
+      <c r="N30" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="O30" s="6">
+        <v>188137.84</v>
+      </c>
+      <c r="P30" s="6"/>
+    </row>
+    <row r="31" spans="1:16">
+      <c r="A31" s="6" t="s">
+        <v>133</v>
+      </c>
+      <c r="B31" s="6">
+        <v>0</v>
+      </c>
+      <c r="C31" s="6">
+        <v>0</v>
+      </c>
+      <c r="D31" s="6">
+        <v>0</v>
+      </c>
+      <c r="E31" s="6" t="s">
+        <v>134</v>
+      </c>
+      <c r="F31" s="9" t="s">
         <v>32</v>
       </c>
-      <c r="G30" s="10" t="s">
+      <c r="G31" s="10" t="s">
         <v>66</v>
-      </c>
-[...46 lines deleted...]
-        <v>43</v>
       </c>
       <c r="H31" s="6" t="s">
         <v>33</v>
       </c>
       <c r="I31" s="6">
-        <v>5.5</v>
+        <v>6.3</v>
       </c>
       <c r="J31" s="10" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="K31" s="6" t="s">
-        <v>135</v>
+        <v>68</v>
       </c>
       <c r="L31" s="10" t="s">
-        <v>76</v>
+        <v>32</v>
       </c>
       <c r="M31" s="6" t="s">
         <v>136</v>
       </c>
       <c r="N31" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O31" s="6">
-        <v>51286.77</v>
+        <v>4811.72</v>
       </c>
       <c r="P31" s="6"/>
     </row>
-    <row r="32" spans="1:16" customHeight="1" ht="65">
+    <row r="32" spans="1:16">
       <c r="A32" s="6" t="s">
         <v>137</v>
       </c>
       <c r="B32" s="6">
-        <v>0</v>
+        <v>19</v>
       </c>
       <c r="C32" s="6">
-        <v>0</v>
+        <v>19</v>
       </c>
       <c r="D32" s="6">
         <v>0</v>
       </c>
       <c r="E32" s="6" t="s">
         <v>138</v>
       </c>
       <c r="F32" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="10" t="s">
         <v>66</v>
       </c>
       <c r="H32" s="6" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="I32" s="6">
-        <v>5.6</v>
+        <v>6.5</v>
       </c>
       <c r="J32" s="10" t="s">
         <v>139</v>
       </c>
       <c r="K32" s="6" t="s">
-        <v>140</v>
+        <v>68</v>
       </c>
       <c r="L32" s="10" t="s">
         <v>27</v>
       </c>
       <c r="M32" s="6" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="N32" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="O32" s="6"/>
+      <c r="O32" s="6">
+        <v>19699.2</v>
+      </c>
       <c r="P32" s="6"/>
     </row>
     <row r="33" spans="1:16" customHeight="1" ht="65">
       <c r="A33" s="6" t="s">
+        <v>141</v>
+      </c>
+      <c r="B33" s="6">
+        <v>0</v>
+      </c>
+      <c r="C33" s="6">
+        <v>0</v>
+      </c>
+      <c r="D33" s="6">
+        <v>0</v>
+      </c>
+      <c r="E33" s="6" t="s">
         <v>142</v>
       </c>
-      <c r="B33" s="6">
-[...8 lines deleted...]
-      <c r="E33" s="6" t="s">
+      <c r="F33" s="9" t="s">
+        <v>32</v>
+      </c>
+      <c r="G33" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="H33" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="I33" s="6">
+        <v>8.61</v>
+      </c>
+      <c r="J33" s="10" t="s">
         <v>143</v>
       </c>
-      <c r="F33" s="9" t="s">
-[...11 lines deleted...]
-      <c r="J33" s="10" t="s">
+      <c r="K33" s="6" t="s">
+        <v>89</v>
+      </c>
+      <c r="L33" s="10" t="s">
+        <v>32</v>
+      </c>
+      <c r="M33" s="6" t="s">
         <v>144</v>
       </c>
-      <c r="K33" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="N33" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="O33" s="6"/>
+      <c r="O33" s="6">
+        <v>33000.07</v>
+      </c>
       <c r="P33" s="6"/>
     </row>
     <row r="34" spans="1:16" customHeight="1" ht="65">
       <c r="A34" s="6" t="s">
+        <v>145</v>
+      </c>
+      <c r="B34" s="6">
+        <v>0</v>
+      </c>
+      <c r="C34" s="6">
+        <v>0</v>
+      </c>
+      <c r="D34" s="6">
+        <v>0</v>
+      </c>
+      <c r="E34" s="6" t="s">
         <v>146</v>
       </c>
-      <c r="B34" s="6">
-[...8 lines deleted...]
-      <c r="E34" s="6" t="s">
+      <c r="F34" s="9" t="s">
+        <v>80</v>
+      </c>
+      <c r="G34" s="10" t="s">
+        <v>43</v>
+      </c>
+      <c r="H34" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I34" s="6">
+        <v>5.5</v>
+      </c>
+      <c r="J34" s="10" t="s">
         <v>147</v>
       </c>
-      <c r="F34" s="9" t="s">
-[...11 lines deleted...]
-      <c r="J34" s="10" t="s">
+      <c r="K34" s="6" t="s">
         <v>148</v>
       </c>
-      <c r="K34" s="6" t="s">
+      <c r="L34" s="10" t="s">
+        <v>80</v>
+      </c>
+      <c r="M34" s="6" t="s">
         <v>149</v>
       </c>
-      <c r="L34" s="10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N34" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O34" s="6">
-        <v>23119.82</v>
+        <v>55189.32</v>
       </c>
       <c r="P34" s="6"/>
     </row>
     <row r="35" spans="1:16" customHeight="1" ht="65">
       <c r="A35" s="6" t="s">
+        <v>150</v>
+      </c>
+      <c r="B35" s="6">
+        <v>0</v>
+      </c>
+      <c r="C35" s="6">
+        <v>0</v>
+      </c>
+      <c r="D35" s="6">
+        <v>0</v>
+      </c>
+      <c r="E35" s="6" t="s">
         <v>151</v>
       </c>
-      <c r="B35" s="6">
-[...10 lines deleted...]
-      </c>
       <c r="F35" s="9" t="s">
-        <v>153</v>
+        <v>22</v>
       </c>
       <c r="G35" s="10" t="s">
         <v>66</v>
       </c>
       <c r="H35" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I35" s="6">
-        <v>0.75</v>
+        <v>5.6</v>
       </c>
       <c r="J35" s="10" t="s">
+        <v>152</v>
+      </c>
+      <c r="K35" s="6" t="s">
+        <v>153</v>
+      </c>
+      <c r="L35" s="10" t="s">
+        <v>27</v>
+      </c>
+      <c r="M35" s="6" t="s">
         <v>154</v>
-      </c>
-[...7 lines deleted...]
-        <v>156</v>
       </c>
       <c r="N35" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O35" s="6"/>
       <c r="P35" s="6"/>
     </row>
     <row r="36" spans="1:16" customHeight="1" ht="65">
       <c r="A36" s="6" t="s">
+        <v>155</v>
+      </c>
+      <c r="B36" s="6">
+        <v>0</v>
+      </c>
+      <c r="C36" s="6">
+        <v>0</v>
+      </c>
+      <c r="D36" s="6">
+        <v>0</v>
+      </c>
+      <c r="E36" s="6" t="s">
+        <v>156</v>
+      </c>
+      <c r="F36" s="9" t="s">
+        <v>103</v>
+      </c>
+      <c r="G36" s="10" t="s">
+        <v>43</v>
+      </c>
+      <c r="H36" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="I36" s="6">
+        <v>42</v>
+      </c>
+      <c r="J36" s="10" t="s">
         <v>157</v>
       </c>
-      <c r="B36" s="6">
-[...11 lines deleted...]
-      <c r="F36" s="9" t="s">
+      <c r="K36" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="L36" s="10" t="s">
+        <v>103</v>
+      </c>
+      <c r="M36" s="6" t="s">
         <v>158</v>
       </c>
-      <c r="G36" s="10" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="N36" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="O36" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O36" s="6"/>
       <c r="P36" s="6"/>
     </row>
     <row r="37" spans="1:16" customHeight="1" ht="65">
       <c r="A37" s="6" t="s">
-        <v>163</v>
+        <v>159</v>
       </c>
       <c r="B37" s="6">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="C37" s="6">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D37" s="6">
         <v>0</v>
       </c>
       <c r="E37" s="6" t="s">
-        <v>164</v>
+        <v>160</v>
       </c>
       <c r="F37" s="9" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="G37" s="10" t="s">
         <v>66</v>
       </c>
       <c r="H37" s="6" t="s">
-        <v>24</v>
+        <v>67</v>
       </c>
       <c r="I37" s="6">
-        <v>6.3</v>
+        <v>4.12</v>
       </c>
       <c r="J37" s="10" t="s">
-        <v>165</v>
+        <v>161</v>
       </c>
       <c r="K37" s="6" t="s">
-        <v>140</v>
+        <v>162</v>
       </c>
       <c r="L37" s="10" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="M37" s="6" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
       <c r="N37" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="O37" s="6"/>
+      <c r="O37" s="6">
+        <v>23786.74</v>
+      </c>
       <c r="P37" s="6"/>
     </row>
     <row r="38" spans="1:16" customHeight="1" ht="65">
       <c r="A38" s="6" t="s">
-        <v>167</v>
+        <v>164</v>
       </c>
       <c r="B38" s="6">
         <v>0</v>
       </c>
       <c r="C38" s="6">
         <v>0</v>
       </c>
       <c r="D38" s="6">
         <v>0</v>
       </c>
       <c r="E38" s="6" t="s">
-        <v>168</v>
+        <v>165</v>
       </c>
       <c r="F38" s="9" t="s">
-        <v>42</v>
+        <v>166</v>
       </c>
       <c r="G38" s="10" t="s">
         <v>66</v>
       </c>
       <c r="H38" s="6" t="s">
-        <v>33</v>
+        <v>24</v>
       </c>
       <c r="I38" s="6">
-        <v>29</v>
+        <v>0.75</v>
       </c>
       <c r="J38" s="10" t="s">
+        <v>167</v>
+      </c>
+      <c r="K38" s="6" t="s">
+        <v>153</v>
+      </c>
+      <c r="L38" s="10" t="s">
+        <v>168</v>
+      </c>
+      <c r="M38" s="6" t="s">
         <v>169</v>
       </c>
-      <c r="K38" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="N38" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="O38" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O38" s="6"/>
       <c r="P38" s="6"/>
     </row>
     <row r="39" spans="1:16" customHeight="1" ht="65">
       <c r="A39" s="6" t="s">
+        <v>170</v>
+      </c>
+      <c r="B39" s="6">
+        <v>0</v>
+      </c>
+      <c r="C39" s="6">
+        <v>0</v>
+      </c>
+      <c r="D39" s="6">
+        <v>0</v>
+      </c>
+      <c r="E39" s="6">
+        <v>21000807726</v>
+      </c>
+      <c r="F39" s="9" t="s">
         <v>171</v>
       </c>
-      <c r="B39" s="6">
-[...8 lines deleted...]
-      <c r="E39" s="6" t="s">
+      <c r="G39" s="10" t="s">
+        <v>81</v>
+      </c>
+      <c r="H39" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I39" s="6">
+        <v>68</v>
+      </c>
+      <c r="J39" s="10" t="s">
         <v>172</v>
       </c>
-      <c r="F39" s="9" t="s">
-[...11 lines deleted...]
-      <c r="J39" s="10" t="s">
+      <c r="K39" s="6" t="s">
         <v>173</v>
       </c>
-      <c r="K39" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L39" s="10" t="s">
-        <v>32</v>
+        <v>174</v>
       </c>
       <c r="M39" s="6" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="N39" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="O39" s="6"/>
+      <c r="O39" s="6">
+        <v>65075.81</v>
+      </c>
       <c r="P39" s="6"/>
     </row>
     <row r="40" spans="1:16" customHeight="1" ht="65">
       <c r="A40" s="6" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B40" s="6">
-        <v>101</v>
+        <v>0</v>
       </c>
       <c r="C40" s="6">
-        <v>101</v>
+        <v>0</v>
       </c>
       <c r="D40" s="6">
         <v>0</v>
       </c>
       <c r="E40" s="6" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="F40" s="9" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="G40" s="10" t="s">
         <v>66</v>
       </c>
       <c r="H40" s="6" t="s">
-        <v>67</v>
+        <v>24</v>
       </c>
       <c r="I40" s="6">
-        <v>8.3</v>
+        <v>6.3</v>
       </c>
       <c r="J40" s="10" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="K40" s="6" t="s">
-        <v>68</v>
+        <v>153</v>
       </c>
       <c r="L40" s="10" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="M40" s="6" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="N40" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="O40" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O40" s="6"/>
       <c r="P40" s="6"/>
     </row>
     <row r="41" spans="1:16" customHeight="1" ht="65">
       <c r="A41" s="6" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B41" s="6">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="C41" s="6">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="D41" s="6">
         <v>0</v>
       </c>
       <c r="E41" s="6" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="F41" s="9" t="s">
-        <v>22</v>
+        <v>42</v>
       </c>
       <c r="G41" s="10" t="s">
         <v>66</v>
       </c>
       <c r="H41" s="6" t="s">
-        <v>181</v>
+        <v>33</v>
       </c>
       <c r="I41" s="6">
-        <v>5.7</v>
+        <v>29</v>
       </c>
       <c r="J41" s="10" t="s">
         <v>182</v>
       </c>
       <c r="K41" s="6" t="s">
         <v>68</v>
       </c>
       <c r="L41" s="10" t="s">
-        <v>27</v>
+        <v>42</v>
       </c>
       <c r="M41" s="6" t="s">
         <v>183</v>
       </c>
       <c r="N41" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O41" s="6">
-        <v>17227.01</v>
+        <v>84811.14</v>
       </c>
       <c r="P41" s="6"/>
     </row>
-    <row r="42" spans="1:16">
+    <row r="42" spans="1:16" customHeight="1" ht="65">
       <c r="A42" s="6" t="s">
         <v>184</v>
       </c>
       <c r="B42" s="6">
         <v>0</v>
       </c>
       <c r="C42" s="6">
         <v>0</v>
       </c>
       <c r="D42" s="6">
         <v>0</v>
       </c>
       <c r="E42" s="6" t="s">
         <v>185</v>
       </c>
       <c r="F42" s="9" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="G42" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="H42" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="I42" s="6">
+        <v>6.9</v>
+      </c>
+      <c r="J42" s="10" t="s">
         <v>186</v>
       </c>
-      <c r="H42" s="6" t="s">
-[...5 lines deleted...]
-      <c r="J42" s="10"/>
       <c r="K42" s="6" t="s">
+        <v>68</v>
+      </c>
+      <c r="L42" s="10" t="s">
+        <v>32</v>
+      </c>
+      <c r="M42" s="6" t="s">
         <v>187</v>
       </c>
-      <c r="L42" s="10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N42" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="O42" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O42" s="6"/>
       <c r="P42" s="6"/>
     </row>
     <row r="43" spans="1:16" customHeight="1" ht="65">
       <c r="A43" s="6" t="s">
+        <v>188</v>
+      </c>
+      <c r="B43" s="6">
+        <v>80</v>
+      </c>
+      <c r="C43" s="6">
+        <v>80</v>
+      </c>
+      <c r="D43" s="6">
+        <v>0</v>
+      </c>
+      <c r="E43" s="6" t="s">
+        <v>189</v>
+      </c>
+      <c r="F43" s="9" t="s">
+        <v>32</v>
+      </c>
+      <c r="G43" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="H43" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="I43" s="6">
+        <v>8.3</v>
+      </c>
+      <c r="J43" s="10" t="s">
         <v>190</v>
       </c>
-      <c r="B43" s="6">
-[...8 lines deleted...]
-      <c r="E43" s="6" t="s">
+      <c r="K43" s="6" t="s">
+        <v>68</v>
+      </c>
+      <c r="L43" s="10" t="s">
+        <v>32</v>
+      </c>
+      <c r="M43" s="6" t="s">
         <v>191</v>
       </c>
-      <c r="F43" s="9" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="N43" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="O43" s="6"/>
+      <c r="O43" s="6">
+        <v>19706.5</v>
+      </c>
       <c r="P43" s="6"/>
     </row>
     <row r="44" spans="1:16" customHeight="1" ht="65">
       <c r="A44" s="6" t="s">
+        <v>192</v>
+      </c>
+      <c r="B44" s="6">
+        <v>4</v>
+      </c>
+      <c r="C44" s="6">
+        <v>4</v>
+      </c>
+      <c r="D44" s="6">
+        <v>0</v>
+      </c>
+      <c r="E44" s="6" t="s">
+        <v>193</v>
+      </c>
+      <c r="F44" s="9" t="s">
+        <v>22</v>
+      </c>
+      <c r="G44" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="H44" s="6" t="s">
         <v>194</v>
       </c>
-      <c r="B44" s="6">
-[...8 lines deleted...]
-      <c r="E44" s="6" t="s">
+      <c r="I44" s="6">
+        <v>5.7</v>
+      </c>
+      <c r="J44" s="10" t="s">
         <v>195</v>
       </c>
-      <c r="F44" s="9" t="s">
-[...11 lines deleted...]
-      <c r="J44" s="10" t="s">
+      <c r="K44" s="6" t="s">
+        <v>68</v>
+      </c>
+      <c r="L44" s="10" t="s">
+        <v>27</v>
+      </c>
+      <c r="M44" s="6" t="s">
         <v>196</v>
       </c>
-      <c r="K44" s="6" t="s">
-[...5 lines deleted...]
-      <c r="M44" s="6" t="s">
+      <c r="N44" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="O44" s="6">
+        <v>18184.06</v>
+      </c>
+      <c r="P44" s="6"/>
+    </row>
+    <row r="45" spans="1:16">
+      <c r="A45" s="6" t="s">
         <v>197</v>
       </c>
-      <c r="N44" s="6" t="s">
-[...8 lines deleted...]
-      <c r="A45" s="6" t="s">
+      <c r="B45" s="6">
+        <v>0</v>
+      </c>
+      <c r="C45" s="6">
+        <v>0</v>
+      </c>
+      <c r="D45" s="6">
+        <v>0</v>
+      </c>
+      <c r="E45" s="6" t="s">
         <v>198</v>
       </c>
-      <c r="B45" s="6">
-[...8 lines deleted...]
-      <c r="E45" s="6" t="s">
+      <c r="F45" s="9" t="s">
+        <v>22</v>
+      </c>
+      <c r="G45" s="10" t="s">
         <v>199</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
       <c r="H45" s="6" t="s">
         <v>33</v>
       </c>
       <c r="I45" s="6">
-        <v>10</v>
-[...1 lines deleted...]
-      <c r="J45" s="10" t="s">
+        <v>1.98</v>
+      </c>
+      <c r="J45" s="10"/>
+      <c r="K45" s="6" t="s">
         <v>200</v>
       </c>
-      <c r="K45" s="6" t="s">
+      <c r="L45" s="10" t="s">
         <v>201</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
       <c r="M45" s="6" t="s">
         <v>202</v>
       </c>
       <c r="N45" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O45" s="6">
-        <v>95233.08</v>
+        <v>26516.7</v>
       </c>
       <c r="P45" s="6"/>
     </row>
     <row r="46" spans="1:16" customHeight="1" ht="65">
       <c r="A46" s="6" t="s">
         <v>203</v>
       </c>
       <c r="B46" s="6">
         <v>0</v>
       </c>
       <c r="C46" s="6">
         <v>0</v>
       </c>
       <c r="D46" s="6">
         <v>0</v>
       </c>
-      <c r="E46" s="6">
-        <v>21000807725</v>
+      <c r="E46" s="6" t="s">
+        <v>204</v>
       </c>
       <c r="F46" s="9" t="s">
-        <v>101</v>
+        <v>108</v>
       </c>
       <c r="G46" s="10" t="s">
-        <v>77</v>
+        <v>23</v>
       </c>
       <c r="H46" s="6" t="s">
-        <v>33</v>
+        <v>24</v>
       </c>
       <c r="I46" s="6">
-        <v>79</v>
+        <v>29</v>
       </c>
       <c r="J46" s="10" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="K46" s="6" t="s">
-        <v>160</v>
+        <v>110</v>
       </c>
       <c r="L46" s="10" t="s">
-        <v>104</v>
+        <v>111</v>
       </c>
       <c r="M46" s="6" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="N46" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="O46" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O46" s="6"/>
       <c r="P46" s="6"/>
     </row>
     <row r="47" spans="1:16" customHeight="1" ht="65">
       <c r="A47" s="6" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B47" s="6">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="C47" s="6">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D47" s="6">
         <v>0</v>
       </c>
       <c r="E47" s="6" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="F47" s="9" t="s">
+        <v>108</v>
+      </c>
+      <c r="G47" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="H47" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I47" s="6">
+        <v>35</v>
+      </c>
+      <c r="J47" s="10" t="s">
+        <v>209</v>
+      </c>
+      <c r="K47" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="L47" s="10" t="s">
+        <v>111</v>
+      </c>
+      <c r="M47" s="6" t="s">
+        <v>210</v>
+      </c>
+      <c r="N47" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="O47" s="6">
+        <v>130714.8</v>
+      </c>
+      <c r="P47" s="6"/>
+    </row>
+    <row r="48" spans="1:16" customHeight="1" ht="65">
+      <c r="A48" s="6" t="s">
+        <v>211</v>
+      </c>
+      <c r="B48" s="6">
+        <v>0</v>
+      </c>
+      <c r="C48" s="6">
+        <v>0</v>
+      </c>
+      <c r="D48" s="6">
+        <v>0</v>
+      </c>
+      <c r="E48" s="6" t="s">
+        <v>212</v>
+      </c>
+      <c r="F48" s="9" t="s">
         <v>32</v>
       </c>
-      <c r="G47" s="10" t="s">
-[...46 lines deleted...]
-      </c>
       <c r="G48" s="10" t="s">
-        <v>186</v>
+        <v>23</v>
       </c>
       <c r="H48" s="6" t="s">
         <v>33</v>
       </c>
       <c r="I48" s="6">
-        <v>1.93</v>
-[...1 lines deleted...]
-      <c r="J48" s="10"/>
+        <v>10</v>
+      </c>
+      <c r="J48" s="10" t="s">
+        <v>213</v>
+      </c>
       <c r="K48" s="6" t="s">
-        <v>187</v>
+        <v>76</v>
       </c>
       <c r="L48" s="10" t="s">
-        <v>188</v>
+        <v>32</v>
       </c>
       <c r="M48" s="6" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="N48" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O48" s="6">
-        <v>24851.4</v>
+        <v>97262.05</v>
       </c>
       <c r="P48" s="6"/>
     </row>
     <row r="49" spans="1:16" customHeight="1" ht="65">
       <c r="A49" s="6" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="B49" s="6">
         <v>0</v>
       </c>
       <c r="C49" s="6">
         <v>0</v>
       </c>
       <c r="D49" s="6">
         <v>0</v>
       </c>
-      <c r="E49" s="6" t="s">
-        <v>214</v>
+      <c r="E49" s="6">
+        <v>21000807725</v>
       </c>
       <c r="F49" s="9" t="s">
-        <v>101</v>
+        <v>108</v>
       </c>
       <c r="G49" s="10" t="s">
-        <v>23</v>
+        <v>81</v>
       </c>
       <c r="H49" s="6" t="s">
         <v>33</v>
       </c>
       <c r="I49" s="6">
-        <v>45</v>
+        <v>79</v>
       </c>
       <c r="J49" s="10" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="K49" s="6" t="s">
-        <v>103</v>
+        <v>173</v>
       </c>
       <c r="L49" s="10" t="s">
-        <v>104</v>
+        <v>111</v>
       </c>
       <c r="M49" s="6" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="N49" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O49" s="6">
-        <v>105175.7</v>
+        <v>97061.17</v>
       </c>
       <c r="P49" s="6"/>
     </row>
     <row r="50" spans="1:16" customHeight="1" ht="65">
       <c r="A50" s="6" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B50" s="6">
         <v>0</v>
       </c>
       <c r="C50" s="6">
         <v>0</v>
       </c>
       <c r="D50" s="6">
         <v>0</v>
       </c>
       <c r="E50" s="6" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="F50" s="9" t="s">
-        <v>219</v>
+        <v>32</v>
       </c>
       <c r="G50" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="H50" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="I50" s="6">
+        <v>4.5</v>
+      </c>
+      <c r="J50" s="10" t="s">
         <v>220</v>
       </c>
-      <c r="H50" s="6" t="s">
-[...5 lines deleted...]
-      <c r="J50" s="10" t="s">
+      <c r="K50" s="6" t="s">
+        <v>68</v>
+      </c>
+      <c r="L50" s="10" t="s">
+        <v>32</v>
+      </c>
+      <c r="M50" s="6" t="s">
         <v>221</v>
       </c>
-      <c r="K50" s="6" t="s">
+      <c r="N50" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="O50" s="6">
+        <v>8560.65</v>
+      </c>
+      <c r="P50" s="6"/>
+    </row>
+    <row r="51" spans="1:16">
+      <c r="A51" s="6" t="s">
         <v>222</v>
       </c>
-      <c r="L50" s="10" t="s">
-[...2 lines deleted...]
-      <c r="M50" s="6" t="s">
+      <c r="B51" s="6">
+        <v>0</v>
+      </c>
+      <c r="C51" s="6">
+        <v>0</v>
+      </c>
+      <c r="D51" s="6">
+        <v>0</v>
+      </c>
+      <c r="E51" s="6" t="s">
         <v>223</v>
-      </c>
-[...20 lines deleted...]
-        <v>225</v>
       </c>
       <c r="F51" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="10" t="s">
-        <v>66</v>
+        <v>199</v>
       </c>
       <c r="H51" s="6" t="s">
         <v>33</v>
       </c>
       <c r="I51" s="6">
-        <v>4.2</v>
-[...3 lines deleted...]
-      </c>
+        <v>1.93</v>
+      </c>
+      <c r="J51" s="10"/>
       <c r="K51" s="6" t="s">
-        <v>68</v>
+        <v>200</v>
       </c>
       <c r="L51" s="10" t="s">
-        <v>27</v>
+        <v>201</v>
       </c>
       <c r="M51" s="6" t="s">
-        <v>227</v>
+        <v>224</v>
       </c>
       <c r="N51" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O51" s="6">
-        <v>15993.24</v>
+        <v>24851.4</v>
       </c>
       <c r="P51" s="6"/>
     </row>
     <row r="52" spans="1:16" customHeight="1" ht="65">
       <c r="A52" s="6" t="s">
-        <v>228</v>
+        <v>225</v>
       </c>
       <c r="B52" s="6">
         <v>0</v>
       </c>
       <c r="C52" s="6">
         <v>0</v>
       </c>
       <c r="D52" s="6">
         <v>0</v>
       </c>
       <c r="E52" s="6" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F52" s="9" t="s">
-        <v>32</v>
+        <v>108</v>
       </c>
       <c r="G52" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H52" s="6" t="s">
         <v>33</v>
       </c>
       <c r="I52" s="6">
-        <v>9.2</v>
+        <v>45</v>
       </c>
       <c r="J52" s="10" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
       <c r="K52" s="6" t="s">
-        <v>26</v>
+        <v>110</v>
       </c>
       <c r="L52" s="10" t="s">
-        <v>32</v>
+        <v>111</v>
       </c>
       <c r="M52" s="6" t="s">
-        <v>231</v>
+        <v>228</v>
       </c>
       <c r="N52" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O52" s="6">
-        <v>71123.35</v>
+        <v>108209.61</v>
       </c>
       <c r="P52" s="6"/>
     </row>
     <row r="53" spans="1:16" customHeight="1" ht="65">
       <c r="A53" s="6" t="s">
+        <v>229</v>
+      </c>
+      <c r="B53" s="6">
+        <v>0</v>
+      </c>
+      <c r="C53" s="6">
+        <v>0</v>
+      </c>
+      <c r="D53" s="6">
+        <v>0</v>
+      </c>
+      <c r="E53" s="6" t="s">
+        <v>230</v>
+      </c>
+      <c r="F53" s="9" t="s">
+        <v>231</v>
+      </c>
+      <c r="G53" s="10" t="s">
         <v>232</v>
       </c>
-      <c r="B53" s="6">
-[...8 lines deleted...]
-      <c r="E53" s="6" t="s">
+      <c r="H53" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="I53" s="6">
+        <v>125</v>
+      </c>
+      <c r="J53" s="10" t="s">
         <v>233</v>
       </c>
-      <c r="F53" s="9" t="s">
-[...11 lines deleted...]
-      <c r="J53" s="10" t="s">
+      <c r="K53" s="6" t="s">
         <v>234</v>
       </c>
-      <c r="K53" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L53" s="10" t="s">
-        <v>32</v>
+        <v>231</v>
       </c>
       <c r="M53" s="6" t="s">
         <v>235</v>
       </c>
       <c r="N53" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="O53" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O53" s="6"/>
       <c r="P53" s="6"/>
     </row>
     <row r="54" spans="1:16" customHeight="1" ht="65">
       <c r="A54" s="6" t="s">
         <v>236</v>
       </c>
       <c r="B54" s="6">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="C54" s="6">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="D54" s="6">
         <v>0</v>
       </c>
-      <c r="E54" s="6">
-        <v>57008</v>
+      <c r="E54" s="6" t="s">
+        <v>237</v>
       </c>
       <c r="F54" s="9" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="G54" s="10" t="s">
-        <v>23</v>
+        <v>66</v>
       </c>
       <c r="H54" s="6" t="s">
         <v>33</v>
       </c>
       <c r="I54" s="6">
-        <v>0.2</v>
+        <v>4.2</v>
       </c>
       <c r="J54" s="10" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="K54" s="6" t="s">
-        <v>201</v>
+        <v>68</v>
       </c>
       <c r="L54" s="10" t="s">
-        <v>238</v>
+        <v>27</v>
       </c>
       <c r="M54" s="6" t="s">
         <v>239</v>
       </c>
       <c r="N54" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O54" s="6">
-        <v>31954.98</v>
+        <v>17983.44</v>
       </c>
       <c r="P54" s="6"/>
     </row>
-    <row r="55" spans="1:16">
+    <row r="55" spans="1:16" customHeight="1" ht="65">
       <c r="A55" s="6" t="s">
         <v>240</v>
       </c>
       <c r="B55" s="6">
-        <v>39</v>
+        <v>0</v>
       </c>
       <c r="C55" s="6">
-        <v>39</v>
+        <v>0</v>
       </c>
       <c r="D55" s="6">
         <v>0</v>
       </c>
       <c r="E55" s="6" t="s">
         <v>241</v>
       </c>
       <c r="F55" s="9" t="s">
         <v>32</v>
       </c>
       <c r="G55" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H55" s="6" t="s">
-        <v>67</v>
+        <v>33</v>
       </c>
       <c r="I55" s="6">
-        <v>11.5</v>
+        <v>9.2</v>
       </c>
       <c r="J55" s="10" t="s">
         <v>242</v>
       </c>
       <c r="K55" s="6" t="s">
-        <v>201</v>
+        <v>26</v>
       </c>
       <c r="L55" s="10" t="s">
         <v>32</v>
       </c>
       <c r="M55" s="6" t="s">
         <v>243</v>
       </c>
       <c r="N55" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O55" s="6">
-        <v>184508.39</v>
+        <v>73774.87</v>
       </c>
       <c r="P55" s="6"/>
     </row>
     <row r="56" spans="1:16" customHeight="1" ht="65">
       <c r="A56" s="6" t="s">
         <v>244</v>
       </c>
       <c r="B56" s="6">
         <v>0</v>
       </c>
       <c r="C56" s="6">
         <v>0</v>
       </c>
       <c r="D56" s="6">
         <v>0</v>
       </c>
       <c r="E56" s="6" t="s">
         <v>245</v>
       </c>
       <c r="F56" s="9" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="G56" s="10" t="s">
-        <v>66</v>
+        <v>23</v>
       </c>
       <c r="H56" s="6" t="s">
-        <v>67</v>
+        <v>33</v>
       </c>
       <c r="I56" s="6">
-        <v>4.5</v>
+        <v>9.2</v>
       </c>
       <c r="J56" s="10" t="s">
         <v>246</v>
       </c>
       <c r="K56" s="6" t="s">
-        <v>140</v>
+        <v>26</v>
       </c>
       <c r="L56" s="10" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="M56" s="6" t="s">
         <v>247</v>
       </c>
       <c r="N56" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O56" s="6">
-        <v>58743.13</v>
+        <v>89764.95</v>
       </c>
       <c r="P56" s="6"/>
     </row>
     <row r="57" spans="1:16" customHeight="1" ht="65">
       <c r="A57" s="6" t="s">
         <v>248</v>
       </c>
       <c r="B57" s="6">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="C57" s="6">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D57" s="6">
         <v>0</v>
       </c>
-      <c r="E57" s="6" t="s">
+      <c r="E57" s="6">
+        <v>57008</v>
+      </c>
+      <c r="F57" s="9" t="s">
+        <v>32</v>
+      </c>
+      <c r="G57" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="H57" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I57" s="6">
+        <v>0.2</v>
+      </c>
+      <c r="J57" s="10" t="s">
         <v>249</v>
       </c>
-      <c r="F57" s="9" t="s">
+      <c r="K57" s="6" t="s">
         <v>76</v>
       </c>
-      <c r="G57" s="10" t="s">
-[...8 lines deleted...]
-      <c r="J57" s="10" t="s">
+      <c r="L57" s="10" t="s">
         <v>250</v>
-      </c>
-[...4 lines deleted...]
-        <v>76</v>
       </c>
       <c r="M57" s="6" t="s">
         <v>251</v>
       </c>
       <c r="N57" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="O57" s="6"/>
+      <c r="O57" s="6">
+        <v>32635.8</v>
+      </c>
       <c r="P57" s="6"/>
     </row>
-    <row r="58" spans="1:16" customHeight="1" ht="65">
+    <row r="58" spans="1:16">
       <c r="A58" s="6" t="s">
         <v>252</v>
       </c>
       <c r="B58" s="6">
-        <v>24</v>
+        <v>38</v>
       </c>
       <c r="C58" s="6">
-        <v>24</v>
+        <v>38</v>
       </c>
       <c r="D58" s="6">
         <v>0</v>
       </c>
       <c r="E58" s="6" t="s">
         <v>253</v>
       </c>
       <c r="F58" s="9" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="G58" s="10" t="s">
-        <v>66</v>
+        <v>23</v>
       </c>
       <c r="H58" s="6" t="s">
         <v>67</v>
       </c>
       <c r="I58" s="6">
-        <v>5.4</v>
+        <v>11.5</v>
       </c>
       <c r="J58" s="10" t="s">
         <v>254</v>
       </c>
       <c r="K58" s="6" t="s">
-        <v>68</v>
+        <v>76</v>
       </c>
       <c r="L58" s="10" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="M58" s="6" t="s">
         <v>255</v>
       </c>
       <c r="N58" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O58" s="6">
-        <v>30978.43</v>
+        <v>188439.41</v>
       </c>
       <c r="P58" s="6"/>
     </row>
     <row r="59" spans="1:16" customHeight="1" ht="65">
       <c r="A59" s="6" t="s">
         <v>256</v>
       </c>
       <c r="B59" s="6">
-        <v>14</v>
+        <v>1</v>
       </c>
       <c r="C59" s="6">
-        <v>14</v>
+        <v>1</v>
       </c>
       <c r="D59" s="6">
         <v>0</v>
       </c>
       <c r="E59" s="6" t="s">
         <v>257</v>
       </c>
       <c r="F59" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G59" s="10" t="s">
         <v>66</v>
       </c>
       <c r="H59" s="6" t="s">
         <v>67</v>
       </c>
       <c r="I59" s="6">
-        <v>0</v>
+        <v>4.5</v>
       </c>
       <c r="J59" s="10" t="s">
         <v>258</v>
       </c>
       <c r="K59" s="6" t="s">
-        <v>68</v>
+        <v>153</v>
       </c>
       <c r="L59" s="10" t="s">
         <v>27</v>
       </c>
       <c r="M59" s="6" t="s">
         <v>259</v>
       </c>
       <c r="N59" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O59" s="6">
-        <v>15653.38</v>
+        <v>62006.64</v>
       </c>
       <c r="P59" s="6"/>
     </row>
     <row r="60" spans="1:16" customHeight="1" ht="65">
       <c r="A60" s="6" t="s">
         <v>260</v>
       </c>
       <c r="B60" s="6">
         <v>0</v>
       </c>
       <c r="C60" s="6">
         <v>0</v>
       </c>
       <c r="D60" s="6">
         <v>0</v>
       </c>
       <c r="E60" s="6" t="s">
         <v>261</v>
       </c>
       <c r="F60" s="9" t="s">
-        <v>101</v>
+        <v>80</v>
       </c>
       <c r="G60" s="10" t="s">
-        <v>23</v>
+        <v>66</v>
       </c>
       <c r="H60" s="6" t="s">
-        <v>33</v>
+        <v>24</v>
       </c>
       <c r="I60" s="6">
-        <v>43.5</v>
+        <v>15.51</v>
       </c>
       <c r="J60" s="10" t="s">
         <v>262</v>
       </c>
       <c r="K60" s="6" t="s">
-        <v>103</v>
+        <v>153</v>
       </c>
       <c r="L60" s="10" t="s">
-        <v>104</v>
+        <v>80</v>
       </c>
       <c r="M60" s="6" t="s">
         <v>263</v>
       </c>
       <c r="N60" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="O60" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O60" s="6"/>
       <c r="P60" s="6"/>
     </row>
     <row r="61" spans="1:16" customHeight="1" ht="65">
       <c r="A61" s="6" t="s">
         <v>264</v>
       </c>
       <c r="B61" s="6">
-        <v>0</v>
+        <v>24</v>
       </c>
       <c r="C61" s="6">
-        <v>0</v>
+        <v>24</v>
       </c>
       <c r="D61" s="6">
         <v>0</v>
       </c>
       <c r="E61" s="6" t="s">
         <v>265</v>
       </c>
       <c r="F61" s="9" t="s">
-        <v>101</v>
+        <v>22</v>
       </c>
       <c r="G61" s="10" t="s">
-        <v>23</v>
+        <v>66</v>
       </c>
       <c r="H61" s="6" t="s">
-        <v>33</v>
+        <v>67</v>
       </c>
       <c r="I61" s="6">
-        <v>8.5</v>
+        <v>5.4</v>
       </c>
       <c r="J61" s="10" t="s">
         <v>266</v>
       </c>
       <c r="K61" s="6" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="L61" s="10" t="s">
-        <v>104</v>
+        <v>27</v>
       </c>
       <c r="M61" s="6" t="s">
         <v>267</v>
       </c>
       <c r="N61" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O61" s="6">
-        <v>44444.4</v>
+        <v>32880.64</v>
       </c>
       <c r="P61" s="6"/>
     </row>
     <row r="62" spans="1:16" customHeight="1" ht="65">
       <c r="A62" s="6" t="s">
         <v>268</v>
       </c>
       <c r="B62" s="6">
-        <v>0</v>
+        <v>13</v>
       </c>
       <c r="C62" s="6">
-        <v>0</v>
+        <v>13</v>
       </c>
       <c r="D62" s="6">
         <v>0</v>
       </c>
       <c r="E62" s="6" t="s">
         <v>269</v>
       </c>
       <c r="F62" s="9" t="s">
-        <v>101</v>
+        <v>22</v>
       </c>
       <c r="G62" s="10" t="s">
-        <v>23</v>
+        <v>66</v>
       </c>
       <c r="H62" s="6" t="s">
-        <v>33</v>
+        <v>67</v>
       </c>
       <c r="I62" s="6">
-        <v>14</v>
+        <v>0</v>
       </c>
       <c r="J62" s="10" t="s">
         <v>270</v>
       </c>
       <c r="K62" s="6" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="L62" s="10" t="s">
-        <v>104</v>
+        <v>27</v>
       </c>
       <c r="M62" s="6" t="s">
         <v>271</v>
       </c>
       <c r="N62" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O62" s="6">
-        <v>60499.3</v>
+        <v>16467.07</v>
       </c>
       <c r="P62" s="6"/>
     </row>
     <row r="63" spans="1:16" customHeight="1" ht="65">
       <c r="A63" s="6" t="s">
         <v>272</v>
       </c>
       <c r="B63" s="6">
         <v>0</v>
       </c>
       <c r="C63" s="6">
         <v>0</v>
       </c>
       <c r="D63" s="6">
         <v>0</v>
       </c>
       <c r="E63" s="6" t="s">
         <v>273</v>
       </c>
       <c r="F63" s="9" t="s">
-        <v>101</v>
+        <v>108</v>
       </c>
       <c r="G63" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H63" s="6" t="s">
         <v>33</v>
       </c>
       <c r="I63" s="6">
-        <v>11.5</v>
+        <v>43.5</v>
       </c>
       <c r="J63" s="10" t="s">
         <v>274</v>
       </c>
       <c r="K63" s="6" t="s">
-        <v>103</v>
+        <v>110</v>
       </c>
       <c r="L63" s="10" t="s">
-        <v>104</v>
+        <v>111</v>
       </c>
       <c r="M63" s="6" t="s">
         <v>275</v>
       </c>
       <c r="N63" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O63" s="6">
-        <v>60499.3</v>
+        <v>189606.23</v>
       </c>
       <c r="P63" s="6"/>
     </row>
     <row r="64" spans="1:16" customHeight="1" ht="65">
       <c r="A64" s="6" t="s">
         <v>276</v>
       </c>
       <c r="B64" s="6">
         <v>0</v>
       </c>
       <c r="C64" s="6">
         <v>0</v>
       </c>
       <c r="D64" s="6">
         <v>0</v>
       </c>
       <c r="E64" s="6" t="s">
         <v>277</v>
       </c>
       <c r="F64" s="9" t="s">
-        <v>101</v>
+        <v>108</v>
       </c>
       <c r="G64" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H64" s="6" t="s">
         <v>33</v>
       </c>
       <c r="I64" s="6">
-        <v>17</v>
+        <v>8.5</v>
       </c>
       <c r="J64" s="10" t="s">
         <v>278</v>
       </c>
       <c r="K64" s="6" t="s">
-        <v>103</v>
+        <v>110</v>
       </c>
       <c r="L64" s="10" t="s">
-        <v>104</v>
+        <v>111</v>
       </c>
       <c r="M64" s="6" t="s">
         <v>279</v>
       </c>
       <c r="N64" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O64" s="6">
-        <v>76322.19</v>
+        <v>45726.45</v>
       </c>
       <c r="P64" s="6"/>
     </row>
     <row r="65" spans="1:16" customHeight="1" ht="65">
       <c r="A65" s="6" t="s">
         <v>280</v>
       </c>
       <c r="B65" s="6">
         <v>0</v>
       </c>
       <c r="C65" s="6">
         <v>0</v>
       </c>
       <c r="D65" s="6">
         <v>0</v>
       </c>
       <c r="E65" s="6" t="s">
         <v>281</v>
       </c>
       <c r="F65" s="9" t="s">
-        <v>96</v>
+        <v>108</v>
       </c>
       <c r="G65" s="10" t="s">
-        <v>66</v>
+        <v>23</v>
       </c>
       <c r="H65" s="6" t="s">
         <v>33</v>
       </c>
       <c r="I65" s="6">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="J65" s="10" t="s">
         <v>282</v>
       </c>
       <c r="K65" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="L65" s="10" t="s">
+        <v>111</v>
+      </c>
+      <c r="M65" s="6" t="s">
         <v>283</v>
       </c>
-      <c r="L65" s="10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N65" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O65" s="6">
-        <v>54432.01</v>
+        <v>62244.47</v>
       </c>
       <c r="P65" s="6"/>
     </row>
     <row r="66" spans="1:16" customHeight="1" ht="65">
       <c r="A66" s="6" t="s">
+        <v>284</v>
+      </c>
+      <c r="B66" s="6">
+        <v>0</v>
+      </c>
+      <c r="C66" s="6">
+        <v>0</v>
+      </c>
+      <c r="D66" s="6">
+        <v>0</v>
+      </c>
+      <c r="E66" s="6" t="s">
         <v>285</v>
       </c>
-      <c r="B66" s="6">
-[...10 lines deleted...]
-      </c>
       <c r="F66" s="9" t="s">
-        <v>32</v>
+        <v>108</v>
       </c>
       <c r="G66" s="10" t="s">
-        <v>43</v>
+        <v>23</v>
       </c>
       <c r="H66" s="6" t="s">
         <v>33</v>
       </c>
       <c r="I66" s="6">
-        <v>0</v>
+        <v>11.5</v>
       </c>
       <c r="J66" s="10" t="s">
+        <v>286</v>
+      </c>
+      <c r="K66" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="L66" s="10" t="s">
+        <v>111</v>
+      </c>
+      <c r="M66" s="6" t="s">
         <v>287</v>
       </c>
-      <c r="K66" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="N66" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O66" s="6">
-        <v>41583.46</v>
+        <v>62244.47</v>
       </c>
       <c r="P66" s="6"/>
     </row>
     <row r="67" spans="1:16" customHeight="1" ht="65">
       <c r="A67" s="6" t="s">
+        <v>288</v>
+      </c>
+      <c r="B67" s="6">
+        <v>0</v>
+      </c>
+      <c r="C67" s="6">
+        <v>0</v>
+      </c>
+      <c r="D67" s="6">
+        <v>0</v>
+      </c>
+      <c r="E67" s="6" t="s">
         <v>289</v>
       </c>
-      <c r="B67" s="6">
-[...8 lines deleted...]
-      <c r="E67" s="6" t="s">
+      <c r="F67" s="9" t="s">
+        <v>108</v>
+      </c>
+      <c r="G67" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="H67" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I67" s="6">
+        <v>17</v>
+      </c>
+      <c r="J67" s="10" t="s">
         <v>290</v>
       </c>
-      <c r="F67" s="9" t="s">
-[...11 lines deleted...]
-      <c r="J67" s="10" t="s">
+      <c r="K67" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="L67" s="10" t="s">
+        <v>111</v>
+      </c>
+      <c r="M67" s="6" t="s">
         <v>291</v>
       </c>
-      <c r="K67" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="N67" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O67" s="6">
-        <v>120427.78</v>
+        <v>78523.79</v>
       </c>
       <c r="P67" s="6"/>
     </row>
     <row r="68" spans="1:16" customHeight="1" ht="65">
       <c r="A68" s="6" t="s">
+        <v>292</v>
+      </c>
+      <c r="B68" s="6">
+        <v>0</v>
+      </c>
+      <c r="C68" s="6">
+        <v>0</v>
+      </c>
+      <c r="D68" s="6">
+        <v>0</v>
+      </c>
+      <c r="E68" s="6" t="s">
         <v>293</v>
       </c>
-      <c r="B68" s="6">
-[...10 lines deleted...]
-      </c>
       <c r="F68" s="9" t="s">
-        <v>32</v>
+        <v>103</v>
       </c>
       <c r="G68" s="10" t="s">
-        <v>23</v>
+        <v>66</v>
       </c>
       <c r="H68" s="6" t="s">
         <v>33</v>
       </c>
       <c r="I68" s="6">
-        <v>13.4</v>
+        <v>25</v>
       </c>
       <c r="J68" s="10" t="s">
+        <v>294</v>
+      </c>
+      <c r="K68" s="6" t="s">
         <v>295</v>
       </c>
-      <c r="K68" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L68" s="10" t="s">
-        <v>32</v>
+        <v>103</v>
       </c>
       <c r="M68" s="6" t="s">
         <v>296</v>
       </c>
       <c r="N68" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O68" s="6">
-        <v>95573.5</v>
+        <v>58374.65</v>
       </c>
       <c r="P68" s="6"/>
     </row>
-    <row r="69" spans="1:16">
+    <row r="69" spans="1:16" customHeight="1" ht="65">
       <c r="A69" s="6" t="s">
         <v>297</v>
       </c>
       <c r="B69" s="6">
         <v>0</v>
       </c>
       <c r="C69" s="6">
         <v>0</v>
       </c>
       <c r="D69" s="6">
         <v>0</v>
       </c>
       <c r="E69" s="6" t="s">
         <v>298</v>
       </c>
       <c r="F69" s="9" t="s">
+        <v>32</v>
+      </c>
+      <c r="G69" s="10" t="s">
+        <v>43</v>
+      </c>
+      <c r="H69" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I69" s="6">
+        <v>0</v>
+      </c>
+      <c r="J69" s="10" t="s">
         <v>299</v>
       </c>
-      <c r="G69" s="10" t="s">
+      <c r="K69" s="6" t="s">
+        <v>148</v>
+      </c>
+      <c r="L69" s="10" t="s">
+        <v>32</v>
+      </c>
+      <c r="M69" s="6" t="s">
         <v>300</v>
       </c>
-      <c r="H69" s="6" t="s">
-[...14 lines deleted...]
-      </c>
       <c r="N69" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="O69" s="6"/>
+      <c r="O69" s="6">
+        <v>44747.08</v>
+      </c>
       <c r="P69" s="6"/>
     </row>
     <row r="70" spans="1:16" customHeight="1" ht="65">
       <c r="A70" s="6" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="B70" s="6">
         <v>0</v>
       </c>
       <c r="C70" s="6">
         <v>0</v>
       </c>
       <c r="D70" s="6">
         <v>0</v>
       </c>
       <c r="E70" s="6" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F70" s="9" t="s">
-        <v>76</v>
+        <v>42</v>
       </c>
       <c r="G70" s="10" t="s">
         <v>66</v>
       </c>
       <c r="H70" s="6" t="s">
         <v>67</v>
       </c>
       <c r="I70" s="6">
-        <v>7.4</v>
+        <v>45</v>
       </c>
       <c r="J70" s="10" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="K70" s="6" t="s">
         <v>68</v>
       </c>
       <c r="L70" s="10" t="s">
-        <v>76</v>
+        <v>42</v>
       </c>
       <c r="M70" s="6" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
       <c r="N70" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O70" s="6">
-        <v>16765.06</v>
+        <v>120542.08</v>
       </c>
       <c r="P70" s="6"/>
     </row>
     <row r="71" spans="1:16" customHeight="1" ht="65">
       <c r="A71" s="6" t="s">
+        <v>305</v>
+      </c>
+      <c r="B71" s="6">
+        <v>0</v>
+      </c>
+      <c r="C71" s="6">
+        <v>0</v>
+      </c>
+      <c r="D71" s="6">
+        <v>0</v>
+      </c>
+      <c r="E71" s="6" t="s">
+        <v>306</v>
+      </c>
+      <c r="F71" s="9" t="s">
+        <v>32</v>
+      </c>
+      <c r="G71" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="H71" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I71" s="6">
+        <v>13.4</v>
+      </c>
+      <c r="J71" s="10" t="s">
+        <v>307</v>
+      </c>
+      <c r="K71" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L71" s="10" t="s">
+        <v>32</v>
+      </c>
+      <c r="M71" s="6" t="s">
         <v>308</v>
       </c>
-      <c r="B71" s="6">
-[...8 lines deleted...]
-      <c r="E71" s="6" t="s">
+      <c r="N71" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="O71" s="6">
+        <v>101639.39</v>
+      </c>
+      <c r="P71" s="6"/>
+    </row>
+    <row r="72" spans="1:16">
+      <c r="A72" s="6" t="s">
         <v>309</v>
       </c>
-      <c r="F71" s="9" t="s">
-[...11 lines deleted...]
-      <c r="J71" s="10" t="s">
+      <c r="B72" s="6">
+        <v>0</v>
+      </c>
+      <c r="C72" s="6">
+        <v>0</v>
+      </c>
+      <c r="D72" s="6">
+        <v>0</v>
+      </c>
+      <c r="E72" s="6" t="s">
         <v>310</v>
       </c>
-      <c r="K71" s="6" t="s">
-[...5 lines deleted...]
-      <c r="M71" s="6" t="s">
+      <c r="F72" s="9" t="s">
         <v>311</v>
       </c>
-      <c r="N71" s="6" t="s">
-[...8 lines deleted...]
-      <c r="A72" s="6" t="s">
+      <c r="G72" s="10" t="s">
         <v>312</v>
       </c>
-      <c r="B72" s="6">
-[...8 lines deleted...]
-      <c r="E72" s="6" t="s">
+      <c r="H72" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="I72" s="6">
+        <v>0</v>
+      </c>
+      <c r="J72" s="10" t="s">
         <v>313</v>
       </c>
-      <c r="F72" s="9" t="s">
-[...11 lines deleted...]
-      <c r="J72" s="10" t="s">
+      <c r="K72" s="6" t="s">
         <v>314</v>
       </c>
-      <c r="K72" s="6" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="L72" s="10"/>
       <c r="M72" s="6" t="s">
         <v>315</v>
       </c>
       <c r="N72" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="O72" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O72" s="6"/>
       <c r="P72" s="6"/>
     </row>
     <row r="73" spans="1:16" customHeight="1" ht="65">
       <c r="A73" s="6" t="s">
         <v>316</v>
       </c>
       <c r="B73" s="6">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="C73" s="6">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D73" s="6">
         <v>0</v>
       </c>
       <c r="E73" s="6" t="s">
         <v>317</v>
       </c>
       <c r="F73" s="9" t="s">
-        <v>22</v>
+        <v>80</v>
       </c>
       <c r="G73" s="10" t="s">
         <v>66</v>
       </c>
       <c r="H73" s="6" t="s">
-        <v>33</v>
+        <v>67</v>
       </c>
       <c r="I73" s="6">
-        <v>5.8</v>
+        <v>7.4</v>
       </c>
       <c r="J73" s="10" t="s">
         <v>318</v>
       </c>
       <c r="K73" s="6" t="s">
         <v>68</v>
       </c>
       <c r="L73" s="10" t="s">
-        <v>27</v>
+        <v>80</v>
       </c>
       <c r="M73" s="6" t="s">
         <v>319</v>
       </c>
       <c r="N73" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O73" s="6">
-        <v>16008.19</v>
+        <v>20654.98</v>
       </c>
       <c r="P73" s="6"/>
     </row>
     <row r="74" spans="1:16" customHeight="1" ht="65">
       <c r="A74" s="6" t="s">
         <v>320</v>
       </c>
       <c r="B74" s="6">
         <v>0</v>
       </c>
       <c r="C74" s="6">
         <v>0</v>
       </c>
       <c r="D74" s="6">
         <v>0</v>
       </c>
       <c r="E74" s="6" t="s">
         <v>321</v>
       </c>
       <c r="F74" s="9" t="s">
-        <v>22</v>
+        <v>80</v>
       </c>
       <c r="G74" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="H74" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="I74" s="6">
+        <v>3.6</v>
+      </c>
+      <c r="J74" s="10" t="s">
         <v>322</v>
       </c>
-      <c r="H74" s="6" t="s">
-[...5 lines deleted...]
-      <c r="J74" s="10" t="s">
+      <c r="K74" s="6" t="s">
+        <v>68</v>
+      </c>
+      <c r="L74" s="10" t="s">
+        <v>80</v>
+      </c>
+      <c r="M74" s="6" t="s">
         <v>323</v>
       </c>
-      <c r="K74" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="N74" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="O74" s="6"/>
+      <c r="O74" s="6">
+        <v>11843.84</v>
+      </c>
       <c r="P74" s="6"/>
     </row>
     <row r="75" spans="1:16" customHeight="1" ht="65">
       <c r="A75" s="6" t="s">
-        <v>326</v>
+        <v>324</v>
       </c>
       <c r="B75" s="6">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="C75" s="6">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D75" s="6">
         <v>0</v>
       </c>
       <c r="E75" s="6" t="s">
-        <v>327</v>
+        <v>325</v>
       </c>
       <c r="F75" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="10" t="s">
         <v>66</v>
       </c>
       <c r="H75" s="6" t="s">
-        <v>24</v>
+        <v>67</v>
       </c>
       <c r="I75" s="6">
-        <v>5</v>
+        <v>4.4</v>
       </c>
       <c r="J75" s="10" t="s">
-        <v>328</v>
+        <v>326</v>
       </c>
       <c r="K75" s="6" t="s">
-        <v>140</v>
+        <v>68</v>
       </c>
       <c r="L75" s="10" t="s">
         <v>27</v>
       </c>
       <c r="M75" s="6" t="s">
-        <v>329</v>
+        <v>327</v>
       </c>
       <c r="N75" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="O75" s="6"/>
+      <c r="O75" s="6">
+        <v>11993.42</v>
+      </c>
       <c r="P75" s="6"/>
     </row>
     <row r="76" spans="1:16" customHeight="1" ht="65">
       <c r="A76" s="6" t="s">
-        <v>330</v>
+        <v>328</v>
       </c>
       <c r="B76" s="6">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="C76" s="6">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D76" s="6">
         <v>0</v>
       </c>
       <c r="E76" s="6" t="s">
-        <v>331</v>
+        <v>329</v>
       </c>
       <c r="F76" s="9" t="s">
-        <v>153</v>
+        <v>22</v>
       </c>
       <c r="G76" s="10" t="s">
         <v>66</v>
       </c>
       <c r="H76" s="6" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="I76" s="6">
-        <v>0</v>
+        <v>5.8</v>
       </c>
       <c r="J76" s="10" t="s">
-        <v>332</v>
+        <v>330</v>
       </c>
       <c r="K76" s="6" t="s">
-        <v>140</v>
+        <v>68</v>
       </c>
       <c r="L76" s="10" t="s">
-        <v>155</v>
+        <v>27</v>
       </c>
       <c r="M76" s="6" t="s">
-        <v>333</v>
+        <v>331</v>
       </c>
       <c r="N76" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="O76" s="6"/>
+      <c r="O76" s="6">
+        <v>16754.05</v>
+      </c>
       <c r="P76" s="6"/>
     </row>
     <row r="77" spans="1:16" customHeight="1" ht="65">
       <c r="A77" s="6" t="s">
+        <v>332</v>
+      </c>
+      <c r="B77" s="6">
+        <v>0</v>
+      </c>
+      <c r="C77" s="6">
+        <v>0</v>
+      </c>
+      <c r="D77" s="6">
+        <v>0</v>
+      </c>
+      <c r="E77" s="6" t="s">
+        <v>333</v>
+      </c>
+      <c r="F77" s="9" t="s">
+        <v>22</v>
+      </c>
+      <c r="G77" s="10" t="s">
         <v>334</v>
-      </c>
-[...16 lines deleted...]
-        <v>66</v>
       </c>
       <c r="H77" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I77" s="6">
-        <v>0</v>
+        <v>5.9</v>
       </c>
       <c r="J77" s="10" t="s">
+        <v>335</v>
+      </c>
+      <c r="K77" s="6" t="s">
         <v>336</v>
       </c>
-      <c r="K77" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L77" s="10" t="s">
-        <v>155</v>
+        <v>27</v>
       </c>
       <c r="M77" s="6" t="s">
         <v>337</v>
       </c>
       <c r="N77" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O77" s="6"/>
       <c r="P77" s="6"/>
     </row>
     <row r="78" spans="1:16" customHeight="1" ht="65">
       <c r="A78" s="6" t="s">
         <v>338</v>
       </c>
       <c r="B78" s="6">
         <v>0</v>
       </c>
       <c r="C78" s="6">
         <v>0</v>
       </c>
       <c r="D78" s="6">
         <v>0</v>
       </c>
       <c r="E78" s="6" t="s">
         <v>339</v>
       </c>
       <c r="F78" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="10" t="s">
-        <v>23</v>
+        <v>66</v>
       </c>
       <c r="H78" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I78" s="6">
-        <v>2.5</v>
+        <v>5</v>
       </c>
       <c r="J78" s="10" t="s">
         <v>340</v>
       </c>
       <c r="K78" s="6" t="s">
-        <v>26</v>
+        <v>153</v>
       </c>
       <c r="L78" s="10" t="s">
         <v>27</v>
       </c>
       <c r="M78" s="6" t="s">
         <v>341</v>
       </c>
       <c r="N78" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O78" s="6"/>
       <c r="P78" s="6"/>
     </row>
     <row r="79" spans="1:16" customHeight="1" ht="65">
       <c r="A79" s="6" t="s">
         <v>342</v>
       </c>
       <c r="B79" s="6">
         <v>0</v>
       </c>
       <c r="C79" s="6">
         <v>0</v>
       </c>
       <c r="D79" s="6">
         <v>0</v>
       </c>
       <c r="E79" s="6" t="s">
         <v>343</v>
       </c>
       <c r="F79" s="9" t="s">
-        <v>96</v>
+        <v>166</v>
       </c>
       <c r="G79" s="10" t="s">
         <v>66</v>
       </c>
       <c r="H79" s="6" t="s">
-        <v>67</v>
+        <v>24</v>
       </c>
       <c r="I79" s="6">
-        <v>19.7</v>
+        <v>0</v>
       </c>
       <c r="J79" s="10" t="s">
         <v>344</v>
       </c>
       <c r="K79" s="6" t="s">
-        <v>68</v>
+        <v>153</v>
       </c>
       <c r="L79" s="10" t="s">
-        <v>96</v>
+        <v>168</v>
       </c>
       <c r="M79" s="6" t="s">
         <v>345</v>
       </c>
       <c r="N79" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="O79" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O79" s="6"/>
       <c r="P79" s="6"/>
     </row>
     <row r="80" spans="1:16" customHeight="1" ht="65">
       <c r="A80" s="6" t="s">
         <v>346</v>
       </c>
       <c r="B80" s="6">
         <v>0</v>
       </c>
       <c r="C80" s="6">
         <v>0</v>
       </c>
       <c r="D80" s="6">
         <v>0</v>
       </c>
       <c r="E80" s="6" t="s">
         <v>347</v>
       </c>
       <c r="F80" s="9" t="s">
-        <v>32</v>
+        <v>166</v>
       </c>
       <c r="G80" s="10" t="s">
-        <v>23</v>
+        <v>66</v>
       </c>
       <c r="H80" s="6" t="s">
-        <v>33</v>
+        <v>24</v>
       </c>
       <c r="I80" s="6">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="J80" s="10" t="s">
         <v>348</v>
       </c>
       <c r="K80" s="6" t="s">
-        <v>201</v>
+        <v>153</v>
       </c>
       <c r="L80" s="10" t="s">
-        <v>32</v>
+        <v>168</v>
       </c>
       <c r="M80" s="6" t="s">
         <v>349</v>
       </c>
       <c r="N80" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="O80" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O80" s="6"/>
       <c r="P80" s="6"/>
     </row>
     <row r="81" spans="1:16" customHeight="1" ht="65">
       <c r="A81" s="6" t="s">
         <v>350</v>
       </c>
       <c r="B81" s="6">
         <v>0</v>
       </c>
       <c r="C81" s="6">
         <v>0</v>
       </c>
       <c r="D81" s="6">
         <v>0</v>
       </c>
       <c r="E81" s="6" t="s">
         <v>351</v>
       </c>
       <c r="F81" s="9" t="s">
-        <v>89</v>
+        <v>22</v>
       </c>
       <c r="G81" s="10" t="s">
-        <v>186</v>
+        <v>23</v>
       </c>
       <c r="H81" s="6" t="s">
-        <v>33</v>
+        <v>24</v>
       </c>
       <c r="I81" s="6">
-        <v>7.5</v>
+        <v>2.5</v>
       </c>
       <c r="J81" s="10" t="s">
         <v>352</v>
       </c>
       <c r="K81" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L81" s="10" t="s">
+        <v>27</v>
+      </c>
+      <c r="M81" s="6" t="s">
         <v>353</v>
       </c>
-      <c r="L81" s="10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N81" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="O81" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O81" s="6"/>
       <c r="P81" s="6"/>
     </row>
     <row r="82" spans="1:16" customHeight="1" ht="65">
       <c r="A82" s="6" t="s">
+        <v>354</v>
+      </c>
+      <c r="B82" s="6">
+        <v>0</v>
+      </c>
+      <c r="C82" s="6">
+        <v>0</v>
+      </c>
+      <c r="D82" s="6">
+        <v>0</v>
+      </c>
+      <c r="E82" s="6" t="s">
         <v>355</v>
       </c>
-      <c r="B82" s="6">
-[...10 lines deleted...]
-      </c>
       <c r="F82" s="9" t="s">
-        <v>22</v>
+        <v>103</v>
       </c>
       <c r="G82" s="10" t="s">
         <v>66</v>
       </c>
       <c r="H82" s="6" t="s">
-        <v>33</v>
+        <v>67</v>
       </c>
       <c r="I82" s="6">
-        <v>10</v>
+        <v>19.7</v>
       </c>
       <c r="J82" s="10" t="s">
+        <v>356</v>
+      </c>
+      <c r="K82" s="6" t="s">
+        <v>68</v>
+      </c>
+      <c r="L82" s="10" t="s">
+        <v>103</v>
+      </c>
+      <c r="M82" s="6" t="s">
         <v>357</v>
       </c>
-      <c r="K82" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="N82" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O82" s="6">
-        <v>43476.48</v>
+        <v>40709.25</v>
       </c>
       <c r="P82" s="6"/>
     </row>
     <row r="83" spans="1:16" customHeight="1" ht="65">
       <c r="A83" s="6" t="s">
+        <v>358</v>
+      </c>
+      <c r="B83" s="6">
+        <v>0</v>
+      </c>
+      <c r="C83" s="6">
+        <v>0</v>
+      </c>
+      <c r="D83" s="6">
+        <v>0</v>
+      </c>
+      <c r="E83" s="6" t="s">
+        <v>359</v>
+      </c>
+      <c r="F83" s="9" t="s">
+        <v>32</v>
+      </c>
+      <c r="G83" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="H83" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I83" s="6">
+        <v>11</v>
+      </c>
+      <c r="J83" s="10" t="s">
         <v>360</v>
       </c>
-      <c r="B83" s="6">
-[...8 lines deleted...]
-      <c r="E83" s="6" t="s">
+      <c r="K83" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="L83" s="10" t="s">
+        <v>32</v>
+      </c>
+      <c r="M83" s="6" t="s">
         <v>361</v>
       </c>
-      <c r="F83" s="9" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="N83" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O83" s="6">
-        <v>13687.38</v>
+        <v>216557.85</v>
       </c>
       <c r="P83" s="6"/>
     </row>
     <row r="84" spans="1:16" customHeight="1" ht="65">
       <c r="A84" s="6" t="s">
+        <v>362</v>
+      </c>
+      <c r="B84" s="6">
+        <v>0</v>
+      </c>
+      <c r="C84" s="6">
+        <v>0</v>
+      </c>
+      <c r="D84" s="6">
+        <v>0</v>
+      </c>
+      <c r="E84" s="6" t="s">
+        <v>363</v>
+      </c>
+      <c r="F84" s="9" t="s">
+        <v>93</v>
+      </c>
+      <c r="G84" s="10" t="s">
+        <v>199</v>
+      </c>
+      <c r="H84" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I84" s="6">
+        <v>7.5</v>
+      </c>
+      <c r="J84" s="10" t="s">
         <v>364</v>
       </c>
-      <c r="B84" s="6">
-[...8 lines deleted...]
-      <c r="E84" s="6" t="s">
+      <c r="K84" s="6" t="s">
         <v>365</v>
       </c>
-      <c r="F84" s="9" t="s">
-[...11 lines deleted...]
-      <c r="J84" s="10" t="s">
+      <c r="L84" s="10" t="s">
+        <v>127</v>
+      </c>
+      <c r="M84" s="6" t="s">
         <v>366</v>
       </c>
-      <c r="K84" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="N84" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O84" s="6">
-        <v>25853.94</v>
+        <v>23744.56</v>
       </c>
       <c r="P84" s="6"/>
     </row>
     <row r="85" spans="1:16" customHeight="1" ht="65">
       <c r="A85" s="6" t="s">
+        <v>367</v>
+      </c>
+      <c r="B85" s="6">
+        <v>0</v>
+      </c>
+      <c r="C85" s="6">
+        <v>0</v>
+      </c>
+      <c r="D85" s="6">
+        <v>0</v>
+      </c>
+      <c r="E85" s="6" t="s">
         <v>368</v>
-      </c>
-[...10 lines deleted...]
-        <v>369</v>
       </c>
       <c r="F85" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G85" s="10" t="s">
         <v>66</v>
       </c>
       <c r="H85" s="6" t="s">
-        <v>67</v>
+        <v>33</v>
       </c>
       <c r="I85" s="6">
-        <v>3.65</v>
+        <v>10</v>
       </c>
       <c r="J85" s="10" t="s">
+        <v>369</v>
+      </c>
+      <c r="K85" s="6" t="s">
         <v>370</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="L85" s="10" t="s">
         <v>27</v>
       </c>
       <c r="M85" s="6" t="s">
         <v>371</v>
       </c>
       <c r="N85" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O85" s="6">
-        <v>37606.5</v>
+        <v>45891.84</v>
       </c>
       <c r="P85" s="6"/>
     </row>
     <row r="86" spans="1:16" customHeight="1" ht="65">
       <c r="A86" s="6" t="s">
         <v>372</v>
       </c>
       <c r="B86" s="6">
         <v>0</v>
       </c>
       <c r="C86" s="6">
         <v>0</v>
       </c>
       <c r="D86" s="6">
         <v>0</v>
       </c>
       <c r="E86" s="6" t="s">
         <v>373</v>
       </c>
       <c r="F86" s="9" t="s">
-        <v>42</v>
+        <v>80</v>
       </c>
       <c r="G86" s="10" t="s">
-        <v>43</v>
+        <v>81</v>
       </c>
       <c r="H86" s="6" t="s">
-        <v>33</v>
+        <v>67</v>
       </c>
       <c r="I86" s="6">
-        <v>26</v>
+        <v>2.9</v>
       </c>
       <c r="J86" s="10" t="s">
         <v>374</v>
       </c>
       <c r="K86" s="6" t="s">
-        <v>45</v>
+        <v>83</v>
       </c>
       <c r="L86" s="10" t="s">
-        <v>42</v>
+        <v>80</v>
       </c>
       <c r="M86" s="6" t="s">
         <v>375</v>
       </c>
       <c r="N86" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O86" s="6">
-        <v>175128.62</v>
+        <v>13687.38</v>
       </c>
       <c r="P86" s="6"/>
     </row>
     <row r="87" spans="1:16" customHeight="1" ht="65">
       <c r="A87" s="6" t="s">
         <v>376</v>
       </c>
       <c r="B87" s="6">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="C87" s="6">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D87" s="6">
         <v>0</v>
       </c>
       <c r="E87" s="6" t="s">
         <v>377</v>
       </c>
       <c r="F87" s="9" t="s">
-        <v>96</v>
+        <v>80</v>
       </c>
       <c r="G87" s="10" t="s">
-        <v>43</v>
+        <v>81</v>
       </c>
       <c r="H87" s="6" t="s">
-        <v>33</v>
+        <v>67</v>
       </c>
       <c r="I87" s="6">
-        <v>17</v>
+        <v>11.5</v>
       </c>
       <c r="J87" s="10" t="s">
         <v>378</v>
       </c>
       <c r="K87" s="6" t="s">
-        <v>45</v>
+        <v>83</v>
       </c>
       <c r="L87" s="10" t="s">
-        <v>96</v>
+        <v>80</v>
       </c>
       <c r="M87" s="6" t="s">
         <v>379</v>
       </c>
       <c r="N87" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O87" s="6">
-        <v>86953.88</v>
+        <v>25853.94</v>
       </c>
       <c r="P87" s="6"/>
     </row>
     <row r="88" spans="1:16" customHeight="1" ht="65">
       <c r="A88" s="6" t="s">
         <v>380</v>
       </c>
       <c r="B88" s="6">
-        <v>0</v>
+        <v>14</v>
       </c>
       <c r="C88" s="6">
-        <v>0</v>
+        <v>14</v>
       </c>
       <c r="D88" s="6">
         <v>0</v>
       </c>
       <c r="E88" s="6" t="s">
         <v>381</v>
       </c>
       <c r="F88" s="9" t="s">
-        <v>96</v>
+        <v>22</v>
       </c>
       <c r="G88" s="10" t="s">
-        <v>43</v>
+        <v>66</v>
       </c>
       <c r="H88" s="6" t="s">
-        <v>33</v>
+        <v>67</v>
       </c>
       <c r="I88" s="6">
-        <v>21</v>
+        <v>3.65</v>
       </c>
       <c r="J88" s="10" t="s">
         <v>382</v>
       </c>
       <c r="K88" s="6" t="s">
-        <v>45</v>
+        <v>153</v>
       </c>
       <c r="L88" s="10" t="s">
-        <v>96</v>
+        <v>27</v>
       </c>
       <c r="M88" s="6" t="s">
         <v>383</v>
       </c>
       <c r="N88" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O88" s="6">
-        <v>117241.38</v>
+        <v>39695.75</v>
       </c>
       <c r="P88" s="6"/>
     </row>
     <row r="89" spans="1:16" customHeight="1" ht="65">
       <c r="A89" s="6" t="s">
         <v>384</v>
       </c>
       <c r="B89" s="6">
         <v>0</v>
       </c>
       <c r="C89" s="6">
         <v>0</v>
       </c>
       <c r="D89" s="6">
         <v>0</v>
       </c>
       <c r="E89" s="6" t="s">
         <v>385</v>
       </c>
       <c r="F89" s="9" t="s">
-        <v>76</v>
+        <v>42</v>
       </c>
       <c r="G89" s="10" t="s">
         <v>43</v>
       </c>
       <c r="H89" s="6" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="I89" s="6">
-        <v>3</v>
+        <v>26</v>
       </c>
       <c r="J89" s="10" t="s">
         <v>386</v>
       </c>
       <c r="K89" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="L89" s="10" t="s">
+        <v>42</v>
+      </c>
+      <c r="M89" s="6" t="s">
         <v>387</v>
       </c>
-      <c r="L89" s="10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N89" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="O89" s="6"/>
+      <c r="O89" s="6">
+        <v>180180.4</v>
+      </c>
       <c r="P89" s="6"/>
     </row>
     <row r="90" spans="1:16" customHeight="1" ht="65">
       <c r="A90" s="6" t="s">
+        <v>388</v>
+      </c>
+      <c r="B90" s="6">
+        <v>0</v>
+      </c>
+      <c r="C90" s="6">
+        <v>0</v>
+      </c>
+      <c r="D90" s="6">
+        <v>0</v>
+      </c>
+      <c r="E90" s="6" t="s">
         <v>389</v>
       </c>
-      <c r="B90" s="6">
-[...10 lines deleted...]
-      </c>
       <c r="F90" s="9" t="s">
-        <v>76</v>
+        <v>103</v>
       </c>
       <c r="G90" s="10" t="s">
         <v>43</v>
       </c>
       <c r="H90" s="6" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="I90" s="6">
-        <v>6</v>
+        <v>17</v>
       </c>
       <c r="J90" s="10" t="s">
+        <v>390</v>
+      </c>
+      <c r="K90" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="L90" s="10" t="s">
+        <v>103</v>
+      </c>
+      <c r="M90" s="6" t="s">
         <v>391</v>
       </c>
-      <c r="K90" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="N90" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="O90" s="6"/>
+      <c r="O90" s="6">
+        <v>89462.17</v>
+      </c>
       <c r="P90" s="6"/>
     </row>
     <row r="91" spans="1:16" customHeight="1" ht="65">
       <c r="A91" s="6" t="s">
+        <v>392</v>
+      </c>
+      <c r="B91" s="6">
+        <v>0</v>
+      </c>
+      <c r="C91" s="6">
+        <v>0</v>
+      </c>
+      <c r="D91" s="6">
+        <v>0</v>
+      </c>
+      <c r="E91" s="6" t="s">
         <v>393</v>
       </c>
-      <c r="B91" s="6">
-[...10 lines deleted...]
-      </c>
       <c r="F91" s="9" t="s">
-        <v>32</v>
+        <v>103</v>
       </c>
       <c r="G91" s="10" t="s">
         <v>43</v>
       </c>
       <c r="H91" s="6" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="I91" s="6">
-        <v>9.2</v>
+        <v>21</v>
       </c>
       <c r="J91" s="10" t="s">
+        <v>394</v>
+      </c>
+      <c r="K91" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="L91" s="10" t="s">
+        <v>103</v>
+      </c>
+      <c r="M91" s="6" t="s">
         <v>395</v>
       </c>
-      <c r="K91" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="N91" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O91" s="6">
-        <v>57774.08</v>
+        <v>120623.35</v>
       </c>
       <c r="P91" s="6"/>
     </row>
     <row r="92" spans="1:16" customHeight="1" ht="65">
       <c r="A92" s="6" t="s">
+        <v>396</v>
+      </c>
+      <c r="B92" s="6">
+        <v>0</v>
+      </c>
+      <c r="C92" s="6">
+        <v>0</v>
+      </c>
+      <c r="D92" s="6">
+        <v>0</v>
+      </c>
+      <c r="E92" s="6" t="s">
         <v>397</v>
       </c>
-      <c r="B92" s="6">
-[...8 lines deleted...]
-      <c r="E92" s="6" t="s">
+      <c r="F92" s="9" t="s">
+        <v>80</v>
+      </c>
+      <c r="G92" s="10" t="s">
+        <v>43</v>
+      </c>
+      <c r="H92" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="I92" s="6">
+        <v>3</v>
+      </c>
+      <c r="J92" s="10" t="s">
         <v>398</v>
       </c>
-      <c r="F92" s="9" t="s">
-[...11 lines deleted...]
-      <c r="J92" s="10" t="s">
+      <c r="K92" s="6" t="s">
         <v>399</v>
       </c>
-      <c r="K92" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L92" s="10" t="s">
-        <v>27</v>
+        <v>80</v>
       </c>
       <c r="M92" s="6" t="s">
         <v>400</v>
       </c>
       <c r="N92" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="O92" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O92" s="6"/>
       <c r="P92" s="6"/>
     </row>
-    <row r="93" spans="1:16">
+    <row r="93" spans="1:16" customHeight="1" ht="65">
       <c r="A93" s="6" t="s">
         <v>401</v>
       </c>
       <c r="B93" s="6">
         <v>0</v>
       </c>
       <c r="C93" s="6">
         <v>0</v>
       </c>
       <c r="D93" s="6">
         <v>0</v>
       </c>
       <c r="E93" s="6" t="s">
         <v>402</v>
       </c>
       <c r="F93" s="9" t="s">
-        <v>101</v>
+        <v>80</v>
       </c>
       <c r="G93" s="10" t="s">
-        <v>66</v>
+        <v>43</v>
       </c>
       <c r="H93" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I93" s="6">
-        <v>41</v>
+        <v>6</v>
       </c>
       <c r="J93" s="10" t="s">
         <v>403</v>
       </c>
       <c r="K93" s="6" t="s">
-        <v>91</v>
+        <v>399</v>
       </c>
       <c r="L93" s="10" t="s">
-        <v>104</v>
+        <v>80</v>
       </c>
       <c r="M93" s="6" t="s">
         <v>404</v>
       </c>
       <c r="N93" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O93" s="6"/>
       <c r="P93" s="6"/>
     </row>
     <row r="94" spans="1:16" customHeight="1" ht="65">
       <c r="A94" s="6" t="s">
         <v>405</v>
       </c>
       <c r="B94" s="6">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="C94" s="6">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="D94" s="6">
         <v>0</v>
       </c>
       <c r="E94" s="6" t="s">
         <v>406</v>
       </c>
       <c r="F94" s="9" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="G94" s="10" t="s">
-        <v>66</v>
+        <v>43</v>
       </c>
       <c r="H94" s="6" t="s">
-        <v>67</v>
+        <v>24</v>
       </c>
       <c r="I94" s="6">
-        <v>63</v>
+        <v>9.2</v>
       </c>
       <c r="J94" s="10" t="s">
         <v>407</v>
       </c>
       <c r="K94" s="6" t="s">
-        <v>68</v>
+        <v>399</v>
       </c>
       <c r="L94" s="10" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="M94" s="6" t="s">
         <v>408</v>
       </c>
       <c r="N94" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O94" s="6">
-        <v>154372.61</v>
+        <v>59440.64</v>
       </c>
       <c r="P94" s="6"/>
     </row>
     <row r="95" spans="1:16" customHeight="1" ht="65">
       <c r="A95" s="6" t="s">
         <v>409</v>
       </c>
       <c r="B95" s="6">
         <v>0</v>
       </c>
       <c r="C95" s="6">
         <v>0</v>
       </c>
       <c r="D95" s="6">
         <v>0</v>
       </c>
       <c r="E95" s="6" t="s">
         <v>410</v>
       </c>
       <c r="F95" s="9" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
       <c r="G95" s="10" t="s">
-        <v>43</v>
+        <v>66</v>
       </c>
       <c r="H95" s="6" t="s">
-        <v>33</v>
+        <v>67</v>
       </c>
       <c r="I95" s="6">
-        <v>38</v>
+        <v>3.65</v>
       </c>
       <c r="J95" s="10" t="s">
         <v>411</v>
       </c>
       <c r="K95" s="6" t="s">
-        <v>45</v>
+        <v>153</v>
       </c>
       <c r="L95" s="10" t="s">
-        <v>42</v>
+        <v>27</v>
       </c>
       <c r="M95" s="6" t="s">
         <v>412</v>
       </c>
       <c r="N95" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O95" s="6">
-        <v>249137.1</v>
+        <v>24820.93</v>
       </c>
       <c r="P95" s="6"/>
     </row>
-    <row r="96" spans="1:16" customHeight="1" ht="65">
+    <row r="96" spans="1:16">
       <c r="A96" s="6" t="s">
         <v>413</v>
       </c>
       <c r="B96" s="6">
-        <v>28</v>
+        <v>0</v>
       </c>
       <c r="C96" s="6">
-        <v>28</v>
+        <v>0</v>
       </c>
       <c r="D96" s="6">
         <v>0</v>
       </c>
       <c r="E96" s="6" t="s">
         <v>414</v>
       </c>
       <c r="F96" s="9" t="s">
-        <v>22</v>
+        <v>108</v>
       </c>
       <c r="G96" s="10" t="s">
         <v>66</v>
       </c>
       <c r="H96" s="6" t="s">
-        <v>67</v>
+        <v>24</v>
       </c>
       <c r="I96" s="6">
-        <v>6</v>
+        <v>41</v>
       </c>
       <c r="J96" s="10" t="s">
         <v>415</v>
       </c>
       <c r="K96" s="6" t="s">
-        <v>68</v>
+        <v>95</v>
       </c>
       <c r="L96" s="10" t="s">
-        <v>27</v>
+        <v>111</v>
       </c>
       <c r="M96" s="6" t="s">
         <v>416</v>
       </c>
       <c r="N96" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="O96" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O96" s="6"/>
       <c r="P96" s="6"/>
     </row>
     <row r="97" spans="1:16" customHeight="1" ht="65">
       <c r="A97" s="6" t="s">
         <v>417</v>
       </c>
       <c r="B97" s="6">
         <v>0</v>
       </c>
       <c r="C97" s="6">
         <v>0</v>
       </c>
       <c r="D97" s="6">
         <v>0</v>
       </c>
       <c r="E97" s="6" t="s">
         <v>418</v>
       </c>
       <c r="F97" s="9" t="s">
-        <v>76</v>
+        <v>42</v>
       </c>
       <c r="G97" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="H97" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="I97" s="6">
+        <v>63</v>
+      </c>
+      <c r="J97" s="10" t="s">
         <v>419</v>
       </c>
-      <c r="H97" s="6" t="s">
-[...5 lines deleted...]
-      <c r="J97" s="10" t="s">
+      <c r="K97" s="6" t="s">
+        <v>68</v>
+      </c>
+      <c r="L97" s="10" t="s">
+        <v>42</v>
+      </c>
+      <c r="M97" s="6" t="s">
         <v>420</v>
       </c>
-      <c r="K97" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="N97" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="O97" s="6"/>
+      <c r="O97" s="6">
+        <v>152263.87</v>
+      </c>
       <c r="P97" s="6"/>
     </row>
     <row r="98" spans="1:16" customHeight="1" ht="65">
       <c r="A98" s="6" t="s">
-        <v>423</v>
+        <v>421</v>
       </c>
       <c r="B98" s="6">
         <v>0</v>
       </c>
       <c r="C98" s="6">
         <v>0</v>
       </c>
       <c r="D98" s="6">
         <v>0</v>
       </c>
       <c r="E98" s="6" t="s">
-        <v>424</v>
+        <v>422</v>
       </c>
       <c r="F98" s="9" t="s">
-        <v>22</v>
+        <v>42</v>
       </c>
       <c r="G98" s="10" t="s">
         <v>43</v>
       </c>
       <c r="H98" s="6" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="I98" s="6">
-        <v>3</v>
+        <v>38</v>
       </c>
       <c r="J98" s="10" t="s">
-        <v>425</v>
+        <v>423</v>
       </c>
       <c r="K98" s="6" t="s">
-        <v>135</v>
+        <v>45</v>
       </c>
       <c r="L98" s="10" t="s">
-        <v>27</v>
+        <v>42</v>
       </c>
       <c r="M98" s="6" t="s">
-        <v>426</v>
+        <v>424</v>
       </c>
       <c r="N98" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="O98" s="6"/>
+      <c r="O98" s="6">
+        <v>256323.74</v>
+      </c>
       <c r="P98" s="6"/>
     </row>
     <row r="99" spans="1:16" customHeight="1" ht="65">
       <c r="A99" s="6" t="s">
-        <v>427</v>
+        <v>425</v>
       </c>
       <c r="B99" s="6">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="C99" s="6">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="D99" s="6">
         <v>0</v>
       </c>
       <c r="E99" s="6" t="s">
-        <v>428</v>
+        <v>426</v>
       </c>
       <c r="F99" s="9" t="s">
-        <v>153</v>
+        <v>22</v>
       </c>
       <c r="G99" s="10" t="s">
         <v>66</v>
       </c>
       <c r="H99" s="6" t="s">
-        <v>24</v>
+        <v>67</v>
       </c>
       <c r="I99" s="6">
-        <v>0.5</v>
+        <v>6</v>
       </c>
       <c r="J99" s="10" t="s">
-        <v>429</v>
+        <v>427</v>
       </c>
       <c r="K99" s="6" t="s">
-        <v>140</v>
+        <v>68</v>
       </c>
       <c r="L99" s="10" t="s">
-        <v>155</v>
+        <v>27</v>
       </c>
       <c r="M99" s="6" t="s">
-        <v>430</v>
+        <v>428</v>
       </c>
       <c r="N99" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="O99" s="6"/>
+      <c r="O99" s="6">
+        <v>5834.38</v>
+      </c>
       <c r="P99" s="6"/>
     </row>
     <row r="100" spans="1:16" customHeight="1" ht="65">
       <c r="A100" s="6" t="s">
+        <v>429</v>
+      </c>
+      <c r="B100" s="6">
+        <v>0</v>
+      </c>
+      <c r="C100" s="6">
+        <v>0</v>
+      </c>
+      <c r="D100" s="6">
+        <v>0</v>
+      </c>
+      <c r="E100" s="6" t="s">
+        <v>430</v>
+      </c>
+      <c r="F100" s="9" t="s">
+        <v>80</v>
+      </c>
+      <c r="G100" s="10" t="s">
         <v>431</v>
-      </c>
-[...16 lines deleted...]
-        <v>433</v>
       </c>
       <c r="H100" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I100" s="6">
-        <v>45</v>
+        <v>4.275</v>
       </c>
       <c r="J100" s="10" t="s">
+        <v>432</v>
+      </c>
+      <c r="K100" s="6" t="s">
+        <v>433</v>
+      </c>
+      <c r="L100" s="10" t="s">
+        <v>80</v>
+      </c>
+      <c r="M100" s="6" t="s">
         <v>434</v>
-      </c>
-[...7 lines deleted...]
-        <v>436</v>
       </c>
       <c r="N100" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O100" s="6"/>
       <c r="P100" s="6"/>
     </row>
     <row r="101" spans="1:16" customHeight="1" ht="65">
       <c r="A101" s="6" t="s">
+        <v>435</v>
+      </c>
+      <c r="B101" s="6">
+        <v>0</v>
+      </c>
+      <c r="C101" s="6">
+        <v>0</v>
+      </c>
+      <c r="D101" s="6">
+        <v>0</v>
+      </c>
+      <c r="E101" s="6" t="s">
+        <v>436</v>
+      </c>
+      <c r="F101" s="9" t="s">
+        <v>22</v>
+      </c>
+      <c r="G101" s="10" t="s">
+        <v>43</v>
+      </c>
+      <c r="H101" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="I101" s="6">
+        <v>3</v>
+      </c>
+      <c r="J101" s="10" t="s">
         <v>437</v>
       </c>
-      <c r="B101" s="6">
-[...8 lines deleted...]
-      <c r="E101" s="6" t="s">
+      <c r="K101" s="6" t="s">
+        <v>148</v>
+      </c>
+      <c r="L101" s="10" t="s">
+        <v>27</v>
+      </c>
+      <c r="M101" s="6" t="s">
         <v>438</v>
       </c>
-      <c r="F101" s="9" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="N101" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="O101" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O101" s="6"/>
       <c r="P101" s="6"/>
     </row>
     <row r="102" spans="1:16" customHeight="1" ht="65">
       <c r="A102" s="6" t="s">
+        <v>439</v>
+      </c>
+      <c r="B102" s="6">
+        <v>0</v>
+      </c>
+      <c r="C102" s="6">
+        <v>0</v>
+      </c>
+      <c r="D102" s="6">
+        <v>0</v>
+      </c>
+      <c r="E102" s="6" t="s">
+        <v>440</v>
+      </c>
+      <c r="F102" s="9" t="s">
+        <v>166</v>
+      </c>
+      <c r="G102" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="H102" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="I102" s="6">
+        <v>0.5</v>
+      </c>
+      <c r="J102" s="10" t="s">
         <v>441</v>
       </c>
-      <c r="B102" s="6">
-[...8 lines deleted...]
-      <c r="E102" s="6" t="s">
+      <c r="K102" s="6" t="s">
+        <v>153</v>
+      </c>
+      <c r="L102" s="10" t="s">
+        <v>168</v>
+      </c>
+      <c r="M102" s="6" t="s">
         <v>442</v>
       </c>
-      <c r="F102" s="9" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="N102" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="O102" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O102" s="6"/>
       <c r="P102" s="6"/>
     </row>
     <row r="103" spans="1:16" customHeight="1" ht="65">
       <c r="A103" s="6" t="s">
-        <v>446</v>
+        <v>443</v>
       </c>
       <c r="B103" s="6">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="C103" s="6">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="D103" s="6">
         <v>0</v>
       </c>
       <c r="E103" s="6" t="s">
-        <v>447</v>
+        <v>444</v>
       </c>
       <c r="F103" s="9" t="s">
         <v>32</v>
       </c>
       <c r="G103" s="10" t="s">
-        <v>23</v>
+        <v>445</v>
       </c>
       <c r="H103" s="6" t="s">
-        <v>67</v>
+        <v>24</v>
       </c>
       <c r="I103" s="6">
-        <v>15.6</v>
+        <v>45</v>
       </c>
       <c r="J103" s="10" t="s">
-        <v>448</v>
+        <v>446</v>
       </c>
       <c r="K103" s="6" t="s">
-        <v>201</v>
+        <v>447</v>
       </c>
       <c r="L103" s="10" t="s">
         <v>32</v>
       </c>
       <c r="M103" s="6" t="s">
+        <v>448</v>
+      </c>
+      <c r="N103" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="O103" s="6"/>
+      <c r="P103" s="6"/>
+    </row>
+    <row r="104" spans="1:16">
+      <c r="A104" s="6" t="s">
         <v>449</v>
       </c>
-      <c r="N103" s="6" t="s">
-[...8 lines deleted...]
-      <c r="A104" s="6" t="s">
+      <c r="B104" s="6">
+        <v>0</v>
+      </c>
+      <c r="C104" s="6">
+        <v>0</v>
+      </c>
+      <c r="D104" s="6">
+        <v>0</v>
+      </c>
+      <c r="E104" s="6">
+        <v>28230</v>
+      </c>
+      <c r="F104" s="9" t="s">
+        <v>166</v>
+      </c>
+      <c r="G104" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="H104" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I104" s="6">
+        <v>0</v>
+      </c>
+      <c r="J104" s="10"/>
+      <c r="K104" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="L104" s="10" t="s">
+        <v>168</v>
+      </c>
+      <c r="M104" s="6" t="s">
         <v>450</v>
       </c>
-      <c r="B104" s="6">
-[...34 lines deleted...]
-      </c>
       <c r="N104" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="O104" s="6"/>
+      <c r="O104" s="6">
+        <v>66377.89</v>
+      </c>
       <c r="P104" s="6"/>
     </row>
     <row r="105" spans="1:16" customHeight="1" ht="65">
       <c r="A105" s="6" t="s">
-        <v>454</v>
+        <v>451</v>
       </c>
       <c r="B105" s="6">
-        <v>29</v>
+        <v>0</v>
       </c>
       <c r="C105" s="6">
-        <v>29</v>
+        <v>0</v>
       </c>
       <c r="D105" s="6">
         <v>0</v>
       </c>
       <c r="E105" s="6" t="s">
-        <v>455</v>
+        <v>452</v>
       </c>
       <c r="F105" s="9" t="s">
-        <v>76</v>
+        <v>108</v>
       </c>
       <c r="G105" s="10" t="s">
-        <v>66</v>
+        <v>23</v>
       </c>
       <c r="H105" s="6" t="s">
         <v>33</v>
       </c>
       <c r="I105" s="6">
-        <v>4.2</v>
+        <v>92</v>
       </c>
       <c r="J105" s="10" t="s">
-        <v>456</v>
+        <v>453</v>
       </c>
       <c r="K105" s="6" t="s">
-        <v>68</v>
+        <v>110</v>
       </c>
       <c r="L105" s="10" t="s">
-        <v>76</v>
+        <v>111</v>
       </c>
       <c r="M105" s="6" t="s">
-        <v>457</v>
+        <v>454</v>
       </c>
       <c r="N105" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O105" s="6">
-        <v>10162.97</v>
+        <v>180510.37</v>
       </c>
       <c r="P105" s="6"/>
     </row>
     <row r="106" spans="1:16" customHeight="1" ht="65">
       <c r="A106" s="6" t="s">
+        <v>455</v>
+      </c>
+      <c r="B106" s="6">
+        <v>0</v>
+      </c>
+      <c r="C106" s="6">
+        <v>0</v>
+      </c>
+      <c r="D106" s="6">
+        <v>0</v>
+      </c>
+      <c r="E106" s="6" t="s">
+        <v>456</v>
+      </c>
+      <c r="F106" s="9" t="s">
+        <v>457</v>
+      </c>
+      <c r="G106" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="H106" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I106" s="6">
+        <v>9.8</v>
+      </c>
+      <c r="J106" s="10" t="s">
         <v>458</v>
       </c>
-      <c r="B106" s="6">
-[...8 lines deleted...]
-      <c r="E106" s="6" t="s">
+      <c r="K106" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L106" s="10" t="s">
+        <v>457</v>
+      </c>
+      <c r="M106" s="6" t="s">
         <v>459</v>
       </c>
-      <c r="F106" s="9" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="N106" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="O106" s="6"/>
+      <c r="O106" s="6">
+        <v>126304.51</v>
+      </c>
       <c r="P106" s="6"/>
     </row>
     <row r="107" spans="1:16" customHeight="1" ht="65">
       <c r="A107" s="6" t="s">
+        <v>460</v>
+      </c>
+      <c r="B107" s="6">
+        <v>5</v>
+      </c>
+      <c r="C107" s="6">
+        <v>5</v>
+      </c>
+      <c r="D107" s="6">
+        <v>0</v>
+      </c>
+      <c r="E107" s="6" t="s">
+        <v>461</v>
+      </c>
+      <c r="F107" s="9" t="s">
+        <v>32</v>
+      </c>
+      <c r="G107" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="H107" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="I107" s="6">
+        <v>15.6</v>
+      </c>
+      <c r="J107" s="10" t="s">
         <v>462</v>
       </c>
-      <c r="B107" s="6">
-[...8 lines deleted...]
-      <c r="E107" s="6" t="s">
+      <c r="K107" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="L107" s="10" t="s">
+        <v>32</v>
+      </c>
+      <c r="M107" s="6" t="s">
         <v>463</v>
       </c>
-      <c r="F107" s="9" t="s">
-[...2 lines deleted...]
-      <c r="G107" s="10" t="s">
+      <c r="N107" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="O107" s="6">
+        <v>259795.65</v>
+      </c>
+      <c r="P107" s="6"/>
+    </row>
+    <row r="108" spans="1:16" customHeight="1" ht="65">
+      <c r="A108" s="6" t="s">
+        <v>464</v>
+      </c>
+      <c r="B108" s="6">
+        <v>0</v>
+      </c>
+      <c r="C108" s="6">
+        <v>0</v>
+      </c>
+      <c r="D108" s="6">
+        <v>0</v>
+      </c>
+      <c r="E108" s="6" t="s">
+        <v>465</v>
+      </c>
+      <c r="F108" s="9" t="s">
+        <v>166</v>
+      </c>
+      <c r="G108" s="10" t="s">
         <v>66</v>
       </c>
-      <c r="H107" s="6" t="s">
+      <c r="H108" s="6" t="s">
         <v>24</v>
       </c>
-      <c r="I107" s="6">
-[...21 lines deleted...]
-      <c r="A108" s="6" t="s">
+      <c r="I108" s="6">
+        <v>0.75</v>
+      </c>
+      <c r="J108" s="10" t="s">
         <v>466</v>
       </c>
-      <c r="B108" s="6">
-[...8 lines deleted...]
-      <c r="E108" s="6" t="s">
+      <c r="K108" s="6" t="s">
+        <v>153</v>
+      </c>
+      <c r="L108" s="10" t="s">
+        <v>168</v>
+      </c>
+      <c r="M108" s="6" t="s">
         <v>467</v>
       </c>
-      <c r="F108" s="9" t="s">
-[...20 lines deleted...]
-      </c>
       <c r="N108" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="O108" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O108" s="6"/>
       <c r="P108" s="6"/>
     </row>
     <row r="109" spans="1:16" customHeight="1" ht="65">
       <c r="A109" s="6" t="s">
+        <v>468</v>
+      </c>
+      <c r="B109" s="6">
+        <v>9</v>
+      </c>
+      <c r="C109" s="6">
+        <v>9</v>
+      </c>
+      <c r="D109" s="6">
+        <v>0</v>
+      </c>
+      <c r="E109" s="6" t="s">
         <v>469</v>
       </c>
-      <c r="B109" s="6">
-[...10 lines deleted...]
-      </c>
       <c r="F109" s="9" t="s">
-        <v>22</v>
+        <v>80</v>
       </c>
       <c r="G109" s="10" t="s">
         <v>66</v>
       </c>
       <c r="H109" s="6" t="s">
-        <v>67</v>
+        <v>33</v>
       </c>
       <c r="I109" s="6">
-        <v>4.5</v>
+        <v>4.2</v>
       </c>
       <c r="J109" s="10" t="s">
+        <v>470</v>
+      </c>
+      <c r="K109" s="6" t="s">
+        <v>68</v>
+      </c>
+      <c r="L109" s="10" t="s">
+        <v>80</v>
+      </c>
+      <c r="M109" s="6" t="s">
         <v>471</v>
       </c>
-      <c r="K109" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="N109" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O109" s="6">
-        <v>41631.68</v>
+        <v>8816.02</v>
       </c>
       <c r="P109" s="6"/>
     </row>
     <row r="110" spans="1:16" customHeight="1" ht="65">
       <c r="A110" s="6" t="s">
+        <v>472</v>
+      </c>
+      <c r="B110" s="6">
+        <v>0</v>
+      </c>
+      <c r="C110" s="6">
+        <v>0</v>
+      </c>
+      <c r="D110" s="6">
+        <v>0</v>
+      </c>
+      <c r="E110" s="6" t="s">
         <v>473</v>
       </c>
-      <c r="B110" s="6">
-[...10 lines deleted...]
-      </c>
       <c r="F110" s="9" t="s">
-        <v>158</v>
+        <v>22</v>
       </c>
       <c r="G110" s="10" t="s">
-        <v>77</v>
+        <v>334</v>
       </c>
       <c r="H110" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I110" s="6">
-        <v>0</v>
+        <v>5.53</v>
       </c>
       <c r="J110" s="10" t="s">
+        <v>474</v>
+      </c>
+      <c r="K110" s="6" t="s">
+        <v>336</v>
+      </c>
+      <c r="L110" s="10" t="s">
+        <v>27</v>
+      </c>
+      <c r="M110" s="6" t="s">
         <v>475</v>
-      </c>
-[...7 lines deleted...]
-        <v>478</v>
       </c>
       <c r="N110" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O110" s="6"/>
       <c r="P110" s="6"/>
     </row>
     <row r="111" spans="1:16" customHeight="1" ht="65">
       <c r="A111" s="6" t="s">
-        <v>479</v>
+        <v>476</v>
       </c>
       <c r="B111" s="6">
-        <v>64</v>
+        <v>0</v>
       </c>
       <c r="C111" s="6">
-        <v>64</v>
+        <v>0</v>
       </c>
       <c r="D111" s="6">
         <v>0</v>
       </c>
       <c r="E111" s="6" t="s">
-        <v>480</v>
+        <v>477</v>
       </c>
       <c r="F111" s="9" t="s">
-        <v>96</v>
+        <v>80</v>
       </c>
       <c r="G111" s="10" t="s">
         <v>66</v>
       </c>
       <c r="H111" s="6" t="s">
-        <v>67</v>
+        <v>24</v>
       </c>
       <c r="I111" s="6">
-        <v>23</v>
+        <v>16.8</v>
       </c>
       <c r="J111" s="10" t="s">
+        <v>478</v>
+      </c>
+      <c r="K111" s="6" t="s">
+        <v>153</v>
+      </c>
+      <c r="L111" s="10" t="s">
+        <v>80</v>
+      </c>
+      <c r="M111" s="6" t="s">
+        <v>479</v>
+      </c>
+      <c r="N111" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="O111" s="6"/>
+      <c r="P111" s="6"/>
+    </row>
+    <row r="112" spans="1:16">
+      <c r="A112" s="6" t="s">
+        <v>480</v>
+      </c>
+      <c r="B112" s="6">
+        <v>0</v>
+      </c>
+      <c r="C112" s="6">
+        <v>0</v>
+      </c>
+      <c r="D112" s="6">
+        <v>0</v>
+      </c>
+      <c r="E112" s="6" t="s">
         <v>481</v>
       </c>
-      <c r="K111" s="6" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="F112" s="9" t="s">
-        <v>158</v>
+        <v>80</v>
       </c>
       <c r="G112" s="10" t="s">
-        <v>77</v>
+        <v>199</v>
       </c>
       <c r="H112" s="6" t="s">
         <v>33</v>
       </c>
       <c r="I112" s="6">
-        <v>100</v>
-[...3 lines deleted...]
-      </c>
+        <v>3.7</v>
+      </c>
+      <c r="J112" s="10"/>
       <c r="K112" s="6" t="s">
-        <v>160</v>
+        <v>200</v>
       </c>
       <c r="L112" s="10" t="s">
-        <v>161</v>
+        <v>80</v>
       </c>
       <c r="M112" s="6" t="s">
-        <v>485</v>
+        <v>482</v>
       </c>
       <c r="N112" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O112" s="6">
-        <v>126360.48</v>
+        <v>13931.61</v>
       </c>
       <c r="P112" s="6"/>
     </row>
     <row r="113" spans="1:16" customHeight="1" ht="65">
       <c r="A113" s="6" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="B113" s="6">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="C113" s="6">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="D113" s="6">
         <v>0</v>
       </c>
       <c r="E113" s="6" t="s">
-        <v>487</v>
+        <v>484</v>
       </c>
       <c r="F113" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G113" s="10" t="s">
         <v>66</v>
       </c>
       <c r="H113" s="6" t="s">
-        <v>24</v>
+        <v>67</v>
       </c>
       <c r="I113" s="6">
-        <v>0</v>
+        <v>4.5</v>
       </c>
       <c r="J113" s="10" t="s">
-        <v>488</v>
+        <v>485</v>
       </c>
       <c r="K113" s="6" t="s">
-        <v>140</v>
+        <v>153</v>
       </c>
       <c r="L113" s="10" t="s">
         <v>27</v>
       </c>
       <c r="M113" s="6" t="s">
-        <v>489</v>
+        <v>486</v>
       </c>
       <c r="N113" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="O113" s="6"/>
+      <c r="O113" s="6">
+        <v>43944.55</v>
+      </c>
       <c r="P113" s="6"/>
     </row>
     <row r="114" spans="1:16" customHeight="1" ht="65">
       <c r="A114" s="6" t="s">
-        <v>490</v>
+        <v>487</v>
       </c>
       <c r="B114" s="6">
         <v>0</v>
       </c>
       <c r="C114" s="6">
         <v>0</v>
       </c>
       <c r="D114" s="6">
         <v>0</v>
       </c>
       <c r="E114" s="6" t="s">
-        <v>491</v>
+        <v>488</v>
       </c>
       <c r="F114" s="9" t="s">
-        <v>153</v>
+        <v>171</v>
       </c>
       <c r="G114" s="10" t="s">
-        <v>66</v>
+        <v>81</v>
       </c>
       <c r="H114" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I114" s="6">
         <v>0</v>
       </c>
       <c r="J114" s="10" t="s">
+        <v>489</v>
+      </c>
+      <c r="K114" s="6" t="s">
+        <v>490</v>
+      </c>
+      <c r="L114" s="10" t="s">
+        <v>491</v>
+      </c>
+      <c r="M114" s="6" t="s">
         <v>492</v>
-      </c>
-[...7 lines deleted...]
-        <v>493</v>
       </c>
       <c r="N114" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O114" s="6"/>
       <c r="P114" s="6"/>
     </row>
-    <row r="115" spans="1:16">
+    <row r="115" spans="1:16" customHeight="1" ht="65">
       <c r="A115" s="6" t="s">
+        <v>493</v>
+      </c>
+      <c r="B115" s="6">
+        <v>57</v>
+      </c>
+      <c r="C115" s="6">
+        <v>57</v>
+      </c>
+      <c r="D115" s="6">
+        <v>0</v>
+      </c>
+      <c r="E115" s="6" t="s">
         <v>494</v>
       </c>
-      <c r="B115" s="6">
-[...8 lines deleted...]
-      <c r="E115" s="6" t="s">
+      <c r="F115" s="9" t="s">
+        <v>103</v>
+      </c>
+      <c r="G115" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="H115" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="I115" s="6">
+        <v>23</v>
+      </c>
+      <c r="J115" s="10" t="s">
         <v>495</v>
       </c>
-      <c r="F115" s="9" t="s">
-[...11 lines deleted...]
-      <c r="J115" s="10"/>
       <c r="K115" s="6" t="s">
-        <v>187</v>
+        <v>68</v>
       </c>
       <c r="L115" s="10" t="s">
-        <v>76</v>
+        <v>103</v>
       </c>
       <c r="M115" s="6" t="s">
         <v>496</v>
       </c>
       <c r="N115" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O115" s="6">
-        <v>23910.64</v>
+        <v>57054.72</v>
       </c>
       <c r="P115" s="6"/>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" s="6" t="s">
         <v>497</v>
       </c>
       <c r="B116" s="6">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="C116" s="6">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="D116" s="6">
         <v>0</v>
       </c>
-      <c r="E116" s="6" t="s">
-        <v>498</v>
+      <c r="E116" s="6">
+        <v>28250</v>
       </c>
       <c r="F116" s="9" t="s">
-        <v>96</v>
+        <v>166</v>
       </c>
       <c r="G116" s="10" t="s">
-        <v>66</v>
+        <v>23</v>
       </c>
       <c r="H116" s="6" t="s">
         <v>33</v>
       </c>
       <c r="I116" s="6">
-        <v>15</v>
-[...3 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="J116" s="10"/>
       <c r="K116" s="6" t="s">
-        <v>68</v>
+        <v>76</v>
       </c>
       <c r="L116" s="10" t="s">
-        <v>96</v>
+        <v>168</v>
       </c>
       <c r="M116" s="6" t="s">
-        <v>500</v>
+        <v>498</v>
       </c>
       <c r="N116" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O116" s="6">
-        <v>30827.52</v>
+        <v>80943.78</v>
       </c>
       <c r="P116" s="6"/>
     </row>
     <row r="117" spans="1:16" customHeight="1" ht="65">
       <c r="A117" s="6" t="s">
-        <v>501</v>
+        <v>499</v>
       </c>
       <c r="B117" s="6">
         <v>0</v>
       </c>
       <c r="C117" s="6">
         <v>0</v>
       </c>
       <c r="D117" s="6">
         <v>0</v>
       </c>
-      <c r="E117" s="6" t="s">
-        <v>502</v>
+      <c r="E117" s="6">
+        <v>21000807730</v>
       </c>
       <c r="F117" s="9" t="s">
-        <v>32</v>
+        <v>171</v>
       </c>
       <c r="G117" s="10" t="s">
-        <v>23</v>
+        <v>81</v>
       </c>
       <c r="H117" s="6" t="s">
         <v>33</v>
       </c>
       <c r="I117" s="6">
-        <v>17</v>
+        <v>100</v>
       </c>
       <c r="J117" s="10" t="s">
-        <v>503</v>
+        <v>500</v>
       </c>
       <c r="K117" s="6" t="s">
-        <v>201</v>
+        <v>173</v>
       </c>
       <c r="L117" s="10" t="s">
-        <v>238</v>
+        <v>174</v>
       </c>
       <c r="M117" s="6" t="s">
-        <v>504</v>
+        <v>501</v>
       </c>
       <c r="N117" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O117" s="6">
-        <v>322167.59</v>
+        <v>126360.48</v>
       </c>
       <c r="P117" s="6"/>
     </row>
     <row r="118" spans="1:16" customHeight="1" ht="65">
       <c r="A118" s="6" t="s">
-        <v>505</v>
+        <v>502</v>
       </c>
       <c r="B118" s="6">
         <v>0</v>
       </c>
       <c r="C118" s="6">
         <v>0</v>
       </c>
       <c r="D118" s="6">
         <v>0</v>
       </c>
       <c r="E118" s="6" t="s">
-        <v>506</v>
+        <v>503</v>
       </c>
       <c r="F118" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G118" s="10" t="s">
-        <v>43</v>
+        <v>66</v>
       </c>
       <c r="H118" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I118" s="6">
-        <v>13.5</v>
+        <v>0</v>
       </c>
       <c r="J118" s="10" t="s">
-        <v>507</v>
+        <v>504</v>
       </c>
       <c r="K118" s="6" t="s">
-        <v>508</v>
+        <v>153</v>
       </c>
       <c r="L118" s="10" t="s">
-        <v>509</v>
+        <v>27</v>
       </c>
       <c r="M118" s="6" t="s">
-        <v>510</v>
+        <v>505</v>
       </c>
       <c r="N118" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O118" s="6"/>
       <c r="P118" s="6"/>
+    </row>
+    <row r="119" spans="1:16" customHeight="1" ht="65">
+      <c r="A119" s="6" t="s">
+        <v>506</v>
+      </c>
+      <c r="B119" s="6">
+        <v>0</v>
+      </c>
+      <c r="C119" s="6">
+        <v>0</v>
+      </c>
+      <c r="D119" s="6">
+        <v>0</v>
+      </c>
+      <c r="E119" s="6" t="s">
+        <v>507</v>
+      </c>
+      <c r="F119" s="9" t="s">
+        <v>166</v>
+      </c>
+      <c r="G119" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="H119" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="I119" s="6">
+        <v>0</v>
+      </c>
+      <c r="J119" s="10" t="s">
+        <v>508</v>
+      </c>
+      <c r="K119" s="6" t="s">
+        <v>153</v>
+      </c>
+      <c r="L119" s="10" t="s">
+        <v>168</v>
+      </c>
+      <c r="M119" s="6" t="s">
+        <v>509</v>
+      </c>
+      <c r="N119" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="O119" s="6"/>
+      <c r="P119" s="6"/>
+    </row>
+    <row r="120" spans="1:16">
+      <c r="A120" s="6" t="s">
+        <v>510</v>
+      </c>
+      <c r="B120" s="6">
+        <v>0</v>
+      </c>
+      <c r="C120" s="6">
+        <v>0</v>
+      </c>
+      <c r="D120" s="6">
+        <v>0</v>
+      </c>
+      <c r="E120" s="6" t="s">
+        <v>511</v>
+      </c>
+      <c r="F120" s="9" t="s">
+        <v>80</v>
+      </c>
+      <c r="G120" s="10" t="s">
+        <v>199</v>
+      </c>
+      <c r="H120" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I120" s="6">
+        <v>7</v>
+      </c>
+      <c r="J120" s="10"/>
+      <c r="K120" s="6" t="s">
+        <v>200</v>
+      </c>
+      <c r="L120" s="10" t="s">
+        <v>80</v>
+      </c>
+      <c r="M120" s="6" t="s">
+        <v>512</v>
+      </c>
+      <c r="N120" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="O120" s="6">
+        <v>23910.64</v>
+      </c>
+      <c r="P120" s="6"/>
+    </row>
+    <row r="121" spans="1:16">
+      <c r="A121" s="6" t="s">
+        <v>513</v>
+      </c>
+      <c r="B121" s="6">
+        <v>5</v>
+      </c>
+      <c r="C121" s="6">
+        <v>5</v>
+      </c>
+      <c r="D121" s="6">
+        <v>0</v>
+      </c>
+      <c r="E121" s="6" t="s">
+        <v>514</v>
+      </c>
+      <c r="F121" s="9" t="s">
+        <v>103</v>
+      </c>
+      <c r="G121" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="H121" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I121" s="6">
+        <v>15</v>
+      </c>
+      <c r="J121" s="10" t="s">
+        <v>515</v>
+      </c>
+      <c r="K121" s="6" t="s">
+        <v>68</v>
+      </c>
+      <c r="L121" s="10" t="s">
+        <v>103</v>
+      </c>
+      <c r="M121" s="6" t="s">
+        <v>516</v>
+      </c>
+      <c r="N121" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="O121" s="6">
+        <v>31016.51</v>
+      </c>
+      <c r="P121" s="6"/>
+    </row>
+    <row r="122" spans="1:16" customHeight="1" ht="65">
+      <c r="A122" s="6" t="s">
+        <v>517</v>
+      </c>
+      <c r="B122" s="6">
+        <v>0</v>
+      </c>
+      <c r="C122" s="6">
+        <v>0</v>
+      </c>
+      <c r="D122" s="6">
+        <v>0</v>
+      </c>
+      <c r="E122" s="6" t="s">
+        <v>518</v>
+      </c>
+      <c r="F122" s="9" t="s">
+        <v>32</v>
+      </c>
+      <c r="G122" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="H122" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I122" s="6">
+        <v>17</v>
+      </c>
+      <c r="J122" s="10" t="s">
+        <v>519</v>
+      </c>
+      <c r="K122" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="L122" s="10" t="s">
+        <v>250</v>
+      </c>
+      <c r="M122" s="6" t="s">
+        <v>520</v>
+      </c>
+      <c r="N122" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="O122" s="6">
+        <v>329031.49</v>
+      </c>
+      <c r="P122" s="6"/>
+    </row>
+    <row r="123" spans="1:16" customHeight="1" ht="65">
+      <c r="A123" s="6" t="s">
+        <v>521</v>
+      </c>
+      <c r="B123" s="6">
+        <v>0</v>
+      </c>
+      <c r="C123" s="6">
+        <v>0</v>
+      </c>
+      <c r="D123" s="6">
+        <v>0</v>
+      </c>
+      <c r="E123" s="6" t="s">
+        <v>522</v>
+      </c>
+      <c r="F123" s="9" t="s">
+        <v>22</v>
+      </c>
+      <c r="G123" s="10" t="s">
+        <v>43</v>
+      </c>
+      <c r="H123" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="I123" s="6">
+        <v>13.5</v>
+      </c>
+      <c r="J123" s="10" t="s">
+        <v>523</v>
+      </c>
+      <c r="K123" s="6" t="s">
+        <v>524</v>
+      </c>
+      <c r="L123" s="10" t="s">
+        <v>525</v>
+      </c>
+      <c r="M123" s="6" t="s">
+        <v>526</v>
+      </c>
+      <c r="N123" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="O123" s="6"/>
+      <c r="P123" s="6"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>