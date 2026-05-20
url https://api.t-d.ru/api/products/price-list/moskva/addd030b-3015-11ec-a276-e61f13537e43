--- v2 (2026-04-05)
+++ v3 (2026-05-20)
@@ -15,62 +15,62 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="webp" ContentType="image/webp"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Price List Td" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="527">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="523">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>АО "Торговый Дизайн"</t>
   </si>
   <si>
     <t>Прайс-лист от</t>
   </si>
   <si>
-    <t>05.04.2026 14:15:49</t>
+    <t>20.05.2026 15:15:45</t>
   </si>
   <si>
     <t>Бренд/Номенклатура</t>
   </si>
   <si>
     <t>Остаток</t>
   </si>
   <si>
     <t>Свободно</t>
   </si>
   <si>
     <t>Резерв</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Категория</t>
   </si>
   <si>
     <t>Страна происхождения</t>
   </si>
   <si>
     <t>С - склад, П и З - заказ, (но товар может быть по наличию). Н - распродаем</t>
   </si>
@@ -1484,62 +1484,50 @@
     <t>00000279666</t>
   </si>
   <si>
     <t>Миксер для молочных коктейлей EKSI GRT-MS02</t>
   </si>
   <si>
     <t>GRT-MS02</t>
   </si>
   <si>
     <t>Миксер барный, т.м.EKSI, модель GRT-MS02, 190х230х530 мм, мощность 180 Вт, напряжение 220 В, материал корпуса AISI 201, Объём стакана 750 мл, материал стакана AISI 201, скорость 17000-18000 об</t>
   </si>
   <si>
     <t>00000470671</t>
   </si>
   <si>
     <t>Блендер барный Vita-Mix 058627 AFBB VM0105E</t>
   </si>
   <si>
     <t>058627 AFBB VM0105E</t>
   </si>
   <si>
     <t>Габариты: 203х229х510 мм. Общий объем 2 л. Количество кувшинов 1. Объем одного кувшина 2 л. Скорость (макс.) от 1000 до 24000 об/мин. Плавная регулировка. Напряжение 220 В. Мощность 1,4 кВт. Управление электромеханическое. Материал кувшина пластик. Цвет черный.</t>
   </si>
   <si>
     <t>00000458219</t>
-  </si>
-[...10 lines deleted...]
-    <t>00000365811</t>
   </si>
   <si>
     <t>Миксер для молочных коктейлей ТОРГМАШ-Барановичи МК-1-1</t>
   </si>
   <si>
     <t>МК-1-1</t>
   </si>
   <si>
     <t>ЦБ-00138032</t>
   </si>
   <si>
     <t>Блендер барный Hamilton Beach HBB255S-CE</t>
   </si>
   <si>
     <t>HBB255S-CE</t>
   </si>
   <si>
     <t>Rio. Габариты: 190x216x430 мм. Мощность: 1194 Вт. Напряжение: 220 В. 2 режима: hi/low, импульс. Время приготовления коктейля: 20 сек. Материал контейнера: металл. Вместимость контейнера: 0,95 л. Металлическое сцепление контейнера с приводом. Вес: 4,5 кг. Гарантия: 12 мес.</t>
   </si>
   <si>
     <t>00000394768</t>
   </si>
   <si>
     <t>Барная холодильная витрина Бирюса Бирюса 521 RDN</t>
   </si>
@@ -1767,51 +1755,51 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="49" fillId="0" borderId="1" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="49" fillId="0" borderId="1" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87db2a76afda544baa29289c97635447.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c550bca22cfd37ca4d740a152d872c2a.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbe6bde02b582c4f3e0667b3315180f.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2989caaa9000ee2517eb460ec3bc6d3.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644e8807c0339674853b79c76f1ea125.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43109121c36e135393fbfac703084388.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ae028d7cfd8f3b31eadb209a1103ed.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b7e7bcbd08569f426668af904348e0.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c619f71003183113d42a8f0d567b89.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771458b26cf89d03e7999870c749e883.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc421b4603b8dc7dc1dffd9dd9ad2c7.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65667b88460903b2909d04dd0050406.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b3b4196e1385454563046daa21c240.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db7f9701c338e1bb6a2695201ce32ca.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8176d8434108610bdb9e14d9972db1.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfe7575e4620d1cbd7bafa825236e34.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01c16af14820b84797a92656c936efb.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34053078b9413cd6ddb9ac852f12000b.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe58f9bd5cf710a8dcbac6412b95b45d.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4889689dcff785b343c122c0c5ea591.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502eb81f7ecc45a5c367ff73a0ef1f9c.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff600b5a120fe230828c0d7667464a5.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4db5b68f3e00ca7f57130dd6e81b828.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3633b4d1462286139dfc73f96aec7023.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e428f23f7a3fa20fe1ff62d94b13f5.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264df89435f13e670d439480f874e20c.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30482edf444ec8373ecf66d3e58dbdcb.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f333e6ed05b873c5b3b049df5e1949.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765030e52e720656cc1e26e250b3e604.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed21e0aaefb2f6c9b77ebd2350c35d18.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e13157ce25ba47624ab6c8cc147d54c.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf72850c9237dbc335bcb7e0af1fa03.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be918f6eb758609f95e2601b7d69e6d.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f73e022c1e500fe9a33b5d6edd10681.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625d4f103c6da284669c0917deeb0d13.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4333ab93877c75e50f3e1e74a96020d.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10d5bc6b47ac31fe673edb949c8b9e5.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3d1bc18fd1f6b8dfa0054ff3b96ac9.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7902833d8fd708287ba957c513c21105.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ead8d6ee31e32e6731d0b5078d0c480.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cd956111fb1c8ad3d5b0f9caaec343.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255fb162d6679c39a99deaa1611c5d18.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdefe5097f69f24f85fd5f753632233.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fb060a30994fd5f0124b139193f39a.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37896242564ea4785ed37cd3bbef8115.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e8d7cf19e52cdd029253e3f05449be.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b752834efb3aa6208005fbb2d0ee8e.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eebadeb70a0843af57b1bce6e155cf5.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd27a91f73c2bb245122eb7a6184ce1.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89064a7d36110fe690dae9a0ba6aca0.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26f86b93678761725516a1a433c5947.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0f2ff71529e93fb72e55c4cd9f3072.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b3e058d0b50c7dad2b1e611b1d5647.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969ec471936548a607b96bc59d593aba.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7d949909815277af2180a5abf8c79b.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0eeed2a4bc081fe5021cb78de0e629.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76fd5ccf7a7c037d1522b670bb5d393.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ca61b6ceb54f444f98fde37c2ca7f1.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85f0b21772ac37df4dec0f4b378de45.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cdc13c93a7a70ad3214393b5cb767f.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61a5ae90aeb1cc4bbb9b4fe231a547b.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2540e1582762f624597551640dd719f.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3418657c197b84f2c0a673ddc9dd72f4.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8d1d34426a7e86518fdfd43e8b1a9d.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1af382ef9ecd7bbd63fb28104cf2c7.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c0db682da040bbc1d797c96dfdee5d.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170d9394f62d94b2349981d553c1cf1f.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bec990dfa51f7847e1bbe2ee20bc444.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd793b312562438060943839fb179ce0.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dd13d9d45cfbfba1efb9100af1afff.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4d58cad57a4a96cb23268a83ad7e64.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc59cb17f33e3ffa22240b7b0e6841b.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996575dfa4defd3eddce375cd023b8d8.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fb45260c51abe6d86da4ac5398f81a.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d6f58d3d6f1db17d391abcaacd7eea.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff68a4112b12c7401de7e7d778213688.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7379a31b27456d45bf61ed6bc75329.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bed9a90c80a2157574a8e2039c57b8.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e4dcc55164b05c6731afeebf13bc60.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd3f368d98a0752e80d2d048ebf5187.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b02c32cbdd7abc2e4a92521bfb0da6.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5edaddfa7dddf8b63cdce174020e300.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4874f3d846bfef1cf378402d598c882.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a939e624bfb0b5a850927c7524623e3.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20df3e1c742579954f1833e664c6155.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3cc3adae1d036d38a28a4b841a219d.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62775259bb69be868b2450f4ac0befc7.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04731f91e8e759f54479230df8439a5.webp"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf792a20aa3f7b6f9d4a0421f30c3c04.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac6770093f85bbd64ba325cd2204974.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec798d9fe317bc1b57eae26c0007007d.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5534acdc759db54106f881ab625c3f.JPG"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c992629abdfcc0d1c590b1bb6865cb73.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d329435d34b7d9b39cceeec081f8825.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1694b9fb4e290fbb47a6c30b63342f40.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f1b2b0ce6f5446bde2b299fafa1da0.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a7ea3fa12dd301162bd9494289656d.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b3e413cbd5edb1faf51179de2433ac.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87db2a76afda544baa29289c97635447.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c550bca22cfd37ca4d740a152d872c2a.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbe6bde02b582c4f3e0667b3315180f.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2989caaa9000ee2517eb460ec3bc6d3.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644e8807c0339674853b79c76f1ea125.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43109121c36e135393fbfac703084388.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ae028d7cfd8f3b31eadb209a1103ed.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b7e7bcbd08569f426668af904348e0.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c619f71003183113d42a8f0d567b89.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771458b26cf89d03e7999870c749e883.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc421b4603b8dc7dc1dffd9dd9ad2c7.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65667b88460903b2909d04dd0050406.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b3b4196e1385454563046daa21c240.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db7f9701c338e1bb6a2695201ce32ca.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8176d8434108610bdb9e14d9972db1.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfe7575e4620d1cbd7bafa825236e34.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01c16af14820b84797a92656c936efb.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34053078b9413cd6ddb9ac852f12000b.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe58f9bd5cf710a8dcbac6412b95b45d.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4889689dcff785b343c122c0c5ea591.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502eb81f7ecc45a5c367ff73a0ef1f9c.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff600b5a120fe230828c0d7667464a5.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4db5b68f3e00ca7f57130dd6e81b828.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3633b4d1462286139dfc73f96aec7023.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e428f23f7a3fa20fe1ff62d94b13f5.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264df89435f13e670d439480f874e20c.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30482edf444ec8373ecf66d3e58dbdcb.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f333e6ed05b873c5b3b049df5e1949.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765030e52e720656cc1e26e250b3e604.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed21e0aaefb2f6c9b77ebd2350c35d18.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e13157ce25ba47624ab6c8cc147d54c.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf72850c9237dbc335bcb7e0af1fa03.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be918f6eb758609f95e2601b7d69e6d.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f73e022c1e500fe9a33b5d6edd10681.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625d4f103c6da284669c0917deeb0d13.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4333ab93877c75e50f3e1e74a96020d.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10d5bc6b47ac31fe673edb949c8b9e5.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3d1bc18fd1f6b8dfa0054ff3b96ac9.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7902833d8fd708287ba957c513c21105.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ead8d6ee31e32e6731d0b5078d0c480.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cd956111fb1c8ad3d5b0f9caaec343.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255fb162d6679c39a99deaa1611c5d18.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdefe5097f69f24f85fd5f753632233.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fb060a30994fd5f0124b139193f39a.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37896242564ea4785ed37cd3bbef8115.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e8d7cf19e52cdd029253e3f05449be.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b752834efb3aa6208005fbb2d0ee8e.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eebadeb70a0843af57b1bce6e155cf5.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd27a91f73c2bb245122eb7a6184ce1.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89064a7d36110fe690dae9a0ba6aca0.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26f86b93678761725516a1a433c5947.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0f2ff71529e93fb72e55c4cd9f3072.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b3e058d0b50c7dad2b1e611b1d5647.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969ec471936548a607b96bc59d593aba.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7d949909815277af2180a5abf8c79b.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0eeed2a4bc081fe5021cb78de0e629.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76fd5ccf7a7c037d1522b670bb5d393.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ca61b6ceb54f444f98fde37c2ca7f1.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85f0b21772ac37df4dec0f4b378de45.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cdc13c93a7a70ad3214393b5cb767f.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61a5ae90aeb1cc4bbb9b4fe231a547b.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2540e1582762f624597551640dd719f.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3418657c197b84f2c0a673ddc9dd72f4.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8d1d34426a7e86518fdfd43e8b1a9d.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1af382ef9ecd7bbd63fb28104cf2c7.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c0db682da040bbc1d797c96dfdee5d.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170d9394f62d94b2349981d553c1cf1f.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bec990dfa51f7847e1bbe2ee20bc444.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd793b312562438060943839fb179ce0.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dd13d9d45cfbfba1efb9100af1afff.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4d58cad57a4a96cb23268a83ad7e64.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc59cb17f33e3ffa22240b7b0e6841b.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996575dfa4defd3eddce375cd023b8d8.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fb45260c51abe6d86da4ac5398f81a.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d6f58d3d6f1db17d391abcaacd7eea.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff68a4112b12c7401de7e7d778213688.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7379a31b27456d45bf61ed6bc75329.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bed9a90c80a2157574a8e2039c57b8.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e4dcc55164b05c6731afeebf13bc60.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd3f368d98a0752e80d2d048ebf5187.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b02c32cbdd7abc2e4a92521bfb0da6.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5edaddfa7dddf8b63cdce174020e300.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4874f3d846bfef1cf378402d598c882.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a939e624bfb0b5a850927c7524623e3.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20df3e1c742579954f1833e664c6155.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3cc3adae1d036d38a28a4b841a219d.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62775259bb69be868b2450f4ac0befc7.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04731f91e8e759f54479230df8439a5.webp"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf792a20aa3f7b6f9d4a0421f30c3c04.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec798d9fe317bc1b57eae26c0007007d.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5534acdc759db54106f881ab625c3f.JPG"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c992629abdfcc0d1c590b1bb6865cb73.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d329435d34b7d9b39cceeec081f8825.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1694b9fb4e290fbb47a6c30b63342f40.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f1b2b0ce6f5446bde2b299fafa1da0.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a7ea3fa12dd301162bd9494289656d.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b3e413cbd5edb1faf51179de2433ac.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="image_10" descr="image_10"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4446,174 +4434,174 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="89" name="image_110" descr="image_110"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId89"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>110</xdr:row>
+      <xdr:row>111</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1143000" cy="762000"/>
+    <xdr:ext cx="762000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="90" name="image_111" descr="image_111"/>
+        <xdr:cNvPr id="90" name="image_112" descr="image_112"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>112</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="762000" cy="762000"/>
+    <xdr:ext cx="323850" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="91" name="image_113" descr="image_113"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>113</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="323850" cy="762000"/>
+    <xdr:ext cx="885825" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="92" name="image_114" descr="image_114"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>114</xdr:row>
+      <xdr:row>115</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="885825" cy="762000"/>
+    <xdr:ext cx="1009650" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="93" name="image_115" descr="image_115"/>
+        <xdr:cNvPr id="93" name="image_116" descr="image_116"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>116</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1009650" cy="762000"/>
+    <xdr:ext cx="609600" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="94" name="image_117" descr="image_117"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
@@ -4626,123 +4614,93 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="95" name="image_118" descr="image_118"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId95"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>118</xdr:row>
+      <xdr:row>120</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="609600" cy="762000"/>
+    <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="96" name="image_119" descr="image_119"/>
+        <xdr:cNvPr id="96" name="image_121" descr="image_121"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId96"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>121</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1019175" cy="762000"/>
+    <xdr:ext cx="695325" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="97" name="image_122" descr="image_122"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId97"/>
-        <a:stretch>
-[...28 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId98"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -5009,54 +4967,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P123"/>
+  <dimension ref="A1:P122"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A9" sqref="A9:P123"/>
+      <selection activeCell="A9" sqref="A9:P122"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="45" customWidth="true" style="1"/>
     <col min="2" max="2" width="11" customWidth="true" style="1"/>
     <col min="3" max="3" width="11" customWidth="true" style="1"/>
     <col min="4" max="4" width="11" customWidth="true" style="1"/>
     <col min="5" max="5" width="11" customWidth="true" style="1"/>
     <col min="6" max="6" width="14" customWidth="true" style="1"/>
     <col min="7" max="7" width="14" customWidth="true" style="1"/>
     <col min="8" max="8" width="14" customWidth="true" style="1"/>
     <col min="9" max="9" width="14" customWidth="true" style="1"/>
     <col min="10" max="10" width="20" customWidth="true" style="1"/>
     <col min="11" max="11" width="14" customWidth="true" style="1"/>
     <col min="12" max="12" width="14" customWidth="true" style="1"/>
     <col min="13" max="13" width="14" customWidth="true" style="1"/>
     <col min="14" max="14" width="14" customWidth="true" style="1"/>
     <col min="15" max="15" width="10" customWidth="true" style="1"/>
     <col min="16" max="16" width="21" customWidth="true" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" s="2" t="s">
         <v>0</v>
@@ -5218,530 +5176,530 @@
         <v>2.85</v>
       </c>
       <c r="J10" s="10" t="s">
         <v>25</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L10" s="10" t="s">
         <v>27</v>
       </c>
       <c r="M10" s="6" t="s">
         <v>28</v>
       </c>
       <c r="N10" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O10" s="6"/>
       <c r="P10" s="6"/>
     </row>
     <row r="11" spans="1:16" customHeight="1" ht="65">
       <c r="A11" s="6" t="s">
         <v>30</v>
       </c>
       <c r="B11" s="6">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="C11" s="6">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D11" s="6">
         <v>0</v>
       </c>
       <c r="E11" s="6" t="s">
         <v>31</v>
       </c>
       <c r="F11" s="9" t="s">
         <v>32</v>
       </c>
       <c r="G11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H11" s="6" t="s">
         <v>33</v>
       </c>
       <c r="I11" s="6">
         <v>14.5</v>
       </c>
       <c r="J11" s="10" t="s">
         <v>34</v>
       </c>
       <c r="K11" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L11" s="10" t="s">
         <v>32</v>
       </c>
       <c r="M11" s="6" t="s">
         <v>35</v>
       </c>
       <c r="N11" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O11" s="6">
-        <v>168386.84</v>
+        <v>154223.46</v>
       </c>
       <c r="P11" s="6"/>
     </row>
     <row r="12" spans="1:16" customHeight="1" ht="65">
       <c r="A12" s="6" t="s">
         <v>36</v>
       </c>
       <c r="B12" s="6">
         <v>0</v>
       </c>
       <c r="C12" s="6">
         <v>0</v>
       </c>
       <c r="D12" s="6">
         <v>0</v>
       </c>
       <c r="E12" s="6" t="s">
         <v>37</v>
       </c>
       <c r="F12" s="9" t="s">
         <v>32</v>
       </c>
       <c r="G12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H12" s="6" t="s">
         <v>33</v>
       </c>
       <c r="I12" s="6">
         <v>14.5</v>
       </c>
       <c r="J12" s="10" t="s">
         <v>38</v>
       </c>
       <c r="K12" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L12" s="10" t="s">
         <v>32</v>
       </c>
       <c r="M12" s="6" t="s">
         <v>39</v>
       </c>
       <c r="N12" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O12" s="6">
-        <v>178319.18</v>
+        <v>163320.4</v>
       </c>
       <c r="P12" s="6"/>
     </row>
     <row r="13" spans="1:16" customHeight="1" ht="65">
       <c r="A13" s="6" t="s">
         <v>40</v>
       </c>
       <c r="B13" s="6">
         <v>0</v>
       </c>
       <c r="C13" s="6">
         <v>0</v>
       </c>
       <c r="D13" s="6">
         <v>0</v>
       </c>
       <c r="E13" s="6" t="s">
         <v>41</v>
       </c>
       <c r="F13" s="9" t="s">
         <v>42</v>
       </c>
       <c r="G13" s="10" t="s">
         <v>43</v>
       </c>
       <c r="H13" s="6" t="s">
         <v>33</v>
       </c>
       <c r="I13" s="6">
         <v>37</v>
       </c>
       <c r="J13" s="10" t="s">
         <v>44</v>
       </c>
       <c r="K13" s="6" t="s">
         <v>45</v>
       </c>
       <c r="L13" s="10" t="s">
         <v>42</v>
       </c>
       <c r="M13" s="6" t="s">
         <v>46</v>
       </c>
       <c r="N13" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O13" s="6">
-        <v>300301.6</v>
+        <v>275042.59</v>
       </c>
       <c r="P13" s="6"/>
     </row>
     <row r="14" spans="1:16" customHeight="1" ht="65">
       <c r="A14" s="6" t="s">
         <v>47</v>
       </c>
       <c r="B14" s="6">
         <v>0</v>
       </c>
       <c r="C14" s="6">
         <v>0</v>
       </c>
       <c r="D14" s="6">
         <v>0</v>
       </c>
       <c r="E14" s="6" t="s">
         <v>48</v>
       </c>
       <c r="F14" s="9" t="s">
         <v>42</v>
       </c>
       <c r="G14" s="10" t="s">
         <v>43</v>
       </c>
       <c r="H14" s="6" t="s">
         <v>33</v>
       </c>
       <c r="I14" s="6">
         <v>49</v>
       </c>
       <c r="J14" s="10" t="s">
         <v>49</v>
       </c>
       <c r="K14" s="6" t="s">
         <v>45</v>
       </c>
       <c r="L14" s="10" t="s">
         <v>42</v>
       </c>
       <c r="M14" s="6" t="s">
         <v>50</v>
       </c>
       <c r="N14" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O14" s="6">
-        <v>424442.79</v>
+        <v>388742</v>
       </c>
       <c r="P14" s="6"/>
     </row>
     <row r="15" spans="1:16" customHeight="1" ht="65">
       <c r="A15" s="6" t="s">
         <v>51</v>
       </c>
       <c r="B15" s="6">
         <v>0</v>
       </c>
       <c r="C15" s="6">
         <v>0</v>
       </c>
       <c r="D15" s="6">
         <v>0</v>
       </c>
       <c r="E15" s="6" t="s">
         <v>52</v>
       </c>
       <c r="F15" s="9" t="s">
         <v>53</v>
       </c>
       <c r="G15" s="10" t="s">
         <v>43</v>
       </c>
       <c r="H15" s="6" t="s">
         <v>33</v>
       </c>
       <c r="I15" s="6">
         <v>5.6</v>
       </c>
       <c r="J15" s="10" t="s">
         <v>54</v>
       </c>
       <c r="K15" s="6" t="s">
         <v>45</v>
       </c>
       <c r="L15" s="10" t="s">
         <v>53</v>
       </c>
       <c r="M15" s="6" t="s">
         <v>55</v>
       </c>
       <c r="N15" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O15" s="6">
-        <v>63846.9</v>
+        <v>58476.59</v>
       </c>
       <c r="P15" s="6"/>
     </row>
     <row r="16" spans="1:16" customHeight="1" ht="65">
       <c r="A16" s="6" t="s">
         <v>56</v>
       </c>
       <c r="B16" s="6">
         <v>0</v>
       </c>
       <c r="C16" s="6">
         <v>0</v>
       </c>
       <c r="D16" s="6">
         <v>0</v>
       </c>
       <c r="E16" s="6" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="9" t="s">
         <v>53</v>
       </c>
       <c r="G16" s="10" t="s">
         <v>43</v>
       </c>
       <c r="H16" s="6" t="s">
         <v>33</v>
       </c>
       <c r="I16" s="6">
         <v>6.685</v>
       </c>
       <c r="J16" s="10" t="s">
         <v>58</v>
       </c>
       <c r="K16" s="6" t="s">
         <v>45</v>
       </c>
       <c r="L16" s="10" t="s">
         <v>53</v>
       </c>
       <c r="M16" s="6" t="s">
         <v>59</v>
       </c>
       <c r="N16" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O16" s="6">
-        <v>75764.99</v>
+        <v>69392.21</v>
       </c>
       <c r="P16" s="6"/>
     </row>
     <row r="17" spans="1:16" customHeight="1" ht="65">
       <c r="A17" s="6" t="s">
         <v>60</v>
       </c>
       <c r="B17" s="6">
         <v>0</v>
       </c>
       <c r="C17" s="6">
         <v>0</v>
       </c>
       <c r="D17" s="6">
         <v>0</v>
       </c>
       <c r="E17" s="6" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="9" t="s">
         <v>53</v>
       </c>
       <c r="G17" s="10" t="s">
         <v>43</v>
       </c>
       <c r="H17" s="6" t="s">
         <v>33</v>
       </c>
       <c r="I17" s="6">
         <v>6</v>
       </c>
       <c r="J17" s="10" t="s">
         <v>62</v>
       </c>
       <c r="K17" s="6" t="s">
         <v>45</v>
       </c>
       <c r="L17" s="10" t="s">
         <v>53</v>
       </c>
       <c r="M17" s="6" t="s">
         <v>63</v>
       </c>
       <c r="N17" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O17" s="6">
-        <v>75764.99</v>
+        <v>69392.21</v>
       </c>
       <c r="P17" s="6"/>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" s="6" t="s">
         <v>64</v>
       </c>
       <c r="B18" s="6">
         <v>0</v>
       </c>
       <c r="C18" s="6">
         <v>0</v>
       </c>
       <c r="D18" s="6">
         <v>0</v>
       </c>
       <c r="E18" s="6" t="s">
         <v>65</v>
       </c>
       <c r="F18" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G18" s="10" t="s">
         <v>66</v>
       </c>
       <c r="H18" s="6" t="s">
         <v>67</v>
       </c>
       <c r="I18" s="6">
         <v>10</v>
       </c>
       <c r="J18" s="10"/>
       <c r="K18" s="6" t="s">
         <v>68</v>
       </c>
       <c r="L18" s="10" t="s">
         <v>27</v>
       </c>
       <c r="M18" s="6" t="s">
         <v>69</v>
       </c>
       <c r="N18" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O18" s="6">
-        <v>47424</v>
+        <v>41932.81</v>
       </c>
       <c r="P18" s="6"/>
     </row>
     <row r="19" spans="1:16" customHeight="1" ht="65">
       <c r="A19" s="6" t="s">
         <v>70</v>
       </c>
       <c r="B19" s="6">
         <v>0</v>
       </c>
       <c r="C19" s="6">
         <v>0</v>
       </c>
       <c r="D19" s="6">
         <v>0</v>
       </c>
       <c r="E19" s="6" t="s">
         <v>71</v>
       </c>
       <c r="F19" s="9" t="s">
         <v>32</v>
       </c>
       <c r="G19" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H19" s="6" t="s">
         <v>33</v>
       </c>
       <c r="I19" s="6">
         <v>23.65</v>
       </c>
       <c r="J19" s="10" t="s">
         <v>72</v>
       </c>
       <c r="K19" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L19" s="10" t="s">
         <v>32</v>
       </c>
       <c r="M19" s="6" t="s">
         <v>73</v>
       </c>
       <c r="N19" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O19" s="6">
-        <v>338589.77</v>
+        <v>310110.19</v>
       </c>
       <c r="P19" s="6"/>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" s="6" t="s">
         <v>74</v>
       </c>
       <c r="B20" s="6">
         <v>0</v>
       </c>
       <c r="C20" s="6">
         <v>0</v>
       </c>
       <c r="D20" s="6">
         <v>0</v>
       </c>
       <c r="E20" s="6" t="s">
         <v>75</v>
       </c>
       <c r="F20" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G20" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H20" s="6" t="s">
         <v>67</v>
       </c>
       <c r="I20" s="6">
         <v>13.8</v>
       </c>
       <c r="J20" s="10"/>
       <c r="K20" s="6" t="s">
         <v>76</v>
       </c>
       <c r="L20" s="10" t="s">
         <v>27</v>
       </c>
       <c r="M20" s="6" t="s">
         <v>77</v>
       </c>
       <c r="N20" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O20" s="6">
-        <v>200792.75</v>
+        <v>180261.53</v>
       </c>
       <c r="P20" s="6"/>
     </row>
     <row r="21" spans="1:16" customHeight="1" ht="65">
       <c r="A21" s="6" t="s">
         <v>78</v>
       </c>
       <c r="B21" s="6">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="C21" s="6">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="D21" s="6">
         <v>0</v>
       </c>
       <c r="E21" s="6" t="s">
         <v>79</v>
       </c>
       <c r="F21" s="9" t="s">
         <v>80</v>
       </c>
       <c r="G21" s="10" t="s">
         <v>81</v>
       </c>
       <c r="H21" s="6" t="s">
         <v>67</v>
       </c>
       <c r="I21" s="6">
         <v>0.7</v>
       </c>
       <c r="J21" s="10" t="s">
         <v>82</v>
       </c>
       <c r="K21" s="6" t="s">
         <v>83</v>
       </c>
@@ -5781,51 +5739,51 @@
       <c r="G22" s="10" t="s">
         <v>66</v>
       </c>
       <c r="H22" s="6" t="s">
         <v>67</v>
       </c>
       <c r="I22" s="6">
         <v>6.3</v>
       </c>
       <c r="J22" s="10" t="s">
         <v>88</v>
       </c>
       <c r="K22" s="6" t="s">
         <v>89</v>
       </c>
       <c r="L22" s="10" t="s">
         <v>32</v>
       </c>
       <c r="M22" s="6" t="s">
         <v>90</v>
       </c>
       <c r="N22" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O22" s="6">
-        <v>54000.11</v>
+        <v>54000.09</v>
       </c>
       <c r="P22" s="6"/>
     </row>
     <row r="23" spans="1:16" customHeight="1" ht="65">
       <c r="A23" s="6" t="s">
         <v>91</v>
       </c>
       <c r="B23" s="6">
         <v>0</v>
       </c>
       <c r="C23" s="6">
         <v>0</v>
       </c>
       <c r="D23" s="6">
         <v>0</v>
       </c>
       <c r="E23" s="6" t="s">
         <v>92</v>
       </c>
       <c r="F23" s="9" t="s">
         <v>93</v>
       </c>
       <c r="G23" s="10" t="s">
         <v>66</v>
       </c>
@@ -5873,195 +5831,195 @@
         <v>22</v>
       </c>
       <c r="G24" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H24" s="6" t="s">
         <v>67</v>
       </c>
       <c r="I24" s="6">
         <v>14.1</v>
       </c>
       <c r="J24" s="10"/>
       <c r="K24" s="6" t="s">
         <v>76</v>
       </c>
       <c r="L24" s="10" t="s">
         <v>27</v>
       </c>
       <c r="M24" s="6" t="s">
         <v>100</v>
       </c>
       <c r="N24" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O24" s="6">
-        <v>245228.85</v>
+        <v>220153.98</v>
       </c>
       <c r="P24" s="6"/>
     </row>
     <row r="25" spans="1:16" customHeight="1" ht="65">
       <c r="A25" s="6" t="s">
         <v>101</v>
       </c>
       <c r="B25" s="6">
         <v>0</v>
       </c>
       <c r="C25" s="6">
         <v>0</v>
       </c>
       <c r="D25" s="6">
         <v>0</v>
       </c>
       <c r="E25" s="6" t="s">
         <v>102</v>
       </c>
       <c r="F25" s="9" t="s">
         <v>103</v>
       </c>
       <c r="G25" s="10" t="s">
         <v>43</v>
       </c>
       <c r="H25" s="6" t="s">
         <v>33</v>
       </c>
       <c r="I25" s="6">
         <v>20</v>
       </c>
       <c r="J25" s="10" t="s">
         <v>104</v>
       </c>
       <c r="K25" s="6" t="s">
         <v>45</v>
       </c>
       <c r="L25" s="10" t="s">
         <v>103</v>
       </c>
       <c r="M25" s="6" t="s">
         <v>105</v>
       </c>
       <c r="N25" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O25" s="6">
-        <v>115597.66</v>
+        <v>105874.5</v>
       </c>
       <c r="P25" s="6"/>
     </row>
     <row r="26" spans="1:16" customHeight="1" ht="65">
       <c r="A26" s="6" t="s">
         <v>106</v>
       </c>
       <c r="B26" s="6">
         <v>0</v>
       </c>
       <c r="C26" s="6">
         <v>0</v>
       </c>
       <c r="D26" s="6">
         <v>0</v>
       </c>
       <c r="E26" s="6" t="s">
         <v>107</v>
       </c>
       <c r="F26" s="9" t="s">
         <v>108</v>
       </c>
       <c r="G26" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H26" s="6" t="s">
         <v>33</v>
       </c>
       <c r="I26" s="6">
         <v>30</v>
       </c>
       <c r="J26" s="10" t="s">
         <v>109</v>
       </c>
       <c r="K26" s="6" t="s">
         <v>110</v>
       </c>
       <c r="L26" s="10" t="s">
         <v>111</v>
       </c>
       <c r="M26" s="6" t="s">
         <v>112</v>
       </c>
       <c r="N26" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O26" s="6">
-        <v>109887.54</v>
+        <v>100644.67</v>
       </c>
       <c r="P26" s="6"/>
     </row>
     <row r="27" spans="1:16" customHeight="1" ht="65">
       <c r="A27" s="6" t="s">
         <v>113</v>
       </c>
       <c r="B27" s="6">
         <v>0</v>
       </c>
       <c r="C27" s="6">
         <v>0</v>
       </c>
       <c r="D27" s="6">
         <v>0</v>
       </c>
       <c r="E27" s="6" t="s">
         <v>114</v>
       </c>
       <c r="F27" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G27" s="10" t="s">
         <v>115</v>
       </c>
       <c r="H27" s="6" t="s">
         <v>33</v>
       </c>
       <c r="I27" s="6">
         <v>5.7</v>
       </c>
       <c r="J27" s="10" t="s">
         <v>116</v>
       </c>
       <c r="K27" s="6" t="s">
         <v>117</v>
       </c>
       <c r="L27" s="10" t="s">
         <v>27</v>
       </c>
       <c r="M27" s="6" t="s">
         <v>118</v>
       </c>
       <c r="N27" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O27" s="6">
-        <v>279393.53</v>
+        <v>293363.18</v>
       </c>
       <c r="P27" s="6"/>
     </row>
     <row r="28" spans="1:16" customHeight="1" ht="65">
       <c r="A28" s="6" t="s">
         <v>119</v>
       </c>
       <c r="B28" s="6">
         <v>0</v>
       </c>
       <c r="C28" s="6">
         <v>0</v>
       </c>
       <c r="D28" s="6">
         <v>0</v>
       </c>
       <c r="E28" s="6" t="s">
         <v>120</v>
       </c>
       <c r="F28" s="9" t="s">
         <v>108</v>
       </c>
       <c r="G28" s="10" t="s">
         <v>23</v>
       </c>
@@ -6157,243 +6115,243 @@
       <c r="G30" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H30" s="6" t="s">
         <v>33</v>
       </c>
       <c r="I30" s="6">
         <v>9</v>
       </c>
       <c r="J30" s="10" t="s">
         <v>131</v>
       </c>
       <c r="K30" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L30" s="10" t="s">
         <v>27</v>
       </c>
       <c r="M30" s="6" t="s">
         <v>132</v>
       </c>
       <c r="N30" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O30" s="6">
-        <v>188137.84</v>
+        <v>172313.12</v>
       </c>
       <c r="P30" s="6"/>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" s="6" t="s">
         <v>133</v>
       </c>
       <c r="B31" s="6">
         <v>0</v>
       </c>
       <c r="C31" s="6">
         <v>0</v>
       </c>
       <c r="D31" s="6">
         <v>0</v>
       </c>
       <c r="E31" s="6" t="s">
         <v>134</v>
       </c>
       <c r="F31" s="9" t="s">
         <v>32</v>
       </c>
       <c r="G31" s="10" t="s">
         <v>66</v>
       </c>
       <c r="H31" s="6" t="s">
         <v>33</v>
       </c>
       <c r="I31" s="6">
         <v>6.3</v>
       </c>
       <c r="J31" s="10" t="s">
         <v>135</v>
       </c>
       <c r="K31" s="6" t="s">
         <v>68</v>
       </c>
       <c r="L31" s="10" t="s">
         <v>32</v>
       </c>
       <c r="M31" s="6" t="s">
         <v>136</v>
       </c>
       <c r="N31" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O31" s="6">
-        <v>4811.72</v>
+        <v>4254.57</v>
       </c>
       <c r="P31" s="6"/>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" s="6" t="s">
         <v>137</v>
       </c>
       <c r="B32" s="6">
-        <v>19</v>
+        <v>7</v>
       </c>
       <c r="C32" s="6">
-        <v>19</v>
+        <v>7</v>
       </c>
       <c r="D32" s="6">
         <v>0</v>
       </c>
       <c r="E32" s="6" t="s">
         <v>138</v>
       </c>
       <c r="F32" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="10" t="s">
         <v>66</v>
       </c>
       <c r="H32" s="6" t="s">
         <v>33</v>
       </c>
       <c r="I32" s="6">
         <v>6.5</v>
       </c>
       <c r="J32" s="10" t="s">
         <v>139</v>
       </c>
       <c r="K32" s="6" t="s">
         <v>68</v>
       </c>
       <c r="L32" s="10" t="s">
         <v>27</v>
       </c>
       <c r="M32" s="6" t="s">
         <v>140</v>
       </c>
       <c r="N32" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O32" s="6">
-        <v>19699.2</v>
+        <v>17418.24</v>
       </c>
       <c r="P32" s="6"/>
     </row>
     <row r="33" spans="1:16" customHeight="1" ht="65">
       <c r="A33" s="6" t="s">
         <v>141</v>
       </c>
       <c r="B33" s="6">
         <v>0</v>
       </c>
       <c r="C33" s="6">
         <v>0</v>
       </c>
       <c r="D33" s="6">
         <v>0</v>
       </c>
       <c r="E33" s="6" t="s">
         <v>142</v>
       </c>
       <c r="F33" s="9" t="s">
         <v>32</v>
       </c>
       <c r="G33" s="10" t="s">
         <v>66</v>
       </c>
       <c r="H33" s="6" t="s">
         <v>67</v>
       </c>
       <c r="I33" s="6">
         <v>8.61</v>
       </c>
       <c r="J33" s="10" t="s">
         <v>143</v>
       </c>
       <c r="K33" s="6" t="s">
         <v>89</v>
       </c>
       <c r="L33" s="10" t="s">
         <v>32</v>
       </c>
       <c r="M33" s="6" t="s">
         <v>144</v>
       </c>
       <c r="N33" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O33" s="6">
-        <v>33000.07</v>
+        <v>33000.08</v>
       </c>
       <c r="P33" s="6"/>
     </row>
     <row r="34" spans="1:16" customHeight="1" ht="65">
       <c r="A34" s="6" t="s">
         <v>145</v>
       </c>
       <c r="B34" s="6">
         <v>0</v>
       </c>
       <c r="C34" s="6">
         <v>0</v>
       </c>
       <c r="D34" s="6">
         <v>0</v>
       </c>
       <c r="E34" s="6" t="s">
         <v>146</v>
       </c>
       <c r="F34" s="9" t="s">
         <v>80</v>
       </c>
       <c r="G34" s="10" t="s">
         <v>43</v>
       </c>
       <c r="H34" s="6" t="s">
         <v>33</v>
       </c>
       <c r="I34" s="6">
         <v>5.5</v>
       </c>
       <c r="J34" s="10" t="s">
         <v>147</v>
       </c>
       <c r="K34" s="6" t="s">
         <v>148</v>
       </c>
       <c r="L34" s="10" t="s">
         <v>80</v>
       </c>
       <c r="M34" s="6" t="s">
         <v>149</v>
       </c>
       <c r="N34" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O34" s="6">
-        <v>55189.32</v>
+        <v>50547.24</v>
       </c>
       <c r="P34" s="6"/>
     </row>
     <row r="35" spans="1:16" customHeight="1" ht="65">
       <c r="A35" s="6" t="s">
         <v>150</v>
       </c>
       <c r="B35" s="6">
         <v>0</v>
       </c>
       <c r="C35" s="6">
         <v>0</v>
       </c>
       <c r="D35" s="6">
         <v>0</v>
       </c>
       <c r="E35" s="6" t="s">
         <v>151</v>
       </c>
       <c r="F35" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G35" s="10" t="s">
         <v>66</v>
       </c>
@@ -6450,90 +6408,90 @@
         <v>42</v>
       </c>
       <c r="J36" s="10" t="s">
         <v>157</v>
       </c>
       <c r="K36" s="6" t="s">
         <v>45</v>
       </c>
       <c r="L36" s="10" t="s">
         <v>103</v>
       </c>
       <c r="M36" s="6" t="s">
         <v>158</v>
       </c>
       <c r="N36" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O36" s="6"/>
       <c r="P36" s="6"/>
     </row>
     <row r="37" spans="1:16" customHeight="1" ht="65">
       <c r="A37" s="6" t="s">
         <v>159</v>
       </c>
       <c r="B37" s="6">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="C37" s="6">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D37" s="6">
         <v>0</v>
       </c>
       <c r="E37" s="6" t="s">
         <v>160</v>
       </c>
       <c r="F37" s="9" t="s">
         <v>32</v>
       </c>
       <c r="G37" s="10" t="s">
         <v>66</v>
       </c>
       <c r="H37" s="6" t="s">
         <v>67</v>
       </c>
       <c r="I37" s="6">
         <v>4.12</v>
       </c>
       <c r="J37" s="10" t="s">
         <v>161</v>
       </c>
       <c r="K37" s="6" t="s">
         <v>162</v>
       </c>
       <c r="L37" s="10" t="s">
         <v>32</v>
       </c>
       <c r="M37" s="6" t="s">
         <v>163</v>
       </c>
       <c r="N37" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O37" s="6">
-        <v>23786.74</v>
+        <v>21785.98</v>
       </c>
       <c r="P37" s="6"/>
     </row>
     <row r="38" spans="1:16" customHeight="1" ht="65">
       <c r="A38" s="6" t="s">
         <v>164</v>
       </c>
       <c r="B38" s="6">
         <v>0</v>
       </c>
       <c r="C38" s="6">
         <v>0</v>
       </c>
       <c r="D38" s="6">
         <v>0</v>
       </c>
       <c r="E38" s="6" t="s">
         <v>165</v>
       </c>
       <c r="F38" s="9" t="s">
         <v>166</v>
       </c>
       <c r="G38" s="10" t="s">
         <v>66</v>
       </c>
@@ -6583,51 +6541,51 @@
       <c r="G39" s="10" t="s">
         <v>81</v>
       </c>
       <c r="H39" s="6" t="s">
         <v>33</v>
       </c>
       <c r="I39" s="6">
         <v>68</v>
       </c>
       <c r="J39" s="10" t="s">
         <v>172</v>
       </c>
       <c r="K39" s="6" t="s">
         <v>173</v>
       </c>
       <c r="L39" s="10" t="s">
         <v>174</v>
       </c>
       <c r="M39" s="6" t="s">
         <v>175</v>
       </c>
       <c r="N39" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O39" s="6">
-        <v>65075.81</v>
+        <v>65075.82</v>
       </c>
       <c r="P39" s="6"/>
     </row>
     <row r="40" spans="1:16" customHeight="1" ht="65">
       <c r="A40" s="6" t="s">
         <v>176</v>
       </c>
       <c r="B40" s="6">
         <v>0</v>
       </c>
       <c r="C40" s="6">
         <v>0</v>
       </c>
       <c r="D40" s="6">
         <v>0</v>
       </c>
       <c r="E40" s="6" t="s">
         <v>177</v>
       </c>
       <c r="F40" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="10" t="s">
         <v>66</v>
       </c>
@@ -6677,51 +6635,51 @@
       <c r="G41" s="10" t="s">
         <v>66</v>
       </c>
       <c r="H41" s="6" t="s">
         <v>33</v>
       </c>
       <c r="I41" s="6">
         <v>29</v>
       </c>
       <c r="J41" s="10" t="s">
         <v>182</v>
       </c>
       <c r="K41" s="6" t="s">
         <v>68</v>
       </c>
       <c r="L41" s="10" t="s">
         <v>42</v>
       </c>
       <c r="M41" s="6" t="s">
         <v>183</v>
       </c>
       <c r="N41" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O41" s="6">
-        <v>84811.14</v>
+        <v>74990.9</v>
       </c>
       <c r="P41" s="6"/>
     </row>
     <row r="42" spans="1:16" customHeight="1" ht="65">
       <c r="A42" s="6" t="s">
         <v>184</v>
       </c>
       <c r="B42" s="6">
         <v>0</v>
       </c>
       <c r="C42" s="6">
         <v>0</v>
       </c>
       <c r="D42" s="6">
         <v>0</v>
       </c>
       <c r="E42" s="6" t="s">
         <v>185</v>
       </c>
       <c r="F42" s="9" t="s">
         <v>32</v>
       </c>
       <c r="G42" s="10" t="s">
         <v>66</v>
       </c>
@@ -6732,138 +6690,138 @@
         <v>6.9</v>
       </c>
       <c r="J42" s="10" t="s">
         <v>186</v>
       </c>
       <c r="K42" s="6" t="s">
         <v>68</v>
       </c>
       <c r="L42" s="10" t="s">
         <v>32</v>
       </c>
       <c r="M42" s="6" t="s">
         <v>187</v>
       </c>
       <c r="N42" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O42" s="6"/>
       <c r="P42" s="6"/>
     </row>
     <row r="43" spans="1:16" customHeight="1" ht="65">
       <c r="A43" s="6" t="s">
         <v>188</v>
       </c>
       <c r="B43" s="6">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="C43" s="6">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="D43" s="6">
         <v>0</v>
       </c>
       <c r="E43" s="6" t="s">
         <v>189</v>
       </c>
       <c r="F43" s="9" t="s">
         <v>32</v>
       </c>
       <c r="G43" s="10" t="s">
         <v>66</v>
       </c>
       <c r="H43" s="6" t="s">
         <v>67</v>
       </c>
       <c r="I43" s="6">
         <v>8.3</v>
       </c>
       <c r="J43" s="10" t="s">
         <v>190</v>
       </c>
       <c r="K43" s="6" t="s">
         <v>68</v>
       </c>
       <c r="L43" s="10" t="s">
         <v>32</v>
       </c>
       <c r="M43" s="6" t="s">
         <v>191</v>
       </c>
       <c r="N43" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O43" s="6">
-        <v>19706.5</v>
+        <v>17424.69</v>
       </c>
       <c r="P43" s="6"/>
     </row>
     <row r="44" spans="1:16" customHeight="1" ht="65">
       <c r="A44" s="6" t="s">
         <v>192</v>
       </c>
       <c r="B44" s="6">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="C44" s="6">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="D44" s="6">
         <v>0</v>
       </c>
       <c r="E44" s="6" t="s">
         <v>193</v>
       </c>
       <c r="F44" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="10" t="s">
         <v>66</v>
       </c>
       <c r="H44" s="6" t="s">
         <v>194</v>
       </c>
       <c r="I44" s="6">
         <v>5.7</v>
       </c>
       <c r="J44" s="10" t="s">
         <v>195</v>
       </c>
       <c r="K44" s="6" t="s">
         <v>68</v>
       </c>
       <c r="L44" s="10" t="s">
         <v>27</v>
       </c>
       <c r="M44" s="6" t="s">
         <v>196</v>
       </c>
       <c r="N44" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O44" s="6">
-        <v>18184.06</v>
+        <v>16078.55</v>
       </c>
       <c r="P44" s="6"/>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" s="6" t="s">
         <v>197</v>
       </c>
       <c r="B45" s="6">
         <v>0</v>
       </c>
       <c r="C45" s="6">
         <v>0</v>
       </c>
       <c r="D45" s="6">
         <v>0</v>
       </c>
       <c r="E45" s="6" t="s">
         <v>198</v>
       </c>
       <c r="F45" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="10" t="s">
         <v>199</v>
       </c>
@@ -6959,99 +6917,99 @@
       <c r="G47" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H47" s="6" t="s">
         <v>33</v>
       </c>
       <c r="I47" s="6">
         <v>35</v>
       </c>
       <c r="J47" s="10" t="s">
         <v>209</v>
       </c>
       <c r="K47" s="6" t="s">
         <v>110</v>
       </c>
       <c r="L47" s="10" t="s">
         <v>111</v>
       </c>
       <c r="M47" s="6" t="s">
         <v>210</v>
       </c>
       <c r="N47" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O47" s="6">
-        <v>130714.8</v>
+        <v>119720.08</v>
       </c>
       <c r="P47" s="6"/>
     </row>
     <row r="48" spans="1:16" customHeight="1" ht="65">
       <c r="A48" s="6" t="s">
         <v>211</v>
       </c>
       <c r="B48" s="6">
         <v>0</v>
       </c>
       <c r="C48" s="6">
         <v>0</v>
       </c>
       <c r="D48" s="6">
         <v>0</v>
       </c>
       <c r="E48" s="6" t="s">
         <v>212</v>
       </c>
       <c r="F48" s="9" t="s">
         <v>32</v>
       </c>
       <c r="G48" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H48" s="6" t="s">
         <v>33</v>
       </c>
       <c r="I48" s="6">
         <v>10</v>
       </c>
       <c r="J48" s="10" t="s">
         <v>213</v>
       </c>
       <c r="K48" s="6" t="s">
         <v>76</v>
       </c>
       <c r="L48" s="10" t="s">
         <v>32</v>
       </c>
       <c r="M48" s="6" t="s">
         <v>214</v>
       </c>
       <c r="N48" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O48" s="6">
-        <v>97262.05</v>
+        <v>87316.89</v>
       </c>
       <c r="P48" s="6"/>
     </row>
     <row r="49" spans="1:16" customHeight="1" ht="65">
       <c r="A49" s="6" t="s">
         <v>215</v>
       </c>
       <c r="B49" s="6">
         <v>0</v>
       </c>
       <c r="C49" s="6">
         <v>0</v>
       </c>
       <c r="D49" s="6">
         <v>0</v>
       </c>
       <c r="E49" s="6">
         <v>21000807725</v>
       </c>
       <c r="F49" s="9" t="s">
         <v>108</v>
       </c>
       <c r="G49" s="10" t="s">
         <v>81</v>
       </c>
@@ -7103,51 +7061,51 @@
       <c r="G50" s="10" t="s">
         <v>66</v>
       </c>
       <c r="H50" s="6" t="s">
         <v>67</v>
       </c>
       <c r="I50" s="6">
         <v>4.5</v>
       </c>
       <c r="J50" s="10" t="s">
         <v>220</v>
       </c>
       <c r="K50" s="6" t="s">
         <v>68</v>
       </c>
       <c r="L50" s="10" t="s">
         <v>32</v>
       </c>
       <c r="M50" s="6" t="s">
         <v>221</v>
       </c>
       <c r="N50" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O50" s="6">
-        <v>8560.65</v>
+        <v>7569.41</v>
       </c>
       <c r="P50" s="6"/>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" s="6" t="s">
         <v>222</v>
       </c>
       <c r="B51" s="6">
         <v>0</v>
       </c>
       <c r="C51" s="6">
         <v>0</v>
       </c>
       <c r="D51" s="6">
         <v>0</v>
       </c>
       <c r="E51" s="6" t="s">
         <v>223</v>
       </c>
       <c r="F51" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="10" t="s">
         <v>199</v>
       </c>
@@ -7197,51 +7155,51 @@
       <c r="G52" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H52" s="6" t="s">
         <v>33</v>
       </c>
       <c r="I52" s="6">
         <v>45</v>
       </c>
       <c r="J52" s="10" t="s">
         <v>227</v>
       </c>
       <c r="K52" s="6" t="s">
         <v>110</v>
       </c>
       <c r="L52" s="10" t="s">
         <v>111</v>
       </c>
       <c r="M52" s="6" t="s">
         <v>228</v>
       </c>
       <c r="N52" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O52" s="6">
-        <v>108209.61</v>
+        <v>99107.87</v>
       </c>
       <c r="P52" s="6"/>
     </row>
     <row r="53" spans="1:16" customHeight="1" ht="65">
       <c r="A53" s="6" t="s">
         <v>229</v>
       </c>
       <c r="B53" s="6">
         <v>0</v>
       </c>
       <c r="C53" s="6">
         <v>0</v>
       </c>
       <c r="D53" s="6">
         <v>0</v>
       </c>
       <c r="E53" s="6" t="s">
         <v>230</v>
       </c>
       <c r="F53" s="9" t="s">
         <v>231</v>
       </c>
       <c r="G53" s="10" t="s">
         <v>232</v>
       </c>
@@ -7252,330 +7210,330 @@
         <v>125</v>
       </c>
       <c r="J53" s="10" t="s">
         <v>233</v>
       </c>
       <c r="K53" s="6" t="s">
         <v>234</v>
       </c>
       <c r="L53" s="10" t="s">
         <v>231</v>
       </c>
       <c r="M53" s="6" t="s">
         <v>235</v>
       </c>
       <c r="N53" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O53" s="6"/>
       <c r="P53" s="6"/>
     </row>
     <row r="54" spans="1:16" customHeight="1" ht="65">
       <c r="A54" s="6" t="s">
         <v>236</v>
       </c>
       <c r="B54" s="6">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="C54" s="6">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="D54" s="6">
         <v>0</v>
       </c>
       <c r="E54" s="6" t="s">
         <v>237</v>
       </c>
       <c r="F54" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G54" s="10" t="s">
         <v>66</v>
       </c>
       <c r="H54" s="6" t="s">
         <v>33</v>
       </c>
       <c r="I54" s="6">
         <v>4.2</v>
       </c>
       <c r="J54" s="10" t="s">
         <v>238</v>
       </c>
       <c r="K54" s="6" t="s">
         <v>68</v>
       </c>
       <c r="L54" s="10" t="s">
         <v>27</v>
       </c>
       <c r="M54" s="6" t="s">
         <v>239</v>
       </c>
       <c r="N54" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O54" s="6">
-        <v>17983.44</v>
+        <v>15901.16</v>
       </c>
       <c r="P54" s="6"/>
     </row>
     <row r="55" spans="1:16" customHeight="1" ht="65">
       <c r="A55" s="6" t="s">
         <v>240</v>
       </c>
       <c r="B55" s="6">
         <v>0</v>
       </c>
       <c r="C55" s="6">
         <v>0</v>
       </c>
       <c r="D55" s="6">
         <v>0</v>
       </c>
       <c r="E55" s="6" t="s">
         <v>241</v>
       </c>
       <c r="F55" s="9" t="s">
         <v>32</v>
       </c>
       <c r="G55" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H55" s="6" t="s">
         <v>33</v>
       </c>
       <c r="I55" s="6">
         <v>9.2</v>
       </c>
       <c r="J55" s="10" t="s">
         <v>242</v>
       </c>
       <c r="K55" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L55" s="10" t="s">
         <v>32</v>
       </c>
       <c r="M55" s="6" t="s">
         <v>243</v>
       </c>
       <c r="N55" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O55" s="6">
-        <v>73774.87</v>
+        <v>67569.53</v>
       </c>
       <c r="P55" s="6"/>
     </row>
     <row r="56" spans="1:16" customHeight="1" ht="65">
       <c r="A56" s="6" t="s">
         <v>244</v>
       </c>
       <c r="B56" s="6">
         <v>0</v>
       </c>
       <c r="C56" s="6">
         <v>0</v>
       </c>
       <c r="D56" s="6">
         <v>0</v>
       </c>
       <c r="E56" s="6" t="s">
         <v>245</v>
       </c>
       <c r="F56" s="9" t="s">
         <v>32</v>
       </c>
       <c r="G56" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H56" s="6" t="s">
         <v>33</v>
       </c>
       <c r="I56" s="6">
         <v>9.2</v>
       </c>
       <c r="J56" s="10" t="s">
         <v>246</v>
       </c>
       <c r="K56" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L56" s="10" t="s">
         <v>32</v>
       </c>
       <c r="M56" s="6" t="s">
         <v>247</v>
       </c>
       <c r="N56" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O56" s="6">
-        <v>89764.95</v>
+        <v>82214.62</v>
       </c>
       <c r="P56" s="6"/>
     </row>
     <row r="57" spans="1:16" customHeight="1" ht="65">
       <c r="A57" s="6" t="s">
         <v>248</v>
       </c>
       <c r="B57" s="6">
         <v>1</v>
       </c>
       <c r="C57" s="6">
         <v>1</v>
       </c>
       <c r="D57" s="6">
         <v>0</v>
       </c>
       <c r="E57" s="6">
         <v>57008</v>
       </c>
       <c r="F57" s="9" t="s">
         <v>32</v>
       </c>
       <c r="G57" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H57" s="6" t="s">
         <v>33</v>
       </c>
       <c r="I57" s="6">
         <v>0.2</v>
       </c>
       <c r="J57" s="10" t="s">
         <v>249</v>
       </c>
       <c r="K57" s="6" t="s">
         <v>76</v>
       </c>
       <c r="L57" s="10" t="s">
         <v>250</v>
       </c>
       <c r="M57" s="6" t="s">
         <v>251</v>
       </c>
       <c r="N57" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O57" s="6">
-        <v>32635.8</v>
+        <v>29298.76</v>
       </c>
       <c r="P57" s="6"/>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" s="6" t="s">
         <v>252</v>
       </c>
       <c r="B58" s="6">
-        <v>38</v>
+        <v>29</v>
       </c>
       <c r="C58" s="6">
-        <v>38</v>
+        <v>29</v>
       </c>
       <c r="D58" s="6">
         <v>0</v>
       </c>
       <c r="E58" s="6" t="s">
         <v>253</v>
       </c>
       <c r="F58" s="9" t="s">
         <v>32</v>
       </c>
       <c r="G58" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H58" s="6" t="s">
         <v>67</v>
       </c>
       <c r="I58" s="6">
         <v>11.5</v>
       </c>
       <c r="J58" s="10" t="s">
         <v>254</v>
       </c>
       <c r="K58" s="6" t="s">
         <v>76</v>
       </c>
       <c r="L58" s="10" t="s">
         <v>32</v>
       </c>
       <c r="M58" s="6" t="s">
         <v>255</v>
       </c>
       <c r="N58" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O58" s="6">
-        <v>188439.41</v>
+        <v>169171.22</v>
       </c>
       <c r="P58" s="6"/>
     </row>
     <row r="59" spans="1:16" customHeight="1" ht="65">
       <c r="A59" s="6" t="s">
         <v>256</v>
       </c>
       <c r="B59" s="6">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="C59" s="6">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D59" s="6">
         <v>0</v>
       </c>
       <c r="E59" s="6" t="s">
         <v>257</v>
       </c>
       <c r="F59" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G59" s="10" t="s">
         <v>66</v>
       </c>
       <c r="H59" s="6" t="s">
         <v>67</v>
       </c>
       <c r="I59" s="6">
         <v>4.5</v>
       </c>
       <c r="J59" s="10" t="s">
         <v>258</v>
       </c>
       <c r="K59" s="6" t="s">
         <v>153</v>
       </c>
       <c r="L59" s="10" t="s">
         <v>27</v>
       </c>
       <c r="M59" s="6" t="s">
         <v>259</v>
       </c>
       <c r="N59" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O59" s="6">
-        <v>62006.64</v>
+        <v>54826.93</v>
       </c>
       <c r="P59" s="6"/>
     </row>
     <row r="60" spans="1:16" customHeight="1" ht="65">
       <c r="A60" s="6" t="s">
         <v>260</v>
       </c>
       <c r="B60" s="6">
         <v>0</v>
       </c>
       <c r="C60" s="6">
         <v>0</v>
       </c>
       <c r="D60" s="6">
         <v>0</v>
       </c>
       <c r="E60" s="6" t="s">
         <v>261</v>
       </c>
       <c r="F60" s="9" t="s">
         <v>80</v>
       </c>
       <c r="G60" s="10" t="s">
         <v>66</v>
       </c>
@@ -7586,570 +7544,570 @@
         <v>15.51</v>
       </c>
       <c r="J60" s="10" t="s">
         <v>262</v>
       </c>
       <c r="K60" s="6" t="s">
         <v>153</v>
       </c>
       <c r="L60" s="10" t="s">
         <v>80</v>
       </c>
       <c r="M60" s="6" t="s">
         <v>263</v>
       </c>
       <c r="N60" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O60" s="6"/>
       <c r="P60" s="6"/>
     </row>
     <row r="61" spans="1:16" customHeight="1" ht="65">
       <c r="A61" s="6" t="s">
         <v>264</v>
       </c>
       <c r="B61" s="6">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C61" s="6">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="D61" s="6">
         <v>0</v>
       </c>
       <c r="E61" s="6" t="s">
         <v>265</v>
       </c>
       <c r="F61" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G61" s="10" t="s">
         <v>66</v>
       </c>
       <c r="H61" s="6" t="s">
         <v>67</v>
       </c>
       <c r="I61" s="6">
         <v>5.4</v>
       </c>
       <c r="J61" s="10" t="s">
         <v>266</v>
       </c>
       <c r="K61" s="6" t="s">
         <v>68</v>
       </c>
       <c r="L61" s="10" t="s">
         <v>27</v>
       </c>
       <c r="M61" s="6" t="s">
         <v>267</v>
       </c>
       <c r="N61" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O61" s="6">
-        <v>32880.64</v>
+        <v>29073.4</v>
       </c>
       <c r="P61" s="6"/>
     </row>
     <row r="62" spans="1:16" customHeight="1" ht="65">
       <c r="A62" s="6" t="s">
         <v>268</v>
       </c>
       <c r="B62" s="6">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="C62" s="6">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="D62" s="6">
         <v>0</v>
       </c>
       <c r="E62" s="6" t="s">
         <v>269</v>
       </c>
       <c r="F62" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G62" s="10" t="s">
         <v>66</v>
       </c>
       <c r="H62" s="6" t="s">
         <v>67</v>
       </c>
       <c r="I62" s="6">
         <v>0</v>
       </c>
       <c r="J62" s="10" t="s">
         <v>270</v>
       </c>
       <c r="K62" s="6" t="s">
         <v>68</v>
       </c>
       <c r="L62" s="10" t="s">
         <v>27</v>
       </c>
       <c r="M62" s="6" t="s">
         <v>271</v>
       </c>
       <c r="N62" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O62" s="6">
-        <v>16467.07</v>
+        <v>14560.36</v>
       </c>
       <c r="P62" s="6"/>
     </row>
     <row r="63" spans="1:16" customHeight="1" ht="65">
       <c r="A63" s="6" t="s">
         <v>272</v>
       </c>
       <c r="B63" s="6">
         <v>0</v>
       </c>
       <c r="C63" s="6">
         <v>0</v>
       </c>
       <c r="D63" s="6">
         <v>0</v>
       </c>
       <c r="E63" s="6" t="s">
         <v>273</v>
       </c>
       <c r="F63" s="9" t="s">
         <v>108</v>
       </c>
       <c r="G63" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H63" s="6" t="s">
         <v>33</v>
       </c>
       <c r="I63" s="6">
         <v>43.5</v>
       </c>
       <c r="J63" s="10" t="s">
         <v>274</v>
       </c>
       <c r="K63" s="6" t="s">
         <v>110</v>
       </c>
       <c r="L63" s="10" t="s">
         <v>111</v>
       </c>
       <c r="M63" s="6" t="s">
         <v>275</v>
       </c>
       <c r="N63" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O63" s="6">
-        <v>189606.23</v>
+        <v>173658.04</v>
       </c>
       <c r="P63" s="6"/>
     </row>
     <row r="64" spans="1:16" customHeight="1" ht="65">
       <c r="A64" s="6" t="s">
         <v>276</v>
       </c>
       <c r="B64" s="6">
         <v>0</v>
       </c>
       <c r="C64" s="6">
         <v>0</v>
       </c>
       <c r="D64" s="6">
         <v>0</v>
       </c>
       <c r="E64" s="6" t="s">
         <v>277</v>
       </c>
       <c r="F64" s="9" t="s">
         <v>108</v>
       </c>
       <c r="G64" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H64" s="6" t="s">
         <v>33</v>
       </c>
       <c r="I64" s="6">
         <v>8.5</v>
       </c>
       <c r="J64" s="10" t="s">
         <v>278</v>
       </c>
       <c r="K64" s="6" t="s">
         <v>110</v>
       </c>
       <c r="L64" s="10" t="s">
         <v>111</v>
       </c>
       <c r="M64" s="6" t="s">
         <v>279</v>
       </c>
       <c r="N64" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O64" s="6">
-        <v>45726.45</v>
+        <v>41880.31</v>
       </c>
       <c r="P64" s="6"/>
     </row>
     <row r="65" spans="1:16" customHeight="1" ht="65">
       <c r="A65" s="6" t="s">
         <v>280</v>
       </c>
       <c r="B65" s="6">
         <v>0</v>
       </c>
       <c r="C65" s="6">
         <v>0</v>
       </c>
       <c r="D65" s="6">
         <v>0</v>
       </c>
       <c r="E65" s="6" t="s">
         <v>281</v>
       </c>
       <c r="F65" s="9" t="s">
         <v>108</v>
       </c>
       <c r="G65" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H65" s="6" t="s">
         <v>33</v>
       </c>
       <c r="I65" s="6">
         <v>14</v>
       </c>
       <c r="J65" s="10" t="s">
         <v>282</v>
       </c>
       <c r="K65" s="6" t="s">
         <v>110</v>
       </c>
       <c r="L65" s="10" t="s">
         <v>111</v>
       </c>
       <c r="M65" s="6" t="s">
         <v>283</v>
       </c>
       <c r="N65" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O65" s="6">
-        <v>62244.47</v>
+        <v>57008.94</v>
       </c>
       <c r="P65" s="6"/>
     </row>
     <row r="66" spans="1:16" customHeight="1" ht="65">
       <c r="A66" s="6" t="s">
         <v>284</v>
       </c>
       <c r="B66" s="6">
         <v>0</v>
       </c>
       <c r="C66" s="6">
         <v>0</v>
       </c>
       <c r="D66" s="6">
         <v>0</v>
       </c>
       <c r="E66" s="6" t="s">
         <v>285</v>
       </c>
       <c r="F66" s="9" t="s">
         <v>108</v>
       </c>
       <c r="G66" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H66" s="6" t="s">
         <v>33</v>
       </c>
       <c r="I66" s="6">
         <v>11.5</v>
       </c>
       <c r="J66" s="10" t="s">
         <v>286</v>
       </c>
       <c r="K66" s="6" t="s">
         <v>110</v>
       </c>
       <c r="L66" s="10" t="s">
         <v>111</v>
       </c>
       <c r="M66" s="6" t="s">
         <v>287</v>
       </c>
       <c r="N66" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O66" s="6">
-        <v>62244.47</v>
+        <v>57008.94</v>
       </c>
       <c r="P66" s="6"/>
     </row>
     <row r="67" spans="1:16" customHeight="1" ht="65">
       <c r="A67" s="6" t="s">
         <v>288</v>
       </c>
       <c r="B67" s="6">
         <v>0</v>
       </c>
       <c r="C67" s="6">
         <v>0</v>
       </c>
       <c r="D67" s="6">
         <v>0</v>
       </c>
       <c r="E67" s="6" t="s">
         <v>289</v>
       </c>
       <c r="F67" s="9" t="s">
         <v>108</v>
       </c>
       <c r="G67" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H67" s="6" t="s">
         <v>33</v>
       </c>
       <c r="I67" s="6">
         <v>17</v>
       </c>
       <c r="J67" s="10" t="s">
         <v>290</v>
       </c>
       <c r="K67" s="6" t="s">
         <v>110</v>
       </c>
       <c r="L67" s="10" t="s">
         <v>111</v>
       </c>
       <c r="M67" s="6" t="s">
         <v>291</v>
       </c>
       <c r="N67" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O67" s="6">
-        <v>78523.79</v>
+        <v>71918.97</v>
       </c>
       <c r="P67" s="6"/>
     </row>
     <row r="68" spans="1:16" customHeight="1" ht="65">
       <c r="A68" s="6" t="s">
         <v>292</v>
       </c>
       <c r="B68" s="6">
         <v>0</v>
       </c>
       <c r="C68" s="6">
         <v>0</v>
       </c>
       <c r="D68" s="6">
         <v>0</v>
       </c>
       <c r="E68" s="6" t="s">
         <v>293</v>
       </c>
       <c r="F68" s="9" t="s">
         <v>103</v>
       </c>
       <c r="G68" s="10" t="s">
         <v>66</v>
       </c>
       <c r="H68" s="6" t="s">
         <v>33</v>
       </c>
       <c r="I68" s="6">
         <v>25</v>
       </c>
       <c r="J68" s="10" t="s">
         <v>294</v>
       </c>
       <c r="K68" s="6" t="s">
         <v>295</v>
       </c>
       <c r="L68" s="10" t="s">
         <v>103</v>
       </c>
       <c r="M68" s="6" t="s">
         <v>296</v>
       </c>
       <c r="N68" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O68" s="6">
-        <v>58374.65</v>
+        <v>52647.84</v>
       </c>
       <c r="P68" s="6"/>
     </row>
     <row r="69" spans="1:16" customHeight="1" ht="65">
       <c r="A69" s="6" t="s">
         <v>297</v>
       </c>
       <c r="B69" s="6">
         <v>0</v>
       </c>
       <c r="C69" s="6">
         <v>0</v>
       </c>
       <c r="D69" s="6">
         <v>0</v>
       </c>
       <c r="E69" s="6" t="s">
         <v>298</v>
       </c>
       <c r="F69" s="9" t="s">
         <v>32</v>
       </c>
       <c r="G69" s="10" t="s">
         <v>43</v>
       </c>
       <c r="H69" s="6" t="s">
         <v>33</v>
       </c>
       <c r="I69" s="6">
         <v>0</v>
       </c>
       <c r="J69" s="10" t="s">
         <v>299</v>
       </c>
       <c r="K69" s="6" t="s">
         <v>148</v>
       </c>
       <c r="L69" s="10" t="s">
         <v>32</v>
       </c>
       <c r="M69" s="6" t="s">
         <v>300</v>
       </c>
       <c r="N69" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O69" s="6">
-        <v>44747.08</v>
+        <v>40983.3</v>
       </c>
       <c r="P69" s="6"/>
     </row>
     <row r="70" spans="1:16" customHeight="1" ht="65">
       <c r="A70" s="6" t="s">
         <v>301</v>
       </c>
       <c r="B70" s="6">
         <v>0</v>
       </c>
       <c r="C70" s="6">
         <v>0</v>
       </c>
       <c r="D70" s="6">
         <v>0</v>
       </c>
       <c r="E70" s="6" t="s">
         <v>302</v>
       </c>
       <c r="F70" s="9" t="s">
         <v>42</v>
       </c>
       <c r="G70" s="10" t="s">
         <v>66</v>
       </c>
       <c r="H70" s="6" t="s">
         <v>67</v>
       </c>
       <c r="I70" s="6">
         <v>45</v>
       </c>
       <c r="J70" s="10" t="s">
         <v>303</v>
       </c>
       <c r="K70" s="6" t="s">
         <v>68</v>
       </c>
       <c r="L70" s="10" t="s">
         <v>42</v>
       </c>
       <c r="M70" s="6" t="s">
         <v>304</v>
       </c>
       <c r="N70" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O70" s="6">
-        <v>120542.08</v>
+        <v>106584.55</v>
       </c>
       <c r="P70" s="6"/>
     </row>
     <row r="71" spans="1:16" customHeight="1" ht="65">
       <c r="A71" s="6" t="s">
         <v>305</v>
       </c>
       <c r="B71" s="6">
         <v>0</v>
       </c>
       <c r="C71" s="6">
         <v>0</v>
       </c>
       <c r="D71" s="6">
         <v>0</v>
       </c>
       <c r="E71" s="6" t="s">
         <v>306</v>
       </c>
       <c r="F71" s="9" t="s">
         <v>32</v>
       </c>
       <c r="G71" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H71" s="6" t="s">
         <v>33</v>
       </c>
       <c r="I71" s="6">
         <v>13.4</v>
       </c>
       <c r="J71" s="10" t="s">
         <v>307</v>
       </c>
       <c r="K71" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L71" s="10" t="s">
         <v>32</v>
       </c>
       <c r="M71" s="6" t="s">
         <v>308</v>
       </c>
       <c r="N71" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O71" s="6">
-        <v>101639.39</v>
+        <v>93090.29</v>
       </c>
       <c r="P71" s="6"/>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" s="6" t="s">
         <v>309</v>
       </c>
       <c r="B72" s="6">
         <v>0</v>
       </c>
       <c r="C72" s="6">
         <v>0</v>
       </c>
       <c r="D72" s="6">
         <v>0</v>
       </c>
       <c r="E72" s="6" t="s">
         <v>310</v>
       </c>
       <c r="F72" s="9" t="s">
         <v>311</v>
       </c>
       <c r="G72" s="10" t="s">
         <v>312</v>
       </c>
@@ -8197,195 +8155,195 @@
       <c r="G73" s="10" t="s">
         <v>66</v>
       </c>
       <c r="H73" s="6" t="s">
         <v>67</v>
       </c>
       <c r="I73" s="6">
         <v>7.4</v>
       </c>
       <c r="J73" s="10" t="s">
         <v>318</v>
       </c>
       <c r="K73" s="6" t="s">
         <v>68</v>
       </c>
       <c r="L73" s="10" t="s">
         <v>80</v>
       </c>
       <c r="M73" s="6" t="s">
         <v>319</v>
       </c>
       <c r="N73" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O73" s="6">
-        <v>20654.98</v>
+        <v>18263.34</v>
       </c>
       <c r="P73" s="6"/>
     </row>
     <row r="74" spans="1:16" customHeight="1" ht="65">
       <c r="A74" s="6" t="s">
         <v>320</v>
       </c>
       <c r="B74" s="6">
         <v>0</v>
       </c>
       <c r="C74" s="6">
         <v>0</v>
       </c>
       <c r="D74" s="6">
         <v>0</v>
       </c>
       <c r="E74" s="6" t="s">
         <v>321</v>
       </c>
       <c r="F74" s="9" t="s">
         <v>80</v>
       </c>
       <c r="G74" s="10" t="s">
         <v>66</v>
       </c>
       <c r="H74" s="6" t="s">
         <v>67</v>
       </c>
       <c r="I74" s="6">
         <v>3.6</v>
       </c>
       <c r="J74" s="10" t="s">
         <v>322</v>
       </c>
       <c r="K74" s="6" t="s">
         <v>68</v>
       </c>
       <c r="L74" s="10" t="s">
         <v>80</v>
       </c>
       <c r="M74" s="6" t="s">
         <v>323</v>
       </c>
       <c r="N74" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O74" s="6">
-        <v>11843.84</v>
+        <v>9425.21</v>
       </c>
       <c r="P74" s="6"/>
     </row>
     <row r="75" spans="1:16" customHeight="1" ht="65">
       <c r="A75" s="6" t="s">
         <v>324</v>
       </c>
       <c r="B75" s="6">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="C75" s="6">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D75" s="6">
         <v>0</v>
       </c>
       <c r="E75" s="6" t="s">
         <v>325</v>
       </c>
       <c r="F75" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="10" t="s">
         <v>66</v>
       </c>
       <c r="H75" s="6" t="s">
         <v>67</v>
       </c>
       <c r="I75" s="6">
         <v>4.4</v>
       </c>
       <c r="J75" s="10" t="s">
         <v>326</v>
       </c>
       <c r="K75" s="6" t="s">
         <v>68</v>
       </c>
       <c r="L75" s="10" t="s">
         <v>27</v>
       </c>
       <c r="M75" s="6" t="s">
         <v>327</v>
       </c>
       <c r="N75" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O75" s="6">
-        <v>11993.42</v>
+        <v>10604.7</v>
       </c>
       <c r="P75" s="6"/>
     </row>
     <row r="76" spans="1:16" customHeight="1" ht="65">
       <c r="A76" s="6" t="s">
         <v>328</v>
       </c>
       <c r="B76" s="6">
         <v>1</v>
       </c>
       <c r="C76" s="6">
         <v>1</v>
       </c>
       <c r="D76" s="6">
         <v>0</v>
       </c>
       <c r="E76" s="6" t="s">
         <v>329</v>
       </c>
       <c r="F76" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G76" s="10" t="s">
         <v>66</v>
       </c>
       <c r="H76" s="6" t="s">
         <v>33</v>
       </c>
       <c r="I76" s="6">
         <v>5.8</v>
       </c>
       <c r="J76" s="10" t="s">
         <v>330</v>
       </c>
       <c r="K76" s="6" t="s">
         <v>68</v>
       </c>
       <c r="L76" s="10" t="s">
         <v>27</v>
       </c>
       <c r="M76" s="6" t="s">
         <v>331</v>
       </c>
       <c r="N76" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O76" s="6">
-        <v>16754.05</v>
+        <v>14814.11</v>
       </c>
       <c r="P76" s="6"/>
     </row>
     <row r="77" spans="1:16" customHeight="1" ht="65">
       <c r="A77" s="6" t="s">
         <v>332</v>
       </c>
       <c r="B77" s="6">
         <v>0</v>
       </c>
       <c r="C77" s="6">
         <v>0</v>
       </c>
       <c r="D77" s="6">
         <v>0</v>
       </c>
       <c r="E77" s="6" t="s">
         <v>333</v>
       </c>
       <c r="F77" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G77" s="10" t="s">
         <v>334</v>
       </c>
@@ -8619,99 +8577,99 @@
       <c r="G82" s="10" t="s">
         <v>66</v>
       </c>
       <c r="H82" s="6" t="s">
         <v>67</v>
       </c>
       <c r="I82" s="6">
         <v>19.7</v>
       </c>
       <c r="J82" s="10" t="s">
         <v>356</v>
       </c>
       <c r="K82" s="6" t="s">
         <v>68</v>
       </c>
       <c r="L82" s="10" t="s">
         <v>103</v>
       </c>
       <c r="M82" s="6" t="s">
         <v>357</v>
       </c>
       <c r="N82" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O82" s="6">
-        <v>40709.25</v>
+        <v>35995.56</v>
       </c>
       <c r="P82" s="6"/>
     </row>
     <row r="83" spans="1:16" customHeight="1" ht="65">
       <c r="A83" s="6" t="s">
         <v>358</v>
       </c>
       <c r="B83" s="6">
         <v>0</v>
       </c>
       <c r="C83" s="6">
         <v>0</v>
       </c>
       <c r="D83" s="6">
         <v>0</v>
       </c>
       <c r="E83" s="6" t="s">
         <v>359</v>
       </c>
       <c r="F83" s="9" t="s">
         <v>32</v>
       </c>
       <c r="G83" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H83" s="6" t="s">
         <v>33</v>
       </c>
       <c r="I83" s="6">
         <v>11</v>
       </c>
       <c r="J83" s="10" t="s">
         <v>360</v>
       </c>
       <c r="K83" s="6" t="s">
         <v>76</v>
       </c>
       <c r="L83" s="10" t="s">
         <v>32</v>
       </c>
       <c r="M83" s="6" t="s">
         <v>361</v>
       </c>
       <c r="N83" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O83" s="6">
-        <v>216557.85</v>
+        <v>194414.63</v>
       </c>
       <c r="P83" s="6"/>
     </row>
     <row r="84" spans="1:16" customHeight="1" ht="65">
       <c r="A84" s="6" t="s">
         <v>362</v>
       </c>
       <c r="B84" s="6">
         <v>0</v>
       </c>
       <c r="C84" s="6">
         <v>0</v>
       </c>
       <c r="D84" s="6">
         <v>0</v>
       </c>
       <c r="E84" s="6" t="s">
         <v>363</v>
       </c>
       <c r="F84" s="9" t="s">
         <v>93</v>
       </c>
       <c r="G84" s="10" t="s">
         <v>199</v>
       </c>
@@ -8763,339 +8721,339 @@
       <c r="G85" s="10" t="s">
         <v>66</v>
       </c>
       <c r="H85" s="6" t="s">
         <v>33</v>
       </c>
       <c r="I85" s="6">
         <v>10</v>
       </c>
       <c r="J85" s="10" t="s">
         <v>369</v>
       </c>
       <c r="K85" s="6" t="s">
         <v>370</v>
       </c>
       <c r="L85" s="10" t="s">
         <v>27</v>
       </c>
       <c r="M85" s="6" t="s">
         <v>371</v>
       </c>
       <c r="N85" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O85" s="6">
-        <v>45891.84</v>
+        <v>40578.06</v>
       </c>
       <c r="P85" s="6"/>
     </row>
     <row r="86" spans="1:16" customHeight="1" ht="65">
       <c r="A86" s="6" t="s">
         <v>372</v>
       </c>
       <c r="B86" s="6">
         <v>0</v>
       </c>
       <c r="C86" s="6">
         <v>0</v>
       </c>
       <c r="D86" s="6">
         <v>0</v>
       </c>
       <c r="E86" s="6" t="s">
         <v>373</v>
       </c>
       <c r="F86" s="9" t="s">
         <v>80</v>
       </c>
       <c r="G86" s="10" t="s">
         <v>81</v>
       </c>
       <c r="H86" s="6" t="s">
         <v>67</v>
       </c>
       <c r="I86" s="6">
         <v>2.9</v>
       </c>
       <c r="J86" s="10" t="s">
         <v>374</v>
       </c>
       <c r="K86" s="6" t="s">
         <v>83</v>
       </c>
       <c r="L86" s="10" t="s">
         <v>80</v>
       </c>
       <c r="M86" s="6" t="s">
         <v>375</v>
       </c>
       <c r="N86" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O86" s="6">
-        <v>13687.38</v>
+        <v>13687.39</v>
       </c>
       <c r="P86" s="6"/>
     </row>
     <row r="87" spans="1:16" customHeight="1" ht="65">
       <c r="A87" s="6" t="s">
         <v>376</v>
       </c>
       <c r="B87" s="6">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="C87" s="6">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D87" s="6">
         <v>0</v>
       </c>
       <c r="E87" s="6" t="s">
         <v>377</v>
       </c>
       <c r="F87" s="9" t="s">
         <v>80</v>
       </c>
       <c r="G87" s="10" t="s">
         <v>81</v>
       </c>
       <c r="H87" s="6" t="s">
         <v>67</v>
       </c>
       <c r="I87" s="6">
         <v>11.5</v>
       </c>
       <c r="J87" s="10" t="s">
         <v>378</v>
       </c>
       <c r="K87" s="6" t="s">
         <v>83</v>
       </c>
       <c r="L87" s="10" t="s">
         <v>80</v>
       </c>
       <c r="M87" s="6" t="s">
         <v>379</v>
       </c>
       <c r="N87" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O87" s="6">
-        <v>25853.94</v>
+        <v>25853.93</v>
       </c>
       <c r="P87" s="6"/>
     </row>
     <row r="88" spans="1:16" customHeight="1" ht="65">
       <c r="A88" s="6" t="s">
         <v>380</v>
       </c>
       <c r="B88" s="6">
-        <v>14</v>
+        <v>0</v>
       </c>
       <c r="C88" s="6">
-        <v>14</v>
+        <v>0</v>
       </c>
       <c r="D88" s="6">
         <v>0</v>
       </c>
       <c r="E88" s="6" t="s">
         <v>381</v>
       </c>
       <c r="F88" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="10" t="s">
         <v>66</v>
       </c>
       <c r="H88" s="6" t="s">
         <v>67</v>
       </c>
       <c r="I88" s="6">
         <v>3.65</v>
       </c>
       <c r="J88" s="10" t="s">
         <v>382</v>
       </c>
       <c r="K88" s="6" t="s">
         <v>153</v>
       </c>
       <c r="L88" s="10" t="s">
         <v>27</v>
       </c>
       <c r="M88" s="6" t="s">
         <v>383</v>
       </c>
       <c r="N88" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O88" s="6">
-        <v>39695.75</v>
+        <v>35099.39</v>
       </c>
       <c r="P88" s="6"/>
     </row>
     <row r="89" spans="1:16" customHeight="1" ht="65">
       <c r="A89" s="6" t="s">
         <v>384</v>
       </c>
       <c r="B89" s="6">
         <v>0</v>
       </c>
       <c r="C89" s="6">
         <v>0</v>
       </c>
       <c r="D89" s="6">
         <v>0</v>
       </c>
       <c r="E89" s="6" t="s">
         <v>385</v>
       </c>
       <c r="F89" s="9" t="s">
         <v>42</v>
       </c>
       <c r="G89" s="10" t="s">
         <v>43</v>
       </c>
       <c r="H89" s="6" t="s">
         <v>33</v>
       </c>
       <c r="I89" s="6">
         <v>26</v>
       </c>
       <c r="J89" s="10" t="s">
         <v>386</v>
       </c>
       <c r="K89" s="6" t="s">
         <v>45</v>
       </c>
       <c r="L89" s="10" t="s">
         <v>42</v>
       </c>
       <c r="M89" s="6" t="s">
         <v>387</v>
       </c>
       <c r="N89" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O89" s="6">
-        <v>180180.4</v>
+        <v>165025.04</v>
       </c>
       <c r="P89" s="6"/>
     </row>
     <row r="90" spans="1:16" customHeight="1" ht="65">
       <c r="A90" s="6" t="s">
         <v>388</v>
       </c>
       <c r="B90" s="6">
         <v>0</v>
       </c>
       <c r="C90" s="6">
         <v>0</v>
       </c>
       <c r="D90" s="6">
         <v>0</v>
       </c>
       <c r="E90" s="6" t="s">
         <v>389</v>
       </c>
       <c r="F90" s="9" t="s">
         <v>103</v>
       </c>
       <c r="G90" s="10" t="s">
         <v>43</v>
       </c>
       <c r="H90" s="6" t="s">
         <v>33</v>
       </c>
       <c r="I90" s="6">
         <v>17</v>
       </c>
       <c r="J90" s="10" t="s">
         <v>390</v>
       </c>
       <c r="K90" s="6" t="s">
         <v>45</v>
       </c>
       <c r="L90" s="10" t="s">
         <v>103</v>
       </c>
       <c r="M90" s="6" t="s">
         <v>391</v>
       </c>
       <c r="N90" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O90" s="6">
-        <v>89462.17</v>
+        <v>81937.32</v>
       </c>
       <c r="P90" s="6"/>
     </row>
     <row r="91" spans="1:16" customHeight="1" ht="65">
       <c r="A91" s="6" t="s">
         <v>392</v>
       </c>
       <c r="B91" s="6">
         <v>0</v>
       </c>
       <c r="C91" s="6">
         <v>0</v>
       </c>
       <c r="D91" s="6">
         <v>0</v>
       </c>
       <c r="E91" s="6" t="s">
         <v>393</v>
       </c>
       <c r="F91" s="9" t="s">
         <v>103</v>
       </c>
       <c r="G91" s="10" t="s">
         <v>43</v>
       </c>
       <c r="H91" s="6" t="s">
         <v>33</v>
       </c>
       <c r="I91" s="6">
         <v>21</v>
       </c>
       <c r="J91" s="10" t="s">
         <v>394</v>
       </c>
       <c r="K91" s="6" t="s">
         <v>45</v>
       </c>
       <c r="L91" s="10" t="s">
         <v>103</v>
       </c>
       <c r="M91" s="6" t="s">
         <v>395</v>
       </c>
       <c r="N91" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O91" s="6">
-        <v>120623.35</v>
+        <v>110477.44</v>
       </c>
       <c r="P91" s="6"/>
     </row>
     <row r="92" spans="1:16" customHeight="1" ht="65">
       <c r="A92" s="6" t="s">
         <v>396</v>
       </c>
       <c r="B92" s="6">
         <v>0</v>
       </c>
       <c r="C92" s="6">
         <v>0</v>
       </c>
       <c r="D92" s="6">
         <v>0</v>
       </c>
       <c r="E92" s="6" t="s">
         <v>397</v>
       </c>
       <c r="F92" s="9" t="s">
         <v>80</v>
       </c>
       <c r="G92" s="10" t="s">
         <v>43</v>
       </c>
@@ -9152,138 +9110,136 @@
         <v>6</v>
       </c>
       <c r="J93" s="10" t="s">
         <v>403</v>
       </c>
       <c r="K93" s="6" t="s">
         <v>399</v>
       </c>
       <c r="L93" s="10" t="s">
         <v>80</v>
       </c>
       <c r="M93" s="6" t="s">
         <v>404</v>
       </c>
       <c r="N93" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O93" s="6"/>
       <c r="P93" s="6"/>
     </row>
     <row r="94" spans="1:16" customHeight="1" ht="65">
       <c r="A94" s="6" t="s">
         <v>405</v>
       </c>
       <c r="B94" s="6">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="C94" s="6">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="D94" s="6">
         <v>0</v>
       </c>
       <c r="E94" s="6" t="s">
         <v>406</v>
       </c>
       <c r="F94" s="9" t="s">
         <v>32</v>
       </c>
       <c r="G94" s="10" t="s">
         <v>43</v>
       </c>
       <c r="H94" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I94" s="6">
         <v>9.2</v>
       </c>
       <c r="J94" s="10" t="s">
         <v>407</v>
       </c>
       <c r="K94" s="6" t="s">
         <v>399</v>
       </c>
       <c r="L94" s="10" t="s">
         <v>32</v>
       </c>
       <c r="M94" s="6" t="s">
         <v>408</v>
       </c>
       <c r="N94" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="O94" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O94" s="6"/>
       <c r="P94" s="6"/>
     </row>
     <row r="95" spans="1:16" customHeight="1" ht="65">
       <c r="A95" s="6" t="s">
         <v>409</v>
       </c>
       <c r="B95" s="6">
         <v>0</v>
       </c>
       <c r="C95" s="6">
         <v>0</v>
       </c>
       <c r="D95" s="6">
         <v>0</v>
       </c>
       <c r="E95" s="6" t="s">
         <v>410</v>
       </c>
       <c r="F95" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G95" s="10" t="s">
         <v>66</v>
       </c>
       <c r="H95" s="6" t="s">
         <v>67</v>
       </c>
       <c r="I95" s="6">
         <v>3.65</v>
       </c>
       <c r="J95" s="10" t="s">
         <v>411</v>
       </c>
       <c r="K95" s="6" t="s">
         <v>153</v>
       </c>
       <c r="L95" s="10" t="s">
         <v>27</v>
       </c>
       <c r="M95" s="6" t="s">
         <v>412</v>
       </c>
       <c r="N95" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O95" s="6">
-        <v>24820.93</v>
+        <v>21946.92</v>
       </c>
       <c r="P95" s="6"/>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" s="6" t="s">
         <v>413</v>
       </c>
       <c r="B96" s="6">
         <v>0</v>
       </c>
       <c r="C96" s="6">
         <v>0</v>
       </c>
       <c r="D96" s="6">
         <v>0</v>
       </c>
       <c r="E96" s="6" t="s">
         <v>414</v>
       </c>
       <c r="F96" s="9" t="s">
         <v>108</v>
       </c>
       <c r="G96" s="10" t="s">
         <v>66</v>
       </c>
@@ -9333,147 +9289,147 @@
       <c r="G97" s="10" t="s">
         <v>66</v>
       </c>
       <c r="H97" s="6" t="s">
         <v>67</v>
       </c>
       <c r="I97" s="6">
         <v>63</v>
       </c>
       <c r="J97" s="10" t="s">
         <v>419</v>
       </c>
       <c r="K97" s="6" t="s">
         <v>68</v>
       </c>
       <c r="L97" s="10" t="s">
         <v>42</v>
       </c>
       <c r="M97" s="6" t="s">
         <v>420</v>
       </c>
       <c r="N97" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O97" s="6">
-        <v>152263.87</v>
+        <v>134633.35</v>
       </c>
       <c r="P97" s="6"/>
     </row>
     <row r="98" spans="1:16" customHeight="1" ht="65">
       <c r="A98" s="6" t="s">
         <v>421</v>
       </c>
       <c r="B98" s="6">
         <v>0</v>
       </c>
       <c r="C98" s="6">
         <v>0</v>
       </c>
       <c r="D98" s="6">
         <v>0</v>
       </c>
       <c r="E98" s="6" t="s">
         <v>422</v>
       </c>
       <c r="F98" s="9" t="s">
         <v>42</v>
       </c>
       <c r="G98" s="10" t="s">
         <v>43</v>
       </c>
       <c r="H98" s="6" t="s">
         <v>33</v>
       </c>
       <c r="I98" s="6">
         <v>38</v>
       </c>
       <c r="J98" s="10" t="s">
         <v>423</v>
       </c>
       <c r="K98" s="6" t="s">
         <v>45</v>
       </c>
       <c r="L98" s="10" t="s">
         <v>42</v>
       </c>
       <c r="M98" s="6" t="s">
         <v>424</v>
       </c>
       <c r="N98" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O98" s="6">
-        <v>256323.74</v>
+        <v>234763.82</v>
       </c>
       <c r="P98" s="6"/>
     </row>
     <row r="99" spans="1:16" customHeight="1" ht="65">
       <c r="A99" s="6" t="s">
         <v>425</v>
       </c>
       <c r="B99" s="6">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="C99" s="6">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="D99" s="6">
         <v>0</v>
       </c>
       <c r="E99" s="6" t="s">
         <v>426</v>
       </c>
       <c r="F99" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G99" s="10" t="s">
         <v>66</v>
       </c>
       <c r="H99" s="6" t="s">
         <v>67</v>
       </c>
       <c r="I99" s="6">
         <v>6</v>
       </c>
       <c r="J99" s="10" t="s">
         <v>427</v>
       </c>
       <c r="K99" s="6" t="s">
         <v>68</v>
       </c>
       <c r="L99" s="10" t="s">
         <v>27</v>
       </c>
       <c r="M99" s="6" t="s">
         <v>428</v>
       </c>
       <c r="N99" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O99" s="6">
-        <v>5834.38</v>
+        <v>5158.82</v>
       </c>
       <c r="P99" s="6"/>
     </row>
     <row r="100" spans="1:16" customHeight="1" ht="65">
       <c r="A100" s="6" t="s">
         <v>429</v>
       </c>
       <c r="B100" s="6">
         <v>0</v>
       </c>
       <c r="C100" s="6">
         <v>0</v>
       </c>
       <c r="D100" s="6">
         <v>0</v>
       </c>
       <c r="E100" s="6" t="s">
         <v>430</v>
       </c>
       <c r="F100" s="9" t="s">
         <v>80</v>
       </c>
       <c r="G100" s="10" t="s">
         <v>431</v>
       </c>
@@ -9659,195 +9615,195 @@
         <v>166</v>
       </c>
       <c r="G104" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H104" s="6" t="s">
         <v>33</v>
       </c>
       <c r="I104" s="6">
         <v>0</v>
       </c>
       <c r="J104" s="10"/>
       <c r="K104" s="6" t="s">
         <v>76</v>
       </c>
       <c r="L104" s="10" t="s">
         <v>168</v>
       </c>
       <c r="M104" s="6" t="s">
         <v>450</v>
       </c>
       <c r="N104" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O104" s="6">
-        <v>66377.89</v>
+        <v>59590.71</v>
       </c>
       <c r="P104" s="6"/>
     </row>
     <row r="105" spans="1:16" customHeight="1" ht="65">
       <c r="A105" s="6" t="s">
         <v>451</v>
       </c>
       <c r="B105" s="6">
         <v>0</v>
       </c>
       <c r="C105" s="6">
         <v>0</v>
       </c>
       <c r="D105" s="6">
         <v>0</v>
       </c>
       <c r="E105" s="6" t="s">
         <v>452</v>
       </c>
       <c r="F105" s="9" t="s">
         <v>108</v>
       </c>
       <c r="G105" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H105" s="6" t="s">
         <v>33</v>
       </c>
       <c r="I105" s="6">
         <v>92</v>
       </c>
       <c r="J105" s="10" t="s">
         <v>453</v>
       </c>
       <c r="K105" s="6" t="s">
         <v>110</v>
       </c>
       <c r="L105" s="10" t="s">
         <v>111</v>
       </c>
       <c r="M105" s="6" t="s">
         <v>454</v>
       </c>
       <c r="N105" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O105" s="6">
-        <v>180510.37</v>
+        <v>165327.25</v>
       </c>
       <c r="P105" s="6"/>
     </row>
     <row r="106" spans="1:16" customHeight="1" ht="65">
       <c r="A106" s="6" t="s">
         <v>455</v>
       </c>
       <c r="B106" s="6">
         <v>0</v>
       </c>
       <c r="C106" s="6">
         <v>0</v>
       </c>
       <c r="D106" s="6">
         <v>0</v>
       </c>
       <c r="E106" s="6" t="s">
         <v>456</v>
       </c>
       <c r="F106" s="9" t="s">
         <v>457</v>
       </c>
       <c r="G106" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H106" s="6" t="s">
         <v>33</v>
       </c>
       <c r="I106" s="6">
         <v>9.8</v>
       </c>
       <c r="J106" s="10" t="s">
         <v>458</v>
       </c>
       <c r="K106" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L106" s="10" t="s">
         <v>457</v>
       </c>
       <c r="M106" s="6" t="s">
         <v>459</v>
       </c>
       <c r="N106" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O106" s="6">
-        <v>126304.51</v>
+        <v>115680.75</v>
       </c>
       <c r="P106" s="6"/>
     </row>
     <row r="107" spans="1:16" customHeight="1" ht="65">
       <c r="A107" s="6" t="s">
         <v>460</v>
       </c>
       <c r="B107" s="6">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="C107" s="6">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="D107" s="6">
         <v>0</v>
       </c>
       <c r="E107" s="6" t="s">
         <v>461</v>
       </c>
       <c r="F107" s="9" t="s">
         <v>32</v>
       </c>
       <c r="G107" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H107" s="6" t="s">
         <v>67</v>
       </c>
       <c r="I107" s="6">
         <v>15.6</v>
       </c>
       <c r="J107" s="10" t="s">
         <v>462</v>
       </c>
       <c r="K107" s="6" t="s">
         <v>76</v>
       </c>
       <c r="L107" s="10" t="s">
         <v>32</v>
       </c>
       <c r="M107" s="6" t="s">
         <v>463</v>
       </c>
       <c r="N107" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O107" s="6">
-        <v>259795.65</v>
+        <v>233231.31</v>
       </c>
       <c r="P107" s="6"/>
     </row>
     <row r="108" spans="1:16" customHeight="1" ht="65">
       <c r="A108" s="6" t="s">
         <v>464</v>
       </c>
       <c r="B108" s="6">
         <v>0</v>
       </c>
       <c r="C108" s="6">
         <v>0</v>
       </c>
       <c r="D108" s="6">
         <v>0</v>
       </c>
       <c r="E108" s="6" t="s">
         <v>465</v>
       </c>
       <c r="F108" s="9" t="s">
         <v>166</v>
       </c>
       <c r="G108" s="10" t="s">
         <v>66</v>
       </c>
@@ -9858,746 +9814,700 @@
         <v>0.75</v>
       </c>
       <c r="J108" s="10" t="s">
         <v>466</v>
       </c>
       <c r="K108" s="6" t="s">
         <v>153</v>
       </c>
       <c r="L108" s="10" t="s">
         <v>168</v>
       </c>
       <c r="M108" s="6" t="s">
         <v>467</v>
       </c>
       <c r="N108" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O108" s="6"/>
       <c r="P108" s="6"/>
     </row>
     <row r="109" spans="1:16" customHeight="1" ht="65">
       <c r="A109" s="6" t="s">
         <v>468</v>
       </c>
       <c r="B109" s="6">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="C109" s="6">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="D109" s="6">
         <v>0</v>
       </c>
       <c r="E109" s="6" t="s">
         <v>469</v>
       </c>
       <c r="F109" s="9" t="s">
         <v>80</v>
       </c>
       <c r="G109" s="10" t="s">
         <v>66</v>
       </c>
       <c r="H109" s="6" t="s">
         <v>33</v>
       </c>
       <c r="I109" s="6">
         <v>4.2</v>
       </c>
       <c r="J109" s="10" t="s">
         <v>470</v>
       </c>
       <c r="K109" s="6" t="s">
         <v>68</v>
       </c>
       <c r="L109" s="10" t="s">
         <v>80</v>
       </c>
       <c r="M109" s="6" t="s">
         <v>471</v>
       </c>
       <c r="N109" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O109" s="6">
-        <v>8816.02</v>
+        <v>7795.22</v>
       </c>
       <c r="P109" s="6"/>
     </row>
     <row r="110" spans="1:16" customHeight="1" ht="65">
       <c r="A110" s="6" t="s">
         <v>472</v>
       </c>
       <c r="B110" s="6">
         <v>0</v>
       </c>
       <c r="C110" s="6">
         <v>0</v>
       </c>
       <c r="D110" s="6">
         <v>0</v>
       </c>
       <c r="E110" s="6" t="s">
         <v>473</v>
       </c>
       <c r="F110" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G110" s="10" t="s">
         <v>334</v>
       </c>
       <c r="H110" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I110" s="6">
         <v>5.53</v>
       </c>
       <c r="J110" s="10" t="s">
         <v>474</v>
       </c>
       <c r="K110" s="6" t="s">
         <v>336</v>
       </c>
       <c r="L110" s="10" t="s">
         <v>27</v>
       </c>
       <c r="M110" s="6" t="s">
         <v>475</v>
       </c>
       <c r="N110" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O110" s="6"/>
       <c r="P110" s="6"/>
     </row>
-    <row r="111" spans="1:16" customHeight="1" ht="65">
+    <row r="111" spans="1:16">
       <c r="A111" s="6" t="s">
         <v>476</v>
       </c>
       <c r="B111" s="6">
         <v>0</v>
       </c>
       <c r="C111" s="6">
         <v>0</v>
       </c>
       <c r="D111" s="6">
         <v>0</v>
       </c>
       <c r="E111" s="6" t="s">
         <v>477</v>
       </c>
       <c r="F111" s="9" t="s">
         <v>80</v>
       </c>
       <c r="G111" s="10" t="s">
-        <v>66</v>
+        <v>199</v>
       </c>
       <c r="H111" s="6" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="I111" s="6">
-        <v>16.8</v>
-[...3 lines deleted...]
-      </c>
+        <v>3.7</v>
+      </c>
+      <c r="J111" s="10"/>
       <c r="K111" s="6" t="s">
-        <v>153</v>
+        <v>200</v>
       </c>
       <c r="L111" s="10" t="s">
         <v>80</v>
       </c>
       <c r="M111" s="6" t="s">
+        <v>478</v>
+      </c>
+      <c r="N111" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="O111" s="6">
+        <v>13931.61</v>
+      </c>
+      <c r="P111" s="6"/>
+    </row>
+    <row r="112" spans="1:16" customHeight="1" ht="65">
+      <c r="A112" s="6" t="s">
         <v>479</v>
       </c>
-      <c r="N111" s="6" t="s">
-[...6 lines deleted...]
-      <c r="A112" s="6" t="s">
+      <c r="B112" s="6">
+        <v>2</v>
+      </c>
+      <c r="C112" s="6">
+        <v>2</v>
+      </c>
+      <c r="D112" s="6">
+        <v>0</v>
+      </c>
+      <c r="E112" s="6" t="s">
         <v>480</v>
       </c>
-      <c r="B112" s="6">
-[...8 lines deleted...]
-      <c r="E112" s="6" t="s">
+      <c r="F112" s="9" t="s">
+        <v>22</v>
+      </c>
+      <c r="G112" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="H112" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="I112" s="6">
+        <v>4.5</v>
+      </c>
+      <c r="J112" s="10" t="s">
         <v>481</v>
       </c>
-      <c r="F112" s="9" t="s">
-[...11 lines deleted...]
-      <c r="J112" s="10"/>
       <c r="K112" s="6" t="s">
-        <v>200</v>
+        <v>153</v>
       </c>
       <c r="L112" s="10" t="s">
-        <v>80</v>
+        <v>27</v>
       </c>
       <c r="M112" s="6" t="s">
         <v>482</v>
       </c>
       <c r="N112" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O112" s="6">
-        <v>13931.61</v>
+        <v>38856.25</v>
       </c>
       <c r="P112" s="6"/>
     </row>
     <row r="113" spans="1:16" customHeight="1" ht="65">
       <c r="A113" s="6" t="s">
         <v>483</v>
       </c>
       <c r="B113" s="6">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="C113" s="6">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="D113" s="6">
         <v>0</v>
       </c>
       <c r="E113" s="6" t="s">
         <v>484</v>
       </c>
       <c r="F113" s="9" t="s">
-        <v>22</v>
+        <v>171</v>
       </c>
       <c r="G113" s="10" t="s">
-        <v>66</v>
+        <v>81</v>
       </c>
       <c r="H113" s="6" t="s">
-        <v>67</v>
+        <v>24</v>
       </c>
       <c r="I113" s="6">
-        <v>4.5</v>
+        <v>0</v>
       </c>
       <c r="J113" s="10" t="s">
         <v>485</v>
       </c>
       <c r="K113" s="6" t="s">
-        <v>153</v>
+        <v>486</v>
       </c>
       <c r="L113" s="10" t="s">
-        <v>27</v>
+        <v>487</v>
       </c>
       <c r="M113" s="6" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="N113" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="O113" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O113" s="6"/>
       <c r="P113" s="6"/>
     </row>
     <row r="114" spans="1:16" customHeight="1" ht="65">
       <c r="A114" s="6" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
       <c r="B114" s="6">
-        <v>0</v>
+        <v>33</v>
       </c>
       <c r="C114" s="6">
-        <v>0</v>
+        <v>33</v>
       </c>
       <c r="D114" s="6">
         <v>0</v>
       </c>
       <c r="E114" s="6" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="F114" s="9" t="s">
-        <v>171</v>
+        <v>103</v>
       </c>
       <c r="G114" s="10" t="s">
-        <v>81</v>
+        <v>66</v>
       </c>
       <c r="H114" s="6" t="s">
-        <v>24</v>
+        <v>67</v>
       </c>
       <c r="I114" s="6">
-        <v>0</v>
+        <v>23</v>
       </c>
       <c r="J114" s="10" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="K114" s="6" t="s">
-        <v>490</v>
+        <v>68</v>
       </c>
       <c r="L114" s="10" t="s">
-        <v>491</v>
+        <v>103</v>
       </c>
       <c r="M114" s="6" t="s">
         <v>492</v>
       </c>
       <c r="N114" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="O114" s="6"/>
+      <c r="O114" s="6">
+        <v>50448.38</v>
+      </c>
       <c r="P114" s="6"/>
     </row>
-    <row r="115" spans="1:16" customHeight="1" ht="65">
+    <row r="115" spans="1:16">
       <c r="A115" s="6" t="s">
         <v>493</v>
       </c>
       <c r="B115" s="6">
-        <v>57</v>
+        <v>0</v>
       </c>
       <c r="C115" s="6">
-        <v>57</v>
+        <v>0</v>
       </c>
       <c r="D115" s="6">
         <v>0</v>
       </c>
-      <c r="E115" s="6" t="s">
+      <c r="E115" s="6">
+        <v>28250</v>
+      </c>
+      <c r="F115" s="9" t="s">
+        <v>166</v>
+      </c>
+      <c r="G115" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="H115" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I115" s="6">
+        <v>0</v>
+      </c>
+      <c r="J115" s="10"/>
+      <c r="K115" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="L115" s="10" t="s">
+        <v>168</v>
+      </c>
+      <c r="M115" s="6" t="s">
         <v>494</v>
       </c>
-      <c r="F115" s="9" t="s">
-[...11 lines deleted...]
-      <c r="J115" s="10" t="s">
+      <c r="N115" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="O115" s="6">
+        <v>72667.18</v>
+      </c>
+      <c r="P115" s="6"/>
+    </row>
+    <row r="116" spans="1:16" customHeight="1" ht="65">
+      <c r="A116" s="6" t="s">
         <v>495</v>
       </c>
-      <c r="K115" s="6" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="B116" s="6">
         <v>0</v>
       </c>
       <c r="C116" s="6">
         <v>0</v>
       </c>
       <c r="D116" s="6">
         <v>0</v>
       </c>
       <c r="E116" s="6">
-        <v>28250</v>
+        <v>21000807730</v>
       </c>
       <c r="F116" s="9" t="s">
-        <v>166</v>
+        <v>171</v>
       </c>
       <c r="G116" s="10" t="s">
-        <v>23</v>
+        <v>81</v>
       </c>
       <c r="H116" s="6" t="s">
         <v>33</v>
       </c>
       <c r="I116" s="6">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="J116" s="10"/>
+        <v>100</v>
+      </c>
+      <c r="J116" s="10" t="s">
+        <v>496</v>
+      </c>
       <c r="K116" s="6" t="s">
-        <v>76</v>
+        <v>173</v>
       </c>
       <c r="L116" s="10" t="s">
-        <v>168</v>
+        <v>174</v>
       </c>
       <c r="M116" s="6" t="s">
-        <v>498</v>
+        <v>497</v>
       </c>
       <c r="N116" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O116" s="6">
-        <v>80943.78</v>
+        <v>126360.49</v>
       </c>
       <c r="P116" s="6"/>
     </row>
     <row r="117" spans="1:16" customHeight="1" ht="65">
       <c r="A117" s="6" t="s">
+        <v>498</v>
+      </c>
+      <c r="B117" s="6">
+        <v>0</v>
+      </c>
+      <c r="C117" s="6">
+        <v>0</v>
+      </c>
+      <c r="D117" s="6">
+        <v>0</v>
+      </c>
+      <c r="E117" s="6" t="s">
         <v>499</v>
       </c>
-      <c r="B117" s="6">
-[...10 lines deleted...]
-      </c>
       <c r="F117" s="9" t="s">
-        <v>171</v>
+        <v>22</v>
       </c>
       <c r="G117" s="10" t="s">
-        <v>81</v>
+        <v>66</v>
       </c>
       <c r="H117" s="6" t="s">
-        <v>33</v>
+        <v>24</v>
       </c>
       <c r="I117" s="6">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="J117" s="10" t="s">
         <v>500</v>
       </c>
       <c r="K117" s="6" t="s">
-        <v>173</v>
+        <v>153</v>
       </c>
       <c r="L117" s="10" t="s">
-        <v>174</v>
+        <v>27</v>
       </c>
       <c r="M117" s="6" t="s">
         <v>501</v>
       </c>
       <c r="N117" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="O117" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O117" s="6"/>
       <c r="P117" s="6"/>
     </row>
     <row r="118" spans="1:16" customHeight="1" ht="65">
       <c r="A118" s="6" t="s">
         <v>502</v>
       </c>
       <c r="B118" s="6">
         <v>0</v>
       </c>
       <c r="C118" s="6">
         <v>0</v>
       </c>
       <c r="D118" s="6">
         <v>0</v>
       </c>
       <c r="E118" s="6" t="s">
         <v>503</v>
       </c>
       <c r="F118" s="9" t="s">
-        <v>22</v>
+        <v>166</v>
       </c>
       <c r="G118" s="10" t="s">
         <v>66</v>
       </c>
       <c r="H118" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I118" s="6">
         <v>0</v>
       </c>
       <c r="J118" s="10" t="s">
         <v>504</v>
       </c>
       <c r="K118" s="6" t="s">
         <v>153</v>
       </c>
       <c r="L118" s="10" t="s">
-        <v>27</v>
+        <v>168</v>
       </c>
       <c r="M118" s="6" t="s">
         <v>505</v>
       </c>
       <c r="N118" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O118" s="6"/>
       <c r="P118" s="6"/>
     </row>
-    <row r="119" spans="1:16" customHeight="1" ht="65">
+    <row r="119" spans="1:16">
       <c r="A119" s="6" t="s">
         <v>506</v>
       </c>
       <c r="B119" s="6">
         <v>0</v>
       </c>
       <c r="C119" s="6">
         <v>0</v>
       </c>
       <c r="D119" s="6">
         <v>0</v>
       </c>
       <c r="E119" s="6" t="s">
         <v>507</v>
       </c>
       <c r="F119" s="9" t="s">
-        <v>166</v>
+        <v>80</v>
       </c>
       <c r="G119" s="10" t="s">
-        <v>66</v>
+        <v>199</v>
       </c>
       <c r="H119" s="6" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="I119" s="6">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="J119" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="J119" s="10"/>
+      <c r="K119" s="6" t="s">
+        <v>200</v>
+      </c>
+      <c r="L119" s="10" t="s">
+        <v>80</v>
+      </c>
+      <c r="M119" s="6" t="s">
         <v>508</v>
       </c>
-      <c r="K119" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="N119" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="O119" s="6"/>
+      <c r="O119" s="6">
+        <v>23910.64</v>
+      </c>
       <c r="P119" s="6"/>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" s="6" t="s">
+        <v>509</v>
+      </c>
+      <c r="B120" s="6">
+        <v>4</v>
+      </c>
+      <c r="C120" s="6">
+        <v>4</v>
+      </c>
+      <c r="D120" s="6">
+        <v>0</v>
+      </c>
+      <c r="E120" s="6" t="s">
         <v>510</v>
       </c>
-      <c r="B120" s="6">
-[...10 lines deleted...]
-      </c>
       <c r="F120" s="9" t="s">
-        <v>80</v>
+        <v>103</v>
       </c>
       <c r="G120" s="10" t="s">
-        <v>199</v>
+        <v>66</v>
       </c>
       <c r="H120" s="6" t="s">
         <v>33</v>
       </c>
       <c r="I120" s="6">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="J120" s="10"/>
+        <v>15</v>
+      </c>
+      <c r="J120" s="10" t="s">
+        <v>511</v>
+      </c>
       <c r="K120" s="6" t="s">
-        <v>200</v>
+        <v>68</v>
       </c>
       <c r="L120" s="10" t="s">
-        <v>80</v>
+        <v>103</v>
       </c>
       <c r="M120" s="6" t="s">
         <v>512</v>
       </c>
       <c r="N120" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O120" s="6">
-        <v>23910.64</v>
+        <v>27425.13</v>
       </c>
       <c r="P120" s="6"/>
     </row>
-    <row r="121" spans="1:16">
+    <row r="121" spans="1:16" customHeight="1" ht="65">
       <c r="A121" s="6" t="s">
         <v>513</v>
       </c>
       <c r="B121" s="6">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="C121" s="6">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="D121" s="6">
         <v>0</v>
       </c>
       <c r="E121" s="6" t="s">
         <v>514</v>
       </c>
       <c r="F121" s="9" t="s">
-        <v>103</v>
+        <v>32</v>
       </c>
       <c r="G121" s="10" t="s">
-        <v>66</v>
+        <v>23</v>
       </c>
       <c r="H121" s="6" t="s">
         <v>33</v>
       </c>
       <c r="I121" s="6">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="J121" s="10" t="s">
         <v>515</v>
       </c>
       <c r="K121" s="6" t="s">
-        <v>68</v>
+        <v>76</v>
       </c>
       <c r="L121" s="10" t="s">
-        <v>103</v>
+        <v>250</v>
       </c>
       <c r="M121" s="6" t="s">
         <v>516</v>
       </c>
       <c r="N121" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O121" s="6">
-        <v>31016.51</v>
+        <v>295387.74</v>
       </c>
       <c r="P121" s="6"/>
     </row>
     <row r="122" spans="1:16" customHeight="1" ht="65">
       <c r="A122" s="6" t="s">
         <v>517</v>
       </c>
       <c r="B122" s="6">
         <v>0</v>
       </c>
       <c r="C122" s="6">
         <v>0</v>
       </c>
       <c r="D122" s="6">
         <v>0</v>
       </c>
       <c r="E122" s="6" t="s">
         <v>518</v>
       </c>
       <c r="F122" s="9" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="G122" s="10" t="s">
-        <v>23</v>
+        <v>43</v>
       </c>
       <c r="H122" s="6" t="s">
-        <v>33</v>
+        <v>24</v>
       </c>
       <c r="I122" s="6">
-        <v>17</v>
+        <v>13.5</v>
       </c>
       <c r="J122" s="10" t="s">
         <v>519</v>
       </c>
       <c r="K122" s="6" t="s">
-        <v>76</v>
+        <v>520</v>
       </c>
       <c r="L122" s="10" t="s">
-        <v>250</v>
+        <v>521</v>
       </c>
       <c r="M122" s="6" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
       <c r="N122" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="O122" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O122" s="6"/>
       <c r="P122" s="6"/>
-    </row>
-[...44 lines deleted...]
-      <c r="P123" s="6"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>