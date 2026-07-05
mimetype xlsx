--- v3 (2026-05-20)
+++ v4 (2026-07-05)
@@ -15,62 +15,62 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="webp" ContentType="image/webp"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Price List Td" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="523">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="518">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>АО "Торговый Дизайн"</t>
   </si>
   <si>
     <t>Прайс-лист от</t>
   </si>
   <si>
-    <t>20.05.2026 15:15:45</t>
+    <t>04.07.2026 17:15:54</t>
   </si>
   <si>
     <t>Бренд/Номенклатура</t>
   </si>
   <si>
     <t>Остаток</t>
   </si>
   <si>
     <t>Свободно</t>
   </si>
   <si>
     <t>Резерв</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Категория</t>
   </si>
   <si>
     <t>Страна происхождения</t>
   </si>
   <si>
     <t>С - склад, П и З - заказ, (но товар может быть по наличию). Н - распродаем</t>
   </si>
@@ -603,65 +603,50 @@
     <t>00000386510</t>
   </si>
   <si>
     <t>Соковыжималка EKSI JH 2</t>
   </si>
   <si>
     <t>JH 2</t>
   </si>
   <si>
     <t>Соковыжималка т.м. EKSI серии J, мод. JH 2, 288х188х380мм</t>
   </si>
   <si>
     <t>00000228803</t>
   </si>
   <si>
     <t>Соковыжималка EKSI J60</t>
   </si>
   <si>
     <t>J60</t>
   </si>
   <si>
     <t>Соковыжималка т.м. EKSI серии J, мод. J60, 280х200х470мм, скорость вращения: 1450 об/мин, 230Вт, 220В</t>
   </si>
   <si>
     <t>00000228804</t>
-  </si>
-[...13 lines deleted...]
-    <t>00000430123</t>
   </si>
   <si>
     <t>Блендер барный ТОРГМАШ-Барановичи МР-2.Б200</t>
   </si>
   <si>
     <t>МР-2.Б200</t>
   </si>
   <si>
     <t>БЕЛАРУСЬ</t>
   </si>
   <si>
     <t>ТОРГМАШ-Барановичи</t>
   </si>
   <si>
     <t>Миксеры ручные</t>
   </si>
   <si>
     <t>ЦБ-00013657</t>
   </si>
   <si>
     <t>Барная тепловая витрина Roller Grill WD-780 SN</t>
   </si>
   <si>
     <t>WD-780 SN</t>
   </si>
@@ -1755,51 +1740,51 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="49" fillId="0" borderId="1" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="49" fillId="0" borderId="1" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87db2a76afda544baa29289c97635447.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c550bca22cfd37ca4d740a152d872c2a.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbe6bde02b582c4f3e0667b3315180f.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2989caaa9000ee2517eb460ec3bc6d3.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644e8807c0339674853b79c76f1ea125.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43109121c36e135393fbfac703084388.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ae028d7cfd8f3b31eadb209a1103ed.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b7e7bcbd08569f426668af904348e0.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c619f71003183113d42a8f0d567b89.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771458b26cf89d03e7999870c749e883.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc421b4603b8dc7dc1dffd9dd9ad2c7.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65667b88460903b2909d04dd0050406.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b3b4196e1385454563046daa21c240.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db7f9701c338e1bb6a2695201ce32ca.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8176d8434108610bdb9e14d9972db1.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfe7575e4620d1cbd7bafa825236e34.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01c16af14820b84797a92656c936efb.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34053078b9413cd6ddb9ac852f12000b.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe58f9bd5cf710a8dcbac6412b95b45d.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4889689dcff785b343c122c0c5ea591.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502eb81f7ecc45a5c367ff73a0ef1f9c.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff600b5a120fe230828c0d7667464a5.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4db5b68f3e00ca7f57130dd6e81b828.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3633b4d1462286139dfc73f96aec7023.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e428f23f7a3fa20fe1ff62d94b13f5.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264df89435f13e670d439480f874e20c.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30482edf444ec8373ecf66d3e58dbdcb.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f333e6ed05b873c5b3b049df5e1949.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765030e52e720656cc1e26e250b3e604.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed21e0aaefb2f6c9b77ebd2350c35d18.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e13157ce25ba47624ab6c8cc147d54c.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf72850c9237dbc335bcb7e0af1fa03.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be918f6eb758609f95e2601b7d69e6d.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f73e022c1e500fe9a33b5d6edd10681.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625d4f103c6da284669c0917deeb0d13.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4333ab93877c75e50f3e1e74a96020d.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10d5bc6b47ac31fe673edb949c8b9e5.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3d1bc18fd1f6b8dfa0054ff3b96ac9.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7902833d8fd708287ba957c513c21105.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ead8d6ee31e32e6731d0b5078d0c480.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cd956111fb1c8ad3d5b0f9caaec343.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255fb162d6679c39a99deaa1611c5d18.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdefe5097f69f24f85fd5f753632233.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fb060a30994fd5f0124b139193f39a.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37896242564ea4785ed37cd3bbef8115.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e8d7cf19e52cdd029253e3f05449be.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b752834efb3aa6208005fbb2d0ee8e.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eebadeb70a0843af57b1bce6e155cf5.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd27a91f73c2bb245122eb7a6184ce1.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89064a7d36110fe690dae9a0ba6aca0.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26f86b93678761725516a1a433c5947.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0f2ff71529e93fb72e55c4cd9f3072.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b3e058d0b50c7dad2b1e611b1d5647.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969ec471936548a607b96bc59d593aba.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7d949909815277af2180a5abf8c79b.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0eeed2a4bc081fe5021cb78de0e629.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76fd5ccf7a7c037d1522b670bb5d393.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ca61b6ceb54f444f98fde37c2ca7f1.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85f0b21772ac37df4dec0f4b378de45.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cdc13c93a7a70ad3214393b5cb767f.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61a5ae90aeb1cc4bbb9b4fe231a547b.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2540e1582762f624597551640dd719f.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3418657c197b84f2c0a673ddc9dd72f4.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8d1d34426a7e86518fdfd43e8b1a9d.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1af382ef9ecd7bbd63fb28104cf2c7.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c0db682da040bbc1d797c96dfdee5d.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170d9394f62d94b2349981d553c1cf1f.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bec990dfa51f7847e1bbe2ee20bc444.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd793b312562438060943839fb179ce0.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dd13d9d45cfbfba1efb9100af1afff.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4d58cad57a4a96cb23268a83ad7e64.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc59cb17f33e3ffa22240b7b0e6841b.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996575dfa4defd3eddce375cd023b8d8.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fb45260c51abe6d86da4ac5398f81a.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d6f58d3d6f1db17d391abcaacd7eea.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff68a4112b12c7401de7e7d778213688.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7379a31b27456d45bf61ed6bc75329.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bed9a90c80a2157574a8e2039c57b8.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e4dcc55164b05c6731afeebf13bc60.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd3f368d98a0752e80d2d048ebf5187.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b02c32cbdd7abc2e4a92521bfb0da6.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5edaddfa7dddf8b63cdce174020e300.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4874f3d846bfef1cf378402d598c882.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a939e624bfb0b5a850927c7524623e3.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20df3e1c742579954f1833e664c6155.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3cc3adae1d036d38a28a4b841a219d.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62775259bb69be868b2450f4ac0befc7.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04731f91e8e759f54479230df8439a5.webp"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf792a20aa3f7b6f9d4a0421f30c3c04.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec798d9fe317bc1b57eae26c0007007d.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5534acdc759db54106f881ab625c3f.JPG"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c992629abdfcc0d1c590b1bb6865cb73.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d329435d34b7d9b39cceeec081f8825.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1694b9fb4e290fbb47a6c30b63342f40.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f1b2b0ce6f5446bde2b299fafa1da0.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a7ea3fa12dd301162bd9494289656d.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b3e413cbd5edb1faf51179de2433ac.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87db2a76afda544baa29289c97635447.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c550bca22cfd37ca4d740a152d872c2a.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbe6bde02b582c4f3e0667b3315180f.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2989caaa9000ee2517eb460ec3bc6d3.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644e8807c0339674853b79c76f1ea125.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43109121c36e135393fbfac703084388.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ae028d7cfd8f3b31eadb209a1103ed.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b7e7bcbd08569f426668af904348e0.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c619f71003183113d42a8f0d567b89.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771458b26cf89d03e7999870c749e883.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc421b4603b8dc7dc1dffd9dd9ad2c7.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65667b88460903b2909d04dd0050406.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b3b4196e1385454563046daa21c240.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db7f9701c338e1bb6a2695201ce32ca.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8176d8434108610bdb9e14d9972db1.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfe7575e4620d1cbd7bafa825236e34.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01c16af14820b84797a92656c936efb.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34053078b9413cd6ddb9ac852f12000b.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe58f9bd5cf710a8dcbac6412b95b45d.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4889689dcff785b343c122c0c5ea591.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502eb81f7ecc45a5c367ff73a0ef1f9c.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff600b5a120fe230828c0d7667464a5.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4db5b68f3e00ca7f57130dd6e81b828.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3633b4d1462286139dfc73f96aec7023.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e428f23f7a3fa20fe1ff62d94b13f5.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264df89435f13e670d439480f874e20c.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30482edf444ec8373ecf66d3e58dbdcb.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f333e6ed05b873c5b3b049df5e1949.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed21e0aaefb2f6c9b77ebd2350c35d18.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e13157ce25ba47624ab6c8cc147d54c.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf72850c9237dbc335bcb7e0af1fa03.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be918f6eb758609f95e2601b7d69e6d.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f73e022c1e500fe9a33b5d6edd10681.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625d4f103c6da284669c0917deeb0d13.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4333ab93877c75e50f3e1e74a96020d.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10d5bc6b47ac31fe673edb949c8b9e5.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3d1bc18fd1f6b8dfa0054ff3b96ac9.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7902833d8fd708287ba957c513c21105.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ead8d6ee31e32e6731d0b5078d0c480.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cd956111fb1c8ad3d5b0f9caaec343.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255fb162d6679c39a99deaa1611c5d18.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdefe5097f69f24f85fd5f753632233.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fb060a30994fd5f0124b139193f39a.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37896242564ea4785ed37cd3bbef8115.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e8d7cf19e52cdd029253e3f05449be.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b752834efb3aa6208005fbb2d0ee8e.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eebadeb70a0843af57b1bce6e155cf5.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd27a91f73c2bb245122eb7a6184ce1.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89064a7d36110fe690dae9a0ba6aca0.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26f86b93678761725516a1a433c5947.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0f2ff71529e93fb72e55c4cd9f3072.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b3e058d0b50c7dad2b1e611b1d5647.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969ec471936548a607b96bc59d593aba.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7d949909815277af2180a5abf8c79b.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0eeed2a4bc081fe5021cb78de0e629.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76fd5ccf7a7c037d1522b670bb5d393.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ca61b6ceb54f444f98fde37c2ca7f1.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85f0b21772ac37df4dec0f4b378de45.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cdc13c93a7a70ad3214393b5cb767f.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61a5ae90aeb1cc4bbb9b4fe231a547b.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2540e1582762f624597551640dd719f.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3418657c197b84f2c0a673ddc9dd72f4.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8d1d34426a7e86518fdfd43e8b1a9d.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1af382ef9ecd7bbd63fb28104cf2c7.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c0db682da040bbc1d797c96dfdee5d.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170d9394f62d94b2349981d553c1cf1f.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bec990dfa51f7847e1bbe2ee20bc444.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd793b312562438060943839fb179ce0.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dd13d9d45cfbfba1efb9100af1afff.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4d58cad57a4a96cb23268a83ad7e64.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc59cb17f33e3ffa22240b7b0e6841b.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996575dfa4defd3eddce375cd023b8d8.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fb45260c51abe6d86da4ac5398f81a.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d6f58d3d6f1db17d391abcaacd7eea.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff68a4112b12c7401de7e7d778213688.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7379a31b27456d45bf61ed6bc75329.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bed9a90c80a2157574a8e2039c57b8.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e4dcc55164b05c6731afeebf13bc60.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd3f368d98a0752e80d2d048ebf5187.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b02c32cbdd7abc2e4a92521bfb0da6.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5edaddfa7dddf8b63cdce174020e300.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4874f3d846bfef1cf378402d598c882.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a939e624bfb0b5a850927c7524623e3.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20df3e1c742579954f1833e664c6155.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3cc3adae1d036d38a28a4b841a219d.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62775259bb69be868b2450f4ac0befc7.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04731f91e8e759f54479230df8439a5.webp"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf792a20aa3f7b6f9d4a0421f30c3c04.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec798d9fe317bc1b57eae26c0007007d.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5534acdc759db54106f881ab625c3f.JPG"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c992629abdfcc0d1c590b1bb6865cb73.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d329435d34b7d9b39cceeec081f8825.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1694b9fb4e290fbb47a6c30b63342f40.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f1b2b0ce6f5446bde2b299fafa1da0.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a7ea3fa12dd301162bd9494289656d.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b3e413cbd5edb1faf51179de2433ac.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="image_10" descr="image_10"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -2604,234 +2589,234 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="28" name="image_43" descr="image_43"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>43</xdr:row>
+      <xdr:row>44</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="762000" cy="762000"/>
+    <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="29" name="image_44" descr="image_44"/>
+        <xdr:cNvPr id="29" name="image_45" descr="image_45"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>45</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1019175" cy="762000"/>
+    <xdr:ext cx="1143000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="30" name="image_46" descr="image_46"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1143000" cy="762000"/>
+    <xdr:ext cx="619125" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="31" name="image_47" descr="image_47"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="619125" cy="762000"/>
+    <xdr:ext cx="1009650" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="32" name="image_48" descr="image_48"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>48</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1009650" cy="762000"/>
+    <xdr:ext cx="438150" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="33" name="image_49" descr="image_49"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>49</xdr:row>
+      <xdr:row>50</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="438150" cy="762000"/>
+    <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="34" name="image_50" descr="image_50"/>
+        <xdr:cNvPr id="34" name="image_51" descr="image_51"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>51</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1019175" cy="762000"/>
+    <xdr:ext cx="762000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="35" name="image_52" descr="image_52"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
@@ -2847,51 +2832,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>53</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="762000" cy="762000"/>
+    <xdr:ext cx="1143000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="image_54" descr="image_54"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
@@ -2934,174 +2919,174 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="39" name="image_56" descr="image_56"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId39"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1143000" cy="762000"/>
+    <xdr:ext cx="762000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="40" name="image_57" descr="image_57"/>
+        <xdr:cNvPr id="40" name="image_58" descr="image_58"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>58</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="762000" cy="762000"/>
+    <xdr:ext cx="609600" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="41" name="image_59" descr="image_59"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>59</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="609600" cy="762000"/>
+    <xdr:ext cx="590550" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="image_60" descr="image_60"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>60</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="590550" cy="762000"/>
+    <xdr:ext cx="361950" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="43" name="image_61" descr="image_61"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>61</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="361950" cy="762000"/>
+    <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="image_62" descr="image_62"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
@@ -3207,321 +3192,321 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1019175" cy="762000"/>
+    <xdr:ext cx="504825" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="49" name="image_67" descr="image_67"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>67</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="504825" cy="762000"/>
+    <xdr:ext cx="1143000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="50" name="image_68" descr="image_68"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1143000" cy="762000"/>
+    <xdr:ext cx="762000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="51" name="image_69" descr="image_69"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>69</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="762000" cy="762000"/>
+    <xdr:ext cx="1143000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="52" name="image_70" descr="image_70"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>70</xdr:row>
+      <xdr:row>71</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1143000" cy="762000"/>
+    <xdr:ext cx="533400" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="53" name="image_71" descr="image_71"/>
+        <xdr:cNvPr id="53" name="image_72" descr="image_72"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>72</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="533400" cy="762000"/>
+    <xdr:ext cx="1143000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="54" name="image_73" descr="image_73"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>73</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1143000" cy="762000"/>
+    <xdr:ext cx="762000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="55" name="image_74" descr="image_74"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>74</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="762000" cy="762000"/>
+    <xdr:ext cx="571500" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="56" name="image_75" descr="image_75"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>75</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="571500" cy="762000"/>
+    <xdr:ext cx="714375" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="57" name="image_76" descr="image_76"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>76</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="714375" cy="762000"/>
+    <xdr:ext cx="609600" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="58" name="image_77" descr="image_77"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
@@ -3567,51 +3552,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="609600" cy="762000"/>
+    <xdr:ext cx="1143000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="61" name="image_80" descr="image_80"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
@@ -3657,111 +3642,111 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1143000" cy="762000"/>
+    <xdr:ext cx="600075" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="64" name="image_83" descr="image_83"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="600075" cy="762000"/>
+    <xdr:ext cx="523875" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="65" name="image_84" descr="image_84"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>84</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="523875" cy="762000"/>
+    <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="66" name="image_85" descr="image_85"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
@@ -3777,111 +3762,111 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>86</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1019175" cy="762000"/>
+    <xdr:ext cx="762000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="68" name="image_87" descr="image_87"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="762000" cy="762000"/>
+    <xdr:ext cx="1143000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="69" name="image_88" descr="image_88"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>88</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1143000" cy="762000"/>
+    <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="image_89" descr="image_89"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
@@ -3987,141 +3972,141 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1019175" cy="762000"/>
+    <xdr:ext cx="762000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="75" name="image_94" descr="image_94"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId75"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>94</xdr:row>
+      <xdr:row>95</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="762000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="76" name="image_95" descr="image_95"/>
+        <xdr:cNvPr id="76" name="image_96" descr="image_96"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="762000" cy="762000"/>
+    <xdr:ext cx="609600" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="77" name="image_97" descr="image_97"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="609600" cy="762000"/>
+    <xdr:ext cx="762000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="image_98" descr="image_98"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
@@ -4137,144 +4122,144 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="762000" cy="762000"/>
+    <xdr:ext cx="1143000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="image_100" descr="image_100"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1143000" cy="762000"/>
+    <xdr:ext cx="609600" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="81" name="image_101" descr="image_101"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId81"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="609600" cy="762000"/>
+    <xdr:ext cx="495300" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="82" name="image_102" descr="image_102"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="495300" cy="762000"/>
+    <xdr:ext cx="1143000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="83" name="image_103" descr="image_103"/>
+        <xdr:cNvPr id="83" name="image_104" descr="image_104"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId83"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>104</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
@@ -4287,111 +4272,111 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>105</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1143000" cy="762000"/>
+    <xdr:ext cx="581025" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="85" name="image_106" descr="image_106"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId85"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>106</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="581025" cy="762000"/>
+    <xdr:ext cx="609600" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="86" name="image_107" descr="image_107"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId86"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>107</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="609600" cy="762000"/>
+    <xdr:ext cx="762000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="87" name="image_108" descr="image_108"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId87"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
@@ -4404,174 +4389,174 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="88" name="image_109" descr="image_109"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId88"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>109</xdr:row>
+      <xdr:row>110</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="762000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="89" name="image_110" descr="image_110"/>
+        <xdr:cNvPr id="89" name="image_111" descr="image_111"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId89"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>111</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="762000" cy="762000"/>
+    <xdr:ext cx="323850" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="90" name="image_112" descr="image_112"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>112</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="323850" cy="762000"/>
+    <xdr:ext cx="885825" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="91" name="image_113" descr="image_113"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>113</xdr:row>
+      <xdr:row>114</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="885825" cy="762000"/>
+    <xdr:ext cx="1009650" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="92" name="image_114" descr="image_114"/>
+        <xdr:cNvPr id="92" name="image_115" descr="image_115"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>115</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1009650" cy="762000"/>
+    <xdr:ext cx="609600" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="93" name="image_116" descr="image_116"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
@@ -4584,123 +4569,93 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="94" name="image_117" descr="image_117"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>117</xdr:row>
+      <xdr:row>119</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="609600" cy="762000"/>
+    <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="95" name="image_118" descr="image_118"/>
+        <xdr:cNvPr id="95" name="image_120" descr="image_120"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId95"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>120</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1019175" cy="762000"/>
+    <xdr:ext cx="695325" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="96" name="image_121" descr="image_121"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId96"/>
-        <a:stretch>
-[...28 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId97"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -4967,54 +4922,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P122"/>
+  <dimension ref="A1:P121"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A9" sqref="A9:P122"/>
+      <selection activeCell="A9" sqref="A9:P121"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="45" customWidth="true" style="1"/>
     <col min="2" max="2" width="11" customWidth="true" style="1"/>
     <col min="3" max="3" width="11" customWidth="true" style="1"/>
     <col min="4" max="4" width="11" customWidth="true" style="1"/>
     <col min="5" max="5" width="11" customWidth="true" style="1"/>
     <col min="6" max="6" width="14" customWidth="true" style="1"/>
     <col min="7" max="7" width="14" customWidth="true" style="1"/>
     <col min="8" max="8" width="14" customWidth="true" style="1"/>
     <col min="9" max="9" width="14" customWidth="true" style="1"/>
     <col min="10" max="10" width="20" customWidth="true" style="1"/>
     <col min="11" max="11" width="14" customWidth="true" style="1"/>
     <col min="12" max="12" width="14" customWidth="true" style="1"/>
     <col min="13" max="13" width="14" customWidth="true" style="1"/>
     <col min="14" max="14" width="14" customWidth="true" style="1"/>
     <col min="15" max="15" width="10" customWidth="true" style="1"/>
     <col min="16" max="16" width="21" customWidth="true" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" s="2" t="s">
         <v>0</v>
@@ -5176,614 +5131,614 @@
         <v>2.85</v>
       </c>
       <c r="J10" s="10" t="s">
         <v>25</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L10" s="10" t="s">
         <v>27</v>
       </c>
       <c r="M10" s="6" t="s">
         <v>28</v>
       </c>
       <c r="N10" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O10" s="6"/>
       <c r="P10" s="6"/>
     </row>
     <row r="11" spans="1:16" customHeight="1" ht="65">
       <c r="A11" s="6" t="s">
         <v>30</v>
       </c>
       <c r="B11" s="6">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="C11" s="6">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D11" s="6">
         <v>0</v>
       </c>
       <c r="E11" s="6" t="s">
         <v>31</v>
       </c>
       <c r="F11" s="9" t="s">
         <v>32</v>
       </c>
       <c r="G11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H11" s="6" t="s">
         <v>33</v>
       </c>
       <c r="I11" s="6">
         <v>14.5</v>
       </c>
       <c r="J11" s="10" t="s">
         <v>34</v>
       </c>
       <c r="K11" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L11" s="10" t="s">
         <v>32</v>
       </c>
       <c r="M11" s="6" t="s">
         <v>35</v>
       </c>
       <c r="N11" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O11" s="6">
-        <v>154223.46</v>
+        <v>158944.64</v>
       </c>
       <c r="P11" s="6"/>
     </row>
     <row r="12" spans="1:16" customHeight="1" ht="65">
       <c r="A12" s="6" t="s">
         <v>36</v>
       </c>
       <c r="B12" s="6">
         <v>0</v>
       </c>
       <c r="C12" s="6">
         <v>0</v>
       </c>
       <c r="D12" s="6">
         <v>0</v>
       </c>
       <c r="E12" s="6" t="s">
         <v>37</v>
       </c>
       <c r="F12" s="9" t="s">
         <v>32</v>
       </c>
       <c r="G12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H12" s="6" t="s">
         <v>33</v>
       </c>
       <c r="I12" s="6">
         <v>14.5</v>
       </c>
       <c r="J12" s="10" t="s">
         <v>38</v>
       </c>
       <c r="K12" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L12" s="10" t="s">
         <v>32</v>
       </c>
       <c r="M12" s="6" t="s">
         <v>39</v>
       </c>
       <c r="N12" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O12" s="6">
-        <v>163320.4</v>
+        <v>168320.02</v>
       </c>
       <c r="P12" s="6"/>
     </row>
     <row r="13" spans="1:16" customHeight="1" ht="65">
       <c r="A13" s="6" t="s">
         <v>40</v>
       </c>
       <c r="B13" s="6">
         <v>0</v>
       </c>
       <c r="C13" s="6">
         <v>0</v>
       </c>
       <c r="D13" s="6">
         <v>0</v>
       </c>
       <c r="E13" s="6" t="s">
         <v>41</v>
       </c>
       <c r="F13" s="9" t="s">
         <v>42</v>
       </c>
       <c r="G13" s="10" t="s">
         <v>43</v>
       </c>
       <c r="H13" s="6" t="s">
         <v>33</v>
       </c>
       <c r="I13" s="6">
         <v>37</v>
       </c>
       <c r="J13" s="10" t="s">
         <v>44</v>
       </c>
       <c r="K13" s="6" t="s">
         <v>45</v>
       </c>
       <c r="L13" s="10" t="s">
         <v>42</v>
       </c>
       <c r="M13" s="6" t="s">
         <v>46</v>
       </c>
       <c r="N13" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O13" s="6">
-        <v>275042.59</v>
+        <v>283462.36</v>
       </c>
       <c r="P13" s="6"/>
     </row>
     <row r="14" spans="1:16" customHeight="1" ht="65">
       <c r="A14" s="6" t="s">
         <v>47</v>
       </c>
       <c r="B14" s="6">
         <v>0</v>
       </c>
       <c r="C14" s="6">
         <v>0</v>
       </c>
       <c r="D14" s="6">
         <v>0</v>
       </c>
       <c r="E14" s="6" t="s">
         <v>48</v>
       </c>
       <c r="F14" s="9" t="s">
         <v>42</v>
       </c>
       <c r="G14" s="10" t="s">
         <v>43</v>
       </c>
       <c r="H14" s="6" t="s">
         <v>33</v>
       </c>
       <c r="I14" s="6">
         <v>49</v>
       </c>
       <c r="J14" s="10" t="s">
         <v>49</v>
       </c>
       <c r="K14" s="6" t="s">
         <v>45</v>
       </c>
       <c r="L14" s="10" t="s">
         <v>42</v>
       </c>
       <c r="M14" s="6" t="s">
         <v>50</v>
       </c>
       <c r="N14" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O14" s="6">
-        <v>388742</v>
+        <v>400642.33</v>
       </c>
       <c r="P14" s="6"/>
     </row>
     <row r="15" spans="1:16" customHeight="1" ht="65">
       <c r="A15" s="6" t="s">
         <v>51</v>
       </c>
       <c r="B15" s="6">
         <v>0</v>
       </c>
       <c r="C15" s="6">
         <v>0</v>
       </c>
       <c r="D15" s="6">
         <v>0</v>
       </c>
       <c r="E15" s="6" t="s">
         <v>52</v>
       </c>
       <c r="F15" s="9" t="s">
         <v>53</v>
       </c>
       <c r="G15" s="10" t="s">
         <v>43</v>
       </c>
       <c r="H15" s="6" t="s">
         <v>33</v>
       </c>
       <c r="I15" s="6">
         <v>5.6</v>
       </c>
       <c r="J15" s="10" t="s">
         <v>54</v>
       </c>
       <c r="K15" s="6" t="s">
         <v>45</v>
       </c>
       <c r="L15" s="10" t="s">
         <v>53</v>
       </c>
       <c r="M15" s="6" t="s">
         <v>55</v>
       </c>
       <c r="N15" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O15" s="6">
-        <v>58476.59</v>
+        <v>60266.69</v>
       </c>
       <c r="P15" s="6"/>
     </row>
     <row r="16" spans="1:16" customHeight="1" ht="65">
       <c r="A16" s="6" t="s">
         <v>56</v>
       </c>
       <c r="B16" s="6">
         <v>0</v>
       </c>
       <c r="C16" s="6">
         <v>0</v>
       </c>
       <c r="D16" s="6">
         <v>0</v>
       </c>
       <c r="E16" s="6" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="9" t="s">
         <v>53</v>
       </c>
       <c r="G16" s="10" t="s">
         <v>43</v>
       </c>
       <c r="H16" s="6" t="s">
         <v>33</v>
       </c>
       <c r="I16" s="6">
         <v>6.685</v>
       </c>
       <c r="J16" s="10" t="s">
         <v>58</v>
       </c>
       <c r="K16" s="6" t="s">
         <v>45</v>
       </c>
       <c r="L16" s="10" t="s">
         <v>53</v>
       </c>
       <c r="M16" s="6" t="s">
         <v>59</v>
       </c>
       <c r="N16" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O16" s="6">
-        <v>69392.21</v>
+        <v>71516.44</v>
       </c>
       <c r="P16" s="6"/>
     </row>
     <row r="17" spans="1:16" customHeight="1" ht="65">
       <c r="A17" s="6" t="s">
         <v>60</v>
       </c>
       <c r="B17" s="6">
         <v>0</v>
       </c>
       <c r="C17" s="6">
         <v>0</v>
       </c>
       <c r="D17" s="6">
         <v>0</v>
       </c>
       <c r="E17" s="6" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="9" t="s">
         <v>53</v>
       </c>
       <c r="G17" s="10" t="s">
         <v>43</v>
       </c>
       <c r="H17" s="6" t="s">
         <v>33</v>
       </c>
       <c r="I17" s="6">
         <v>6</v>
       </c>
       <c r="J17" s="10" t="s">
         <v>62</v>
       </c>
       <c r="K17" s="6" t="s">
         <v>45</v>
       </c>
       <c r="L17" s="10" t="s">
         <v>53</v>
       </c>
       <c r="M17" s="6" t="s">
         <v>63</v>
       </c>
       <c r="N17" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O17" s="6">
-        <v>69392.21</v>
+        <v>71516.44</v>
       </c>
       <c r="P17" s="6"/>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" s="6" t="s">
         <v>64</v>
       </c>
       <c r="B18" s="6">
         <v>0</v>
       </c>
       <c r="C18" s="6">
         <v>0</v>
       </c>
       <c r="D18" s="6">
         <v>0</v>
       </c>
       <c r="E18" s="6" t="s">
         <v>65</v>
       </c>
       <c r="F18" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G18" s="10" t="s">
         <v>66</v>
       </c>
       <c r="H18" s="6" t="s">
         <v>67</v>
       </c>
       <c r="I18" s="6">
         <v>10</v>
       </c>
       <c r="J18" s="10"/>
       <c r="K18" s="6" t="s">
         <v>68</v>
       </c>
       <c r="L18" s="10" t="s">
         <v>27</v>
       </c>
       <c r="M18" s="6" t="s">
         <v>69</v>
       </c>
       <c r="N18" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O18" s="6">
-        <v>41932.81</v>
+        <v>43929.62</v>
       </c>
       <c r="P18" s="6"/>
     </row>
     <row r="19" spans="1:16" customHeight="1" ht="65">
       <c r="A19" s="6" t="s">
         <v>70</v>
       </c>
       <c r="B19" s="6">
         <v>0</v>
       </c>
       <c r="C19" s="6">
         <v>0</v>
       </c>
       <c r="D19" s="6">
         <v>0</v>
       </c>
       <c r="E19" s="6" t="s">
         <v>71</v>
       </c>
       <c r="F19" s="9" t="s">
         <v>32</v>
       </c>
       <c r="G19" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H19" s="6" t="s">
         <v>33</v>
       </c>
       <c r="I19" s="6">
         <v>23.65</v>
       </c>
       <c r="J19" s="10" t="s">
         <v>72</v>
       </c>
       <c r="K19" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L19" s="10" t="s">
         <v>32</v>
       </c>
       <c r="M19" s="6" t="s">
         <v>73</v>
       </c>
       <c r="N19" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O19" s="6">
-        <v>310110.19</v>
+        <v>319603.38</v>
       </c>
       <c r="P19" s="6"/>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" s="6" t="s">
         <v>74</v>
       </c>
       <c r="B20" s="6">
         <v>0</v>
       </c>
       <c r="C20" s="6">
         <v>0</v>
       </c>
       <c r="D20" s="6">
         <v>0</v>
       </c>
       <c r="E20" s="6" t="s">
         <v>75</v>
       </c>
       <c r="F20" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G20" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H20" s="6" t="s">
         <v>67</v>
       </c>
       <c r="I20" s="6">
         <v>13.8</v>
       </c>
       <c r="J20" s="10"/>
       <c r="K20" s="6" t="s">
         <v>76</v>
       </c>
       <c r="L20" s="10" t="s">
         <v>27</v>
       </c>
       <c r="M20" s="6" t="s">
         <v>77</v>
       </c>
       <c r="N20" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O20" s="6">
-        <v>180261.53</v>
+        <v>191067.55</v>
       </c>
       <c r="P20" s="6"/>
     </row>
     <row r="21" spans="1:16" customHeight="1" ht="65">
       <c r="A21" s="6" t="s">
         <v>78</v>
       </c>
       <c r="B21" s="6">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="C21" s="6">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D21" s="6">
         <v>0</v>
       </c>
       <c r="E21" s="6" t="s">
         <v>79</v>
       </c>
       <c r="F21" s="9" t="s">
         <v>80</v>
       </c>
       <c r="G21" s="10" t="s">
         <v>81</v>
       </c>
       <c r="H21" s="6" t="s">
         <v>67</v>
       </c>
       <c r="I21" s="6">
         <v>0.7</v>
       </c>
       <c r="J21" s="10" t="s">
         <v>82</v>
       </c>
       <c r="K21" s="6" t="s">
         <v>83</v>
       </c>
       <c r="L21" s="10" t="s">
         <v>84</v>
       </c>
       <c r="M21" s="6" t="s">
         <v>85</v>
       </c>
       <c r="N21" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O21" s="6">
         <v>714.78</v>
       </c>
       <c r="P21" s="6"/>
     </row>
     <row r="22" spans="1:16" customHeight="1" ht="65">
       <c r="A22" s="6" t="s">
         <v>86</v>
       </c>
       <c r="B22" s="6">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="C22" s="6">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D22" s="6">
         <v>0</v>
       </c>
       <c r="E22" s="6" t="s">
         <v>87</v>
       </c>
       <c r="F22" s="9" t="s">
         <v>32</v>
       </c>
       <c r="G22" s="10" t="s">
         <v>66</v>
       </c>
       <c r="H22" s="6" t="s">
         <v>67</v>
       </c>
       <c r="I22" s="6">
         <v>6.3</v>
       </c>
       <c r="J22" s="10" t="s">
         <v>88</v>
       </c>
       <c r="K22" s="6" t="s">
         <v>89</v>
       </c>
       <c r="L22" s="10" t="s">
         <v>32</v>
       </c>
       <c r="M22" s="6" t="s">
         <v>90</v>
       </c>
       <c r="N22" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O22" s="6">
-        <v>54000.09</v>
+        <v>54000.08</v>
       </c>
       <c r="P22" s="6"/>
     </row>
     <row r="23" spans="1:16" customHeight="1" ht="65">
       <c r="A23" s="6" t="s">
         <v>91</v>
       </c>
       <c r="B23" s="6">
         <v>0</v>
       </c>
       <c r="C23" s="6">
         <v>0</v>
       </c>
       <c r="D23" s="6">
         <v>0</v>
       </c>
       <c r="E23" s="6" t="s">
         <v>92</v>
       </c>
       <c r="F23" s="9" t="s">
         <v>93</v>
       </c>
       <c r="G23" s="10" t="s">
         <v>66</v>
       </c>
@@ -5794,184 +5749,184 @@
         <v>12</v>
       </c>
       <c r="J23" s="10" t="s">
         <v>94</v>
       </c>
       <c r="K23" s="6" t="s">
         <v>95</v>
       </c>
       <c r="L23" s="10" t="s">
         <v>96</v>
       </c>
       <c r="M23" s="6" t="s">
         <v>97</v>
       </c>
       <c r="N23" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O23" s="6"/>
       <c r="P23" s="6"/>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" s="6" t="s">
         <v>98</v>
       </c>
       <c r="B24" s="6">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="C24" s="6">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="D24" s="6">
         <v>0</v>
       </c>
       <c r="E24" s="6" t="s">
         <v>99</v>
       </c>
       <c r="F24" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G24" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H24" s="6" t="s">
         <v>67</v>
       </c>
       <c r="I24" s="6">
         <v>14.1</v>
       </c>
       <c r="J24" s="10"/>
       <c r="K24" s="6" t="s">
         <v>76</v>
       </c>
       <c r="L24" s="10" t="s">
         <v>27</v>
       </c>
       <c r="M24" s="6" t="s">
         <v>100</v>
       </c>
       <c r="N24" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O24" s="6">
-        <v>220153.98</v>
+        <v>233348.73</v>
       </c>
       <c r="P24" s="6"/>
     </row>
     <row r="25" spans="1:16" customHeight="1" ht="65">
       <c r="A25" s="6" t="s">
         <v>101</v>
       </c>
       <c r="B25" s="6">
         <v>0</v>
       </c>
       <c r="C25" s="6">
         <v>0</v>
       </c>
       <c r="D25" s="6">
         <v>0</v>
       </c>
       <c r="E25" s="6" t="s">
         <v>102</v>
       </c>
       <c r="F25" s="9" t="s">
         <v>103</v>
       </c>
       <c r="G25" s="10" t="s">
         <v>43</v>
       </c>
       <c r="H25" s="6" t="s">
         <v>33</v>
       </c>
       <c r="I25" s="6">
         <v>20</v>
       </c>
       <c r="J25" s="10" t="s">
         <v>104</v>
       </c>
       <c r="K25" s="6" t="s">
         <v>45</v>
       </c>
       <c r="L25" s="10" t="s">
         <v>103</v>
       </c>
       <c r="M25" s="6" t="s">
         <v>105</v>
       </c>
       <c r="N25" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O25" s="6">
-        <v>105874.5</v>
+        <v>109115.52</v>
       </c>
       <c r="P25" s="6"/>
     </row>
     <row r="26" spans="1:16" customHeight="1" ht="65">
       <c r="A26" s="6" t="s">
         <v>106</v>
       </c>
       <c r="B26" s="6">
         <v>0</v>
       </c>
       <c r="C26" s="6">
         <v>0</v>
       </c>
       <c r="D26" s="6">
         <v>0</v>
       </c>
       <c r="E26" s="6" t="s">
         <v>107</v>
       </c>
       <c r="F26" s="9" t="s">
         <v>108</v>
       </c>
       <c r="G26" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H26" s="6" t="s">
         <v>33</v>
       </c>
       <c r="I26" s="6">
         <v>30</v>
       </c>
       <c r="J26" s="10" t="s">
         <v>109</v>
       </c>
       <c r="K26" s="6" t="s">
         <v>110</v>
       </c>
       <c r="L26" s="10" t="s">
         <v>111</v>
       </c>
       <c r="M26" s="6" t="s">
         <v>112</v>
       </c>
       <c r="N26" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O26" s="6">
-        <v>100644.67</v>
+        <v>103725.65</v>
       </c>
       <c r="P26" s="6"/>
     </row>
     <row r="27" spans="1:16" customHeight="1" ht="65">
       <c r="A27" s="6" t="s">
         <v>113</v>
       </c>
       <c r="B27" s="6">
         <v>0</v>
       </c>
       <c r="C27" s="6">
         <v>0</v>
       </c>
       <c r="D27" s="6">
         <v>0</v>
       </c>
       <c r="E27" s="6" t="s">
         <v>114</v>
       </c>
       <c r="F27" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G27" s="10" t="s">
         <v>115</v>
       </c>
@@ -6115,243 +6070,243 @@
       <c r="G30" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H30" s="6" t="s">
         <v>33</v>
       </c>
       <c r="I30" s="6">
         <v>9</v>
       </c>
       <c r="J30" s="10" t="s">
         <v>131</v>
       </c>
       <c r="K30" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L30" s="10" t="s">
         <v>27</v>
       </c>
       <c r="M30" s="6" t="s">
         <v>132</v>
       </c>
       <c r="N30" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O30" s="6">
-        <v>172313.12</v>
+        <v>177588.01</v>
       </c>
       <c r="P30" s="6"/>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" s="6" t="s">
         <v>133</v>
       </c>
       <c r="B31" s="6">
         <v>0</v>
       </c>
       <c r="C31" s="6">
         <v>0</v>
       </c>
       <c r="D31" s="6">
         <v>0</v>
       </c>
       <c r="E31" s="6" t="s">
         <v>134</v>
       </c>
       <c r="F31" s="9" t="s">
         <v>32</v>
       </c>
       <c r="G31" s="10" t="s">
         <v>66</v>
       </c>
       <c r="H31" s="6" t="s">
         <v>33</v>
       </c>
       <c r="I31" s="6">
         <v>6.3</v>
       </c>
       <c r="J31" s="10" t="s">
         <v>135</v>
       </c>
       <c r="K31" s="6" t="s">
         <v>68</v>
       </c>
       <c r="L31" s="10" t="s">
         <v>32</v>
       </c>
       <c r="M31" s="6" t="s">
         <v>136</v>
       </c>
       <c r="N31" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O31" s="6">
-        <v>4254.57</v>
+        <v>4457.17</v>
       </c>
       <c r="P31" s="6"/>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" s="6" t="s">
         <v>137</v>
       </c>
       <c r="B32" s="6">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="C32" s="6">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="D32" s="6">
         <v>0</v>
       </c>
       <c r="E32" s="6" t="s">
         <v>138</v>
       </c>
       <c r="F32" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="10" t="s">
         <v>66</v>
       </c>
       <c r="H32" s="6" t="s">
         <v>33</v>
       </c>
       <c r="I32" s="6">
         <v>6.5</v>
       </c>
       <c r="J32" s="10" t="s">
         <v>139</v>
       </c>
       <c r="K32" s="6" t="s">
         <v>68</v>
       </c>
       <c r="L32" s="10" t="s">
         <v>27</v>
       </c>
       <c r="M32" s="6" t="s">
         <v>140</v>
       </c>
       <c r="N32" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O32" s="6">
-        <v>17418.24</v>
+        <v>18247.68</v>
       </c>
       <c r="P32" s="6"/>
     </row>
     <row r="33" spans="1:16" customHeight="1" ht="65">
       <c r="A33" s="6" t="s">
         <v>141</v>
       </c>
       <c r="B33" s="6">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="C33" s="6">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D33" s="6">
         <v>0</v>
       </c>
       <c r="E33" s="6" t="s">
         <v>142</v>
       </c>
       <c r="F33" s="9" t="s">
         <v>32</v>
       </c>
       <c r="G33" s="10" t="s">
         <v>66</v>
       </c>
       <c r="H33" s="6" t="s">
         <v>67</v>
       </c>
       <c r="I33" s="6">
         <v>8.61</v>
       </c>
       <c r="J33" s="10" t="s">
         <v>143</v>
       </c>
       <c r="K33" s="6" t="s">
         <v>89</v>
       </c>
       <c r="L33" s="10" t="s">
         <v>32</v>
       </c>
       <c r="M33" s="6" t="s">
         <v>144</v>
       </c>
       <c r="N33" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O33" s="6">
-        <v>33000.08</v>
+        <v>33000.09</v>
       </c>
       <c r="P33" s="6"/>
     </row>
     <row r="34" spans="1:16" customHeight="1" ht="65">
       <c r="A34" s="6" t="s">
         <v>145</v>
       </c>
       <c r="B34" s="6">
         <v>0</v>
       </c>
       <c r="C34" s="6">
         <v>0</v>
       </c>
       <c r="D34" s="6">
         <v>0</v>
       </c>
       <c r="E34" s="6" t="s">
         <v>146</v>
       </c>
       <c r="F34" s="9" t="s">
         <v>80</v>
       </c>
       <c r="G34" s="10" t="s">
         <v>43</v>
       </c>
       <c r="H34" s="6" t="s">
         <v>33</v>
       </c>
       <c r="I34" s="6">
         <v>5.5</v>
       </c>
       <c r="J34" s="10" t="s">
         <v>147</v>
       </c>
       <c r="K34" s="6" t="s">
         <v>148</v>
       </c>
       <c r="L34" s="10" t="s">
         <v>80</v>
       </c>
       <c r="M34" s="6" t="s">
         <v>149</v>
       </c>
       <c r="N34" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O34" s="6">
-        <v>50547.24</v>
+        <v>52549.26</v>
       </c>
       <c r="P34" s="6"/>
     </row>
     <row r="35" spans="1:16" customHeight="1" ht="65">
       <c r="A35" s="6" t="s">
         <v>150</v>
       </c>
       <c r="B35" s="6">
         <v>0</v>
       </c>
       <c r="C35" s="6">
         <v>0</v>
       </c>
       <c r="D35" s="6">
         <v>0</v>
       </c>
       <c r="E35" s="6" t="s">
         <v>151</v>
       </c>
       <c r="F35" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G35" s="10" t="s">
         <v>66</v>
       </c>
@@ -6408,90 +6363,90 @@
         <v>42</v>
       </c>
       <c r="J36" s="10" t="s">
         <v>157</v>
       </c>
       <c r="K36" s="6" t="s">
         <v>45</v>
       </c>
       <c r="L36" s="10" t="s">
         <v>103</v>
       </c>
       <c r="M36" s="6" t="s">
         <v>158</v>
       </c>
       <c r="N36" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O36" s="6"/>
       <c r="P36" s="6"/>
     </row>
     <row r="37" spans="1:16" customHeight="1" ht="65">
       <c r="A37" s="6" t="s">
         <v>159</v>
       </c>
       <c r="B37" s="6">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="C37" s="6">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="D37" s="6">
         <v>0</v>
       </c>
       <c r="E37" s="6" t="s">
         <v>160</v>
       </c>
       <c r="F37" s="9" t="s">
         <v>32</v>
       </c>
       <c r="G37" s="10" t="s">
         <v>66</v>
       </c>
       <c r="H37" s="6" t="s">
         <v>67</v>
       </c>
       <c r="I37" s="6">
         <v>4.12</v>
       </c>
       <c r="J37" s="10" t="s">
         <v>161</v>
       </c>
       <c r="K37" s="6" t="s">
         <v>162</v>
       </c>
       <c r="L37" s="10" t="s">
         <v>32</v>
       </c>
       <c r="M37" s="6" t="s">
         <v>163</v>
       </c>
       <c r="N37" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O37" s="6">
-        <v>21785.98</v>
+        <v>22452.9</v>
       </c>
       <c r="P37" s="6"/>
     </row>
     <row r="38" spans="1:16" customHeight="1" ht="65">
       <c r="A38" s="6" t="s">
         <v>164</v>
       </c>
       <c r="B38" s="6">
         <v>0</v>
       </c>
       <c r="C38" s="6">
         <v>0</v>
       </c>
       <c r="D38" s="6">
         <v>0</v>
       </c>
       <c r="E38" s="6" t="s">
         <v>165</v>
       </c>
       <c r="F38" s="9" t="s">
         <v>166</v>
       </c>
       <c r="G38" s="10" t="s">
         <v>66</v>
       </c>
@@ -6635,51 +6590,51 @@
       <c r="G41" s="10" t="s">
         <v>66</v>
       </c>
       <c r="H41" s="6" t="s">
         <v>33</v>
       </c>
       <c r="I41" s="6">
         <v>29</v>
       </c>
       <c r="J41" s="10" t="s">
         <v>182</v>
       </c>
       <c r="K41" s="6" t="s">
         <v>68</v>
       </c>
       <c r="L41" s="10" t="s">
         <v>42</v>
       </c>
       <c r="M41" s="6" t="s">
         <v>183</v>
       </c>
       <c r="N41" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O41" s="6">
-        <v>74990.9</v>
+        <v>78561.89</v>
       </c>
       <c r="P41" s="6"/>
     </row>
     <row r="42" spans="1:16" customHeight="1" ht="65">
       <c r="A42" s="6" t="s">
         <v>184</v>
       </c>
       <c r="B42" s="6">
         <v>0</v>
       </c>
       <c r="C42" s="6">
         <v>0</v>
       </c>
       <c r="D42" s="6">
         <v>0</v>
       </c>
       <c r="E42" s="6" t="s">
         <v>185</v>
       </c>
       <c r="F42" s="9" t="s">
         <v>32</v>
       </c>
       <c r="G42" s="10" t="s">
         <v>66</v>
       </c>
@@ -6729,3785 +6684,3739 @@
       <c r="G43" s="10" t="s">
         <v>66</v>
       </c>
       <c r="H43" s="6" t="s">
         <v>67</v>
       </c>
       <c r="I43" s="6">
         <v>8.3</v>
       </c>
       <c r="J43" s="10" t="s">
         <v>190</v>
       </c>
       <c r="K43" s="6" t="s">
         <v>68</v>
       </c>
       <c r="L43" s="10" t="s">
         <v>32</v>
       </c>
       <c r="M43" s="6" t="s">
         <v>191</v>
       </c>
       <c r="N43" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O43" s="6">
-        <v>17424.69</v>
+        <v>18254.45</v>
       </c>
       <c r="P43" s="6"/>
     </row>
-    <row r="44" spans="1:16" customHeight="1" ht="65">
+    <row r="44" spans="1:16">
       <c r="A44" s="6" t="s">
         <v>192</v>
       </c>
       <c r="B44" s="6">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="C44" s="6">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D44" s="6">
         <v>0</v>
       </c>
       <c r="E44" s="6" t="s">
         <v>193</v>
       </c>
       <c r="F44" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="10" t="s">
-        <v>66</v>
+        <v>194</v>
       </c>
       <c r="H44" s="6" t="s">
-        <v>194</v>
+        <v>33</v>
       </c>
       <c r="I44" s="6">
-        <v>5.7</v>
-[...1 lines deleted...]
-      <c r="J44" s="10" t="s">
+        <v>1.98</v>
+      </c>
+      <c r="J44" s="10"/>
+      <c r="K44" s="6" t="s">
         <v>195</v>
       </c>
-      <c r="K44" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L44" s="10" t="s">
-        <v>27</v>
+        <v>196</v>
       </c>
       <c r="M44" s="6" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="N44" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O44" s="6">
-        <v>16078.55</v>
+        <v>26516.69</v>
       </c>
       <c r="P44" s="6"/>
     </row>
-    <row r="45" spans="1:16">
+    <row r="45" spans="1:16" customHeight="1" ht="65">
       <c r="A45" s="6" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B45" s="6">
         <v>0</v>
       </c>
       <c r="C45" s="6">
         <v>0</v>
       </c>
       <c r="D45" s="6">
         <v>0</v>
       </c>
       <c r="E45" s="6" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F45" s="9" t="s">
-        <v>22</v>
+        <v>108</v>
       </c>
       <c r="G45" s="10" t="s">
-        <v>199</v>
+        <v>23</v>
       </c>
       <c r="H45" s="6" t="s">
-        <v>33</v>
+        <v>24</v>
       </c>
       <c r="I45" s="6">
-        <v>1.98</v>
-[...1 lines deleted...]
-      <c r="J45" s="10"/>
+        <v>29</v>
+      </c>
+      <c r="J45" s="10" t="s">
+        <v>200</v>
+      </c>
       <c r="K45" s="6" t="s">
-        <v>200</v>
+        <v>110</v>
       </c>
       <c r="L45" s="10" t="s">
+        <v>111</v>
+      </c>
+      <c r="M45" s="6" t="s">
         <v>201</v>
       </c>
-      <c r="M45" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N45" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="O45" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O45" s="6"/>
       <c r="P45" s="6"/>
     </row>
     <row r="46" spans="1:16" customHeight="1" ht="65">
       <c r="A46" s="6" t="s">
+        <v>202</v>
+      </c>
+      <c r="B46" s="6">
+        <v>0</v>
+      </c>
+      <c r="C46" s="6">
+        <v>0</v>
+      </c>
+      <c r="D46" s="6">
+        <v>0</v>
+      </c>
+      <c r="E46" s="6" t="s">
         <v>203</v>
-      </c>
-[...10 lines deleted...]
-        <v>204</v>
       </c>
       <c r="F46" s="9" t="s">
         <v>108</v>
       </c>
       <c r="G46" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H46" s="6" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="I46" s="6">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="J46" s="10" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="K46" s="6" t="s">
         <v>110</v>
       </c>
       <c r="L46" s="10" t="s">
         <v>111</v>
       </c>
       <c r="M46" s="6" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="N46" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="O46" s="6"/>
+      <c r="O46" s="6">
+        <v>123384.95</v>
+      </c>
       <c r="P46" s="6"/>
     </row>
     <row r="47" spans="1:16" customHeight="1" ht="65">
       <c r="A47" s="6" t="s">
+        <v>206</v>
+      </c>
+      <c r="B47" s="6">
+        <v>0</v>
+      </c>
+      <c r="C47" s="6">
+        <v>0</v>
+      </c>
+      <c r="D47" s="6">
+        <v>0</v>
+      </c>
+      <c r="E47" s="6" t="s">
         <v>207</v>
       </c>
-      <c r="B47" s="6">
-[...10 lines deleted...]
-      </c>
       <c r="F47" s="9" t="s">
-        <v>108</v>
+        <v>32</v>
       </c>
       <c r="G47" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H47" s="6" t="s">
         <v>33</v>
       </c>
       <c r="I47" s="6">
-        <v>35</v>
+        <v>10</v>
       </c>
       <c r="J47" s="10" t="s">
+        <v>208</v>
+      </c>
+      <c r="K47" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="L47" s="10" t="s">
+        <v>32</v>
+      </c>
+      <c r="M47" s="6" t="s">
         <v>209</v>
       </c>
-      <c r="K47" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="N47" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O47" s="6">
-        <v>119720.08</v>
+        <v>96657.22</v>
       </c>
       <c r="P47" s="6"/>
     </row>
     <row r="48" spans="1:16" customHeight="1" ht="65">
       <c r="A48" s="6" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="B48" s="6">
         <v>0</v>
       </c>
       <c r="C48" s="6">
         <v>0</v>
       </c>
       <c r="D48" s="6">
         <v>0</v>
       </c>
-      <c r="E48" s="6" t="s">
-        <v>212</v>
+      <c r="E48" s="6">
+        <v>21000807725</v>
       </c>
       <c r="F48" s="9" t="s">
-        <v>32</v>
+        <v>108</v>
       </c>
       <c r="G48" s="10" t="s">
-        <v>23</v>
+        <v>81</v>
       </c>
       <c r="H48" s="6" t="s">
         <v>33</v>
       </c>
       <c r="I48" s="6">
-        <v>10</v>
+        <v>79</v>
       </c>
       <c r="J48" s="10" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="K48" s="6" t="s">
-        <v>76</v>
+        <v>173</v>
       </c>
       <c r="L48" s="10" t="s">
-        <v>32</v>
+        <v>111</v>
       </c>
       <c r="M48" s="6" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="N48" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O48" s="6">
-        <v>87316.89</v>
+        <v>97061.17</v>
       </c>
       <c r="P48" s="6"/>
     </row>
     <row r="49" spans="1:16" customHeight="1" ht="65">
       <c r="A49" s="6" t="s">
+        <v>213</v>
+      </c>
+      <c r="B49" s="6">
+        <v>0</v>
+      </c>
+      <c r="C49" s="6">
+        <v>0</v>
+      </c>
+      <c r="D49" s="6">
+        <v>0</v>
+      </c>
+      <c r="E49" s="6" t="s">
+        <v>214</v>
+      </c>
+      <c r="F49" s="9" t="s">
+        <v>32</v>
+      </c>
+      <c r="G49" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="H49" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="I49" s="6">
+        <v>4.5</v>
+      </c>
+      <c r="J49" s="10" t="s">
         <v>215</v>
       </c>
-      <c r="B49" s="6">
-[...11 lines deleted...]
-      <c r="F49" s="9" t="s">
+      <c r="K49" s="6" t="s">
+        <v>68</v>
+      </c>
+      <c r="L49" s="10" t="s">
+        <v>32</v>
+      </c>
+      <c r="M49" s="6" t="s">
+        <v>216</v>
+      </c>
+      <c r="N49" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="O49" s="6">
+        <v>7929.86</v>
+      </c>
+      <c r="P49" s="6"/>
+    </row>
+    <row r="50" spans="1:16">
+      <c r="A50" s="6" t="s">
+        <v>217</v>
+      </c>
+      <c r="B50" s="6">
+        <v>0</v>
+      </c>
+      <c r="C50" s="6">
+        <v>0</v>
+      </c>
+      <c r="D50" s="6">
+        <v>0</v>
+      </c>
+      <c r="E50" s="6" t="s">
+        <v>218</v>
+      </c>
+      <c r="F50" s="9" t="s">
+        <v>22</v>
+      </c>
+      <c r="G50" s="10" t="s">
+        <v>194</v>
+      </c>
+      <c r="H50" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I50" s="6">
+        <v>1.93</v>
+      </c>
+      <c r="J50" s="10"/>
+      <c r="K50" s="6" t="s">
+        <v>195</v>
+      </c>
+      <c r="L50" s="10" t="s">
+        <v>196</v>
+      </c>
+      <c r="M50" s="6" t="s">
+        <v>219</v>
+      </c>
+      <c r="N50" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="O50" s="6">
+        <v>24851.4</v>
+      </c>
+      <c r="P50" s="6"/>
+    </row>
+    <row r="51" spans="1:16" customHeight="1" ht="65">
+      <c r="A51" s="6" t="s">
+        <v>220</v>
+      </c>
+      <c r="B51" s="6">
+        <v>0</v>
+      </c>
+      <c r="C51" s="6">
+        <v>0</v>
+      </c>
+      <c r="D51" s="6">
+        <v>0</v>
+      </c>
+      <c r="E51" s="6" t="s">
+        <v>221</v>
+      </c>
+      <c r="F51" s="9" t="s">
         <v>108</v>
       </c>
-      <c r="G49" s="10" t="s">
-[...94 lines deleted...]
-      </c>
       <c r="G51" s="10" t="s">
-        <v>199</v>
+        <v>23</v>
       </c>
       <c r="H51" s="6" t="s">
         <v>33</v>
       </c>
       <c r="I51" s="6">
-        <v>1.93</v>
-[...1 lines deleted...]
-      <c r="J51" s="10"/>
+        <v>45</v>
+      </c>
+      <c r="J51" s="10" t="s">
+        <v>222</v>
+      </c>
       <c r="K51" s="6" t="s">
-        <v>200</v>
+        <v>110</v>
       </c>
       <c r="L51" s="10" t="s">
-        <v>201</v>
+        <v>111</v>
       </c>
       <c r="M51" s="6" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
       <c r="N51" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O51" s="6">
-        <v>24851.4</v>
+        <v>102141.76</v>
       </c>
       <c r="P51" s="6"/>
     </row>
     <row r="52" spans="1:16" customHeight="1" ht="65">
       <c r="A52" s="6" t="s">
+        <v>224</v>
+      </c>
+      <c r="B52" s="6">
+        <v>0</v>
+      </c>
+      <c r="C52" s="6">
+        <v>0</v>
+      </c>
+      <c r="D52" s="6">
+        <v>0</v>
+      </c>
+      <c r="E52" s="6" t="s">
         <v>225</v>
       </c>
-      <c r="B52" s="6">
-[...8 lines deleted...]
-      <c r="E52" s="6" t="s">
+      <c r="F52" s="9" t="s">
         <v>226</v>
       </c>
-      <c r="F52" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G52" s="10" t="s">
-        <v>23</v>
+        <v>227</v>
       </c>
       <c r="H52" s="6" t="s">
-        <v>33</v>
+        <v>24</v>
       </c>
       <c r="I52" s="6">
-        <v>45</v>
+        <v>125</v>
       </c>
       <c r="J52" s="10" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="K52" s="6" t="s">
-        <v>110</v>
+        <v>229</v>
       </c>
       <c r="L52" s="10" t="s">
-        <v>111</v>
+        <v>226</v>
       </c>
       <c r="M52" s="6" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="N52" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="O52" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O52" s="6"/>
       <c r="P52" s="6"/>
     </row>
     <row r="53" spans="1:16" customHeight="1" ht="65">
       <c r="A53" s="6" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="B53" s="6">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="C53" s="6">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D53" s="6">
         <v>0</v>
       </c>
       <c r="E53" s="6" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="F53" s="9" t="s">
-        <v>231</v>
+        <v>22</v>
       </c>
       <c r="G53" s="10" t="s">
-        <v>232</v>
+        <v>66</v>
       </c>
       <c r="H53" s="6" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="I53" s="6">
-        <v>125</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="10" t="s">
         <v>233</v>
       </c>
       <c r="K53" s="6" t="s">
+        <v>68</v>
+      </c>
+      <c r="L53" s="10" t="s">
+        <v>27</v>
+      </c>
+      <c r="M53" s="6" t="s">
         <v>234</v>
       </c>
-      <c r="L53" s="10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N53" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="O53" s="6"/>
+      <c r="O53" s="6">
+        <v>16658.36</v>
+      </c>
       <c r="P53" s="6"/>
     </row>
     <row r="54" spans="1:16" customHeight="1" ht="65">
       <c r="A54" s="6" t="s">
+        <v>235</v>
+      </c>
+      <c r="B54" s="6">
+        <v>0</v>
+      </c>
+      <c r="C54" s="6">
+        <v>0</v>
+      </c>
+      <c r="D54" s="6">
+        <v>0</v>
+      </c>
+      <c r="E54" s="6" t="s">
         <v>236</v>
       </c>
-      <c r="B54" s="6">
-[...10 lines deleted...]
-      </c>
       <c r="F54" s="9" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="G54" s="10" t="s">
-        <v>66</v>
+        <v>23</v>
       </c>
       <c r="H54" s="6" t="s">
         <v>33</v>
       </c>
       <c r="I54" s="6">
-        <v>4.2</v>
+        <v>9.2</v>
       </c>
       <c r="J54" s="10" t="s">
+        <v>237</v>
+      </c>
+      <c r="K54" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L54" s="10" t="s">
+        <v>32</v>
+      </c>
+      <c r="M54" s="6" t="s">
         <v>238</v>
       </c>
-      <c r="K54" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="N54" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O54" s="6">
-        <v>15901.16</v>
+        <v>69637.99</v>
       </c>
       <c r="P54" s="6"/>
     </row>
     <row r="55" spans="1:16" customHeight="1" ht="65">
       <c r="A55" s="6" t="s">
+        <v>239</v>
+      </c>
+      <c r="B55" s="6">
+        <v>0</v>
+      </c>
+      <c r="C55" s="6">
+        <v>0</v>
+      </c>
+      <c r="D55" s="6">
+        <v>0</v>
+      </c>
+      <c r="E55" s="6" t="s">
         <v>240</v>
-      </c>
-[...10 lines deleted...]
-        <v>241</v>
       </c>
       <c r="F55" s="9" t="s">
         <v>32</v>
       </c>
       <c r="G55" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H55" s="6" t="s">
         <v>33</v>
       </c>
       <c r="I55" s="6">
         <v>9.2</v>
       </c>
       <c r="J55" s="10" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="K55" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L55" s="10" t="s">
         <v>32</v>
       </c>
       <c r="M55" s="6" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="N55" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O55" s="6">
-        <v>67569.53</v>
+        <v>84731.39</v>
       </c>
       <c r="P55" s="6"/>
     </row>
     <row r="56" spans="1:16" customHeight="1" ht="65">
       <c r="A56" s="6" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
       <c r="B56" s="6">
         <v>0</v>
       </c>
       <c r="C56" s="6">
         <v>0</v>
       </c>
       <c r="D56" s="6">
         <v>0</v>
       </c>
-      <c r="E56" s="6" t="s">
-        <v>245</v>
+      <c r="E56" s="6">
+        <v>57008</v>
       </c>
       <c r="F56" s="9" t="s">
         <v>32</v>
       </c>
       <c r="G56" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H56" s="6" t="s">
         <v>33</v>
       </c>
       <c r="I56" s="6">
-        <v>9.2</v>
+        <v>0.2</v>
       </c>
       <c r="J56" s="10" t="s">
+        <v>244</v>
+      </c>
+      <c r="K56" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="L56" s="10" t="s">
+        <v>245</v>
+      </c>
+      <c r="M56" s="6" t="s">
         <v>246</v>
       </c>
-      <c r="K56" s="6" t="s">
-[...5 lines deleted...]
-      <c r="M56" s="6" t="s">
+      <c r="N56" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="O56" s="6">
+        <v>32395.7</v>
+      </c>
+      <c r="P56" s="6"/>
+    </row>
+    <row r="57" spans="1:16">
+      <c r="A57" s="6" t="s">
         <v>247</v>
       </c>
-      <c r="N56" s="6" t="s">
-[...8 lines deleted...]
-      <c r="A57" s="6" t="s">
+      <c r="B57" s="6">
+        <v>15</v>
+      </c>
+      <c r="C57" s="6">
+        <v>15</v>
+      </c>
+      <c r="D57" s="6">
+        <v>0</v>
+      </c>
+      <c r="E57" s="6" t="s">
         <v>248</v>
-      </c>
-[...10 lines deleted...]
-        <v>57008</v>
       </c>
       <c r="F57" s="9" t="s">
         <v>32</v>
       </c>
       <c r="G57" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H57" s="6" t="s">
-        <v>33</v>
+        <v>67</v>
       </c>
       <c r="I57" s="6">
-        <v>0.2</v>
+        <v>11.5</v>
       </c>
       <c r="J57" s="10" t="s">
         <v>249</v>
       </c>
       <c r="K57" s="6" t="s">
         <v>76</v>
       </c>
       <c r="L57" s="10" t="s">
+        <v>32</v>
+      </c>
+      <c r="M57" s="6" t="s">
         <v>250</v>
       </c>
-      <c r="M57" s="6" t="s">
+      <c r="N57" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="O57" s="6">
+        <v>186888.4</v>
+      </c>
+      <c r="P57" s="6"/>
+    </row>
+    <row r="58" spans="1:16" customHeight="1" ht="65">
+      <c r="A58" s="6" t="s">
         <v>251</v>
       </c>
-      <c r="N57" s="6" t="s">
-[...8 lines deleted...]
-      <c r="A58" s="6" t="s">
+      <c r="B58" s="6">
+        <v>1</v>
+      </c>
+      <c r="C58" s="6">
+        <v>1</v>
+      </c>
+      <c r="D58" s="6">
+        <v>0</v>
+      </c>
+      <c r="E58" s="6" t="s">
         <v>252</v>
       </c>
-      <c r="B58" s="6">
-[...10 lines deleted...]
-      </c>
       <c r="F58" s="9" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="G58" s="10" t="s">
-        <v>23</v>
+        <v>66</v>
       </c>
       <c r="H58" s="6" t="s">
         <v>67</v>
       </c>
       <c r="I58" s="6">
-        <v>11.5</v>
+        <v>4.5</v>
       </c>
       <c r="J58" s="10" t="s">
+        <v>253</v>
+      </c>
+      <c r="K58" s="6" t="s">
+        <v>153</v>
+      </c>
+      <c r="L58" s="10" t="s">
+        <v>27</v>
+      </c>
+      <c r="M58" s="6" t="s">
         <v>254</v>
       </c>
-      <c r="K58" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="N58" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O58" s="6">
-        <v>169171.22</v>
+        <v>57437.75</v>
       </c>
       <c r="P58" s="6"/>
     </row>
     <row r="59" spans="1:16" customHeight="1" ht="65">
       <c r="A59" s="6" t="s">
+        <v>255</v>
+      </c>
+      <c r="B59" s="6">
+        <v>0</v>
+      </c>
+      <c r="C59" s="6">
+        <v>0</v>
+      </c>
+      <c r="D59" s="6">
+        <v>0</v>
+      </c>
+      <c r="E59" s="6" t="s">
         <v>256</v>
       </c>
-      <c r="B59" s="6">
-[...10 lines deleted...]
-      </c>
       <c r="F59" s="9" t="s">
-        <v>22</v>
+        <v>80</v>
       </c>
       <c r="G59" s="10" t="s">
         <v>66</v>
       </c>
       <c r="H59" s="6" t="s">
-        <v>67</v>
+        <v>24</v>
       </c>
       <c r="I59" s="6">
-        <v>4.5</v>
+        <v>15.51</v>
       </c>
       <c r="J59" s="10" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="K59" s="6" t="s">
         <v>153</v>
       </c>
       <c r="L59" s="10" t="s">
-        <v>27</v>
+        <v>80</v>
       </c>
       <c r="M59" s="6" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="N59" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="O59" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O59" s="6"/>
       <c r="P59" s="6"/>
     </row>
     <row r="60" spans="1:16" customHeight="1" ht="65">
       <c r="A60" s="6" t="s">
+        <v>259</v>
+      </c>
+      <c r="B60" s="6">
+        <v>23</v>
+      </c>
+      <c r="C60" s="6">
+        <v>23</v>
+      </c>
+      <c r="D60" s="6">
+        <v>0</v>
+      </c>
+      <c r="E60" s="6" t="s">
         <v>260</v>
       </c>
-      <c r="B60" s="6">
-[...10 lines deleted...]
-      </c>
       <c r="F60" s="9" t="s">
-        <v>80</v>
+        <v>22</v>
       </c>
       <c r="G60" s="10" t="s">
         <v>66</v>
       </c>
       <c r="H60" s="6" t="s">
-        <v>24</v>
+        <v>67</v>
       </c>
       <c r="I60" s="6">
-        <v>15.51</v>
+        <v>5.4</v>
       </c>
       <c r="J60" s="10" t="s">
+        <v>261</v>
+      </c>
+      <c r="K60" s="6" t="s">
+        <v>68</v>
+      </c>
+      <c r="L60" s="10" t="s">
+        <v>27</v>
+      </c>
+      <c r="M60" s="6" t="s">
         <v>262</v>
       </c>
-      <c r="K60" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="N60" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="O60" s="6"/>
+      <c r="O60" s="6">
+        <v>30457.86</v>
+      </c>
       <c r="P60" s="6"/>
     </row>
     <row r="61" spans="1:16" customHeight="1" ht="65">
       <c r="A61" s="6" t="s">
+        <v>263</v>
+      </c>
+      <c r="B61" s="6">
+        <v>4</v>
+      </c>
+      <c r="C61" s="6">
+        <v>4</v>
+      </c>
+      <c r="D61" s="6">
+        <v>0</v>
+      </c>
+      <c r="E61" s="6" t="s">
         <v>264</v>
-      </c>
-[...10 lines deleted...]
-        <v>265</v>
       </c>
       <c r="F61" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G61" s="10" t="s">
         <v>66</v>
       </c>
       <c r="H61" s="6" t="s">
         <v>67</v>
       </c>
       <c r="I61" s="6">
-        <v>5.4</v>
+        <v>0</v>
       </c>
       <c r="J61" s="10" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="K61" s="6" t="s">
         <v>68</v>
       </c>
       <c r="L61" s="10" t="s">
         <v>27</v>
       </c>
       <c r="M61" s="6" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
       <c r="N61" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O61" s="6">
-        <v>29073.4</v>
+        <v>15253.71</v>
       </c>
       <c r="P61" s="6"/>
     </row>
     <row r="62" spans="1:16" customHeight="1" ht="65">
       <c r="A62" s="6" t="s">
+        <v>267</v>
+      </c>
+      <c r="B62" s="6">
+        <v>0</v>
+      </c>
+      <c r="C62" s="6">
+        <v>0</v>
+      </c>
+      <c r="D62" s="6">
+        <v>0</v>
+      </c>
+      <c r="E62" s="6" t="s">
         <v>268</v>
       </c>
-      <c r="B62" s="6">
-[...8 lines deleted...]
-      <c r="E62" s="6" t="s">
+      <c r="F62" s="9" t="s">
+        <v>108</v>
+      </c>
+      <c r="G62" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="H62" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I62" s="6">
+        <v>43.5</v>
+      </c>
+      <c r="J62" s="10" t="s">
         <v>269</v>
       </c>
-      <c r="F62" s="9" t="s">
-[...11 lines deleted...]
-      <c r="J62" s="10" t="s">
+      <c r="K62" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="L62" s="10" t="s">
+        <v>111</v>
+      </c>
+      <c r="M62" s="6" t="s">
         <v>270</v>
       </c>
-      <c r="K62" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="N62" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O62" s="6">
-        <v>14560.36</v>
+        <v>178974.05</v>
       </c>
       <c r="P62" s="6"/>
     </row>
     <row r="63" spans="1:16" customHeight="1" ht="65">
       <c r="A63" s="6" t="s">
+        <v>271</v>
+      </c>
+      <c r="B63" s="6">
+        <v>0</v>
+      </c>
+      <c r="C63" s="6">
+        <v>0</v>
+      </c>
+      <c r="D63" s="6">
+        <v>0</v>
+      </c>
+      <c r="E63" s="6" t="s">
         <v>272</v>
-      </c>
-[...10 lines deleted...]
-        <v>273</v>
       </c>
       <c r="F63" s="9" t="s">
         <v>108</v>
       </c>
       <c r="G63" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H63" s="6" t="s">
         <v>33</v>
       </c>
       <c r="I63" s="6">
-        <v>43.5</v>
+        <v>8.5</v>
       </c>
       <c r="J63" s="10" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="K63" s="6" t="s">
         <v>110</v>
       </c>
       <c r="L63" s="10" t="s">
         <v>111</v>
       </c>
       <c r="M63" s="6" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
       <c r="N63" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O63" s="6">
-        <v>173658.04</v>
+        <v>43162.36</v>
       </c>
       <c r="P63" s="6"/>
     </row>
     <row r="64" spans="1:16" customHeight="1" ht="65">
       <c r="A64" s="6" t="s">
+        <v>275</v>
+      </c>
+      <c r="B64" s="6">
+        <v>0</v>
+      </c>
+      <c r="C64" s="6">
+        <v>0</v>
+      </c>
+      <c r="D64" s="6">
+        <v>0</v>
+      </c>
+      <c r="E64" s="6" t="s">
         <v>276</v>
-      </c>
-[...10 lines deleted...]
-        <v>277</v>
       </c>
       <c r="F64" s="9" t="s">
         <v>108</v>
       </c>
       <c r="G64" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H64" s="6" t="s">
         <v>33</v>
       </c>
       <c r="I64" s="6">
-        <v>8.5</v>
+        <v>14</v>
       </c>
       <c r="J64" s="10" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="K64" s="6" t="s">
         <v>110</v>
       </c>
       <c r="L64" s="10" t="s">
         <v>111</v>
       </c>
       <c r="M64" s="6" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="N64" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O64" s="6">
-        <v>41880.31</v>
+        <v>58754.13</v>
       </c>
       <c r="P64" s="6"/>
     </row>
     <row r="65" spans="1:16" customHeight="1" ht="65">
       <c r="A65" s="6" t="s">
+        <v>279</v>
+      </c>
+      <c r="B65" s="6">
+        <v>0</v>
+      </c>
+      <c r="C65" s="6">
+        <v>0</v>
+      </c>
+      <c r="D65" s="6">
+        <v>0</v>
+      </c>
+      <c r="E65" s="6" t="s">
         <v>280</v>
-      </c>
-[...10 lines deleted...]
-        <v>281</v>
       </c>
       <c r="F65" s="9" t="s">
         <v>108</v>
       </c>
       <c r="G65" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H65" s="6" t="s">
         <v>33</v>
       </c>
       <c r="I65" s="6">
-        <v>14</v>
+        <v>11.5</v>
       </c>
       <c r="J65" s="10" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="K65" s="6" t="s">
         <v>110</v>
       </c>
       <c r="L65" s="10" t="s">
         <v>111</v>
       </c>
       <c r="M65" s="6" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
       <c r="N65" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O65" s="6">
-        <v>57008.94</v>
+        <v>58754.13</v>
       </c>
       <c r="P65" s="6"/>
     </row>
     <row r="66" spans="1:16" customHeight="1" ht="65">
       <c r="A66" s="6" t="s">
+        <v>283</v>
+      </c>
+      <c r="B66" s="6">
+        <v>0</v>
+      </c>
+      <c r="C66" s="6">
+        <v>0</v>
+      </c>
+      <c r="D66" s="6">
+        <v>0</v>
+      </c>
+      <c r="E66" s="6" t="s">
         <v>284</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
       <c r="F66" s="9" t="s">
         <v>108</v>
       </c>
       <c r="G66" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H66" s="6" t="s">
         <v>33</v>
       </c>
       <c r="I66" s="6">
-        <v>11.5</v>
+        <v>17</v>
       </c>
       <c r="J66" s="10" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="K66" s="6" t="s">
         <v>110</v>
       </c>
       <c r="L66" s="10" t="s">
         <v>111</v>
       </c>
       <c r="M66" s="6" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="N66" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O66" s="6">
-        <v>57008.94</v>
+        <v>74120.56</v>
       </c>
       <c r="P66" s="6"/>
     </row>
     <row r="67" spans="1:16" customHeight="1" ht="65">
       <c r="A67" s="6" t="s">
+        <v>287</v>
+      </c>
+      <c r="B67" s="6">
+        <v>0</v>
+      </c>
+      <c r="C67" s="6">
+        <v>0</v>
+      </c>
+      <c r="D67" s="6">
+        <v>0</v>
+      </c>
+      <c r="E67" s="6" t="s">
         <v>288</v>
       </c>
-      <c r="B67" s="6">
-[...10 lines deleted...]
-      </c>
       <c r="F67" s="9" t="s">
-        <v>108</v>
+        <v>103</v>
       </c>
       <c r="G67" s="10" t="s">
-        <v>23</v>
+        <v>66</v>
       </c>
       <c r="H67" s="6" t="s">
         <v>33</v>
       </c>
       <c r="I67" s="6">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="J67" s="10" t="s">
+        <v>289</v>
+      </c>
+      <c r="K67" s="6" t="s">
         <v>290</v>
       </c>
-      <c r="K67" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L67" s="10" t="s">
-        <v>111</v>
+        <v>103</v>
       </c>
       <c r="M67" s="6" t="s">
         <v>291</v>
       </c>
       <c r="N67" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O67" s="6">
-        <v>71918.97</v>
+        <v>55154.88</v>
       </c>
       <c r="P67" s="6"/>
     </row>
     <row r="68" spans="1:16" customHeight="1" ht="65">
       <c r="A68" s="6" t="s">
         <v>292</v>
       </c>
       <c r="B68" s="6">
         <v>0</v>
       </c>
       <c r="C68" s="6">
         <v>0</v>
       </c>
       <c r="D68" s="6">
         <v>0</v>
       </c>
       <c r="E68" s="6" t="s">
         <v>293</v>
       </c>
       <c r="F68" s="9" t="s">
-        <v>103</v>
+        <v>32</v>
       </c>
       <c r="G68" s="10" t="s">
-        <v>66</v>
+        <v>43</v>
       </c>
       <c r="H68" s="6" t="s">
         <v>33</v>
       </c>
       <c r="I68" s="6">
-        <v>25</v>
+        <v>0</v>
       </c>
       <c r="J68" s="10" t="s">
         <v>294</v>
       </c>
       <c r="K68" s="6" t="s">
+        <v>148</v>
+      </c>
+      <c r="L68" s="10" t="s">
+        <v>32</v>
+      </c>
+      <c r="M68" s="6" t="s">
         <v>295</v>
       </c>
-      <c r="L68" s="10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N68" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O68" s="6">
-        <v>52647.84</v>
+        <v>43164.17</v>
       </c>
       <c r="P68" s="6"/>
     </row>
     <row r="69" spans="1:16" customHeight="1" ht="65">
       <c r="A69" s="6" t="s">
+        <v>296</v>
+      </c>
+      <c r="B69" s="6">
+        <v>30</v>
+      </c>
+      <c r="C69" s="6">
+        <v>30</v>
+      </c>
+      <c r="D69" s="6">
+        <v>0</v>
+      </c>
+      <c r="E69" s="6" t="s">
         <v>297</v>
       </c>
-      <c r="B69" s="6">
-[...8 lines deleted...]
-      <c r="E69" s="6" t="s">
+      <c r="F69" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G69" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="H69" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="I69" s="6">
+        <v>45</v>
+      </c>
+      <c r="J69" s="10" t="s">
         <v>298</v>
       </c>
-      <c r="F69" s="9" t="s">
-[...11 lines deleted...]
-      <c r="J69" s="10" t="s">
+      <c r="K69" s="6" t="s">
+        <v>68</v>
+      </c>
+      <c r="L69" s="10" t="s">
+        <v>42</v>
+      </c>
+      <c r="M69" s="6" t="s">
         <v>299</v>
       </c>
-      <c r="K69" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="N69" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O69" s="6">
-        <v>40983.3</v>
+        <v>111659.98</v>
       </c>
       <c r="P69" s="6"/>
     </row>
     <row r="70" spans="1:16" customHeight="1" ht="65">
       <c r="A70" s="6" t="s">
+        <v>300</v>
+      </c>
+      <c r="B70" s="6">
+        <v>0</v>
+      </c>
+      <c r="C70" s="6">
+        <v>0</v>
+      </c>
+      <c r="D70" s="6">
+        <v>0</v>
+      </c>
+      <c r="E70" s="6" t="s">
         <v>301</v>
       </c>
-      <c r="B70" s="6">
-[...8 lines deleted...]
-      <c r="E70" s="6" t="s">
+      <c r="F70" s="9" t="s">
+        <v>32</v>
+      </c>
+      <c r="G70" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="H70" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I70" s="6">
+        <v>13.4</v>
+      </c>
+      <c r="J70" s="10" t="s">
         <v>302</v>
       </c>
-      <c r="F70" s="9" t="s">
-[...2 lines deleted...]
-      <c r="G70" s="10" t="s">
+      <c r="K70" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L70" s="10" t="s">
+        <v>32</v>
+      </c>
+      <c r="M70" s="6" t="s">
+        <v>303</v>
+      </c>
+      <c r="N70" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="O70" s="6">
+        <v>95940</v>
+      </c>
+      <c r="P70" s="6"/>
+    </row>
+    <row r="71" spans="1:16">
+      <c r="A71" s="6" t="s">
+        <v>304</v>
+      </c>
+      <c r="B71" s="6">
+        <v>0</v>
+      </c>
+      <c r="C71" s="6">
+        <v>0</v>
+      </c>
+      <c r="D71" s="6">
+        <v>0</v>
+      </c>
+      <c r="E71" s="6" t="s">
+        <v>305</v>
+      </c>
+      <c r="F71" s="9" t="s">
+        <v>306</v>
+      </c>
+      <c r="G71" s="10" t="s">
+        <v>307</v>
+      </c>
+      <c r="H71" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="I71" s="6">
+        <v>0</v>
+      </c>
+      <c r="J71" s="10" t="s">
+        <v>308</v>
+      </c>
+      <c r="K71" s="6" t="s">
+        <v>309</v>
+      </c>
+      <c r="L71" s="10"/>
+      <c r="M71" s="6" t="s">
+        <v>310</v>
+      </c>
+      <c r="N71" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="O71" s="6"/>
+      <c r="P71" s="6"/>
+    </row>
+    <row r="72" spans="1:16" customHeight="1" ht="65">
+      <c r="A72" s="6" t="s">
+        <v>311</v>
+      </c>
+      <c r="B72" s="6">
+        <v>0</v>
+      </c>
+      <c r="C72" s="6">
+        <v>0</v>
+      </c>
+      <c r="D72" s="6">
+        <v>0</v>
+      </c>
+      <c r="E72" s="6" t="s">
+        <v>312</v>
+      </c>
+      <c r="F72" s="9" t="s">
+        <v>80</v>
+      </c>
+      <c r="G72" s="10" t="s">
         <v>66</v>
       </c>
-      <c r="H70" s="6" t="s">
+      <c r="H72" s="6" t="s">
         <v>67</v>
       </c>
-      <c r="I70" s="6">
-[...94 lines deleted...]
-      </c>
       <c r="I72" s="6">
-        <v>0</v>
+        <v>7.4</v>
       </c>
       <c r="J72" s="10" t="s">
         <v>313</v>
       </c>
       <c r="K72" s="6" t="s">
+        <v>68</v>
+      </c>
+      <c r="L72" s="10" t="s">
+        <v>80</v>
+      </c>
+      <c r="M72" s="6" t="s">
         <v>314</v>
       </c>
-      <c r="L72" s="10"/>
-[...2 lines deleted...]
-      </c>
       <c r="N72" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="O72" s="6"/>
+      <c r="O72" s="6">
+        <v>19133.02</v>
+      </c>
       <c r="P72" s="6"/>
     </row>
     <row r="73" spans="1:16" customHeight="1" ht="65">
       <c r="A73" s="6" t="s">
+        <v>315</v>
+      </c>
+      <c r="B73" s="6">
+        <v>0</v>
+      </c>
+      <c r="C73" s="6">
+        <v>0</v>
+      </c>
+      <c r="D73" s="6">
+        <v>0</v>
+      </c>
+      <c r="E73" s="6" t="s">
         <v>316</v>
-      </c>
-[...10 lines deleted...]
-        <v>317</v>
       </c>
       <c r="F73" s="9" t="s">
         <v>80</v>
       </c>
       <c r="G73" s="10" t="s">
         <v>66</v>
       </c>
       <c r="H73" s="6" t="s">
         <v>67</v>
       </c>
       <c r="I73" s="6">
-        <v>7.4</v>
+        <v>3.6</v>
       </c>
       <c r="J73" s="10" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="K73" s="6" t="s">
         <v>68</v>
       </c>
       <c r="L73" s="10" t="s">
         <v>80</v>
       </c>
       <c r="M73" s="6" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="N73" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O73" s="6">
-        <v>18263.34</v>
+        <v>9874.02</v>
       </c>
       <c r="P73" s="6"/>
     </row>
     <row r="74" spans="1:16" customHeight="1" ht="65">
       <c r="A74" s="6" t="s">
+        <v>319</v>
+      </c>
+      <c r="B74" s="6">
+        <v>0</v>
+      </c>
+      <c r="C74" s="6">
+        <v>0</v>
+      </c>
+      <c r="D74" s="6">
+        <v>0</v>
+      </c>
+      <c r="E74" s="6" t="s">
         <v>320</v>
       </c>
-      <c r="B74" s="6">
-[...10 lines deleted...]
-      </c>
       <c r="F74" s="9" t="s">
-        <v>80</v>
+        <v>22</v>
       </c>
       <c r="G74" s="10" t="s">
         <v>66</v>
       </c>
       <c r="H74" s="6" t="s">
         <v>67</v>
       </c>
       <c r="I74" s="6">
-        <v>3.6</v>
+        <v>4.4</v>
       </c>
       <c r="J74" s="10" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="K74" s="6" t="s">
         <v>68</v>
       </c>
       <c r="L74" s="10" t="s">
-        <v>80</v>
+        <v>27</v>
       </c>
       <c r="M74" s="6" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="N74" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O74" s="6">
-        <v>9425.21</v>
+        <v>11109.69</v>
       </c>
       <c r="P74" s="6"/>
     </row>
     <row r="75" spans="1:16" customHeight="1" ht="65">
       <c r="A75" s="6" t="s">
+        <v>323</v>
+      </c>
+      <c r="B75" s="6">
+        <v>1</v>
+      </c>
+      <c r="C75" s="6">
+        <v>1</v>
+      </c>
+      <c r="D75" s="6">
+        <v>0</v>
+      </c>
+      <c r="E75" s="6" t="s">
         <v>324</v>
-      </c>
-[...10 lines deleted...]
-        <v>325</v>
       </c>
       <c r="F75" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="10" t="s">
         <v>66</v>
       </c>
       <c r="H75" s="6" t="s">
-        <v>67</v>
+        <v>33</v>
       </c>
       <c r="I75" s="6">
-        <v>4.4</v>
+        <v>5.8</v>
       </c>
       <c r="J75" s="10" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="K75" s="6" t="s">
         <v>68</v>
       </c>
       <c r="L75" s="10" t="s">
         <v>27</v>
       </c>
       <c r="M75" s="6" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="N75" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O75" s="6">
-        <v>10604.7</v>
+        <v>15519.54</v>
       </c>
       <c r="P75" s="6"/>
     </row>
     <row r="76" spans="1:16" customHeight="1" ht="65">
       <c r="A76" s="6" t="s">
+        <v>327</v>
+      </c>
+      <c r="B76" s="6">
+        <v>0</v>
+      </c>
+      <c r="C76" s="6">
+        <v>0</v>
+      </c>
+      <c r="D76" s="6">
+        <v>0</v>
+      </c>
+      <c r="E76" s="6" t="s">
         <v>328</v>
-      </c>
-[...10 lines deleted...]
-        <v>329</v>
       </c>
       <c r="F76" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G76" s="10" t="s">
-        <v>66</v>
+        <v>329</v>
       </c>
       <c r="H76" s="6" t="s">
-        <v>33</v>
+        <v>24</v>
       </c>
       <c r="I76" s="6">
-        <v>5.8</v>
+        <v>5.9</v>
       </c>
       <c r="J76" s="10" t="s">
         <v>330</v>
       </c>
       <c r="K76" s="6" t="s">
-        <v>68</v>
+        <v>331</v>
       </c>
       <c r="L76" s="10" t="s">
         <v>27</v>
       </c>
       <c r="M76" s="6" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="N76" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="O76" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O76" s="6"/>
       <c r="P76" s="6"/>
     </row>
     <row r="77" spans="1:16" customHeight="1" ht="65">
       <c r="A77" s="6" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="B77" s="6">
         <v>0</v>
       </c>
       <c r="C77" s="6">
         <v>0</v>
       </c>
       <c r="D77" s="6">
         <v>0</v>
       </c>
       <c r="E77" s="6" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="F77" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G77" s="10" t="s">
-        <v>334</v>
+        <v>66</v>
       </c>
       <c r="H77" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I77" s="6">
-        <v>5.9</v>
+        <v>5</v>
       </c>
       <c r="J77" s="10" t="s">
         <v>335</v>
       </c>
       <c r="K77" s="6" t="s">
-        <v>336</v>
+        <v>153</v>
       </c>
       <c r="L77" s="10" t="s">
         <v>27</v>
       </c>
       <c r="M77" s="6" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
       <c r="N77" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O77" s="6"/>
       <c r="P77" s="6"/>
     </row>
     <row r="78" spans="1:16" customHeight="1" ht="65">
       <c r="A78" s="6" t="s">
+        <v>337</v>
+      </c>
+      <c r="B78" s="6">
+        <v>0</v>
+      </c>
+      <c r="C78" s="6">
+        <v>0</v>
+      </c>
+      <c r="D78" s="6">
+        <v>0</v>
+      </c>
+      <c r="E78" s="6" t="s">
         <v>338</v>
       </c>
-      <c r="B78" s="6">
-[...10 lines deleted...]
-      </c>
       <c r="F78" s="9" t="s">
-        <v>22</v>
+        <v>166</v>
       </c>
       <c r="G78" s="10" t="s">
         <v>66</v>
       </c>
       <c r="H78" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I78" s="6">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="J78" s="10" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="K78" s="6" t="s">
         <v>153</v>
       </c>
       <c r="L78" s="10" t="s">
-        <v>27</v>
+        <v>168</v>
       </c>
       <c r="M78" s="6" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
       <c r="N78" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O78" s="6"/>
       <c r="P78" s="6"/>
     </row>
     <row r="79" spans="1:16" customHeight="1" ht="65">
       <c r="A79" s="6" t="s">
+        <v>341</v>
+      </c>
+      <c r="B79" s="6">
+        <v>0</v>
+      </c>
+      <c r="C79" s="6">
+        <v>0</v>
+      </c>
+      <c r="D79" s="6">
+        <v>0</v>
+      </c>
+      <c r="E79" s="6" t="s">
         <v>342</v>
-      </c>
-[...10 lines deleted...]
-        <v>343</v>
       </c>
       <c r="F79" s="9" t="s">
         <v>166</v>
       </c>
       <c r="G79" s="10" t="s">
         <v>66</v>
       </c>
       <c r="H79" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I79" s="6">
         <v>0</v>
       </c>
       <c r="J79" s="10" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
       <c r="K79" s="6" t="s">
         <v>153</v>
       </c>
       <c r="L79" s="10" t="s">
         <v>168</v>
       </c>
       <c r="M79" s="6" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
       <c r="N79" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O79" s="6"/>
       <c r="P79" s="6"/>
     </row>
     <row r="80" spans="1:16" customHeight="1" ht="65">
       <c r="A80" s="6" t="s">
+        <v>345</v>
+      </c>
+      <c r="B80" s="6">
+        <v>0</v>
+      </c>
+      <c r="C80" s="6">
+        <v>0</v>
+      </c>
+      <c r="D80" s="6">
+        <v>0</v>
+      </c>
+      <c r="E80" s="6" t="s">
         <v>346</v>
       </c>
-      <c r="B80" s="6">
-[...10 lines deleted...]
-      </c>
       <c r="F80" s="9" t="s">
-        <v>166</v>
+        <v>22</v>
       </c>
       <c r="G80" s="10" t="s">
-        <v>66</v>
+        <v>23</v>
       </c>
       <c r="H80" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I80" s="6">
-        <v>0</v>
+        <v>2.5</v>
       </c>
       <c r="J80" s="10" t="s">
+        <v>347</v>
+      </c>
+      <c r="K80" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L80" s="10" t="s">
+        <v>27</v>
+      </c>
+      <c r="M80" s="6" t="s">
         <v>348</v>
-      </c>
-[...7 lines deleted...]
-        <v>349</v>
       </c>
       <c r="N80" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O80" s="6"/>
       <c r="P80" s="6"/>
     </row>
     <row r="81" spans="1:16" customHeight="1" ht="65">
       <c r="A81" s="6" t="s">
+        <v>349</v>
+      </c>
+      <c r="B81" s="6">
+        <v>59</v>
+      </c>
+      <c r="C81" s="6">
+        <v>59</v>
+      </c>
+      <c r="D81" s="6">
+        <v>0</v>
+      </c>
+      <c r="E81" s="6" t="s">
         <v>350</v>
       </c>
-      <c r="B81" s="6">
-[...8 lines deleted...]
-      <c r="E81" s="6" t="s">
+      <c r="F81" s="9" t="s">
+        <v>103</v>
+      </c>
+      <c r="G81" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="H81" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="I81" s="6">
+        <v>19.7</v>
+      </c>
+      <c r="J81" s="10" t="s">
         <v>351</v>
       </c>
-      <c r="F81" s="9" t="s">
-[...11 lines deleted...]
-      <c r="J81" s="10" t="s">
+      <c r="K81" s="6" t="s">
+        <v>68</v>
+      </c>
+      <c r="L81" s="10" t="s">
+        <v>103</v>
+      </c>
+      <c r="M81" s="6" t="s">
         <v>352</v>
       </c>
-      <c r="K81" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="N81" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="O81" s="6"/>
+      <c r="O81" s="6">
+        <v>37709.63</v>
+      </c>
       <c r="P81" s="6"/>
     </row>
     <row r="82" spans="1:16" customHeight="1" ht="65">
       <c r="A82" s="6" t="s">
+        <v>353</v>
+      </c>
+      <c r="B82" s="6">
+        <v>0</v>
+      </c>
+      <c r="C82" s="6">
+        <v>0</v>
+      </c>
+      <c r="D82" s="6">
+        <v>0</v>
+      </c>
+      <c r="E82" s="6" t="s">
         <v>354</v>
       </c>
-      <c r="B82" s="6">
-[...8 lines deleted...]
-      <c r="E82" s="6" t="s">
+      <c r="F82" s="9" t="s">
+        <v>32</v>
+      </c>
+      <c r="G82" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="H82" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I82" s="6">
+        <v>11</v>
+      </c>
+      <c r="J82" s="10" t="s">
         <v>355</v>
       </c>
-      <c r="F82" s="9" t="s">
-[...11 lines deleted...]
-      <c r="J82" s="10" t="s">
+      <c r="K82" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="L82" s="10" t="s">
+        <v>32</v>
+      </c>
+      <c r="M82" s="6" t="s">
         <v>356</v>
       </c>
-      <c r="K82" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="N82" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O82" s="6">
-        <v>35995.56</v>
+        <v>214793.94</v>
       </c>
       <c r="P82" s="6"/>
     </row>
     <row r="83" spans="1:16" customHeight="1" ht="65">
       <c r="A83" s="6" t="s">
+        <v>357</v>
+      </c>
+      <c r="B83" s="6">
+        <v>0</v>
+      </c>
+      <c r="C83" s="6">
+        <v>0</v>
+      </c>
+      <c r="D83" s="6">
+        <v>0</v>
+      </c>
+      <c r="E83" s="6" t="s">
         <v>358</v>
       </c>
-      <c r="B83" s="6">
-[...10 lines deleted...]
-      </c>
       <c r="F83" s="9" t="s">
-        <v>32</v>
+        <v>93</v>
       </c>
       <c r="G83" s="10" t="s">
-        <v>23</v>
+        <v>194</v>
       </c>
       <c r="H83" s="6" t="s">
         <v>33</v>
       </c>
       <c r="I83" s="6">
-        <v>11</v>
+        <v>7.5</v>
       </c>
       <c r="J83" s="10" t="s">
+        <v>359</v>
+      </c>
+      <c r="K83" s="6" t="s">
         <v>360</v>
       </c>
-      <c r="K83" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L83" s="10" t="s">
-        <v>32</v>
+        <v>127</v>
       </c>
       <c r="M83" s="6" t="s">
         <v>361</v>
       </c>
       <c r="N83" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O83" s="6">
-        <v>194414.63</v>
+        <v>23744.55</v>
       </c>
       <c r="P83" s="6"/>
     </row>
     <row r="84" spans="1:16" customHeight="1" ht="65">
       <c r="A84" s="6" t="s">
         <v>362</v>
       </c>
       <c r="B84" s="6">
-        <v>0</v>
+        <v>28</v>
       </c>
       <c r="C84" s="6">
-        <v>0</v>
+        <v>28</v>
       </c>
       <c r="D84" s="6">
         <v>0</v>
       </c>
       <c r="E84" s="6" t="s">
         <v>363</v>
       </c>
       <c r="F84" s="9" t="s">
-        <v>93</v>
+        <v>22</v>
       </c>
       <c r="G84" s="10" t="s">
-        <v>199</v>
+        <v>66</v>
       </c>
       <c r="H84" s="6" t="s">
         <v>33</v>
       </c>
       <c r="I84" s="6">
-        <v>7.5</v>
+        <v>10</v>
       </c>
       <c r="J84" s="10" t="s">
         <v>364</v>
       </c>
       <c r="K84" s="6" t="s">
         <v>365</v>
       </c>
       <c r="L84" s="10" t="s">
-        <v>127</v>
+        <v>27</v>
       </c>
       <c r="M84" s="6" t="s">
         <v>366</v>
       </c>
       <c r="N84" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O84" s="6">
-        <v>23744.56</v>
+        <v>42510.35</v>
       </c>
       <c r="P84" s="6"/>
     </row>
     <row r="85" spans="1:16" customHeight="1" ht="65">
       <c r="A85" s="6" t="s">
         <v>367</v>
       </c>
       <c r="B85" s="6">
         <v>0</v>
       </c>
       <c r="C85" s="6">
         <v>0</v>
       </c>
       <c r="D85" s="6">
         <v>0</v>
       </c>
       <c r="E85" s="6" t="s">
         <v>368</v>
       </c>
       <c r="F85" s="9" t="s">
-        <v>22</v>
+        <v>80</v>
       </c>
       <c r="G85" s="10" t="s">
-        <v>66</v>
+        <v>81</v>
       </c>
       <c r="H85" s="6" t="s">
-        <v>33</v>
+        <v>67</v>
       </c>
       <c r="I85" s="6">
-        <v>10</v>
+        <v>2.9</v>
       </c>
       <c r="J85" s="10" t="s">
         <v>369</v>
       </c>
       <c r="K85" s="6" t="s">
+        <v>83</v>
+      </c>
+      <c r="L85" s="10" t="s">
+        <v>80</v>
+      </c>
+      <c r="M85" s="6" t="s">
         <v>370</v>
       </c>
-      <c r="L85" s="10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N85" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O85" s="6">
-        <v>40578.06</v>
+        <v>13687.39</v>
       </c>
       <c r="P85" s="6"/>
     </row>
     <row r="86" spans="1:16" customHeight="1" ht="65">
       <c r="A86" s="6" t="s">
+        <v>371</v>
+      </c>
+      <c r="B86" s="6">
+        <v>0</v>
+      </c>
+      <c r="C86" s="6">
+        <v>0</v>
+      </c>
+      <c r="D86" s="6">
+        <v>0</v>
+      </c>
+      <c r="E86" s="6" t="s">
         <v>372</v>
-      </c>
-[...10 lines deleted...]
-        <v>373</v>
       </c>
       <c r="F86" s="9" t="s">
         <v>80</v>
       </c>
       <c r="G86" s="10" t="s">
         <v>81</v>
       </c>
       <c r="H86" s="6" t="s">
         <v>67</v>
       </c>
       <c r="I86" s="6">
-        <v>2.9</v>
+        <v>11.5</v>
       </c>
       <c r="J86" s="10" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="K86" s="6" t="s">
         <v>83</v>
       </c>
       <c r="L86" s="10" t="s">
         <v>80</v>
       </c>
       <c r="M86" s="6" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
       <c r="N86" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O86" s="6">
-        <v>13687.39</v>
+        <v>25853.93</v>
       </c>
       <c r="P86" s="6"/>
     </row>
     <row r="87" spans="1:16" customHeight="1" ht="65">
       <c r="A87" s="6" t="s">
+        <v>375</v>
+      </c>
+      <c r="B87" s="6">
+        <v>2</v>
+      </c>
+      <c r="C87" s="6">
+        <v>2</v>
+      </c>
+      <c r="D87" s="6">
+        <v>0</v>
+      </c>
+      <c r="E87" s="6" t="s">
         <v>376</v>
       </c>
-      <c r="B87" s="6">
-[...10 lines deleted...]
-      </c>
       <c r="F87" s="9" t="s">
-        <v>80</v>
+        <v>22</v>
       </c>
       <c r="G87" s="10" t="s">
-        <v>81</v>
+        <v>66</v>
       </c>
       <c r="H87" s="6" t="s">
         <v>67</v>
       </c>
       <c r="I87" s="6">
-        <v>11.5</v>
+        <v>3.65</v>
       </c>
       <c r="J87" s="10" t="s">
+        <v>377</v>
+      </c>
+      <c r="K87" s="6" t="s">
+        <v>153</v>
+      </c>
+      <c r="L87" s="10" t="s">
+        <v>27</v>
+      </c>
+      <c r="M87" s="6" t="s">
         <v>378</v>
       </c>
-      <c r="K87" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="N87" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O87" s="6">
-        <v>25853.93</v>
+        <v>36770.79</v>
       </c>
       <c r="P87" s="6"/>
     </row>
     <row r="88" spans="1:16" customHeight="1" ht="65">
       <c r="A88" s="6" t="s">
+        <v>379</v>
+      </c>
+      <c r="B88" s="6">
+        <v>0</v>
+      </c>
+      <c r="C88" s="6">
+        <v>0</v>
+      </c>
+      <c r="D88" s="6">
+        <v>0</v>
+      </c>
+      <c r="E88" s="6" t="s">
         <v>380</v>
       </c>
-      <c r="B88" s="6">
-[...8 lines deleted...]
-      <c r="E88" s="6" t="s">
+      <c r="F88" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G88" s="10" t="s">
+        <v>43</v>
+      </c>
+      <c r="H88" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I88" s="6">
+        <v>26</v>
+      </c>
+      <c r="J88" s="10" t="s">
         <v>381</v>
       </c>
-      <c r="F88" s="9" t="s">
-[...11 lines deleted...]
-      <c r="J88" s="10" t="s">
+      <c r="K88" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="L88" s="10" t="s">
+        <v>42</v>
+      </c>
+      <c r="M88" s="6" t="s">
         <v>382</v>
       </c>
-      <c r="K88" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="N88" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O88" s="6">
-        <v>35099.39</v>
+        <v>170076.88</v>
       </c>
       <c r="P88" s="6"/>
     </row>
     <row r="89" spans="1:16" customHeight="1" ht="65">
       <c r="A89" s="6" t="s">
+        <v>383</v>
+      </c>
+      <c r="B89" s="6">
+        <v>0</v>
+      </c>
+      <c r="C89" s="6">
+        <v>0</v>
+      </c>
+      <c r="D89" s="6">
+        <v>0</v>
+      </c>
+      <c r="E89" s="6" t="s">
         <v>384</v>
       </c>
-      <c r="B89" s="6">
-[...10 lines deleted...]
-      </c>
       <c r="F89" s="9" t="s">
-        <v>42</v>
+        <v>103</v>
       </c>
       <c r="G89" s="10" t="s">
         <v>43</v>
       </c>
       <c r="H89" s="6" t="s">
         <v>33</v>
       </c>
       <c r="I89" s="6">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="J89" s="10" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
       <c r="K89" s="6" t="s">
         <v>45</v>
       </c>
       <c r="L89" s="10" t="s">
-        <v>42</v>
+        <v>103</v>
       </c>
       <c r="M89" s="6" t="s">
-        <v>387</v>
+        <v>386</v>
       </c>
       <c r="N89" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O89" s="6">
-        <v>165025.04</v>
+        <v>84445.59</v>
       </c>
       <c r="P89" s="6"/>
     </row>
     <row r="90" spans="1:16" customHeight="1" ht="65">
       <c r="A90" s="6" t="s">
+        <v>387</v>
+      </c>
+      <c r="B90" s="6">
+        <v>0</v>
+      </c>
+      <c r="C90" s="6">
+        <v>0</v>
+      </c>
+      <c r="D90" s="6">
+        <v>0</v>
+      </c>
+      <c r="E90" s="6" t="s">
         <v>388</v>
-      </c>
-[...10 lines deleted...]
-        <v>389</v>
       </c>
       <c r="F90" s="9" t="s">
         <v>103</v>
       </c>
       <c r="G90" s="10" t="s">
         <v>43</v>
       </c>
       <c r="H90" s="6" t="s">
         <v>33</v>
       </c>
       <c r="I90" s="6">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="J90" s="10" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
       <c r="K90" s="6" t="s">
         <v>45</v>
       </c>
       <c r="L90" s="10" t="s">
         <v>103</v>
       </c>
       <c r="M90" s="6" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
       <c r="N90" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O90" s="6">
-        <v>81937.32</v>
+        <v>113859.41</v>
       </c>
       <c r="P90" s="6"/>
     </row>
     <row r="91" spans="1:16" customHeight="1" ht="65">
       <c r="A91" s="6" t="s">
+        <v>391</v>
+      </c>
+      <c r="B91" s="6">
+        <v>0</v>
+      </c>
+      <c r="C91" s="6">
+        <v>0</v>
+      </c>
+      <c r="D91" s="6">
+        <v>0</v>
+      </c>
+      <c r="E91" s="6" t="s">
         <v>392</v>
       </c>
-      <c r="B91" s="6">
-[...10 lines deleted...]
-      </c>
       <c r="F91" s="9" t="s">
-        <v>103</v>
+        <v>80</v>
       </c>
       <c r="G91" s="10" t="s">
         <v>43</v>
       </c>
       <c r="H91" s="6" t="s">
-        <v>33</v>
+        <v>24</v>
       </c>
       <c r="I91" s="6">
-        <v>21</v>
+        <v>3</v>
       </c>
       <c r="J91" s="10" t="s">
+        <v>393</v>
+      </c>
+      <c r="K91" s="6" t="s">
         <v>394</v>
       </c>
-      <c r="K91" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L91" s="10" t="s">
-        <v>103</v>
+        <v>80</v>
       </c>
       <c r="M91" s="6" t="s">
         <v>395</v>
       </c>
       <c r="N91" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="O91" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O91" s="6"/>
       <c r="P91" s="6"/>
     </row>
     <row r="92" spans="1:16" customHeight="1" ht="65">
       <c r="A92" s="6" t="s">
         <v>396</v>
       </c>
       <c r="B92" s="6">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="C92" s="6">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D92" s="6">
         <v>0</v>
       </c>
       <c r="E92" s="6" t="s">
         <v>397</v>
       </c>
       <c r="F92" s="9" t="s">
         <v>80</v>
       </c>
       <c r="G92" s="10" t="s">
         <v>43</v>
       </c>
       <c r="H92" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I92" s="6">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="J92" s="10" t="s">
         <v>398</v>
       </c>
       <c r="K92" s="6" t="s">
-        <v>399</v>
+        <v>394</v>
       </c>
       <c r="L92" s="10" t="s">
         <v>80</v>
       </c>
       <c r="M92" s="6" t="s">
-        <v>400</v>
+        <v>399</v>
       </c>
       <c r="N92" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="O92" s="6"/>
+      <c r="O92" s="6">
+        <v>56677.66</v>
+      </c>
       <c r="P92" s="6"/>
     </row>
     <row r="93" spans="1:16" customHeight="1" ht="65">
       <c r="A93" s="6" t="s">
+        <v>400</v>
+      </c>
+      <c r="B93" s="6">
+        <v>0</v>
+      </c>
+      <c r="C93" s="6">
+        <v>0</v>
+      </c>
+      <c r="D93" s="6">
+        <v>0</v>
+      </c>
+      <c r="E93" s="6" t="s">
         <v>401</v>
       </c>
-      <c r="B93" s="6">
-[...10 lines deleted...]
-      </c>
       <c r="F93" s="9" t="s">
-        <v>80</v>
+        <v>32</v>
       </c>
       <c r="G93" s="10" t="s">
         <v>43</v>
       </c>
       <c r="H93" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I93" s="6">
-        <v>6</v>
+        <v>9.2</v>
       </c>
       <c r="J93" s="10" t="s">
+        <v>402</v>
+      </c>
+      <c r="K93" s="6" t="s">
+        <v>394</v>
+      </c>
+      <c r="L93" s="10" t="s">
+        <v>32</v>
+      </c>
+      <c r="M93" s="6" t="s">
         <v>403</v>
-      </c>
-[...7 lines deleted...]
-        <v>404</v>
       </c>
       <c r="N93" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O93" s="6"/>
       <c r="P93" s="6"/>
     </row>
     <row r="94" spans="1:16" customHeight="1" ht="65">
       <c r="A94" s="6" t="s">
+        <v>404</v>
+      </c>
+      <c r="B94" s="6">
+        <v>2</v>
+      </c>
+      <c r="C94" s="6">
+        <v>2</v>
+      </c>
+      <c r="D94" s="6">
+        <v>0</v>
+      </c>
+      <c r="E94" s="6" t="s">
         <v>405</v>
       </c>
-      <c r="B94" s="6">
-[...8 lines deleted...]
-      <c r="E94" s="6" t="s">
+      <c r="F94" s="9" t="s">
+        <v>22</v>
+      </c>
+      <c r="G94" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="H94" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="I94" s="6">
+        <v>3.65</v>
+      </c>
+      <c r="J94" s="10" t="s">
         <v>406</v>
       </c>
-      <c r="F94" s="9" t="s">
-[...11 lines deleted...]
-      <c r="J94" s="10" t="s">
+      <c r="K94" s="6" t="s">
+        <v>153</v>
+      </c>
+      <c r="L94" s="10" t="s">
+        <v>27</v>
+      </c>
+      <c r="M94" s="6" t="s">
         <v>407</v>
       </c>
-      <c r="K94" s="6" t="s">
-[...5 lines deleted...]
-      <c r="M94" s="6" t="s">
+      <c r="N94" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="O94" s="6">
+        <v>22992.02</v>
+      </c>
+      <c r="P94" s="6"/>
+    </row>
+    <row r="95" spans="1:16">
+      <c r="A95" s="6" t="s">
         <v>408</v>
       </c>
-      <c r="N94" s="6" t="s">
-[...6 lines deleted...]
-      <c r="A95" s="6" t="s">
+      <c r="B95" s="6">
+        <v>0</v>
+      </c>
+      <c r="C95" s="6">
+        <v>0</v>
+      </c>
+      <c r="D95" s="6">
+        <v>0</v>
+      </c>
+      <c r="E95" s="6" t="s">
         <v>409</v>
       </c>
-      <c r="B95" s="6">
-[...10 lines deleted...]
-      </c>
       <c r="F95" s="9" t="s">
-        <v>22</v>
+        <v>108</v>
       </c>
       <c r="G95" s="10" t="s">
         <v>66</v>
       </c>
       <c r="H95" s="6" t="s">
-        <v>67</v>
+        <v>24</v>
       </c>
       <c r="I95" s="6">
-        <v>3.65</v>
+        <v>41</v>
       </c>
       <c r="J95" s="10" t="s">
+        <v>410</v>
+      </c>
+      <c r="K95" s="6" t="s">
+        <v>95</v>
+      </c>
+      <c r="L95" s="10" t="s">
+        <v>111</v>
+      </c>
+      <c r="M95" s="6" t="s">
         <v>411</v>
       </c>
-      <c r="K95" s="6" t="s">
-[...5 lines deleted...]
-      <c r="M95" s="6" t="s">
+      <c r="N95" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="O95" s="6"/>
+      <c r="P95" s="6"/>
+    </row>
+    <row r="96" spans="1:16" customHeight="1" ht="65">
+      <c r="A96" s="6" t="s">
         <v>412</v>
       </c>
-      <c r="N95" s="6" t="s">
-[...8 lines deleted...]
-      <c r="A96" s="6" t="s">
+      <c r="B96" s="6">
+        <v>29</v>
+      </c>
+      <c r="C96" s="6">
+        <v>29</v>
+      </c>
+      <c r="D96" s="6">
+        <v>0</v>
+      </c>
+      <c r="E96" s="6" t="s">
         <v>413</v>
       </c>
-      <c r="B96" s="6">
-[...10 lines deleted...]
-      </c>
       <c r="F96" s="9" t="s">
-        <v>108</v>
+        <v>42</v>
       </c>
       <c r="G96" s="10" t="s">
         <v>66</v>
       </c>
       <c r="H96" s="6" t="s">
-        <v>24</v>
+        <v>67</v>
       </c>
       <c r="I96" s="6">
-        <v>41</v>
+        <v>63</v>
       </c>
       <c r="J96" s="10" t="s">
+        <v>414</v>
+      </c>
+      <c r="K96" s="6" t="s">
+        <v>68</v>
+      </c>
+      <c r="L96" s="10" t="s">
+        <v>42</v>
+      </c>
+      <c r="M96" s="6" t="s">
         <v>415</v>
       </c>
-      <c r="K96" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="N96" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="O96" s="6"/>
+      <c r="O96" s="6">
+        <v>141044.5</v>
+      </c>
       <c r="P96" s="6"/>
     </row>
     <row r="97" spans="1:16" customHeight="1" ht="65">
       <c r="A97" s="6" t="s">
+        <v>416</v>
+      </c>
+      <c r="B97" s="6">
+        <v>0</v>
+      </c>
+      <c r="C97" s="6">
+        <v>0</v>
+      </c>
+      <c r="D97" s="6">
+        <v>0</v>
+      </c>
+      <c r="E97" s="6" t="s">
         <v>417</v>
-      </c>
-[...10 lines deleted...]
-        <v>418</v>
       </c>
       <c r="F97" s="9" t="s">
         <v>42</v>
       </c>
       <c r="G97" s="10" t="s">
-        <v>66</v>
+        <v>43</v>
       </c>
       <c r="H97" s="6" t="s">
-        <v>67</v>
+        <v>33</v>
       </c>
       <c r="I97" s="6">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="J97" s="10" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
       <c r="K97" s="6" t="s">
-        <v>68</v>
+        <v>45</v>
       </c>
       <c r="L97" s="10" t="s">
         <v>42</v>
       </c>
       <c r="M97" s="6" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
       <c r="N97" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O97" s="6">
-        <v>134633.35</v>
+        <v>241950.41</v>
       </c>
       <c r="P97" s="6"/>
     </row>
     <row r="98" spans="1:16" customHeight="1" ht="65">
       <c r="A98" s="6" t="s">
+        <v>420</v>
+      </c>
+      <c r="B98" s="6">
+        <v>1</v>
+      </c>
+      <c r="C98" s="6">
+        <v>1</v>
+      </c>
+      <c r="D98" s="6">
+        <v>0</v>
+      </c>
+      <c r="E98" s="6" t="s">
         <v>421</v>
       </c>
-      <c r="B98" s="6">
-[...8 lines deleted...]
-      <c r="E98" s="6" t="s">
+      <c r="F98" s="9" t="s">
+        <v>22</v>
+      </c>
+      <c r="G98" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="H98" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="I98" s="6">
+        <v>6</v>
+      </c>
+      <c r="J98" s="10" t="s">
         <v>422</v>
       </c>
-      <c r="F98" s="9" t="s">
-[...11 lines deleted...]
-      <c r="J98" s="10" t="s">
+      <c r="K98" s="6" t="s">
+        <v>68</v>
+      </c>
+      <c r="L98" s="10" t="s">
+        <v>27</v>
+      </c>
+      <c r="M98" s="6" t="s">
         <v>423</v>
       </c>
-      <c r="K98" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="N98" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O98" s="6">
-        <v>234763.82</v>
+        <v>5404.48</v>
       </c>
       <c r="P98" s="6"/>
     </row>
     <row r="99" spans="1:16" customHeight="1" ht="65">
       <c r="A99" s="6" t="s">
+        <v>424</v>
+      </c>
+      <c r="B99" s="6">
+        <v>0</v>
+      </c>
+      <c r="C99" s="6">
+        <v>0</v>
+      </c>
+      <c r="D99" s="6">
+        <v>0</v>
+      </c>
+      <c r="E99" s="6" t="s">
         <v>425</v>
       </c>
-      <c r="B99" s="6">
-[...8 lines deleted...]
-      <c r="E99" s="6" t="s">
+      <c r="F99" s="9" t="s">
+        <v>80</v>
+      </c>
+      <c r="G99" s="10" t="s">
         <v>426</v>
       </c>
-      <c r="F99" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H99" s="6" t="s">
-        <v>67</v>
+        <v>24</v>
       </c>
       <c r="I99" s="6">
-        <v>6</v>
+        <v>4.275</v>
       </c>
       <c r="J99" s="10" t="s">
         <v>427</v>
       </c>
       <c r="K99" s="6" t="s">
-        <v>68</v>
+        <v>428</v>
       </c>
       <c r="L99" s="10" t="s">
-        <v>27</v>
+        <v>80</v>
       </c>
       <c r="M99" s="6" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="N99" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="O99" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O99" s="6"/>
       <c r="P99" s="6"/>
     </row>
     <row r="100" spans="1:16" customHeight="1" ht="65">
       <c r="A100" s="6" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="B100" s="6">
         <v>0</v>
       </c>
       <c r="C100" s="6">
         <v>0</v>
       </c>
       <c r="D100" s="6">
         <v>0</v>
       </c>
       <c r="E100" s="6" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="F100" s="9" t="s">
-        <v>80</v>
+        <v>22</v>
       </c>
       <c r="G100" s="10" t="s">
-        <v>431</v>
+        <v>43</v>
       </c>
       <c r="H100" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I100" s="6">
-        <v>4.275</v>
+        <v>3</v>
       </c>
       <c r="J100" s="10" t="s">
         <v>432</v>
       </c>
       <c r="K100" s="6" t="s">
+        <v>148</v>
+      </c>
+      <c r="L100" s="10" t="s">
+        <v>27</v>
+      </c>
+      <c r="M100" s="6" t="s">
         <v>433</v>
-      </c>
-[...4 lines deleted...]
-        <v>434</v>
       </c>
       <c r="N100" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O100" s="6"/>
       <c r="P100" s="6"/>
     </row>
     <row r="101" spans="1:16" customHeight="1" ht="65">
       <c r="A101" s="6" t="s">
+        <v>434</v>
+      </c>
+      <c r="B101" s="6">
+        <v>0</v>
+      </c>
+      <c r="C101" s="6">
+        <v>0</v>
+      </c>
+      <c r="D101" s="6">
+        <v>0</v>
+      </c>
+      <c r="E101" s="6" t="s">
         <v>435</v>
       </c>
-      <c r="B101" s="6">
-[...10 lines deleted...]
-      </c>
       <c r="F101" s="9" t="s">
-        <v>22</v>
+        <v>166</v>
       </c>
       <c r="G101" s="10" t="s">
-        <v>43</v>
+        <v>66</v>
       </c>
       <c r="H101" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I101" s="6">
-        <v>3</v>
+        <v>0.5</v>
       </c>
       <c r="J101" s="10" t="s">
+        <v>436</v>
+      </c>
+      <c r="K101" s="6" t="s">
+        <v>153</v>
+      </c>
+      <c r="L101" s="10" t="s">
+        <v>168</v>
+      </c>
+      <c r="M101" s="6" t="s">
         <v>437</v>
-      </c>
-[...7 lines deleted...]
-        <v>438</v>
       </c>
       <c r="N101" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O101" s="6"/>
       <c r="P101" s="6"/>
     </row>
     <row r="102" spans="1:16" customHeight="1" ht="65">
       <c r="A102" s="6" t="s">
+        <v>438</v>
+      </c>
+      <c r="B102" s="6">
+        <v>0</v>
+      </c>
+      <c r="C102" s="6">
+        <v>0</v>
+      </c>
+      <c r="D102" s="6">
+        <v>0</v>
+      </c>
+      <c r="E102" s="6" t="s">
         <v>439</v>
       </c>
-      <c r="B102" s="6">
-[...8 lines deleted...]
-      <c r="E102" s="6" t="s">
+      <c r="F102" s="9" t="s">
+        <v>32</v>
+      </c>
+      <c r="G102" s="10" t="s">
         <v>440</v>
-      </c>
-[...4 lines deleted...]
-        <v>66</v>
       </c>
       <c r="H102" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I102" s="6">
-        <v>0.5</v>
+        <v>45</v>
       </c>
       <c r="J102" s="10" t="s">
         <v>441</v>
       </c>
       <c r="K102" s="6" t="s">
-        <v>153</v>
+        <v>442</v>
       </c>
       <c r="L102" s="10" t="s">
-        <v>168</v>
+        <v>32</v>
       </c>
       <c r="M102" s="6" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="N102" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O102" s="6"/>
       <c r="P102" s="6"/>
     </row>
-    <row r="103" spans="1:16" customHeight="1" ht="65">
+    <row r="103" spans="1:16">
       <c r="A103" s="6" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="B103" s="6">
         <v>0</v>
       </c>
       <c r="C103" s="6">
         <v>0</v>
       </c>
       <c r="D103" s="6">
         <v>0</v>
       </c>
-      <c r="E103" s="6" t="s">
-        <v>444</v>
+      <c r="E103" s="6">
+        <v>28230</v>
       </c>
       <c r="F103" s="9" t="s">
-        <v>32</v>
+        <v>166</v>
       </c>
       <c r="G103" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="H103" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I103" s="6">
+        <v>0</v>
+      </c>
+      <c r="J103" s="10"/>
+      <c r="K103" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="L103" s="10" t="s">
+        <v>168</v>
+      </c>
+      <c r="M103" s="6" t="s">
         <v>445</v>
       </c>
-      <c r="H103" s="6" t="s">
-[...5 lines deleted...]
-      <c r="J103" s="10" t="s">
+      <c r="N103" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="O103" s="6">
+        <v>63153.98</v>
+      </c>
+      <c r="P103" s="6"/>
+    </row>
+    <row r="104" spans="1:16" customHeight="1" ht="65">
+      <c r="A104" s="6" t="s">
         <v>446</v>
       </c>
-      <c r="K103" s="6" t="s">
+      <c r="B104" s="6">
+        <v>0</v>
+      </c>
+      <c r="C104" s="6">
+        <v>0</v>
+      </c>
+      <c r="D104" s="6">
+        <v>0</v>
+      </c>
+      <c r="E104" s="6" t="s">
         <v>447</v>
       </c>
-      <c r="L103" s="10" t="s">
-[...26 lines deleted...]
-      </c>
       <c r="F104" s="9" t="s">
-        <v>166</v>
+        <v>108</v>
       </c>
       <c r="G104" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H104" s="6" t="s">
         <v>33</v>
       </c>
       <c r="I104" s="6">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="J104" s="10"/>
+        <v>92</v>
+      </c>
+      <c r="J104" s="10" t="s">
+        <v>448</v>
+      </c>
       <c r="K104" s="6" t="s">
-        <v>76</v>
+        <v>110</v>
       </c>
       <c r="L104" s="10" t="s">
-        <v>168</v>
+        <v>111</v>
       </c>
       <c r="M104" s="6" t="s">
-        <v>450</v>
+        <v>449</v>
       </c>
       <c r="N104" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O104" s="6">
-        <v>59590.71</v>
+        <v>170388.33</v>
       </c>
       <c r="P104" s="6"/>
     </row>
     <row r="105" spans="1:16" customHeight="1" ht="65">
       <c r="A105" s="6" t="s">
+        <v>450</v>
+      </c>
+      <c r="B105" s="6">
+        <v>0</v>
+      </c>
+      <c r="C105" s="6">
+        <v>0</v>
+      </c>
+      <c r="D105" s="6">
+        <v>0</v>
+      </c>
+      <c r="E105" s="6" t="s">
         <v>451</v>
       </c>
-      <c r="B105" s="6">
-[...8 lines deleted...]
-      <c r="E105" s="6" t="s">
+      <c r="F105" s="9" t="s">
         <v>452</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="G105" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H105" s="6" t="s">
         <v>33</v>
       </c>
       <c r="I105" s="6">
-        <v>92</v>
+        <v>9.8</v>
       </c>
       <c r="J105" s="10" t="s">
         <v>453</v>
       </c>
       <c r="K105" s="6" t="s">
-        <v>110</v>
+        <v>26</v>
       </c>
       <c r="L105" s="10" t="s">
-        <v>111</v>
+        <v>452</v>
       </c>
       <c r="M105" s="6" t="s">
         <v>454</v>
       </c>
       <c r="N105" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O105" s="6">
-        <v>165327.25</v>
+        <v>119221.99</v>
       </c>
       <c r="P105" s="6"/>
     </row>
     <row r="106" spans="1:16" customHeight="1" ht="65">
       <c r="A106" s="6" t="s">
         <v>455</v>
       </c>
       <c r="B106" s="6">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="C106" s="6">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="D106" s="6">
         <v>0</v>
       </c>
       <c r="E106" s="6" t="s">
         <v>456</v>
       </c>
       <c r="F106" s="9" t="s">
-        <v>457</v>
+        <v>32</v>
       </c>
       <c r="G106" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H106" s="6" t="s">
-        <v>33</v>
+        <v>67</v>
       </c>
       <c r="I106" s="6">
-        <v>9.8</v>
+        <v>15.6</v>
       </c>
       <c r="J106" s="10" t="s">
+        <v>457</v>
+      </c>
+      <c r="K106" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="L106" s="10" t="s">
+        <v>32</v>
+      </c>
+      <c r="M106" s="6" t="s">
         <v>458</v>
       </c>
-      <c r="K106" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="N106" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O106" s="6">
-        <v>115680.75</v>
+        <v>257752.49</v>
       </c>
       <c r="P106" s="6"/>
     </row>
     <row r="107" spans="1:16" customHeight="1" ht="65">
       <c r="A107" s="6" t="s">
+        <v>459</v>
+      </c>
+      <c r="B107" s="6">
+        <v>0</v>
+      </c>
+      <c r="C107" s="6">
+        <v>0</v>
+      </c>
+      <c r="D107" s="6">
+        <v>0</v>
+      </c>
+      <c r="E107" s="6" t="s">
         <v>460</v>
       </c>
-      <c r="B107" s="6">
-[...8 lines deleted...]
-      <c r="E107" s="6" t="s">
+      <c r="F107" s="9" t="s">
+        <v>166</v>
+      </c>
+      <c r="G107" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="H107" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="I107" s="6">
+        <v>0.75</v>
+      </c>
+      <c r="J107" s="10" t="s">
         <v>461</v>
       </c>
-      <c r="F107" s="9" t="s">
-[...11 lines deleted...]
-      <c r="J107" s="10" t="s">
+      <c r="K107" s="6" t="s">
+        <v>153</v>
+      </c>
+      <c r="L107" s="10" t="s">
+        <v>168</v>
+      </c>
+      <c r="M107" s="6" t="s">
         <v>462</v>
       </c>
-      <c r="K107" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="N107" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="O107" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O107" s="6"/>
       <c r="P107" s="6"/>
     </row>
     <row r="108" spans="1:16" customHeight="1" ht="65">
       <c r="A108" s="6" t="s">
+        <v>463</v>
+      </c>
+      <c r="B108" s="6">
+        <v>0</v>
+      </c>
+      <c r="C108" s="6">
+        <v>0</v>
+      </c>
+      <c r="D108" s="6">
+        <v>0</v>
+      </c>
+      <c r="E108" s="6" t="s">
         <v>464</v>
       </c>
-      <c r="B108" s="6">
-[...10 lines deleted...]
-      </c>
       <c r="F108" s="9" t="s">
-        <v>166</v>
+        <v>80</v>
       </c>
       <c r="G108" s="10" t="s">
         <v>66</v>
       </c>
       <c r="H108" s="6" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="I108" s="6">
-        <v>0.75</v>
+        <v>4.2</v>
       </c>
       <c r="J108" s="10" t="s">
+        <v>465</v>
+      </c>
+      <c r="K108" s="6" t="s">
+        <v>68</v>
+      </c>
+      <c r="L108" s="10" t="s">
+        <v>80</v>
+      </c>
+      <c r="M108" s="6" t="s">
         <v>466</v>
       </c>
-      <c r="K108" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="N108" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="O108" s="6"/>
+      <c r="O108" s="6">
+        <v>8166.42</v>
+      </c>
       <c r="P108" s="6"/>
     </row>
     <row r="109" spans="1:16" customHeight="1" ht="65">
       <c r="A109" s="6" t="s">
+        <v>467</v>
+      </c>
+      <c r="B109" s="6">
+        <v>0</v>
+      </c>
+      <c r="C109" s="6">
+        <v>0</v>
+      </c>
+      <c r="D109" s="6">
+        <v>0</v>
+      </c>
+      <c r="E109" s="6" t="s">
         <v>468</v>
       </c>
-      <c r="B109" s="6">
-[...8 lines deleted...]
-      <c r="E109" s="6" t="s">
+      <c r="F109" s="9" t="s">
+        <v>22</v>
+      </c>
+      <c r="G109" s="10" t="s">
+        <v>329</v>
+      </c>
+      <c r="H109" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="I109" s="6">
+        <v>5.53</v>
+      </c>
+      <c r="J109" s="10" t="s">
         <v>469</v>
       </c>
-      <c r="F109" s="9" t="s">
+      <c r="K109" s="6" t="s">
+        <v>331</v>
+      </c>
+      <c r="L109" s="10" t="s">
+        <v>27</v>
+      </c>
+      <c r="M109" s="6" t="s">
+        <v>470</v>
+      </c>
+      <c r="N109" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="O109" s="6"/>
+      <c r="P109" s="6"/>
+    </row>
+    <row r="110" spans="1:16">
+      <c r="A110" s="6" t="s">
+        <v>471</v>
+      </c>
+      <c r="B110" s="6">
+        <v>0</v>
+      </c>
+      <c r="C110" s="6">
+        <v>0</v>
+      </c>
+      <c r="D110" s="6">
+        <v>0</v>
+      </c>
+      <c r="E110" s="6" t="s">
+        <v>472</v>
+      </c>
+      <c r="F110" s="9" t="s">
         <v>80</v>
       </c>
-      <c r="G109" s="10" t="s">
+      <c r="G110" s="10" t="s">
+        <v>194</v>
+      </c>
+      <c r="H110" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I110" s="6">
+        <v>3.7</v>
+      </c>
+      <c r="J110" s="10"/>
+      <c r="K110" s="6" t="s">
+        <v>195</v>
+      </c>
+      <c r="L110" s="10" t="s">
+        <v>80</v>
+      </c>
+      <c r="M110" s="6" t="s">
+        <v>473</v>
+      </c>
+      <c r="N110" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="O110" s="6">
+        <v>13931.61</v>
+      </c>
+      <c r="P110" s="6"/>
+    </row>
+    <row r="111" spans="1:16" customHeight="1" ht="65">
+      <c r="A111" s="6" t="s">
+        <v>474</v>
+      </c>
+      <c r="B111" s="6">
+        <v>2</v>
+      </c>
+      <c r="C111" s="6">
+        <v>2</v>
+      </c>
+      <c r="D111" s="6">
+        <v>0</v>
+      </c>
+      <c r="E111" s="6" t="s">
+        <v>475</v>
+      </c>
+      <c r="F111" s="9" t="s">
+        <v>22</v>
+      </c>
+      <c r="G111" s="10" t="s">
         <v>66</v>
       </c>
-      <c r="H109" s="6" t="s">
-[...59 lines deleted...]
-      <c r="L110" s="10" t="s">
+      <c r="H111" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="I111" s="6">
+        <v>4.5</v>
+      </c>
+      <c r="J111" s="10" t="s">
+        <v>476</v>
+      </c>
+      <c r="K111" s="6" t="s">
+        <v>153</v>
+      </c>
+      <c r="L111" s="10" t="s">
         <v>27</v>
       </c>
-      <c r="M110" s="6" t="s">
-[...21 lines deleted...]
-      <c r="E111" s="6" t="s">
+      <c r="M111" s="6" t="s">
         <v>477</v>
       </c>
-      <c r="F111" s="9" t="s">
-[...20 lines deleted...]
-      </c>
       <c r="N111" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O111" s="6">
-        <v>13931.61</v>
+        <v>40706.56</v>
       </c>
       <c r="P111" s="6"/>
     </row>
     <row r="112" spans="1:16" customHeight="1" ht="65">
       <c r="A112" s="6" t="s">
+        <v>478</v>
+      </c>
+      <c r="B112" s="6">
+        <v>0</v>
+      </c>
+      <c r="C112" s="6">
+        <v>0</v>
+      </c>
+      <c r="D112" s="6">
+        <v>0</v>
+      </c>
+      <c r="E112" s="6" t="s">
         <v>479</v>
       </c>
-      <c r="B112" s="6">
-[...8 lines deleted...]
-      <c r="E112" s="6" t="s">
+      <c r="F112" s="9" t="s">
+        <v>171</v>
+      </c>
+      <c r="G112" s="10" t="s">
+        <v>81</v>
+      </c>
+      <c r="H112" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="I112" s="6">
+        <v>0</v>
+      </c>
+      <c r="J112" s="10" t="s">
         <v>480</v>
       </c>
-      <c r="F112" s="9" t="s">
-[...11 lines deleted...]
-      <c r="J112" s="10" t="s">
+      <c r="K112" s="6" t="s">
         <v>481</v>
       </c>
-      <c r="K112" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L112" s="10" t="s">
-        <v>27</v>
+        <v>482</v>
       </c>
       <c r="M112" s="6" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="N112" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="O112" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O112" s="6"/>
       <c r="P112" s="6"/>
     </row>
     <row r="113" spans="1:16" customHeight="1" ht="65">
       <c r="A113" s="6" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="B113" s="6">
-        <v>0</v>
+        <v>14</v>
       </c>
       <c r="C113" s="6">
-        <v>0</v>
+        <v>14</v>
       </c>
       <c r="D113" s="6">
         <v>0</v>
       </c>
       <c r="E113" s="6" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="F113" s="9" t="s">
+        <v>103</v>
+      </c>
+      <c r="G113" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="H113" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="I113" s="6">
+        <v>23</v>
+      </c>
+      <c r="J113" s="10" t="s">
+        <v>486</v>
+      </c>
+      <c r="K113" s="6" t="s">
+        <v>68</v>
+      </c>
+      <c r="L113" s="10" t="s">
+        <v>103</v>
+      </c>
+      <c r="M113" s="6" t="s">
+        <v>487</v>
+      </c>
+      <c r="N113" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="O113" s="6">
+        <v>52850.7</v>
+      </c>
+      <c r="P113" s="6"/>
+    </row>
+    <row r="114" spans="1:16">
+      <c r="A114" s="6" t="s">
+        <v>488</v>
+      </c>
+      <c r="B114" s="6">
+        <v>0</v>
+      </c>
+      <c r="C114" s="6">
+        <v>0</v>
+      </c>
+      <c r="D114" s="6">
+        <v>0</v>
+      </c>
+      <c r="E114" s="6">
+        <v>28250</v>
+      </c>
+      <c r="F114" s="9" t="s">
+        <v>166</v>
+      </c>
+      <c r="G114" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="H114" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I114" s="6">
+        <v>0</v>
+      </c>
+      <c r="J114" s="10"/>
+      <c r="K114" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="L114" s="10" t="s">
+        <v>168</v>
+      </c>
+      <c r="M114" s="6" t="s">
+        <v>489</v>
+      </c>
+      <c r="N114" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="O114" s="6">
+        <v>77068.79</v>
+      </c>
+      <c r="P114" s="6"/>
+    </row>
+    <row r="115" spans="1:16" customHeight="1" ht="65">
+      <c r="A115" s="6" t="s">
+        <v>490</v>
+      </c>
+      <c r="B115" s="6">
+        <v>0</v>
+      </c>
+      <c r="C115" s="6">
+        <v>0</v>
+      </c>
+      <c r="D115" s="6">
+        <v>0</v>
+      </c>
+      <c r="E115" s="6">
+        <v>21000807730</v>
+      </c>
+      <c r="F115" s="9" t="s">
         <v>171</v>
       </c>
-      <c r="G113" s="10" t="s">
+      <c r="G115" s="10" t="s">
         <v>81</v>
-      </c>
-[...92 lines deleted...]
-        <v>23</v>
       </c>
       <c r="H115" s="6" t="s">
         <v>33</v>
       </c>
       <c r="I115" s="6">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="J115" s="10"/>
+        <v>100</v>
+      </c>
+      <c r="J115" s="10" t="s">
+        <v>491</v>
+      </c>
       <c r="K115" s="6" t="s">
-        <v>76</v>
+        <v>173</v>
       </c>
       <c r="L115" s="10" t="s">
-        <v>168</v>
+        <v>174</v>
       </c>
       <c r="M115" s="6" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="N115" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O115" s="6">
-        <v>72667.18</v>
+        <v>126360.49</v>
       </c>
       <c r="P115" s="6"/>
     </row>
     <row r="116" spans="1:16" customHeight="1" ht="65">
       <c r="A116" s="6" t="s">
+        <v>493</v>
+      </c>
+      <c r="B116" s="6">
+        <v>0</v>
+      </c>
+      <c r="C116" s="6">
+        <v>0</v>
+      </c>
+      <c r="D116" s="6">
+        <v>0</v>
+      </c>
+      <c r="E116" s="6" t="s">
+        <v>494</v>
+      </c>
+      <c r="F116" s="9" t="s">
+        <v>22</v>
+      </c>
+      <c r="G116" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="H116" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="I116" s="6">
+        <v>0</v>
+      </c>
+      <c r="J116" s="10" t="s">
         <v>495</v>
       </c>
-      <c r="B116" s="6">
-[...23 lines deleted...]
-      <c r="J116" s="10" t="s">
+      <c r="K116" s="6" t="s">
+        <v>153</v>
+      </c>
+      <c r="L116" s="10" t="s">
+        <v>27</v>
+      </c>
+      <c r="M116" s="6" t="s">
         <v>496</v>
       </c>
-      <c r="K116" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="N116" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="O116" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O116" s="6"/>
       <c r="P116" s="6"/>
     </row>
     <row r="117" spans="1:16" customHeight="1" ht="65">
       <c r="A117" s="6" t="s">
+        <v>497</v>
+      </c>
+      <c r="B117" s="6">
+        <v>0</v>
+      </c>
+      <c r="C117" s="6">
+        <v>0</v>
+      </c>
+      <c r="D117" s="6">
+        <v>0</v>
+      </c>
+      <c r="E117" s="6" t="s">
         <v>498</v>
       </c>
-      <c r="B117" s="6">
-[...10 lines deleted...]
-      </c>
       <c r="F117" s="9" t="s">
-        <v>22</v>
+        <v>166</v>
       </c>
       <c r="G117" s="10" t="s">
         <v>66</v>
       </c>
       <c r="H117" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I117" s="6">
         <v>0</v>
       </c>
       <c r="J117" s="10" t="s">
-        <v>500</v>
+        <v>499</v>
       </c>
       <c r="K117" s="6" t="s">
         <v>153</v>
       </c>
       <c r="L117" s="10" t="s">
-        <v>27</v>
+        <v>168</v>
       </c>
       <c r="M117" s="6" t="s">
-        <v>501</v>
+        <v>500</v>
       </c>
       <c r="N117" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O117" s="6"/>
       <c r="P117" s="6"/>
     </row>
-    <row r="118" spans="1:16" customHeight="1" ht="65">
+    <row r="118" spans="1:16">
       <c r="A118" s="6" t="s">
+        <v>501</v>
+      </c>
+      <c r="B118" s="6">
+        <v>0</v>
+      </c>
+      <c r="C118" s="6">
+        <v>0</v>
+      </c>
+      <c r="D118" s="6">
+        <v>0</v>
+      </c>
+      <c r="E118" s="6" t="s">
         <v>502</v>
       </c>
-      <c r="B118" s="6">
-[...8 lines deleted...]
-      <c r="E118" s="6" t="s">
+      <c r="F118" s="9" t="s">
+        <v>80</v>
+      </c>
+      <c r="G118" s="10" t="s">
+        <v>194</v>
+      </c>
+      <c r="H118" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I118" s="6">
+        <v>7</v>
+      </c>
+      <c r="J118" s="10"/>
+      <c r="K118" s="6" t="s">
+        <v>195</v>
+      </c>
+      <c r="L118" s="10" t="s">
+        <v>80</v>
+      </c>
+      <c r="M118" s="6" t="s">
         <v>503</v>
       </c>
-      <c r="F118" s="9" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="N118" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="O118" s="6"/>
+      <c r="O118" s="6">
+        <v>23910.64</v>
+      </c>
       <c r="P118" s="6"/>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" s="6" t="s">
-        <v>506</v>
+        <v>504</v>
       </c>
       <c r="B119" s="6">
         <v>0</v>
       </c>
       <c r="C119" s="6">
         <v>0</v>
       </c>
       <c r="D119" s="6">
         <v>0</v>
       </c>
       <c r="E119" s="6" t="s">
-        <v>507</v>
+        <v>505</v>
       </c>
       <c r="F119" s="9" t="s">
-        <v>80</v>
+        <v>103</v>
       </c>
       <c r="G119" s="10" t="s">
-        <v>199</v>
+        <v>66</v>
       </c>
       <c r="H119" s="6" t="s">
         <v>33</v>
       </c>
       <c r="I119" s="6">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="J119" s="10"/>
+        <v>15</v>
+      </c>
+      <c r="J119" s="10" t="s">
+        <v>506</v>
+      </c>
       <c r="K119" s="6" t="s">
-        <v>200</v>
+        <v>68</v>
       </c>
       <c r="L119" s="10" t="s">
-        <v>80</v>
+        <v>103</v>
       </c>
       <c r="M119" s="6" t="s">
+        <v>507</v>
+      </c>
+      <c r="N119" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="O119" s="6">
+        <v>28731.09</v>
+      </c>
+      <c r="P119" s="6"/>
+    </row>
+    <row r="120" spans="1:16" customHeight="1" ht="65">
+      <c r="A120" s="6" t="s">
         <v>508</v>
       </c>
-      <c r="N119" s="6" t="s">
-[...8 lines deleted...]
-      <c r="A120" s="6" t="s">
+      <c r="B120" s="6">
+        <v>0</v>
+      </c>
+      <c r="C120" s="6">
+        <v>0</v>
+      </c>
+      <c r="D120" s="6">
+        <v>0</v>
+      </c>
+      <c r="E120" s="6" t="s">
         <v>509</v>
       </c>
-      <c r="B120" s="6">
-[...10 lines deleted...]
-      </c>
       <c r="F120" s="9" t="s">
-        <v>103</v>
+        <v>32</v>
       </c>
       <c r="G120" s="10" t="s">
-        <v>66</v>
+        <v>23</v>
       </c>
       <c r="H120" s="6" t="s">
         <v>33</v>
       </c>
       <c r="I120" s="6">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="J120" s="10" t="s">
+        <v>510</v>
+      </c>
+      <c r="K120" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="L120" s="10" t="s">
+        <v>245</v>
+      </c>
+      <c r="M120" s="6" t="s">
         <v>511</v>
       </c>
-      <c r="K120" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="N120" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O120" s="6">
-        <v>27425.13</v>
+        <v>326504.32</v>
       </c>
       <c r="P120" s="6"/>
     </row>
     <row r="121" spans="1:16" customHeight="1" ht="65">
       <c r="A121" s="6" t="s">
+        <v>512</v>
+      </c>
+      <c r="B121" s="6">
+        <v>0</v>
+      </c>
+      <c r="C121" s="6">
+        <v>0</v>
+      </c>
+      <c r="D121" s="6">
+        <v>0</v>
+      </c>
+      <c r="E121" s="6" t="s">
         <v>513</v>
       </c>
-      <c r="B121" s="6">
-[...8 lines deleted...]
-      <c r="E121" s="6" t="s">
+      <c r="F121" s="9" t="s">
+        <v>22</v>
+      </c>
+      <c r="G121" s="10" t="s">
+        <v>43</v>
+      </c>
+      <c r="H121" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="I121" s="6">
+        <v>13.5</v>
+      </c>
+      <c r="J121" s="10" t="s">
         <v>514</v>
       </c>
-      <c r="F121" s="9" t="s">
-[...11 lines deleted...]
-      <c r="J121" s="10" t="s">
+      <c r="K121" s="6" t="s">
         <v>515</v>
       </c>
-      <c r="K121" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L121" s="10" t="s">
-        <v>250</v>
+        <v>516</v>
       </c>
       <c r="M121" s="6" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
       <c r="N121" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="O121" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O121" s="6"/>
       <c r="P121" s="6"/>
-    </row>
-[...44 lines deleted...]
-      <c r="P122" s="6"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>