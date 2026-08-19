--- v4 (2026-07-05)
+++ v5 (2026-08-19)
@@ -15,62 +15,62 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="webp" ContentType="image/webp"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Price List Td" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="518">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="519">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>АО "Торговый Дизайн"</t>
   </si>
   <si>
     <t>Прайс-лист от</t>
   </si>
   <si>
-    <t>04.07.2026 17:15:54</t>
+    <t>18.08.2026 17:15:56</t>
   </si>
   <si>
     <t>Бренд/Номенклатура</t>
   </si>
   <si>
     <t>Остаток</t>
   </si>
   <si>
     <t>Свободно</t>
   </si>
   <si>
     <t>Резерв</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Категория</t>
   </si>
   <si>
     <t>Страна происхождения</t>
   </si>
   <si>
     <t>С - склад, П и З - заказ, (но товар может быть по наличию). Н - распродаем</t>
   </si>
@@ -1322,50 +1322,53 @@
     <t>SMB-3x15L</t>
   </si>
   <si>
     <t>Гранитор т.м. EKSI серии SMB, мод. SMB-3x15L, 603х550х740мм, 1000Вт, 220~240В/50Гц, -2...-4C, вместимость 3х15л.  Гранитор EKSI  SMB-3x15L - это современный аппарат для производства популярного в жару напитка, называемого из-за своей консистенции "фруктовым снегом". Кроме того, устройство нередко может использоваться для охлаждения или смешивания напитков и создания коктейлей. Отдельное влияние по покупателей оказывает сам процесс приготовления, который можно наблюдать за счет прозрачных стенок резервуаров. Приготовление ледяного десерта, напоминающего нечто среднее между мороженым и соком, молочным коктейлем незаменимо в барах, летних кафетериях, ночных клубах, торговых и развлекательных центрах и других общественных заведениях.</t>
   </si>
   <si>
     <t>00000386512</t>
   </si>
   <si>
     <t>Гранитор Bras QUARK 2</t>
   </si>
   <si>
     <t>QUARK 2</t>
   </si>
   <si>
     <t>Гранитор типа QUARK, модель QUARK 2, 360х470х650мм, 540Вт, 220В, 2х6л, цвет inox</t>
   </si>
   <si>
     <t>00000219342</t>
   </si>
   <si>
     <t>Блендер барный EKSI CB-767</t>
   </si>
   <si>
     <t>CB-767</t>
+  </si>
+  <si>
+    <t>Н</t>
   </si>
   <si>
     <t>Габариты 170x235x530 мм, мощность 1,6 КВт, 23000-26000 оборотов</t>
   </si>
   <si>
     <t>00000568219</t>
   </si>
   <si>
     <t>Миксер для молочных коктейлей Vortmax BMS 1 R dark red</t>
   </si>
   <si>
     <t>BMS 1 R dark red</t>
   </si>
   <si>
     <t>ГРЕЦИЯ</t>
   </si>
   <si>
     <t>Миксер барный т.м.Vortmax серии BMS, мод. BMS 1 R dark red, АБС пластик, 2 скорости, 400Вт, 220В, стакан нерж., 170х175х465, цвет темно-красный</t>
   </si>
   <si>
     <t>Vortmax</t>
   </si>
   <si>
     <t>00000232605</t>
   </si>
@@ -5131,578 +5134,578 @@
         <v>2.85</v>
       </c>
       <c r="J10" s="10" t="s">
         <v>25</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L10" s="10" t="s">
         <v>27</v>
       </c>
       <c r="M10" s="6" t="s">
         <v>28</v>
       </c>
       <c r="N10" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O10" s="6"/>
       <c r="P10" s="6"/>
     </row>
     <row r="11" spans="1:16" customHeight="1" ht="65">
       <c r="A11" s="6" t="s">
         <v>30</v>
       </c>
       <c r="B11" s="6">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="C11" s="6">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D11" s="6">
         <v>0</v>
       </c>
       <c r="E11" s="6" t="s">
         <v>31</v>
       </c>
       <c r="F11" s="9" t="s">
         <v>32</v>
       </c>
       <c r="G11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H11" s="6" t="s">
         <v>33</v>
       </c>
       <c r="I11" s="6">
         <v>14.5</v>
       </c>
       <c r="J11" s="10" t="s">
         <v>34</v>
       </c>
       <c r="K11" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L11" s="10" t="s">
         <v>32</v>
       </c>
       <c r="M11" s="6" t="s">
         <v>35</v>
       </c>
       <c r="N11" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O11" s="6">
-        <v>158944.64</v>
+        <v>173108.02</v>
       </c>
       <c r="P11" s="6"/>
     </row>
     <row r="12" spans="1:16" customHeight="1" ht="65">
       <c r="A12" s="6" t="s">
         <v>36</v>
       </c>
       <c r="B12" s="6">
         <v>0</v>
       </c>
       <c r="C12" s="6">
         <v>0</v>
       </c>
       <c r="D12" s="6">
         <v>0</v>
       </c>
       <c r="E12" s="6" t="s">
         <v>37</v>
       </c>
       <c r="F12" s="9" t="s">
         <v>32</v>
       </c>
       <c r="G12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H12" s="6" t="s">
         <v>33</v>
       </c>
       <c r="I12" s="6">
         <v>14.5</v>
       </c>
       <c r="J12" s="10" t="s">
         <v>38</v>
       </c>
       <c r="K12" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L12" s="10" t="s">
         <v>32</v>
       </c>
       <c r="M12" s="6" t="s">
         <v>39</v>
       </c>
       <c r="N12" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O12" s="6">
-        <v>168320.02</v>
+        <v>183318.84</v>
       </c>
       <c r="P12" s="6"/>
     </row>
     <row r="13" spans="1:16" customHeight="1" ht="65">
       <c r="A13" s="6" t="s">
         <v>40</v>
       </c>
       <c r="B13" s="6">
         <v>0</v>
       </c>
       <c r="C13" s="6">
         <v>0</v>
       </c>
       <c r="D13" s="6">
         <v>0</v>
       </c>
       <c r="E13" s="6" t="s">
         <v>41</v>
       </c>
       <c r="F13" s="9" t="s">
         <v>42</v>
       </c>
       <c r="G13" s="10" t="s">
         <v>43</v>
       </c>
       <c r="H13" s="6" t="s">
         <v>33</v>
       </c>
       <c r="I13" s="6">
         <v>37</v>
       </c>
       <c r="J13" s="10" t="s">
         <v>44</v>
       </c>
       <c r="K13" s="6" t="s">
         <v>45</v>
       </c>
       <c r="L13" s="10" t="s">
         <v>42</v>
       </c>
       <c r="M13" s="6" t="s">
         <v>46</v>
       </c>
       <c r="N13" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O13" s="6">
-        <v>283462.36</v>
+        <v>308721.38</v>
       </c>
       <c r="P13" s="6"/>
     </row>
     <row r="14" spans="1:16" customHeight="1" ht="65">
       <c r="A14" s="6" t="s">
         <v>47</v>
       </c>
       <c r="B14" s="6">
         <v>0</v>
       </c>
       <c r="C14" s="6">
         <v>0</v>
       </c>
       <c r="D14" s="6">
         <v>0</v>
       </c>
       <c r="E14" s="6" t="s">
         <v>48</v>
       </c>
       <c r="F14" s="9" t="s">
         <v>42</v>
       </c>
       <c r="G14" s="10" t="s">
         <v>43</v>
       </c>
       <c r="H14" s="6" t="s">
         <v>33</v>
       </c>
       <c r="I14" s="6">
         <v>49</v>
       </c>
       <c r="J14" s="10" t="s">
         <v>49</v>
       </c>
       <c r="K14" s="6" t="s">
         <v>45</v>
       </c>
       <c r="L14" s="10" t="s">
         <v>42</v>
       </c>
       <c r="M14" s="6" t="s">
         <v>50</v>
       </c>
       <c r="N14" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O14" s="6">
-        <v>400642.33</v>
+        <v>436343.13</v>
       </c>
       <c r="P14" s="6"/>
     </row>
     <row r="15" spans="1:16" customHeight="1" ht="65">
       <c r="A15" s="6" t="s">
         <v>51</v>
       </c>
       <c r="B15" s="6">
         <v>0</v>
       </c>
       <c r="C15" s="6">
         <v>0</v>
       </c>
       <c r="D15" s="6">
         <v>0</v>
       </c>
       <c r="E15" s="6" t="s">
         <v>52</v>
       </c>
       <c r="F15" s="9" t="s">
         <v>53</v>
       </c>
       <c r="G15" s="10" t="s">
         <v>43</v>
       </c>
       <c r="H15" s="6" t="s">
         <v>33</v>
       </c>
       <c r="I15" s="6">
         <v>5.6</v>
       </c>
       <c r="J15" s="10" t="s">
         <v>54</v>
       </c>
       <c r="K15" s="6" t="s">
         <v>45</v>
       </c>
       <c r="L15" s="10" t="s">
         <v>53</v>
       </c>
       <c r="M15" s="6" t="s">
         <v>55</v>
       </c>
       <c r="N15" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O15" s="6">
-        <v>60266.69</v>
+        <v>65636.99</v>
       </c>
       <c r="P15" s="6"/>
     </row>
     <row r="16" spans="1:16" customHeight="1" ht="65">
       <c r="A16" s="6" t="s">
         <v>56</v>
       </c>
       <c r="B16" s="6">
         <v>0</v>
       </c>
       <c r="C16" s="6">
         <v>0</v>
       </c>
       <c r="D16" s="6">
         <v>0</v>
       </c>
       <c r="E16" s="6" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="9" t="s">
         <v>53</v>
       </c>
       <c r="G16" s="10" t="s">
         <v>43</v>
       </c>
       <c r="H16" s="6" t="s">
         <v>33</v>
       </c>
       <c r="I16" s="6">
         <v>6.685</v>
       </c>
       <c r="J16" s="10" t="s">
         <v>58</v>
       </c>
       <c r="K16" s="6" t="s">
         <v>45</v>
       </c>
       <c r="L16" s="10" t="s">
         <v>53</v>
       </c>
       <c r="M16" s="6" t="s">
         <v>59</v>
       </c>
       <c r="N16" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O16" s="6">
-        <v>71516.44</v>
+        <v>77889.19</v>
       </c>
       <c r="P16" s="6"/>
     </row>
     <row r="17" spans="1:16" customHeight="1" ht="65">
       <c r="A17" s="6" t="s">
         <v>60</v>
       </c>
       <c r="B17" s="6">
         <v>0</v>
       </c>
       <c r="C17" s="6">
         <v>0</v>
       </c>
       <c r="D17" s="6">
         <v>0</v>
       </c>
       <c r="E17" s="6" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="9" t="s">
         <v>53</v>
       </c>
       <c r="G17" s="10" t="s">
         <v>43</v>
       </c>
       <c r="H17" s="6" t="s">
         <v>33</v>
       </c>
       <c r="I17" s="6">
         <v>6</v>
       </c>
       <c r="J17" s="10" t="s">
         <v>62</v>
       </c>
       <c r="K17" s="6" t="s">
         <v>45</v>
       </c>
       <c r="L17" s="10" t="s">
         <v>53</v>
       </c>
       <c r="M17" s="6" t="s">
         <v>63</v>
       </c>
       <c r="N17" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O17" s="6">
-        <v>71516.44</v>
+        <v>77889.19</v>
       </c>
       <c r="P17" s="6"/>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" s="6" t="s">
         <v>64</v>
       </c>
       <c r="B18" s="6">
         <v>0</v>
       </c>
       <c r="C18" s="6">
         <v>0</v>
       </c>
       <c r="D18" s="6">
         <v>0</v>
       </c>
       <c r="E18" s="6" t="s">
         <v>65</v>
       </c>
       <c r="F18" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G18" s="10" t="s">
         <v>66</v>
       </c>
       <c r="H18" s="6" t="s">
         <v>67</v>
       </c>
       <c r="I18" s="6">
         <v>10</v>
       </c>
       <c r="J18" s="10"/>
       <c r="K18" s="6" t="s">
         <v>68</v>
       </c>
       <c r="L18" s="10" t="s">
         <v>27</v>
       </c>
       <c r="M18" s="6" t="s">
         <v>69</v>
       </c>
       <c r="N18" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O18" s="6">
-        <v>43929.62</v>
+        <v>48921.62</v>
       </c>
       <c r="P18" s="6"/>
     </row>
     <row r="19" spans="1:16" customHeight="1" ht="65">
       <c r="A19" s="6" t="s">
         <v>70</v>
       </c>
       <c r="B19" s="6">
         <v>0</v>
       </c>
       <c r="C19" s="6">
         <v>0</v>
       </c>
       <c r="D19" s="6">
         <v>0</v>
       </c>
       <c r="E19" s="6" t="s">
         <v>71</v>
       </c>
       <c r="F19" s="9" t="s">
         <v>32</v>
       </c>
       <c r="G19" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H19" s="6" t="s">
         <v>33</v>
       </c>
       <c r="I19" s="6">
         <v>23.65</v>
       </c>
       <c r="J19" s="10" t="s">
         <v>72</v>
       </c>
       <c r="K19" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L19" s="10" t="s">
         <v>32</v>
       </c>
       <c r="M19" s="6" t="s">
         <v>73</v>
       </c>
       <c r="N19" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O19" s="6">
-        <v>319603.38</v>
+        <v>348082.89</v>
       </c>
       <c r="P19" s="6"/>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" s="6" t="s">
         <v>74</v>
       </c>
       <c r="B20" s="6">
         <v>0</v>
       </c>
       <c r="C20" s="6">
         <v>0</v>
       </c>
       <c r="D20" s="6">
         <v>0</v>
       </c>
       <c r="E20" s="6" t="s">
         <v>75</v>
       </c>
       <c r="F20" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G20" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H20" s="6" t="s">
         <v>67</v>
       </c>
       <c r="I20" s="6">
         <v>13.8</v>
       </c>
       <c r="J20" s="10"/>
       <c r="K20" s="6" t="s">
         <v>76</v>
       </c>
       <c r="L20" s="10" t="s">
         <v>27</v>
       </c>
       <c r="M20" s="6" t="s">
         <v>77</v>
       </c>
       <c r="N20" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O20" s="6">
-        <v>191067.55</v>
+        <v>213433.83</v>
       </c>
       <c r="P20" s="6"/>
     </row>
     <row r="21" spans="1:16" customHeight="1" ht="65">
       <c r="A21" s="6" t="s">
         <v>78</v>
       </c>
       <c r="B21" s="6">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="C21" s="6">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D21" s="6">
         <v>0</v>
       </c>
       <c r="E21" s="6" t="s">
         <v>79</v>
       </c>
       <c r="F21" s="9" t="s">
         <v>80</v>
       </c>
       <c r="G21" s="10" t="s">
         <v>81</v>
       </c>
       <c r="H21" s="6" t="s">
         <v>67</v>
       </c>
       <c r="I21" s="6">
         <v>0.7</v>
       </c>
       <c r="J21" s="10" t="s">
         <v>82</v>
       </c>
       <c r="K21" s="6" t="s">
         <v>83</v>
       </c>
       <c r="L21" s="10" t="s">
         <v>84</v>
       </c>
       <c r="M21" s="6" t="s">
         <v>85</v>
       </c>
       <c r="N21" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O21" s="6">
         <v>714.78</v>
       </c>
       <c r="P21" s="6"/>
     </row>
     <row r="22" spans="1:16" customHeight="1" ht="65">
       <c r="A22" s="6" t="s">
         <v>86</v>
       </c>
       <c r="B22" s="6">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="C22" s="6">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D22" s="6">
         <v>0</v>
       </c>
       <c r="E22" s="6" t="s">
         <v>87</v>
       </c>
       <c r="F22" s="9" t="s">
         <v>32</v>
       </c>
       <c r="G22" s="10" t="s">
         <v>66</v>
       </c>
       <c r="H22" s="6" t="s">
         <v>67</v>
       </c>
       <c r="I22" s="6">
         <v>6.3</v>
       </c>
       <c r="J22" s="10" t="s">
         <v>88</v>
       </c>
       <c r="K22" s="6" t="s">
         <v>89</v>
       </c>
@@ -5749,184 +5752,184 @@
         <v>12</v>
       </c>
       <c r="J23" s="10" t="s">
         <v>94</v>
       </c>
       <c r="K23" s="6" t="s">
         <v>95</v>
       </c>
       <c r="L23" s="10" t="s">
         <v>96</v>
       </c>
       <c r="M23" s="6" t="s">
         <v>97</v>
       </c>
       <c r="N23" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O23" s="6"/>
       <c r="P23" s="6"/>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" s="6" t="s">
         <v>98</v>
       </c>
       <c r="B24" s="6">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="C24" s="6">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="D24" s="6">
         <v>0</v>
       </c>
       <c r="E24" s="6" t="s">
         <v>99</v>
       </c>
       <c r="F24" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G24" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H24" s="6" t="s">
         <v>67</v>
       </c>
       <c r="I24" s="6">
         <v>14.1</v>
       </c>
       <c r="J24" s="10"/>
       <c r="K24" s="6" t="s">
         <v>76</v>
       </c>
       <c r="L24" s="10" t="s">
         <v>27</v>
       </c>
       <c r="M24" s="6" t="s">
         <v>100</v>
       </c>
       <c r="N24" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O24" s="6">
-        <v>233348.73</v>
+        <v>260664.43</v>
       </c>
       <c r="P24" s="6"/>
     </row>
     <row r="25" spans="1:16" customHeight="1" ht="65">
       <c r="A25" s="6" t="s">
         <v>101</v>
       </c>
       <c r="B25" s="6">
         <v>0</v>
       </c>
       <c r="C25" s="6">
         <v>0</v>
       </c>
       <c r="D25" s="6">
         <v>0</v>
       </c>
       <c r="E25" s="6" t="s">
         <v>102</v>
       </c>
       <c r="F25" s="9" t="s">
         <v>103</v>
       </c>
       <c r="G25" s="10" t="s">
         <v>43</v>
       </c>
       <c r="H25" s="6" t="s">
         <v>33</v>
       </c>
       <c r="I25" s="6">
         <v>20</v>
       </c>
       <c r="J25" s="10" t="s">
         <v>104</v>
       </c>
       <c r="K25" s="6" t="s">
         <v>45</v>
       </c>
       <c r="L25" s="10" t="s">
         <v>103</v>
       </c>
       <c r="M25" s="6" t="s">
         <v>105</v>
       </c>
       <c r="N25" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O25" s="6">
-        <v>109115.52</v>
+        <v>118838.69</v>
       </c>
       <c r="P25" s="6"/>
     </row>
     <row r="26" spans="1:16" customHeight="1" ht="65">
       <c r="A26" s="6" t="s">
         <v>106</v>
       </c>
       <c r="B26" s="6">
         <v>0</v>
       </c>
       <c r="C26" s="6">
         <v>0</v>
       </c>
       <c r="D26" s="6">
         <v>0</v>
       </c>
       <c r="E26" s="6" t="s">
         <v>107</v>
       </c>
       <c r="F26" s="9" t="s">
         <v>108</v>
       </c>
       <c r="G26" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H26" s="6" t="s">
         <v>33</v>
       </c>
       <c r="I26" s="6">
         <v>30</v>
       </c>
       <c r="J26" s="10" t="s">
         <v>109</v>
       </c>
       <c r="K26" s="6" t="s">
         <v>110</v>
       </c>
       <c r="L26" s="10" t="s">
         <v>111</v>
       </c>
       <c r="M26" s="6" t="s">
         <v>112</v>
       </c>
       <c r="N26" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O26" s="6">
-        <v>103725.65</v>
+        <v>112968.52</v>
       </c>
       <c r="P26" s="6"/>
     </row>
     <row r="27" spans="1:16" customHeight="1" ht="65">
       <c r="A27" s="6" t="s">
         <v>113</v>
       </c>
       <c r="B27" s="6">
         <v>0</v>
       </c>
       <c r="C27" s="6">
         <v>0</v>
       </c>
       <c r="D27" s="6">
         <v>0</v>
       </c>
       <c r="E27" s="6" t="s">
         <v>114</v>
       </c>
       <c r="F27" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G27" s="10" t="s">
         <v>115</v>
       </c>
@@ -5985,328 +5988,330 @@
         <v>30</v>
       </c>
       <c r="J28" s="10" t="s">
         <v>121</v>
       </c>
       <c r="K28" s="6" t="s">
         <v>110</v>
       </c>
       <c r="L28" s="10" t="s">
         <v>111</v>
       </c>
       <c r="M28" s="6" t="s">
         <v>122</v>
       </c>
       <c r="N28" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O28" s="6"/>
       <c r="P28" s="6"/>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" s="6" t="s">
         <v>123</v>
       </c>
       <c r="B29" s="6">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="C29" s="6">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="D29" s="6">
         <v>0</v>
       </c>
       <c r="E29" s="6" t="s">
         <v>124</v>
       </c>
       <c r="F29" s="9" t="s">
         <v>93</v>
       </c>
       <c r="G29" s="10" t="s">
         <v>81</v>
       </c>
       <c r="H29" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I29" s="6">
         <v>0</v>
       </c>
       <c r="J29" s="10" t="s">
         <v>125</v>
       </c>
       <c r="K29" s="6" t="s">
         <v>126</v>
       </c>
       <c r="L29" s="10" t="s">
         <v>127</v>
       </c>
       <c r="M29" s="6" t="s">
         <v>128</v>
       </c>
       <c r="N29" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="O29" s="6"/>
+      <c r="O29" s="6">
+        <v>2649.64</v>
+      </c>
       <c r="P29" s="6"/>
     </row>
     <row r="30" spans="1:16" customHeight="1" ht="65">
       <c r="A30" s="6" t="s">
         <v>129</v>
       </c>
       <c r="B30" s="6">
         <v>0</v>
       </c>
       <c r="C30" s="6">
         <v>0</v>
       </c>
       <c r="D30" s="6">
         <v>0</v>
       </c>
       <c r="E30" s="6" t="s">
         <v>130</v>
       </c>
       <c r="F30" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H30" s="6" t="s">
         <v>33</v>
       </c>
       <c r="I30" s="6">
         <v>9</v>
       </c>
       <c r="J30" s="10" t="s">
         <v>131</v>
       </c>
       <c r="K30" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L30" s="10" t="s">
         <v>27</v>
       </c>
       <c r="M30" s="6" t="s">
         <v>132</v>
       </c>
       <c r="N30" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O30" s="6">
-        <v>177588.01</v>
+        <v>193412.69</v>
       </c>
       <c r="P30" s="6"/>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" s="6" t="s">
         <v>133</v>
       </c>
       <c r="B31" s="6">
         <v>0</v>
       </c>
       <c r="C31" s="6">
         <v>0</v>
       </c>
       <c r="D31" s="6">
         <v>0</v>
       </c>
       <c r="E31" s="6" t="s">
         <v>134</v>
       </c>
       <c r="F31" s="9" t="s">
         <v>32</v>
       </c>
       <c r="G31" s="10" t="s">
         <v>66</v>
       </c>
       <c r="H31" s="6" t="s">
         <v>33</v>
       </c>
       <c r="I31" s="6">
         <v>6.3</v>
       </c>
       <c r="J31" s="10" t="s">
         <v>135</v>
       </c>
       <c r="K31" s="6" t="s">
         <v>68</v>
       </c>
       <c r="L31" s="10" t="s">
         <v>32</v>
       </c>
       <c r="M31" s="6" t="s">
         <v>136</v>
       </c>
       <c r="N31" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O31" s="6">
-        <v>4457.17</v>
+        <v>4963.67</v>
       </c>
       <c r="P31" s="6"/>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" s="6" t="s">
         <v>137</v>
       </c>
       <c r="B32" s="6">
         <v>0</v>
       </c>
       <c r="C32" s="6">
         <v>0</v>
       </c>
       <c r="D32" s="6">
         <v>0</v>
       </c>
       <c r="E32" s="6" t="s">
         <v>138</v>
       </c>
       <c r="F32" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="10" t="s">
         <v>66</v>
       </c>
       <c r="H32" s="6" t="s">
         <v>33</v>
       </c>
       <c r="I32" s="6">
         <v>6.5</v>
       </c>
       <c r="J32" s="10" t="s">
         <v>139</v>
       </c>
       <c r="K32" s="6" t="s">
         <v>68</v>
       </c>
       <c r="L32" s="10" t="s">
         <v>27</v>
       </c>
       <c r="M32" s="6" t="s">
         <v>140</v>
       </c>
       <c r="N32" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O32" s="6">
-        <v>18247.68</v>
+        <v>20321.28</v>
       </c>
       <c r="P32" s="6"/>
     </row>
     <row r="33" spans="1:16" customHeight="1" ht="65">
       <c r="A33" s="6" t="s">
         <v>141</v>
       </c>
       <c r="B33" s="6">
         <v>1</v>
       </c>
       <c r="C33" s="6">
         <v>1</v>
       </c>
       <c r="D33" s="6">
         <v>0</v>
       </c>
       <c r="E33" s="6" t="s">
         <v>142</v>
       </c>
       <c r="F33" s="9" t="s">
         <v>32</v>
       </c>
       <c r="G33" s="10" t="s">
         <v>66</v>
       </c>
       <c r="H33" s="6" t="s">
         <v>67</v>
       </c>
       <c r="I33" s="6">
         <v>8.61</v>
       </c>
       <c r="J33" s="10" t="s">
         <v>143</v>
       </c>
       <c r="K33" s="6" t="s">
         <v>89</v>
       </c>
       <c r="L33" s="10" t="s">
         <v>32</v>
       </c>
       <c r="M33" s="6" t="s">
         <v>144</v>
       </c>
       <c r="N33" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O33" s="6">
-        <v>33000.09</v>
+        <v>32672.56</v>
       </c>
       <c r="P33" s="6"/>
     </row>
     <row r="34" spans="1:16" customHeight="1" ht="65">
       <c r="A34" s="6" t="s">
         <v>145</v>
       </c>
       <c r="B34" s="6">
         <v>0</v>
       </c>
       <c r="C34" s="6">
         <v>0</v>
       </c>
       <c r="D34" s="6">
         <v>0</v>
       </c>
       <c r="E34" s="6" t="s">
         <v>146</v>
       </c>
       <c r="F34" s="9" t="s">
         <v>80</v>
       </c>
       <c r="G34" s="10" t="s">
         <v>43</v>
       </c>
       <c r="H34" s="6" t="s">
         <v>33</v>
       </c>
       <c r="I34" s="6">
         <v>5.5</v>
       </c>
       <c r="J34" s="10" t="s">
         <v>147</v>
       </c>
       <c r="K34" s="6" t="s">
         <v>148</v>
       </c>
       <c r="L34" s="10" t="s">
         <v>80</v>
       </c>
       <c r="M34" s="6" t="s">
         <v>149</v>
       </c>
       <c r="N34" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O34" s="6">
-        <v>52549.26</v>
+        <v>57231.87</v>
       </c>
       <c r="P34" s="6"/>
     </row>
     <row r="35" spans="1:16" customHeight="1" ht="65">
       <c r="A35" s="6" t="s">
         <v>150</v>
       </c>
       <c r="B35" s="6">
         <v>0</v>
       </c>
       <c r="C35" s="6">
         <v>0</v>
       </c>
       <c r="D35" s="6">
         <v>0</v>
       </c>
       <c r="E35" s="6" t="s">
         <v>151</v>
       </c>
       <c r="F35" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G35" s="10" t="s">
         <v>66</v>
       </c>
@@ -6363,90 +6368,90 @@
         <v>42</v>
       </c>
       <c r="J36" s="10" t="s">
         <v>157</v>
       </c>
       <c r="K36" s="6" t="s">
         <v>45</v>
       </c>
       <c r="L36" s="10" t="s">
         <v>103</v>
       </c>
       <c r="M36" s="6" t="s">
         <v>158</v>
       </c>
       <c r="N36" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O36" s="6"/>
       <c r="P36" s="6"/>
     </row>
     <row r="37" spans="1:16" customHeight="1" ht="65">
       <c r="A37" s="6" t="s">
         <v>159</v>
       </c>
       <c r="B37" s="6">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="C37" s="6">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="D37" s="6">
         <v>0</v>
       </c>
       <c r="E37" s="6" t="s">
         <v>160</v>
       </c>
       <c r="F37" s="9" t="s">
         <v>32</v>
       </c>
       <c r="G37" s="10" t="s">
         <v>66</v>
       </c>
       <c r="H37" s="6" t="s">
         <v>67</v>
       </c>
       <c r="I37" s="6">
         <v>4.12</v>
       </c>
       <c r="J37" s="10" t="s">
         <v>161</v>
       </c>
       <c r="K37" s="6" t="s">
         <v>162</v>
       </c>
       <c r="L37" s="10" t="s">
         <v>32</v>
       </c>
       <c r="M37" s="6" t="s">
         <v>163</v>
       </c>
       <c r="N37" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O37" s="6">
-        <v>22452.9</v>
+        <v>24453.65</v>
       </c>
       <c r="P37" s="6"/>
     </row>
     <row r="38" spans="1:16" customHeight="1" ht="65">
       <c r="A38" s="6" t="s">
         <v>164</v>
       </c>
       <c r="B38" s="6">
         <v>0</v>
       </c>
       <c r="C38" s="6">
         <v>0</v>
       </c>
       <c r="D38" s="6">
         <v>0</v>
       </c>
       <c r="E38" s="6" t="s">
         <v>165</v>
       </c>
       <c r="F38" s="9" t="s">
         <v>166</v>
       </c>
       <c r="G38" s="10" t="s">
         <v>66</v>
       </c>
@@ -6590,51 +6595,51 @@
       <c r="G41" s="10" t="s">
         <v>66</v>
       </c>
       <c r="H41" s="6" t="s">
         <v>33</v>
       </c>
       <c r="I41" s="6">
         <v>29</v>
       </c>
       <c r="J41" s="10" t="s">
         <v>182</v>
       </c>
       <c r="K41" s="6" t="s">
         <v>68</v>
       </c>
       <c r="L41" s="10" t="s">
         <v>42</v>
       </c>
       <c r="M41" s="6" t="s">
         <v>183</v>
       </c>
       <c r="N41" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O41" s="6">
-        <v>78561.89</v>
+        <v>87489.38</v>
       </c>
       <c r="P41" s="6"/>
     </row>
     <row r="42" spans="1:16" customHeight="1" ht="65">
       <c r="A42" s="6" t="s">
         <v>184</v>
       </c>
       <c r="B42" s="6">
         <v>0</v>
       </c>
       <c r="C42" s="6">
         <v>0</v>
       </c>
       <c r="D42" s="6">
         <v>0</v>
       </c>
       <c r="E42" s="6" t="s">
         <v>185</v>
       </c>
       <c r="F42" s="9" t="s">
         <v>32</v>
       </c>
       <c r="G42" s="10" t="s">
         <v>66</v>
       </c>
@@ -6684,51 +6689,51 @@
       <c r="G43" s="10" t="s">
         <v>66</v>
       </c>
       <c r="H43" s="6" t="s">
         <v>67</v>
       </c>
       <c r="I43" s="6">
         <v>8.3</v>
       </c>
       <c r="J43" s="10" t="s">
         <v>190</v>
       </c>
       <c r="K43" s="6" t="s">
         <v>68</v>
       </c>
       <c r="L43" s="10" t="s">
         <v>32</v>
       </c>
       <c r="M43" s="6" t="s">
         <v>191</v>
       </c>
       <c r="N43" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O43" s="6">
-        <v>18254.45</v>
+        <v>20328.82</v>
       </c>
       <c r="P43" s="6"/>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" s="6" t="s">
         <v>192</v>
       </c>
       <c r="B44" s="6">
         <v>0</v>
       </c>
       <c r="C44" s="6">
         <v>0</v>
       </c>
       <c r="D44" s="6">
         <v>0</v>
       </c>
       <c r="E44" s="6" t="s">
         <v>193</v>
       </c>
       <c r="F44" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="10" t="s">
         <v>194</v>
       </c>
@@ -6824,99 +6829,99 @@
       <c r="G46" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H46" s="6" t="s">
         <v>33</v>
       </c>
       <c r="I46" s="6">
         <v>35</v>
       </c>
       <c r="J46" s="10" t="s">
         <v>204</v>
       </c>
       <c r="K46" s="6" t="s">
         <v>110</v>
       </c>
       <c r="L46" s="10" t="s">
         <v>111</v>
       </c>
       <c r="M46" s="6" t="s">
         <v>205</v>
       </c>
       <c r="N46" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O46" s="6">
-        <v>123384.95</v>
+        <v>134379.65</v>
       </c>
       <c r="P46" s="6"/>
     </row>
     <row r="47" spans="1:16" customHeight="1" ht="65">
       <c r="A47" s="6" t="s">
         <v>206</v>
       </c>
       <c r="B47" s="6">
         <v>0</v>
       </c>
       <c r="C47" s="6">
         <v>0</v>
       </c>
       <c r="D47" s="6">
         <v>0</v>
       </c>
       <c r="E47" s="6" t="s">
         <v>207</v>
       </c>
       <c r="F47" s="9" t="s">
         <v>32</v>
       </c>
       <c r="G47" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H47" s="6" t="s">
         <v>33</v>
       </c>
       <c r="I47" s="6">
         <v>10</v>
       </c>
       <c r="J47" s="10" t="s">
         <v>208</v>
       </c>
       <c r="K47" s="6" t="s">
         <v>76</v>
       </c>
       <c r="L47" s="10" t="s">
         <v>32</v>
       </c>
       <c r="M47" s="6" t="s">
         <v>209</v>
       </c>
       <c r="N47" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O47" s="6">
-        <v>96657.22</v>
+        <v>107971.87</v>
       </c>
       <c r="P47" s="6"/>
     </row>
     <row r="48" spans="1:16" customHeight="1" ht="65">
       <c r="A48" s="6" t="s">
         <v>210</v>
       </c>
       <c r="B48" s="6">
         <v>0</v>
       </c>
       <c r="C48" s="6">
         <v>0</v>
       </c>
       <c r="D48" s="6">
         <v>0</v>
       </c>
       <c r="E48" s="6">
         <v>21000807725</v>
       </c>
       <c r="F48" s="9" t="s">
         <v>108</v>
       </c>
       <c r="G48" s="10" t="s">
         <v>81</v>
       </c>
@@ -6968,51 +6973,51 @@
       <c r="G49" s="10" t="s">
         <v>66</v>
       </c>
       <c r="H49" s="6" t="s">
         <v>67</v>
       </c>
       <c r="I49" s="6">
         <v>4.5</v>
       </c>
       <c r="J49" s="10" t="s">
         <v>215</v>
       </c>
       <c r="K49" s="6" t="s">
         <v>68</v>
       </c>
       <c r="L49" s="10" t="s">
         <v>32</v>
       </c>
       <c r="M49" s="6" t="s">
         <v>216</v>
       </c>
       <c r="N49" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O49" s="6">
-        <v>7929.86</v>
+        <v>8830.98</v>
       </c>
       <c r="P49" s="6"/>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" s="6" t="s">
         <v>217</v>
       </c>
       <c r="B50" s="6">
         <v>0</v>
       </c>
       <c r="C50" s="6">
         <v>0</v>
       </c>
       <c r="D50" s="6">
         <v>0</v>
       </c>
       <c r="E50" s="6" t="s">
         <v>218</v>
       </c>
       <c r="F50" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="10" t="s">
         <v>194</v>
       </c>
@@ -7062,51 +7067,51 @@
       <c r="G51" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H51" s="6" t="s">
         <v>33</v>
       </c>
       <c r="I51" s="6">
         <v>45</v>
       </c>
       <c r="J51" s="10" t="s">
         <v>222</v>
       </c>
       <c r="K51" s="6" t="s">
         <v>110</v>
       </c>
       <c r="L51" s="10" t="s">
         <v>111</v>
       </c>
       <c r="M51" s="6" t="s">
         <v>223</v>
       </c>
       <c r="N51" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O51" s="6">
-        <v>102141.76</v>
+        <v>111243.5</v>
       </c>
       <c r="P51" s="6"/>
     </row>
     <row r="52" spans="1:16" customHeight="1" ht="65">
       <c r="A52" s="6" t="s">
         <v>224</v>
       </c>
       <c r="B52" s="6">
         <v>0</v>
       </c>
       <c r="C52" s="6">
         <v>0</v>
       </c>
       <c r="D52" s="6">
         <v>0</v>
       </c>
       <c r="E52" s="6" t="s">
         <v>225</v>
       </c>
       <c r="F52" s="9" t="s">
         <v>226</v>
       </c>
       <c r="G52" s="10" t="s">
         <v>227</v>
       </c>
@@ -7117,330 +7122,330 @@
         <v>125</v>
       </c>
       <c r="J52" s="10" t="s">
         <v>228</v>
       </c>
       <c r="K52" s="6" t="s">
         <v>229</v>
       </c>
       <c r="L52" s="10" t="s">
         <v>226</v>
       </c>
       <c r="M52" s="6" t="s">
         <v>230</v>
       </c>
       <c r="N52" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O52" s="6"/>
       <c r="P52" s="6"/>
     </row>
     <row r="53" spans="1:16" customHeight="1" ht="65">
       <c r="A53" s="6" t="s">
         <v>231</v>
       </c>
       <c r="B53" s="6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C53" s="6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D53" s="6">
         <v>0</v>
       </c>
       <c r="E53" s="6" t="s">
         <v>232</v>
       </c>
       <c r="F53" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="10" t="s">
         <v>66</v>
       </c>
       <c r="H53" s="6" t="s">
         <v>33</v>
       </c>
       <c r="I53" s="6">
         <v>4.2</v>
       </c>
       <c r="J53" s="10" t="s">
         <v>233</v>
       </c>
       <c r="K53" s="6" t="s">
         <v>68</v>
       </c>
       <c r="L53" s="10" t="s">
         <v>27</v>
       </c>
       <c r="M53" s="6" t="s">
         <v>234</v>
       </c>
       <c r="N53" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O53" s="6">
-        <v>16658.36</v>
+        <v>18551.36</v>
       </c>
       <c r="P53" s="6"/>
     </row>
     <row r="54" spans="1:16" customHeight="1" ht="65">
       <c r="A54" s="6" t="s">
         <v>235</v>
       </c>
       <c r="B54" s="6">
         <v>0</v>
       </c>
       <c r="C54" s="6">
         <v>0</v>
       </c>
       <c r="D54" s="6">
         <v>0</v>
       </c>
       <c r="E54" s="6" t="s">
         <v>236</v>
       </c>
       <c r="F54" s="9" t="s">
         <v>32</v>
       </c>
       <c r="G54" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H54" s="6" t="s">
         <v>33</v>
       </c>
       <c r="I54" s="6">
         <v>9.2</v>
       </c>
       <c r="J54" s="10" t="s">
         <v>237</v>
       </c>
       <c r="K54" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L54" s="10" t="s">
         <v>32</v>
       </c>
       <c r="M54" s="6" t="s">
         <v>238</v>
       </c>
       <c r="N54" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O54" s="6">
-        <v>69637.99</v>
+        <v>75843.36</v>
       </c>
       <c r="P54" s="6"/>
     </row>
     <row r="55" spans="1:16" customHeight="1" ht="65">
       <c r="A55" s="6" t="s">
         <v>239</v>
       </c>
       <c r="B55" s="6">
         <v>0</v>
       </c>
       <c r="C55" s="6">
         <v>0</v>
       </c>
       <c r="D55" s="6">
         <v>0</v>
       </c>
       <c r="E55" s="6" t="s">
         <v>240</v>
       </c>
       <c r="F55" s="9" t="s">
         <v>32</v>
       </c>
       <c r="G55" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H55" s="6" t="s">
         <v>33</v>
       </c>
       <c r="I55" s="6">
         <v>9.2</v>
       </c>
       <c r="J55" s="10" t="s">
         <v>241</v>
       </c>
       <c r="K55" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L55" s="10" t="s">
         <v>32</v>
       </c>
       <c r="M55" s="6" t="s">
         <v>242</v>
       </c>
       <c r="N55" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O55" s="6">
-        <v>84731.39</v>
+        <v>92281.71</v>
       </c>
       <c r="P55" s="6"/>
     </row>
     <row r="56" spans="1:16" customHeight="1" ht="65">
       <c r="A56" s="6" t="s">
         <v>243</v>
       </c>
       <c r="B56" s="6">
         <v>0</v>
       </c>
       <c r="C56" s="6">
         <v>0</v>
       </c>
       <c r="D56" s="6">
         <v>0</v>
       </c>
       <c r="E56" s="6">
         <v>57008</v>
       </c>
       <c r="F56" s="9" t="s">
         <v>32</v>
       </c>
       <c r="G56" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H56" s="6" t="s">
         <v>33</v>
       </c>
       <c r="I56" s="6">
         <v>0.2</v>
       </c>
       <c r="J56" s="10" t="s">
         <v>244</v>
       </c>
       <c r="K56" s="6" t="s">
         <v>76</v>
       </c>
       <c r="L56" s="10" t="s">
         <v>245</v>
       </c>
       <c r="M56" s="6" t="s">
         <v>246</v>
       </c>
       <c r="N56" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O56" s="6">
-        <v>32395.7</v>
+        <v>36187.93</v>
       </c>
       <c r="P56" s="6"/>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" s="6" t="s">
         <v>247</v>
       </c>
       <c r="B57" s="6">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="C57" s="6">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="D57" s="6">
         <v>0</v>
       </c>
       <c r="E57" s="6" t="s">
         <v>248</v>
       </c>
       <c r="F57" s="9" t="s">
         <v>32</v>
       </c>
       <c r="G57" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H57" s="6" t="s">
         <v>67</v>
       </c>
       <c r="I57" s="6">
         <v>11.5</v>
       </c>
       <c r="J57" s="10" t="s">
         <v>249</v>
       </c>
       <c r="K57" s="6" t="s">
         <v>76</v>
       </c>
       <c r="L57" s="10" t="s">
         <v>32</v>
       </c>
       <c r="M57" s="6" t="s">
         <v>250</v>
       </c>
       <c r="N57" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O57" s="6">
-        <v>186888.4</v>
+        <v>208765.47</v>
       </c>
       <c r="P57" s="6"/>
     </row>
     <row r="58" spans="1:16" customHeight="1" ht="65">
       <c r="A58" s="6" t="s">
         <v>251</v>
       </c>
       <c r="B58" s="6">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="C58" s="6">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="D58" s="6">
         <v>0</v>
       </c>
       <c r="E58" s="6" t="s">
         <v>252</v>
       </c>
       <c r="F58" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G58" s="10" t="s">
         <v>66</v>
       </c>
       <c r="H58" s="6" t="s">
         <v>67</v>
       </c>
       <c r="I58" s="6">
         <v>4.5</v>
       </c>
       <c r="J58" s="10" t="s">
         <v>253</v>
       </c>
       <c r="K58" s="6" t="s">
         <v>153</v>
       </c>
       <c r="L58" s="10" t="s">
         <v>27</v>
       </c>
       <c r="M58" s="6" t="s">
         <v>254</v>
       </c>
       <c r="N58" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O58" s="6">
-        <v>57437.75</v>
+        <v>68076.39</v>
       </c>
       <c r="P58" s="6"/>
     </row>
     <row r="59" spans="1:16" customHeight="1" ht="65">
       <c r="A59" s="6" t="s">
         <v>255</v>
       </c>
       <c r="B59" s="6">
         <v>0</v>
       </c>
       <c r="C59" s="6">
         <v>0</v>
       </c>
       <c r="D59" s="6">
         <v>0</v>
       </c>
       <c r="E59" s="6" t="s">
         <v>256</v>
       </c>
       <c r="F59" s="9" t="s">
         <v>80</v>
       </c>
       <c r="G59" s="10" t="s">
         <v>66</v>
       </c>
@@ -7490,531 +7495,531 @@
       <c r="G60" s="10" t="s">
         <v>66</v>
       </c>
       <c r="H60" s="6" t="s">
         <v>67</v>
       </c>
       <c r="I60" s="6">
         <v>5.4</v>
       </c>
       <c r="J60" s="10" t="s">
         <v>261</v>
       </c>
       <c r="K60" s="6" t="s">
         <v>68</v>
       </c>
       <c r="L60" s="10" t="s">
         <v>27</v>
       </c>
       <c r="M60" s="6" t="s">
         <v>262</v>
       </c>
       <c r="N60" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O60" s="6">
-        <v>30457.86</v>
+        <v>113063.27</v>
       </c>
       <c r="P60" s="6"/>
     </row>
     <row r="61" spans="1:16" customHeight="1" ht="65">
       <c r="A61" s="6" t="s">
         <v>263</v>
       </c>
       <c r="B61" s="6">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="C61" s="6">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="D61" s="6">
         <v>0</v>
       </c>
       <c r="E61" s="6" t="s">
         <v>264</v>
       </c>
       <c r="F61" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G61" s="10" t="s">
         <v>66</v>
       </c>
       <c r="H61" s="6" t="s">
         <v>67</v>
       </c>
       <c r="I61" s="6">
         <v>0</v>
       </c>
       <c r="J61" s="10" t="s">
         <v>265</v>
       </c>
       <c r="K61" s="6" t="s">
         <v>68</v>
       </c>
       <c r="L61" s="10" t="s">
         <v>27</v>
       </c>
       <c r="M61" s="6" t="s">
         <v>266</v>
       </c>
       <c r="N61" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O61" s="6">
-        <v>15253.71</v>
+        <v>16987.08</v>
       </c>
       <c r="P61" s="6"/>
     </row>
     <row r="62" spans="1:16" customHeight="1" ht="65">
       <c r="A62" s="6" t="s">
         <v>267</v>
       </c>
       <c r="B62" s="6">
         <v>0</v>
       </c>
       <c r="C62" s="6">
         <v>0</v>
       </c>
       <c r="D62" s="6">
         <v>0</v>
       </c>
       <c r="E62" s="6" t="s">
         <v>268</v>
       </c>
       <c r="F62" s="9" t="s">
         <v>108</v>
       </c>
       <c r="G62" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H62" s="6" t="s">
         <v>33</v>
       </c>
       <c r="I62" s="6">
         <v>43.5</v>
       </c>
       <c r="J62" s="10" t="s">
         <v>269</v>
       </c>
       <c r="K62" s="6" t="s">
         <v>110</v>
       </c>
       <c r="L62" s="10" t="s">
         <v>111</v>
       </c>
       <c r="M62" s="6" t="s">
         <v>270</v>
       </c>
       <c r="N62" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O62" s="6">
-        <v>178974.05</v>
+        <v>194922.23</v>
       </c>
       <c r="P62" s="6"/>
     </row>
     <row r="63" spans="1:16" customHeight="1" ht="65">
       <c r="A63" s="6" t="s">
         <v>271</v>
       </c>
       <c r="B63" s="6">
         <v>0</v>
       </c>
       <c r="C63" s="6">
         <v>0</v>
       </c>
       <c r="D63" s="6">
         <v>0</v>
       </c>
       <c r="E63" s="6" t="s">
         <v>272</v>
       </c>
       <c r="F63" s="9" t="s">
         <v>108</v>
       </c>
       <c r="G63" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H63" s="6" t="s">
         <v>33</v>
       </c>
       <c r="I63" s="6">
         <v>8.5</v>
       </c>
       <c r="J63" s="10" t="s">
         <v>273</v>
       </c>
       <c r="K63" s="6" t="s">
         <v>110</v>
       </c>
       <c r="L63" s="10" t="s">
         <v>111</v>
       </c>
       <c r="M63" s="6" t="s">
         <v>274</v>
       </c>
       <c r="N63" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O63" s="6">
-        <v>43162.36</v>
+        <v>47008.51</v>
       </c>
       <c r="P63" s="6"/>
     </row>
     <row r="64" spans="1:16" customHeight="1" ht="65">
       <c r="A64" s="6" t="s">
         <v>275</v>
       </c>
       <c r="B64" s="6">
         <v>0</v>
       </c>
       <c r="C64" s="6">
         <v>0</v>
       </c>
       <c r="D64" s="6">
         <v>0</v>
       </c>
       <c r="E64" s="6" t="s">
         <v>276</v>
       </c>
       <c r="F64" s="9" t="s">
         <v>108</v>
       </c>
       <c r="G64" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H64" s="6" t="s">
         <v>33</v>
       </c>
       <c r="I64" s="6">
         <v>14</v>
       </c>
       <c r="J64" s="10" t="s">
         <v>277</v>
       </c>
       <c r="K64" s="6" t="s">
         <v>110</v>
       </c>
       <c r="L64" s="10" t="s">
         <v>111</v>
       </c>
       <c r="M64" s="6" t="s">
         <v>278</v>
       </c>
       <c r="N64" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O64" s="6">
-        <v>58754.13</v>
+        <v>63989.65</v>
       </c>
       <c r="P64" s="6"/>
     </row>
     <row r="65" spans="1:16" customHeight="1" ht="65">
       <c r="A65" s="6" t="s">
         <v>279</v>
       </c>
       <c r="B65" s="6">
         <v>0</v>
       </c>
       <c r="C65" s="6">
         <v>0</v>
       </c>
       <c r="D65" s="6">
         <v>0</v>
       </c>
       <c r="E65" s="6" t="s">
         <v>280</v>
       </c>
       <c r="F65" s="9" t="s">
         <v>108</v>
       </c>
       <c r="G65" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H65" s="6" t="s">
         <v>33</v>
       </c>
       <c r="I65" s="6">
         <v>11.5</v>
       </c>
       <c r="J65" s="10" t="s">
         <v>281</v>
       </c>
       <c r="K65" s="6" t="s">
         <v>110</v>
       </c>
       <c r="L65" s="10" t="s">
         <v>111</v>
       </c>
       <c r="M65" s="6" t="s">
         <v>282</v>
       </c>
       <c r="N65" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O65" s="6">
-        <v>58754.13</v>
+        <v>63989.65</v>
       </c>
       <c r="P65" s="6"/>
     </row>
     <row r="66" spans="1:16" customHeight="1" ht="65">
       <c r="A66" s="6" t="s">
         <v>283</v>
       </c>
       <c r="B66" s="6">
         <v>0</v>
       </c>
       <c r="C66" s="6">
         <v>0</v>
       </c>
       <c r="D66" s="6">
         <v>0</v>
       </c>
       <c r="E66" s="6" t="s">
         <v>284</v>
       </c>
       <c r="F66" s="9" t="s">
         <v>108</v>
       </c>
       <c r="G66" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H66" s="6" t="s">
         <v>33</v>
       </c>
       <c r="I66" s="6">
         <v>17</v>
       </c>
       <c r="J66" s="10" t="s">
         <v>285</v>
       </c>
       <c r="K66" s="6" t="s">
         <v>110</v>
       </c>
       <c r="L66" s="10" t="s">
         <v>111</v>
       </c>
       <c r="M66" s="6" t="s">
         <v>286</v>
       </c>
       <c r="N66" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O66" s="6">
-        <v>74120.56</v>
+        <v>80725.36</v>
       </c>
       <c r="P66" s="6"/>
     </row>
     <row r="67" spans="1:16" customHeight="1" ht="65">
       <c r="A67" s="6" t="s">
         <v>287</v>
       </c>
       <c r="B67" s="6">
         <v>0</v>
       </c>
       <c r="C67" s="6">
         <v>0</v>
       </c>
       <c r="D67" s="6">
         <v>0</v>
       </c>
       <c r="E67" s="6" t="s">
         <v>288</v>
       </c>
       <c r="F67" s="9" t="s">
         <v>103</v>
       </c>
       <c r="G67" s="10" t="s">
         <v>66</v>
       </c>
       <c r="H67" s="6" t="s">
         <v>33</v>
       </c>
       <c r="I67" s="6">
         <v>25</v>
       </c>
       <c r="J67" s="10" t="s">
         <v>289</v>
       </c>
       <c r="K67" s="6" t="s">
         <v>290</v>
       </c>
       <c r="L67" s="10" t="s">
         <v>103</v>
       </c>
       <c r="M67" s="6" t="s">
         <v>291</v>
       </c>
       <c r="N67" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O67" s="6">
-        <v>55154.88</v>
+        <v>61897.12</v>
       </c>
       <c r="P67" s="6"/>
     </row>
     <row r="68" spans="1:16" customHeight="1" ht="65">
       <c r="A68" s="6" t="s">
         <v>292</v>
       </c>
       <c r="B68" s="6">
         <v>0</v>
       </c>
       <c r="C68" s="6">
         <v>0</v>
       </c>
       <c r="D68" s="6">
         <v>0</v>
       </c>
       <c r="E68" s="6" t="s">
         <v>293</v>
       </c>
       <c r="F68" s="9" t="s">
         <v>32</v>
       </c>
       <c r="G68" s="10" t="s">
         <v>43</v>
       </c>
       <c r="H68" s="6" t="s">
         <v>33</v>
       </c>
       <c r="I68" s="6">
         <v>0</v>
       </c>
       <c r="J68" s="10" t="s">
         <v>294</v>
       </c>
       <c r="K68" s="6" t="s">
         <v>148</v>
       </c>
       <c r="L68" s="10" t="s">
         <v>32</v>
       </c>
       <c r="M68" s="6" t="s">
         <v>295</v>
       </c>
       <c r="N68" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O68" s="6">
-        <v>43164.17</v>
+        <v>47010.48</v>
       </c>
       <c r="P68" s="6"/>
     </row>
     <row r="69" spans="1:16" customHeight="1" ht="65">
       <c r="A69" s="6" t="s">
         <v>296</v>
       </c>
       <c r="B69" s="6">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="C69" s="6">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="D69" s="6">
         <v>0</v>
       </c>
       <c r="E69" s="6" t="s">
         <v>297</v>
       </c>
       <c r="F69" s="9" t="s">
         <v>42</v>
       </c>
       <c r="G69" s="10" t="s">
         <v>66</v>
       </c>
       <c r="H69" s="6" t="s">
         <v>67</v>
       </c>
       <c r="I69" s="6">
         <v>45</v>
       </c>
       <c r="J69" s="10" t="s">
         <v>298</v>
       </c>
       <c r="K69" s="6" t="s">
         <v>68</v>
       </c>
       <c r="L69" s="10" t="s">
         <v>42</v>
       </c>
       <c r="M69" s="6" t="s">
         <v>299</v>
       </c>
       <c r="N69" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O69" s="6">
-        <v>111659.98</v>
+        <v>155435.78</v>
       </c>
       <c r="P69" s="6"/>
     </row>
     <row r="70" spans="1:16" customHeight="1" ht="65">
       <c r="A70" s="6" t="s">
         <v>300</v>
       </c>
       <c r="B70" s="6">
         <v>0</v>
       </c>
       <c r="C70" s="6">
         <v>0</v>
       </c>
       <c r="D70" s="6">
         <v>0</v>
       </c>
       <c r="E70" s="6" t="s">
         <v>301</v>
       </c>
       <c r="F70" s="9" t="s">
         <v>32</v>
       </c>
       <c r="G70" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H70" s="6" t="s">
         <v>33</v>
       </c>
       <c r="I70" s="6">
         <v>13.4</v>
       </c>
       <c r="J70" s="10" t="s">
         <v>302</v>
       </c>
       <c r="K70" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L70" s="10" t="s">
         <v>32</v>
       </c>
       <c r="M70" s="6" t="s">
         <v>303</v>
       </c>
       <c r="N70" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O70" s="6">
-        <v>95940</v>
+        <v>104489.11</v>
       </c>
       <c r="P70" s="6"/>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" s="6" t="s">
         <v>304</v>
       </c>
       <c r="B71" s="6">
         <v>0</v>
       </c>
       <c r="C71" s="6">
         <v>0</v>
       </c>
       <c r="D71" s="6">
         <v>0</v>
       </c>
       <c r="E71" s="6" t="s">
         <v>305</v>
       </c>
       <c r="F71" s="9" t="s">
         <v>306</v>
       </c>
       <c r="G71" s="10" t="s">
         <v>307</v>
       </c>
@@ -8062,195 +8067,195 @@
       <c r="G72" s="10" t="s">
         <v>66</v>
       </c>
       <c r="H72" s="6" t="s">
         <v>67</v>
       </c>
       <c r="I72" s="6">
         <v>7.4</v>
       </c>
       <c r="J72" s="10" t="s">
         <v>313</v>
       </c>
       <c r="K72" s="6" t="s">
         <v>68</v>
       </c>
       <c r="L72" s="10" t="s">
         <v>80</v>
       </c>
       <c r="M72" s="6" t="s">
         <v>314</v>
       </c>
       <c r="N72" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O72" s="6">
-        <v>19133.02</v>
+        <v>21307.23</v>
       </c>
       <c r="P72" s="6"/>
     </row>
     <row r="73" spans="1:16" customHeight="1" ht="65">
       <c r="A73" s="6" t="s">
         <v>315</v>
       </c>
       <c r="B73" s="6">
         <v>0</v>
       </c>
       <c r="C73" s="6">
         <v>0</v>
       </c>
       <c r="D73" s="6">
         <v>0</v>
       </c>
       <c r="E73" s="6" t="s">
         <v>316</v>
       </c>
       <c r="F73" s="9" t="s">
         <v>80</v>
       </c>
       <c r="G73" s="10" t="s">
         <v>66</v>
       </c>
       <c r="H73" s="6" t="s">
         <v>67</v>
       </c>
       <c r="I73" s="6">
         <v>3.6</v>
       </c>
       <c r="J73" s="10" t="s">
         <v>317</v>
       </c>
       <c r="K73" s="6" t="s">
         <v>68</v>
       </c>
       <c r="L73" s="10" t="s">
         <v>80</v>
       </c>
       <c r="M73" s="6" t="s">
         <v>318</v>
       </c>
       <c r="N73" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O73" s="6">
-        <v>9874.02</v>
+        <v>10996.07</v>
       </c>
       <c r="P73" s="6"/>
     </row>
     <row r="74" spans="1:16" customHeight="1" ht="65">
       <c r="A74" s="6" t="s">
         <v>319</v>
       </c>
       <c r="B74" s="6">
         <v>0</v>
       </c>
       <c r="C74" s="6">
         <v>0</v>
       </c>
       <c r="D74" s="6">
         <v>0</v>
       </c>
       <c r="E74" s="6" t="s">
         <v>320</v>
       </c>
       <c r="F74" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G74" s="10" t="s">
         <v>66</v>
       </c>
       <c r="H74" s="6" t="s">
         <v>67</v>
       </c>
       <c r="I74" s="6">
         <v>4.4</v>
       </c>
       <c r="J74" s="10" t="s">
         <v>321</v>
       </c>
       <c r="K74" s="6" t="s">
         <v>68</v>
       </c>
       <c r="L74" s="10" t="s">
         <v>27</v>
       </c>
       <c r="M74" s="6" t="s">
         <v>322</v>
       </c>
       <c r="N74" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O74" s="6">
-        <v>11109.69</v>
+        <v>12372.15</v>
       </c>
       <c r="P74" s="6"/>
     </row>
     <row r="75" spans="1:16" customHeight="1" ht="65">
       <c r="A75" s="6" t="s">
         <v>323</v>
       </c>
       <c r="B75" s="6">
         <v>1</v>
       </c>
       <c r="C75" s="6">
         <v>1</v>
       </c>
       <c r="D75" s="6">
         <v>0</v>
       </c>
       <c r="E75" s="6" t="s">
         <v>324</v>
       </c>
       <c r="F75" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="10" t="s">
         <v>66</v>
       </c>
       <c r="H75" s="6" t="s">
         <v>33</v>
       </c>
       <c r="I75" s="6">
         <v>5.8</v>
       </c>
       <c r="J75" s="10" t="s">
         <v>325</v>
       </c>
       <c r="K75" s="6" t="s">
         <v>68</v>
       </c>
       <c r="L75" s="10" t="s">
         <v>27</v>
       </c>
       <c r="M75" s="6" t="s">
         <v>326</v>
       </c>
       <c r="N75" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O75" s="6">
-        <v>15519.54</v>
+        <v>17283.13</v>
       </c>
       <c r="P75" s="6"/>
     </row>
     <row r="76" spans="1:16" customHeight="1" ht="65">
       <c r="A76" s="6" t="s">
         <v>327</v>
       </c>
       <c r="B76" s="6">
         <v>0</v>
       </c>
       <c r="C76" s="6">
         <v>0</v>
       </c>
       <c r="D76" s="6">
         <v>0</v>
       </c>
       <c r="E76" s="6" t="s">
         <v>328</v>
       </c>
       <c r="F76" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G76" s="10" t="s">
         <v>329</v>
       </c>
@@ -8445,246 +8450,246 @@
         <v>2.5</v>
       </c>
       <c r="J80" s="10" t="s">
         <v>347</v>
       </c>
       <c r="K80" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L80" s="10" t="s">
         <v>27</v>
       </c>
       <c r="M80" s="6" t="s">
         <v>348</v>
       </c>
       <c r="N80" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O80" s="6"/>
       <c r="P80" s="6"/>
     </row>
     <row r="81" spans="1:16" customHeight="1" ht="65">
       <c r="A81" s="6" t="s">
         <v>349</v>
       </c>
       <c r="B81" s="6">
-        <v>59</v>
+        <v>39</v>
       </c>
       <c r="C81" s="6">
-        <v>59</v>
+        <v>39</v>
       </c>
       <c r="D81" s="6">
         <v>0</v>
       </c>
       <c r="E81" s="6" t="s">
         <v>350</v>
       </c>
       <c r="F81" s="9" t="s">
         <v>103</v>
       </c>
       <c r="G81" s="10" t="s">
         <v>66</v>
       </c>
       <c r="H81" s="6" t="s">
         <v>67</v>
       </c>
       <c r="I81" s="6">
         <v>19.7</v>
       </c>
       <c r="J81" s="10" t="s">
         <v>351</v>
       </c>
       <c r="K81" s="6" t="s">
         <v>68</v>
       </c>
       <c r="L81" s="10" t="s">
         <v>103</v>
       </c>
       <c r="M81" s="6" t="s">
         <v>352</v>
       </c>
       <c r="N81" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O81" s="6">
-        <v>37709.63</v>
+        <v>49405.67</v>
       </c>
       <c r="P81" s="6"/>
     </row>
     <row r="82" spans="1:16" customHeight="1" ht="65">
       <c r="A82" s="6" t="s">
         <v>353</v>
       </c>
       <c r="B82" s="6">
         <v>0</v>
       </c>
       <c r="C82" s="6">
         <v>0</v>
       </c>
       <c r="D82" s="6">
         <v>0</v>
       </c>
       <c r="E82" s="6" t="s">
         <v>354</v>
       </c>
       <c r="F82" s="9" t="s">
         <v>32</v>
       </c>
       <c r="G82" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H82" s="6" t="s">
         <v>33</v>
       </c>
       <c r="I82" s="6">
         <v>11</v>
       </c>
       <c r="J82" s="10" t="s">
         <v>355</v>
       </c>
       <c r="K82" s="6" t="s">
         <v>76</v>
       </c>
       <c r="L82" s="10" t="s">
         <v>32</v>
       </c>
       <c r="M82" s="6" t="s">
         <v>356</v>
       </c>
       <c r="N82" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O82" s="6">
-        <v>214793.94</v>
+        <v>239937.62</v>
       </c>
       <c r="P82" s="6"/>
     </row>
     <row r="83" spans="1:16" customHeight="1" ht="65">
       <c r="A83" s="6" t="s">
         <v>357</v>
       </c>
       <c r="B83" s="6">
         <v>0</v>
       </c>
       <c r="C83" s="6">
         <v>0</v>
       </c>
       <c r="D83" s="6">
         <v>0</v>
       </c>
       <c r="E83" s="6" t="s">
         <v>358</v>
       </c>
       <c r="F83" s="9" t="s">
         <v>93</v>
       </c>
       <c r="G83" s="10" t="s">
         <v>194</v>
       </c>
       <c r="H83" s="6" t="s">
         <v>33</v>
       </c>
       <c r="I83" s="6">
         <v>7.5</v>
       </c>
       <c r="J83" s="10" t="s">
         <v>359</v>
       </c>
       <c r="K83" s="6" t="s">
         <v>360</v>
       </c>
       <c r="L83" s="10" t="s">
         <v>127</v>
       </c>
       <c r="M83" s="6" t="s">
         <v>361</v>
       </c>
       <c r="N83" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O83" s="6">
-        <v>23744.55</v>
+        <v>24936.69</v>
       </c>
       <c r="P83" s="6"/>
     </row>
     <row r="84" spans="1:16" customHeight="1" ht="65">
       <c r="A84" s="6" t="s">
         <v>362</v>
       </c>
       <c r="B84" s="6">
-        <v>28</v>
+        <v>19</v>
       </c>
       <c r="C84" s="6">
-        <v>28</v>
+        <v>19</v>
       </c>
       <c r="D84" s="6">
         <v>0</v>
       </c>
       <c r="E84" s="6" t="s">
         <v>363</v>
       </c>
       <c r="F84" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G84" s="10" t="s">
         <v>66</v>
       </c>
       <c r="H84" s="6" t="s">
         <v>33</v>
       </c>
       <c r="I84" s="6">
         <v>10</v>
       </c>
       <c r="J84" s="10" t="s">
         <v>364</v>
       </c>
       <c r="K84" s="6" t="s">
         <v>365</v>
       </c>
       <c r="L84" s="10" t="s">
         <v>27</v>
       </c>
       <c r="M84" s="6" t="s">
         <v>366</v>
       </c>
       <c r="N84" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O84" s="6">
-        <v>42510.35</v>
+        <v>47341.07</v>
       </c>
       <c r="P84" s="6"/>
     </row>
     <row r="85" spans="1:16" customHeight="1" ht="65">
       <c r="A85" s="6" t="s">
         <v>367</v>
       </c>
       <c r="B85" s="6">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="C85" s="6">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D85" s="6">
         <v>0</v>
       </c>
       <c r="E85" s="6" t="s">
         <v>368</v>
       </c>
       <c r="F85" s="9" t="s">
         <v>80</v>
       </c>
       <c r="G85" s="10" t="s">
         <v>81</v>
       </c>
       <c r="H85" s="6" t="s">
         <v>67</v>
       </c>
       <c r="I85" s="6">
         <v>2.9</v>
       </c>
       <c r="J85" s="10" t="s">
         <v>369</v>
       </c>
       <c r="K85" s="6" t="s">
         <v>83</v>
       </c>
@@ -8733,234 +8738,234 @@
       <c r="J86" s="10" t="s">
         <v>373</v>
       </c>
       <c r="K86" s="6" t="s">
         <v>83</v>
       </c>
       <c r="L86" s="10" t="s">
         <v>80</v>
       </c>
       <c r="M86" s="6" t="s">
         <v>374</v>
       </c>
       <c r="N86" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O86" s="6">
         <v>25853.93</v>
       </c>
       <c r="P86" s="6"/>
     </row>
     <row r="87" spans="1:16" customHeight="1" ht="65">
       <c r="A87" s="6" t="s">
         <v>375</v>
       </c>
       <c r="B87" s="6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C87" s="6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D87" s="6">
         <v>0</v>
       </c>
       <c r="E87" s="6" t="s">
         <v>376</v>
       </c>
       <c r="F87" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G87" s="10" t="s">
         <v>66</v>
       </c>
       <c r="H87" s="6" t="s">
         <v>67</v>
       </c>
       <c r="I87" s="6">
         <v>3.65</v>
       </c>
       <c r="J87" s="10" t="s">
         <v>377</v>
       </c>
       <c r="K87" s="6" t="s">
         <v>153</v>
       </c>
       <c r="L87" s="10" t="s">
         <v>27</v>
       </c>
       <c r="M87" s="6" t="s">
         <v>378</v>
       </c>
       <c r="N87" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O87" s="6">
-        <v>36770.79</v>
+        <v>36586.86</v>
       </c>
       <c r="P87" s="6"/>
     </row>
     <row r="88" spans="1:16" customHeight="1" ht="65">
       <c r="A88" s="6" t="s">
         <v>379</v>
       </c>
       <c r="B88" s="6">
         <v>0</v>
       </c>
       <c r="C88" s="6">
         <v>0</v>
       </c>
       <c r="D88" s="6">
         <v>0</v>
       </c>
       <c r="E88" s="6" t="s">
         <v>380</v>
       </c>
       <c r="F88" s="9" t="s">
         <v>42</v>
       </c>
       <c r="G88" s="10" t="s">
         <v>43</v>
       </c>
       <c r="H88" s="6" t="s">
         <v>33</v>
       </c>
       <c r="I88" s="6">
         <v>26</v>
       </c>
       <c r="J88" s="10" t="s">
         <v>381</v>
       </c>
       <c r="K88" s="6" t="s">
         <v>45</v>
       </c>
       <c r="L88" s="10" t="s">
         <v>42</v>
       </c>
       <c r="M88" s="6" t="s">
         <v>382</v>
       </c>
       <c r="N88" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O88" s="6">
-        <v>170076.88</v>
+        <v>185232.25</v>
       </c>
       <c r="P88" s="6"/>
     </row>
     <row r="89" spans="1:16" customHeight="1" ht="65">
       <c r="A89" s="6" t="s">
         <v>383</v>
       </c>
       <c r="B89" s="6">
         <v>0</v>
       </c>
       <c r="C89" s="6">
         <v>0</v>
       </c>
       <c r="D89" s="6">
         <v>0</v>
       </c>
       <c r="E89" s="6" t="s">
         <v>384</v>
       </c>
       <c r="F89" s="9" t="s">
         <v>103</v>
       </c>
       <c r="G89" s="10" t="s">
         <v>43</v>
       </c>
       <c r="H89" s="6" t="s">
         <v>33</v>
       </c>
       <c r="I89" s="6">
         <v>17</v>
       </c>
       <c r="J89" s="10" t="s">
         <v>385</v>
       </c>
       <c r="K89" s="6" t="s">
         <v>45</v>
       </c>
       <c r="L89" s="10" t="s">
         <v>103</v>
       </c>
       <c r="M89" s="6" t="s">
         <v>386</v>
       </c>
       <c r="N89" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O89" s="6">
-        <v>84445.59</v>
+        <v>91970.45</v>
       </c>
       <c r="P89" s="6"/>
     </row>
     <row r="90" spans="1:16" customHeight="1" ht="65">
       <c r="A90" s="6" t="s">
         <v>387</v>
       </c>
       <c r="B90" s="6">
         <v>0</v>
       </c>
       <c r="C90" s="6">
         <v>0</v>
       </c>
       <c r="D90" s="6">
         <v>0</v>
       </c>
       <c r="E90" s="6" t="s">
         <v>388</v>
       </c>
       <c r="F90" s="9" t="s">
         <v>103</v>
       </c>
       <c r="G90" s="10" t="s">
         <v>43</v>
       </c>
       <c r="H90" s="6" t="s">
         <v>33</v>
       </c>
       <c r="I90" s="6">
         <v>21</v>
       </c>
       <c r="J90" s="10" t="s">
         <v>389</v>
       </c>
       <c r="K90" s="6" t="s">
         <v>45</v>
       </c>
       <c r="L90" s="10" t="s">
         <v>103</v>
       </c>
       <c r="M90" s="6" t="s">
         <v>390</v>
       </c>
       <c r="N90" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O90" s="6">
-        <v>113859.41</v>
+        <v>124005.3</v>
       </c>
       <c r="P90" s="6"/>
     </row>
     <row r="91" spans="1:16" customHeight="1" ht="65">
       <c r="A91" s="6" t="s">
         <v>391</v>
       </c>
       <c r="B91" s="6">
         <v>0</v>
       </c>
       <c r="C91" s="6">
         <v>0</v>
       </c>
       <c r="D91" s="6">
         <v>0</v>
       </c>
       <c r="E91" s="6" t="s">
         <v>392</v>
       </c>
       <c r="F91" s="9" t="s">
         <v>80</v>
       </c>
       <c r="G91" s="10" t="s">
         <v>43</v>
       </c>
@@ -8971,91 +8976,89 @@
         <v>3</v>
       </c>
       <c r="J91" s="10" t="s">
         <v>393</v>
       </c>
       <c r="K91" s="6" t="s">
         <v>394</v>
       </c>
       <c r="L91" s="10" t="s">
         <v>80</v>
       </c>
       <c r="M91" s="6" t="s">
         <v>395</v>
       </c>
       <c r="N91" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O91" s="6"/>
       <c r="P91" s="6"/>
     </row>
     <row r="92" spans="1:16" customHeight="1" ht="65">
       <c r="A92" s="6" t="s">
         <v>396</v>
       </c>
       <c r="B92" s="6">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="C92" s="6">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D92" s="6">
         <v>0</v>
       </c>
       <c r="E92" s="6" t="s">
         <v>397</v>
       </c>
       <c r="F92" s="9" t="s">
         <v>80</v>
       </c>
       <c r="G92" s="10" t="s">
         <v>43</v>
       </c>
       <c r="H92" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I92" s="6">
         <v>6</v>
       </c>
       <c r="J92" s="10" t="s">
         <v>398</v>
       </c>
       <c r="K92" s="6" t="s">
         <v>394</v>
       </c>
       <c r="L92" s="10" t="s">
         <v>80</v>
       </c>
       <c r="M92" s="6" t="s">
         <v>399</v>
       </c>
       <c r="N92" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="O92" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O92" s="6"/>
       <c r="P92" s="6"/>
     </row>
     <row r="93" spans="1:16" customHeight="1" ht="65">
       <c r="A93" s="6" t="s">
         <v>400</v>
       </c>
       <c r="B93" s="6">
         <v>0</v>
       </c>
       <c r="C93" s="6">
         <v>0</v>
       </c>
       <c r="D93" s="6">
         <v>0</v>
       </c>
       <c r="E93" s="6" t="s">
         <v>401</v>
       </c>
       <c r="F93" s="9" t="s">
         <v>32</v>
       </c>
       <c r="G93" s="10" t="s">
         <v>43</v>
       </c>
       <c r="H93" s="6" t="s">
@@ -9065,90 +9068,90 @@
         <v>9.2</v>
       </c>
       <c r="J93" s="10" t="s">
         <v>402</v>
       </c>
       <c r="K93" s="6" t="s">
         <v>394</v>
       </c>
       <c r="L93" s="10" t="s">
         <v>32</v>
       </c>
       <c r="M93" s="6" t="s">
         <v>403</v>
       </c>
       <c r="N93" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O93" s="6"/>
       <c r="P93" s="6"/>
     </row>
     <row r="94" spans="1:16" customHeight="1" ht="65">
       <c r="A94" s="6" t="s">
         <v>404</v>
       </c>
       <c r="B94" s="6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C94" s="6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D94" s="6">
         <v>0</v>
       </c>
       <c r="E94" s="6" t="s">
         <v>405</v>
       </c>
       <c r="F94" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G94" s="10" t="s">
         <v>66</v>
       </c>
       <c r="H94" s="6" t="s">
         <v>67</v>
       </c>
       <c r="I94" s="6">
         <v>3.65</v>
       </c>
       <c r="J94" s="10" t="s">
         <v>406</v>
       </c>
       <c r="K94" s="6" t="s">
         <v>153</v>
       </c>
       <c r="L94" s="10" t="s">
         <v>27</v>
       </c>
       <c r="M94" s="6" t="s">
         <v>407</v>
       </c>
       <c r="N94" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O94" s="6">
-        <v>22992.02</v>
+        <v>27251.28</v>
       </c>
       <c r="P94" s="6"/>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" s="6" t="s">
         <v>408</v>
       </c>
       <c r="B95" s="6">
         <v>0</v>
       </c>
       <c r="C95" s="6">
         <v>0</v>
       </c>
       <c r="D95" s="6">
         <v>0</v>
       </c>
       <c r="E95" s="6" t="s">
         <v>409</v>
       </c>
       <c r="F95" s="9" t="s">
         <v>108</v>
       </c>
       <c r="G95" s="10" t="s">
         <v>66</v>
       </c>
@@ -9159,1258 +9162,1258 @@
         <v>41</v>
       </c>
       <c r="J95" s="10" t="s">
         <v>410</v>
       </c>
       <c r="K95" s="6" t="s">
         <v>95</v>
       </c>
       <c r="L95" s="10" t="s">
         <v>111</v>
       </c>
       <c r="M95" s="6" t="s">
         <v>411</v>
       </c>
       <c r="N95" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O95" s="6"/>
       <c r="P95" s="6"/>
     </row>
     <row r="96" spans="1:16" customHeight="1" ht="65">
       <c r="A96" s="6" t="s">
         <v>412</v>
       </c>
       <c r="B96" s="6">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="C96" s="6">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="D96" s="6">
         <v>0</v>
       </c>
       <c r="E96" s="6" t="s">
         <v>413</v>
       </c>
       <c r="F96" s="9" t="s">
         <v>42</v>
       </c>
       <c r="G96" s="10" t="s">
         <v>66</v>
       </c>
       <c r="H96" s="6" t="s">
         <v>67</v>
       </c>
       <c r="I96" s="6">
         <v>63</v>
       </c>
       <c r="J96" s="10" t="s">
         <v>414</v>
       </c>
       <c r="K96" s="6" t="s">
         <v>68</v>
       </c>
       <c r="L96" s="10" t="s">
         <v>42</v>
       </c>
       <c r="M96" s="6" t="s">
         <v>415</v>
       </c>
       <c r="N96" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O96" s="6">
-        <v>141044.5</v>
+        <v>196340.35</v>
       </c>
       <c r="P96" s="6"/>
     </row>
     <row r="97" spans="1:16" customHeight="1" ht="65">
       <c r="A97" s="6" t="s">
         <v>416</v>
       </c>
       <c r="B97" s="6">
         <v>0</v>
       </c>
       <c r="C97" s="6">
         <v>0</v>
       </c>
       <c r="D97" s="6">
         <v>0</v>
       </c>
       <c r="E97" s="6" t="s">
         <v>417</v>
       </c>
       <c r="F97" s="9" t="s">
         <v>42</v>
       </c>
       <c r="G97" s="10" t="s">
         <v>43</v>
       </c>
       <c r="H97" s="6" t="s">
         <v>33</v>
       </c>
       <c r="I97" s="6">
         <v>38</v>
       </c>
       <c r="J97" s="10" t="s">
         <v>418</v>
       </c>
       <c r="K97" s="6" t="s">
         <v>45</v>
       </c>
       <c r="L97" s="10" t="s">
         <v>42</v>
       </c>
       <c r="M97" s="6" t="s">
         <v>419</v>
       </c>
       <c r="N97" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O97" s="6">
-        <v>241950.41</v>
+        <v>263510.35</v>
       </c>
       <c r="P97" s="6"/>
     </row>
     <row r="98" spans="1:16" customHeight="1" ht="65">
       <c r="A98" s="6" t="s">
         <v>420</v>
       </c>
       <c r="B98" s="6">
         <v>1</v>
       </c>
       <c r="C98" s="6">
         <v>1</v>
       </c>
       <c r="D98" s="6">
         <v>0</v>
       </c>
       <c r="E98" s="6" t="s">
         <v>421</v>
       </c>
       <c r="F98" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="10" t="s">
         <v>66</v>
       </c>
       <c r="H98" s="6" t="s">
-        <v>67</v>
+        <v>422</v>
       </c>
       <c r="I98" s="6">
         <v>6</v>
       </c>
       <c r="J98" s="10" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="K98" s="6" t="s">
         <v>68</v>
       </c>
       <c r="L98" s="10" t="s">
         <v>27</v>
       </c>
       <c r="M98" s="6" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="N98" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O98" s="6">
-        <v>5404.48</v>
+        <v>6018.63</v>
       </c>
       <c r="P98" s="6"/>
     </row>
     <row r="99" spans="1:16" customHeight="1" ht="65">
       <c r="A99" s="6" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="B99" s="6">
         <v>0</v>
       </c>
       <c r="C99" s="6">
         <v>0</v>
       </c>
       <c r="D99" s="6">
         <v>0</v>
       </c>
       <c r="E99" s="6" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="F99" s="9" t="s">
         <v>80</v>
       </c>
       <c r="G99" s="10" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="H99" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I99" s="6">
         <v>4.275</v>
       </c>
       <c r="J99" s="10" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="K99" s="6" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="L99" s="10" t="s">
         <v>80</v>
       </c>
       <c r="M99" s="6" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="N99" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O99" s="6"/>
       <c r="P99" s="6"/>
     </row>
     <row r="100" spans="1:16" customHeight="1" ht="65">
       <c r="A100" s="6" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="B100" s="6">
         <v>0</v>
       </c>
       <c r="C100" s="6">
         <v>0</v>
       </c>
       <c r="D100" s="6">
         <v>0</v>
       </c>
       <c r="E100" s="6" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="F100" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G100" s="10" t="s">
         <v>43</v>
       </c>
       <c r="H100" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I100" s="6">
         <v>3</v>
       </c>
       <c r="J100" s="10" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="K100" s="6" t="s">
         <v>148</v>
       </c>
       <c r="L100" s="10" t="s">
         <v>27</v>
       </c>
       <c r="M100" s="6" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="N100" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O100" s="6"/>
       <c r="P100" s="6"/>
     </row>
     <row r="101" spans="1:16" customHeight="1" ht="65">
       <c r="A101" s="6" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="B101" s="6">
         <v>0</v>
       </c>
       <c r="C101" s="6">
         <v>0</v>
       </c>
       <c r="D101" s="6">
         <v>0</v>
       </c>
       <c r="E101" s="6" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="F101" s="9" t="s">
         <v>166</v>
       </c>
       <c r="G101" s="10" t="s">
         <v>66</v>
       </c>
       <c r="H101" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I101" s="6">
         <v>0.5</v>
       </c>
       <c r="J101" s="10" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="K101" s="6" t="s">
         <v>153</v>
       </c>
       <c r="L101" s="10" t="s">
         <v>168</v>
       </c>
       <c r="M101" s="6" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="N101" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O101" s="6"/>
       <c r="P101" s="6"/>
     </row>
     <row r="102" spans="1:16" customHeight="1" ht="65">
       <c r="A102" s="6" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="B102" s="6">
         <v>0</v>
       </c>
       <c r="C102" s="6">
         <v>0</v>
       </c>
       <c r="D102" s="6">
         <v>0</v>
       </c>
       <c r="E102" s="6" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F102" s="9" t="s">
         <v>32</v>
       </c>
       <c r="G102" s="10" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="H102" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I102" s="6">
         <v>45</v>
       </c>
       <c r="J102" s="10" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="K102" s="6" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="L102" s="10" t="s">
         <v>32</v>
       </c>
       <c r="M102" s="6" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="N102" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O102" s="6"/>
       <c r="P102" s="6"/>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" s="6" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="B103" s="6">
         <v>0</v>
       </c>
       <c r="C103" s="6">
         <v>0</v>
       </c>
       <c r="D103" s="6">
         <v>0</v>
       </c>
       <c r="E103" s="6">
         <v>28230</v>
       </c>
       <c r="F103" s="9" t="s">
         <v>166</v>
       </c>
       <c r="G103" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H103" s="6" t="s">
         <v>33</v>
       </c>
       <c r="I103" s="6">
         <v>0</v>
       </c>
       <c r="J103" s="10"/>
       <c r="K103" s="6" t="s">
         <v>76</v>
       </c>
       <c r="L103" s="10" t="s">
         <v>168</v>
       </c>
       <c r="M103" s="6" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="N103" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O103" s="6">
-        <v>63153.98</v>
+        <v>70546.76</v>
       </c>
       <c r="P103" s="6"/>
     </row>
     <row r="104" spans="1:16" customHeight="1" ht="65">
       <c r="A104" s="6" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="B104" s="6">
         <v>0</v>
       </c>
       <c r="C104" s="6">
         <v>0</v>
       </c>
       <c r="D104" s="6">
         <v>0</v>
       </c>
       <c r="E104" s="6" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="F104" s="9" t="s">
         <v>108</v>
       </c>
       <c r="G104" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H104" s="6" t="s">
         <v>33</v>
       </c>
       <c r="I104" s="6">
         <v>92</v>
       </c>
       <c r="J104" s="10" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="K104" s="6" t="s">
         <v>110</v>
       </c>
       <c r="L104" s="10" t="s">
         <v>111</v>
       </c>
       <c r="M104" s="6" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="N104" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O104" s="6">
-        <v>170388.33</v>
+        <v>185571.45</v>
       </c>
       <c r="P104" s="6"/>
     </row>
     <row r="105" spans="1:16" customHeight="1" ht="65">
       <c r="A105" s="6" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="B105" s="6">
         <v>0</v>
       </c>
       <c r="C105" s="6">
         <v>0</v>
       </c>
       <c r="D105" s="6">
         <v>0</v>
       </c>
       <c r="E105" s="6" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="F105" s="9" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="G105" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H105" s="6" t="s">
         <v>33</v>
       </c>
       <c r="I105" s="6">
         <v>9.8</v>
       </c>
       <c r="J105" s="10" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="K105" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L105" s="10" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="M105" s="6" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="N105" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O105" s="6">
-        <v>119221.99</v>
+        <v>129845.74</v>
       </c>
       <c r="P105" s="6"/>
     </row>
     <row r="106" spans="1:16" customHeight="1" ht="65">
       <c r="A106" s="6" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="B106" s="6">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="C106" s="6">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="D106" s="6">
         <v>0</v>
       </c>
       <c r="E106" s="6" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F106" s="9" t="s">
         <v>32</v>
       </c>
       <c r="G106" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H106" s="6" t="s">
         <v>67</v>
       </c>
       <c r="I106" s="6">
         <v>15.6</v>
       </c>
       <c r="J106" s="10" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="K106" s="6" t="s">
         <v>76</v>
       </c>
       <c r="L106" s="10" t="s">
         <v>32</v>
       </c>
       <c r="M106" s="6" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="N106" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O106" s="6">
-        <v>257752.49</v>
+        <v>287924.88</v>
       </c>
       <c r="P106" s="6"/>
     </row>
     <row r="107" spans="1:16" customHeight="1" ht="65">
       <c r="A107" s="6" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="B107" s="6">
         <v>0</v>
       </c>
       <c r="C107" s="6">
         <v>0</v>
       </c>
       <c r="D107" s="6">
         <v>0</v>
       </c>
       <c r="E107" s="6" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="F107" s="9" t="s">
         <v>166</v>
       </c>
       <c r="G107" s="10" t="s">
         <v>66</v>
       </c>
       <c r="H107" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I107" s="6">
         <v>0.75</v>
       </c>
       <c r="J107" s="10" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="K107" s="6" t="s">
         <v>153</v>
       </c>
       <c r="L107" s="10" t="s">
         <v>168</v>
       </c>
       <c r="M107" s="6" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="N107" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O107" s="6"/>
       <c r="P107" s="6"/>
     </row>
     <row r="108" spans="1:16" customHeight="1" ht="65">
       <c r="A108" s="6" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="B108" s="6">
         <v>0</v>
       </c>
       <c r="C108" s="6">
         <v>0</v>
       </c>
       <c r="D108" s="6">
         <v>0</v>
       </c>
       <c r="E108" s="6" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="F108" s="9" t="s">
         <v>80</v>
       </c>
       <c r="G108" s="10" t="s">
         <v>66</v>
       </c>
       <c r="H108" s="6" t="s">
         <v>33</v>
       </c>
       <c r="I108" s="6">
         <v>4.2</v>
       </c>
       <c r="J108" s="10" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="K108" s="6" t="s">
         <v>68</v>
       </c>
       <c r="L108" s="10" t="s">
         <v>80</v>
       </c>
       <c r="M108" s="6" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="N108" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O108" s="6">
-        <v>8166.42</v>
+        <v>9094.42</v>
       </c>
       <c r="P108" s="6"/>
     </row>
     <row r="109" spans="1:16" customHeight="1" ht="65">
       <c r="A109" s="6" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="B109" s="6">
         <v>0</v>
       </c>
       <c r="C109" s="6">
         <v>0</v>
       </c>
       <c r="D109" s="6">
         <v>0</v>
       </c>
       <c r="E109" s="6" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F109" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G109" s="10" t="s">
         <v>329</v>
       </c>
       <c r="H109" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I109" s="6">
         <v>5.53</v>
       </c>
       <c r="J109" s="10" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="K109" s="6" t="s">
         <v>331</v>
       </c>
       <c r="L109" s="10" t="s">
         <v>27</v>
       </c>
       <c r="M109" s="6" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="N109" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O109" s="6"/>
       <c r="P109" s="6"/>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" s="6" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="B110" s="6">
         <v>0</v>
       </c>
       <c r="C110" s="6">
         <v>0</v>
       </c>
       <c r="D110" s="6">
         <v>0</v>
       </c>
       <c r="E110" s="6" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F110" s="9" t="s">
         <v>80</v>
       </c>
       <c r="G110" s="10" t="s">
         <v>194</v>
       </c>
       <c r="H110" s="6" t="s">
         <v>33</v>
       </c>
       <c r="I110" s="6">
         <v>3.7</v>
       </c>
       <c r="J110" s="10"/>
       <c r="K110" s="6" t="s">
         <v>195</v>
       </c>
       <c r="L110" s="10" t="s">
         <v>80</v>
       </c>
       <c r="M110" s="6" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="N110" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O110" s="6">
         <v>13931.61</v>
       </c>
       <c r="P110" s="6"/>
     </row>
     <row r="111" spans="1:16" customHeight="1" ht="65">
       <c r="A111" s="6" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="B111" s="6">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="C111" s="6">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D111" s="6">
         <v>0</v>
       </c>
       <c r="E111" s="6" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="F111" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G111" s="10" t="s">
         <v>66</v>
       </c>
       <c r="H111" s="6" t="s">
         <v>67</v>
       </c>
       <c r="I111" s="6">
         <v>4.5</v>
       </c>
       <c r="J111" s="10" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="K111" s="6" t="s">
         <v>153</v>
       </c>
       <c r="L111" s="10" t="s">
         <v>27</v>
       </c>
       <c r="M111" s="6" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="N111" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O111" s="6">
-        <v>40706.56</v>
+        <v>40502.87</v>
       </c>
       <c r="P111" s="6"/>
     </row>
     <row r="112" spans="1:16" customHeight="1" ht="65">
       <c r="A112" s="6" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
       <c r="B112" s="6">
         <v>0</v>
       </c>
       <c r="C112" s="6">
         <v>0</v>
       </c>
       <c r="D112" s="6">
         <v>0</v>
       </c>
       <c r="E112" s="6" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="F112" s="9" t="s">
         <v>171</v>
       </c>
       <c r="G112" s="10" t="s">
         <v>81</v>
       </c>
       <c r="H112" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I112" s="6">
         <v>0</v>
       </c>
       <c r="J112" s="10" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="K112" s="6" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="L112" s="10" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="M112" s="6" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="N112" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O112" s="6"/>
       <c r="P112" s="6"/>
     </row>
     <row r="113" spans="1:16" customHeight="1" ht="65">
       <c r="A113" s="6" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="B113" s="6">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="C113" s="6">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="D113" s="6">
         <v>0</v>
       </c>
       <c r="E113" s="6" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F113" s="9" t="s">
         <v>103</v>
       </c>
       <c r="G113" s="10" t="s">
         <v>66</v>
       </c>
       <c r="H113" s="6" t="s">
         <v>67</v>
       </c>
       <c r="I113" s="6">
         <v>23</v>
       </c>
       <c r="J113" s="10" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="K113" s="6" t="s">
         <v>68</v>
       </c>
       <c r="L113" s="10" t="s">
         <v>103</v>
       </c>
       <c r="M113" s="6" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
       <c r="N113" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O113" s="6">
-        <v>52850.7</v>
+        <v>65396.08</v>
       </c>
       <c r="P113" s="6"/>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" s="6" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="B114" s="6">
         <v>0</v>
       </c>
       <c r="C114" s="6">
         <v>0</v>
       </c>
       <c r="D114" s="6">
         <v>0</v>
       </c>
       <c r="E114" s="6">
         <v>28250</v>
       </c>
       <c r="F114" s="9" t="s">
         <v>166</v>
       </c>
       <c r="G114" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H114" s="6" t="s">
         <v>33</v>
       </c>
       <c r="I114" s="6">
         <v>0</v>
       </c>
       <c r="J114" s="10"/>
       <c r="K114" s="6" t="s">
         <v>76</v>
       </c>
       <c r="L114" s="10" t="s">
         <v>168</v>
       </c>
       <c r="M114" s="6" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="N114" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O114" s="6">
-        <v>77068.79</v>
+        <v>86090.43</v>
       </c>
       <c r="P114" s="6"/>
     </row>
     <row r="115" spans="1:16" customHeight="1" ht="65">
       <c r="A115" s="6" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
       <c r="B115" s="6">
         <v>0</v>
       </c>
       <c r="C115" s="6">
         <v>0</v>
       </c>
       <c r="D115" s="6">
         <v>0</v>
       </c>
       <c r="E115" s="6">
         <v>21000807730</v>
       </c>
       <c r="F115" s="9" t="s">
         <v>171</v>
       </c>
       <c r="G115" s="10" t="s">
         <v>81</v>
       </c>
       <c r="H115" s="6" t="s">
         <v>33</v>
       </c>
       <c r="I115" s="6">
         <v>100</v>
       </c>
       <c r="J115" s="10" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="K115" s="6" t="s">
         <v>173</v>
       </c>
       <c r="L115" s="10" t="s">
         <v>174</v>
       </c>
       <c r="M115" s="6" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="N115" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O115" s="6">
         <v>126360.49</v>
       </c>
       <c r="P115" s="6"/>
     </row>
     <row r="116" spans="1:16" customHeight="1" ht="65">
       <c r="A116" s="6" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="B116" s="6">
         <v>0</v>
       </c>
       <c r="C116" s="6">
         <v>0</v>
       </c>
       <c r="D116" s="6">
         <v>0</v>
       </c>
       <c r="E116" s="6" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="F116" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G116" s="10" t="s">
         <v>66</v>
       </c>
       <c r="H116" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I116" s="6">
         <v>0</v>
       </c>
       <c r="J116" s="10" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="K116" s="6" t="s">
         <v>153</v>
       </c>
       <c r="L116" s="10" t="s">
         <v>27</v>
       </c>
       <c r="M116" s="6" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="N116" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O116" s="6"/>
       <c r="P116" s="6"/>
     </row>
     <row r="117" spans="1:16" customHeight="1" ht="65">
       <c r="A117" s="6" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="B117" s="6">
         <v>0</v>
       </c>
       <c r="C117" s="6">
         <v>0</v>
       </c>
       <c r="D117" s="6">
         <v>0</v>
       </c>
       <c r="E117" s="6" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="F117" s="9" t="s">
         <v>166</v>
       </c>
       <c r="G117" s="10" t="s">
         <v>66</v>
       </c>
       <c r="H117" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I117" s="6">
         <v>0</v>
       </c>
       <c r="J117" s="10" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="K117" s="6" t="s">
         <v>153</v>
       </c>
       <c r="L117" s="10" t="s">
         <v>168</v>
       </c>
       <c r="M117" s="6" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
       <c r="N117" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O117" s="6"/>
       <c r="P117" s="6"/>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" s="6" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="B118" s="6">
         <v>0</v>
       </c>
       <c r="C118" s="6">
         <v>0</v>
       </c>
       <c r="D118" s="6">
         <v>0</v>
       </c>
       <c r="E118" s="6" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
       <c r="F118" s="9" t="s">
         <v>80</v>
       </c>
       <c r="G118" s="10" t="s">
         <v>194</v>
       </c>
       <c r="H118" s="6" t="s">
         <v>33</v>
       </c>
       <c r="I118" s="6">
         <v>7</v>
       </c>
       <c r="J118" s="10"/>
       <c r="K118" s="6" t="s">
         <v>195</v>
       </c>
       <c r="L118" s="10" t="s">
         <v>80</v>
       </c>
       <c r="M118" s="6" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="N118" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O118" s="6">
         <v>23910.64</v>
       </c>
       <c r="P118" s="6"/>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" s="6" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="B119" s="6">
         <v>0</v>
       </c>
       <c r="C119" s="6">
         <v>0</v>
       </c>
       <c r="D119" s="6">
         <v>0</v>
       </c>
       <c r="E119" s="6" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
       <c r="F119" s="9" t="s">
         <v>103</v>
       </c>
       <c r="G119" s="10" t="s">
         <v>66</v>
       </c>
       <c r="H119" s="6" t="s">
         <v>33</v>
       </c>
       <c r="I119" s="6">
         <v>15</v>
       </c>
       <c r="J119" s="10" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
       <c r="K119" s="6" t="s">
         <v>68</v>
       </c>
       <c r="L119" s="10" t="s">
         <v>103</v>
       </c>
       <c r="M119" s="6" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="N119" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O119" s="6">
-        <v>28731.09</v>
+        <v>31995.98</v>
       </c>
       <c r="P119" s="6"/>
     </row>
     <row r="120" spans="1:16" customHeight="1" ht="65">
       <c r="A120" s="6" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="B120" s="6">
         <v>0</v>
       </c>
       <c r="C120" s="6">
         <v>0</v>
       </c>
       <c r="D120" s="6">
         <v>0</v>
       </c>
       <c r="E120" s="6" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="F120" s="9" t="s">
         <v>32</v>
       </c>
       <c r="G120" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H120" s="6" t="s">
         <v>33</v>
       </c>
       <c r="I120" s="6">
         <v>17</v>
       </c>
       <c r="J120" s="10" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
       <c r="K120" s="6" t="s">
         <v>76</v>
       </c>
       <c r="L120" s="10" t="s">
         <v>245</v>
       </c>
       <c r="M120" s="6" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
       <c r="N120" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O120" s="6">
-        <v>326504.32</v>
+        <v>364724.77</v>
       </c>
       <c r="P120" s="6"/>
     </row>
     <row r="121" spans="1:16" customHeight="1" ht="65">
       <c r="A121" s="6" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
       <c r="B121" s="6">
         <v>0</v>
       </c>
       <c r="C121" s="6">
         <v>0</v>
       </c>
       <c r="D121" s="6">
         <v>0</v>
       </c>
       <c r="E121" s="6" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="F121" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G121" s="10" t="s">
         <v>43</v>
       </c>
       <c r="H121" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I121" s="6">
         <v>13.5</v>
       </c>
       <c r="J121" s="10" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="K121" s="6" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
       <c r="L121" s="10" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
       <c r="M121" s="6" t="s">
-        <v>517</v>
+        <v>518</v>
       </c>
       <c r="N121" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O121" s="6"/>
       <c r="P121" s="6"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
 