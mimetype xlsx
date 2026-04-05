--- v2 (2026-02-19)
+++ v3 (2026-04-05)
@@ -26,51 +26,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Price List Td" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="624">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>АО "Торговый Дизайн"</t>
   </si>
   <si>
     <t>Прайс-лист от</t>
   </si>
   <si>
-    <t>19.02.2026 07:21:47</t>
+    <t>05.04.2026 14:15:52</t>
   </si>
   <si>
     <t>Бренд/Номенклатура</t>
   </si>
   <si>
     <t>Остаток</t>
   </si>
   <si>
     <t>Свободно</t>
   </si>
   <si>
     <t>Резерв</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Категория</t>
   </si>
   <si>
     <t>Страна происхождения</t>
   </si>
   <si>
     <t>С - склад, П и З - заказ, (но товар может быть по наличию). Н - распродаем</t>
   </si>
@@ -128,54 +128,54 @@
   <si>
     <t>шт.</t>
   </si>
   <si>
     <t>Гладильный каландр Tolon TFI 6032/3200</t>
   </si>
   <si>
     <t>TFI 6032/3200</t>
   </si>
   <si>
     <t>Гладильные каландры</t>
   </si>
   <si>
     <t>ТУРЦИЯ</t>
   </si>
   <si>
     <t>Электрический нагрев. Базовая комплектация возвратного типа, диаметр вала 600 мм, ширина рабочей поверхности 3200 мм, скорость 3,5-12 м/мин, производительность 180-200 кг/ч, мощность нагрева 69 кВт, мощность двигателя вала 0,75 кВт, напряжение 380В/3ф. Габариты: 4152x1351x1598 мм. Масса нетто/брутто: 2010/2220 кг.</t>
   </si>
   <si>
     <t>Катки гладильные</t>
   </si>
   <si>
     <t>00000413243</t>
   </si>
   <si>
-    <t>Гладильный пресс Pony СP/U (опц.1,9,10,16,18)</t>
-[...2 lines deleted...]
-    <t>СP/U (опц.1,9,10,16,18)</t>
+    <t>Гладильный пресс Pony CP/U (опц.1,9,10,16,18)</t>
+  </si>
+  <si>
+    <t>CP/U (опц.1,9,10,16,18)</t>
   </si>
   <si>
     <t>Гладильные прессы</t>
   </si>
   <si>
     <t>ИТАЛИЯ</t>
   </si>
   <si>
     <t>Pony</t>
   </si>
   <si>
     <t>Прессы гладильные</t>
   </si>
   <si>
     <t>ЦБ-00093054</t>
   </si>
   <si>
     <t>Гладильный пресс Pony SMART паровой нагрев</t>
   </si>
   <si>
     <t>SMART паровой нагрев</t>
   </si>
   <si>
     <t>ЦБ-00093033</t>
   </si>
@@ -661,54 +661,54 @@
   <si>
     <t>MPT-D</t>
   </si>
   <si>
     <t>Пароманекен брючный МРТ-D, автомат. натяжение зажимов брючин, 2-позиционных зажима брючин, 2 размера формы (взрослые/дети), воздушный привод зажима поясной части, микропроцессор (10 программ), ножная педаль, автомат. начало цикла закрытием последнего зажима или нажатием кнопки, встроенный вентилятор (1,7 л.с), необходимо подключ. к внеш. источнику пара и сжатого воздуха, размеры 1115х780х1870мм, 1270 Вт, 380В</t>
   </si>
   <si>
     <t>00000095507</t>
   </si>
   <si>
     <t>Пароманекен Pony FORMPLUS</t>
   </si>
   <si>
     <t>FORMPLUS</t>
   </si>
   <si>
     <t>Пароманекен серии Formplus для пальто, пиджаков с функцией бокового и вертикального растяжения (для процесса аква-чистки), автомат. позиционирование манекена с помощью фотоэлементов (по длине изделий), 2 спец. зажима, 2 растягивателя рукавов, автомат. регул. цикла при помощи микропроцессора с дисплеем (10 программ), 3 режима работы (автомат., полуавтомат., ручной), регул. поток воздуха и температура, необходимо подключ. к внеш. источнику пара и сжатого воздуха, 930x840x2100мм, 2400 Вт, 380В</t>
   </si>
   <si>
     <t>Пароманекены для аква-чистки</t>
   </si>
   <si>
     <t>00000095508</t>
   </si>
   <si>
-    <t>Гладильный пресс Pony ССР</t>
-[...2 lines deleted...]
-    <t>ССР</t>
+    <t>Гладильный пресс Pony CCP</t>
+  </si>
+  <si>
+    <t>CCP</t>
   </si>
   <si>
     <t>Пресс гладильный ССР, регулир. давление между верхней и нижней плитой, нижняя плита с тканевой подушкой без подачи пара, верхняя полиров. плита без подачи пара, нагрев нижней плиты с помощью электричества, нагрев верхней плиты паром, встроенный вакуумный вентилятор, автомат. регул. цикла при помощи таймера, педальное закрывание верхней плиты с рамой безопасности, треб. подключ. к внеш. источнику пара и сжатого воздуха, 1900Вт, 380В
 Размеры без упаковки: 1050х1130
 Размеры в упаковке: 1380x1140x1440</t>
   </si>
   <si>
     <t>00000095510</t>
   </si>
   <si>
     <t>Гладильный пресс Pony CP/UL</t>
   </si>
   <si>
     <t>CP/UL</t>
   </si>
   <si>
     <t>Пресс гладильный CP/UL стандартной формы, гладильная плита 1190х360/220мм, регул. давление между нижней и верхней плитой, нижняя плита с тканевой подушкой и подачей пара, верхняя полированная плита без подачи пара, встроенный вакуумный вентилятор, педальное закрывание верхней плиты с рамой безопасности, таймер регулир. продолжит. прессования, треб. подключ. к внеш. источнику пара или сжатого воздуха, 1400х1150х1400мм, 2700 Вт, 380В</t>
   </si>
   <si>
     <t>00000095511</t>
   </si>
   <si>
     <t>Гладильный пресс Pony LAV/R1-Е пар/ком</t>
   </si>
   <si>
@@ -5249,287 +5249,287 @@
       <c r="G10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H10" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I10" s="6">
         <v>172</v>
       </c>
       <c r="J10" s="10" t="s">
         <v>25</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L10" s="10" t="s">
         <v>27</v>
       </c>
       <c r="M10" s="6" t="s">
         <v>28</v>
       </c>
       <c r="N10" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O10" s="6">
-        <v>950285.8</v>
+        <v>1078839.06</v>
       </c>
       <c r="P10" s="6"/>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" s="6" t="s">
         <v>30</v>
       </c>
       <c r="B11" s="6">
         <v>0</v>
       </c>
       <c r="C11" s="6">
         <v>0</v>
       </c>
       <c r="D11" s="6">
         <v>0</v>
       </c>
       <c r="E11" s="6" t="s">
         <v>31</v>
       </c>
       <c r="F11" s="9" t="s">
         <v>32</v>
       </c>
       <c r="G11" s="10" t="s">
         <v>33</v>
       </c>
       <c r="H11" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I11" s="6">
         <v>2010</v>
       </c>
       <c r="J11" s="10" t="s">
         <v>34</v>
       </c>
       <c r="K11" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L11" s="10" t="s">
         <v>35</v>
       </c>
       <c r="M11" s="6" t="s">
         <v>36</v>
       </c>
       <c r="N11" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O11" s="6">
-        <v>6855227.76</v>
+        <v>7782592.78</v>
       </c>
       <c r="P11" s="6"/>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" s="6" t="s">
         <v>37</v>
       </c>
       <c r="B12" s="6">
         <v>0</v>
       </c>
       <c r="C12" s="6">
         <v>0</v>
       </c>
       <c r="D12" s="6">
         <v>0</v>
       </c>
       <c r="E12" s="6" t="s">
         <v>38</v>
       </c>
       <c r="F12" s="9" t="s">
         <v>39</v>
       </c>
       <c r="G12" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H12" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I12" s="6">
         <v>330</v>
       </c>
       <c r="J12" s="10"/>
       <c r="K12" s="6" t="s">
         <v>41</v>
       </c>
       <c r="L12" s="10" t="s">
         <v>42</v>
       </c>
       <c r="M12" s="6" t="s">
         <v>43</v>
       </c>
       <c r="N12" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O12" s="6">
-        <v>1813336.82</v>
+        <v>1865644.62</v>
       </c>
       <c r="P12" s="6"/>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" s="6" t="s">
         <v>44</v>
       </c>
       <c r="B13" s="6">
         <v>0</v>
       </c>
       <c r="C13" s="6">
         <v>0</v>
       </c>
       <c r="D13" s="6">
         <v>0</v>
       </c>
       <c r="E13" s="6" t="s">
         <v>45</v>
       </c>
       <c r="F13" s="9" t="s">
         <v>39</v>
       </c>
       <c r="G13" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H13" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I13" s="6">
         <v>200</v>
       </c>
       <c r="J13" s="10"/>
       <c r="K13" s="6" t="s">
         <v>41</v>
       </c>
       <c r="L13" s="10" t="s">
         <v>42</v>
       </c>
       <c r="M13" s="6" t="s">
         <v>46</v>
       </c>
       <c r="N13" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O13" s="6">
-        <v>960734.74</v>
+        <v>988448.24</v>
       </c>
       <c r="P13" s="6"/>
     </row>
     <row r="14" spans="1:16" customHeight="1" ht="65">
       <c r="A14" s="6" t="s">
         <v>47</v>
       </c>
       <c r="B14" s="6">
         <v>0</v>
       </c>
       <c r="C14" s="6">
         <v>0</v>
       </c>
       <c r="D14" s="6">
         <v>0</v>
       </c>
       <c r="E14" s="6" t="s">
         <v>48</v>
       </c>
       <c r="F14" s="9" t="s">
         <v>32</v>
       </c>
       <c r="G14" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H14" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I14" s="6">
         <v>615</v>
       </c>
       <c r="J14" s="10" t="s">
         <v>49</v>
       </c>
       <c r="K14" s="6" t="s">
         <v>50</v>
       </c>
       <c r="L14" s="10" t="s">
         <v>35</v>
       </c>
       <c r="M14" s="6" t="s">
         <v>51</v>
       </c>
       <c r="N14" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O14" s="6">
-        <v>2215202.24</v>
+        <v>2279102.3</v>
       </c>
       <c r="P14" s="6"/>
     </row>
     <row r="15" spans="1:16" customHeight="1" ht="65">
       <c r="A15" s="6" t="s">
         <v>52</v>
       </c>
       <c r="B15" s="6">
         <v>0</v>
       </c>
       <c r="C15" s="6">
         <v>0</v>
       </c>
       <c r="D15" s="6">
         <v>0</v>
       </c>
       <c r="E15" s="6" t="s">
         <v>53</v>
       </c>
       <c r="F15" s="9" t="s">
         <v>54</v>
       </c>
       <c r="G15" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H15" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I15" s="6">
         <v>221</v>
       </c>
       <c r="J15" s="10" t="s">
         <v>55</v>
       </c>
       <c r="K15" s="6" t="s">
         <v>50</v>
       </c>
       <c r="L15" s="10" t="s">
         <v>35</v>
       </c>
       <c r="M15" s="6" t="s">
         <v>56</v>
       </c>
       <c r="N15" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O15" s="6">
-        <v>823233.79</v>
+        <v>846980.92</v>
       </c>
       <c r="P15" s="6"/>
     </row>
     <row r="16" spans="1:16" customHeight="1" ht="65">
       <c r="A16" s="6" t="s">
         <v>57</v>
       </c>
       <c r="B16" s="6">
         <v>0</v>
       </c>
       <c r="C16" s="6">
         <v>0</v>
       </c>
       <c r="D16" s="6">
         <v>0</v>
       </c>
       <c r="E16" s="6" t="s">
         <v>58</v>
       </c>
       <c r="F16" s="9" t="s">
         <v>59</v>
       </c>
       <c r="G16" s="10" t="s">
         <v>60</v>
       </c>
@@ -5577,99 +5577,99 @@
         <v>39</v>
       </c>
       <c r="G17" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H17" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I17" s="6">
         <v>400</v>
       </c>
       <c r="J17" s="10"/>
       <c r="K17" s="6" t="s">
         <v>41</v>
       </c>
       <c r="L17" s="10" t="s">
         <v>42</v>
       </c>
       <c r="M17" s="6" t="s">
         <v>68</v>
       </c>
       <c r="N17" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O17" s="6">
-        <v>2085129.7</v>
+        <v>2145277.67</v>
       </c>
       <c r="P17" s="6"/>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" s="6" t="s">
         <v>69</v>
       </c>
       <c r="B18" s="6">
         <v>0</v>
       </c>
       <c r="C18" s="6">
         <v>0</v>
       </c>
       <c r="D18" s="6">
         <v>0</v>
       </c>
       <c r="E18" s="6" t="s">
         <v>70</v>
       </c>
       <c r="F18" s="9" t="s">
         <v>54</v>
       </c>
       <c r="G18" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H18" s="6" t="s">
         <v>71</v>
       </c>
       <c r="I18" s="6">
         <v>231</v>
       </c>
       <c r="J18" s="10" t="s">
         <v>72</v>
       </c>
       <c r="K18" s="6" t="s">
         <v>50</v>
       </c>
       <c r="L18" s="10" t="s">
         <v>35</v>
       </c>
       <c r="M18" s="6" t="s">
         <v>73</v>
       </c>
       <c r="N18" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O18" s="6">
-        <v>888225.57</v>
+        <v>913847.46</v>
       </c>
       <c r="P18" s="6"/>
     </row>
     <row r="19" spans="1:16" customHeight="1" ht="65">
       <c r="A19" s="6" t="s">
         <v>74</v>
       </c>
       <c r="B19" s="6">
         <v>0</v>
       </c>
       <c r="C19" s="6">
         <v>0</v>
       </c>
       <c r="D19" s="6">
         <v>0</v>
       </c>
       <c r="E19" s="6" t="s">
         <v>75</v>
       </c>
       <c r="F19" s="9" t="s">
         <v>76</v>
       </c>
       <c r="G19" s="10" t="s">
         <v>40</v>
       </c>
@@ -5717,287 +5717,287 @@
         <v>22</v>
       </c>
       <c r="G20" s="10" t="s">
         <v>33</v>
       </c>
       <c r="H20" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I20" s="6">
         <v>230</v>
       </c>
       <c r="J20" s="10"/>
       <c r="K20" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L20" s="10" t="s">
         <v>27</v>
       </c>
       <c r="M20" s="6" t="s">
         <v>82</v>
       </c>
       <c r="N20" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O20" s="6">
-        <v>1432464.28</v>
+        <v>1626245.92</v>
       </c>
       <c r="P20" s="6"/>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" s="6" t="s">
         <v>83</v>
       </c>
       <c r="B21" s="6">
         <v>0</v>
       </c>
       <c r="C21" s="6">
         <v>0</v>
       </c>
       <c r="D21" s="6">
         <v>0</v>
       </c>
       <c r="E21" s="6" t="s">
         <v>84</v>
       </c>
       <c r="F21" s="9" t="s">
         <v>54</v>
       </c>
       <c r="G21" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H21" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I21" s="6">
         <v>490</v>
       </c>
       <c r="J21" s="10"/>
       <c r="K21" s="6" t="s">
         <v>50</v>
       </c>
       <c r="L21" s="10" t="s">
         <v>35</v>
       </c>
       <c r="M21" s="6" t="s">
         <v>85</v>
       </c>
       <c r="N21" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O21" s="6">
-        <v>1789445.58</v>
+        <v>1841064.2</v>
       </c>
       <c r="P21" s="6"/>
     </row>
     <row r="22" spans="1:16" customHeight="1" ht="65">
       <c r="A22" s="6" t="s">
         <v>86</v>
       </c>
       <c r="B22" s="6">
         <v>0</v>
       </c>
       <c r="C22" s="6">
         <v>0</v>
       </c>
       <c r="D22" s="6">
         <v>0</v>
       </c>
       <c r="E22" s="6" t="s">
         <v>87</v>
       </c>
       <c r="F22" s="9" t="s">
         <v>88</v>
       </c>
       <c r="G22" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H22" s="6" t="s">
         <v>71</v>
       </c>
       <c r="I22" s="6">
         <v>24</v>
       </c>
       <c r="J22" s="10" t="s">
         <v>89</v>
       </c>
       <c r="K22" s="6" t="s">
         <v>41</v>
       </c>
       <c r="L22" s="10" t="s">
         <v>90</v>
       </c>
       <c r="M22" s="6" t="s">
         <v>91</v>
       </c>
       <c r="N22" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O22" s="6">
-        <v>67832.86</v>
+        <v>69789.57</v>
       </c>
       <c r="P22" s="6"/>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" s="6" t="s">
         <v>92</v>
       </c>
       <c r="B23" s="6">
         <v>0</v>
       </c>
       <c r="C23" s="6">
         <v>0</v>
       </c>
       <c r="D23" s="6">
         <v>0</v>
       </c>
       <c r="E23" s="6" t="s">
         <v>93</v>
       </c>
       <c r="F23" s="9" t="s">
         <v>94</v>
       </c>
       <c r="G23" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H23" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I23" s="6">
         <v>27</v>
       </c>
       <c r="J23" s="10" t="s">
         <v>95</v>
       </c>
       <c r="K23" s="6" t="s">
         <v>96</v>
       </c>
       <c r="L23" s="10" t="s">
         <v>94</v>
       </c>
       <c r="M23" s="6" t="s">
         <v>97</v>
       </c>
       <c r="N23" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O23" s="6">
-        <v>39453.8</v>
+        <v>40591.89</v>
       </c>
       <c r="P23" s="6"/>
     </row>
     <row r="24" spans="1:16" customHeight="1" ht="65">
       <c r="A24" s="6" t="s">
         <v>98</v>
       </c>
       <c r="B24" s="6">
         <v>0</v>
       </c>
       <c r="C24" s="6">
         <v>0</v>
       </c>
       <c r="D24" s="6">
         <v>0</v>
       </c>
       <c r="E24" s="6" t="s">
         <v>99</v>
       </c>
       <c r="F24" s="9" t="s">
         <v>54</v>
       </c>
       <c r="G24" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H24" s="6" t="s">
         <v>71</v>
       </c>
       <c r="I24" s="6">
         <v>151</v>
       </c>
       <c r="J24" s="10" t="s">
         <v>100</v>
       </c>
       <c r="K24" s="6" t="s">
         <v>50</v>
       </c>
       <c r="L24" s="10" t="s">
         <v>35</v>
       </c>
       <c r="M24" s="6" t="s">
         <v>101</v>
       </c>
       <c r="N24" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O24" s="6">
-        <v>561256.49</v>
+        <v>577446.58</v>
       </c>
       <c r="P24" s="6"/>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" s="6" t="s">
         <v>102</v>
       </c>
       <c r="B25" s="6">
         <v>0</v>
       </c>
       <c r="C25" s="6">
         <v>0</v>
       </c>
       <c r="D25" s="6">
         <v>0</v>
       </c>
       <c r="E25" s="6" t="s">
         <v>103</v>
       </c>
       <c r="F25" s="9" t="s">
         <v>104</v>
       </c>
       <c r="G25" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H25" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I25" s="6">
         <v>380</v>
       </c>
       <c r="J25" s="10"/>
       <c r="K25" s="6" t="s">
         <v>41</v>
       </c>
       <c r="L25" s="10" t="s">
         <v>104</v>
       </c>
       <c r="M25" s="6" t="s">
         <v>105</v>
       </c>
       <c r="N25" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O25" s="6">
-        <v>1978227.58</v>
+        <v>2035291.83</v>
       </c>
       <c r="P25" s="6"/>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" s="6" t="s">
         <v>106</v>
       </c>
       <c r="B26" s="6">
         <v>0</v>
       </c>
       <c r="C26" s="6">
         <v>0</v>
       </c>
       <c r="D26" s="6">
         <v>0</v>
       </c>
       <c r="E26" s="6" t="s">
         <v>107</v>
       </c>
       <c r="F26" s="9" t="s">
         <v>39</v>
       </c>
       <c r="G26" s="10" t="s">
         <v>40</v>
       </c>
@@ -6091,237 +6091,237 @@
         <v>22</v>
       </c>
       <c r="G28" s="10" t="s">
         <v>33</v>
       </c>
       <c r="H28" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I28" s="6">
         <v>210</v>
       </c>
       <c r="J28" s="10"/>
       <c r="K28" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L28" s="10" t="s">
         <v>27</v>
       </c>
       <c r="M28" s="6" t="s">
         <v>117</v>
       </c>
       <c r="N28" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O28" s="6">
-        <v>1345790.47</v>
+        <v>1527847.01</v>
       </c>
       <c r="P28" s="6"/>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" s="6" t="s">
         <v>118</v>
       </c>
       <c r="B29" s="6">
         <v>0</v>
       </c>
       <c r="C29" s="6">
         <v>0</v>
       </c>
       <c r="D29" s="6">
         <v>0</v>
       </c>
       <c r="E29" s="6" t="s">
         <v>119</v>
       </c>
       <c r="F29" s="9" t="s">
         <v>120</v>
       </c>
       <c r="G29" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H29" s="6" t="s">
         <v>71</v>
       </c>
       <c r="I29" s="6">
         <v>135</v>
       </c>
       <c r="J29" s="10" t="s">
         <v>121</v>
       </c>
       <c r="K29" s="6" t="s">
         <v>41</v>
       </c>
       <c r="L29" s="10" t="s">
         <v>122</v>
       </c>
       <c r="M29" s="6" t="s">
         <v>123</v>
       </c>
       <c r="N29" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O29" s="6">
-        <v>730472.18</v>
+        <v>751543.5</v>
       </c>
       <c r="P29" s="6"/>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" s="6" t="s">
         <v>124</v>
       </c>
       <c r="B30" s="6">
         <v>0</v>
       </c>
       <c r="C30" s="6">
         <v>0</v>
       </c>
       <c r="D30" s="6">
         <v>0</v>
       </c>
       <c r="E30" s="6" t="s">
         <v>125</v>
       </c>
       <c r="F30" s="9" t="s">
         <v>54</v>
       </c>
       <c r="G30" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H30" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I30" s="6">
         <v>209</v>
       </c>
       <c r="J30" s="10"/>
       <c r="K30" s="6" t="s">
         <v>50</v>
       </c>
       <c r="L30" s="10" t="s">
         <v>35</v>
       </c>
       <c r="M30" s="6" t="s">
         <v>126</v>
       </c>
       <c r="N30" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O30" s="6">
-        <v>758688.37</v>
+        <v>780573.61</v>
       </c>
       <c r="P30" s="6"/>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" s="6" t="s">
         <v>127</v>
       </c>
       <c r="B31" s="6">
         <v>0</v>
       </c>
       <c r="C31" s="6">
         <v>0</v>
       </c>
       <c r="D31" s="6">
         <v>0</v>
       </c>
       <c r="E31" s="6" t="s">
         <v>128</v>
       </c>
       <c r="F31" s="9" t="s">
         <v>54</v>
       </c>
       <c r="G31" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H31" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I31" s="6">
         <v>151</v>
       </c>
       <c r="J31" s="10"/>
       <c r="K31" s="6" t="s">
         <v>50</v>
       </c>
       <c r="L31" s="10" t="s">
         <v>35</v>
       </c>
       <c r="M31" s="6" t="s">
         <v>129</v>
       </c>
       <c r="N31" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O31" s="6">
-        <v>701290.88</v>
+        <v>721520.42</v>
       </c>
       <c r="P31" s="6"/>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" s="6" t="s">
         <v>130</v>
       </c>
       <c r="B32" s="6">
         <v>0</v>
       </c>
       <c r="C32" s="6">
         <v>0</v>
       </c>
       <c r="D32" s="6">
         <v>0</v>
       </c>
       <c r="E32" s="6" t="s">
         <v>131</v>
       </c>
       <c r="F32" s="9" t="s">
         <v>54</v>
       </c>
       <c r="G32" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H32" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I32" s="6">
         <v>219</v>
       </c>
       <c r="J32" s="10"/>
       <c r="K32" s="6" t="s">
         <v>50</v>
       </c>
       <c r="L32" s="10" t="s">
         <v>35</v>
       </c>
       <c r="M32" s="6" t="s">
         <v>132</v>
       </c>
       <c r="N32" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O32" s="6">
-        <v>994538.06</v>
+        <v>1023226.66</v>
       </c>
       <c r="P32" s="6"/>
     </row>
     <row r="33" spans="1:16" customHeight="1" ht="65">
       <c r="A33" s="6" t="s">
         <v>133</v>
       </c>
       <c r="B33" s="6">
         <v>1</v>
       </c>
       <c r="C33" s="6">
         <v>1</v>
       </c>
       <c r="D33" s="6">
         <v>0</v>
       </c>
       <c r="E33" s="6" t="s">
         <v>134</v>
       </c>
       <c r="F33" s="9" t="s">
         <v>135</v>
       </c>
       <c r="G33" s="10" t="s">
         <v>136</v>
       </c>
@@ -6373,51 +6373,51 @@
       <c r="G34" s="10" t="s">
         <v>33</v>
       </c>
       <c r="H34" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I34" s="6">
         <v>800</v>
       </c>
       <c r="J34" s="10" t="s">
         <v>142</v>
       </c>
       <c r="K34" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L34" s="10" t="s">
         <v>64</v>
       </c>
       <c r="M34" s="6" t="s">
         <v>143</v>
       </c>
       <c r="N34" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O34" s="6">
-        <v>3402862.32</v>
+        <v>3863196.48</v>
       </c>
       <c r="P34" s="6"/>
     </row>
     <row r="35" spans="1:16" customHeight="1" ht="65">
       <c r="A35" s="6" t="s">
         <v>144</v>
       </c>
       <c r="B35" s="6">
         <v>0</v>
       </c>
       <c r="C35" s="6">
         <v>0</v>
       </c>
       <c r="D35" s="6">
         <v>0</v>
       </c>
       <c r="E35" s="6" t="s">
         <v>145</v>
       </c>
       <c r="F35" s="9" t="s">
         <v>88</v>
       </c>
       <c r="G35" s="10" t="s">
         <v>40</v>
       </c>
@@ -6465,239 +6465,239 @@
         <v>54</v>
       </c>
       <c r="G36" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H36" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I36" s="6">
         <v>715</v>
       </c>
       <c r="J36" s="10"/>
       <c r="K36" s="6" t="s">
         <v>50</v>
       </c>
       <c r="L36" s="10" t="s">
         <v>35</v>
       </c>
       <c r="M36" s="6" t="s">
         <v>150</v>
       </c>
       <c r="N36" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O36" s="6">
-        <v>2819376.4</v>
+        <v>2900704.57</v>
       </c>
       <c r="P36" s="6"/>
     </row>
     <row r="37" spans="1:16" customHeight="1" ht="65">
       <c r="A37" s="6" t="s">
         <v>151</v>
       </c>
       <c r="B37" s="6">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C37" s="6">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D37" s="6">
         <v>0</v>
       </c>
       <c r="E37" s="6" t="s">
         <v>152</v>
       </c>
       <c r="F37" s="9" t="s">
         <v>153</v>
       </c>
       <c r="G37" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H37" s="6" t="s">
         <v>71</v>
       </c>
       <c r="I37" s="6">
         <v>7.5</v>
       </c>
       <c r="J37" s="10" t="s">
         <v>154</v>
       </c>
       <c r="K37" s="6" t="s">
         <v>41</v>
       </c>
       <c r="L37" s="10" t="s">
         <v>153</v>
       </c>
       <c r="M37" s="6" t="s">
         <v>155</v>
       </c>
       <c r="N37" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O37" s="6">
-        <v>44914.27</v>
+        <v>46209.88</v>
       </c>
       <c r="P37" s="6"/>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" s="6" t="s">
         <v>156</v>
       </c>
       <c r="B38" s="6">
         <v>0</v>
       </c>
       <c r="C38" s="6">
         <v>0</v>
       </c>
       <c r="D38" s="6">
         <v>0</v>
       </c>
       <c r="E38" s="6" t="s">
         <v>157</v>
       </c>
       <c r="F38" s="9" t="s">
         <v>54</v>
       </c>
       <c r="G38" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H38" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I38" s="6">
         <v>1200</v>
       </c>
       <c r="J38" s="10"/>
       <c r="K38" s="6" t="s">
         <v>50</v>
       </c>
       <c r="L38" s="10" t="s">
         <v>35</v>
       </c>
       <c r="M38" s="6" t="s">
         <v>158</v>
       </c>
       <c r="N38" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O38" s="6">
-        <v>3508268.5</v>
+        <v>3609468.56</v>
       </c>
       <c r="P38" s="6"/>
     </row>
     <row r="39" spans="1:16" customHeight="1" ht="65">
       <c r="A39" s="6" t="s">
         <v>159</v>
       </c>
       <c r="B39" s="6">
         <v>0</v>
       </c>
       <c r="C39" s="6">
         <v>0</v>
       </c>
       <c r="D39" s="6">
         <v>0</v>
       </c>
       <c r="E39" s="6" t="s">
         <v>160</v>
       </c>
       <c r="F39" s="9" t="s">
         <v>59</v>
       </c>
       <c r="G39" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H39" s="6" t="s">
         <v>71</v>
       </c>
       <c r="I39" s="6">
         <v>344.5</v>
       </c>
       <c r="J39" s="10" t="s">
         <v>161</v>
       </c>
       <c r="K39" s="6" t="s">
         <v>162</v>
       </c>
       <c r="L39" s="10" t="s">
         <v>64</v>
       </c>
       <c r="M39" s="6" t="s">
         <v>163</v>
       </c>
       <c r="N39" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O39" s="6">
-        <v>1393769</v>
+        <v>1433973.88</v>
       </c>
       <c r="P39" s="6"/>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" s="6" t="s">
         <v>164</v>
       </c>
       <c r="B40" s="6">
         <v>0</v>
       </c>
       <c r="C40" s="6">
         <v>0</v>
       </c>
       <c r="D40" s="6">
         <v>0</v>
       </c>
       <c r="E40" s="6" t="s">
         <v>165</v>
       </c>
       <c r="F40" s="9" t="s">
         <v>54</v>
       </c>
       <c r="G40" s="10" t="s">
         <v>33</v>
       </c>
       <c r="H40" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I40" s="6">
         <v>1825</v>
       </c>
       <c r="J40" s="10"/>
       <c r="K40" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L40" s="10" t="s">
         <v>35</v>
       </c>
       <c r="M40" s="6" t="s">
         <v>166</v>
       </c>
       <c r="N40" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O40" s="6">
-        <v>7972782.43</v>
+        <v>9051328.59</v>
       </c>
       <c r="P40" s="6"/>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" s="6" t="s">
         <v>167</v>
       </c>
       <c r="B41" s="6">
         <v>0</v>
       </c>
       <c r="C41" s="6">
         <v>0</v>
       </c>
       <c r="D41" s="6">
         <v>0</v>
       </c>
       <c r="E41" s="6" t="s">
         <v>168</v>
       </c>
       <c r="F41" s="9" t="s">
         <v>169</v>
       </c>
       <c r="G41" s="10" t="s">
         <v>40</v>
       </c>
@@ -6745,191 +6745,191 @@
       <c r="G42" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H42" s="6" t="s">
         <v>71</v>
       </c>
       <c r="I42" s="6">
         <v>180</v>
       </c>
       <c r="J42" s="10" t="s">
         <v>173</v>
       </c>
       <c r="K42" s="6" t="s">
         <v>162</v>
       </c>
       <c r="L42" s="10" t="s">
         <v>27</v>
       </c>
       <c r="M42" s="6" t="s">
         <v>174</v>
       </c>
       <c r="N42" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O42" s="6">
-        <v>506633.71</v>
+        <v>521248.15</v>
       </c>
       <c r="P42" s="6"/>
     </row>
     <row r="43" spans="1:16" customHeight="1" ht="65">
       <c r="A43" s="6" t="s">
         <v>175</v>
       </c>
       <c r="B43" s="6">
         <v>0</v>
       </c>
       <c r="C43" s="6">
         <v>0</v>
       </c>
       <c r="D43" s="6">
         <v>0</v>
       </c>
       <c r="E43" s="6" t="s">
         <v>176</v>
       </c>
       <c r="F43" s="9" t="s">
         <v>59</v>
       </c>
       <c r="G43" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H43" s="6" t="s">
         <v>71</v>
       </c>
       <c r="I43" s="6">
         <v>236</v>
       </c>
       <c r="J43" s="10" t="s">
         <v>177</v>
       </c>
       <c r="K43" s="6" t="s">
         <v>162</v>
       </c>
       <c r="L43" s="10" t="s">
         <v>64</v>
       </c>
       <c r="M43" s="6" t="s">
         <v>178</v>
       </c>
       <c r="N43" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O43" s="6">
-        <v>1129897.65</v>
+        <v>1162490.85</v>
       </c>
       <c r="P43" s="6"/>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" s="6" t="s">
         <v>179</v>
       </c>
       <c r="B44" s="6">
         <v>0</v>
       </c>
       <c r="C44" s="6">
         <v>0</v>
       </c>
       <c r="D44" s="6">
         <v>0</v>
       </c>
       <c r="E44" s="6" t="s">
         <v>180</v>
       </c>
       <c r="F44" s="9" t="s">
         <v>88</v>
       </c>
       <c r="G44" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H44" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I44" s="6">
         <v>349</v>
       </c>
       <c r="J44" s="10"/>
       <c r="K44" s="6" t="s">
         <v>41</v>
       </c>
       <c r="L44" s="10" t="s">
         <v>90</v>
       </c>
       <c r="M44" s="6" t="s">
         <v>181</v>
       </c>
       <c r="N44" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O44" s="6">
-        <v>2098357.87</v>
+        <v>2158887.43</v>
       </c>
       <c r="P44" s="6"/>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" s="6" t="s">
         <v>182</v>
       </c>
       <c r="B45" s="6">
         <v>0</v>
       </c>
       <c r="C45" s="6">
         <v>0</v>
       </c>
       <c r="D45" s="6">
         <v>0</v>
       </c>
       <c r="E45" s="6" t="s">
         <v>183</v>
       </c>
       <c r="F45" s="9" t="s">
         <v>88</v>
       </c>
       <c r="G45" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H45" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I45" s="6">
         <v>190</v>
       </c>
       <c r="J45" s="10"/>
       <c r="K45" s="6" t="s">
         <v>41</v>
       </c>
       <c r="L45" s="10" t="s">
         <v>90</v>
       </c>
       <c r="M45" s="6" t="s">
         <v>184</v>
       </c>
       <c r="N45" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O45" s="6">
-        <v>1368193.32</v>
+        <v>1407660.44</v>
       </c>
       <c r="P45" s="6"/>
     </row>
     <row r="46" spans="1:16" customHeight="1" ht="65">
       <c r="A46" s="6" t="s">
         <v>185</v>
       </c>
       <c r="B46" s="6">
         <v>0</v>
       </c>
       <c r="C46" s="6">
         <v>0</v>
       </c>
       <c r="D46" s="6">
         <v>0</v>
       </c>
       <c r="E46" s="6" t="s">
         <v>186</v>
       </c>
       <c r="F46" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="10" t="s">
         <v>187</v>
       </c>
@@ -6979,51 +6979,51 @@
       <c r="G47" s="10" t="s">
         <v>33</v>
       </c>
       <c r="H47" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I47" s="6">
         <v>438</v>
       </c>
       <c r="J47" s="10" t="s">
         <v>192</v>
       </c>
       <c r="K47" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L47" s="10" t="s">
         <v>64</v>
       </c>
       <c r="M47" s="6" t="s">
         <v>193</v>
       </c>
       <c r="N47" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O47" s="6">
-        <v>1632646.76</v>
+        <v>1853508.78</v>
       </c>
       <c r="P47" s="6"/>
     </row>
     <row r="48" spans="1:16" customHeight="1" ht="65">
       <c r="A48" s="6" t="s">
         <v>194</v>
       </c>
       <c r="B48" s="6">
         <v>0</v>
       </c>
       <c r="C48" s="6">
         <v>0</v>
       </c>
       <c r="D48" s="6">
         <v>0</v>
       </c>
       <c r="E48" s="6" t="s">
         <v>195</v>
       </c>
       <c r="F48" s="9" t="s">
         <v>120</v>
       </c>
       <c r="G48" s="10" t="s">
         <v>40</v>
       </c>
@@ -7349,51 +7349,51 @@
       <c r="G55" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H55" s="6" t="s">
         <v>71</v>
       </c>
       <c r="I55" s="6">
         <v>360</v>
       </c>
       <c r="J55" s="10" t="s">
         <v>226</v>
       </c>
       <c r="K55" s="6" t="s">
         <v>162</v>
       </c>
       <c r="L55" s="10" t="s">
         <v>64</v>
       </c>
       <c r="M55" s="6" t="s">
         <v>227</v>
       </c>
       <c r="N55" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O55" s="6">
-        <v>1482428.84</v>
+        <v>1525191.21</v>
       </c>
       <c r="P55" s="6"/>
     </row>
     <row r="56" spans="1:16" customHeight="1" ht="65">
       <c r="A56" s="6" t="s">
         <v>228</v>
       </c>
       <c r="B56" s="6">
         <v>0</v>
       </c>
       <c r="C56" s="6">
         <v>0</v>
       </c>
       <c r="D56" s="6">
         <v>0</v>
       </c>
       <c r="E56" s="6" t="s">
         <v>229</v>
       </c>
       <c r="F56" s="9" t="s">
         <v>88</v>
       </c>
       <c r="G56" s="10" t="s">
         <v>40</v>
       </c>
@@ -7443,291 +7443,291 @@
       <c r="G57" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H57" s="6" t="s">
         <v>71</v>
       </c>
       <c r="I57" s="6">
         <v>187</v>
       </c>
       <c r="J57" s="10" t="s">
         <v>235</v>
       </c>
       <c r="K57" s="6" t="s">
         <v>162</v>
       </c>
       <c r="L57" s="10" t="s">
         <v>27</v>
       </c>
       <c r="M57" s="6" t="s">
         <v>236</v>
       </c>
       <c r="N57" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O57" s="6">
-        <v>520355</v>
+        <v>535365.24</v>
       </c>
       <c r="P57" s="6"/>
     </row>
     <row r="58" spans="1:16" customHeight="1" ht="65">
       <c r="A58" s="6" t="s">
         <v>237</v>
       </c>
       <c r="B58" s="6">
         <v>0</v>
       </c>
       <c r="C58" s="6">
         <v>0</v>
       </c>
       <c r="D58" s="6">
         <v>0</v>
       </c>
       <c r="E58" s="6" t="s">
         <v>238</v>
       </c>
       <c r="F58" s="9" t="s">
         <v>54</v>
       </c>
       <c r="G58" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H58" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I58" s="6">
         <v>253</v>
       </c>
       <c r="J58" s="10" t="s">
         <v>239</v>
       </c>
       <c r="K58" s="6" t="s">
         <v>50</v>
       </c>
       <c r="L58" s="10" t="s">
         <v>35</v>
       </c>
       <c r="M58" s="6" t="s">
         <v>240</v>
       </c>
       <c r="N58" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O58" s="6">
-        <v>946070.94</v>
+        <v>973361.45</v>
       </c>
       <c r="P58" s="6"/>
     </row>
     <row r="59" spans="1:16" customHeight="1" ht="65">
       <c r="A59" s="6" t="s">
         <v>241</v>
       </c>
       <c r="B59" s="6">
         <v>0</v>
       </c>
       <c r="C59" s="6">
         <v>0</v>
       </c>
       <c r="D59" s="6">
         <v>0</v>
       </c>
       <c r="E59" s="6" t="s">
         <v>242</v>
       </c>
       <c r="F59" s="9" t="s">
         <v>54</v>
       </c>
       <c r="G59" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H59" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I59" s="6">
         <v>243</v>
       </c>
       <c r="J59" s="10" t="s">
         <v>243</v>
       </c>
       <c r="K59" s="6" t="s">
         <v>50</v>
       </c>
       <c r="L59" s="10" t="s">
         <v>35</v>
       </c>
       <c r="M59" s="6" t="s">
         <v>244</v>
       </c>
       <c r="N59" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O59" s="6">
-        <v>911453.3</v>
+        <v>937745.22</v>
       </c>
       <c r="P59" s="6"/>
     </row>
     <row r="60" spans="1:16" customHeight="1" ht="65">
       <c r="A60" s="6" t="s">
         <v>245</v>
       </c>
       <c r="B60" s="6">
         <v>0</v>
       </c>
       <c r="C60" s="6">
         <v>0</v>
       </c>
       <c r="D60" s="6">
         <v>0</v>
       </c>
       <c r="E60" s="6" t="s">
         <v>246</v>
       </c>
       <c r="F60" s="9" t="s">
         <v>59</v>
       </c>
       <c r="G60" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H60" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I60" s="6">
         <v>150</v>
       </c>
       <c r="J60" s="10" t="s">
         <v>247</v>
       </c>
       <c r="K60" s="6" t="s">
         <v>162</v>
       </c>
       <c r="L60" s="10" t="s">
         <v>248</v>
       </c>
       <c r="M60" s="6" t="s">
         <v>249</v>
       </c>
       <c r="N60" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O60" s="6">
-        <v>587334.33</v>
+        <v>604276.67</v>
       </c>
       <c r="P60" s="6"/>
     </row>
     <row r="61" spans="1:16" customHeight="1" ht="65">
       <c r="A61" s="6" t="s">
         <v>250</v>
       </c>
       <c r="B61" s="6">
         <v>0</v>
       </c>
       <c r="C61" s="6">
         <v>0</v>
       </c>
       <c r="D61" s="6">
         <v>0</v>
       </c>
       <c r="E61" s="6" t="s">
         <v>251</v>
       </c>
       <c r="F61" s="9" t="s">
         <v>252</v>
       </c>
       <c r="G61" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H61" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I61" s="6">
         <v>91</v>
       </c>
       <c r="J61" s="10" t="s">
         <v>253</v>
       </c>
       <c r="K61" s="6" t="s">
         <v>254</v>
       </c>
       <c r="L61" s="10" t="s">
         <v>252</v>
       </c>
       <c r="M61" s="6" t="s">
         <v>255</v>
       </c>
       <c r="N61" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O61" s="6">
-        <v>513581.64</v>
+        <v>538461.45</v>
       </c>
       <c r="P61" s="6"/>
     </row>
     <row r="62" spans="1:16" customHeight="1" ht="65">
       <c r="A62" s="6" t="s">
         <v>256</v>
       </c>
       <c r="B62" s="6">
         <v>0</v>
       </c>
       <c r="C62" s="6">
         <v>0</v>
       </c>
       <c r="D62" s="6">
         <v>0</v>
       </c>
       <c r="E62" s="6" t="s">
         <v>257</v>
       </c>
       <c r="F62" s="9" t="s">
         <v>54</v>
       </c>
       <c r="G62" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H62" s="6" t="s">
         <v>71</v>
       </c>
       <c r="I62" s="6">
         <v>74</v>
       </c>
       <c r="J62" s="10" t="s">
         <v>258</v>
       </c>
       <c r="K62" s="6" t="s">
         <v>50</v>
       </c>
       <c r="L62" s="10" t="s">
         <v>35</v>
       </c>
       <c r="M62" s="6" t="s">
         <v>259</v>
       </c>
       <c r="N62" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O62" s="6">
-        <v>370011.93</v>
+        <v>380685.35</v>
       </c>
       <c r="P62" s="6"/>
     </row>
     <row r="63" spans="1:16" customHeight="1" ht="65">
       <c r="A63" s="6" t="s">
         <v>260</v>
       </c>
       <c r="B63" s="6">
         <v>0</v>
       </c>
       <c r="C63" s="6">
         <v>0</v>
       </c>
       <c r="D63" s="6">
         <v>0</v>
       </c>
       <c r="E63" s="6" t="s">
         <v>261</v>
       </c>
       <c r="F63" s="9" t="s">
         <v>59</v>
       </c>
       <c r="G63" s="10" t="s">
         <v>40</v>
       </c>
@@ -7775,195 +7775,195 @@
         <v>54</v>
       </c>
       <c r="G64" s="10" t="s">
         <v>33</v>
       </c>
       <c r="H64" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I64" s="6">
         <v>1850</v>
       </c>
       <c r="J64" s="10"/>
       <c r="K64" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L64" s="10" t="s">
         <v>35</v>
       </c>
       <c r="M64" s="6" t="s">
         <v>266</v>
       </c>
       <c r="N64" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O64" s="6">
-        <v>6481608.69</v>
+        <v>7358431.09</v>
       </c>
       <c r="P64" s="6"/>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" s="6" t="s">
         <v>267</v>
       </c>
       <c r="B65" s="6">
         <v>0</v>
       </c>
       <c r="C65" s="6">
         <v>0</v>
       </c>
       <c r="D65" s="6">
         <v>0</v>
       </c>
       <c r="E65" s="6" t="s">
         <v>268</v>
       </c>
       <c r="F65" s="9" t="s">
         <v>32</v>
       </c>
       <c r="G65" s="10" t="s">
         <v>33</v>
       </c>
       <c r="H65" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I65" s="6">
         <v>800</v>
       </c>
       <c r="J65" s="10" t="s">
         <v>269</v>
       </c>
       <c r="K65" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L65" s="10" t="s">
         <v>35</v>
       </c>
       <c r="M65" s="6" t="s">
         <v>270</v>
       </c>
       <c r="N65" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O65" s="6">
-        <v>2724582.02</v>
+        <v>3093159.42</v>
       </c>
       <c r="P65" s="6"/>
     </row>
     <row r="66" spans="1:16" customHeight="1" ht="65">
       <c r="A66" s="6" t="s">
         <v>271</v>
       </c>
       <c r="B66" s="6">
         <v>0</v>
       </c>
       <c r="C66" s="6">
         <v>0</v>
       </c>
       <c r="D66" s="6">
         <v>0</v>
       </c>
       <c r="E66" s="6" t="s">
         <v>272</v>
       </c>
       <c r="F66" s="9" t="s">
         <v>59</v>
       </c>
       <c r="G66" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H66" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I66" s="6">
         <v>1190</v>
       </c>
       <c r="J66" s="10" t="s">
         <v>273</v>
       </c>
       <c r="K66" s="6" t="s">
         <v>162</v>
       </c>
       <c r="L66" s="10" t="s">
         <v>64</v>
       </c>
       <c r="M66" s="6" t="s">
         <v>274</v>
       </c>
       <c r="N66" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O66" s="6">
-        <v>7208437.55</v>
+        <v>7416373.25</v>
       </c>
       <c r="P66" s="6"/>
     </row>
     <row r="67" spans="1:16" customHeight="1" ht="65">
       <c r="A67" s="6" t="s">
         <v>275</v>
       </c>
       <c r="B67" s="6">
         <v>0</v>
       </c>
       <c r="C67" s="6">
         <v>0</v>
       </c>
       <c r="D67" s="6">
         <v>0</v>
       </c>
       <c r="E67" s="6" t="s">
         <v>276</v>
       </c>
       <c r="F67" s="9" t="s">
         <v>252</v>
       </c>
       <c r="G67" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H67" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I67" s="6">
         <v>37</v>
       </c>
       <c r="J67" s="10" t="s">
         <v>277</v>
       </c>
       <c r="K67" s="6" t="s">
         <v>254</v>
       </c>
       <c r="L67" s="10" t="s">
         <v>252</v>
       </c>
       <c r="M67" s="6" t="s">
         <v>278</v>
       </c>
       <c r="N67" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O67" s="6">
-        <v>150797.4</v>
+        <v>159625.28</v>
       </c>
       <c r="P67" s="6"/>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" s="6" t="s">
         <v>279</v>
       </c>
       <c r="B68" s="6">
         <v>0</v>
       </c>
       <c r="C68" s="6">
         <v>0</v>
       </c>
       <c r="D68" s="6">
         <v>0</v>
       </c>
       <c r="E68" s="6" t="s">
         <v>280</v>
       </c>
       <c r="F68" s="9" t="s">
         <v>104</v>
       </c>
       <c r="G68" s="10" t="s">
         <v>40</v>
       </c>
@@ -8151,51 +8151,51 @@
       <c r="G72" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H72" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I72" s="6">
         <v>203</v>
       </c>
       <c r="J72" s="10" t="s">
         <v>297</v>
       </c>
       <c r="K72" s="6" t="s">
         <v>41</v>
       </c>
       <c r="L72" s="10" t="s">
         <v>104</v>
       </c>
       <c r="M72" s="6" t="s">
         <v>298</v>
       </c>
       <c r="N72" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O72" s="6">
-        <v>905976.24</v>
+        <v>932110.17</v>
       </c>
       <c r="P72" s="6"/>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" s="6" t="s">
         <v>299</v>
       </c>
       <c r="B73" s="6">
         <v>0</v>
       </c>
       <c r="C73" s="6">
         <v>0</v>
       </c>
       <c r="D73" s="6">
         <v>0</v>
       </c>
       <c r="E73" s="6" t="s">
         <v>300</v>
       </c>
       <c r="F73" s="9" t="s">
         <v>104</v>
       </c>
       <c r="G73" s="10" t="s">
         <v>40</v>
       </c>
@@ -8291,241 +8291,241 @@
       <c r="G75" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H75" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I75" s="6">
         <v>198</v>
       </c>
       <c r="J75" s="10" t="s">
         <v>309</v>
       </c>
       <c r="K75" s="6" t="s">
         <v>162</v>
       </c>
       <c r="L75" s="10" t="s">
         <v>64</v>
       </c>
       <c r="M75" s="6" t="s">
         <v>310</v>
       </c>
       <c r="N75" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O75" s="6">
-        <v>1015245.93</v>
+        <v>835625.49</v>
       </c>
       <c r="P75" s="6"/>
     </row>
     <row r="76" spans="1:16" customHeight="1" ht="65">
       <c r="A76" s="6" t="s">
         <v>311</v>
       </c>
       <c r="B76" s="6">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="C76" s="6">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D76" s="6">
         <v>0</v>
       </c>
       <c r="E76" s="6" t="s">
         <v>312</v>
       </c>
       <c r="F76" s="9" t="s">
         <v>54</v>
       </c>
       <c r="G76" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H76" s="6" t="s">
         <v>71</v>
       </c>
       <c r="I76" s="6">
         <v>110</v>
       </c>
       <c r="J76" s="10" t="s">
         <v>313</v>
       </c>
       <c r="K76" s="6" t="s">
         <v>50</v>
       </c>
       <c r="L76" s="10" t="s">
         <v>35</v>
       </c>
       <c r="M76" s="6" t="s">
         <v>314</v>
       </c>
       <c r="N76" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O76" s="6">
-        <v>521501.08</v>
+        <v>536544.38</v>
       </c>
       <c r="P76" s="6"/>
     </row>
     <row r="77" spans="1:16" customHeight="1" ht="65">
       <c r="A77" s="6" t="s">
         <v>315</v>
       </c>
       <c r="B77" s="6">
         <v>0</v>
       </c>
       <c r="C77" s="6">
         <v>0</v>
       </c>
       <c r="D77" s="6">
         <v>0</v>
       </c>
       <c r="E77" s="6" t="s">
         <v>316</v>
       </c>
       <c r="F77" s="9" t="s">
         <v>59</v>
       </c>
       <c r="G77" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H77" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I77" s="6">
         <v>155</v>
       </c>
       <c r="J77" s="10" t="s">
         <v>317</v>
       </c>
       <c r="K77" s="6" t="s">
         <v>162</v>
       </c>
       <c r="L77" s="10" t="s">
         <v>248</v>
       </c>
       <c r="M77" s="6" t="s">
         <v>318</v>
       </c>
       <c r="N77" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O77" s="6">
-        <v>594946.72</v>
+        <v>612108.64</v>
       </c>
       <c r="P77" s="6"/>
     </row>
     <row r="78" spans="1:16" customHeight="1" ht="65">
       <c r="A78" s="6" t="s">
         <v>319</v>
       </c>
       <c r="B78" s="6">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="C78" s="6">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D78" s="6">
         <v>0</v>
       </c>
       <c r="E78" s="6" t="s">
         <v>320</v>
       </c>
       <c r="F78" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H78" s="6" t="s">
         <v>71</v>
       </c>
       <c r="I78" s="6">
         <v>92.6</v>
       </c>
       <c r="J78" s="10" t="s">
         <v>321</v>
       </c>
       <c r="K78" s="6" t="s">
         <v>162</v>
       </c>
       <c r="L78" s="10" t="s">
         <v>27</v>
       </c>
       <c r="M78" s="6" t="s">
         <v>322</v>
       </c>
       <c r="N78" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O78" s="6">
-        <v>345672.81</v>
+        <v>355644.14</v>
       </c>
       <c r="P78" s="6"/>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" s="6" t="s">
         <v>323</v>
       </c>
       <c r="B79" s="6">
         <v>0</v>
       </c>
       <c r="C79" s="6">
         <v>0</v>
       </c>
       <c r="D79" s="6">
         <v>0</v>
       </c>
       <c r="E79" s="6" t="s">
         <v>324</v>
       </c>
       <c r="F79" s="9" t="s">
         <v>54</v>
       </c>
       <c r="G79" s="10" t="s">
         <v>33</v>
       </c>
       <c r="H79" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I79" s="6">
         <v>2010</v>
       </c>
       <c r="J79" s="10"/>
       <c r="K79" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L79" s="10" t="s">
         <v>35</v>
       </c>
       <c r="M79" s="6" t="s">
         <v>325</v>
       </c>
       <c r="N79" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O79" s="6">
-        <v>8700565.85</v>
+        <v>9877565.47</v>
       </c>
       <c r="P79" s="6"/>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" s="6" t="s">
         <v>326</v>
       </c>
       <c r="B80" s="6">
         <v>0</v>
       </c>
       <c r="C80" s="6">
         <v>0</v>
       </c>
       <c r="D80" s="6">
         <v>0</v>
       </c>
       <c r="E80" s="6" t="s">
         <v>327</v>
       </c>
       <c r="F80" s="9" t="s">
         <v>328</v>
       </c>
       <c r="G80" s="10" t="s">
         <v>40</v>
       </c>
@@ -8575,97 +8575,97 @@
       <c r="G81" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H81" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I81" s="6">
         <v>231</v>
       </c>
       <c r="J81" s="10" t="s">
         <v>334</v>
       </c>
       <c r="K81" s="6" t="s">
         <v>50</v>
       </c>
       <c r="L81" s="10" t="s">
         <v>35</v>
       </c>
       <c r="M81" s="6" t="s">
         <v>335</v>
       </c>
       <c r="N81" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O81" s="6">
-        <v>1074715.41</v>
+        <v>1105716.81</v>
       </c>
       <c r="P81" s="6"/>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" s="6" t="s">
         <v>336</v>
       </c>
       <c r="B82" s="6">
         <v>0</v>
       </c>
       <c r="C82" s="6">
         <v>0</v>
       </c>
       <c r="D82" s="6">
         <v>0</v>
       </c>
       <c r="E82" s="6" t="s">
         <v>337</v>
       </c>
       <c r="F82" s="9" t="s">
         <v>120</v>
       </c>
       <c r="G82" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H82" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I82" s="6">
         <v>440</v>
       </c>
       <c r="J82" s="10"/>
       <c r="K82" s="6" t="s">
         <v>41</v>
       </c>
       <c r="L82" s="10" t="s">
         <v>338</v>
       </c>
       <c r="M82" s="6" t="s">
         <v>339</v>
       </c>
       <c r="N82" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O82" s="6">
-        <v>4043361.19</v>
+        <v>4159996.61</v>
       </c>
       <c r="P82" s="6"/>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" s="6" t="s">
         <v>340</v>
       </c>
       <c r="B83" s="6">
         <v>0</v>
       </c>
       <c r="C83" s="6">
         <v>0</v>
       </c>
       <c r="D83" s="6">
         <v>0</v>
       </c>
       <c r="E83" s="6" t="s">
         <v>341</v>
       </c>
       <c r="F83" s="9" t="s">
         <v>94</v>
       </c>
       <c r="G83" s="10" t="s">
         <v>40</v>
       </c>
@@ -8853,379 +8853,379 @@
       <c r="G87" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H87" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I87" s="6">
         <v>19</v>
       </c>
       <c r="J87" s="10" t="s">
         <v>358</v>
       </c>
       <c r="K87" s="6" t="s">
         <v>96</v>
       </c>
       <c r="L87" s="10" t="s">
         <v>76</v>
       </c>
       <c r="M87" s="6" t="s">
         <v>359</v>
       </c>
       <c r="N87" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O87" s="6">
-        <v>33685.7</v>
+        <v>34657.41</v>
       </c>
       <c r="P87" s="6"/>
     </row>
     <row r="88" spans="1:16" customHeight="1" ht="65">
       <c r="A88" s="6" t="s">
         <v>360</v>
       </c>
       <c r="B88" s="6">
         <v>1</v>
       </c>
       <c r="C88" s="6">
         <v>1</v>
       </c>
       <c r="D88" s="6">
         <v>0</v>
       </c>
       <c r="E88" s="6" t="s">
         <v>361</v>
       </c>
       <c r="F88" s="9" t="s">
         <v>59</v>
       </c>
       <c r="G88" s="10" t="s">
         <v>33</v>
       </c>
       <c r="H88" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I88" s="6">
         <v>710</v>
       </c>
       <c r="J88" s="10" t="s">
         <v>362</v>
       </c>
       <c r="K88" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L88" s="10" t="s">
         <v>64</v>
       </c>
       <c r="M88" s="6" t="s">
         <v>363</v>
       </c>
       <c r="N88" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O88" s="6">
-        <v>2961675.81</v>
+        <v>3362326.92</v>
       </c>
       <c r="P88" s="6"/>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" s="6" t="s">
         <v>364</v>
       </c>
       <c r="B89" s="6">
         <v>0</v>
       </c>
       <c r="C89" s="6">
         <v>0</v>
       </c>
       <c r="D89" s="6">
         <v>0</v>
       </c>
       <c r="E89" s="6" t="s">
         <v>365</v>
       </c>
       <c r="F89" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G89" s="10" t="s">
         <v>33</v>
       </c>
       <c r="H89" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I89" s="6">
         <v>180</v>
       </c>
       <c r="J89" s="10"/>
       <c r="K89" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L89" s="10" t="s">
         <v>27</v>
       </c>
       <c r="M89" s="6" t="s">
         <v>366</v>
       </c>
       <c r="N89" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O89" s="6">
-        <v>1104180.22</v>
+        <v>1253552.08</v>
       </c>
       <c r="P89" s="6"/>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" s="6" t="s">
         <v>367</v>
       </c>
       <c r="B90" s="6">
         <v>0</v>
       </c>
       <c r="C90" s="6">
         <v>0</v>
       </c>
       <c r="D90" s="6">
         <v>0</v>
       </c>
       <c r="E90" s="6" t="s">
         <v>368</v>
       </c>
       <c r="F90" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G90" s="10" t="s">
         <v>33</v>
       </c>
       <c r="H90" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I90" s="6">
         <v>460</v>
       </c>
       <c r="J90" s="10" t="s">
         <v>369</v>
       </c>
       <c r="K90" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L90" s="10" t="s">
         <v>27</v>
       </c>
       <c r="M90" s="6" t="s">
         <v>370</v>
       </c>
       <c r="N90" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O90" s="6">
-        <v>1592784.28</v>
+        <v>1808253.78</v>
       </c>
       <c r="P90" s="6"/>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" s="6" t="s">
         <v>371</v>
       </c>
       <c r="B91" s="6">
         <v>0</v>
       </c>
       <c r="C91" s="6">
         <v>0</v>
       </c>
       <c r="D91" s="6">
         <v>0</v>
       </c>
       <c r="E91" s="6" t="s">
         <v>372</v>
       </c>
       <c r="F91" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G91" s="10" t="s">
         <v>33</v>
       </c>
       <c r="H91" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I91" s="6">
         <v>187</v>
       </c>
       <c r="J91" s="10"/>
       <c r="K91" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L91" s="10" t="s">
         <v>27</v>
       </c>
       <c r="M91" s="6" t="s">
         <v>373</v>
       </c>
       <c r="N91" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O91" s="6">
-        <v>1117207.83</v>
+        <v>1268342.05</v>
       </c>
       <c r="P91" s="6"/>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" s="6" t="s">
         <v>374</v>
       </c>
       <c r="B92" s="6">
         <v>0</v>
       </c>
       <c r="C92" s="6">
         <v>0</v>
       </c>
       <c r="D92" s="6">
         <v>0</v>
       </c>
       <c r="E92" s="6" t="s">
         <v>375</v>
       </c>
       <c r="F92" s="9" t="s">
         <v>54</v>
       </c>
       <c r="G92" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H92" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I92" s="6">
         <v>715</v>
       </c>
       <c r="J92" s="10"/>
       <c r="K92" s="6" t="s">
         <v>50</v>
       </c>
       <c r="L92" s="10" t="s">
         <v>35</v>
       </c>
       <c r="M92" s="6" t="s">
         <v>376</v>
       </c>
       <c r="N92" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O92" s="6">
-        <v>2626245.34</v>
+        <v>2702002.41</v>
       </c>
       <c r="P92" s="6"/>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" s="6" t="s">
         <v>377</v>
       </c>
       <c r="B93" s="6">
         <v>0</v>
       </c>
       <c r="C93" s="6">
         <v>0</v>
       </c>
       <c r="D93" s="6">
         <v>0</v>
       </c>
       <c r="E93" s="6" t="s">
         <v>378</v>
       </c>
       <c r="F93" s="9" t="s">
         <v>120</v>
       </c>
       <c r="G93" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H93" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I93" s="6">
         <v>350</v>
       </c>
       <c r="J93" s="10"/>
       <c r="K93" s="6" t="s">
         <v>41</v>
       </c>
       <c r="L93" s="10" t="s">
         <v>338</v>
       </c>
       <c r="M93" s="6" t="s">
         <v>379</v>
       </c>
       <c r="N93" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O93" s="6">
-        <v>2812679.38</v>
+        <v>2893814.36</v>
       </c>
       <c r="P93" s="6"/>
     </row>
     <row r="94" spans="1:16" customHeight="1" ht="65">
       <c r="A94" s="6" t="s">
         <v>380</v>
       </c>
       <c r="B94" s="6">
         <v>0</v>
       </c>
       <c r="C94" s="6">
         <v>0</v>
       </c>
       <c r="D94" s="6">
         <v>0</v>
       </c>
       <c r="E94" s="6" t="s">
         <v>381</v>
       </c>
       <c r="F94" s="9" t="s">
         <v>59</v>
       </c>
       <c r="G94" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H94" s="6" t="s">
         <v>71</v>
       </c>
       <c r="I94" s="6">
         <v>155</v>
       </c>
       <c r="J94" s="10" t="s">
         <v>382</v>
       </c>
       <c r="K94" s="6" t="s">
         <v>162</v>
       </c>
       <c r="L94" s="10" t="s">
         <v>248</v>
       </c>
       <c r="M94" s="6" t="s">
         <v>383</v>
       </c>
       <c r="N94" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O94" s="6">
-        <v>609001.28</v>
+        <v>626568.62</v>
       </c>
       <c r="P94" s="6"/>
     </row>
     <row r="95" spans="1:16" customHeight="1" ht="65">
       <c r="A95" s="6" t="s">
         <v>384</v>
       </c>
       <c r="B95" s="6">
         <v>0</v>
       </c>
       <c r="C95" s="6">
         <v>0</v>
       </c>
       <c r="D95" s="6">
         <v>0</v>
       </c>
       <c r="E95" s="6" t="s">
         <v>385</v>
       </c>
       <c r="F95" s="9" t="s">
         <v>76</v>
       </c>
       <c r="G95" s="10" t="s">
         <v>136</v>
       </c>
@@ -9277,51 +9277,51 @@
       <c r="G96" s="10" t="s">
         <v>187</v>
       </c>
       <c r="H96" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I96" s="6">
         <v>44</v>
       </c>
       <c r="J96" s="10" t="s">
         <v>391</v>
       </c>
       <c r="K96" s="6" t="s">
         <v>63</v>
       </c>
       <c r="L96" s="10" t="s">
         <v>27</v>
       </c>
       <c r="M96" s="6" t="s">
         <v>392</v>
       </c>
       <c r="N96" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O96" s="6">
-        <v>210840.04</v>
+        <v>527100.1</v>
       </c>
       <c r="P96" s="6"/>
     </row>
     <row r="97" spans="1:16" customHeight="1" ht="65">
       <c r="A97" s="6" t="s">
         <v>393</v>
       </c>
       <c r="B97" s="6">
         <v>0</v>
       </c>
       <c r="C97" s="6">
         <v>0</v>
       </c>
       <c r="D97" s="6">
         <v>0</v>
       </c>
       <c r="E97" s="6" t="s">
         <v>394</v>
       </c>
       <c r="F97" s="9" t="s">
         <v>76</v>
       </c>
       <c r="G97" s="10" t="s">
         <v>40</v>
       </c>
@@ -9417,51 +9417,51 @@
       <c r="G99" s="10" t="s">
         <v>33</v>
       </c>
       <c r="H99" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I99" s="6">
         <v>1025</v>
       </c>
       <c r="J99" s="10" t="s">
         <v>403</v>
       </c>
       <c r="K99" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L99" s="10" t="s">
         <v>64</v>
       </c>
       <c r="M99" s="6" t="s">
         <v>404</v>
       </c>
       <c r="N99" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O99" s="6">
-        <v>4094168.73</v>
+        <v>4648021.79</v>
       </c>
       <c r="P99" s="6"/>
     </row>
     <row r="100" spans="1:16" customHeight="1" ht="65">
       <c r="A100" s="6" t="s">
         <v>405</v>
       </c>
       <c r="B100" s="6">
         <v>0</v>
       </c>
       <c r="C100" s="6">
         <v>0</v>
       </c>
       <c r="D100" s="6">
         <v>0</v>
       </c>
       <c r="E100" s="6" t="s">
         <v>406</v>
       </c>
       <c r="F100" s="9" t="s">
         <v>407</v>
       </c>
       <c r="G100" s="10" t="s">
         <v>136</v>
       </c>
@@ -9653,99 +9653,99 @@
         <v>88</v>
       </c>
       <c r="G104" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H104" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I104" s="6">
         <v>180</v>
       </c>
       <c r="J104" s="10"/>
       <c r="K104" s="6" t="s">
         <v>41</v>
       </c>
       <c r="L104" s="10" t="s">
         <v>90</v>
       </c>
       <c r="M104" s="6" t="s">
         <v>424</v>
       </c>
       <c r="N104" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O104" s="6">
-        <v>713398.61</v>
+        <v>733977.41</v>
       </c>
       <c r="P104" s="6"/>
     </row>
     <row r="105" spans="1:16" customHeight="1" ht="65">
       <c r="A105" s="6" t="s">
         <v>425</v>
       </c>
       <c r="B105" s="6">
         <v>0</v>
       </c>
       <c r="C105" s="6">
         <v>0</v>
       </c>
       <c r="D105" s="6">
         <v>0</v>
       </c>
       <c r="E105" s="6" t="s">
         <v>426</v>
       </c>
       <c r="F105" s="9" t="s">
         <v>231</v>
       </c>
       <c r="G105" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H105" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I105" s="6">
         <v>175</v>
       </c>
       <c r="J105" s="10" t="s">
         <v>427</v>
       </c>
       <c r="K105" s="6" t="s">
         <v>41</v>
       </c>
       <c r="L105" s="10" t="s">
         <v>231</v>
       </c>
       <c r="M105" s="6" t="s">
         <v>428</v>
       </c>
       <c r="N105" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O105" s="6">
-        <v>729549.29</v>
+        <v>750593.98</v>
       </c>
       <c r="P105" s="6"/>
     </row>
     <row r="106" spans="1:16" customHeight="1" ht="65">
       <c r="A106" s="6" t="s">
         <v>429</v>
       </c>
       <c r="B106" s="6">
         <v>0</v>
       </c>
       <c r="C106" s="6">
         <v>0</v>
       </c>
       <c r="D106" s="6">
         <v>0</v>
       </c>
       <c r="E106" s="6" t="s">
         <v>430</v>
       </c>
       <c r="F106" s="9" t="s">
         <v>407</v>
       </c>
       <c r="G106" s="10" t="s">
         <v>136</v>
       </c>
@@ -9758,150 +9758,150 @@
       <c r="J106" s="10" t="s">
         <v>431</v>
       </c>
       <c r="K106" s="6" t="s">
         <v>387</v>
       </c>
       <c r="L106" s="10" t="s">
         <v>432</v>
       </c>
       <c r="M106" s="6" t="s">
         <v>433</v>
       </c>
       <c r="N106" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O106" s="6">
         <v>17225.33</v>
       </c>
       <c r="P106" s="6"/>
     </row>
     <row r="107" spans="1:16" customHeight="1" ht="65">
       <c r="A107" s="6" t="s">
         <v>434</v>
       </c>
       <c r="B107" s="6">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C107" s="6">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="D107" s="6">
         <v>0</v>
       </c>
       <c r="E107" s="6" t="s">
         <v>435</v>
       </c>
       <c r="F107" s="9" t="s">
         <v>76</v>
       </c>
       <c r="G107" s="10" t="s">
         <v>136</v>
       </c>
       <c r="H107" s="6" t="s">
         <v>71</v>
       </c>
       <c r="I107" s="6">
         <v>12.8</v>
       </c>
       <c r="J107" s="10" t="s">
         <v>436</v>
       </c>
       <c r="K107" s="6" t="s">
         <v>387</v>
       </c>
       <c r="L107" s="10" t="s">
         <v>76</v>
       </c>
       <c r="M107" s="6" t="s">
         <v>437</v>
       </c>
       <c r="N107" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O107" s="6">
         <v>20647.58</v>
       </c>
       <c r="P107" s="6"/>
     </row>
     <row r="108" spans="1:16" customHeight="1" ht="65">
       <c r="A108" s="6" t="s">
         <v>438</v>
       </c>
       <c r="B108" s="6">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="C108" s="6">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="D108" s="6">
         <v>0</v>
       </c>
       <c r="E108" s="6" t="s">
         <v>439</v>
       </c>
       <c r="F108" s="9" t="s">
         <v>76</v>
       </c>
       <c r="G108" s="10" t="s">
         <v>136</v>
       </c>
       <c r="H108" s="6" t="s">
         <v>71</v>
       </c>
       <c r="I108" s="6">
         <v>24.5</v>
       </c>
       <c r="J108" s="10" t="s">
         <v>440</v>
       </c>
       <c r="K108" s="6" t="s">
         <v>387</v>
       </c>
       <c r="L108" s="10" t="s">
         <v>76</v>
       </c>
       <c r="M108" s="6" t="s">
         <v>441</v>
       </c>
       <c r="N108" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O108" s="6">
         <v>25438.73</v>
       </c>
       <c r="P108" s="6"/>
     </row>
     <row r="109" spans="1:16" customHeight="1" ht="65">
       <c r="A109" s="6" t="s">
         <v>442</v>
       </c>
       <c r="B109" s="6">
-        <v>25</v>
+        <v>7</v>
       </c>
       <c r="C109" s="6">
-        <v>25</v>
+        <v>7</v>
       </c>
       <c r="D109" s="6">
         <v>0</v>
       </c>
       <c r="E109" s="6" t="s">
         <v>443</v>
       </c>
       <c r="F109" s="9" t="s">
         <v>76</v>
       </c>
       <c r="G109" s="10" t="s">
         <v>136</v>
       </c>
       <c r="H109" s="6" t="s">
         <v>71</v>
       </c>
       <c r="I109" s="6">
         <v>17.9</v>
       </c>
       <c r="J109" s="10" t="s">
         <v>444</v>
       </c>
       <c r="K109" s="6" t="s">
         <v>387</v>
       </c>
@@ -9941,195 +9941,195 @@
       <c r="G110" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H110" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I110" s="6">
         <v>150</v>
       </c>
       <c r="J110" s="10" t="s">
         <v>448</v>
       </c>
       <c r="K110" s="6" t="s">
         <v>162</v>
       </c>
       <c r="L110" s="10" t="s">
         <v>248</v>
       </c>
       <c r="M110" s="6" t="s">
         <v>449</v>
       </c>
       <c r="N110" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O110" s="6">
-        <v>571522.95</v>
+        <v>588009.19</v>
       </c>
       <c r="P110" s="6"/>
     </row>
     <row r="111" spans="1:16" customHeight="1" ht="65">
       <c r="A111" s="6" t="s">
         <v>450</v>
       </c>
       <c r="B111" s="6">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="C111" s="6">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D111" s="6">
         <v>0</v>
       </c>
       <c r="E111" s="6" t="s">
         <v>451</v>
       </c>
       <c r="F111" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G111" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H111" s="6" t="s">
         <v>71</v>
       </c>
       <c r="I111" s="6">
         <v>210</v>
       </c>
       <c r="J111" s="10" t="s">
         <v>452</v>
       </c>
       <c r="K111" s="6" t="s">
         <v>162</v>
       </c>
       <c r="L111" s="10" t="s">
         <v>27</v>
       </c>
       <c r="M111" s="6" t="s">
         <v>453</v>
       </c>
       <c r="N111" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O111" s="6">
-        <v>601627.16</v>
+        <v>618981.79</v>
       </c>
       <c r="P111" s="6"/>
     </row>
     <row r="112" spans="1:16" customHeight="1" ht="65">
       <c r="A112" s="6" t="s">
         <v>454</v>
       </c>
       <c r="B112" s="6">
         <v>0</v>
       </c>
       <c r="C112" s="6">
         <v>0</v>
       </c>
       <c r="D112" s="6">
         <v>0</v>
       </c>
       <c r="E112" s="6" t="s">
         <v>455</v>
       </c>
       <c r="F112" s="9" t="s">
         <v>252</v>
       </c>
       <c r="G112" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H112" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I112" s="6">
         <v>90</v>
       </c>
       <c r="J112" s="10" t="s">
         <v>456</v>
       </c>
       <c r="K112" s="6" t="s">
         <v>254</v>
       </c>
       <c r="L112" s="10" t="s">
         <v>252</v>
       </c>
       <c r="M112" s="6" t="s">
         <v>457</v>
       </c>
       <c r="N112" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O112" s="6">
-        <v>456365.52</v>
+        <v>478490.63</v>
       </c>
       <c r="P112" s="6"/>
     </row>
     <row r="113" spans="1:16" customHeight="1" ht="65">
       <c r="A113" s="6" t="s">
         <v>458</v>
       </c>
       <c r="B113" s="6">
         <v>0</v>
       </c>
       <c r="C113" s="6">
         <v>0</v>
       </c>
       <c r="D113" s="6">
         <v>0</v>
       </c>
       <c r="E113" s="6" t="s">
         <v>459</v>
       </c>
       <c r="F113" s="9" t="s">
         <v>252</v>
       </c>
       <c r="G113" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H113" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I113" s="6">
         <v>5</v>
       </c>
       <c r="J113" s="10" t="s">
         <v>460</v>
       </c>
       <c r="K113" s="6" t="s">
         <v>254</v>
       </c>
       <c r="L113" s="10" t="s">
         <v>252</v>
       </c>
       <c r="M113" s="6" t="s">
         <v>461</v>
       </c>
       <c r="N113" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O113" s="6">
-        <v>56223.96</v>
+        <v>59460.44</v>
       </c>
       <c r="P113" s="6"/>
     </row>
     <row r="114" spans="1:16" customHeight="1" ht="65">
       <c r="A114" s="6" t="s">
         <v>462</v>
       </c>
       <c r="B114" s="6">
         <v>0</v>
       </c>
       <c r="C114" s="6">
         <v>0</v>
       </c>
       <c r="D114" s="6">
         <v>0</v>
       </c>
       <c r="E114" s="6" t="s">
         <v>463</v>
       </c>
       <c r="F114" s="9" t="s">
         <v>252</v>
       </c>
       <c r="G114" s="10" t="s">
         <v>40</v>
       </c>
@@ -10179,237 +10179,237 @@
       <c r="G115" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H115" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I115" s="6">
         <v>80</v>
       </c>
       <c r="J115" s="10" t="s">
         <v>468</v>
       </c>
       <c r="K115" s="6" t="s">
         <v>254</v>
       </c>
       <c r="L115" s="10" t="s">
         <v>252</v>
       </c>
       <c r="M115" s="6" t="s">
         <v>469</v>
       </c>
       <c r="N115" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O115" s="6">
-        <v>419256.24</v>
+        <v>439574.19</v>
       </c>
       <c r="P115" s="6"/>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" s="6" t="s">
         <v>470</v>
       </c>
       <c r="B116" s="6">
         <v>0</v>
       </c>
       <c r="C116" s="6">
         <v>0</v>
       </c>
       <c r="D116" s="6">
         <v>0</v>
       </c>
       <c r="E116" s="6" t="s">
         <v>471</v>
       </c>
       <c r="F116" s="9" t="s">
         <v>120</v>
       </c>
       <c r="G116" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H116" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I116" s="6">
         <v>350</v>
       </c>
       <c r="J116" s="10"/>
       <c r="K116" s="6" t="s">
         <v>41</v>
       </c>
       <c r="L116" s="10" t="s">
         <v>338</v>
       </c>
       <c r="M116" s="6" t="s">
         <v>472</v>
       </c>
       <c r="N116" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O116" s="6">
-        <v>2733771.77</v>
+        <v>2812630.57</v>
       </c>
       <c r="P116" s="6"/>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" s="6" t="s">
         <v>473</v>
       </c>
       <c r="B117" s="6">
         <v>0</v>
       </c>
       <c r="C117" s="6">
         <v>0</v>
       </c>
       <c r="D117" s="6">
         <v>0</v>
       </c>
       <c r="E117" s="6" t="s">
         <v>474</v>
       </c>
       <c r="F117" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G117" s="10" t="s">
         <v>33</v>
       </c>
       <c r="H117" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I117" s="6">
         <v>260</v>
       </c>
       <c r="J117" s="10"/>
       <c r="K117" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L117" s="10" t="s">
         <v>27</v>
       </c>
       <c r="M117" s="6" t="s">
         <v>475</v>
       </c>
       <c r="N117" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O117" s="6">
-        <v>1587747.56</v>
+        <v>1802535.7</v>
       </c>
       <c r="P117" s="6"/>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" s="6" t="s">
         <v>476</v>
       </c>
       <c r="B118" s="6">
         <v>0</v>
       </c>
       <c r="C118" s="6">
         <v>0</v>
       </c>
       <c r="D118" s="6">
         <v>0</v>
       </c>
       <c r="E118" s="6" t="s">
         <v>477</v>
       </c>
       <c r="F118" s="9" t="s">
         <v>54</v>
       </c>
       <c r="G118" s="10" t="s">
         <v>33</v>
       </c>
       <c r="H118" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I118" s="6">
         <v>2060</v>
       </c>
       <c r="J118" s="10"/>
       <c r="K118" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L118" s="10" t="s">
         <v>35</v>
       </c>
       <c r="M118" s="6" t="s">
         <v>478</v>
       </c>
       <c r="N118" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O118" s="6">
-        <v>7134528.96</v>
+        <v>8099677.44</v>
       </c>
       <c r="P118" s="6"/>
     </row>
     <row r="119" spans="1:16" customHeight="1" ht="65">
       <c r="A119" s="6" t="s">
         <v>479</v>
       </c>
       <c r="B119" s="6">
         <v>0</v>
       </c>
       <c r="C119" s="6">
         <v>0</v>
       </c>
       <c r="D119" s="6">
         <v>0</v>
       </c>
       <c r="E119" s="6" t="s">
         <v>480</v>
       </c>
       <c r="F119" s="9" t="s">
         <v>252</v>
       </c>
       <c r="G119" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H119" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I119" s="6">
         <v>57</v>
       </c>
       <c r="J119" s="10" t="s">
         <v>481</v>
       </c>
       <c r="K119" s="6" t="s">
         <v>254</v>
       </c>
       <c r="L119" s="10" t="s">
         <v>252</v>
       </c>
       <c r="M119" s="6" t="s">
         <v>482</v>
       </c>
       <c r="N119" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O119" s="6">
-        <v>273546</v>
+        <v>289646.33</v>
       </c>
       <c r="P119" s="6"/>
     </row>
     <row r="120" spans="1:16" customHeight="1" ht="65">
       <c r="A120" s="6" t="s">
         <v>483</v>
       </c>
       <c r="B120" s="6">
         <v>0</v>
       </c>
       <c r="C120" s="6">
         <v>0</v>
       </c>
       <c r="D120" s="6">
         <v>0</v>
       </c>
       <c r="E120" s="6" t="s">
         <v>484</v>
       </c>
       <c r="F120" s="9" t="s">
         <v>252</v>
       </c>
       <c r="G120" s="10" t="s">
         <v>40</v>
       </c>
@@ -10503,51 +10503,51 @@
         <v>39</v>
       </c>
       <c r="G122" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H122" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I122" s="6">
         <v>369</v>
       </c>
       <c r="J122" s="10"/>
       <c r="K122" s="6" t="s">
         <v>41</v>
       </c>
       <c r="L122" s="10" t="s">
         <v>42</v>
       </c>
       <c r="M122" s="6" t="s">
         <v>493</v>
       </c>
       <c r="N122" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O122" s="6">
-        <v>1342198.42</v>
+        <v>1380915.68</v>
       </c>
       <c r="P122" s="6"/>
     </row>
     <row r="123" spans="1:16" customHeight="1" ht="65">
       <c r="A123" s="6" t="s">
         <v>494</v>
       </c>
       <c r="B123" s="6">
         <v>0</v>
       </c>
       <c r="C123" s="6">
         <v>0</v>
       </c>
       <c r="D123" s="6">
         <v>0</v>
       </c>
       <c r="E123" s="6" t="s">
         <v>495</v>
       </c>
       <c r="F123" s="9" t="s">
         <v>76</v>
       </c>
       <c r="G123" s="10" t="s">
         <v>136</v>
       </c>
@@ -10599,195 +10599,195 @@
       <c r="G124" s="10" t="s">
         <v>33</v>
       </c>
       <c r="H124" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I124" s="6">
         <v>476</v>
       </c>
       <c r="J124" s="10" t="s">
         <v>500</v>
       </c>
       <c r="K124" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L124" s="10" t="s">
         <v>64</v>
       </c>
       <c r="M124" s="6" t="s">
         <v>501</v>
       </c>
       <c r="N124" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O124" s="6">
-        <v>2055682.98</v>
+        <v>2333772.72</v>
       </c>
       <c r="P124" s="6"/>
     </row>
     <row r="125" spans="1:16" customHeight="1" ht="65">
       <c r="A125" s="6" t="s">
         <v>502</v>
       </c>
       <c r="B125" s="6">
         <v>0</v>
       </c>
       <c r="C125" s="6">
         <v>0</v>
       </c>
       <c r="D125" s="6">
         <v>0</v>
       </c>
       <c r="E125" s="6" t="s">
         <v>503</v>
       </c>
       <c r="F125" s="9" t="s">
         <v>252</v>
       </c>
       <c r="G125" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H125" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I125" s="6">
         <v>75</v>
       </c>
       <c r="J125" s="10" t="s">
         <v>504</v>
       </c>
       <c r="K125" s="6" t="s">
         <v>254</v>
       </c>
       <c r="L125" s="10" t="s">
         <v>252</v>
       </c>
       <c r="M125" s="6" t="s">
         <v>505</v>
       </c>
       <c r="N125" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O125" s="6">
-        <v>279876.48</v>
+        <v>293474.25</v>
       </c>
       <c r="P125" s="6"/>
     </row>
     <row r="126" spans="1:16" customHeight="1" ht="65">
       <c r="A126" s="6" t="s">
         <v>506</v>
       </c>
       <c r="B126" s="6">
         <v>0</v>
       </c>
       <c r="C126" s="6">
         <v>0</v>
       </c>
       <c r="D126" s="6">
         <v>0</v>
       </c>
       <c r="E126" s="6" t="s">
         <v>507</v>
       </c>
       <c r="F126" s="9" t="s">
         <v>252</v>
       </c>
       <c r="G126" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H126" s="6" t="s">
         <v>71</v>
       </c>
       <c r="I126" s="6">
         <v>56</v>
       </c>
       <c r="J126" s="10" t="s">
         <v>508</v>
       </c>
       <c r="K126" s="6" t="s">
         <v>254</v>
       </c>
       <c r="L126" s="10" t="s">
         <v>252</v>
       </c>
       <c r="M126" s="6" t="s">
         <v>509</v>
       </c>
       <c r="N126" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O126" s="6">
-        <v>191755.2</v>
+        <v>203008.43</v>
       </c>
       <c r="P126" s="6"/>
     </row>
     <row r="127" spans="1:16" customHeight="1" ht="65">
       <c r="A127" s="6" t="s">
         <v>510</v>
       </c>
       <c r="B127" s="6">
         <v>0</v>
       </c>
       <c r="C127" s="6">
         <v>0</v>
       </c>
       <c r="D127" s="6">
         <v>0</v>
       </c>
       <c r="E127" s="6" t="s">
         <v>511</v>
       </c>
       <c r="F127" s="9" t="s">
         <v>94</v>
       </c>
       <c r="G127" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H127" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I127" s="6">
         <v>4</v>
       </c>
       <c r="J127" s="10" t="s">
         <v>512</v>
       </c>
       <c r="K127" s="6" t="s">
         <v>96</v>
       </c>
       <c r="L127" s="10" t="s">
         <v>94</v>
       </c>
       <c r="M127" s="6" t="s">
         <v>513</v>
       </c>
       <c r="N127" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O127" s="6">
-        <v>4676.32</v>
+        <v>4811.22</v>
       </c>
       <c r="P127" s="6"/>
     </row>
     <row r="128" spans="1:16" customHeight="1" ht="65">
       <c r="A128" s="6" t="s">
         <v>514</v>
       </c>
       <c r="B128" s="6">
         <v>0</v>
       </c>
       <c r="C128" s="6">
         <v>0</v>
       </c>
       <c r="D128" s="6">
         <v>0</v>
       </c>
       <c r="E128" s="6" t="s">
         <v>515</v>
       </c>
       <c r="F128" s="9" t="s">
         <v>76</v>
       </c>
       <c r="G128" s="10" t="s">
         <v>40</v>
       </c>
@@ -10927,147 +10927,147 @@
         <v>22</v>
       </c>
       <c r="G131" s="10" t="s">
         <v>33</v>
       </c>
       <c r="H131" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I131" s="6">
         <v>690</v>
       </c>
       <c r="J131" s="10"/>
       <c r="K131" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L131" s="10" t="s">
         <v>27</v>
       </c>
       <c r="M131" s="6" t="s">
         <v>528</v>
       </c>
       <c r="N131" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O131" s="6">
-        <v>2153125.42</v>
+        <v>2444397.02</v>
       </c>
       <c r="P131" s="6"/>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" s="6" t="s">
         <v>529</v>
       </c>
       <c r="B132" s="6">
         <v>0</v>
       </c>
       <c r="C132" s="6">
         <v>0</v>
       </c>
       <c r="D132" s="6">
         <v>0</v>
       </c>
       <c r="E132" s="6" t="s">
         <v>530</v>
       </c>
       <c r="F132" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="10" t="s">
         <v>33</v>
       </c>
       <c r="H132" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I132" s="6">
         <v>615</v>
       </c>
       <c r="J132" s="10" t="s">
         <v>531</v>
       </c>
       <c r="K132" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L132" s="10" t="s">
         <v>27</v>
       </c>
       <c r="M132" s="6" t="s">
         <v>532</v>
       </c>
       <c r="N132" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O132" s="6">
-        <v>2091636.72</v>
+        <v>2374590.22</v>
       </c>
       <c r="P132" s="6"/>
     </row>
     <row r="133" spans="1:16" customHeight="1" ht="65">
       <c r="A133" s="6" t="s">
         <v>533</v>
       </c>
       <c r="B133" s="6">
         <v>0</v>
       </c>
       <c r="C133" s="6">
         <v>0</v>
       </c>
       <c r="D133" s="6">
         <v>0</v>
       </c>
       <c r="E133" s="6" t="s">
         <v>534</v>
       </c>
       <c r="F133" s="9" t="s">
         <v>39</v>
       </c>
       <c r="G133" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H133" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I133" s="6">
         <v>280</v>
       </c>
       <c r="J133" s="10" t="s">
         <v>535</v>
       </c>
       <c r="K133" s="6" t="s">
         <v>41</v>
       </c>
       <c r="L133" s="10" t="s">
         <v>42</v>
       </c>
       <c r="M133" s="6" t="s">
         <v>536</v>
       </c>
       <c r="N133" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O133" s="6">
-        <v>1552003.44</v>
+        <v>1596772.77</v>
       </c>
       <c r="P133" s="6"/>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" s="6" t="s">
         <v>537</v>
       </c>
       <c r="B134" s="6">
         <v>0</v>
       </c>
       <c r="C134" s="6">
         <v>0</v>
       </c>
       <c r="D134" s="6">
         <v>0</v>
       </c>
       <c r="E134" s="6" t="s">
         <v>538</v>
       </c>
       <c r="F134" s="9" t="s">
         <v>39</v>
       </c>
       <c r="G134" s="10" t="s">
         <v>40</v>
       </c>
@@ -11163,51 +11163,51 @@
       <c r="G136" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H136" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I136" s="6">
         <v>290</v>
       </c>
       <c r="J136" s="10" t="s">
         <v>547</v>
       </c>
       <c r="K136" s="6" t="s">
         <v>41</v>
       </c>
       <c r="L136" s="10" t="s">
         <v>42</v>
       </c>
       <c r="M136" s="6" t="s">
         <v>548</v>
       </c>
       <c r="N136" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O136" s="6">
-        <v>1377729.91</v>
+        <v>1417472.12</v>
       </c>
       <c r="P136" s="6"/>
     </row>
     <row r="137" spans="1:16" customHeight="1" ht="65">
       <c r="A137" s="6" t="s">
         <v>549</v>
       </c>
       <c r="B137" s="6">
         <v>0</v>
       </c>
       <c r="C137" s="6">
         <v>0</v>
       </c>
       <c r="D137" s="6">
         <v>0</v>
       </c>
       <c r="E137" s="6" t="s">
         <v>550</v>
       </c>
       <c r="F137" s="9" t="s">
         <v>39</v>
       </c>
       <c r="G137" s="10" t="s">
         <v>40</v>
       </c>
@@ -11218,232 +11218,232 @@
         <v>360</v>
       </c>
       <c r="J137" s="10" t="s">
         <v>551</v>
       </c>
       <c r="K137" s="6" t="s">
         <v>41</v>
       </c>
       <c r="L137" s="10" t="s">
         <v>42</v>
       </c>
       <c r="M137" s="6" t="s">
         <v>552</v>
       </c>
       <c r="N137" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O137" s="6"/>
       <c r="P137" s="6"/>
     </row>
     <row r="138" spans="1:16" customHeight="1" ht="65">
       <c r="A138" s="6" t="s">
         <v>553</v>
       </c>
       <c r="B138" s="6">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="C138" s="6">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D138" s="6">
         <v>0</v>
       </c>
       <c r="E138" s="6" t="s">
         <v>554</v>
       </c>
       <c r="F138" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G138" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H138" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I138" s="6">
         <v>172</v>
       </c>
       <c r="J138" s="10" t="s">
         <v>555</v>
       </c>
       <c r="K138" s="6" t="s">
         <v>162</v>
       </c>
       <c r="L138" s="10" t="s">
         <v>27</v>
       </c>
       <c r="M138" s="6" t="s">
         <v>556</v>
       </c>
       <c r="N138" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O138" s="6">
-        <v>492910.91</v>
+        <v>533822.16</v>
       </c>
       <c r="P138" s="6"/>
     </row>
     <row r="139" spans="1:16" customHeight="1" ht="65">
       <c r="A139" s="6" t="s">
         <v>557</v>
       </c>
       <c r="B139" s="6">
         <v>0</v>
       </c>
       <c r="C139" s="6">
         <v>0</v>
       </c>
       <c r="D139" s="6">
         <v>0</v>
       </c>
       <c r="E139" s="6" t="s">
         <v>558</v>
       </c>
       <c r="F139" s="9" t="s">
         <v>54</v>
       </c>
       <c r="G139" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H139" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I139" s="6">
         <v>110</v>
       </c>
       <c r="J139" s="10" t="s">
         <v>559</v>
       </c>
       <c r="K139" s="6" t="s">
         <v>50</v>
       </c>
       <c r="L139" s="10" t="s">
         <v>35</v>
       </c>
       <c r="M139" s="6" t="s">
         <v>560</v>
       </c>
       <c r="N139" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O139" s="6">
-        <v>632725.13</v>
+        <v>650976.82</v>
       </c>
       <c r="P139" s="6"/>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" s="6" t="s">
         <v>561</v>
       </c>
       <c r="B140" s="6">
         <v>0</v>
       </c>
       <c r="C140" s="6">
         <v>0</v>
       </c>
       <c r="D140" s="6">
         <v>0</v>
       </c>
       <c r="E140" s="6" t="s">
         <v>562</v>
       </c>
       <c r="F140" s="9" t="s">
         <v>54</v>
       </c>
       <c r="G140" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H140" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I140" s="6">
         <v>1700</v>
       </c>
       <c r="J140" s="10"/>
       <c r="K140" s="6" t="s">
         <v>50</v>
       </c>
       <c r="L140" s="10" t="s">
         <v>35</v>
       </c>
       <c r="M140" s="6" t="s">
         <v>563</v>
       </c>
       <c r="N140" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O140" s="6">
-        <v>4291017.02</v>
+        <v>4414796.35</v>
       </c>
       <c r="P140" s="6"/>
     </row>
     <row r="141" spans="1:16" customHeight="1" ht="65">
       <c r="A141" s="6" t="s">
         <v>564</v>
       </c>
       <c r="B141" s="6">
         <v>0</v>
       </c>
       <c r="C141" s="6">
         <v>0</v>
       </c>
       <c r="D141" s="6">
         <v>0</v>
       </c>
       <c r="E141" s="6" t="s">
         <v>565</v>
       </c>
       <c r="F141" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G141" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H141" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I141" s="6">
         <v>89</v>
       </c>
       <c r="J141" s="10" t="s">
         <v>566</v>
       </c>
       <c r="K141" s="6" t="s">
         <v>162</v>
       </c>
       <c r="L141" s="10" t="s">
         <v>27</v>
       </c>
       <c r="M141" s="6" t="s">
         <v>567</v>
       </c>
       <c r="N141" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O141" s="6">
-        <v>325617.92</v>
+        <v>335010.74</v>
       </c>
       <c r="P141" s="6"/>
     </row>
     <row r="142" spans="1:16" customHeight="1" ht="65">
       <c r="A142" s="6" t="s">
         <v>568</v>
       </c>
       <c r="B142" s="6">
         <v>1</v>
       </c>
       <c r="C142" s="6">
         <v>1</v>
       </c>
       <c r="D142" s="6">
         <v>0</v>
       </c>
       <c r="E142" s="6" t="s">
         <v>569</v>
       </c>
       <c r="F142" s="9" t="s">
         <v>135</v>
       </c>
       <c r="G142" s="10" t="s">
         <v>136</v>
       </c>
@@ -11495,147 +11495,147 @@
       <c r="G143" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H143" s="6" t="s">
         <v>71</v>
       </c>
       <c r="I143" s="6">
         <v>230</v>
       </c>
       <c r="J143" s="10" t="s">
         <v>574</v>
       </c>
       <c r="K143" s="6" t="s">
         <v>162</v>
       </c>
       <c r="L143" s="10" t="s">
         <v>27</v>
       </c>
       <c r="M143" s="6" t="s">
         <v>575</v>
       </c>
       <c r="N143" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O143" s="6">
-        <v>709814.09</v>
+        <v>730289.5</v>
       </c>
       <c r="P143" s="6"/>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" s="6" t="s">
         <v>576</v>
       </c>
       <c r="B144" s="6">
         <v>1</v>
       </c>
       <c r="C144" s="6">
         <v>1</v>
       </c>
       <c r="D144" s="6">
         <v>0</v>
       </c>
       <c r="E144" s="6" t="s">
         <v>577</v>
       </c>
       <c r="F144" s="9" t="s">
         <v>59</v>
       </c>
       <c r="G144" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H144" s="6" t="s">
         <v>71</v>
       </c>
       <c r="I144" s="6">
         <v>524.5</v>
       </c>
       <c r="J144" s="10" t="s">
         <v>578</v>
       </c>
       <c r="K144" s="6" t="s">
         <v>162</v>
       </c>
       <c r="L144" s="10" t="s">
         <v>64</v>
       </c>
       <c r="M144" s="6" t="s">
         <v>579</v>
       </c>
       <c r="N144" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O144" s="6">
-        <v>1834433.74</v>
+        <v>1887350.1</v>
       </c>
       <c r="P144" s="6"/>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" s="6" t="s">
         <v>580</v>
       </c>
       <c r="B145" s="6">
         <v>0</v>
       </c>
       <c r="C145" s="6">
         <v>0</v>
       </c>
       <c r="D145" s="6">
         <v>0</v>
       </c>
       <c r="E145" s="6" t="s">
         <v>581</v>
       </c>
       <c r="F145" s="9" t="s">
         <v>32</v>
       </c>
       <c r="G145" s="10" t="s">
         <v>33</v>
       </c>
       <c r="H145" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I145" s="6">
         <v>725</v>
       </c>
       <c r="J145" s="10" t="s">
         <v>582</v>
       </c>
       <c r="K145" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L145" s="10" t="s">
         <v>35</v>
       </c>
       <c r="M145" s="6" t="s">
         <v>583</v>
       </c>
       <c r="N145" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O145" s="6">
-        <v>2511632.81</v>
+        <v>2851402.77</v>
       </c>
       <c r="P145" s="6"/>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" s="6" t="s">
         <v>584</v>
       </c>
       <c r="B146" s="6">
         <v>0</v>
       </c>
       <c r="C146" s="6">
         <v>0</v>
       </c>
       <c r="D146" s="6">
         <v>0</v>
       </c>
       <c r="E146" s="6" t="s">
         <v>585</v>
       </c>
       <c r="F146" s="9" t="s">
         <v>94</v>
       </c>
       <c r="G146" s="10" t="s">
         <v>40</v>
       </c>
@@ -11683,51 +11683,51 @@
       <c r="G147" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H147" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I147" s="6">
         <v>260</v>
       </c>
       <c r="J147" s="10" t="s">
         <v>589</v>
       </c>
       <c r="K147" s="6" t="s">
         <v>162</v>
       </c>
       <c r="L147" s="10" t="s">
         <v>27</v>
       </c>
       <c r="M147" s="6" t="s">
         <v>590</v>
       </c>
       <c r="N147" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O147" s="6">
-        <v>783169.24</v>
+        <v>805762.22</v>
       </c>
       <c r="P147" s="6"/>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" s="6" t="s">
         <v>591</v>
       </c>
       <c r="B148" s="6">
         <v>0</v>
       </c>
       <c r="C148" s="6">
         <v>0</v>
       </c>
       <c r="D148" s="6">
         <v>0</v>
       </c>
       <c r="E148" s="6" t="s">
         <v>592</v>
       </c>
       <c r="F148" s="9" t="s">
         <v>593</v>
       </c>
       <c r="G148" s="10" t="s">
         <v>40</v>
       </c>
@@ -11777,339 +11777,339 @@
       <c r="G149" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H149" s="6" t="s">
         <v>71</v>
       </c>
       <c r="I149" s="6">
         <v>105</v>
       </c>
       <c r="J149" s="10" t="s">
         <v>598</v>
       </c>
       <c r="K149" s="6" t="s">
         <v>41</v>
       </c>
       <c r="L149" s="10" t="s">
         <v>90</v>
       </c>
       <c r="M149" s="6" t="s">
         <v>599</v>
       </c>
       <c r="N149" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O149" s="6">
-        <v>484212.77</v>
+        <v>498180.44</v>
       </c>
       <c r="P149" s="6"/>
     </row>
     <row r="150" spans="1:16" customHeight="1" ht="65">
       <c r="A150" s="6" t="s">
         <v>600</v>
       </c>
       <c r="B150" s="6">
         <v>0</v>
       </c>
       <c r="C150" s="6">
         <v>0</v>
       </c>
       <c r="D150" s="6">
         <v>0</v>
       </c>
       <c r="E150" s="6" t="s">
         <v>601</v>
       </c>
       <c r="F150" s="9" t="s">
         <v>54</v>
       </c>
       <c r="G150" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H150" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I150" s="6">
         <v>104</v>
       </c>
       <c r="J150" s="10" t="s">
         <v>602</v>
       </c>
       <c r="K150" s="6" t="s">
         <v>50</v>
       </c>
       <c r="L150" s="10" t="s">
         <v>35</v>
       </c>
       <c r="M150" s="6" t="s">
         <v>603</v>
       </c>
       <c r="N150" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O150" s="6">
-        <v>498721.24</v>
+        <v>513107.43</v>
       </c>
       <c r="P150" s="6"/>
     </row>
     <row r="151" spans="1:16" customHeight="1" ht="65">
       <c r="A151" s="6" t="s">
         <v>604</v>
       </c>
       <c r="B151" s="6">
         <v>0</v>
       </c>
       <c r="C151" s="6">
         <v>0</v>
       </c>
       <c r="D151" s="6">
         <v>0</v>
       </c>
       <c r="E151" s="6" t="s">
         <v>605</v>
       </c>
       <c r="F151" s="9" t="s">
         <v>54</v>
       </c>
       <c r="G151" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H151" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I151" s="6">
         <v>219</v>
       </c>
       <c r="J151" s="10" t="s">
         <v>606</v>
       </c>
       <c r="K151" s="6" t="s">
         <v>50</v>
       </c>
       <c r="L151" s="10" t="s">
         <v>35</v>
       </c>
       <c r="M151" s="6" t="s">
         <v>607</v>
       </c>
       <c r="N151" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O151" s="6">
-        <v>833732.48</v>
+        <v>857782.46</v>
       </c>
       <c r="P151" s="6"/>
     </row>
     <row r="152" spans="1:16" customHeight="1" ht="65">
       <c r="A152" s="6" t="s">
         <v>608</v>
       </c>
       <c r="B152" s="6">
         <v>0</v>
       </c>
       <c r="C152" s="6">
         <v>0</v>
       </c>
       <c r="D152" s="6">
         <v>0</v>
       </c>
       <c r="E152" s="6" t="s">
         <v>609</v>
       </c>
       <c r="F152" s="9" t="s">
         <v>32</v>
       </c>
       <c r="G152" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H152" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I152" s="6">
         <v>490</v>
       </c>
       <c r="J152" s="10" t="s">
         <v>610</v>
       </c>
       <c r="K152" s="6" t="s">
         <v>50</v>
       </c>
       <c r="L152" s="10" t="s">
         <v>35</v>
       </c>
       <c r="M152" s="6" t="s">
         <v>611</v>
       </c>
       <c r="N152" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O152" s="6">
-        <v>1596314.51</v>
+        <v>1642362.05</v>
       </c>
       <c r="P152" s="6"/>
     </row>
     <row r="153" spans="1:16" customHeight="1" ht="65">
       <c r="A153" s="6" t="s">
         <v>612</v>
       </c>
       <c r="B153" s="6">
         <v>0</v>
       </c>
       <c r="C153" s="6">
         <v>0</v>
       </c>
       <c r="D153" s="6">
         <v>0</v>
       </c>
       <c r="E153" s="6" t="s">
         <v>613</v>
       </c>
       <c r="F153" s="9" t="s">
         <v>32</v>
       </c>
       <c r="G153" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H153" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I153" s="6">
         <v>548</v>
       </c>
       <c r="J153" s="10" t="s">
         <v>614</v>
       </c>
       <c r="K153" s="6" t="s">
         <v>50</v>
       </c>
       <c r="L153" s="10" t="s">
         <v>35</v>
       </c>
       <c r="M153" s="6" t="s">
         <v>615</v>
       </c>
       <c r="N153" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O153" s="6">
-        <v>1805863.18</v>
+        <v>1857955.38</v>
       </c>
       <c r="P153" s="6"/>
     </row>
     <row r="154" spans="1:16" customHeight="1" ht="65">
       <c r="A154" s="6" t="s">
         <v>616</v>
       </c>
       <c r="B154" s="6">
         <v>0</v>
       </c>
       <c r="C154" s="6">
         <v>0</v>
       </c>
       <c r="D154" s="6">
         <v>0</v>
       </c>
       <c r="E154" s="6" t="s">
         <v>617</v>
       </c>
       <c r="F154" s="9" t="s">
         <v>32</v>
       </c>
       <c r="G154" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H154" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I154" s="6">
         <v>1200</v>
       </c>
       <c r="J154" s="10" t="s">
         <v>618</v>
       </c>
       <c r="K154" s="6" t="s">
         <v>50</v>
       </c>
       <c r="L154" s="10" t="s">
         <v>35</v>
       </c>
       <c r="M154" s="6" t="s">
         <v>619</v>
       </c>
       <c r="N154" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O154" s="6">
-        <v>3171411.46</v>
+        <v>3262894.49</v>
       </c>
       <c r="P154" s="6"/>
     </row>
     <row r="155" spans="1:16" customHeight="1" ht="65">
       <c r="A155" s="6" t="s">
         <v>620</v>
       </c>
       <c r="B155" s="6">
         <v>0</v>
       </c>
       <c r="C155" s="6">
         <v>0</v>
       </c>
       <c r="D155" s="6">
         <v>0</v>
       </c>
       <c r="E155" s="6" t="s">
         <v>621</v>
       </c>
       <c r="F155" s="9" t="s">
         <v>32</v>
       </c>
       <c r="G155" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H155" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I155" s="6">
         <v>1320</v>
       </c>
       <c r="J155" s="10" t="s">
         <v>622</v>
       </c>
       <c r="K155" s="6" t="s">
         <v>50</v>
       </c>
       <c r="L155" s="10" t="s">
         <v>35</v>
       </c>
       <c r="M155" s="6" t="s">
         <v>623</v>
       </c>
       <c r="N155" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O155" s="6">
-        <v>3512296.37</v>
+        <v>3613612.61</v>
       </c>
       <c r="P155" s="6"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>