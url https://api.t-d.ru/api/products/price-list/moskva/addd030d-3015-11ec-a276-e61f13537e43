--- v3 (2026-04-05)
+++ v4 (2026-05-20)
@@ -26,51 +26,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Price List Td" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="624">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>АО "Торговый Дизайн"</t>
   </si>
   <si>
     <t>Прайс-лист от</t>
   </si>
   <si>
-    <t>05.04.2026 14:15:52</t>
+    <t>20.05.2026 15:15:48</t>
   </si>
   <si>
     <t>Бренд/Номенклатура</t>
   </si>
   <si>
     <t>Остаток</t>
   </si>
   <si>
     <t>Свободно</t>
   </si>
   <si>
     <t>Резерв</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Категория</t>
   </si>
   <si>
     <t>Страна происхождения</t>
   </si>
   <si>
     <t>С - склад, П и З - заказ, (но товар может быть по наличию). Н - распродаем</t>
   </si>
@@ -5249,287 +5249,287 @@
       <c r="G10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H10" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I10" s="6">
         <v>172</v>
       </c>
       <c r="J10" s="10" t="s">
         <v>25</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L10" s="10" t="s">
         <v>27</v>
       </c>
       <c r="M10" s="6" t="s">
         <v>28</v>
       </c>
       <c r="N10" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O10" s="6">
-        <v>1078839.06</v>
+        <v>988095.38</v>
       </c>
       <c r="P10" s="6"/>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" s="6" t="s">
         <v>30</v>
       </c>
       <c r="B11" s="6">
         <v>0</v>
       </c>
       <c r="C11" s="6">
         <v>0</v>
       </c>
       <c r="D11" s="6">
         <v>0</v>
       </c>
       <c r="E11" s="6" t="s">
         <v>31</v>
       </c>
       <c r="F11" s="9" t="s">
         <v>32</v>
       </c>
       <c r="G11" s="10" t="s">
         <v>33</v>
       </c>
       <c r="H11" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I11" s="6">
         <v>2010</v>
       </c>
       <c r="J11" s="10" t="s">
         <v>34</v>
       </c>
       <c r="K11" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L11" s="10" t="s">
         <v>35</v>
       </c>
       <c r="M11" s="6" t="s">
         <v>36</v>
       </c>
       <c r="N11" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O11" s="6">
-        <v>7782592.78</v>
+        <v>7127983.79</v>
       </c>
       <c r="P11" s="6"/>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" s="6" t="s">
         <v>37</v>
       </c>
       <c r="B12" s="6">
         <v>0</v>
       </c>
       <c r="C12" s="6">
         <v>0</v>
       </c>
       <c r="D12" s="6">
         <v>0</v>
       </c>
       <c r="E12" s="6" t="s">
         <v>38</v>
       </c>
       <c r="F12" s="9" t="s">
         <v>39</v>
       </c>
       <c r="G12" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H12" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I12" s="6">
         <v>330</v>
       </c>
       <c r="J12" s="10"/>
       <c r="K12" s="6" t="s">
         <v>41</v>
       </c>
       <c r="L12" s="10" t="s">
         <v>42</v>
       </c>
       <c r="M12" s="6" t="s">
         <v>43</v>
       </c>
       <c r="N12" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O12" s="6">
-        <v>1865644.62</v>
+        <v>1708721.79</v>
       </c>
       <c r="P12" s="6"/>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" s="6" t="s">
         <v>44</v>
       </c>
       <c r="B13" s="6">
         <v>0</v>
       </c>
       <c r="C13" s="6">
         <v>0</v>
       </c>
       <c r="D13" s="6">
         <v>0</v>
       </c>
       <c r="E13" s="6" t="s">
         <v>45</v>
       </c>
       <c r="F13" s="9" t="s">
         <v>39</v>
       </c>
       <c r="G13" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H13" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I13" s="6">
         <v>200</v>
       </c>
       <c r="J13" s="10"/>
       <c r="K13" s="6" t="s">
         <v>41</v>
       </c>
       <c r="L13" s="10" t="s">
         <v>42</v>
       </c>
       <c r="M13" s="6" t="s">
         <v>46</v>
       </c>
       <c r="N13" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O13" s="6">
-        <v>988448.24</v>
+        <v>905307.67</v>
       </c>
       <c r="P13" s="6"/>
     </row>
     <row r="14" spans="1:16" customHeight="1" ht="65">
       <c r="A14" s="6" t="s">
         <v>47</v>
       </c>
       <c r="B14" s="6">
         <v>0</v>
       </c>
       <c r="C14" s="6">
         <v>0</v>
       </c>
       <c r="D14" s="6">
         <v>0</v>
       </c>
       <c r="E14" s="6" t="s">
         <v>48</v>
       </c>
       <c r="F14" s="9" t="s">
         <v>32</v>
       </c>
       <c r="G14" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H14" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I14" s="6">
         <v>615</v>
       </c>
       <c r="J14" s="10" t="s">
         <v>49</v>
       </c>
       <c r="K14" s="6" t="s">
         <v>50</v>
       </c>
       <c r="L14" s="10" t="s">
         <v>35</v>
       </c>
       <c r="M14" s="6" t="s">
         <v>51</v>
       </c>
       <c r="N14" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O14" s="6">
-        <v>2279102.3</v>
+        <v>2087402.24</v>
       </c>
       <c r="P14" s="6"/>
     </row>
     <row r="15" spans="1:16" customHeight="1" ht="65">
       <c r="A15" s="6" t="s">
         <v>52</v>
       </c>
       <c r="B15" s="6">
         <v>0</v>
       </c>
       <c r="C15" s="6">
         <v>0</v>
       </c>
       <c r="D15" s="6">
         <v>0</v>
       </c>
       <c r="E15" s="6" t="s">
         <v>53</v>
       </c>
       <c r="F15" s="9" t="s">
         <v>54</v>
       </c>
       <c r="G15" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H15" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I15" s="6">
         <v>221</v>
       </c>
       <c r="J15" s="10" t="s">
         <v>55</v>
       </c>
       <c r="K15" s="6" t="s">
         <v>50</v>
       </c>
       <c r="L15" s="10" t="s">
         <v>35</v>
       </c>
       <c r="M15" s="6" t="s">
         <v>56</v>
       </c>
       <c r="N15" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O15" s="6">
-        <v>846980.92</v>
+        <v>775739.59</v>
       </c>
       <c r="P15" s="6"/>
     </row>
     <row r="16" spans="1:16" customHeight="1" ht="65">
       <c r="A16" s="6" t="s">
         <v>57</v>
       </c>
       <c r="B16" s="6">
         <v>0</v>
       </c>
       <c r="C16" s="6">
         <v>0</v>
       </c>
       <c r="D16" s="6">
         <v>0</v>
       </c>
       <c r="E16" s="6" t="s">
         <v>58</v>
       </c>
       <c r="F16" s="9" t="s">
         <v>59</v>
       </c>
       <c r="G16" s="10" t="s">
         <v>60</v>
       </c>
@@ -5577,99 +5577,99 @@
         <v>39</v>
       </c>
       <c r="G17" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H17" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I17" s="6">
         <v>400</v>
       </c>
       <c r="J17" s="10"/>
       <c r="K17" s="6" t="s">
         <v>41</v>
       </c>
       <c r="L17" s="10" t="s">
         <v>42</v>
       </c>
       <c r="M17" s="6" t="s">
         <v>68</v>
       </c>
       <c r="N17" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O17" s="6">
-        <v>2145277.67</v>
+        <v>1964834.28</v>
       </c>
       <c r="P17" s="6"/>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" s="6" t="s">
         <v>69</v>
       </c>
       <c r="B18" s="6">
         <v>0</v>
       </c>
       <c r="C18" s="6">
         <v>0</v>
       </c>
       <c r="D18" s="6">
         <v>0</v>
       </c>
       <c r="E18" s="6" t="s">
         <v>70</v>
       </c>
       <c r="F18" s="9" t="s">
         <v>54</v>
       </c>
       <c r="G18" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H18" s="6" t="s">
         <v>71</v>
       </c>
       <c r="I18" s="6">
         <v>231</v>
       </c>
       <c r="J18" s="10" t="s">
         <v>72</v>
       </c>
       <c r="K18" s="6" t="s">
         <v>50</v>
       </c>
       <c r="L18" s="10" t="s">
         <v>35</v>
       </c>
       <c r="M18" s="6" t="s">
         <v>73</v>
       </c>
       <c r="N18" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O18" s="6">
-        <v>913847.46</v>
+        <v>836981.68</v>
       </c>
       <c r="P18" s="6"/>
     </row>
     <row r="19" spans="1:16" customHeight="1" ht="65">
       <c r="A19" s="6" t="s">
         <v>74</v>
       </c>
       <c r="B19" s="6">
         <v>0</v>
       </c>
       <c r="C19" s="6">
         <v>0</v>
       </c>
       <c r="D19" s="6">
         <v>0</v>
       </c>
       <c r="E19" s="6" t="s">
         <v>75</v>
       </c>
       <c r="F19" s="9" t="s">
         <v>76</v>
       </c>
       <c r="G19" s="10" t="s">
         <v>40</v>
       </c>
@@ -5717,287 +5717,287 @@
         <v>22</v>
       </c>
       <c r="G20" s="10" t="s">
         <v>33</v>
       </c>
       <c r="H20" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I20" s="6">
         <v>230</v>
       </c>
       <c r="J20" s="10"/>
       <c r="K20" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L20" s="10" t="s">
         <v>27</v>
       </c>
       <c r="M20" s="6" t="s">
         <v>82</v>
       </c>
       <c r="N20" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O20" s="6">
-        <v>1626245.92</v>
+        <v>1489458.83</v>
       </c>
       <c r="P20" s="6"/>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" s="6" t="s">
         <v>83</v>
       </c>
       <c r="B21" s="6">
         <v>0</v>
       </c>
       <c r="C21" s="6">
         <v>0</v>
       </c>
       <c r="D21" s="6">
         <v>0</v>
       </c>
       <c r="E21" s="6" t="s">
         <v>84</v>
       </c>
       <c r="F21" s="9" t="s">
         <v>54</v>
       </c>
       <c r="G21" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H21" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I21" s="6">
         <v>490</v>
       </c>
       <c r="J21" s="10"/>
       <c r="K21" s="6" t="s">
         <v>50</v>
       </c>
       <c r="L21" s="10" t="s">
         <v>35</v>
       </c>
       <c r="M21" s="6" t="s">
         <v>85</v>
       </c>
       <c r="N21" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O21" s="6">
-        <v>1841064.2</v>
+        <v>1686208.01</v>
       </c>
       <c r="P21" s="6"/>
     </row>
     <row r="22" spans="1:16" customHeight="1" ht="65">
       <c r="A22" s="6" t="s">
         <v>86</v>
       </c>
       <c r="B22" s="6">
         <v>0</v>
       </c>
       <c r="C22" s="6">
         <v>0</v>
       </c>
       <c r="D22" s="6">
         <v>0</v>
       </c>
       <c r="E22" s="6" t="s">
         <v>87</v>
       </c>
       <c r="F22" s="9" t="s">
         <v>88</v>
       </c>
       <c r="G22" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H22" s="6" t="s">
         <v>71</v>
       </c>
       <c r="I22" s="6">
         <v>24</v>
       </c>
       <c r="J22" s="10" t="s">
         <v>89</v>
       </c>
       <c r="K22" s="6" t="s">
         <v>41</v>
       </c>
       <c r="L22" s="10" t="s">
         <v>90</v>
       </c>
       <c r="M22" s="6" t="s">
         <v>91</v>
       </c>
       <c r="N22" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O22" s="6">
-        <v>69789.57</v>
+        <v>63919.41</v>
       </c>
       <c r="P22" s="6"/>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" s="6" t="s">
         <v>92</v>
       </c>
       <c r="B23" s="6">
         <v>0</v>
       </c>
       <c r="C23" s="6">
         <v>0</v>
       </c>
       <c r="D23" s="6">
         <v>0</v>
       </c>
       <c r="E23" s="6" t="s">
         <v>93</v>
       </c>
       <c r="F23" s="9" t="s">
         <v>94</v>
       </c>
       <c r="G23" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H23" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I23" s="6">
         <v>27</v>
       </c>
       <c r="J23" s="10" t="s">
         <v>95</v>
       </c>
       <c r="K23" s="6" t="s">
         <v>96</v>
       </c>
       <c r="L23" s="10" t="s">
         <v>94</v>
       </c>
       <c r="M23" s="6" t="s">
         <v>97</v>
       </c>
       <c r="N23" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O23" s="6">
-        <v>40591.89</v>
+        <v>37177.63</v>
       </c>
       <c r="P23" s="6"/>
     </row>
     <row r="24" spans="1:16" customHeight="1" ht="65">
       <c r="A24" s="6" t="s">
         <v>98</v>
       </c>
       <c r="B24" s="6">
         <v>0</v>
       </c>
       <c r="C24" s="6">
         <v>0</v>
       </c>
       <c r="D24" s="6">
         <v>0</v>
       </c>
       <c r="E24" s="6" t="s">
         <v>99</v>
       </c>
       <c r="F24" s="9" t="s">
         <v>54</v>
       </c>
       <c r="G24" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H24" s="6" t="s">
         <v>71</v>
       </c>
       <c r="I24" s="6">
         <v>151</v>
       </c>
       <c r="J24" s="10" t="s">
         <v>100</v>
       </c>
       <c r="K24" s="6" t="s">
         <v>50</v>
       </c>
       <c r="L24" s="10" t="s">
         <v>35</v>
       </c>
       <c r="M24" s="6" t="s">
         <v>101</v>
       </c>
       <c r="N24" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O24" s="6">
-        <v>577446.58</v>
+        <v>528876.38</v>
       </c>
       <c r="P24" s="6"/>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" s="6" t="s">
         <v>102</v>
       </c>
       <c r="B25" s="6">
         <v>0</v>
       </c>
       <c r="C25" s="6">
         <v>0</v>
       </c>
       <c r="D25" s="6">
         <v>0</v>
       </c>
       <c r="E25" s="6" t="s">
         <v>103</v>
       </c>
       <c r="F25" s="9" t="s">
         <v>104</v>
       </c>
       <c r="G25" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H25" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I25" s="6">
         <v>380</v>
       </c>
       <c r="J25" s="10"/>
       <c r="K25" s="6" t="s">
         <v>41</v>
       </c>
       <c r="L25" s="10" t="s">
         <v>104</v>
       </c>
       <c r="M25" s="6" t="s">
         <v>105</v>
       </c>
       <c r="N25" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O25" s="6">
-        <v>2035291.83</v>
+        <v>1864098.82</v>
       </c>
       <c r="P25" s="6"/>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" s="6" t="s">
         <v>106</v>
       </c>
       <c r="B26" s="6">
         <v>0</v>
       </c>
       <c r="C26" s="6">
         <v>0</v>
       </c>
       <c r="D26" s="6">
         <v>0</v>
       </c>
       <c r="E26" s="6" t="s">
         <v>107</v>
       </c>
       <c r="F26" s="9" t="s">
         <v>39</v>
       </c>
       <c r="G26" s="10" t="s">
         <v>40</v>
       </c>
@@ -6091,333 +6091,333 @@
         <v>22</v>
       </c>
       <c r="G28" s="10" t="s">
         <v>33</v>
       </c>
       <c r="H28" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I28" s="6">
         <v>210</v>
       </c>
       <c r="J28" s="10"/>
       <c r="K28" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L28" s="10" t="s">
         <v>27</v>
       </c>
       <c r="M28" s="6" t="s">
         <v>117</v>
       </c>
       <c r="N28" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O28" s="6">
-        <v>1527847.01</v>
+        <v>1399336.42</v>
       </c>
       <c r="P28" s="6"/>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" s="6" t="s">
         <v>118</v>
       </c>
       <c r="B29" s="6">
         <v>0</v>
       </c>
       <c r="C29" s="6">
         <v>0</v>
       </c>
       <c r="D29" s="6">
         <v>0</v>
       </c>
       <c r="E29" s="6" t="s">
         <v>119</v>
       </c>
       <c r="F29" s="9" t="s">
         <v>120</v>
       </c>
       <c r="G29" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H29" s="6" t="s">
         <v>71</v>
       </c>
       <c r="I29" s="6">
         <v>135</v>
       </c>
       <c r="J29" s="10" t="s">
         <v>121</v>
       </c>
       <c r="K29" s="6" t="s">
         <v>41</v>
       </c>
       <c r="L29" s="10" t="s">
         <v>122</v>
       </c>
       <c r="M29" s="6" t="s">
         <v>123</v>
       </c>
       <c r="N29" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O29" s="6">
-        <v>751543.5</v>
+        <v>688329.54</v>
       </c>
       <c r="P29" s="6"/>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" s="6" t="s">
         <v>124</v>
       </c>
       <c r="B30" s="6">
         <v>0</v>
       </c>
       <c r="C30" s="6">
         <v>0</v>
       </c>
       <c r="D30" s="6">
         <v>0</v>
       </c>
       <c r="E30" s="6" t="s">
         <v>125</v>
       </c>
       <c r="F30" s="9" t="s">
         <v>54</v>
       </c>
       <c r="G30" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H30" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I30" s="6">
         <v>209</v>
       </c>
       <c r="J30" s="10"/>
       <c r="K30" s="6" t="s">
         <v>50</v>
       </c>
       <c r="L30" s="10" t="s">
         <v>35</v>
       </c>
       <c r="M30" s="6" t="s">
         <v>126</v>
       </c>
       <c r="N30" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O30" s="6">
-        <v>780573.61</v>
+        <v>714918</v>
       </c>
       <c r="P30" s="6"/>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" s="6" t="s">
         <v>127</v>
       </c>
       <c r="B31" s="6">
         <v>0</v>
       </c>
       <c r="C31" s="6">
         <v>0</v>
       </c>
       <c r="D31" s="6">
         <v>0</v>
       </c>
       <c r="E31" s="6" t="s">
         <v>128</v>
       </c>
       <c r="F31" s="9" t="s">
         <v>54</v>
       </c>
       <c r="G31" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H31" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I31" s="6">
         <v>151</v>
       </c>
       <c r="J31" s="10"/>
       <c r="K31" s="6" t="s">
         <v>50</v>
       </c>
       <c r="L31" s="10" t="s">
         <v>35</v>
       </c>
       <c r="M31" s="6" t="s">
         <v>129</v>
       </c>
       <c r="N31" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O31" s="6">
-        <v>721520.42</v>
+        <v>660831.88</v>
       </c>
       <c r="P31" s="6"/>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" s="6" t="s">
         <v>130</v>
       </c>
       <c r="B32" s="6">
         <v>0</v>
       </c>
       <c r="C32" s="6">
         <v>0</v>
       </c>
       <c r="D32" s="6">
         <v>0</v>
       </c>
       <c r="E32" s="6" t="s">
         <v>131</v>
       </c>
       <c r="F32" s="9" t="s">
         <v>54</v>
       </c>
       <c r="G32" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H32" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I32" s="6">
         <v>219</v>
       </c>
       <c r="J32" s="10"/>
       <c r="K32" s="6" t="s">
         <v>50</v>
       </c>
       <c r="L32" s="10" t="s">
         <v>35</v>
       </c>
       <c r="M32" s="6" t="s">
         <v>132</v>
       </c>
       <c r="N32" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O32" s="6">
-        <v>1023226.66</v>
+        <v>937160.82</v>
       </c>
       <c r="P32" s="6"/>
     </row>
     <row r="33" spans="1:16" customHeight="1" ht="65">
       <c r="A33" s="6" t="s">
         <v>133</v>
       </c>
       <c r="B33" s="6">
         <v>1</v>
       </c>
       <c r="C33" s="6">
         <v>1</v>
       </c>
       <c r="D33" s="6">
         <v>0</v>
       </c>
       <c r="E33" s="6" t="s">
         <v>134</v>
       </c>
       <c r="F33" s="9" t="s">
         <v>135</v>
       </c>
       <c r="G33" s="10" t="s">
         <v>136</v>
       </c>
       <c r="H33" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I33" s="6">
         <v>65</v>
       </c>
       <c r="J33" s="10" t="s">
         <v>137</v>
       </c>
       <c r="K33" s="6" t="s">
         <v>138</v>
       </c>
       <c r="L33" s="10" t="s">
         <v>27</v>
       </c>
       <c r="M33" s="6" t="s">
         <v>139</v>
       </c>
       <c r="N33" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O33" s="6">
-        <v>76310</v>
+        <v>76309.98</v>
       </c>
       <c r="P33" s="6"/>
     </row>
     <row r="34" spans="1:16" customHeight="1" ht="65">
       <c r="A34" s="6" t="s">
         <v>140</v>
       </c>
       <c r="B34" s="6">
         <v>1</v>
       </c>
       <c r="C34" s="6">
         <v>1</v>
       </c>
       <c r="D34" s="6">
         <v>0</v>
       </c>
       <c r="E34" s="6" t="s">
         <v>141</v>
       </c>
       <c r="F34" s="9" t="s">
         <v>59</v>
       </c>
       <c r="G34" s="10" t="s">
         <v>33</v>
       </c>
       <c r="H34" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I34" s="6">
         <v>800</v>
       </c>
       <c r="J34" s="10" t="s">
         <v>142</v>
       </c>
       <c r="K34" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L34" s="10" t="s">
         <v>64</v>
       </c>
       <c r="M34" s="6" t="s">
         <v>143</v>
       </c>
       <c r="N34" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O34" s="6">
-        <v>3863196.48</v>
+        <v>3538255.63</v>
       </c>
       <c r="P34" s="6"/>
     </row>
     <row r="35" spans="1:16" customHeight="1" ht="65">
       <c r="A35" s="6" t="s">
         <v>144</v>
       </c>
       <c r="B35" s="6">
         <v>0</v>
       </c>
       <c r="C35" s="6">
         <v>0</v>
       </c>
       <c r="D35" s="6">
         <v>0</v>
       </c>
       <c r="E35" s="6" t="s">
         <v>145</v>
       </c>
       <c r="F35" s="9" t="s">
         <v>88</v>
       </c>
       <c r="G35" s="10" t="s">
         <v>40</v>
       </c>
@@ -6465,239 +6465,239 @@
         <v>54</v>
       </c>
       <c r="G36" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H36" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I36" s="6">
         <v>715</v>
       </c>
       <c r="J36" s="10"/>
       <c r="K36" s="6" t="s">
         <v>50</v>
       </c>
       <c r="L36" s="10" t="s">
         <v>35</v>
       </c>
       <c r="M36" s="6" t="s">
         <v>150</v>
       </c>
       <c r="N36" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O36" s="6">
-        <v>2900704.57</v>
+        <v>2656719.85</v>
       </c>
       <c r="P36" s="6"/>
     </row>
     <row r="37" spans="1:16" customHeight="1" ht="65">
       <c r="A37" s="6" t="s">
         <v>151</v>
       </c>
       <c r="B37" s="6">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C37" s="6">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="D37" s="6">
         <v>0</v>
       </c>
       <c r="E37" s="6" t="s">
         <v>152</v>
       </c>
       <c r="F37" s="9" t="s">
         <v>153</v>
       </c>
       <c r="G37" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H37" s="6" t="s">
         <v>71</v>
       </c>
       <c r="I37" s="6">
         <v>7.5</v>
       </c>
       <c r="J37" s="10" t="s">
         <v>154</v>
       </c>
       <c r="K37" s="6" t="s">
         <v>41</v>
       </c>
       <c r="L37" s="10" t="s">
         <v>153</v>
       </c>
       <c r="M37" s="6" t="s">
         <v>155</v>
       </c>
       <c r="N37" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O37" s="6">
-        <v>46209.88</v>
+        <v>42323.06</v>
       </c>
       <c r="P37" s="6"/>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" s="6" t="s">
         <v>156</v>
       </c>
       <c r="B38" s="6">
         <v>0</v>
       </c>
       <c r="C38" s="6">
         <v>0</v>
       </c>
       <c r="D38" s="6">
         <v>0</v>
       </c>
       <c r="E38" s="6" t="s">
         <v>157</v>
       </c>
       <c r="F38" s="9" t="s">
         <v>54</v>
       </c>
       <c r="G38" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H38" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I38" s="6">
         <v>1200</v>
       </c>
       <c r="J38" s="10"/>
       <c r="K38" s="6" t="s">
         <v>50</v>
       </c>
       <c r="L38" s="10" t="s">
         <v>35</v>
       </c>
       <c r="M38" s="6" t="s">
         <v>158</v>
       </c>
       <c r="N38" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O38" s="6">
-        <v>3609468.56</v>
+        <v>3305867.97</v>
       </c>
       <c r="P38" s="6"/>
     </row>
     <row r="39" spans="1:16" customHeight="1" ht="65">
       <c r="A39" s="6" t="s">
         <v>159</v>
       </c>
       <c r="B39" s="6">
         <v>0</v>
       </c>
       <c r="C39" s="6">
         <v>0</v>
       </c>
       <c r="D39" s="6">
         <v>0</v>
       </c>
       <c r="E39" s="6" t="s">
         <v>160</v>
       </c>
       <c r="F39" s="9" t="s">
         <v>59</v>
       </c>
       <c r="G39" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H39" s="6" t="s">
         <v>71</v>
       </c>
       <c r="I39" s="6">
         <v>344.5</v>
       </c>
       <c r="J39" s="10" t="s">
         <v>161</v>
       </c>
       <c r="K39" s="6" t="s">
         <v>162</v>
       </c>
       <c r="L39" s="10" t="s">
         <v>64</v>
       </c>
       <c r="M39" s="6" t="s">
         <v>163</v>
       </c>
       <c r="N39" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O39" s="6">
-        <v>1433973.88</v>
+        <v>1355676.35</v>
       </c>
       <c r="P39" s="6"/>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" s="6" t="s">
         <v>164</v>
       </c>
       <c r="B40" s="6">
         <v>0</v>
       </c>
       <c r="C40" s="6">
         <v>0</v>
       </c>
       <c r="D40" s="6">
         <v>0</v>
       </c>
       <c r="E40" s="6" t="s">
         <v>165</v>
       </c>
       <c r="F40" s="9" t="s">
         <v>54</v>
       </c>
       <c r="G40" s="10" t="s">
         <v>33</v>
       </c>
       <c r="H40" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I40" s="6">
         <v>1825</v>
       </c>
       <c r="J40" s="10"/>
       <c r="K40" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L40" s="10" t="s">
         <v>35</v>
       </c>
       <c r="M40" s="6" t="s">
         <v>166</v>
       </c>
       <c r="N40" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O40" s="6">
-        <v>9051328.59</v>
+        <v>8290002.99</v>
       </c>
       <c r="P40" s="6"/>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" s="6" t="s">
         <v>167</v>
       </c>
       <c r="B41" s="6">
         <v>0</v>
       </c>
       <c r="C41" s="6">
         <v>0</v>
       </c>
       <c r="D41" s="6">
         <v>0</v>
       </c>
       <c r="E41" s="6" t="s">
         <v>168</v>
       </c>
       <c r="F41" s="9" t="s">
         <v>169</v>
       </c>
       <c r="G41" s="10" t="s">
         <v>40</v>
       </c>
@@ -6706,230 +6706,230 @@
       </c>
       <c r="I41" s="6">
         <v>210</v>
       </c>
       <c r="J41" s="10"/>
       <c r="K41" s="6" t="s">
         <v>41</v>
       </c>
       <c r="L41" s="10" t="s">
         <v>169</v>
       </c>
       <c r="M41" s="6" t="s">
         <v>170</v>
       </c>
       <c r="N41" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O41" s="6"/>
       <c r="P41" s="6"/>
     </row>
     <row r="42" spans="1:16" customHeight="1" ht="65">
       <c r="A42" s="6" t="s">
         <v>171</v>
       </c>
       <c r="B42" s="6">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="C42" s="6">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D42" s="6">
         <v>0</v>
       </c>
       <c r="E42" s="6" t="s">
         <v>172</v>
       </c>
       <c r="F42" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H42" s="6" t="s">
         <v>71</v>
       </c>
       <c r="I42" s="6">
         <v>180</v>
       </c>
       <c r="J42" s="10" t="s">
         <v>173</v>
       </c>
       <c r="K42" s="6" t="s">
         <v>162</v>
       </c>
       <c r="L42" s="10" t="s">
         <v>27</v>
       </c>
       <c r="M42" s="6" t="s">
         <v>174</v>
       </c>
       <c r="N42" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O42" s="6">
-        <v>521248.15</v>
+        <v>497413.26</v>
       </c>
       <c r="P42" s="6"/>
     </row>
     <row r="43" spans="1:16" customHeight="1" ht="65">
       <c r="A43" s="6" t="s">
         <v>175</v>
       </c>
       <c r="B43" s="6">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="C43" s="6">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D43" s="6">
         <v>0</v>
       </c>
       <c r="E43" s="6" t="s">
         <v>176</v>
       </c>
       <c r="F43" s="9" t="s">
         <v>59</v>
       </c>
       <c r="G43" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H43" s="6" t="s">
         <v>71</v>
       </c>
       <c r="I43" s="6">
         <v>236</v>
       </c>
       <c r="J43" s="10" t="s">
         <v>177</v>
       </c>
       <c r="K43" s="6" t="s">
         <v>162</v>
       </c>
       <c r="L43" s="10" t="s">
         <v>64</v>
       </c>
       <c r="M43" s="6" t="s">
         <v>178</v>
       </c>
       <c r="N43" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O43" s="6">
-        <v>1162490.85</v>
+        <v>1098996.45</v>
       </c>
       <c r="P43" s="6"/>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" s="6" t="s">
         <v>179</v>
       </c>
       <c r="B44" s="6">
         <v>0</v>
       </c>
       <c r="C44" s="6">
         <v>0</v>
       </c>
       <c r="D44" s="6">
         <v>0</v>
       </c>
       <c r="E44" s="6" t="s">
         <v>180</v>
       </c>
       <c r="F44" s="9" t="s">
         <v>88</v>
       </c>
       <c r="G44" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H44" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I44" s="6">
         <v>349</v>
       </c>
       <c r="J44" s="10"/>
       <c r="K44" s="6" t="s">
         <v>41</v>
       </c>
       <c r="L44" s="10" t="s">
         <v>90</v>
       </c>
       <c r="M44" s="6" t="s">
         <v>181</v>
       </c>
       <c r="N44" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O44" s="6">
-        <v>2158887.43</v>
+        <v>1977299.45</v>
       </c>
       <c r="P44" s="6"/>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" s="6" t="s">
         <v>182</v>
       </c>
       <c r="B45" s="6">
         <v>0</v>
       </c>
       <c r="C45" s="6">
         <v>0</v>
       </c>
       <c r="D45" s="6">
         <v>0</v>
       </c>
       <c r="E45" s="6" t="s">
         <v>183</v>
       </c>
       <c r="F45" s="9" t="s">
         <v>88</v>
       </c>
       <c r="G45" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H45" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I45" s="6">
         <v>190</v>
       </c>
       <c r="J45" s="10"/>
       <c r="K45" s="6" t="s">
         <v>41</v>
       </c>
       <c r="L45" s="10" t="s">
         <v>90</v>
       </c>
       <c r="M45" s="6" t="s">
         <v>184</v>
       </c>
       <c r="N45" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O45" s="6">
-        <v>1407660.44</v>
+        <v>1289259.29</v>
       </c>
       <c r="P45" s="6"/>
     </row>
     <row r="46" spans="1:16" customHeight="1" ht="65">
       <c r="A46" s="6" t="s">
         <v>185</v>
       </c>
       <c r="B46" s="6">
         <v>0</v>
       </c>
       <c r="C46" s="6">
         <v>0</v>
       </c>
       <c r="D46" s="6">
         <v>0</v>
       </c>
       <c r="E46" s="6" t="s">
         <v>186</v>
       </c>
       <c r="F46" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="10" t="s">
         <v>187</v>
       </c>
@@ -6979,51 +6979,51 @@
       <c r="G47" s="10" t="s">
         <v>33</v>
       </c>
       <c r="H47" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I47" s="6">
         <v>438</v>
       </c>
       <c r="J47" s="10" t="s">
         <v>192</v>
       </c>
       <c r="K47" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L47" s="10" t="s">
         <v>64</v>
       </c>
       <c r="M47" s="6" t="s">
         <v>193</v>
       </c>
       <c r="N47" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O47" s="6">
-        <v>1853508.78</v>
+        <v>1697605.94</v>
       </c>
       <c r="P47" s="6"/>
     </row>
     <row r="48" spans="1:16" customHeight="1" ht="65">
       <c r="A48" s="6" t="s">
         <v>194</v>
       </c>
       <c r="B48" s="6">
         <v>0</v>
       </c>
       <c r="C48" s="6">
         <v>0</v>
       </c>
       <c r="D48" s="6">
         <v>0</v>
       </c>
       <c r="E48" s="6" t="s">
         <v>195</v>
       </c>
       <c r="F48" s="9" t="s">
         <v>120</v>
       </c>
       <c r="G48" s="10" t="s">
         <v>40</v>
       </c>
@@ -7349,51 +7349,51 @@
       <c r="G55" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H55" s="6" t="s">
         <v>71</v>
       </c>
       <c r="I55" s="6">
         <v>360</v>
       </c>
       <c r="J55" s="10" t="s">
         <v>226</v>
       </c>
       <c r="K55" s="6" t="s">
         <v>162</v>
       </c>
       <c r="L55" s="10" t="s">
         <v>64</v>
       </c>
       <c r="M55" s="6" t="s">
         <v>227</v>
       </c>
       <c r="N55" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O55" s="6">
-        <v>1525191.21</v>
+        <v>1441902.06</v>
       </c>
       <c r="P55" s="6"/>
     </row>
     <row r="56" spans="1:16" customHeight="1" ht="65">
       <c r="A56" s="6" t="s">
         <v>228</v>
       </c>
       <c r="B56" s="6">
         <v>0</v>
       </c>
       <c r="C56" s="6">
         <v>0</v>
       </c>
       <c r="D56" s="6">
         <v>0</v>
       </c>
       <c r="E56" s="6" t="s">
         <v>229</v>
       </c>
       <c r="F56" s="9" t="s">
         <v>88</v>
       </c>
       <c r="G56" s="10" t="s">
         <v>40</v>
       </c>
@@ -7443,291 +7443,291 @@
       <c r="G57" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H57" s="6" t="s">
         <v>71</v>
       </c>
       <c r="I57" s="6">
         <v>187</v>
       </c>
       <c r="J57" s="10" t="s">
         <v>235</v>
       </c>
       <c r="K57" s="6" t="s">
         <v>162</v>
       </c>
       <c r="L57" s="10" t="s">
         <v>27</v>
       </c>
       <c r="M57" s="6" t="s">
         <v>236</v>
       </c>
       <c r="N57" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O57" s="6">
-        <v>535365.24</v>
+        <v>510871.75</v>
       </c>
       <c r="P57" s="6"/>
     </row>
     <row r="58" spans="1:16" customHeight="1" ht="65">
       <c r="A58" s="6" t="s">
         <v>237</v>
       </c>
       <c r="B58" s="6">
         <v>0</v>
       </c>
       <c r="C58" s="6">
         <v>0</v>
       </c>
       <c r="D58" s="6">
         <v>0</v>
       </c>
       <c r="E58" s="6" t="s">
         <v>238</v>
       </c>
       <c r="F58" s="9" t="s">
         <v>54</v>
       </c>
       <c r="G58" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H58" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I58" s="6">
         <v>253</v>
       </c>
       <c r="J58" s="10" t="s">
         <v>239</v>
       </c>
       <c r="K58" s="6" t="s">
         <v>50</v>
       </c>
       <c r="L58" s="10" t="s">
         <v>35</v>
       </c>
       <c r="M58" s="6" t="s">
         <v>240</v>
       </c>
       <c r="N58" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O58" s="6">
-        <v>973361.45</v>
+        <v>891490.11</v>
       </c>
       <c r="P58" s="6"/>
     </row>
     <row r="59" spans="1:16" customHeight="1" ht="65">
       <c r="A59" s="6" t="s">
         <v>241</v>
       </c>
       <c r="B59" s="6">
         <v>0</v>
       </c>
       <c r="C59" s="6">
         <v>0</v>
       </c>
       <c r="D59" s="6">
         <v>0</v>
       </c>
       <c r="E59" s="6" t="s">
         <v>242</v>
       </c>
       <c r="F59" s="9" t="s">
         <v>54</v>
       </c>
       <c r="G59" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H59" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I59" s="6">
         <v>243</v>
       </c>
       <c r="J59" s="10" t="s">
         <v>243</v>
       </c>
       <c r="K59" s="6" t="s">
         <v>50</v>
       </c>
       <c r="L59" s="10" t="s">
         <v>35</v>
       </c>
       <c r="M59" s="6" t="s">
         <v>244</v>
       </c>
       <c r="N59" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O59" s="6">
-        <v>937745.22</v>
+        <v>858869.33</v>
       </c>
       <c r="P59" s="6"/>
     </row>
     <row r="60" spans="1:16" customHeight="1" ht="65">
       <c r="A60" s="6" t="s">
         <v>245</v>
       </c>
       <c r="B60" s="6">
         <v>0</v>
       </c>
       <c r="C60" s="6">
         <v>0</v>
       </c>
       <c r="D60" s="6">
         <v>0</v>
       </c>
       <c r="E60" s="6" t="s">
         <v>246</v>
       </c>
       <c r="F60" s="9" t="s">
         <v>59</v>
       </c>
       <c r="G60" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H60" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I60" s="6">
         <v>150</v>
       </c>
       <c r="J60" s="10" t="s">
         <v>247</v>
       </c>
       <c r="K60" s="6" t="s">
         <v>162</v>
       </c>
       <c r="L60" s="10" t="s">
         <v>248</v>
       </c>
       <c r="M60" s="6" t="s">
         <v>249</v>
       </c>
       <c r="N60" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O60" s="6">
-        <v>604276.67</v>
+        <v>575292.27</v>
       </c>
       <c r="P60" s="6"/>
     </row>
     <row r="61" spans="1:16" customHeight="1" ht="65">
       <c r="A61" s="6" t="s">
         <v>250</v>
       </c>
       <c r="B61" s="6">
         <v>0</v>
       </c>
       <c r="C61" s="6">
         <v>0</v>
       </c>
       <c r="D61" s="6">
         <v>0</v>
       </c>
       <c r="E61" s="6" t="s">
         <v>251</v>
       </c>
       <c r="F61" s="9" t="s">
         <v>252</v>
       </c>
       <c r="G61" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H61" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I61" s="6">
         <v>91</v>
       </c>
       <c r="J61" s="10" t="s">
         <v>253</v>
       </c>
       <c r="K61" s="6" t="s">
         <v>254</v>
       </c>
       <c r="L61" s="10" t="s">
         <v>252</v>
       </c>
       <c r="M61" s="6" t="s">
         <v>255</v>
       </c>
       <c r="N61" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O61" s="6">
-        <v>538461.45</v>
+        <v>493170.2</v>
       </c>
       <c r="P61" s="6"/>
     </row>
     <row r="62" spans="1:16" customHeight="1" ht="65">
       <c r="A62" s="6" t="s">
         <v>256</v>
       </c>
       <c r="B62" s="6">
         <v>0</v>
       </c>
       <c r="C62" s="6">
         <v>0</v>
       </c>
       <c r="D62" s="6">
         <v>0</v>
       </c>
       <c r="E62" s="6" t="s">
         <v>257</v>
       </c>
       <c r="F62" s="9" t="s">
         <v>54</v>
       </c>
       <c r="G62" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H62" s="6" t="s">
         <v>71</v>
       </c>
       <c r="I62" s="6">
         <v>74</v>
       </c>
       <c r="J62" s="10" t="s">
         <v>258</v>
       </c>
       <c r="K62" s="6" t="s">
         <v>50</v>
       </c>
       <c r="L62" s="10" t="s">
         <v>35</v>
       </c>
       <c r="M62" s="6" t="s">
         <v>259</v>
       </c>
       <c r="N62" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O62" s="6">
-        <v>380685.35</v>
+        <v>348665.07</v>
       </c>
       <c r="P62" s="6"/>
     </row>
     <row r="63" spans="1:16" customHeight="1" ht="65">
       <c r="A63" s="6" t="s">
         <v>260</v>
       </c>
       <c r="B63" s="6">
         <v>0</v>
       </c>
       <c r="C63" s="6">
         <v>0</v>
       </c>
       <c r="D63" s="6">
         <v>0</v>
       </c>
       <c r="E63" s="6" t="s">
         <v>261</v>
       </c>
       <c r="F63" s="9" t="s">
         <v>59</v>
       </c>
       <c r="G63" s="10" t="s">
         <v>40</v>
       </c>
@@ -7775,195 +7775,195 @@
         <v>54</v>
       </c>
       <c r="G64" s="10" t="s">
         <v>33</v>
       </c>
       <c r="H64" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I64" s="6">
         <v>1850</v>
       </c>
       <c r="J64" s="10"/>
       <c r="K64" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L64" s="10" t="s">
         <v>35</v>
       </c>
       <c r="M64" s="6" t="s">
         <v>266</v>
       </c>
       <c r="N64" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O64" s="6">
-        <v>7358431.09</v>
+        <v>6739498.87</v>
       </c>
       <c r="P64" s="6"/>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" s="6" t="s">
         <v>267</v>
       </c>
       <c r="B65" s="6">
         <v>0</v>
       </c>
       <c r="C65" s="6">
         <v>0</v>
       </c>
       <c r="D65" s="6">
         <v>0</v>
       </c>
       <c r="E65" s="6" t="s">
         <v>268</v>
       </c>
       <c r="F65" s="9" t="s">
         <v>32</v>
       </c>
       <c r="G65" s="10" t="s">
         <v>33</v>
       </c>
       <c r="H65" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I65" s="6">
         <v>800</v>
       </c>
       <c r="J65" s="10" t="s">
         <v>269</v>
       </c>
       <c r="K65" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L65" s="10" t="s">
         <v>35</v>
       </c>
       <c r="M65" s="6" t="s">
         <v>270</v>
       </c>
       <c r="N65" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O65" s="6">
-        <v>3093159.42</v>
+        <v>2832987.86</v>
       </c>
       <c r="P65" s="6"/>
     </row>
     <row r="66" spans="1:16" customHeight="1" ht="65">
       <c r="A66" s="6" t="s">
         <v>271</v>
       </c>
       <c r="B66" s="6">
         <v>0</v>
       </c>
       <c r="C66" s="6">
         <v>0</v>
       </c>
       <c r="D66" s="6">
         <v>0</v>
       </c>
       <c r="E66" s="6" t="s">
         <v>272</v>
       </c>
       <c r="F66" s="9" t="s">
         <v>59</v>
       </c>
       <c r="G66" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H66" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I66" s="6">
         <v>1190</v>
       </c>
       <c r="J66" s="10" t="s">
         <v>273</v>
       </c>
       <c r="K66" s="6" t="s">
         <v>162</v>
       </c>
       <c r="L66" s="10" t="s">
         <v>64</v>
       </c>
       <c r="M66" s="6" t="s">
         <v>274</v>
       </c>
       <c r="N66" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O66" s="6">
-        <v>7416373.25</v>
+        <v>7012136.96</v>
       </c>
       <c r="P66" s="6"/>
     </row>
     <row r="67" spans="1:16" customHeight="1" ht="65">
       <c r="A67" s="6" t="s">
         <v>275</v>
       </c>
       <c r="B67" s="6">
         <v>0</v>
       </c>
       <c r="C67" s="6">
         <v>0</v>
       </c>
       <c r="D67" s="6">
         <v>0</v>
       </c>
       <c r="E67" s="6" t="s">
         <v>276</v>
       </c>
       <c r="F67" s="9" t="s">
         <v>252</v>
       </c>
       <c r="G67" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H67" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I67" s="6">
         <v>37</v>
       </c>
       <c r="J67" s="10" t="s">
         <v>277</v>
       </c>
       <c r="K67" s="6" t="s">
         <v>254</v>
       </c>
       <c r="L67" s="10" t="s">
         <v>252</v>
       </c>
       <c r="M67" s="6" t="s">
         <v>278</v>
       </c>
       <c r="N67" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O67" s="6">
-        <v>159625.28</v>
+        <v>146198.81</v>
       </c>
       <c r="P67" s="6"/>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" s="6" t="s">
         <v>279</v>
       </c>
       <c r="B68" s="6">
         <v>0</v>
       </c>
       <c r="C68" s="6">
         <v>0</v>
       </c>
       <c r="D68" s="6">
         <v>0</v>
       </c>
       <c r="E68" s="6" t="s">
         <v>280</v>
       </c>
       <c r="F68" s="9" t="s">
         <v>104</v>
       </c>
       <c r="G68" s="10" t="s">
         <v>40</v>
       </c>
@@ -8151,51 +8151,51 @@
       <c r="G72" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H72" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I72" s="6">
         <v>203</v>
       </c>
       <c r="J72" s="10" t="s">
         <v>297</v>
       </c>
       <c r="K72" s="6" t="s">
         <v>41</v>
       </c>
       <c r="L72" s="10" t="s">
         <v>104</v>
       </c>
       <c r="M72" s="6" t="s">
         <v>298</v>
       </c>
       <c r="N72" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O72" s="6">
-        <v>932110.17</v>
+        <v>853708.48</v>
       </c>
       <c r="P72" s="6"/>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" s="6" t="s">
         <v>299</v>
       </c>
       <c r="B73" s="6">
         <v>0</v>
       </c>
       <c r="C73" s="6">
         <v>0</v>
       </c>
       <c r="D73" s="6">
         <v>0</v>
       </c>
       <c r="E73" s="6" t="s">
         <v>300</v>
       </c>
       <c r="F73" s="9" t="s">
         <v>104</v>
       </c>
       <c r="G73" s="10" t="s">
         <v>40</v>
       </c>
@@ -8291,241 +8291,241 @@
       <c r="G75" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H75" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I75" s="6">
         <v>198</v>
       </c>
       <c r="J75" s="10" t="s">
         <v>309</v>
       </c>
       <c r="K75" s="6" t="s">
         <v>162</v>
       </c>
       <c r="L75" s="10" t="s">
         <v>64</v>
       </c>
       <c r="M75" s="6" t="s">
         <v>310</v>
       </c>
       <c r="N75" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O75" s="6">
-        <v>835625.49</v>
+        <v>789981.23</v>
       </c>
       <c r="P75" s="6"/>
     </row>
     <row r="76" spans="1:16" customHeight="1" ht="65">
       <c r="A76" s="6" t="s">
         <v>311</v>
       </c>
       <c r="B76" s="6">
         <v>0</v>
       </c>
       <c r="C76" s="6">
         <v>0</v>
       </c>
       <c r="D76" s="6">
         <v>0</v>
       </c>
       <c r="E76" s="6" t="s">
         <v>312</v>
       </c>
       <c r="F76" s="9" t="s">
         <v>54</v>
       </c>
       <c r="G76" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H76" s="6" t="s">
         <v>71</v>
       </c>
       <c r="I76" s="6">
         <v>110</v>
       </c>
       <c r="J76" s="10" t="s">
         <v>313</v>
       </c>
       <c r="K76" s="6" t="s">
         <v>50</v>
       </c>
       <c r="L76" s="10" t="s">
         <v>35</v>
       </c>
       <c r="M76" s="6" t="s">
         <v>314</v>
       </c>
       <c r="N76" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O76" s="6">
-        <v>536544.38</v>
+        <v>491414.64</v>
       </c>
       <c r="P76" s="6"/>
     </row>
     <row r="77" spans="1:16" customHeight="1" ht="65">
       <c r="A77" s="6" t="s">
         <v>315</v>
       </c>
       <c r="B77" s="6">
         <v>0</v>
       </c>
       <c r="C77" s="6">
         <v>0</v>
       </c>
       <c r="D77" s="6">
         <v>0</v>
       </c>
       <c r="E77" s="6" t="s">
         <v>316</v>
       </c>
       <c r="F77" s="9" t="s">
         <v>59</v>
       </c>
       <c r="G77" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H77" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I77" s="6">
         <v>155</v>
       </c>
       <c r="J77" s="10" t="s">
         <v>317</v>
       </c>
       <c r="K77" s="6" t="s">
         <v>162</v>
       </c>
       <c r="L77" s="10" t="s">
         <v>248</v>
       </c>
       <c r="M77" s="6" t="s">
         <v>318</v>
       </c>
       <c r="N77" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O77" s="6">
-        <v>612108.64</v>
+        <v>583013.95</v>
       </c>
       <c r="P77" s="6"/>
     </row>
     <row r="78" spans="1:16" customHeight="1" ht="65">
       <c r="A78" s="6" t="s">
         <v>319</v>
       </c>
       <c r="B78" s="6">
         <v>0</v>
       </c>
       <c r="C78" s="6">
         <v>0</v>
       </c>
       <c r="D78" s="6">
         <v>0</v>
       </c>
       <c r="E78" s="6" t="s">
         <v>320</v>
       </c>
       <c r="F78" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H78" s="6" t="s">
         <v>71</v>
       </c>
       <c r="I78" s="6">
         <v>92.6</v>
       </c>
       <c r="J78" s="10" t="s">
         <v>321</v>
       </c>
       <c r="K78" s="6" t="s">
         <v>162</v>
       </c>
       <c r="L78" s="10" t="s">
         <v>27</v>
       </c>
       <c r="M78" s="6" t="s">
         <v>322</v>
       </c>
       <c r="N78" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O78" s="6">
-        <v>355644.14</v>
+        <v>339484.9</v>
       </c>
       <c r="P78" s="6"/>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" s="6" t="s">
         <v>323</v>
       </c>
       <c r="B79" s="6">
         <v>0</v>
       </c>
       <c r="C79" s="6">
         <v>0</v>
       </c>
       <c r="D79" s="6">
         <v>0</v>
       </c>
       <c r="E79" s="6" t="s">
         <v>324</v>
       </c>
       <c r="F79" s="9" t="s">
         <v>54</v>
       </c>
       <c r="G79" s="10" t="s">
         <v>33</v>
       </c>
       <c r="H79" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I79" s="6">
         <v>2010</v>
       </c>
       <c r="J79" s="10"/>
       <c r="K79" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L79" s="10" t="s">
         <v>35</v>
       </c>
       <c r="M79" s="6" t="s">
         <v>325</v>
       </c>
       <c r="N79" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O79" s="6">
-        <v>9877565.47</v>
+        <v>9046743.29</v>
       </c>
       <c r="P79" s="6"/>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" s="6" t="s">
         <v>326</v>
       </c>
       <c r="B80" s="6">
         <v>0</v>
       </c>
       <c r="C80" s="6">
         <v>0</v>
       </c>
       <c r="D80" s="6">
         <v>0</v>
       </c>
       <c r="E80" s="6" t="s">
         <v>327</v>
       </c>
       <c r="F80" s="9" t="s">
         <v>328</v>
       </c>
       <c r="G80" s="10" t="s">
         <v>40</v>
       </c>
@@ -8575,97 +8575,97 @@
       <c r="G81" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H81" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I81" s="6">
         <v>231</v>
       </c>
       <c r="J81" s="10" t="s">
         <v>334</v>
       </c>
       <c r="K81" s="6" t="s">
         <v>50</v>
       </c>
       <c r="L81" s="10" t="s">
         <v>35</v>
       </c>
       <c r="M81" s="6" t="s">
         <v>335</v>
       </c>
       <c r="N81" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O81" s="6">
-        <v>1105716.81</v>
+        <v>1012712.71</v>
       </c>
       <c r="P81" s="6"/>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" s="6" t="s">
         <v>336</v>
       </c>
       <c r="B82" s="6">
         <v>0</v>
       </c>
       <c r="C82" s="6">
         <v>0</v>
       </c>
       <c r="D82" s="6">
         <v>0</v>
       </c>
       <c r="E82" s="6" t="s">
         <v>337</v>
       </c>
       <c r="F82" s="9" t="s">
         <v>120</v>
       </c>
       <c r="G82" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H82" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I82" s="6">
         <v>440</v>
       </c>
       <c r="J82" s="10"/>
       <c r="K82" s="6" t="s">
         <v>41</v>
       </c>
       <c r="L82" s="10" t="s">
         <v>338</v>
       </c>
       <c r="M82" s="6" t="s">
         <v>339</v>
       </c>
       <c r="N82" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O82" s="6">
-        <v>4159996.61</v>
+        <v>3810089.65</v>
       </c>
       <c r="P82" s="6"/>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" s="6" t="s">
         <v>340</v>
       </c>
       <c r="B83" s="6">
         <v>0</v>
       </c>
       <c r="C83" s="6">
         <v>0</v>
       </c>
       <c r="D83" s="6">
         <v>0</v>
       </c>
       <c r="E83" s="6" t="s">
         <v>341</v>
       </c>
       <c r="F83" s="9" t="s">
         <v>94</v>
       </c>
       <c r="G83" s="10" t="s">
         <v>40</v>
       </c>
@@ -8853,475 +8853,475 @@
       <c r="G87" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H87" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I87" s="6">
         <v>19</v>
       </c>
       <c r="J87" s="10" t="s">
         <v>358</v>
       </c>
       <c r="K87" s="6" t="s">
         <v>96</v>
       </c>
       <c r="L87" s="10" t="s">
         <v>76</v>
       </c>
       <c r="M87" s="6" t="s">
         <v>359</v>
       </c>
       <c r="N87" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O87" s="6">
-        <v>34657.41</v>
+        <v>31742.29</v>
       </c>
       <c r="P87" s="6"/>
     </row>
     <row r="88" spans="1:16" customHeight="1" ht="65">
       <c r="A88" s="6" t="s">
         <v>360</v>
       </c>
       <c r="B88" s="6">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="C88" s="6">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D88" s="6">
         <v>0</v>
       </c>
       <c r="E88" s="6" t="s">
         <v>361</v>
       </c>
       <c r="F88" s="9" t="s">
         <v>59</v>
       </c>
       <c r="G88" s="10" t="s">
         <v>33</v>
       </c>
       <c r="H88" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I88" s="6">
         <v>710</v>
       </c>
       <c r="J88" s="10" t="s">
         <v>362</v>
       </c>
       <c r="K88" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L88" s="10" t="s">
         <v>64</v>
       </c>
       <c r="M88" s="6" t="s">
         <v>363</v>
       </c>
       <c r="N88" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O88" s="6">
-        <v>3362326.92</v>
+        <v>3079514.94</v>
       </c>
       <c r="P88" s="6"/>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" s="6" t="s">
         <v>364</v>
       </c>
       <c r="B89" s="6">
         <v>0</v>
       </c>
       <c r="C89" s="6">
         <v>0</v>
       </c>
       <c r="D89" s="6">
         <v>0</v>
       </c>
       <c r="E89" s="6" t="s">
         <v>365</v>
       </c>
       <c r="F89" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G89" s="10" t="s">
         <v>33</v>
       </c>
       <c r="H89" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I89" s="6">
         <v>180</v>
       </c>
       <c r="J89" s="10"/>
       <c r="K89" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L89" s="10" t="s">
         <v>27</v>
       </c>
       <c r="M89" s="6" t="s">
         <v>366</v>
       </c>
       <c r="N89" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O89" s="6">
-        <v>1253552.08</v>
+        <v>1148113.15</v>
       </c>
       <c r="P89" s="6"/>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" s="6" t="s">
         <v>367</v>
       </c>
       <c r="B90" s="6">
         <v>0</v>
       </c>
       <c r="C90" s="6">
         <v>0</v>
       </c>
       <c r="D90" s="6">
         <v>0</v>
       </c>
       <c r="E90" s="6" t="s">
         <v>368</v>
       </c>
       <c r="F90" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G90" s="10" t="s">
         <v>33</v>
       </c>
       <c r="H90" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I90" s="6">
         <v>460</v>
       </c>
       <c r="J90" s="10" t="s">
         <v>369</v>
       </c>
       <c r="K90" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L90" s="10" t="s">
         <v>27</v>
       </c>
       <c r="M90" s="6" t="s">
         <v>370</v>
       </c>
       <c r="N90" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O90" s="6">
-        <v>1808253.78</v>
+        <v>1656157.69</v>
       </c>
       <c r="P90" s="6"/>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" s="6" t="s">
         <v>371</v>
       </c>
       <c r="B91" s="6">
         <v>0</v>
       </c>
       <c r="C91" s="6">
         <v>0</v>
       </c>
       <c r="D91" s="6">
         <v>0</v>
       </c>
       <c r="E91" s="6" t="s">
         <v>372</v>
       </c>
       <c r="F91" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G91" s="10" t="s">
         <v>33</v>
       </c>
       <c r="H91" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I91" s="6">
         <v>187</v>
       </c>
       <c r="J91" s="10"/>
       <c r="K91" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L91" s="10" t="s">
         <v>27</v>
       </c>
       <c r="M91" s="6" t="s">
         <v>373</v>
       </c>
       <c r="N91" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O91" s="6">
-        <v>1268342.05</v>
+        <v>1161658.8</v>
       </c>
       <c r="P91" s="6"/>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" s="6" t="s">
         <v>374</v>
       </c>
       <c r="B92" s="6">
         <v>0</v>
       </c>
       <c r="C92" s="6">
         <v>0</v>
       </c>
       <c r="D92" s="6">
         <v>0</v>
       </c>
       <c r="E92" s="6" t="s">
         <v>375</v>
       </c>
       <c r="F92" s="9" t="s">
         <v>54</v>
       </c>
       <c r="G92" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H92" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I92" s="6">
         <v>715</v>
       </c>
       <c r="J92" s="10"/>
       <c r="K92" s="6" t="s">
         <v>50</v>
       </c>
       <c r="L92" s="10" t="s">
         <v>35</v>
       </c>
       <c r="M92" s="6" t="s">
         <v>376</v>
       </c>
       <c r="N92" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O92" s="6">
-        <v>2702002.41</v>
+        <v>2474731.47</v>
       </c>
       <c r="P92" s="6"/>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" s="6" t="s">
         <v>377</v>
       </c>
       <c r="B93" s="6">
         <v>0</v>
       </c>
       <c r="C93" s="6">
         <v>0</v>
       </c>
       <c r="D93" s="6">
         <v>0</v>
       </c>
       <c r="E93" s="6" t="s">
         <v>378</v>
       </c>
       <c r="F93" s="9" t="s">
         <v>120</v>
       </c>
       <c r="G93" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H93" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I93" s="6">
         <v>350</v>
       </c>
       <c r="J93" s="10"/>
       <c r="K93" s="6" t="s">
         <v>41</v>
       </c>
       <c r="L93" s="10" t="s">
         <v>338</v>
       </c>
       <c r="M93" s="6" t="s">
         <v>379</v>
       </c>
       <c r="N93" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O93" s="6">
-        <v>2893814.36</v>
+        <v>2650409.48</v>
       </c>
       <c r="P93" s="6"/>
     </row>
     <row r="94" spans="1:16" customHeight="1" ht="65">
       <c r="A94" s="6" t="s">
         <v>380</v>
       </c>
       <c r="B94" s="6">
         <v>0</v>
       </c>
       <c r="C94" s="6">
         <v>0</v>
       </c>
       <c r="D94" s="6">
         <v>0</v>
       </c>
       <c r="E94" s="6" t="s">
         <v>381</v>
       </c>
       <c r="F94" s="9" t="s">
         <v>59</v>
       </c>
       <c r="G94" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H94" s="6" t="s">
         <v>71</v>
       </c>
       <c r="I94" s="6">
         <v>155</v>
       </c>
       <c r="J94" s="10" t="s">
         <v>382</v>
       </c>
       <c r="K94" s="6" t="s">
         <v>162</v>
       </c>
       <c r="L94" s="10" t="s">
         <v>248</v>
       </c>
       <c r="M94" s="6" t="s">
         <v>383</v>
       </c>
       <c r="N94" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O94" s="6">
-        <v>626568.62</v>
+        <v>596803.42</v>
       </c>
       <c r="P94" s="6"/>
     </row>
     <row r="95" spans="1:16" customHeight="1" ht="65">
       <c r="A95" s="6" t="s">
         <v>384</v>
       </c>
       <c r="B95" s="6">
         <v>0</v>
       </c>
       <c r="C95" s="6">
         <v>0</v>
       </c>
       <c r="D95" s="6">
         <v>0</v>
       </c>
       <c r="E95" s="6" t="s">
         <v>385</v>
       </c>
       <c r="F95" s="9" t="s">
         <v>76</v>
       </c>
       <c r="G95" s="10" t="s">
         <v>136</v>
       </c>
       <c r="H95" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I95" s="6">
         <v>10</v>
       </c>
       <c r="J95" s="10" t="s">
         <v>386</v>
       </c>
       <c r="K95" s="6" t="s">
         <v>387</v>
       </c>
       <c r="L95" s="10" t="s">
         <v>76</v>
       </c>
       <c r="M95" s="6" t="s">
         <v>388</v>
       </c>
       <c r="N95" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O95" s="6">
-        <v>20191.28</v>
+        <v>20191.29</v>
       </c>
       <c r="P95" s="6"/>
     </row>
     <row r="96" spans="1:16" customHeight="1" ht="65">
       <c r="A96" s="6" t="s">
         <v>389</v>
       </c>
       <c r="B96" s="6">
         <v>0</v>
       </c>
       <c r="C96" s="6">
         <v>0</v>
       </c>
       <c r="D96" s="6">
         <v>0</v>
       </c>
       <c r="E96" s="6" t="s">
         <v>390</v>
       </c>
       <c r="F96" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G96" s="10" t="s">
         <v>187</v>
       </c>
       <c r="H96" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I96" s="6">
         <v>44</v>
       </c>
       <c r="J96" s="10" t="s">
         <v>391</v>
       </c>
       <c r="K96" s="6" t="s">
         <v>63</v>
       </c>
       <c r="L96" s="10" t="s">
         <v>27</v>
       </c>
       <c r="M96" s="6" t="s">
         <v>392</v>
       </c>
       <c r="N96" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O96" s="6">
-        <v>527100.1</v>
+        <v>210840.06</v>
       </c>
       <c r="P96" s="6"/>
     </row>
     <row r="97" spans="1:16" customHeight="1" ht="65">
       <c r="A97" s="6" t="s">
         <v>393</v>
       </c>
       <c r="B97" s="6">
         <v>0</v>
       </c>
       <c r="C97" s="6">
         <v>0</v>
       </c>
       <c r="D97" s="6">
         <v>0</v>
       </c>
       <c r="E97" s="6" t="s">
         <v>394</v>
       </c>
       <c r="F97" s="9" t="s">
         <v>76</v>
       </c>
       <c r="G97" s="10" t="s">
         <v>40</v>
       </c>
@@ -9417,99 +9417,99 @@
       <c r="G99" s="10" t="s">
         <v>33</v>
       </c>
       <c r="H99" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I99" s="6">
         <v>1025</v>
       </c>
       <c r="J99" s="10" t="s">
         <v>403</v>
       </c>
       <c r="K99" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L99" s="10" t="s">
         <v>64</v>
       </c>
       <c r="M99" s="6" t="s">
         <v>404</v>
       </c>
       <c r="N99" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O99" s="6">
-        <v>4648021.79</v>
+        <v>4257067.49</v>
       </c>
       <c r="P99" s="6"/>
     </row>
     <row r="100" spans="1:16" customHeight="1" ht="65">
       <c r="A100" s="6" t="s">
         <v>405</v>
       </c>
       <c r="B100" s="6">
         <v>0</v>
       </c>
       <c r="C100" s="6">
         <v>0</v>
       </c>
       <c r="D100" s="6">
         <v>0</v>
       </c>
       <c r="E100" s="6" t="s">
         <v>406</v>
       </c>
       <c r="F100" s="9" t="s">
         <v>407</v>
       </c>
       <c r="G100" s="10" t="s">
         <v>136</v>
       </c>
       <c r="H100" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I100" s="6">
         <v>30</v>
       </c>
       <c r="J100" s="10" t="s">
         <v>408</v>
       </c>
       <c r="K100" s="6" t="s">
         <v>387</v>
       </c>
       <c r="L100" s="10" t="s">
         <v>407</v>
       </c>
       <c r="M100" s="6" t="s">
         <v>409</v>
       </c>
       <c r="N100" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O100" s="6">
-        <v>45287.78</v>
+        <v>45287.79</v>
       </c>
       <c r="P100" s="6"/>
     </row>
     <row r="101" spans="1:16" customHeight="1" ht="65">
       <c r="A101" s="6" t="s">
         <v>410</v>
       </c>
       <c r="B101" s="6">
         <v>0</v>
       </c>
       <c r="C101" s="6">
         <v>0</v>
       </c>
       <c r="D101" s="6">
         <v>0</v>
       </c>
       <c r="E101" s="6" t="s">
         <v>411</v>
       </c>
       <c r="F101" s="9" t="s">
         <v>407</v>
       </c>
       <c r="G101" s="10" t="s">
         <v>136</v>
       </c>
@@ -9561,51 +9561,51 @@
       <c r="G102" s="10" t="s">
         <v>136</v>
       </c>
       <c r="H102" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I102" s="6">
         <v>29</v>
       </c>
       <c r="J102" s="10" t="s">
         <v>416</v>
       </c>
       <c r="K102" s="6" t="s">
         <v>387</v>
       </c>
       <c r="L102" s="10" t="s">
         <v>76</v>
       </c>
       <c r="M102" s="6" t="s">
         <v>417</v>
       </c>
       <c r="N102" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O102" s="6">
-        <v>40382.55</v>
+        <v>40382.54</v>
       </c>
       <c r="P102" s="6"/>
     </row>
     <row r="103" spans="1:16" customHeight="1" ht="65">
       <c r="A103" s="6" t="s">
         <v>418</v>
       </c>
       <c r="B103" s="6">
         <v>0</v>
       </c>
       <c r="C103" s="6">
         <v>0</v>
       </c>
       <c r="D103" s="6">
         <v>0</v>
       </c>
       <c r="E103" s="6" t="s">
         <v>419</v>
       </c>
       <c r="F103" s="9" t="s">
         <v>88</v>
       </c>
       <c r="G103" s="10" t="s">
         <v>40</v>
       </c>
@@ -9653,99 +9653,99 @@
         <v>88</v>
       </c>
       <c r="G104" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H104" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I104" s="6">
         <v>180</v>
       </c>
       <c r="J104" s="10"/>
       <c r="K104" s="6" t="s">
         <v>41</v>
       </c>
       <c r="L104" s="10" t="s">
         <v>90</v>
       </c>
       <c r="M104" s="6" t="s">
         <v>424</v>
       </c>
       <c r="N104" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O104" s="6">
-        <v>733977.41</v>
+        <v>672240.89</v>
       </c>
       <c r="P104" s="6"/>
     </row>
     <row r="105" spans="1:16" customHeight="1" ht="65">
       <c r="A105" s="6" t="s">
         <v>425</v>
       </c>
       <c r="B105" s="6">
         <v>0</v>
       </c>
       <c r="C105" s="6">
         <v>0</v>
       </c>
       <c r="D105" s="6">
         <v>0</v>
       </c>
       <c r="E105" s="6" t="s">
         <v>426</v>
       </c>
       <c r="F105" s="9" t="s">
         <v>231</v>
       </c>
       <c r="G105" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H105" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I105" s="6">
         <v>175</v>
       </c>
       <c r="J105" s="10" t="s">
         <v>427</v>
       </c>
       <c r="K105" s="6" t="s">
         <v>41</v>
       </c>
       <c r="L105" s="10" t="s">
         <v>231</v>
       </c>
       <c r="M105" s="6" t="s">
         <v>428</v>
       </c>
       <c r="N105" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O105" s="6">
-        <v>750593.98</v>
+        <v>687459.97</v>
       </c>
       <c r="P105" s="6"/>
     </row>
     <row r="106" spans="1:16" customHeight="1" ht="65">
       <c r="A106" s="6" t="s">
         <v>429</v>
       </c>
       <c r="B106" s="6">
         <v>0</v>
       </c>
       <c r="C106" s="6">
         <v>0</v>
       </c>
       <c r="D106" s="6">
         <v>0</v>
       </c>
       <c r="E106" s="6" t="s">
         <v>430</v>
       </c>
       <c r="F106" s="9" t="s">
         <v>407</v>
       </c>
       <c r="G106" s="10" t="s">
         <v>136</v>
       </c>
@@ -9758,150 +9758,150 @@
       <c r="J106" s="10" t="s">
         <v>431</v>
       </c>
       <c r="K106" s="6" t="s">
         <v>387</v>
       </c>
       <c r="L106" s="10" t="s">
         <v>432</v>
       </c>
       <c r="M106" s="6" t="s">
         <v>433</v>
       </c>
       <c r="N106" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O106" s="6">
         <v>17225.33</v>
       </c>
       <c r="P106" s="6"/>
     </row>
     <row r="107" spans="1:16" customHeight="1" ht="65">
       <c r="A107" s="6" t="s">
         <v>434</v>
       </c>
       <c r="B107" s="6">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="C107" s="6">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D107" s="6">
         <v>0</v>
       </c>
       <c r="E107" s="6" t="s">
         <v>435</v>
       </c>
       <c r="F107" s="9" t="s">
         <v>76</v>
       </c>
       <c r="G107" s="10" t="s">
         <v>136</v>
       </c>
       <c r="H107" s="6" t="s">
         <v>71</v>
       </c>
       <c r="I107" s="6">
         <v>12.8</v>
       </c>
       <c r="J107" s="10" t="s">
         <v>436</v>
       </c>
       <c r="K107" s="6" t="s">
         <v>387</v>
       </c>
       <c r="L107" s="10" t="s">
         <v>76</v>
       </c>
       <c r="M107" s="6" t="s">
         <v>437</v>
       </c>
       <c r="N107" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O107" s="6">
         <v>20647.58</v>
       </c>
       <c r="P107" s="6"/>
     </row>
     <row r="108" spans="1:16" customHeight="1" ht="65">
       <c r="A108" s="6" t="s">
         <v>438</v>
       </c>
       <c r="B108" s="6">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="C108" s="6">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="D108" s="6">
         <v>0</v>
       </c>
       <c r="E108" s="6" t="s">
         <v>439</v>
       </c>
       <c r="F108" s="9" t="s">
         <v>76</v>
       </c>
       <c r="G108" s="10" t="s">
         <v>136</v>
       </c>
       <c r="H108" s="6" t="s">
         <v>71</v>
       </c>
       <c r="I108" s="6">
         <v>24.5</v>
       </c>
       <c r="J108" s="10" t="s">
         <v>440</v>
       </c>
       <c r="K108" s="6" t="s">
         <v>387</v>
       </c>
       <c r="L108" s="10" t="s">
         <v>76</v>
       </c>
       <c r="M108" s="6" t="s">
         <v>441</v>
       </c>
       <c r="N108" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O108" s="6">
-        <v>25438.73</v>
+        <v>25438.74</v>
       </c>
       <c r="P108" s="6"/>
     </row>
     <row r="109" spans="1:16" customHeight="1" ht="65">
       <c r="A109" s="6" t="s">
         <v>442</v>
       </c>
       <c r="B109" s="6">
-        <v>7</v>
+        <v>16</v>
       </c>
       <c r="C109" s="6">
-        <v>7</v>
+        <v>16</v>
       </c>
       <c r="D109" s="6">
         <v>0</v>
       </c>
       <c r="E109" s="6" t="s">
         <v>443</v>
       </c>
       <c r="F109" s="9" t="s">
         <v>76</v>
       </c>
       <c r="G109" s="10" t="s">
         <v>136</v>
       </c>
       <c r="H109" s="6" t="s">
         <v>71</v>
       </c>
       <c r="I109" s="6">
         <v>17.9</v>
       </c>
       <c r="J109" s="10" t="s">
         <v>444</v>
       </c>
       <c r="K109" s="6" t="s">
         <v>387</v>
       </c>
@@ -9941,195 +9941,195 @@
       <c r="G110" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H110" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I110" s="6">
         <v>150</v>
       </c>
       <c r="J110" s="10" t="s">
         <v>448</v>
       </c>
       <c r="K110" s="6" t="s">
         <v>162</v>
       </c>
       <c r="L110" s="10" t="s">
         <v>248</v>
       </c>
       <c r="M110" s="6" t="s">
         <v>449</v>
       </c>
       <c r="N110" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O110" s="6">
-        <v>588009.19</v>
+        <v>559848.52</v>
       </c>
       <c r="P110" s="6"/>
     </row>
     <row r="111" spans="1:16" customHeight="1" ht="65">
       <c r="A111" s="6" t="s">
         <v>450</v>
       </c>
       <c r="B111" s="6">
         <v>0</v>
       </c>
       <c r="C111" s="6">
         <v>0</v>
       </c>
       <c r="D111" s="6">
         <v>0</v>
       </c>
       <c r="E111" s="6" t="s">
         <v>451</v>
       </c>
       <c r="F111" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G111" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H111" s="6" t="s">
         <v>71</v>
       </c>
       <c r="I111" s="6">
         <v>210</v>
       </c>
       <c r="J111" s="10" t="s">
         <v>452</v>
       </c>
       <c r="K111" s="6" t="s">
         <v>162</v>
       </c>
       <c r="L111" s="10" t="s">
         <v>27</v>
       </c>
       <c r="M111" s="6" t="s">
         <v>453</v>
       </c>
       <c r="N111" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O111" s="6">
-        <v>618981.79</v>
+        <v>591114.35</v>
       </c>
       <c r="P111" s="6"/>
     </row>
     <row r="112" spans="1:16" customHeight="1" ht="65">
       <c r="A112" s="6" t="s">
         <v>454</v>
       </c>
       <c r="B112" s="6">
         <v>0</v>
       </c>
       <c r="C112" s="6">
         <v>0</v>
       </c>
       <c r="D112" s="6">
         <v>0</v>
       </c>
       <c r="E112" s="6" t="s">
         <v>455</v>
       </c>
       <c r="F112" s="9" t="s">
         <v>252</v>
       </c>
       <c r="G112" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H112" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I112" s="6">
         <v>90</v>
       </c>
       <c r="J112" s="10" t="s">
         <v>456</v>
       </c>
       <c r="K112" s="6" t="s">
         <v>254</v>
       </c>
       <c r="L112" s="10" t="s">
         <v>252</v>
       </c>
       <c r="M112" s="6" t="s">
         <v>457</v>
       </c>
       <c r="N112" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O112" s="6">
-        <v>478490.63</v>
+        <v>438243.62</v>
       </c>
       <c r="P112" s="6"/>
     </row>
     <row r="113" spans="1:16" customHeight="1" ht="65">
       <c r="A113" s="6" t="s">
         <v>458</v>
       </c>
       <c r="B113" s="6">
         <v>0</v>
       </c>
       <c r="C113" s="6">
         <v>0</v>
       </c>
       <c r="D113" s="6">
         <v>0</v>
       </c>
       <c r="E113" s="6" t="s">
         <v>459</v>
       </c>
       <c r="F113" s="9" t="s">
         <v>252</v>
       </c>
       <c r="G113" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H113" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I113" s="6">
         <v>5</v>
       </c>
       <c r="J113" s="10" t="s">
         <v>460</v>
       </c>
       <c r="K113" s="6" t="s">
         <v>254</v>
       </c>
       <c r="L113" s="10" t="s">
         <v>252</v>
       </c>
       <c r="M113" s="6" t="s">
         <v>461</v>
       </c>
       <c r="N113" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O113" s="6">
-        <v>59460.44</v>
+        <v>54459.1</v>
       </c>
       <c r="P113" s="6"/>
     </row>
     <row r="114" spans="1:16" customHeight="1" ht="65">
       <c r="A114" s="6" t="s">
         <v>462</v>
       </c>
       <c r="B114" s="6">
         <v>0</v>
       </c>
       <c r="C114" s="6">
         <v>0</v>
       </c>
       <c r="D114" s="6">
         <v>0</v>
       </c>
       <c r="E114" s="6" t="s">
         <v>463</v>
       </c>
       <c r="F114" s="9" t="s">
         <v>252</v>
       </c>
       <c r="G114" s="10" t="s">
         <v>40</v>
       </c>
@@ -10179,237 +10179,237 @@
       <c r="G115" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H115" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I115" s="6">
         <v>80</v>
       </c>
       <c r="J115" s="10" t="s">
         <v>468</v>
       </c>
       <c r="K115" s="6" t="s">
         <v>254</v>
       </c>
       <c r="L115" s="10" t="s">
         <v>252</v>
       </c>
       <c r="M115" s="6" t="s">
         <v>469</v>
       </c>
       <c r="N115" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O115" s="6">
-        <v>439574.19</v>
+        <v>402600.54</v>
       </c>
       <c r="P115" s="6"/>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" s="6" t="s">
         <v>470</v>
       </c>
       <c r="B116" s="6">
         <v>0</v>
       </c>
       <c r="C116" s="6">
         <v>0</v>
       </c>
       <c r="D116" s="6">
         <v>0</v>
       </c>
       <c r="E116" s="6" t="s">
         <v>471</v>
       </c>
       <c r="F116" s="9" t="s">
         <v>120</v>
       </c>
       <c r="G116" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H116" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I116" s="6">
         <v>350</v>
       </c>
       <c r="J116" s="10"/>
       <c r="K116" s="6" t="s">
         <v>41</v>
       </c>
       <c r="L116" s="10" t="s">
         <v>338</v>
       </c>
       <c r="M116" s="6" t="s">
         <v>472</v>
       </c>
       <c r="N116" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O116" s="6">
-        <v>2812630.57</v>
+        <v>2576053.72</v>
       </c>
       <c r="P116" s="6"/>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" s="6" t="s">
         <v>473</v>
       </c>
       <c r="B117" s="6">
         <v>0</v>
       </c>
       <c r="C117" s="6">
         <v>0</v>
       </c>
       <c r="D117" s="6">
         <v>0</v>
       </c>
       <c r="E117" s="6" t="s">
         <v>474</v>
       </c>
       <c r="F117" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G117" s="10" t="s">
         <v>33</v>
       </c>
       <c r="H117" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I117" s="6">
         <v>260</v>
       </c>
       <c r="J117" s="10"/>
       <c r="K117" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L117" s="10" t="s">
         <v>27</v>
       </c>
       <c r="M117" s="6" t="s">
         <v>475</v>
       </c>
       <c r="N117" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O117" s="6">
-        <v>1802535.7</v>
+        <v>1650920.1</v>
       </c>
       <c r="P117" s="6"/>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" s="6" t="s">
         <v>476</v>
       </c>
       <c r="B118" s="6">
         <v>0</v>
       </c>
       <c r="C118" s="6">
         <v>0</v>
       </c>
       <c r="D118" s="6">
         <v>0</v>
       </c>
       <c r="E118" s="6" t="s">
         <v>477</v>
       </c>
       <c r="F118" s="9" t="s">
         <v>54</v>
       </c>
       <c r="G118" s="10" t="s">
         <v>33</v>
       </c>
       <c r="H118" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I118" s="6">
         <v>2060</v>
       </c>
       <c r="J118" s="10"/>
       <c r="K118" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L118" s="10" t="s">
         <v>35</v>
       </c>
       <c r="M118" s="6" t="s">
         <v>478</v>
       </c>
       <c r="N118" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O118" s="6">
-        <v>8099677.44</v>
+        <v>7418397.71</v>
       </c>
       <c r="P118" s="6"/>
     </row>
     <row r="119" spans="1:16" customHeight="1" ht="65">
       <c r="A119" s="6" t="s">
         <v>479</v>
       </c>
       <c r="B119" s="6">
         <v>0</v>
       </c>
       <c r="C119" s="6">
         <v>0</v>
       </c>
       <c r="D119" s="6">
         <v>0</v>
       </c>
       <c r="E119" s="6" t="s">
         <v>480</v>
       </c>
       <c r="F119" s="9" t="s">
         <v>252</v>
       </c>
       <c r="G119" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H119" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I119" s="6">
         <v>57</v>
       </c>
       <c r="J119" s="10" t="s">
         <v>481</v>
       </c>
       <c r="K119" s="6" t="s">
         <v>254</v>
       </c>
       <c r="L119" s="10" t="s">
         <v>252</v>
       </c>
       <c r="M119" s="6" t="s">
         <v>482</v>
       </c>
       <c r="N119" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O119" s="6">
-        <v>289646.33</v>
+        <v>265283.55</v>
       </c>
       <c r="P119" s="6"/>
     </row>
     <row r="120" spans="1:16" customHeight="1" ht="65">
       <c r="A120" s="6" t="s">
         <v>483</v>
       </c>
       <c r="B120" s="6">
         <v>0</v>
       </c>
       <c r="C120" s="6">
         <v>0</v>
       </c>
       <c r="D120" s="6">
         <v>0</v>
       </c>
       <c r="E120" s="6" t="s">
         <v>484</v>
       </c>
       <c r="F120" s="9" t="s">
         <v>252</v>
       </c>
       <c r="G120" s="10" t="s">
         <v>40</v>
       </c>
@@ -10503,291 +10503,291 @@
         <v>39</v>
       </c>
       <c r="G122" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H122" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I122" s="6">
         <v>369</v>
       </c>
       <c r="J122" s="10"/>
       <c r="K122" s="6" t="s">
         <v>41</v>
       </c>
       <c r="L122" s="10" t="s">
         <v>42</v>
       </c>
       <c r="M122" s="6" t="s">
         <v>493</v>
       </c>
       <c r="N122" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O122" s="6">
-        <v>1380915.68</v>
+        <v>1264763.46</v>
       </c>
       <c r="P122" s="6"/>
     </row>
     <row r="123" spans="1:16" customHeight="1" ht="65">
       <c r="A123" s="6" t="s">
         <v>494</v>
       </c>
       <c r="B123" s="6">
         <v>0</v>
       </c>
       <c r="C123" s="6">
         <v>0</v>
       </c>
       <c r="D123" s="6">
         <v>0</v>
       </c>
       <c r="E123" s="6" t="s">
         <v>495</v>
       </c>
       <c r="F123" s="9" t="s">
         <v>76</v>
       </c>
       <c r="G123" s="10" t="s">
         <v>136</v>
       </c>
       <c r="H123" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I123" s="6">
         <v>44.4</v>
       </c>
       <c r="J123" s="10" t="s">
         <v>496</v>
       </c>
       <c r="K123" s="6" t="s">
         <v>387</v>
       </c>
       <c r="L123" s="10" t="s">
         <v>76</v>
       </c>
       <c r="M123" s="6" t="s">
         <v>497</v>
       </c>
       <c r="N123" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O123" s="6">
-        <v>44261.1</v>
+        <v>44261.09</v>
       </c>
       <c r="P123" s="6"/>
     </row>
     <row r="124" spans="1:16" customHeight="1" ht="65">
       <c r="A124" s="6" t="s">
         <v>498</v>
       </c>
       <c r="B124" s="6">
         <v>0</v>
       </c>
       <c r="C124" s="6">
         <v>0</v>
       </c>
       <c r="D124" s="6">
         <v>0</v>
       </c>
       <c r="E124" s="6" t="s">
         <v>499</v>
       </c>
       <c r="F124" s="9" t="s">
         <v>59</v>
       </c>
       <c r="G124" s="10" t="s">
         <v>33</v>
       </c>
       <c r="H124" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I124" s="6">
         <v>476</v>
       </c>
       <c r="J124" s="10" t="s">
         <v>500</v>
       </c>
       <c r="K124" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L124" s="10" t="s">
         <v>64</v>
       </c>
       <c r="M124" s="6" t="s">
         <v>501</v>
       </c>
       <c r="N124" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O124" s="6">
-        <v>2333772.72</v>
+        <v>2137474.46</v>
       </c>
       <c r="P124" s="6"/>
     </row>
     <row r="125" spans="1:16" customHeight="1" ht="65">
       <c r="A125" s="6" t="s">
         <v>502</v>
       </c>
       <c r="B125" s="6">
         <v>0</v>
       </c>
       <c r="C125" s="6">
         <v>0</v>
       </c>
       <c r="D125" s="6">
         <v>0</v>
       </c>
       <c r="E125" s="6" t="s">
         <v>503</v>
       </c>
       <c r="F125" s="9" t="s">
         <v>252</v>
       </c>
       <c r="G125" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H125" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I125" s="6">
         <v>75</v>
       </c>
       <c r="J125" s="10" t="s">
         <v>504</v>
       </c>
       <c r="K125" s="6" t="s">
         <v>254</v>
       </c>
       <c r="L125" s="10" t="s">
         <v>252</v>
       </c>
       <c r="M125" s="6" t="s">
         <v>505</v>
       </c>
       <c r="N125" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O125" s="6">
-        <v>293474.25</v>
+        <v>268789.44</v>
       </c>
       <c r="P125" s="6"/>
     </row>
     <row r="126" spans="1:16" customHeight="1" ht="65">
       <c r="A126" s="6" t="s">
         <v>506</v>
       </c>
       <c r="B126" s="6">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="C126" s="6">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D126" s="6">
         <v>0</v>
       </c>
       <c r="E126" s="6" t="s">
         <v>507</v>
       </c>
       <c r="F126" s="9" t="s">
         <v>252</v>
       </c>
       <c r="G126" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H126" s="6" t="s">
         <v>71</v>
       </c>
       <c r="I126" s="6">
         <v>56</v>
       </c>
       <c r="J126" s="10" t="s">
         <v>508</v>
       </c>
       <c r="K126" s="6" t="s">
         <v>254</v>
       </c>
       <c r="L126" s="10" t="s">
         <v>252</v>
       </c>
       <c r="M126" s="6" t="s">
         <v>509</v>
       </c>
       <c r="N126" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O126" s="6">
-        <v>203008.43</v>
+        <v>185932.91</v>
       </c>
       <c r="P126" s="6"/>
     </row>
     <row r="127" spans="1:16" customHeight="1" ht="65">
       <c r="A127" s="6" t="s">
         <v>510</v>
       </c>
       <c r="B127" s="6">
         <v>0</v>
       </c>
       <c r="C127" s="6">
         <v>0</v>
       </c>
       <c r="D127" s="6">
         <v>0</v>
       </c>
       <c r="E127" s="6" t="s">
         <v>511</v>
       </c>
       <c r="F127" s="9" t="s">
         <v>94</v>
       </c>
       <c r="G127" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H127" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I127" s="6">
         <v>4</v>
       </c>
       <c r="J127" s="10" t="s">
         <v>512</v>
       </c>
       <c r="K127" s="6" t="s">
         <v>96</v>
       </c>
       <c r="L127" s="10" t="s">
         <v>94</v>
       </c>
       <c r="M127" s="6" t="s">
         <v>513</v>
       </c>
       <c r="N127" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O127" s="6">
-        <v>4811.22</v>
+        <v>4406.54</v>
       </c>
       <c r="P127" s="6"/>
     </row>
     <row r="128" spans="1:16" customHeight="1" ht="65">
       <c r="A128" s="6" t="s">
         <v>514</v>
       </c>
       <c r="B128" s="6">
         <v>0</v>
       </c>
       <c r="C128" s="6">
         <v>0</v>
       </c>
       <c r="D128" s="6">
         <v>0</v>
       </c>
       <c r="E128" s="6" t="s">
         <v>515</v>
       </c>
       <c r="F128" s="9" t="s">
         <v>76</v>
       </c>
       <c r="G128" s="10" t="s">
         <v>40</v>
       </c>
@@ -10927,147 +10927,147 @@
         <v>22</v>
       </c>
       <c r="G131" s="10" t="s">
         <v>33</v>
       </c>
       <c r="H131" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I131" s="6">
         <v>690</v>
       </c>
       <c r="J131" s="10"/>
       <c r="K131" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L131" s="10" t="s">
         <v>27</v>
       </c>
       <c r="M131" s="6" t="s">
         <v>528</v>
       </c>
       <c r="N131" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O131" s="6">
-        <v>2444397.02</v>
+        <v>2238793.8</v>
       </c>
       <c r="P131" s="6"/>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" s="6" t="s">
         <v>529</v>
       </c>
       <c r="B132" s="6">
         <v>0</v>
       </c>
       <c r="C132" s="6">
         <v>0</v>
       </c>
       <c r="D132" s="6">
         <v>0</v>
       </c>
       <c r="E132" s="6" t="s">
         <v>530</v>
       </c>
       <c r="F132" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="10" t="s">
         <v>33</v>
       </c>
       <c r="H132" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I132" s="6">
         <v>615</v>
       </c>
       <c r="J132" s="10" t="s">
         <v>531</v>
       </c>
       <c r="K132" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L132" s="10" t="s">
         <v>27</v>
       </c>
       <c r="M132" s="6" t="s">
         <v>532</v>
       </c>
       <c r="N132" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O132" s="6">
-        <v>2374590.22</v>
+        <v>2174858.4</v>
       </c>
       <c r="P132" s="6"/>
     </row>
     <row r="133" spans="1:16" customHeight="1" ht="65">
       <c r="A133" s="6" t="s">
         <v>533</v>
       </c>
       <c r="B133" s="6">
         <v>0</v>
       </c>
       <c r="C133" s="6">
         <v>0</v>
       </c>
       <c r="D133" s="6">
         <v>0</v>
       </c>
       <c r="E133" s="6" t="s">
         <v>534</v>
       </c>
       <c r="F133" s="9" t="s">
         <v>39</v>
       </c>
       <c r="G133" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H133" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I133" s="6">
         <v>280</v>
       </c>
       <c r="J133" s="10" t="s">
         <v>535</v>
       </c>
       <c r="K133" s="6" t="s">
         <v>41</v>
       </c>
       <c r="L133" s="10" t="s">
         <v>42</v>
       </c>
       <c r="M133" s="6" t="s">
         <v>536</v>
       </c>
       <c r="N133" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O133" s="6">
-        <v>1596772.77</v>
+        <v>1462464.85</v>
       </c>
       <c r="P133" s="6"/>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" s="6" t="s">
         <v>537</v>
       </c>
       <c r="B134" s="6">
         <v>0</v>
       </c>
       <c r="C134" s="6">
         <v>0</v>
       </c>
       <c r="D134" s="6">
         <v>0</v>
       </c>
       <c r="E134" s="6" t="s">
         <v>538</v>
       </c>
       <c r="F134" s="9" t="s">
         <v>39</v>
       </c>
       <c r="G134" s="10" t="s">
         <v>40</v>
       </c>
@@ -11163,51 +11163,51 @@
       <c r="G136" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H136" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I136" s="6">
         <v>290</v>
       </c>
       <c r="J136" s="10" t="s">
         <v>547</v>
       </c>
       <c r="K136" s="6" t="s">
         <v>41</v>
       </c>
       <c r="L136" s="10" t="s">
         <v>42</v>
       </c>
       <c r="M136" s="6" t="s">
         <v>548</v>
       </c>
       <c r="N136" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O136" s="6">
-        <v>1417472.12</v>
+        <v>1298245.33</v>
       </c>
       <c r="P136" s="6"/>
     </row>
     <row r="137" spans="1:16" customHeight="1" ht="65">
       <c r="A137" s="6" t="s">
         <v>549</v>
       </c>
       <c r="B137" s="6">
         <v>0</v>
       </c>
       <c r="C137" s="6">
         <v>0</v>
       </c>
       <c r="D137" s="6">
         <v>0</v>
       </c>
       <c r="E137" s="6" t="s">
         <v>550</v>
       </c>
       <c r="F137" s="9" t="s">
         <v>39</v>
       </c>
       <c r="G137" s="10" t="s">
         <v>40</v>
       </c>
@@ -11257,385 +11257,385 @@
       <c r="G138" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H138" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I138" s="6">
         <v>172</v>
       </c>
       <c r="J138" s="10" t="s">
         <v>555</v>
       </c>
       <c r="K138" s="6" t="s">
         <v>162</v>
       </c>
       <c r="L138" s="10" t="s">
         <v>27</v>
       </c>
       <c r="M138" s="6" t="s">
         <v>556</v>
       </c>
       <c r="N138" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O138" s="6">
-        <v>533822.16</v>
+        <v>483957.56</v>
       </c>
       <c r="P138" s="6"/>
     </row>
     <row r="139" spans="1:16" customHeight="1" ht="65">
       <c r="A139" s="6" t="s">
         <v>557</v>
       </c>
       <c r="B139" s="6">
         <v>0</v>
       </c>
       <c r="C139" s="6">
         <v>0</v>
       </c>
       <c r="D139" s="6">
         <v>0</v>
       </c>
       <c r="E139" s="6" t="s">
         <v>558</v>
       </c>
       <c r="F139" s="9" t="s">
         <v>54</v>
       </c>
       <c r="G139" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H139" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I139" s="6">
         <v>110</v>
       </c>
       <c r="J139" s="10" t="s">
         <v>559</v>
       </c>
       <c r="K139" s="6" t="s">
         <v>50</v>
       </c>
       <c r="L139" s="10" t="s">
         <v>35</v>
       </c>
       <c r="M139" s="6" t="s">
         <v>560</v>
       </c>
       <c r="N139" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O139" s="6">
-        <v>650976.82</v>
+        <v>596221.88</v>
       </c>
       <c r="P139" s="6"/>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" s="6" t="s">
         <v>561</v>
       </c>
       <c r="B140" s="6">
         <v>0</v>
       </c>
       <c r="C140" s="6">
         <v>0</v>
       </c>
       <c r="D140" s="6">
         <v>0</v>
       </c>
       <c r="E140" s="6" t="s">
         <v>562</v>
       </c>
       <c r="F140" s="9" t="s">
         <v>54</v>
       </c>
       <c r="G140" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H140" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I140" s="6">
         <v>1700</v>
       </c>
       <c r="J140" s="10"/>
       <c r="K140" s="6" t="s">
         <v>50</v>
       </c>
       <c r="L140" s="10" t="s">
         <v>35</v>
       </c>
       <c r="M140" s="6" t="s">
         <v>563</v>
       </c>
       <c r="N140" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O140" s="6">
-        <v>4414796.35</v>
+        <v>4043458.84</v>
       </c>
       <c r="P140" s="6"/>
     </row>
     <row r="141" spans="1:16" customHeight="1" ht="65">
       <c r="A141" s="6" t="s">
         <v>564</v>
       </c>
       <c r="B141" s="6">
         <v>0</v>
       </c>
       <c r="C141" s="6">
         <v>0</v>
       </c>
       <c r="D141" s="6">
         <v>0</v>
       </c>
       <c r="E141" s="6" t="s">
         <v>565</v>
       </c>
       <c r="F141" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G141" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H141" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I141" s="6">
         <v>89</v>
       </c>
       <c r="J141" s="10" t="s">
         <v>566</v>
       </c>
       <c r="K141" s="6" t="s">
         <v>162</v>
       </c>
       <c r="L141" s="10" t="s">
         <v>27</v>
       </c>
       <c r="M141" s="6" t="s">
         <v>567</v>
       </c>
       <c r="N141" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O141" s="6">
-        <v>335010.74</v>
+        <v>319979.05</v>
       </c>
       <c r="P141" s="6"/>
     </row>
     <row r="142" spans="1:16" customHeight="1" ht="65">
       <c r="A142" s="6" t="s">
         <v>568</v>
       </c>
       <c r="B142" s="6">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="C142" s="6">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D142" s="6">
         <v>0</v>
       </c>
       <c r="E142" s="6" t="s">
         <v>569</v>
       </c>
       <c r="F142" s="9" t="s">
         <v>135</v>
       </c>
       <c r="G142" s="10" t="s">
         <v>136</v>
       </c>
       <c r="H142" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I142" s="6">
         <v>50.2</v>
       </c>
       <c r="J142" s="10" t="s">
         <v>570</v>
       </c>
       <c r="K142" s="6" t="s">
         <v>138</v>
       </c>
       <c r="L142" s="10" t="s">
         <v>27</v>
       </c>
       <c r="M142" s="6" t="s">
         <v>571</v>
       </c>
       <c r="N142" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O142" s="6">
-        <v>86825.7</v>
+        <v>86825.68</v>
       </c>
       <c r="P142" s="6"/>
     </row>
     <row r="143" spans="1:16" customHeight="1" ht="65">
       <c r="A143" s="6" t="s">
         <v>572</v>
       </c>
       <c r="B143" s="6">
         <v>0</v>
       </c>
       <c r="C143" s="6">
         <v>0</v>
       </c>
       <c r="D143" s="6">
         <v>0</v>
       </c>
       <c r="E143" s="6" t="s">
         <v>573</v>
       </c>
       <c r="F143" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G143" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H143" s="6" t="s">
         <v>71</v>
       </c>
       <c r="I143" s="6">
         <v>230</v>
       </c>
       <c r="J143" s="10" t="s">
         <v>574</v>
       </c>
       <c r="K143" s="6" t="s">
         <v>162</v>
       </c>
       <c r="L143" s="10" t="s">
         <v>27</v>
       </c>
       <c r="M143" s="6" t="s">
         <v>575</v>
       </c>
       <c r="N143" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O143" s="6">
-        <v>730289.5</v>
+        <v>697277.86</v>
       </c>
       <c r="P143" s="6"/>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" s="6" t="s">
         <v>576</v>
       </c>
       <c r="B144" s="6">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="C144" s="6">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D144" s="6">
         <v>0</v>
       </c>
       <c r="E144" s="6" t="s">
         <v>577</v>
       </c>
       <c r="F144" s="9" t="s">
         <v>59</v>
       </c>
       <c r="G144" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H144" s="6" t="s">
         <v>71</v>
       </c>
       <c r="I144" s="6">
         <v>524.5</v>
       </c>
       <c r="J144" s="10" t="s">
         <v>578</v>
       </c>
       <c r="K144" s="6" t="s">
         <v>162</v>
       </c>
       <c r="L144" s="10" t="s">
         <v>64</v>
       </c>
       <c r="M144" s="6" t="s">
         <v>579</v>
       </c>
       <c r="N144" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O144" s="6">
-        <v>1887350.1</v>
+        <v>1784309.32</v>
       </c>
       <c r="P144" s="6"/>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" s="6" t="s">
         <v>580</v>
       </c>
       <c r="B145" s="6">
         <v>0</v>
       </c>
       <c r="C145" s="6">
         <v>0</v>
       </c>
       <c r="D145" s="6">
         <v>0</v>
       </c>
       <c r="E145" s="6" t="s">
         <v>581</v>
       </c>
       <c r="F145" s="9" t="s">
         <v>32</v>
       </c>
       <c r="G145" s="10" t="s">
         <v>33</v>
       </c>
       <c r="H145" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I145" s="6">
         <v>725</v>
       </c>
       <c r="J145" s="10" t="s">
         <v>582</v>
       </c>
       <c r="K145" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L145" s="10" t="s">
         <v>35</v>
       </c>
       <c r="M145" s="6" t="s">
         <v>583</v>
       </c>
       <c r="N145" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O145" s="6">
-        <v>2851402.77</v>
+        <v>2611565.95</v>
       </c>
       <c r="P145" s="6"/>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" s="6" t="s">
         <v>584</v>
       </c>
       <c r="B146" s="6">
         <v>0</v>
       </c>
       <c r="C146" s="6">
         <v>0</v>
       </c>
       <c r="D146" s="6">
         <v>0</v>
       </c>
       <c r="E146" s="6" t="s">
         <v>585</v>
       </c>
       <c r="F146" s="9" t="s">
         <v>94</v>
       </c>
       <c r="G146" s="10" t="s">
         <v>40</v>
       </c>
@@ -11683,51 +11683,51 @@
       <c r="G147" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H147" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I147" s="6">
         <v>260</v>
       </c>
       <c r="J147" s="10" t="s">
         <v>589</v>
       </c>
       <c r="K147" s="6" t="s">
         <v>162</v>
       </c>
       <c r="L147" s="10" t="s">
         <v>27</v>
       </c>
       <c r="M147" s="6" t="s">
         <v>590</v>
       </c>
       <c r="N147" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O147" s="6">
-        <v>805762.22</v>
+        <v>769047.46</v>
       </c>
       <c r="P147" s="6"/>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" s="6" t="s">
         <v>591</v>
       </c>
       <c r="B148" s="6">
         <v>0</v>
       </c>
       <c r="C148" s="6">
         <v>0</v>
       </c>
       <c r="D148" s="6">
         <v>0</v>
       </c>
       <c r="E148" s="6" t="s">
         <v>592</v>
       </c>
       <c r="F148" s="9" t="s">
         <v>593</v>
       </c>
       <c r="G148" s="10" t="s">
         <v>40</v>
       </c>
@@ -11777,339 +11777,339 @@
       <c r="G149" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H149" s="6" t="s">
         <v>71</v>
       </c>
       <c r="I149" s="6">
         <v>105</v>
       </c>
       <c r="J149" s="10" t="s">
         <v>598</v>
       </c>
       <c r="K149" s="6" t="s">
         <v>41</v>
       </c>
       <c r="L149" s="10" t="s">
         <v>90</v>
       </c>
       <c r="M149" s="6" t="s">
         <v>599</v>
       </c>
       <c r="N149" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O149" s="6">
-        <v>498180.44</v>
+        <v>456277.35</v>
       </c>
       <c r="P149" s="6"/>
     </row>
     <row r="150" spans="1:16" customHeight="1" ht="65">
       <c r="A150" s="6" t="s">
         <v>600</v>
       </c>
       <c r="B150" s="6">
         <v>0</v>
       </c>
       <c r="C150" s="6">
         <v>0</v>
       </c>
       <c r="D150" s="6">
         <v>0</v>
       </c>
       <c r="E150" s="6" t="s">
         <v>601</v>
       </c>
       <c r="F150" s="9" t="s">
         <v>54</v>
       </c>
       <c r="G150" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H150" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I150" s="6">
         <v>104</v>
       </c>
       <c r="J150" s="10" t="s">
         <v>602</v>
       </c>
       <c r="K150" s="6" t="s">
         <v>50</v>
       </c>
       <c r="L150" s="10" t="s">
         <v>35</v>
       </c>
       <c r="M150" s="6" t="s">
         <v>603</v>
       </c>
       <c r="N150" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O150" s="6">
-        <v>513107.43</v>
+        <v>469948.77</v>
       </c>
       <c r="P150" s="6"/>
     </row>
     <row r="151" spans="1:16" customHeight="1" ht="65">
       <c r="A151" s="6" t="s">
         <v>604</v>
       </c>
       <c r="B151" s="6">
         <v>0</v>
       </c>
       <c r="C151" s="6">
         <v>0</v>
       </c>
       <c r="D151" s="6">
         <v>0</v>
       </c>
       <c r="E151" s="6" t="s">
         <v>605</v>
       </c>
       <c r="F151" s="9" t="s">
         <v>54</v>
       </c>
       <c r="G151" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H151" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I151" s="6">
         <v>219</v>
       </c>
       <c r="J151" s="10" t="s">
         <v>606</v>
       </c>
       <c r="K151" s="6" t="s">
         <v>50</v>
       </c>
       <c r="L151" s="10" t="s">
         <v>35</v>
       </c>
       <c r="M151" s="6" t="s">
         <v>607</v>
       </c>
       <c r="N151" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O151" s="6">
-        <v>857782.46</v>
+        <v>785632.52</v>
       </c>
       <c r="P151" s="6"/>
     </row>
     <row r="152" spans="1:16" customHeight="1" ht="65">
       <c r="A152" s="6" t="s">
         <v>608</v>
       </c>
       <c r="B152" s="6">
         <v>0</v>
       </c>
       <c r="C152" s="6">
         <v>0</v>
       </c>
       <c r="D152" s="6">
         <v>0</v>
       </c>
       <c r="E152" s="6" t="s">
         <v>609</v>
       </c>
       <c r="F152" s="9" t="s">
         <v>32</v>
       </c>
       <c r="G152" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H152" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I152" s="6">
         <v>490</v>
       </c>
       <c r="J152" s="10" t="s">
         <v>610</v>
       </c>
       <c r="K152" s="6" t="s">
         <v>50</v>
       </c>
       <c r="L152" s="10" t="s">
         <v>35</v>
       </c>
       <c r="M152" s="6" t="s">
         <v>611</v>
       </c>
       <c r="N152" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O152" s="6">
-        <v>1642362.05</v>
+        <v>1504219.63</v>
       </c>
       <c r="P152" s="6"/>
     </row>
     <row r="153" spans="1:16" customHeight="1" ht="65">
       <c r="A153" s="6" t="s">
         <v>612</v>
       </c>
       <c r="B153" s="6">
         <v>0</v>
       </c>
       <c r="C153" s="6">
         <v>0</v>
       </c>
       <c r="D153" s="6">
         <v>0</v>
       </c>
       <c r="E153" s="6" t="s">
         <v>613</v>
       </c>
       <c r="F153" s="9" t="s">
         <v>32</v>
       </c>
       <c r="G153" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H153" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I153" s="6">
         <v>548</v>
       </c>
       <c r="J153" s="10" t="s">
         <v>614</v>
       </c>
       <c r="K153" s="6" t="s">
         <v>50</v>
       </c>
       <c r="L153" s="10" t="s">
         <v>35</v>
       </c>
       <c r="M153" s="6" t="s">
         <v>615</v>
       </c>
       <c r="N153" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O153" s="6">
-        <v>1857955.38</v>
+        <v>1701679.23</v>
       </c>
       <c r="P153" s="6"/>
     </row>
     <row r="154" spans="1:16" customHeight="1" ht="65">
       <c r="A154" s="6" t="s">
         <v>616</v>
       </c>
       <c r="B154" s="6">
         <v>0</v>
       </c>
       <c r="C154" s="6">
         <v>0</v>
       </c>
       <c r="D154" s="6">
         <v>0</v>
       </c>
       <c r="E154" s="6" t="s">
         <v>617</v>
       </c>
       <c r="F154" s="9" t="s">
         <v>32</v>
       </c>
       <c r="G154" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H154" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I154" s="6">
         <v>1200</v>
       </c>
       <c r="J154" s="10" t="s">
         <v>618</v>
       </c>
       <c r="K154" s="6" t="s">
         <v>50</v>
       </c>
       <c r="L154" s="10" t="s">
         <v>35</v>
       </c>
       <c r="M154" s="6" t="s">
         <v>619</v>
       </c>
       <c r="N154" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O154" s="6">
-        <v>3262894.49</v>
+        <v>2988444.86</v>
       </c>
       <c r="P154" s="6"/>
     </row>
     <row r="155" spans="1:16" customHeight="1" ht="65">
       <c r="A155" s="6" t="s">
         <v>620</v>
       </c>
       <c r="B155" s="6">
         <v>0</v>
       </c>
       <c r="C155" s="6">
         <v>0</v>
       </c>
       <c r="D155" s="6">
         <v>0</v>
       </c>
       <c r="E155" s="6" t="s">
         <v>621</v>
       </c>
       <c r="F155" s="9" t="s">
         <v>32</v>
       </c>
       <c r="G155" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H155" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I155" s="6">
         <v>1320</v>
       </c>
       <c r="J155" s="10" t="s">
         <v>622</v>
       </c>
       <c r="K155" s="6" t="s">
         <v>50</v>
       </c>
       <c r="L155" s="10" t="s">
         <v>35</v>
       </c>
       <c r="M155" s="6" t="s">
         <v>623</v>
       </c>
       <c r="N155" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O155" s="6">
-        <v>3613612.61</v>
+        <v>3309664.37</v>
       </c>
       <c r="P155" s="6"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>