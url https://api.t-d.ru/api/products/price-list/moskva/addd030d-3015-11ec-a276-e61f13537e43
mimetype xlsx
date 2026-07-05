--- v4 (2026-05-20)
+++ v5 (2026-07-05)
@@ -26,51 +26,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Price List Td" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="624">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>АО "Торговый Дизайн"</t>
   </si>
   <si>
     <t>Прайс-лист от</t>
   </si>
   <si>
-    <t>20.05.2026 15:15:48</t>
+    <t>04.07.2026 17:15:57</t>
   </si>
   <si>
     <t>Бренд/Номенклатура</t>
   </si>
   <si>
     <t>Остаток</t>
   </si>
   <si>
     <t>Свободно</t>
   </si>
   <si>
     <t>Резерв</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Категория</t>
   </si>
   <si>
     <t>Страна происхождения</t>
   </si>
   <si>
     <t>С - склад, П и З - заказ, (но товар может быть по наличию). Н - распродаем</t>
   </si>
@@ -5249,287 +5249,287 @@
       <c r="G10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H10" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I10" s="6">
         <v>172</v>
       </c>
       <c r="J10" s="10" t="s">
         <v>25</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L10" s="10" t="s">
         <v>27</v>
       </c>
       <c r="M10" s="6" t="s">
         <v>28</v>
       </c>
       <c r="N10" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O10" s="6">
-        <v>988095.38</v>
+        <v>1018342.98</v>
       </c>
       <c r="P10" s="6"/>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" s="6" t="s">
         <v>30</v>
       </c>
       <c r="B11" s="6">
         <v>0</v>
       </c>
       <c r="C11" s="6">
         <v>0</v>
       </c>
       <c r="D11" s="6">
         <v>0</v>
       </c>
       <c r="E11" s="6" t="s">
         <v>31</v>
       </c>
       <c r="F11" s="9" t="s">
         <v>32</v>
       </c>
       <c r="G11" s="10" t="s">
         <v>33</v>
       </c>
       <c r="H11" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I11" s="6">
         <v>2010</v>
       </c>
       <c r="J11" s="10" t="s">
         <v>34</v>
       </c>
       <c r="K11" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L11" s="10" t="s">
         <v>35</v>
       </c>
       <c r="M11" s="6" t="s">
         <v>36</v>
       </c>
       <c r="N11" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O11" s="6">
-        <v>7127983.79</v>
+        <v>7346185.21</v>
       </c>
       <c r="P11" s="6"/>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" s="6" t="s">
         <v>37</v>
       </c>
       <c r="B12" s="6">
         <v>0</v>
       </c>
       <c r="C12" s="6">
         <v>0</v>
       </c>
       <c r="D12" s="6">
         <v>0</v>
       </c>
       <c r="E12" s="6" t="s">
         <v>38</v>
       </c>
       <c r="F12" s="9" t="s">
         <v>39</v>
       </c>
       <c r="G12" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H12" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I12" s="6">
         <v>330</v>
       </c>
       <c r="J12" s="10"/>
       <c r="K12" s="6" t="s">
         <v>41</v>
       </c>
       <c r="L12" s="10" t="s">
         <v>42</v>
       </c>
       <c r="M12" s="6" t="s">
         <v>43</v>
       </c>
       <c r="N12" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O12" s="6">
-        <v>1708721.79</v>
+        <v>1761029</v>
       </c>
       <c r="P12" s="6"/>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" s="6" t="s">
         <v>44</v>
       </c>
       <c r="B13" s="6">
         <v>0</v>
       </c>
       <c r="C13" s="6">
         <v>0</v>
       </c>
       <c r="D13" s="6">
         <v>0</v>
       </c>
       <c r="E13" s="6" t="s">
         <v>45</v>
       </c>
       <c r="F13" s="9" t="s">
         <v>39</v>
       </c>
       <c r="G13" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H13" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I13" s="6">
         <v>200</v>
       </c>
       <c r="J13" s="10"/>
       <c r="K13" s="6" t="s">
         <v>41</v>
       </c>
       <c r="L13" s="10" t="s">
         <v>42</v>
       </c>
       <c r="M13" s="6" t="s">
         <v>46</v>
       </c>
       <c r="N13" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O13" s="6">
-        <v>905307.67</v>
+        <v>933021.29</v>
       </c>
       <c r="P13" s="6"/>
     </row>
     <row r="14" spans="1:16" customHeight="1" ht="65">
       <c r="A14" s="6" t="s">
         <v>47</v>
       </c>
       <c r="B14" s="6">
         <v>0</v>
       </c>
       <c r="C14" s="6">
         <v>0</v>
       </c>
       <c r="D14" s="6">
         <v>0</v>
       </c>
       <c r="E14" s="6" t="s">
         <v>48</v>
       </c>
       <c r="F14" s="9" t="s">
         <v>32</v>
       </c>
       <c r="G14" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H14" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I14" s="6">
         <v>615</v>
       </c>
       <c r="J14" s="10" t="s">
         <v>49</v>
       </c>
       <c r="K14" s="6" t="s">
         <v>50</v>
       </c>
       <c r="L14" s="10" t="s">
         <v>35</v>
       </c>
       <c r="M14" s="6" t="s">
         <v>51</v>
       </c>
       <c r="N14" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O14" s="6">
-        <v>2087402.24</v>
+        <v>2151303.01</v>
       </c>
       <c r="P14" s="6"/>
     </row>
     <row r="15" spans="1:16" customHeight="1" ht="65">
       <c r="A15" s="6" t="s">
         <v>52</v>
       </c>
       <c r="B15" s="6">
         <v>0</v>
       </c>
       <c r="C15" s="6">
         <v>0</v>
       </c>
       <c r="D15" s="6">
         <v>0</v>
       </c>
       <c r="E15" s="6" t="s">
         <v>53</v>
       </c>
       <c r="F15" s="9" t="s">
         <v>54</v>
       </c>
       <c r="G15" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H15" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I15" s="6">
         <v>221</v>
       </c>
       <c r="J15" s="10" t="s">
         <v>55</v>
       </c>
       <c r="K15" s="6" t="s">
         <v>50</v>
       </c>
       <c r="L15" s="10" t="s">
         <v>35</v>
       </c>
       <c r="M15" s="6" t="s">
         <v>56</v>
       </c>
       <c r="N15" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O15" s="6">
-        <v>775739.59</v>
+        <v>799486.99</v>
       </c>
       <c r="P15" s="6"/>
     </row>
     <row r="16" spans="1:16" customHeight="1" ht="65">
       <c r="A16" s="6" t="s">
         <v>57</v>
       </c>
       <c r="B16" s="6">
         <v>0</v>
       </c>
       <c r="C16" s="6">
         <v>0</v>
       </c>
       <c r="D16" s="6">
         <v>0</v>
       </c>
       <c r="E16" s="6" t="s">
         <v>58</v>
       </c>
       <c r="F16" s="9" t="s">
         <v>59</v>
       </c>
       <c r="G16" s="10" t="s">
         <v>60</v>
       </c>
@@ -5577,99 +5577,99 @@
         <v>39</v>
       </c>
       <c r="G17" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H17" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I17" s="6">
         <v>400</v>
       </c>
       <c r="J17" s="10"/>
       <c r="K17" s="6" t="s">
         <v>41</v>
       </c>
       <c r="L17" s="10" t="s">
         <v>42</v>
       </c>
       <c r="M17" s="6" t="s">
         <v>68</v>
       </c>
       <c r="N17" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O17" s="6">
-        <v>1964834.28</v>
+        <v>2024982.14</v>
       </c>
       <c r="P17" s="6"/>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" s="6" t="s">
         <v>69</v>
       </c>
       <c r="B18" s="6">
         <v>0</v>
       </c>
       <c r="C18" s="6">
         <v>0</v>
       </c>
       <c r="D18" s="6">
         <v>0</v>
       </c>
       <c r="E18" s="6" t="s">
         <v>70</v>
       </c>
       <c r="F18" s="9" t="s">
         <v>54</v>
       </c>
       <c r="G18" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H18" s="6" t="s">
         <v>71</v>
       </c>
       <c r="I18" s="6">
         <v>231</v>
       </c>
       <c r="J18" s="10" t="s">
         <v>72</v>
       </c>
       <c r="K18" s="6" t="s">
         <v>50</v>
       </c>
       <c r="L18" s="10" t="s">
         <v>35</v>
       </c>
       <c r="M18" s="6" t="s">
         <v>73</v>
       </c>
       <c r="N18" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O18" s="6">
-        <v>836981.68</v>
+        <v>862603.33</v>
       </c>
       <c r="P18" s="6"/>
     </row>
     <row r="19" spans="1:16" customHeight="1" ht="65">
       <c r="A19" s="6" t="s">
         <v>74</v>
       </c>
       <c r="B19" s="6">
         <v>0</v>
       </c>
       <c r="C19" s="6">
         <v>0</v>
       </c>
       <c r="D19" s="6">
         <v>0</v>
       </c>
       <c r="E19" s="6" t="s">
         <v>75</v>
       </c>
       <c r="F19" s="9" t="s">
         <v>76</v>
       </c>
       <c r="G19" s="10" t="s">
         <v>40</v>
       </c>
@@ -5717,287 +5717,287 @@
         <v>22</v>
       </c>
       <c r="G20" s="10" t="s">
         <v>33</v>
       </c>
       <c r="H20" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I20" s="6">
         <v>230</v>
       </c>
       <c r="J20" s="10"/>
       <c r="K20" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L20" s="10" t="s">
         <v>27</v>
       </c>
       <c r="M20" s="6" t="s">
         <v>82</v>
       </c>
       <c r="N20" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O20" s="6">
-        <v>1489458.83</v>
+        <v>1535054.6</v>
       </c>
       <c r="P20" s="6"/>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" s="6" t="s">
         <v>83</v>
       </c>
       <c r="B21" s="6">
         <v>0</v>
       </c>
       <c r="C21" s="6">
         <v>0</v>
       </c>
       <c r="D21" s="6">
         <v>0</v>
       </c>
       <c r="E21" s="6" t="s">
         <v>84</v>
       </c>
       <c r="F21" s="9" t="s">
         <v>54</v>
       </c>
       <c r="G21" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H21" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I21" s="6">
         <v>490</v>
       </c>
       <c r="J21" s="10"/>
       <c r="K21" s="6" t="s">
         <v>50</v>
       </c>
       <c r="L21" s="10" t="s">
         <v>35</v>
       </c>
       <c r="M21" s="6" t="s">
         <v>85</v>
       </c>
       <c r="N21" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O21" s="6">
-        <v>1686208.01</v>
+        <v>1737826.9</v>
       </c>
       <c r="P21" s="6"/>
     </row>
     <row r="22" spans="1:16" customHeight="1" ht="65">
       <c r="A22" s="6" t="s">
         <v>86</v>
       </c>
       <c r="B22" s="6">
         <v>0</v>
       </c>
       <c r="C22" s="6">
         <v>0</v>
       </c>
       <c r="D22" s="6">
         <v>0</v>
       </c>
       <c r="E22" s="6" t="s">
         <v>87</v>
       </c>
       <c r="F22" s="9" t="s">
         <v>88</v>
       </c>
       <c r="G22" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H22" s="6" t="s">
         <v>71</v>
       </c>
       <c r="I22" s="6">
         <v>24</v>
       </c>
       <c r="J22" s="10" t="s">
         <v>89</v>
       </c>
       <c r="K22" s="6" t="s">
         <v>41</v>
       </c>
       <c r="L22" s="10" t="s">
         <v>90</v>
       </c>
       <c r="M22" s="6" t="s">
         <v>91</v>
       </c>
       <c r="N22" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O22" s="6">
-        <v>63919.41</v>
+        <v>65876.13</v>
       </c>
       <c r="P22" s="6"/>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" s="6" t="s">
         <v>92</v>
       </c>
       <c r="B23" s="6">
         <v>0</v>
       </c>
       <c r="C23" s="6">
         <v>0</v>
       </c>
       <c r="D23" s="6">
         <v>0</v>
       </c>
       <c r="E23" s="6" t="s">
         <v>93</v>
       </c>
       <c r="F23" s="9" t="s">
         <v>94</v>
       </c>
       <c r="G23" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H23" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I23" s="6">
         <v>27</v>
       </c>
       <c r="J23" s="10" t="s">
         <v>95</v>
       </c>
       <c r="K23" s="6" t="s">
         <v>96</v>
       </c>
       <c r="L23" s="10" t="s">
         <v>94</v>
       </c>
       <c r="M23" s="6" t="s">
         <v>97</v>
       </c>
       <c r="N23" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O23" s="6">
-        <v>37177.63</v>
+        <v>38315.7</v>
       </c>
       <c r="P23" s="6"/>
     </row>
     <row r="24" spans="1:16" customHeight="1" ht="65">
       <c r="A24" s="6" t="s">
         <v>98</v>
       </c>
       <c r="B24" s="6">
         <v>0</v>
       </c>
       <c r="C24" s="6">
         <v>0</v>
       </c>
       <c r="D24" s="6">
         <v>0</v>
       </c>
       <c r="E24" s="6" t="s">
         <v>99</v>
       </c>
       <c r="F24" s="9" t="s">
         <v>54</v>
       </c>
       <c r="G24" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H24" s="6" t="s">
         <v>71</v>
       </c>
       <c r="I24" s="6">
         <v>151</v>
       </c>
       <c r="J24" s="10" t="s">
         <v>100</v>
       </c>
       <c r="K24" s="6" t="s">
         <v>50</v>
       </c>
       <c r="L24" s="10" t="s">
         <v>35</v>
       </c>
       <c r="M24" s="6" t="s">
         <v>101</v>
       </c>
       <c r="N24" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O24" s="6">
-        <v>528876.38</v>
+        <v>545066.53</v>
       </c>
       <c r="P24" s="6"/>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" s="6" t="s">
         <v>102</v>
       </c>
       <c r="B25" s="6">
         <v>0</v>
       </c>
       <c r="C25" s="6">
         <v>0</v>
       </c>
       <c r="D25" s="6">
         <v>0</v>
       </c>
       <c r="E25" s="6" t="s">
         <v>103</v>
       </c>
       <c r="F25" s="9" t="s">
         <v>104</v>
       </c>
       <c r="G25" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H25" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I25" s="6">
         <v>380</v>
       </c>
       <c r="J25" s="10"/>
       <c r="K25" s="6" t="s">
         <v>41</v>
       </c>
       <c r="L25" s="10" t="s">
         <v>104</v>
       </c>
       <c r="M25" s="6" t="s">
         <v>105</v>
       </c>
       <c r="N25" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O25" s="6">
-        <v>1864098.82</v>
+        <v>1921163.26</v>
       </c>
       <c r="P25" s="6"/>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" s="6" t="s">
         <v>106</v>
       </c>
       <c r="B26" s="6">
         <v>0</v>
       </c>
       <c r="C26" s="6">
         <v>0</v>
       </c>
       <c r="D26" s="6">
         <v>0</v>
       </c>
       <c r="E26" s="6" t="s">
         <v>107</v>
       </c>
       <c r="F26" s="9" t="s">
         <v>39</v>
       </c>
       <c r="G26" s="10" t="s">
         <v>40</v>
       </c>
@@ -6091,333 +6091,333 @@
         <v>22</v>
       </c>
       <c r="G28" s="10" t="s">
         <v>33</v>
       </c>
       <c r="H28" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I28" s="6">
         <v>210</v>
       </c>
       <c r="J28" s="10"/>
       <c r="K28" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L28" s="10" t="s">
         <v>27</v>
       </c>
       <c r="M28" s="6" t="s">
         <v>117</v>
       </c>
       <c r="N28" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O28" s="6">
-        <v>1399336.42</v>
+        <v>1442173.03</v>
       </c>
       <c r="P28" s="6"/>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" s="6" t="s">
         <v>118</v>
       </c>
       <c r="B29" s="6">
         <v>0</v>
       </c>
       <c r="C29" s="6">
         <v>0</v>
       </c>
       <c r="D29" s="6">
         <v>0</v>
       </c>
       <c r="E29" s="6" t="s">
         <v>119</v>
       </c>
       <c r="F29" s="9" t="s">
         <v>120</v>
       </c>
       <c r="G29" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H29" s="6" t="s">
         <v>71</v>
       </c>
       <c r="I29" s="6">
         <v>135</v>
       </c>
       <c r="J29" s="10" t="s">
         <v>121</v>
       </c>
       <c r="K29" s="6" t="s">
         <v>41</v>
       </c>
       <c r="L29" s="10" t="s">
         <v>122</v>
       </c>
       <c r="M29" s="6" t="s">
         <v>123</v>
       </c>
       <c r="N29" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O29" s="6">
-        <v>688329.54</v>
+        <v>709400.73</v>
       </c>
       <c r="P29" s="6"/>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" s="6" t="s">
         <v>124</v>
       </c>
       <c r="B30" s="6">
         <v>0</v>
       </c>
       <c r="C30" s="6">
         <v>0</v>
       </c>
       <c r="D30" s="6">
         <v>0</v>
       </c>
       <c r="E30" s="6" t="s">
         <v>125</v>
       </c>
       <c r="F30" s="9" t="s">
         <v>54</v>
       </c>
       <c r="G30" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H30" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I30" s="6">
         <v>209</v>
       </c>
       <c r="J30" s="10"/>
       <c r="K30" s="6" t="s">
         <v>50</v>
       </c>
       <c r="L30" s="10" t="s">
         <v>35</v>
       </c>
       <c r="M30" s="6" t="s">
         <v>126</v>
       </c>
       <c r="N30" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O30" s="6">
-        <v>714918</v>
+        <v>736803.08</v>
       </c>
       <c r="P30" s="6"/>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" s="6" t="s">
         <v>127</v>
       </c>
       <c r="B31" s="6">
         <v>0</v>
       </c>
       <c r="C31" s="6">
         <v>0</v>
       </c>
       <c r="D31" s="6">
         <v>0</v>
       </c>
       <c r="E31" s="6" t="s">
         <v>128</v>
       </c>
       <c r="F31" s="9" t="s">
         <v>54</v>
       </c>
       <c r="G31" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H31" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I31" s="6">
         <v>151</v>
       </c>
       <c r="J31" s="10"/>
       <c r="K31" s="6" t="s">
         <v>50</v>
       </c>
       <c r="L31" s="10" t="s">
         <v>35</v>
       </c>
       <c r="M31" s="6" t="s">
         <v>129</v>
       </c>
       <c r="N31" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O31" s="6">
-        <v>660831.88</v>
+        <v>681061.65</v>
       </c>
       <c r="P31" s="6"/>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" s="6" t="s">
         <v>130</v>
       </c>
       <c r="B32" s="6">
         <v>0</v>
       </c>
       <c r="C32" s="6">
         <v>0</v>
       </c>
       <c r="D32" s="6">
         <v>0</v>
       </c>
       <c r="E32" s="6" t="s">
         <v>131</v>
       </c>
       <c r="F32" s="9" t="s">
         <v>54</v>
       </c>
       <c r="G32" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H32" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I32" s="6">
         <v>219</v>
       </c>
       <c r="J32" s="10"/>
       <c r="K32" s="6" t="s">
         <v>50</v>
       </c>
       <c r="L32" s="10" t="s">
         <v>35</v>
       </c>
       <c r="M32" s="6" t="s">
         <v>132</v>
       </c>
       <c r="N32" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O32" s="6">
-        <v>937160.82</v>
+        <v>965849.4</v>
       </c>
       <c r="P32" s="6"/>
     </row>
     <row r="33" spans="1:16" customHeight="1" ht="65">
       <c r="A33" s="6" t="s">
         <v>133</v>
       </c>
       <c r="B33" s="6">
         <v>1</v>
       </c>
       <c r="C33" s="6">
         <v>1</v>
       </c>
       <c r="D33" s="6">
         <v>0</v>
       </c>
       <c r="E33" s="6" t="s">
         <v>134</v>
       </c>
       <c r="F33" s="9" t="s">
         <v>135</v>
       </c>
       <c r="G33" s="10" t="s">
         <v>136</v>
       </c>
       <c r="H33" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I33" s="6">
         <v>65</v>
       </c>
       <c r="J33" s="10" t="s">
         <v>137</v>
       </c>
       <c r="K33" s="6" t="s">
         <v>138</v>
       </c>
       <c r="L33" s="10" t="s">
         <v>27</v>
       </c>
       <c r="M33" s="6" t="s">
         <v>139</v>
       </c>
       <c r="N33" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O33" s="6">
-        <v>76309.98</v>
+        <v>76309.95</v>
       </c>
       <c r="P33" s="6"/>
     </row>
     <row r="34" spans="1:16" customHeight="1" ht="65">
       <c r="A34" s="6" t="s">
         <v>140</v>
       </c>
       <c r="B34" s="6">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="C34" s="6">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D34" s="6">
         <v>0</v>
       </c>
       <c r="E34" s="6" t="s">
         <v>141</v>
       </c>
       <c r="F34" s="9" t="s">
         <v>59</v>
       </c>
       <c r="G34" s="10" t="s">
         <v>33</v>
       </c>
       <c r="H34" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I34" s="6">
         <v>800</v>
       </c>
       <c r="J34" s="10" t="s">
         <v>142</v>
       </c>
       <c r="K34" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L34" s="10" t="s">
         <v>64</v>
       </c>
       <c r="M34" s="6" t="s">
         <v>143</v>
       </c>
       <c r="N34" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O34" s="6">
-        <v>3538255.63</v>
+        <v>3538255.14</v>
       </c>
       <c r="P34" s="6"/>
     </row>
     <row r="35" spans="1:16" customHeight="1" ht="65">
       <c r="A35" s="6" t="s">
         <v>144</v>
       </c>
       <c r="B35" s="6">
         <v>0</v>
       </c>
       <c r="C35" s="6">
         <v>0</v>
       </c>
       <c r="D35" s="6">
         <v>0</v>
       </c>
       <c r="E35" s="6" t="s">
         <v>145</v>
       </c>
       <c r="F35" s="9" t="s">
         <v>88</v>
       </c>
       <c r="G35" s="10" t="s">
         <v>40</v>
       </c>
@@ -6465,239 +6465,239 @@
         <v>54</v>
       </c>
       <c r="G36" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H36" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I36" s="6">
         <v>715</v>
       </c>
       <c r="J36" s="10"/>
       <c r="K36" s="6" t="s">
         <v>50</v>
       </c>
       <c r="L36" s="10" t="s">
         <v>35</v>
       </c>
       <c r="M36" s="6" t="s">
         <v>150</v>
       </c>
       <c r="N36" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O36" s="6">
-        <v>2656719.85</v>
+        <v>2738048.37</v>
       </c>
       <c r="P36" s="6"/>
     </row>
     <row r="37" spans="1:16" customHeight="1" ht="65">
       <c r="A37" s="6" t="s">
         <v>151</v>
       </c>
       <c r="B37" s="6">
         <v>4</v>
       </c>
       <c r="C37" s="6">
         <v>4</v>
       </c>
       <c r="D37" s="6">
         <v>0</v>
       </c>
       <c r="E37" s="6" t="s">
         <v>152</v>
       </c>
       <c r="F37" s="9" t="s">
         <v>153</v>
       </c>
       <c r="G37" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H37" s="6" t="s">
         <v>71</v>
       </c>
       <c r="I37" s="6">
         <v>7.5</v>
       </c>
       <c r="J37" s="10" t="s">
         <v>154</v>
       </c>
       <c r="K37" s="6" t="s">
         <v>41</v>
       </c>
       <c r="L37" s="10" t="s">
         <v>153</v>
       </c>
       <c r="M37" s="6" t="s">
         <v>155</v>
       </c>
       <c r="N37" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O37" s="6">
-        <v>42323.06</v>
+        <v>43618.66</v>
       </c>
       <c r="P37" s="6"/>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" s="6" t="s">
         <v>156</v>
       </c>
       <c r="B38" s="6">
         <v>0</v>
       </c>
       <c r="C38" s="6">
         <v>0</v>
       </c>
       <c r="D38" s="6">
         <v>0</v>
       </c>
       <c r="E38" s="6" t="s">
         <v>157</v>
       </c>
       <c r="F38" s="9" t="s">
         <v>54</v>
       </c>
       <c r="G38" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H38" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I38" s="6">
         <v>1200</v>
       </c>
       <c r="J38" s="10"/>
       <c r="K38" s="6" t="s">
         <v>50</v>
       </c>
       <c r="L38" s="10" t="s">
         <v>35</v>
       </c>
       <c r="M38" s="6" t="s">
         <v>158</v>
       </c>
       <c r="N38" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O38" s="6">
-        <v>3305867.97</v>
+        <v>3407067.6</v>
       </c>
       <c r="P38" s="6"/>
     </row>
     <row r="39" spans="1:16" customHeight="1" ht="65">
       <c r="A39" s="6" t="s">
         <v>159</v>
       </c>
       <c r="B39" s="6">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="C39" s="6">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D39" s="6">
         <v>0</v>
       </c>
       <c r="E39" s="6" t="s">
         <v>160</v>
       </c>
       <c r="F39" s="9" t="s">
         <v>59</v>
       </c>
       <c r="G39" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H39" s="6" t="s">
         <v>71</v>
       </c>
       <c r="I39" s="6">
         <v>344.5</v>
       </c>
       <c r="J39" s="10" t="s">
         <v>161</v>
       </c>
       <c r="K39" s="6" t="s">
         <v>162</v>
       </c>
       <c r="L39" s="10" t="s">
         <v>64</v>
       </c>
       <c r="M39" s="6" t="s">
         <v>163</v>
       </c>
       <c r="N39" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O39" s="6">
-        <v>1355676.35</v>
+        <v>1397176.69</v>
       </c>
       <c r="P39" s="6"/>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" s="6" t="s">
         <v>164</v>
       </c>
       <c r="B40" s="6">
         <v>0</v>
       </c>
       <c r="C40" s="6">
         <v>0</v>
       </c>
       <c r="D40" s="6">
         <v>0</v>
       </c>
       <c r="E40" s="6" t="s">
         <v>165</v>
       </c>
       <c r="F40" s="9" t="s">
         <v>54</v>
       </c>
       <c r="G40" s="10" t="s">
         <v>33</v>
       </c>
       <c r="H40" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I40" s="6">
         <v>1825</v>
       </c>
       <c r="J40" s="10"/>
       <c r="K40" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L40" s="10" t="s">
         <v>35</v>
       </c>
       <c r="M40" s="6" t="s">
         <v>166</v>
       </c>
       <c r="N40" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O40" s="6">
-        <v>8290002.99</v>
+        <v>8543776.21</v>
       </c>
       <c r="P40" s="6"/>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" s="6" t="s">
         <v>167</v>
       </c>
       <c r="B41" s="6">
         <v>0</v>
       </c>
       <c r="C41" s="6">
         <v>0</v>
       </c>
       <c r="D41" s="6">
         <v>0</v>
       </c>
       <c r="E41" s="6" t="s">
         <v>168</v>
       </c>
       <c r="F41" s="9" t="s">
         <v>169</v>
       </c>
       <c r="G41" s="10" t="s">
         <v>40</v>
       </c>
@@ -6706,230 +6706,230 @@
       </c>
       <c r="I41" s="6">
         <v>210</v>
       </c>
       <c r="J41" s="10"/>
       <c r="K41" s="6" t="s">
         <v>41</v>
       </c>
       <c r="L41" s="10" t="s">
         <v>169</v>
       </c>
       <c r="M41" s="6" t="s">
         <v>170</v>
       </c>
       <c r="N41" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O41" s="6"/>
       <c r="P41" s="6"/>
     </row>
     <row r="42" spans="1:16" customHeight="1" ht="65">
       <c r="A42" s="6" t="s">
         <v>171</v>
       </c>
       <c r="B42" s="6">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="C42" s="6">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D42" s="6">
         <v>0</v>
       </c>
       <c r="E42" s="6" t="s">
         <v>172</v>
       </c>
       <c r="F42" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H42" s="6" t="s">
         <v>71</v>
       </c>
       <c r="I42" s="6">
         <v>180</v>
       </c>
       <c r="J42" s="10" t="s">
         <v>173</v>
       </c>
       <c r="K42" s="6" t="s">
         <v>162</v>
       </c>
       <c r="L42" s="10" t="s">
         <v>27</v>
       </c>
       <c r="M42" s="6" t="s">
         <v>174</v>
       </c>
       <c r="N42" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O42" s="6">
-        <v>497413.26</v>
+        <v>512640.24</v>
       </c>
       <c r="P42" s="6"/>
     </row>
     <row r="43" spans="1:16" customHeight="1" ht="65">
       <c r="A43" s="6" t="s">
         <v>175</v>
       </c>
       <c r="B43" s="6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C43" s="6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D43" s="6">
         <v>0</v>
       </c>
       <c r="E43" s="6" t="s">
         <v>176</v>
       </c>
       <c r="F43" s="9" t="s">
         <v>59</v>
       </c>
       <c r="G43" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H43" s="6" t="s">
         <v>71</v>
       </c>
       <c r="I43" s="6">
         <v>236</v>
       </c>
       <c r="J43" s="10" t="s">
         <v>177</v>
       </c>
       <c r="K43" s="6" t="s">
         <v>162</v>
       </c>
       <c r="L43" s="10" t="s">
         <v>64</v>
       </c>
       <c r="M43" s="6" t="s">
         <v>178</v>
       </c>
       <c r="N43" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O43" s="6">
-        <v>1098996.45</v>
+        <v>1132639.57</v>
       </c>
       <c r="P43" s="6"/>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" s="6" t="s">
         <v>179</v>
       </c>
       <c r="B44" s="6">
         <v>0</v>
       </c>
       <c r="C44" s="6">
         <v>0</v>
       </c>
       <c r="D44" s="6">
         <v>0</v>
       </c>
       <c r="E44" s="6" t="s">
         <v>180</v>
       </c>
       <c r="F44" s="9" t="s">
         <v>88</v>
       </c>
       <c r="G44" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H44" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I44" s="6">
         <v>349</v>
       </c>
       <c r="J44" s="10"/>
       <c r="K44" s="6" t="s">
         <v>41</v>
       </c>
       <c r="L44" s="10" t="s">
         <v>90</v>
       </c>
       <c r="M44" s="6" t="s">
         <v>181</v>
       </c>
       <c r="N44" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O44" s="6">
-        <v>1977299.45</v>
+        <v>2037828.79</v>
       </c>
       <c r="P44" s="6"/>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" s="6" t="s">
         <v>182</v>
       </c>
       <c r="B45" s="6">
         <v>0</v>
       </c>
       <c r="C45" s="6">
         <v>0</v>
       </c>
       <c r="D45" s="6">
         <v>0</v>
       </c>
       <c r="E45" s="6" t="s">
         <v>183</v>
       </c>
       <c r="F45" s="9" t="s">
         <v>88</v>
       </c>
       <c r="G45" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H45" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I45" s="6">
         <v>190</v>
       </c>
       <c r="J45" s="10"/>
       <c r="K45" s="6" t="s">
         <v>41</v>
       </c>
       <c r="L45" s="10" t="s">
         <v>90</v>
       </c>
       <c r="M45" s="6" t="s">
         <v>184</v>
       </c>
       <c r="N45" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O45" s="6">
-        <v>1289259.29</v>
+        <v>1328726.26</v>
       </c>
       <c r="P45" s="6"/>
     </row>
     <row r="46" spans="1:16" customHeight="1" ht="65">
       <c r="A46" s="6" t="s">
         <v>185</v>
       </c>
       <c r="B46" s="6">
         <v>0</v>
       </c>
       <c r="C46" s="6">
         <v>0</v>
       </c>
       <c r="D46" s="6">
         <v>0</v>
       </c>
       <c r="E46" s="6" t="s">
         <v>186</v>
       </c>
       <c r="F46" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="10" t="s">
         <v>187</v>
       </c>
@@ -6979,51 +6979,51 @@
       <c r="G47" s="10" t="s">
         <v>33</v>
       </c>
       <c r="H47" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I47" s="6">
         <v>438</v>
       </c>
       <c r="J47" s="10" t="s">
         <v>192</v>
       </c>
       <c r="K47" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L47" s="10" t="s">
         <v>64</v>
       </c>
       <c r="M47" s="6" t="s">
         <v>193</v>
       </c>
       <c r="N47" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O47" s="6">
-        <v>1697605.94</v>
+        <v>1749573.57</v>
       </c>
       <c r="P47" s="6"/>
     </row>
     <row r="48" spans="1:16" customHeight="1" ht="65">
       <c r="A48" s="6" t="s">
         <v>194</v>
       </c>
       <c r="B48" s="6">
         <v>0</v>
       </c>
       <c r="C48" s="6">
         <v>0</v>
       </c>
       <c r="D48" s="6">
         <v>0</v>
       </c>
       <c r="E48" s="6" t="s">
         <v>195</v>
       </c>
       <c r="F48" s="9" t="s">
         <v>120</v>
       </c>
       <c r="G48" s="10" t="s">
         <v>40</v>
       </c>
@@ -7349,51 +7349,51 @@
       <c r="G55" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H55" s="6" t="s">
         <v>71</v>
       </c>
       <c r="I55" s="6">
         <v>360</v>
       </c>
       <c r="J55" s="10" t="s">
         <v>226</v>
       </c>
       <c r="K55" s="6" t="s">
         <v>162</v>
       </c>
       <c r="L55" s="10" t="s">
         <v>64</v>
       </c>
       <c r="M55" s="6" t="s">
         <v>227</v>
       </c>
       <c r="N55" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O55" s="6">
-        <v>1441902.06</v>
+        <v>1486042.09</v>
       </c>
       <c r="P55" s="6"/>
     </row>
     <row r="56" spans="1:16" customHeight="1" ht="65">
       <c r="A56" s="6" t="s">
         <v>228</v>
       </c>
       <c r="B56" s="6">
         <v>0</v>
       </c>
       <c r="C56" s="6">
         <v>0</v>
       </c>
       <c r="D56" s="6">
         <v>0</v>
       </c>
       <c r="E56" s="6" t="s">
         <v>229</v>
       </c>
       <c r="F56" s="9" t="s">
         <v>88</v>
       </c>
       <c r="G56" s="10" t="s">
         <v>40</v>
       </c>
@@ -7443,291 +7443,291 @@
       <c r="G57" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H57" s="6" t="s">
         <v>71</v>
       </c>
       <c r="I57" s="6">
         <v>187</v>
       </c>
       <c r="J57" s="10" t="s">
         <v>235</v>
       </c>
       <c r="K57" s="6" t="s">
         <v>162</v>
       </c>
       <c r="L57" s="10" t="s">
         <v>27</v>
       </c>
       <c r="M57" s="6" t="s">
         <v>236</v>
       </c>
       <c r="N57" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O57" s="6">
-        <v>510871.75</v>
+        <v>526510.59</v>
       </c>
       <c r="P57" s="6"/>
     </row>
     <row r="58" spans="1:16" customHeight="1" ht="65">
       <c r="A58" s="6" t="s">
         <v>237</v>
       </c>
       <c r="B58" s="6">
         <v>0</v>
       </c>
       <c r="C58" s="6">
         <v>0</v>
       </c>
       <c r="D58" s="6">
         <v>0</v>
       </c>
       <c r="E58" s="6" t="s">
         <v>238</v>
       </c>
       <c r="F58" s="9" t="s">
         <v>54</v>
       </c>
       <c r="G58" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H58" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I58" s="6">
         <v>253</v>
       </c>
       <c r="J58" s="10" t="s">
         <v>239</v>
       </c>
       <c r="K58" s="6" t="s">
         <v>50</v>
       </c>
       <c r="L58" s="10" t="s">
         <v>35</v>
       </c>
       <c r="M58" s="6" t="s">
         <v>240</v>
       </c>
       <c r="N58" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O58" s="6">
-        <v>891490.11</v>
+        <v>918780.7</v>
       </c>
       <c r="P58" s="6"/>
     </row>
     <row r="59" spans="1:16" customHeight="1" ht="65">
       <c r="A59" s="6" t="s">
         <v>241</v>
       </c>
       <c r="B59" s="6">
         <v>0</v>
       </c>
       <c r="C59" s="6">
         <v>0</v>
       </c>
       <c r="D59" s="6">
         <v>0</v>
       </c>
       <c r="E59" s="6" t="s">
         <v>242</v>
       </c>
       <c r="F59" s="9" t="s">
         <v>54</v>
       </c>
       <c r="G59" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H59" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I59" s="6">
         <v>243</v>
       </c>
       <c r="J59" s="10" t="s">
         <v>243</v>
       </c>
       <c r="K59" s="6" t="s">
         <v>50</v>
       </c>
       <c r="L59" s="10" t="s">
         <v>35</v>
       </c>
       <c r="M59" s="6" t="s">
         <v>244</v>
       </c>
       <c r="N59" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O59" s="6">
-        <v>858869.33</v>
+        <v>885161.02</v>
       </c>
       <c r="P59" s="6"/>
     </row>
     <row r="60" spans="1:16" customHeight="1" ht="65">
       <c r="A60" s="6" t="s">
         <v>245</v>
       </c>
       <c r="B60" s="6">
         <v>0</v>
       </c>
       <c r="C60" s="6">
         <v>0</v>
       </c>
       <c r="D60" s="6">
         <v>0</v>
       </c>
       <c r="E60" s="6" t="s">
         <v>246</v>
       </c>
       <c r="F60" s="9" t="s">
         <v>59</v>
       </c>
       <c r="G60" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H60" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I60" s="6">
         <v>150</v>
       </c>
       <c r="J60" s="10" t="s">
         <v>247</v>
       </c>
       <c r="K60" s="6" t="s">
         <v>162</v>
       </c>
       <c r="L60" s="10" t="s">
         <v>248</v>
       </c>
       <c r="M60" s="6" t="s">
         <v>249</v>
       </c>
       <c r="N60" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O60" s="6">
-        <v>575292.27</v>
+        <v>592903.15</v>
       </c>
       <c r="P60" s="6"/>
     </row>
     <row r="61" spans="1:16" customHeight="1" ht="65">
       <c r="A61" s="6" t="s">
         <v>250</v>
       </c>
       <c r="B61" s="6">
         <v>0</v>
       </c>
       <c r="C61" s="6">
         <v>0</v>
       </c>
       <c r="D61" s="6">
         <v>0</v>
       </c>
       <c r="E61" s="6" t="s">
         <v>251</v>
       </c>
       <c r="F61" s="9" t="s">
         <v>252</v>
       </c>
       <c r="G61" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H61" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I61" s="6">
         <v>91</v>
       </c>
       <c r="J61" s="10" t="s">
         <v>253</v>
       </c>
       <c r="K61" s="6" t="s">
         <v>254</v>
       </c>
       <c r="L61" s="10" t="s">
         <v>252</v>
       </c>
       <c r="M61" s="6" t="s">
         <v>255</v>
       </c>
       <c r="N61" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O61" s="6">
-        <v>493170.2</v>
+        <v>508267.35</v>
       </c>
       <c r="P61" s="6"/>
     </row>
     <row r="62" spans="1:16" customHeight="1" ht="65">
       <c r="A62" s="6" t="s">
         <v>256</v>
       </c>
       <c r="B62" s="6">
         <v>0</v>
       </c>
       <c r="C62" s="6">
         <v>0</v>
       </c>
       <c r="D62" s="6">
         <v>0</v>
       </c>
       <c r="E62" s="6" t="s">
         <v>257</v>
       </c>
       <c r="F62" s="9" t="s">
         <v>54</v>
       </c>
       <c r="G62" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H62" s="6" t="s">
         <v>71</v>
       </c>
       <c r="I62" s="6">
         <v>74</v>
       </c>
       <c r="J62" s="10" t="s">
         <v>258</v>
       </c>
       <c r="K62" s="6" t="s">
         <v>50</v>
       </c>
       <c r="L62" s="10" t="s">
         <v>35</v>
       </c>
       <c r="M62" s="6" t="s">
         <v>259</v>
       </c>
       <c r="N62" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O62" s="6">
-        <v>348665.07</v>
+        <v>359338.55</v>
       </c>
       <c r="P62" s="6"/>
     </row>
     <row r="63" spans="1:16" customHeight="1" ht="65">
       <c r="A63" s="6" t="s">
         <v>260</v>
       </c>
       <c r="B63" s="6">
         <v>0</v>
       </c>
       <c r="C63" s="6">
         <v>0</v>
       </c>
       <c r="D63" s="6">
         <v>0</v>
       </c>
       <c r="E63" s="6" t="s">
         <v>261</v>
       </c>
       <c r="F63" s="9" t="s">
         <v>59</v>
       </c>
       <c r="G63" s="10" t="s">
         <v>40</v>
       </c>
@@ -7775,195 +7775,195 @@
         <v>54</v>
       </c>
       <c r="G64" s="10" t="s">
         <v>33</v>
       </c>
       <c r="H64" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I64" s="6">
         <v>1850</v>
       </c>
       <c r="J64" s="10"/>
       <c r="K64" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L64" s="10" t="s">
         <v>35</v>
       </c>
       <c r="M64" s="6" t="s">
         <v>266</v>
       </c>
       <c r="N64" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O64" s="6">
-        <v>6739498.87</v>
+        <v>6945807.98</v>
       </c>
       <c r="P64" s="6"/>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" s="6" t="s">
         <v>267</v>
       </c>
       <c r="B65" s="6">
         <v>0</v>
       </c>
       <c r="C65" s="6">
         <v>0</v>
       </c>
       <c r="D65" s="6">
         <v>0</v>
       </c>
       <c r="E65" s="6" t="s">
         <v>268</v>
       </c>
       <c r="F65" s="9" t="s">
         <v>32</v>
       </c>
       <c r="G65" s="10" t="s">
         <v>33</v>
       </c>
       <c r="H65" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I65" s="6">
         <v>800</v>
       </c>
       <c r="J65" s="10" t="s">
         <v>269</v>
       </c>
       <c r="K65" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L65" s="10" t="s">
         <v>35</v>
       </c>
       <c r="M65" s="6" t="s">
         <v>270</v>
       </c>
       <c r="N65" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O65" s="6">
-        <v>2832987.86</v>
+        <v>2919711.35</v>
       </c>
       <c r="P65" s="6"/>
     </row>
     <row r="66" spans="1:16" customHeight="1" ht="65">
       <c r="A66" s="6" t="s">
         <v>271</v>
       </c>
       <c r="B66" s="6">
         <v>0</v>
       </c>
       <c r="C66" s="6">
         <v>0</v>
       </c>
       <c r="D66" s="6">
         <v>0</v>
       </c>
       <c r="E66" s="6" t="s">
         <v>272</v>
       </c>
       <c r="F66" s="9" t="s">
         <v>59</v>
       </c>
       <c r="G66" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H66" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I66" s="6">
         <v>1190</v>
       </c>
       <c r="J66" s="10" t="s">
         <v>273</v>
       </c>
       <c r="K66" s="6" t="s">
         <v>162</v>
       </c>
       <c r="L66" s="10" t="s">
         <v>64</v>
       </c>
       <c r="M66" s="6" t="s">
         <v>274</v>
       </c>
       <c r="N66" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O66" s="6">
-        <v>7012136.96</v>
+        <v>7226794.97</v>
       </c>
       <c r="P66" s="6"/>
     </row>
     <row r="67" spans="1:16" customHeight="1" ht="65">
       <c r="A67" s="6" t="s">
         <v>275</v>
       </c>
       <c r="B67" s="6">
         <v>0</v>
       </c>
       <c r="C67" s="6">
         <v>0</v>
       </c>
       <c r="D67" s="6">
         <v>0</v>
       </c>
       <c r="E67" s="6" t="s">
         <v>276</v>
       </c>
       <c r="F67" s="9" t="s">
         <v>252</v>
       </c>
       <c r="G67" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H67" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I67" s="6">
         <v>37</v>
       </c>
       <c r="J67" s="10" t="s">
         <v>277</v>
       </c>
       <c r="K67" s="6" t="s">
         <v>254</v>
       </c>
       <c r="L67" s="10" t="s">
         <v>252</v>
       </c>
       <c r="M67" s="6" t="s">
         <v>278</v>
       </c>
       <c r="N67" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O67" s="6">
-        <v>146198.81</v>
+        <v>150674.3</v>
       </c>
       <c r="P67" s="6"/>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" s="6" t="s">
         <v>279</v>
       </c>
       <c r="B68" s="6">
         <v>0</v>
       </c>
       <c r="C68" s="6">
         <v>0</v>
       </c>
       <c r="D68" s="6">
         <v>0</v>
       </c>
       <c r="E68" s="6" t="s">
         <v>280</v>
       </c>
       <c r="F68" s="9" t="s">
         <v>104</v>
       </c>
       <c r="G68" s="10" t="s">
         <v>40</v>
       </c>
@@ -8151,51 +8151,51 @@
       <c r="G72" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H72" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I72" s="6">
         <v>203</v>
       </c>
       <c r="J72" s="10" t="s">
         <v>297</v>
       </c>
       <c r="K72" s="6" t="s">
         <v>41</v>
       </c>
       <c r="L72" s="10" t="s">
         <v>104</v>
       </c>
       <c r="M72" s="6" t="s">
         <v>298</v>
       </c>
       <c r="N72" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O72" s="6">
-        <v>853708.48</v>
+        <v>879842.55</v>
       </c>
       <c r="P72" s="6"/>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" s="6" t="s">
         <v>299</v>
       </c>
       <c r="B73" s="6">
         <v>0</v>
       </c>
       <c r="C73" s="6">
         <v>0</v>
       </c>
       <c r="D73" s="6">
         <v>0</v>
       </c>
       <c r="E73" s="6" t="s">
         <v>300</v>
       </c>
       <c r="F73" s="9" t="s">
         <v>104</v>
       </c>
       <c r="G73" s="10" t="s">
         <v>40</v>
       </c>
@@ -8291,241 +8291,241 @@
       <c r="G75" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H75" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I75" s="6">
         <v>198</v>
       </c>
       <c r="J75" s="10" t="s">
         <v>309</v>
       </c>
       <c r="K75" s="6" t="s">
         <v>162</v>
       </c>
       <c r="L75" s="10" t="s">
         <v>64</v>
       </c>
       <c r="M75" s="6" t="s">
         <v>310</v>
       </c>
       <c r="N75" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O75" s="6">
-        <v>789981.23</v>
+        <v>814164.41</v>
       </c>
       <c r="P75" s="6"/>
     </row>
     <row r="76" spans="1:16" customHeight="1" ht="65">
       <c r="A76" s="6" t="s">
         <v>311</v>
       </c>
       <c r="B76" s="6">
         <v>0</v>
       </c>
       <c r="C76" s="6">
         <v>0</v>
       </c>
       <c r="D76" s="6">
         <v>0</v>
       </c>
       <c r="E76" s="6" t="s">
         <v>312</v>
       </c>
       <c r="F76" s="9" t="s">
         <v>54</v>
       </c>
       <c r="G76" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H76" s="6" t="s">
         <v>71</v>
       </c>
       <c r="I76" s="6">
         <v>110</v>
       </c>
       <c r="J76" s="10" t="s">
         <v>313</v>
       </c>
       <c r="K76" s="6" t="s">
         <v>50</v>
       </c>
       <c r="L76" s="10" t="s">
         <v>35</v>
       </c>
       <c r="M76" s="6" t="s">
         <v>314</v>
       </c>
       <c r="N76" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O76" s="6">
-        <v>491414.64</v>
+        <v>506457.95</v>
       </c>
       <c r="P76" s="6"/>
     </row>
     <row r="77" spans="1:16" customHeight="1" ht="65">
       <c r="A77" s="6" t="s">
         <v>315</v>
       </c>
       <c r="B77" s="6">
         <v>0</v>
       </c>
       <c r="C77" s="6">
         <v>0</v>
       </c>
       <c r="D77" s="6">
         <v>0</v>
       </c>
       <c r="E77" s="6" t="s">
         <v>316</v>
       </c>
       <c r="F77" s="9" t="s">
         <v>59</v>
       </c>
       <c r="G77" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H77" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I77" s="6">
         <v>155</v>
       </c>
       <c r="J77" s="10" t="s">
         <v>317</v>
       </c>
       <c r="K77" s="6" t="s">
         <v>162</v>
       </c>
       <c r="L77" s="10" t="s">
         <v>248</v>
       </c>
       <c r="M77" s="6" t="s">
         <v>318</v>
       </c>
       <c r="N77" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O77" s="6">
-        <v>583013.95</v>
+        <v>600861.38</v>
       </c>
       <c r="P77" s="6"/>
     </row>
     <row r="78" spans="1:16" customHeight="1" ht="65">
       <c r="A78" s="6" t="s">
         <v>319</v>
       </c>
       <c r="B78" s="6">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="C78" s="6">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D78" s="6">
         <v>0</v>
       </c>
       <c r="E78" s="6" t="s">
         <v>320</v>
       </c>
       <c r="F78" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H78" s="6" t="s">
         <v>71</v>
       </c>
       <c r="I78" s="6">
         <v>92.6</v>
       </c>
       <c r="J78" s="10" t="s">
         <v>321</v>
       </c>
       <c r="K78" s="6" t="s">
         <v>162</v>
       </c>
       <c r="L78" s="10" t="s">
         <v>27</v>
       </c>
       <c r="M78" s="6" t="s">
         <v>322</v>
       </c>
       <c r="N78" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O78" s="6">
-        <v>339484.9</v>
+        <v>349877.3</v>
       </c>
       <c r="P78" s="6"/>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" s="6" t="s">
         <v>323</v>
       </c>
       <c r="B79" s="6">
         <v>0</v>
       </c>
       <c r="C79" s="6">
         <v>0</v>
       </c>
       <c r="D79" s="6">
         <v>0</v>
       </c>
       <c r="E79" s="6" t="s">
         <v>324</v>
       </c>
       <c r="F79" s="9" t="s">
         <v>54</v>
       </c>
       <c r="G79" s="10" t="s">
         <v>33</v>
       </c>
       <c r="H79" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I79" s="6">
         <v>2010</v>
       </c>
       <c r="J79" s="10"/>
       <c r="K79" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L79" s="10" t="s">
         <v>35</v>
       </c>
       <c r="M79" s="6" t="s">
         <v>325</v>
       </c>
       <c r="N79" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O79" s="6">
-        <v>9046743.29</v>
+        <v>9323681.61</v>
       </c>
       <c r="P79" s="6"/>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" s="6" t="s">
         <v>326</v>
       </c>
       <c r="B80" s="6">
         <v>0</v>
       </c>
       <c r="C80" s="6">
         <v>0</v>
       </c>
       <c r="D80" s="6">
         <v>0</v>
       </c>
       <c r="E80" s="6" t="s">
         <v>327</v>
       </c>
       <c r="F80" s="9" t="s">
         <v>328</v>
       </c>
       <c r="G80" s="10" t="s">
         <v>40</v>
       </c>
@@ -8575,97 +8575,97 @@
       <c r="G81" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H81" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I81" s="6">
         <v>231</v>
       </c>
       <c r="J81" s="10" t="s">
         <v>334</v>
       </c>
       <c r="K81" s="6" t="s">
         <v>50</v>
       </c>
       <c r="L81" s="10" t="s">
         <v>35</v>
       </c>
       <c r="M81" s="6" t="s">
         <v>335</v>
       </c>
       <c r="N81" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O81" s="6">
-        <v>1012712.71</v>
+        <v>1043713.87</v>
       </c>
       <c r="P81" s="6"/>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" s="6" t="s">
         <v>336</v>
       </c>
       <c r="B82" s="6">
         <v>0</v>
       </c>
       <c r="C82" s="6">
         <v>0</v>
       </c>
       <c r="D82" s="6">
         <v>0</v>
       </c>
       <c r="E82" s="6" t="s">
         <v>337</v>
       </c>
       <c r="F82" s="9" t="s">
         <v>120</v>
       </c>
       <c r="G82" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H82" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I82" s="6">
         <v>440</v>
       </c>
       <c r="J82" s="10"/>
       <c r="K82" s="6" t="s">
         <v>41</v>
       </c>
       <c r="L82" s="10" t="s">
         <v>338</v>
       </c>
       <c r="M82" s="6" t="s">
         <v>339</v>
       </c>
       <c r="N82" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O82" s="6">
-        <v>3810089.65</v>
+        <v>3926724.57</v>
       </c>
       <c r="P82" s="6"/>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" s="6" t="s">
         <v>340</v>
       </c>
       <c r="B83" s="6">
         <v>0</v>
       </c>
       <c r="C83" s="6">
         <v>0</v>
       </c>
       <c r="D83" s="6">
         <v>0</v>
       </c>
       <c r="E83" s="6" t="s">
         <v>341</v>
       </c>
       <c r="F83" s="9" t="s">
         <v>94</v>
       </c>
       <c r="G83" s="10" t="s">
         <v>40</v>
       </c>
@@ -8814,514 +8814,514 @@
         <v>75</v>
       </c>
       <c r="J86" s="10" t="s">
         <v>354</v>
       </c>
       <c r="K86" s="6" t="s">
         <v>63</v>
       </c>
       <c r="L86" s="10" t="s">
         <v>64</v>
       </c>
       <c r="M86" s="6" t="s">
         <v>355</v>
       </c>
       <c r="N86" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O86" s="6"/>
       <c r="P86" s="6"/>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" s="6" t="s">
         <v>356</v>
       </c>
       <c r="B87" s="6">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="C87" s="6">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D87" s="6">
         <v>0</v>
       </c>
       <c r="E87" s="6" t="s">
         <v>357</v>
       </c>
       <c r="F87" s="9" t="s">
         <v>76</v>
       </c>
       <c r="G87" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H87" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I87" s="6">
         <v>19</v>
       </c>
       <c r="J87" s="10" t="s">
         <v>358</v>
       </c>
       <c r="K87" s="6" t="s">
         <v>96</v>
       </c>
       <c r="L87" s="10" t="s">
         <v>76</v>
       </c>
       <c r="M87" s="6" t="s">
         <v>359</v>
       </c>
       <c r="N87" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O87" s="6">
-        <v>31742.29</v>
+        <v>32714</v>
       </c>
       <c r="P87" s="6"/>
     </row>
     <row r="88" spans="1:16" customHeight="1" ht="65">
       <c r="A88" s="6" t="s">
         <v>360</v>
       </c>
       <c r="B88" s="6">
         <v>0</v>
       </c>
       <c r="C88" s="6">
         <v>0</v>
       </c>
       <c r="D88" s="6">
         <v>0</v>
       </c>
       <c r="E88" s="6" t="s">
         <v>361</v>
       </c>
       <c r="F88" s="9" t="s">
         <v>59</v>
       </c>
       <c r="G88" s="10" t="s">
         <v>33</v>
       </c>
       <c r="H88" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I88" s="6">
         <v>710</v>
       </c>
       <c r="J88" s="10" t="s">
         <v>362</v>
       </c>
       <c r="K88" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L88" s="10" t="s">
         <v>64</v>
       </c>
       <c r="M88" s="6" t="s">
         <v>363</v>
       </c>
       <c r="N88" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O88" s="6">
-        <v>3079514.94</v>
+        <v>3173785.03</v>
       </c>
       <c r="P88" s="6"/>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" s="6" t="s">
         <v>364</v>
       </c>
       <c r="B89" s="6">
         <v>0</v>
       </c>
       <c r="C89" s="6">
         <v>0</v>
       </c>
       <c r="D89" s="6">
         <v>0</v>
       </c>
       <c r="E89" s="6" t="s">
         <v>365</v>
       </c>
       <c r="F89" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G89" s="10" t="s">
         <v>33</v>
       </c>
       <c r="H89" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I89" s="6">
         <v>180</v>
       </c>
       <c r="J89" s="10"/>
       <c r="K89" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L89" s="10" t="s">
         <v>27</v>
       </c>
       <c r="M89" s="6" t="s">
         <v>366</v>
       </c>
       <c r="N89" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O89" s="6">
-        <v>1148113.15</v>
+        <v>1183259.31</v>
       </c>
       <c r="P89" s="6"/>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" s="6" t="s">
         <v>367</v>
       </c>
       <c r="B90" s="6">
         <v>0</v>
       </c>
       <c r="C90" s="6">
         <v>0</v>
       </c>
       <c r="D90" s="6">
         <v>0</v>
       </c>
       <c r="E90" s="6" t="s">
         <v>368</v>
       </c>
       <c r="F90" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G90" s="10" t="s">
         <v>33</v>
       </c>
       <c r="H90" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I90" s="6">
         <v>460</v>
       </c>
       <c r="J90" s="10" t="s">
         <v>369</v>
       </c>
       <c r="K90" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L90" s="10" t="s">
         <v>27</v>
       </c>
       <c r="M90" s="6" t="s">
         <v>370</v>
       </c>
       <c r="N90" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O90" s="6">
-        <v>1656157.69</v>
+        <v>1706856.73</v>
       </c>
       <c r="P90" s="6"/>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" s="6" t="s">
         <v>371</v>
       </c>
       <c r="B91" s="6">
         <v>0</v>
       </c>
       <c r="C91" s="6">
         <v>0</v>
       </c>
       <c r="D91" s="6">
         <v>0</v>
       </c>
       <c r="E91" s="6" t="s">
         <v>372</v>
       </c>
       <c r="F91" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G91" s="10" t="s">
         <v>33</v>
       </c>
       <c r="H91" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I91" s="6">
         <v>187</v>
       </c>
       <c r="J91" s="10"/>
       <c r="K91" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L91" s="10" t="s">
         <v>27</v>
       </c>
       <c r="M91" s="6" t="s">
         <v>373</v>
       </c>
       <c r="N91" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O91" s="6">
-        <v>1161658.8</v>
+        <v>1197219.81</v>
       </c>
       <c r="P91" s="6"/>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" s="6" t="s">
         <v>374</v>
       </c>
       <c r="B92" s="6">
         <v>0</v>
       </c>
       <c r="C92" s="6">
         <v>0</v>
       </c>
       <c r="D92" s="6">
         <v>0</v>
       </c>
       <c r="E92" s="6" t="s">
         <v>375</v>
       </c>
       <c r="F92" s="9" t="s">
         <v>54</v>
       </c>
       <c r="G92" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H92" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I92" s="6">
         <v>715</v>
       </c>
       <c r="J92" s="10"/>
       <c r="K92" s="6" t="s">
         <v>50</v>
       </c>
       <c r="L92" s="10" t="s">
         <v>35</v>
       </c>
       <c r="M92" s="6" t="s">
         <v>376</v>
       </c>
       <c r="N92" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O92" s="6">
-        <v>2474731.47</v>
+        <v>2550488.27</v>
       </c>
       <c r="P92" s="6"/>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" s="6" t="s">
         <v>377</v>
       </c>
       <c r="B93" s="6">
         <v>0</v>
       </c>
       <c r="C93" s="6">
         <v>0</v>
       </c>
       <c r="D93" s="6">
         <v>0</v>
       </c>
       <c r="E93" s="6" t="s">
         <v>378</v>
       </c>
       <c r="F93" s="9" t="s">
         <v>120</v>
       </c>
       <c r="G93" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H93" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I93" s="6">
         <v>350</v>
       </c>
       <c r="J93" s="10"/>
       <c r="K93" s="6" t="s">
         <v>41</v>
       </c>
       <c r="L93" s="10" t="s">
         <v>338</v>
       </c>
       <c r="M93" s="6" t="s">
         <v>379</v>
       </c>
       <c r="N93" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O93" s="6">
-        <v>2650409.48</v>
+        <v>2731543.83</v>
       </c>
       <c r="P93" s="6"/>
     </row>
     <row r="94" spans="1:16" customHeight="1" ht="65">
       <c r="A94" s="6" t="s">
         <v>380</v>
       </c>
       <c r="B94" s="6">
         <v>0</v>
       </c>
       <c r="C94" s="6">
         <v>0</v>
       </c>
       <c r="D94" s="6">
         <v>0</v>
       </c>
       <c r="E94" s="6" t="s">
         <v>381</v>
       </c>
       <c r="F94" s="9" t="s">
         <v>59</v>
       </c>
       <c r="G94" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H94" s="6" t="s">
         <v>71</v>
       </c>
       <c r="I94" s="6">
         <v>155</v>
       </c>
       <c r="J94" s="10" t="s">
         <v>382</v>
       </c>
       <c r="K94" s="6" t="s">
         <v>162</v>
       </c>
       <c r="L94" s="10" t="s">
         <v>248</v>
       </c>
       <c r="M94" s="6" t="s">
         <v>383</v>
       </c>
       <c r="N94" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O94" s="6">
-        <v>596803.42</v>
+        <v>615072.72</v>
       </c>
       <c r="P94" s="6"/>
     </row>
     <row r="95" spans="1:16" customHeight="1" ht="65">
       <c r="A95" s="6" t="s">
         <v>384</v>
       </c>
       <c r="B95" s="6">
         <v>0</v>
       </c>
       <c r="C95" s="6">
         <v>0</v>
       </c>
       <c r="D95" s="6">
         <v>0</v>
       </c>
       <c r="E95" s="6" t="s">
         <v>385</v>
       </c>
       <c r="F95" s="9" t="s">
         <v>76</v>
       </c>
       <c r="G95" s="10" t="s">
         <v>136</v>
       </c>
       <c r="H95" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I95" s="6">
         <v>10</v>
       </c>
       <c r="J95" s="10" t="s">
         <v>386</v>
       </c>
       <c r="K95" s="6" t="s">
         <v>387</v>
       </c>
       <c r="L95" s="10" t="s">
         <v>76</v>
       </c>
       <c r="M95" s="6" t="s">
         <v>388</v>
       </c>
       <c r="N95" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O95" s="6">
-        <v>20191.29</v>
+        <v>20191.28</v>
       </c>
       <c r="P95" s="6"/>
     </row>
     <row r="96" spans="1:16" customHeight="1" ht="65">
       <c r="A96" s="6" t="s">
         <v>389</v>
       </c>
       <c r="B96" s="6">
         <v>0</v>
       </c>
       <c r="C96" s="6">
         <v>0</v>
       </c>
       <c r="D96" s="6">
         <v>0</v>
       </c>
       <c r="E96" s="6" t="s">
         <v>390</v>
       </c>
       <c r="F96" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G96" s="10" t="s">
         <v>187</v>
       </c>
       <c r="H96" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I96" s="6">
         <v>44</v>
       </c>
       <c r="J96" s="10" t="s">
         <v>391</v>
       </c>
       <c r="K96" s="6" t="s">
         <v>63</v>
       </c>
       <c r="L96" s="10" t="s">
         <v>27</v>
       </c>
       <c r="M96" s="6" t="s">
         <v>392</v>
       </c>
       <c r="N96" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O96" s="6">
-        <v>210840.06</v>
+        <v>210840.14</v>
       </c>
       <c r="P96" s="6"/>
     </row>
     <row r="97" spans="1:16" customHeight="1" ht="65">
       <c r="A97" s="6" t="s">
         <v>393</v>
       </c>
       <c r="B97" s="6">
         <v>0</v>
       </c>
       <c r="C97" s="6">
         <v>0</v>
       </c>
       <c r="D97" s="6">
         <v>0</v>
       </c>
       <c r="E97" s="6" t="s">
         <v>394</v>
       </c>
       <c r="F97" s="9" t="s">
         <v>76</v>
       </c>
       <c r="G97" s="10" t="s">
         <v>40</v>
       </c>
@@ -9417,195 +9417,195 @@
       <c r="G99" s="10" t="s">
         <v>33</v>
       </c>
       <c r="H99" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I99" s="6">
         <v>1025</v>
       </c>
       <c r="J99" s="10" t="s">
         <v>403</v>
       </c>
       <c r="K99" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L99" s="10" t="s">
         <v>64</v>
       </c>
       <c r="M99" s="6" t="s">
         <v>404</v>
       </c>
       <c r="N99" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O99" s="6">
-        <v>4257067.49</v>
+        <v>4387385.23</v>
       </c>
       <c r="P99" s="6"/>
     </row>
     <row r="100" spans="1:16" customHeight="1" ht="65">
       <c r="A100" s="6" t="s">
         <v>405</v>
       </c>
       <c r="B100" s="6">
         <v>0</v>
       </c>
       <c r="C100" s="6">
         <v>0</v>
       </c>
       <c r="D100" s="6">
         <v>0</v>
       </c>
       <c r="E100" s="6" t="s">
         <v>406</v>
       </c>
       <c r="F100" s="9" t="s">
         <v>407</v>
       </c>
       <c r="G100" s="10" t="s">
         <v>136</v>
       </c>
       <c r="H100" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I100" s="6">
         <v>30</v>
       </c>
       <c r="J100" s="10" t="s">
         <v>408</v>
       </c>
       <c r="K100" s="6" t="s">
         <v>387</v>
       </c>
       <c r="L100" s="10" t="s">
         <v>407</v>
       </c>
       <c r="M100" s="6" t="s">
         <v>409</v>
       </c>
       <c r="N100" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O100" s="6">
-        <v>45287.79</v>
+        <v>45287.8</v>
       </c>
       <c r="P100" s="6"/>
     </row>
     <row r="101" spans="1:16" customHeight="1" ht="65">
       <c r="A101" s="6" t="s">
         <v>410</v>
       </c>
       <c r="B101" s="6">
         <v>0</v>
       </c>
       <c r="C101" s="6">
         <v>0</v>
       </c>
       <c r="D101" s="6">
         <v>0</v>
       </c>
       <c r="E101" s="6" t="s">
         <v>411</v>
       </c>
       <c r="F101" s="9" t="s">
         <v>407</v>
       </c>
       <c r="G101" s="10" t="s">
         <v>136</v>
       </c>
       <c r="H101" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I101" s="6">
         <v>20.4</v>
       </c>
       <c r="J101" s="10" t="s">
         <v>412</v>
       </c>
       <c r="K101" s="6" t="s">
         <v>387</v>
       </c>
       <c r="L101" s="10" t="s">
         <v>407</v>
       </c>
       <c r="M101" s="6" t="s">
         <v>413</v>
       </c>
       <c r="N101" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O101" s="6">
-        <v>28518.75</v>
+        <v>28518.74</v>
       </c>
       <c r="P101" s="6"/>
     </row>
     <row r="102" spans="1:16" customHeight="1" ht="65">
       <c r="A102" s="6" t="s">
         <v>414</v>
       </c>
       <c r="B102" s="6">
         <v>0</v>
       </c>
       <c r="C102" s="6">
         <v>0</v>
       </c>
       <c r="D102" s="6">
         <v>0</v>
       </c>
       <c r="E102" s="6" t="s">
         <v>415</v>
       </c>
       <c r="F102" s="9" t="s">
         <v>76</v>
       </c>
       <c r="G102" s="10" t="s">
         <v>136</v>
       </c>
       <c r="H102" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I102" s="6">
         <v>29</v>
       </c>
       <c r="J102" s="10" t="s">
         <v>416</v>
       </c>
       <c r="K102" s="6" t="s">
         <v>387</v>
       </c>
       <c r="L102" s="10" t="s">
         <v>76</v>
       </c>
       <c r="M102" s="6" t="s">
         <v>417</v>
       </c>
       <c r="N102" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O102" s="6">
-        <v>40382.54</v>
+        <v>40382.55</v>
       </c>
       <c r="P102" s="6"/>
     </row>
     <row r="103" spans="1:16" customHeight="1" ht="65">
       <c r="A103" s="6" t="s">
         <v>418</v>
       </c>
       <c r="B103" s="6">
         <v>0</v>
       </c>
       <c r="C103" s="6">
         <v>0</v>
       </c>
       <c r="D103" s="6">
         <v>0</v>
       </c>
       <c r="E103" s="6" t="s">
         <v>419</v>
       </c>
       <c r="F103" s="9" t="s">
         <v>88</v>
       </c>
       <c r="G103" s="10" t="s">
         <v>40</v>
       </c>
@@ -9653,483 +9653,483 @@
         <v>88</v>
       </c>
       <c r="G104" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H104" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I104" s="6">
         <v>180</v>
       </c>
       <c r="J104" s="10"/>
       <c r="K104" s="6" t="s">
         <v>41</v>
       </c>
       <c r="L104" s="10" t="s">
         <v>90</v>
       </c>
       <c r="M104" s="6" t="s">
         <v>424</v>
       </c>
       <c r="N104" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O104" s="6">
-        <v>672240.89</v>
+        <v>692819.9</v>
       </c>
       <c r="P104" s="6"/>
     </row>
     <row r="105" spans="1:16" customHeight="1" ht="65">
       <c r="A105" s="6" t="s">
         <v>425</v>
       </c>
       <c r="B105" s="6">
         <v>0</v>
       </c>
       <c r="C105" s="6">
         <v>0</v>
       </c>
       <c r="D105" s="6">
         <v>0</v>
       </c>
       <c r="E105" s="6" t="s">
         <v>426</v>
       </c>
       <c r="F105" s="9" t="s">
         <v>231</v>
       </c>
       <c r="G105" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H105" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I105" s="6">
         <v>175</v>
       </c>
       <c r="J105" s="10" t="s">
         <v>427</v>
       </c>
       <c r="K105" s="6" t="s">
         <v>41</v>
       </c>
       <c r="L105" s="10" t="s">
         <v>231</v>
       </c>
       <c r="M105" s="6" t="s">
         <v>428</v>
       </c>
       <c r="N105" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O105" s="6">
-        <v>687459.97</v>
+        <v>708504.65</v>
       </c>
       <c r="P105" s="6"/>
     </row>
     <row r="106" spans="1:16" customHeight="1" ht="65">
       <c r="A106" s="6" t="s">
         <v>429</v>
       </c>
       <c r="B106" s="6">
         <v>0</v>
       </c>
       <c r="C106" s="6">
         <v>0</v>
       </c>
       <c r="D106" s="6">
         <v>0</v>
       </c>
       <c r="E106" s="6" t="s">
         <v>430</v>
       </c>
       <c r="F106" s="9" t="s">
         <v>407</v>
       </c>
       <c r="G106" s="10" t="s">
         <v>136</v>
       </c>
       <c r="H106" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I106" s="6">
         <v>5.8</v>
       </c>
       <c r="J106" s="10" t="s">
         <v>431</v>
       </c>
       <c r="K106" s="6" t="s">
         <v>387</v>
       </c>
       <c r="L106" s="10" t="s">
         <v>432</v>
       </c>
       <c r="M106" s="6" t="s">
         <v>433</v>
       </c>
       <c r="N106" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O106" s="6">
-        <v>17225.33</v>
+        <v>17225.34</v>
       </c>
       <c r="P106" s="6"/>
     </row>
     <row r="107" spans="1:16" customHeight="1" ht="65">
       <c r="A107" s="6" t="s">
         <v>434</v>
       </c>
       <c r="B107" s="6">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="C107" s="6">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D107" s="6">
         <v>0</v>
       </c>
       <c r="E107" s="6" t="s">
         <v>435</v>
       </c>
       <c r="F107" s="9" t="s">
         <v>76</v>
       </c>
       <c r="G107" s="10" t="s">
         <v>136</v>
       </c>
       <c r="H107" s="6" t="s">
         <v>71</v>
       </c>
       <c r="I107" s="6">
         <v>12.8</v>
       </c>
       <c r="J107" s="10" t="s">
         <v>436</v>
       </c>
       <c r="K107" s="6" t="s">
         <v>387</v>
       </c>
       <c r="L107" s="10" t="s">
         <v>76</v>
       </c>
       <c r="M107" s="6" t="s">
         <v>437</v>
       </c>
       <c r="N107" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O107" s="6">
-        <v>20647.58</v>
+        <v>20647.59</v>
       </c>
       <c r="P107" s="6"/>
     </row>
     <row r="108" spans="1:16" customHeight="1" ht="65">
       <c r="A108" s="6" t="s">
         <v>438</v>
       </c>
       <c r="B108" s="6">
         <v>0</v>
       </c>
       <c r="C108" s="6">
         <v>0</v>
       </c>
       <c r="D108" s="6">
         <v>0</v>
       </c>
       <c r="E108" s="6" t="s">
         <v>439</v>
       </c>
       <c r="F108" s="9" t="s">
         <v>76</v>
       </c>
       <c r="G108" s="10" t="s">
         <v>136</v>
       </c>
       <c r="H108" s="6" t="s">
         <v>71</v>
       </c>
       <c r="I108" s="6">
         <v>24.5</v>
       </c>
       <c r="J108" s="10" t="s">
         <v>440</v>
       </c>
       <c r="K108" s="6" t="s">
         <v>387</v>
       </c>
       <c r="L108" s="10" t="s">
         <v>76</v>
       </c>
       <c r="M108" s="6" t="s">
         <v>441</v>
       </c>
       <c r="N108" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O108" s="6">
-        <v>25438.74</v>
+        <v>25438.75</v>
       </c>
       <c r="P108" s="6"/>
     </row>
     <row r="109" spans="1:16" customHeight="1" ht="65">
       <c r="A109" s="6" t="s">
         <v>442</v>
       </c>
       <c r="B109" s="6">
-        <v>16</v>
+        <v>0</v>
       </c>
       <c r="C109" s="6">
-        <v>16</v>
+        <v>0</v>
       </c>
       <c r="D109" s="6">
         <v>0</v>
       </c>
       <c r="E109" s="6" t="s">
         <v>443</v>
       </c>
       <c r="F109" s="9" t="s">
         <v>76</v>
       </c>
       <c r="G109" s="10" t="s">
         <v>136</v>
       </c>
       <c r="H109" s="6" t="s">
         <v>71</v>
       </c>
       <c r="I109" s="6">
         <v>17.9</v>
       </c>
       <c r="J109" s="10" t="s">
         <v>444</v>
       </c>
       <c r="K109" s="6" t="s">
         <v>387</v>
       </c>
       <c r="L109" s="10" t="s">
         <v>76</v>
       </c>
       <c r="M109" s="6" t="s">
         <v>445</v>
       </c>
       <c r="N109" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O109" s="6">
-        <v>25210.58</v>
+        <v>25210.57</v>
       </c>
       <c r="P109" s="6"/>
     </row>
     <row r="110" spans="1:16" customHeight="1" ht="65">
       <c r="A110" s="6" t="s">
         <v>446</v>
       </c>
       <c r="B110" s="6">
         <v>0</v>
       </c>
       <c r="C110" s="6">
         <v>0</v>
       </c>
       <c r="D110" s="6">
         <v>0</v>
       </c>
       <c r="E110" s="6" t="s">
         <v>447</v>
       </c>
       <c r="F110" s="9" t="s">
         <v>59</v>
       </c>
       <c r="G110" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H110" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I110" s="6">
         <v>150</v>
       </c>
       <c r="J110" s="10" t="s">
         <v>448</v>
       </c>
       <c r="K110" s="6" t="s">
         <v>162</v>
       </c>
       <c r="L110" s="10" t="s">
         <v>248</v>
       </c>
       <c r="M110" s="6" t="s">
         <v>449</v>
       </c>
       <c r="N110" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O110" s="6">
-        <v>559848.52</v>
+        <v>576986.7</v>
       </c>
       <c r="P110" s="6"/>
     </row>
     <row r="111" spans="1:16" customHeight="1" ht="65">
       <c r="A111" s="6" t="s">
         <v>450</v>
       </c>
       <c r="B111" s="6">
         <v>0</v>
       </c>
       <c r="C111" s="6">
         <v>0</v>
       </c>
       <c r="D111" s="6">
         <v>0</v>
       </c>
       <c r="E111" s="6" t="s">
         <v>451</v>
       </c>
       <c r="F111" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G111" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H111" s="6" t="s">
         <v>71</v>
       </c>
       <c r="I111" s="6">
         <v>210</v>
       </c>
       <c r="J111" s="10" t="s">
         <v>452</v>
       </c>
       <c r="K111" s="6" t="s">
         <v>162</v>
       </c>
       <c r="L111" s="10" t="s">
         <v>27</v>
       </c>
       <c r="M111" s="6" t="s">
         <v>453</v>
       </c>
       <c r="N111" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O111" s="6">
-        <v>591114.35</v>
+        <v>609209.66</v>
       </c>
       <c r="P111" s="6"/>
     </row>
     <row r="112" spans="1:16" customHeight="1" ht="65">
       <c r="A112" s="6" t="s">
         <v>454</v>
       </c>
       <c r="B112" s="6">
         <v>0</v>
       </c>
       <c r="C112" s="6">
         <v>0</v>
       </c>
       <c r="D112" s="6">
         <v>0</v>
       </c>
       <c r="E112" s="6" t="s">
         <v>455</v>
       </c>
       <c r="F112" s="9" t="s">
         <v>252</v>
       </c>
       <c r="G112" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H112" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I112" s="6">
         <v>90</v>
       </c>
       <c r="J112" s="10" t="s">
         <v>456</v>
       </c>
       <c r="K112" s="6" t="s">
         <v>254</v>
       </c>
       <c r="L112" s="10" t="s">
         <v>252</v>
       </c>
       <c r="M112" s="6" t="s">
         <v>457</v>
       </c>
       <c r="N112" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O112" s="6">
-        <v>438243.62</v>
+        <v>451659.29</v>
       </c>
       <c r="P112" s="6"/>
     </row>
     <row r="113" spans="1:16" customHeight="1" ht="65">
       <c r="A113" s="6" t="s">
         <v>458</v>
       </c>
       <c r="B113" s="6">
         <v>0</v>
       </c>
       <c r="C113" s="6">
         <v>0</v>
       </c>
       <c r="D113" s="6">
         <v>0</v>
       </c>
       <c r="E113" s="6" t="s">
         <v>459</v>
       </c>
       <c r="F113" s="9" t="s">
         <v>252</v>
       </c>
       <c r="G113" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H113" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I113" s="6">
         <v>5</v>
       </c>
       <c r="J113" s="10" t="s">
         <v>460</v>
       </c>
       <c r="K113" s="6" t="s">
         <v>254</v>
       </c>
       <c r="L113" s="10" t="s">
         <v>252</v>
       </c>
       <c r="M113" s="6" t="s">
         <v>461</v>
       </c>
       <c r="N113" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O113" s="6">
-        <v>54459.1</v>
+        <v>56126.22</v>
       </c>
       <c r="P113" s="6"/>
     </row>
     <row r="114" spans="1:16" customHeight="1" ht="65">
       <c r="A114" s="6" t="s">
         <v>462</v>
       </c>
       <c r="B114" s="6">
         <v>0</v>
       </c>
       <c r="C114" s="6">
         <v>0</v>
       </c>
       <c r="D114" s="6">
         <v>0</v>
       </c>
       <c r="E114" s="6" t="s">
         <v>463</v>
       </c>
       <c r="F114" s="9" t="s">
         <v>252</v>
       </c>
       <c r="G114" s="10" t="s">
         <v>40</v>
       </c>
@@ -10179,237 +10179,237 @@
       <c r="G115" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H115" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I115" s="6">
         <v>80</v>
       </c>
       <c r="J115" s="10" t="s">
         <v>468</v>
       </c>
       <c r="K115" s="6" t="s">
         <v>254</v>
       </c>
       <c r="L115" s="10" t="s">
         <v>252</v>
       </c>
       <c r="M115" s="6" t="s">
         <v>469</v>
       </c>
       <c r="N115" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O115" s="6">
-        <v>402600.54</v>
+        <v>414925.14</v>
       </c>
       <c r="P115" s="6"/>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" s="6" t="s">
         <v>470</v>
       </c>
       <c r="B116" s="6">
         <v>0</v>
       </c>
       <c r="C116" s="6">
         <v>0</v>
       </c>
       <c r="D116" s="6">
         <v>0</v>
       </c>
       <c r="E116" s="6" t="s">
         <v>471</v>
       </c>
       <c r="F116" s="9" t="s">
         <v>120</v>
       </c>
       <c r="G116" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H116" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I116" s="6">
         <v>350</v>
       </c>
       <c r="J116" s="10"/>
       <c r="K116" s="6" t="s">
         <v>41</v>
       </c>
       <c r="L116" s="10" t="s">
         <v>338</v>
       </c>
       <c r="M116" s="6" t="s">
         <v>472</v>
       </c>
       <c r="N116" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O116" s="6">
-        <v>2576053.72</v>
+        <v>2654913.23</v>
       </c>
       <c r="P116" s="6"/>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" s="6" t="s">
         <v>473</v>
       </c>
       <c r="B117" s="6">
         <v>0</v>
       </c>
       <c r="C117" s="6">
         <v>0</v>
       </c>
       <c r="D117" s="6">
         <v>0</v>
       </c>
       <c r="E117" s="6" t="s">
         <v>474</v>
       </c>
       <c r="F117" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G117" s="10" t="s">
         <v>33</v>
       </c>
       <c r="H117" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I117" s="6">
         <v>260</v>
       </c>
       <c r="J117" s="10"/>
       <c r="K117" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L117" s="10" t="s">
         <v>27</v>
       </c>
       <c r="M117" s="6" t="s">
         <v>475</v>
       </c>
       <c r="N117" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O117" s="6">
-        <v>1650920.1</v>
+        <v>1701458.46</v>
       </c>
       <c r="P117" s="6"/>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" s="6" t="s">
         <v>476</v>
       </c>
       <c r="B118" s="6">
         <v>0</v>
       </c>
       <c r="C118" s="6">
         <v>0</v>
       </c>
       <c r="D118" s="6">
         <v>0</v>
       </c>
       <c r="E118" s="6" t="s">
         <v>477</v>
       </c>
       <c r="F118" s="9" t="s">
         <v>54</v>
       </c>
       <c r="G118" s="10" t="s">
         <v>33</v>
       </c>
       <c r="H118" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I118" s="6">
         <v>2060</v>
       </c>
       <c r="J118" s="10"/>
       <c r="K118" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L118" s="10" t="s">
         <v>35</v>
       </c>
       <c r="M118" s="6" t="s">
         <v>478</v>
       </c>
       <c r="N118" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O118" s="6">
-        <v>7418397.71</v>
+        <v>7645489.77</v>
       </c>
       <c r="P118" s="6"/>
     </row>
     <row r="119" spans="1:16" customHeight="1" ht="65">
       <c r="A119" s="6" t="s">
         <v>479</v>
       </c>
       <c r="B119" s="6">
         <v>0</v>
       </c>
       <c r="C119" s="6">
         <v>0</v>
       </c>
       <c r="D119" s="6">
         <v>0</v>
       </c>
       <c r="E119" s="6" t="s">
         <v>480</v>
       </c>
       <c r="F119" s="9" t="s">
         <v>252</v>
       </c>
       <c r="G119" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H119" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I119" s="6">
         <v>57</v>
       </c>
       <c r="J119" s="10" t="s">
         <v>481</v>
       </c>
       <c r="K119" s="6" t="s">
         <v>254</v>
       </c>
       <c r="L119" s="10" t="s">
         <v>252</v>
       </c>
       <c r="M119" s="6" t="s">
         <v>482</v>
       </c>
       <c r="N119" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O119" s="6">
-        <v>265283.55</v>
+        <v>273404.46</v>
       </c>
       <c r="P119" s="6"/>
     </row>
     <row r="120" spans="1:16" customHeight="1" ht="65">
       <c r="A120" s="6" t="s">
         <v>483</v>
       </c>
       <c r="B120" s="6">
         <v>0</v>
       </c>
       <c r="C120" s="6">
         <v>0</v>
       </c>
       <c r="D120" s="6">
         <v>0</v>
       </c>
       <c r="E120" s="6" t="s">
         <v>484</v>
       </c>
       <c r="F120" s="9" t="s">
         <v>252</v>
       </c>
       <c r="G120" s="10" t="s">
         <v>40</v>
       </c>
@@ -10503,291 +10503,291 @@
         <v>39</v>
       </c>
       <c r="G122" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H122" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I122" s="6">
         <v>369</v>
       </c>
       <c r="J122" s="10"/>
       <c r="K122" s="6" t="s">
         <v>41</v>
       </c>
       <c r="L122" s="10" t="s">
         <v>42</v>
       </c>
       <c r="M122" s="6" t="s">
         <v>493</v>
       </c>
       <c r="N122" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O122" s="6">
-        <v>1264763.46</v>
+        <v>1303480.55</v>
       </c>
       <c r="P122" s="6"/>
     </row>
     <row r="123" spans="1:16" customHeight="1" ht="65">
       <c r="A123" s="6" t="s">
         <v>494</v>
       </c>
       <c r="B123" s="6">
         <v>0</v>
       </c>
       <c r="C123" s="6">
         <v>0</v>
       </c>
       <c r="D123" s="6">
         <v>0</v>
       </c>
       <c r="E123" s="6" t="s">
         <v>495</v>
       </c>
       <c r="F123" s="9" t="s">
         <v>76</v>
       </c>
       <c r="G123" s="10" t="s">
         <v>136</v>
       </c>
       <c r="H123" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I123" s="6">
         <v>44.4</v>
       </c>
       <c r="J123" s="10" t="s">
         <v>496</v>
       </c>
       <c r="K123" s="6" t="s">
         <v>387</v>
       </c>
       <c r="L123" s="10" t="s">
         <v>76</v>
       </c>
       <c r="M123" s="6" t="s">
         <v>497</v>
       </c>
       <c r="N123" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O123" s="6">
-        <v>44261.09</v>
+        <v>44261.08</v>
       </c>
       <c r="P123" s="6"/>
     </row>
     <row r="124" spans="1:16" customHeight="1" ht="65">
       <c r="A124" s="6" t="s">
         <v>498</v>
       </c>
       <c r="B124" s="6">
         <v>0</v>
       </c>
       <c r="C124" s="6">
         <v>0</v>
       </c>
       <c r="D124" s="6">
         <v>0</v>
       </c>
       <c r="E124" s="6" t="s">
         <v>499</v>
       </c>
       <c r="F124" s="9" t="s">
         <v>59</v>
       </c>
       <c r="G124" s="10" t="s">
         <v>33</v>
       </c>
       <c r="H124" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I124" s="6">
         <v>476</v>
       </c>
       <c r="J124" s="10" t="s">
         <v>500</v>
       </c>
       <c r="K124" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L124" s="10" t="s">
         <v>64</v>
       </c>
       <c r="M124" s="6" t="s">
         <v>501</v>
       </c>
       <c r="N124" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O124" s="6">
-        <v>2137474.46</v>
+        <v>2202906.79</v>
       </c>
       <c r="P124" s="6"/>
     </row>
     <row r="125" spans="1:16" customHeight="1" ht="65">
       <c r="A125" s="6" t="s">
         <v>502</v>
       </c>
       <c r="B125" s="6">
         <v>0</v>
       </c>
       <c r="C125" s="6">
         <v>0</v>
       </c>
       <c r="D125" s="6">
         <v>0</v>
       </c>
       <c r="E125" s="6" t="s">
         <v>503</v>
       </c>
       <c r="F125" s="9" t="s">
         <v>252</v>
       </c>
       <c r="G125" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H125" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I125" s="6">
         <v>75</v>
       </c>
       <c r="J125" s="10" t="s">
         <v>504</v>
       </c>
       <c r="K125" s="6" t="s">
         <v>254</v>
       </c>
       <c r="L125" s="10" t="s">
         <v>252</v>
       </c>
       <c r="M125" s="6" t="s">
         <v>505</v>
       </c>
       <c r="N125" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O125" s="6">
-        <v>268789.44</v>
+        <v>277017.69</v>
       </c>
       <c r="P125" s="6"/>
     </row>
     <row r="126" spans="1:16" customHeight="1" ht="65">
       <c r="A126" s="6" t="s">
         <v>506</v>
       </c>
       <c r="B126" s="6">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="C126" s="6">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D126" s="6">
         <v>0</v>
       </c>
       <c r="E126" s="6" t="s">
         <v>507</v>
       </c>
       <c r="F126" s="9" t="s">
         <v>252</v>
       </c>
       <c r="G126" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H126" s="6" t="s">
         <v>71</v>
       </c>
       <c r="I126" s="6">
         <v>56</v>
       </c>
       <c r="J126" s="10" t="s">
         <v>508</v>
       </c>
       <c r="K126" s="6" t="s">
         <v>254</v>
       </c>
       <c r="L126" s="10" t="s">
         <v>252</v>
       </c>
       <c r="M126" s="6" t="s">
         <v>509</v>
       </c>
       <c r="N126" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O126" s="6">
-        <v>185932.91</v>
+        <v>191624.79</v>
       </c>
       <c r="P126" s="6"/>
     </row>
     <row r="127" spans="1:16" customHeight="1" ht="65">
       <c r="A127" s="6" t="s">
         <v>510</v>
       </c>
       <c r="B127" s="6">
         <v>0</v>
       </c>
       <c r="C127" s="6">
         <v>0</v>
       </c>
       <c r="D127" s="6">
         <v>0</v>
       </c>
       <c r="E127" s="6" t="s">
         <v>511</v>
       </c>
       <c r="F127" s="9" t="s">
         <v>94</v>
       </c>
       <c r="G127" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H127" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I127" s="6">
         <v>4</v>
       </c>
       <c r="J127" s="10" t="s">
         <v>512</v>
       </c>
       <c r="K127" s="6" t="s">
         <v>96</v>
       </c>
       <c r="L127" s="10" t="s">
         <v>94</v>
       </c>
       <c r="M127" s="6" t="s">
         <v>513</v>
       </c>
       <c r="N127" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O127" s="6">
-        <v>4406.54</v>
+        <v>4541.43</v>
       </c>
       <c r="P127" s="6"/>
     </row>
     <row r="128" spans="1:16" customHeight="1" ht="65">
       <c r="A128" s="6" t="s">
         <v>514</v>
       </c>
       <c r="B128" s="6">
         <v>0</v>
       </c>
       <c r="C128" s="6">
         <v>0</v>
       </c>
       <c r="D128" s="6">
         <v>0</v>
       </c>
       <c r="E128" s="6" t="s">
         <v>515</v>
       </c>
       <c r="F128" s="9" t="s">
         <v>76</v>
       </c>
       <c r="G128" s="10" t="s">
         <v>40</v>
       </c>
@@ -10927,147 +10927,147 @@
         <v>22</v>
       </c>
       <c r="G131" s="10" t="s">
         <v>33</v>
       </c>
       <c r="H131" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I131" s="6">
         <v>690</v>
       </c>
       <c r="J131" s="10"/>
       <c r="K131" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L131" s="10" t="s">
         <v>27</v>
       </c>
       <c r="M131" s="6" t="s">
         <v>528</v>
       </c>
       <c r="N131" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O131" s="6">
-        <v>2238793.8</v>
+        <v>2307328.19</v>
       </c>
       <c r="P131" s="6"/>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" s="6" t="s">
         <v>529</v>
       </c>
       <c r="B132" s="6">
         <v>0</v>
       </c>
       <c r="C132" s="6">
         <v>0</v>
       </c>
       <c r="D132" s="6">
         <v>0</v>
       </c>
       <c r="E132" s="6" t="s">
         <v>530</v>
       </c>
       <c r="F132" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="10" t="s">
         <v>33</v>
       </c>
       <c r="H132" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I132" s="6">
         <v>615</v>
       </c>
       <c r="J132" s="10" t="s">
         <v>531</v>
       </c>
       <c r="K132" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L132" s="10" t="s">
         <v>27</v>
       </c>
       <c r="M132" s="6" t="s">
         <v>532</v>
       </c>
       <c r="N132" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O132" s="6">
-        <v>2174858.4</v>
+        <v>2241435.43</v>
       </c>
       <c r="P132" s="6"/>
     </row>
     <row r="133" spans="1:16" customHeight="1" ht="65">
       <c r="A133" s="6" t="s">
         <v>533</v>
       </c>
       <c r="B133" s="6">
         <v>0</v>
       </c>
       <c r="C133" s="6">
         <v>0</v>
       </c>
       <c r="D133" s="6">
         <v>0</v>
       </c>
       <c r="E133" s="6" t="s">
         <v>534</v>
       </c>
       <c r="F133" s="9" t="s">
         <v>39</v>
       </c>
       <c r="G133" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H133" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I133" s="6">
         <v>280</v>
       </c>
       <c r="J133" s="10" t="s">
         <v>535</v>
       </c>
       <c r="K133" s="6" t="s">
         <v>41</v>
       </c>
       <c r="L133" s="10" t="s">
         <v>42</v>
       </c>
       <c r="M133" s="6" t="s">
         <v>536</v>
       </c>
       <c r="N133" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O133" s="6">
-        <v>1462464.85</v>
+        <v>1507233.71</v>
       </c>
       <c r="P133" s="6"/>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" s="6" t="s">
         <v>537</v>
       </c>
       <c r="B134" s="6">
         <v>0</v>
       </c>
       <c r="C134" s="6">
         <v>0</v>
       </c>
       <c r="D134" s="6">
         <v>0</v>
       </c>
       <c r="E134" s="6" t="s">
         <v>538</v>
       </c>
       <c r="F134" s="9" t="s">
         <v>39</v>
       </c>
       <c r="G134" s="10" t="s">
         <v>40</v>
       </c>
@@ -11163,51 +11163,51 @@
       <c r="G136" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H136" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I136" s="6">
         <v>290</v>
       </c>
       <c r="J136" s="10" t="s">
         <v>547</v>
       </c>
       <c r="K136" s="6" t="s">
         <v>41</v>
       </c>
       <c r="L136" s="10" t="s">
         <v>42</v>
       </c>
       <c r="M136" s="6" t="s">
         <v>548</v>
       </c>
       <c r="N136" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O136" s="6">
-        <v>1298245.33</v>
+        <v>1337987.7</v>
       </c>
       <c r="P136" s="6"/>
     </row>
     <row r="137" spans="1:16" customHeight="1" ht="65">
       <c r="A137" s="6" t="s">
         <v>549</v>
       </c>
       <c r="B137" s="6">
         <v>0</v>
       </c>
       <c r="C137" s="6">
         <v>0</v>
       </c>
       <c r="D137" s="6">
         <v>0</v>
       </c>
       <c r="E137" s="6" t="s">
         <v>550</v>
       </c>
       <c r="F137" s="9" t="s">
         <v>39</v>
       </c>
       <c r="G137" s="10" t="s">
         <v>40</v>
       </c>
@@ -11257,385 +11257,385 @@
       <c r="G138" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H138" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I138" s="6">
         <v>172</v>
       </c>
       <c r="J138" s="10" t="s">
         <v>555</v>
       </c>
       <c r="K138" s="6" t="s">
         <v>162</v>
       </c>
       <c r="L138" s="10" t="s">
         <v>27</v>
       </c>
       <c r="M138" s="6" t="s">
         <v>556</v>
       </c>
       <c r="N138" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O138" s="6">
-        <v>483957.56</v>
+        <v>498772.74</v>
       </c>
       <c r="P138" s="6"/>
     </row>
     <row r="139" spans="1:16" customHeight="1" ht="65">
       <c r="A139" s="6" t="s">
         <v>557</v>
       </c>
       <c r="B139" s="6">
         <v>0</v>
       </c>
       <c r="C139" s="6">
         <v>0</v>
       </c>
       <c r="D139" s="6">
         <v>0</v>
       </c>
       <c r="E139" s="6" t="s">
         <v>558</v>
       </c>
       <c r="F139" s="9" t="s">
         <v>54</v>
       </c>
       <c r="G139" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H139" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I139" s="6">
         <v>110</v>
       </c>
       <c r="J139" s="10" t="s">
         <v>559</v>
       </c>
       <c r="K139" s="6" t="s">
         <v>50</v>
       </c>
       <c r="L139" s="10" t="s">
         <v>35</v>
       </c>
       <c r="M139" s="6" t="s">
         <v>560</v>
       </c>
       <c r="N139" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O139" s="6">
-        <v>596221.88</v>
+        <v>614473.46</v>
       </c>
       <c r="P139" s="6"/>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" s="6" t="s">
         <v>561</v>
       </c>
       <c r="B140" s="6">
         <v>0</v>
       </c>
       <c r="C140" s="6">
         <v>0</v>
       </c>
       <c r="D140" s="6">
         <v>0</v>
       </c>
       <c r="E140" s="6" t="s">
         <v>562</v>
       </c>
       <c r="F140" s="9" t="s">
         <v>54</v>
       </c>
       <c r="G140" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H140" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I140" s="6">
         <v>1700</v>
       </c>
       <c r="J140" s="10"/>
       <c r="K140" s="6" t="s">
         <v>50</v>
       </c>
       <c r="L140" s="10" t="s">
         <v>35</v>
       </c>
       <c r="M140" s="6" t="s">
         <v>563</v>
       </c>
       <c r="N140" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O140" s="6">
-        <v>4043458.84</v>
+        <v>4167238.81</v>
       </c>
       <c r="P140" s="6"/>
     </row>
     <row r="141" spans="1:16" customHeight="1" ht="65">
       <c r="A141" s="6" t="s">
         <v>564</v>
       </c>
       <c r="B141" s="6">
         <v>0</v>
       </c>
       <c r="C141" s="6">
         <v>0</v>
       </c>
       <c r="D141" s="6">
         <v>0</v>
       </c>
       <c r="E141" s="6" t="s">
         <v>565</v>
       </c>
       <c r="F141" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G141" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H141" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I141" s="6">
         <v>89</v>
       </c>
       <c r="J141" s="10" t="s">
         <v>566</v>
       </c>
       <c r="K141" s="6" t="s">
         <v>162</v>
       </c>
       <c r="L141" s="10" t="s">
         <v>27</v>
       </c>
       <c r="M141" s="6" t="s">
         <v>567</v>
       </c>
       <c r="N141" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O141" s="6">
-        <v>319979.05</v>
+        <v>329774.33</v>
       </c>
       <c r="P141" s="6"/>
     </row>
     <row r="142" spans="1:16" customHeight="1" ht="65">
       <c r="A142" s="6" t="s">
         <v>568</v>
       </c>
       <c r="B142" s="6">
         <v>0</v>
       </c>
       <c r="C142" s="6">
         <v>0</v>
       </c>
       <c r="D142" s="6">
         <v>0</v>
       </c>
       <c r="E142" s="6" t="s">
         <v>569</v>
       </c>
       <c r="F142" s="9" t="s">
         <v>135</v>
       </c>
       <c r="G142" s="10" t="s">
         <v>136</v>
       </c>
       <c r="H142" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I142" s="6">
         <v>50.2</v>
       </c>
       <c r="J142" s="10" t="s">
         <v>570</v>
       </c>
       <c r="K142" s="6" t="s">
         <v>138</v>
       </c>
       <c r="L142" s="10" t="s">
         <v>27</v>
       </c>
       <c r="M142" s="6" t="s">
         <v>571</v>
       </c>
       <c r="N142" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O142" s="6">
-        <v>86825.68</v>
+        <v>86825.71</v>
       </c>
       <c r="P142" s="6"/>
     </row>
     <row r="143" spans="1:16" customHeight="1" ht="65">
       <c r="A143" s="6" t="s">
         <v>572</v>
       </c>
       <c r="B143" s="6">
         <v>0</v>
       </c>
       <c r="C143" s="6">
         <v>0</v>
       </c>
       <c r="D143" s="6">
         <v>0</v>
       </c>
       <c r="E143" s="6" t="s">
         <v>573</v>
       </c>
       <c r="F143" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G143" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H143" s="6" t="s">
         <v>71</v>
       </c>
       <c r="I143" s="6">
         <v>230</v>
       </c>
       <c r="J143" s="10" t="s">
         <v>574</v>
       </c>
       <c r="K143" s="6" t="s">
         <v>162</v>
       </c>
       <c r="L143" s="10" t="s">
         <v>27</v>
       </c>
       <c r="M143" s="6" t="s">
         <v>575</v>
       </c>
       <c r="N143" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O143" s="6">
-        <v>697277.86</v>
+        <v>718623</v>
       </c>
       <c r="P143" s="6"/>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" s="6" t="s">
         <v>576</v>
       </c>
       <c r="B144" s="6">
         <v>0</v>
       </c>
       <c r="C144" s="6">
         <v>0</v>
       </c>
       <c r="D144" s="6">
         <v>0</v>
       </c>
       <c r="E144" s="6" t="s">
         <v>577</v>
       </c>
       <c r="F144" s="9" t="s">
         <v>59</v>
       </c>
       <c r="G144" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H144" s="6" t="s">
         <v>71</v>
       </c>
       <c r="I144" s="6">
         <v>524.5</v>
       </c>
       <c r="J144" s="10" t="s">
         <v>578</v>
       </c>
       <c r="K144" s="6" t="s">
         <v>162</v>
       </c>
       <c r="L144" s="10" t="s">
         <v>64</v>
       </c>
       <c r="M144" s="6" t="s">
         <v>579</v>
       </c>
       <c r="N144" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O144" s="6">
-        <v>1784309.32</v>
+        <v>1838931.44</v>
       </c>
       <c r="P144" s="6"/>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" s="6" t="s">
         <v>580</v>
       </c>
       <c r="B145" s="6">
         <v>0</v>
       </c>
       <c r="C145" s="6">
         <v>0</v>
       </c>
       <c r="D145" s="6">
         <v>0</v>
       </c>
       <c r="E145" s="6" t="s">
         <v>581</v>
       </c>
       <c r="F145" s="9" t="s">
         <v>32</v>
       </c>
       <c r="G145" s="10" t="s">
         <v>33</v>
       </c>
       <c r="H145" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I145" s="6">
         <v>725</v>
       </c>
       <c r="J145" s="10" t="s">
         <v>582</v>
       </c>
       <c r="K145" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L145" s="10" t="s">
         <v>35</v>
       </c>
       <c r="M145" s="6" t="s">
         <v>583</v>
       </c>
       <c r="N145" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O145" s="6">
-        <v>2611565.95</v>
+        <v>2691512.33</v>
       </c>
       <c r="P145" s="6"/>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" s="6" t="s">
         <v>584</v>
       </c>
       <c r="B146" s="6">
         <v>0</v>
       </c>
       <c r="C146" s="6">
         <v>0</v>
       </c>
       <c r="D146" s="6">
         <v>0</v>
       </c>
       <c r="E146" s="6" t="s">
         <v>585</v>
       </c>
       <c r="F146" s="9" t="s">
         <v>94</v>
       </c>
       <c r="G146" s="10" t="s">
         <v>40</v>
       </c>
@@ -11683,51 +11683,51 @@
       <c r="G147" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H147" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I147" s="6">
         <v>260</v>
       </c>
       <c r="J147" s="10" t="s">
         <v>589</v>
       </c>
       <c r="K147" s="6" t="s">
         <v>162</v>
       </c>
       <c r="L147" s="10" t="s">
         <v>27</v>
       </c>
       <c r="M147" s="6" t="s">
         <v>590</v>
       </c>
       <c r="N147" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O147" s="6">
-        <v>769047.46</v>
+        <v>792589.86</v>
       </c>
       <c r="P147" s="6"/>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" s="6" t="s">
         <v>591</v>
       </c>
       <c r="B148" s="6">
         <v>0</v>
       </c>
       <c r="C148" s="6">
         <v>0</v>
       </c>
       <c r="D148" s="6">
         <v>0</v>
       </c>
       <c r="E148" s="6" t="s">
         <v>592</v>
       </c>
       <c r="F148" s="9" t="s">
         <v>593</v>
       </c>
       <c r="G148" s="10" t="s">
         <v>40</v>
       </c>
@@ -11738,378 +11738,378 @@
         <v>220</v>
       </c>
       <c r="J148" s="10" t="s">
         <v>594</v>
       </c>
       <c r="K148" s="6" t="s">
         <v>41</v>
       </c>
       <c r="L148" s="10" t="s">
         <v>231</v>
       </c>
       <c r="M148" s="6" t="s">
         <v>595</v>
       </c>
       <c r="N148" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O148" s="6"/>
       <c r="P148" s="6"/>
     </row>
     <row r="149" spans="1:16" customHeight="1" ht="65">
       <c r="A149" s="6" t="s">
         <v>596</v>
       </c>
       <c r="B149" s="6">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="C149" s="6">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D149" s="6">
         <v>0</v>
       </c>
       <c r="E149" s="6" t="s">
         <v>597</v>
       </c>
       <c r="F149" s="9" t="s">
         <v>88</v>
       </c>
       <c r="G149" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H149" s="6" t="s">
         <v>71</v>
       </c>
       <c r="I149" s="6">
         <v>105</v>
       </c>
       <c r="J149" s="10" t="s">
         <v>598</v>
       </c>
       <c r="K149" s="6" t="s">
         <v>41</v>
       </c>
       <c r="L149" s="10" t="s">
         <v>90</v>
       </c>
       <c r="M149" s="6" t="s">
         <v>599</v>
       </c>
       <c r="N149" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O149" s="6">
-        <v>456277.35</v>
+        <v>470245.1</v>
       </c>
       <c r="P149" s="6"/>
     </row>
     <row r="150" spans="1:16" customHeight="1" ht="65">
       <c r="A150" s="6" t="s">
         <v>600</v>
       </c>
       <c r="B150" s="6">
         <v>0</v>
       </c>
       <c r="C150" s="6">
         <v>0</v>
       </c>
       <c r="D150" s="6">
         <v>0</v>
       </c>
       <c r="E150" s="6" t="s">
         <v>601</v>
       </c>
       <c r="F150" s="9" t="s">
         <v>54</v>
       </c>
       <c r="G150" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H150" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I150" s="6">
         <v>104</v>
       </c>
       <c r="J150" s="10" t="s">
         <v>602</v>
       </c>
       <c r="K150" s="6" t="s">
         <v>50</v>
       </c>
       <c r="L150" s="10" t="s">
         <v>35</v>
       </c>
       <c r="M150" s="6" t="s">
         <v>603</v>
       </c>
       <c r="N150" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O150" s="6">
-        <v>469948.77</v>
+        <v>484334.84</v>
       </c>
       <c r="P150" s="6"/>
     </row>
     <row r="151" spans="1:16" customHeight="1" ht="65">
       <c r="A151" s="6" t="s">
         <v>604</v>
       </c>
       <c r="B151" s="6">
         <v>0</v>
       </c>
       <c r="C151" s="6">
         <v>0</v>
       </c>
       <c r="D151" s="6">
         <v>0</v>
       </c>
       <c r="E151" s="6" t="s">
         <v>605</v>
       </c>
       <c r="F151" s="9" t="s">
         <v>54</v>
       </c>
       <c r="G151" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H151" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I151" s="6">
         <v>219</v>
       </c>
       <c r="J151" s="10" t="s">
         <v>606</v>
       </c>
       <c r="K151" s="6" t="s">
         <v>50</v>
       </c>
       <c r="L151" s="10" t="s">
         <v>35</v>
       </c>
       <c r="M151" s="6" t="s">
         <v>607</v>
       </c>
       <c r="N151" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O151" s="6">
-        <v>785632.52</v>
+        <v>809682.26</v>
       </c>
       <c r="P151" s="6"/>
     </row>
     <row r="152" spans="1:16" customHeight="1" ht="65">
       <c r="A152" s="6" t="s">
         <v>608</v>
       </c>
       <c r="B152" s="6">
         <v>0</v>
       </c>
       <c r="C152" s="6">
         <v>0</v>
       </c>
       <c r="D152" s="6">
         <v>0</v>
       </c>
       <c r="E152" s="6" t="s">
         <v>609</v>
       </c>
       <c r="F152" s="9" t="s">
         <v>32</v>
       </c>
       <c r="G152" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H152" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I152" s="6">
         <v>490</v>
       </c>
       <c r="J152" s="10" t="s">
         <v>610</v>
       </c>
       <c r="K152" s="6" t="s">
         <v>50</v>
       </c>
       <c r="L152" s="10" t="s">
         <v>35</v>
       </c>
       <c r="M152" s="6" t="s">
         <v>611</v>
       </c>
       <c r="N152" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O152" s="6">
-        <v>1504219.63</v>
+        <v>1550266.8</v>
       </c>
       <c r="P152" s="6"/>
     </row>
     <row r="153" spans="1:16" customHeight="1" ht="65">
       <c r="A153" s="6" t="s">
         <v>612</v>
       </c>
       <c r="B153" s="6">
         <v>0</v>
       </c>
       <c r="C153" s="6">
         <v>0</v>
       </c>
       <c r="D153" s="6">
         <v>0</v>
       </c>
       <c r="E153" s="6" t="s">
         <v>613</v>
       </c>
       <c r="F153" s="9" t="s">
         <v>32</v>
       </c>
       <c r="G153" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H153" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I153" s="6">
         <v>548</v>
       </c>
       <c r="J153" s="10" t="s">
         <v>614</v>
       </c>
       <c r="K153" s="6" t="s">
         <v>50</v>
       </c>
       <c r="L153" s="10" t="s">
         <v>35</v>
       </c>
       <c r="M153" s="6" t="s">
         <v>615</v>
       </c>
       <c r="N153" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O153" s="6">
-        <v>1701679.23</v>
+        <v>1753770.93</v>
       </c>
       <c r="P153" s="6"/>
     </row>
     <row r="154" spans="1:16" customHeight="1" ht="65">
       <c r="A154" s="6" t="s">
         <v>616</v>
       </c>
       <c r="B154" s="6">
         <v>0</v>
       </c>
       <c r="C154" s="6">
         <v>0</v>
       </c>
       <c r="D154" s="6">
         <v>0</v>
       </c>
       <c r="E154" s="6" t="s">
         <v>617</v>
       </c>
       <c r="F154" s="9" t="s">
         <v>32</v>
       </c>
       <c r="G154" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H154" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I154" s="6">
         <v>1200</v>
       </c>
       <c r="J154" s="10" t="s">
         <v>618</v>
       </c>
       <c r="K154" s="6" t="s">
         <v>50</v>
       </c>
       <c r="L154" s="10" t="s">
         <v>35</v>
       </c>
       <c r="M154" s="6" t="s">
         <v>619</v>
       </c>
       <c r="N154" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O154" s="6">
-        <v>2988444.86</v>
+        <v>3079928.15</v>
       </c>
       <c r="P154" s="6"/>
     </row>
     <row r="155" spans="1:16" customHeight="1" ht="65">
       <c r="A155" s="6" t="s">
         <v>620</v>
       </c>
       <c r="B155" s="6">
         <v>0</v>
       </c>
       <c r="C155" s="6">
         <v>0</v>
       </c>
       <c r="D155" s="6">
         <v>0</v>
       </c>
       <c r="E155" s="6" t="s">
         <v>621</v>
       </c>
       <c r="F155" s="9" t="s">
         <v>32</v>
       </c>
       <c r="G155" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H155" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I155" s="6">
         <v>1320</v>
       </c>
       <c r="J155" s="10" t="s">
         <v>622</v>
       </c>
       <c r="K155" s="6" t="s">
         <v>50</v>
       </c>
       <c r="L155" s="10" t="s">
         <v>35</v>
       </c>
       <c r="M155" s="6" t="s">
         <v>623</v>
       </c>
       <c r="N155" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O155" s="6">
-        <v>3309664.37</v>
+        <v>3410981.05</v>
       </c>
       <c r="P155" s="6"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>