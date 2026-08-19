--- v5 (2026-07-05)
+++ v6 (2026-08-19)
@@ -15,62 +15,62 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Price List Td" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="624">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="675">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>АО "Торговый Дизайн"</t>
   </si>
   <si>
     <t>Прайс-лист от</t>
   </si>
   <si>
-    <t>04.07.2026 17:15:57</t>
+    <t>18.08.2026 17:15:59</t>
   </si>
   <si>
     <t>Бренд/Номенклатура</t>
   </si>
   <si>
     <t>Остаток</t>
   </si>
   <si>
     <t>Свободно</t>
   </si>
   <si>
     <t>Резерв</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Категория</t>
   </si>
   <si>
     <t>Страна происхождения</t>
   </si>
   <si>
     <t>С - склад, П и З - заказ, (но товар может быть по наличию). Н - распродаем</t>
   </si>
@@ -149,116 +149,183 @@
   <si>
     <t>00000413243</t>
   </si>
   <si>
     <t>Гладильный пресс Pony CP/U (опц.1,9,10,16,18)</t>
   </si>
   <si>
     <t>CP/U (опц.1,9,10,16,18)</t>
   </si>
   <si>
     <t>Гладильные прессы</t>
   </si>
   <si>
     <t>ИТАЛИЯ</t>
   </si>
   <si>
     <t>Pony</t>
   </si>
   <si>
     <t>Прессы гладильные</t>
   </si>
   <si>
     <t>ЦБ-00093054</t>
   </si>
   <si>
+    <t>Стиральная машина Asko WMC 6743VB.T</t>
+  </si>
+  <si>
+    <t>WMC 6743VB.T</t>
+  </si>
+  <si>
+    <t>Стиральные машины</t>
+  </si>
+  <si>
+    <t>СЛОВЕНИЯ</t>
+  </si>
+  <si>
+    <t>Профессиональная стиральная машина ASKO модель WMC6743VB.T. Загрузка: 7 кг. Барабан - 60 л. Скорость отжима: 1400 об./мин. Цвет: Титан. G-фактор 530. Мощность нагревателя 3000 Вт. Подключение к горячей и холодной воде. Сливной клапан. Работа с монетоприемником - подготовлено. Система автоматического дозирования моющих средств (ADS) - внешняя.</t>
+  </si>
+  <si>
+    <t>Asko</t>
+  </si>
+  <si>
+    <t>Машины стиральные</t>
+  </si>
+  <si>
+    <t>00000474898</t>
+  </si>
+  <si>
     <t>Гладильный пресс Pony SMART паровой нагрев</t>
   </si>
   <si>
     <t>SMART паровой нагрев</t>
   </si>
   <si>
     <t>ЦБ-00093033</t>
   </si>
   <si>
+    <t>Сушильная машина Asko TDC1485VB.T</t>
+  </si>
+  <si>
+    <t>TDC1485VB.T</t>
+  </si>
+  <si>
+    <t>Профессиональная сушильная машина ASKO модель TDC1485VB.T (тип TD85.C184)
+Загрузка 8кг. Объем барабана - 145л. Тип сушки - вентиляционная. Цвет - титан. Нагревательный элемент - 5000Вт. Подготовка для подключения к платежным системам</t>
+  </si>
+  <si>
+    <t>00000407832</t>
+  </si>
+  <si>
+    <t>Сушильная машина LG TD-V1329Е4Т</t>
+  </si>
+  <si>
+    <t>TD-V1329Е4Т</t>
+  </si>
+  <si>
+    <t>КОРЕЯ, РЕСПУБЛИКА</t>
+  </si>
+  <si>
+    <t>LG</t>
+  </si>
+  <si>
+    <t>ЦБ-00146038</t>
+  </si>
+  <si>
     <t>Гладильный каландр GMP G 26-35 хром</t>
   </si>
   <si>
     <t>G 26.35 хром</t>
   </si>
   <si>
     <t>Гладильный каландр для белья с остаточной влажностью 50%: рабочая длина 2580 мм. Вал, Д=325мм. Комплектация: электрический нагрев, корпус из окрашенной стали, напряжение 380В/3фазы + нейтраль, хромированный вал, гладильные ленты из Meta-Aramid 400g/m2. Подача белья на возврат. Электронный контроль температуры. Охлаждающая система "cool-down". Устройство безопасности пальцев оператора. Алюминиевый стол для подачи белья с удобным встроенным лотком. Система вытяжки пара. Ножная педаль с двойным импульсом. Переменная скорость глажения - 1,6-5 м/мин, производительность - 75 кг/час. Габариты: 3140x580x1150 мм. Мощность: 35,20 кВт.</t>
   </si>
   <si>
     <t>GMP</t>
   </si>
   <si>
     <t>00000140294</t>
   </si>
   <si>
     <t>Гладильный каток GMP GMP 160.30.VAR</t>
   </si>
   <si>
     <t>GMP 160.30.VAR</t>
   </si>
   <si>
     <t>Гладильные катки</t>
   </si>
   <si>
     <t>Гладильный каток для белья с остаточной влажностью 25%: рабочая длина - 1600 мм. Хромированная мульда, Д=300 мм. Комплектация: электрический нагрев, корпус из окрашенной стали, напряжение 380В/3фазы + нейтраль, покрытие вала из металлической ваты и термостойкого полотна Meta-Aramid 400g/m2. Электронный контроль температуры с 2 датчиками и общая защита от перегрева (автоматическое отключение нагрева). Две скорости глажения. Электромеханическое управление. Алюминиевый стол для подачи белья с удобным встроенным лотком. Ножная педаль с двойным импульсом. Система вытяжки пара (опция, вместе с переменной скоростью глажения). Скорость глажения: 1-5 м/мин, производительность - 50 кг/час. Габариты: 1890x552x1073 мм. Мощность: 11,93 кВт. Вес: 221 кг.</t>
   </si>
   <si>
     <t>00000287170</t>
   </si>
   <si>
     <t>Стиральная машина Whirlpool AWG 914 S/D1</t>
   </si>
   <si>
     <t>AWG 914 S/D1</t>
-  </si>
-[...1 lines deleted...]
-    <t>Стиральные машины</t>
   </si>
   <si>
     <t>СЛОВАКИЯ</t>
   </si>
   <si>
     <t>З</t>
   </si>
   <si>
     <t>Габариты 595x630х850 мм, напряжение 220 В, мощность 1,85 кВт, вес нетто 71 кг, вес брутто 72 кг.
 Материал окрашенная сталь, объем барабана 62 л, загрузка 9 кг, 14 программ стирки.
 Контейнер для порошков - 3 отсека, скорость отжима 1400 об/мин.</t>
   </si>
   <si>
     <t>Whirlpool</t>
   </si>
   <si>
-    <t>Машины стиральные</t>
-[...1 lines deleted...]
-  <si>
     <t>00000460043</t>
+  </si>
+  <si>
+    <t>Стиральная машина Asko WMC8944 PB.T</t>
+  </si>
+  <si>
+    <t>WMC8944 PB.T</t>
+  </si>
+  <si>
+    <t>Вид нагрева-электрический
+Тип загрузки-фронтальная
+Объем барабана-80 л
+Загрузка-9 кг
+Диаметр люка загрузки	310 мм
+Скорость отжима	1400 об/мин.
+Управление	электронное
+Скорость отжима 1400 об/мин
+Мощность 4,4 Квт
+Напряжение 380</t>
+  </si>
+  <si>
+    <t>00000453443</t>
   </si>
   <si>
     <t>Гладильный пресс Pony LAV-R1/V (опц.2,4,6,8,9)</t>
   </si>
   <si>
     <t>LAV-R1/V (опц.2,4,6,8,9)</t>
   </si>
   <si>
     <t>ЦБ-00093060</t>
   </si>
   <si>
     <t>Гладильный каток GMP E2 160.30</t>
   </si>
   <si>
     <t>E2 160.30</t>
   </si>
   <si>
     <t>С</t>
   </si>
   <si>
     <t>Гладильный каток для белья с остаточной влажностью 15-20%: рабочая длина 1600 мм. Диаметр вала 300 мм. Хромированная мульда (прижимная часть). Облегченный внешний корпус из ударопрочного пластика. Покрытие вала из металлической ваты и термостойкого полотна Meta-Aramid 400гр/м2. Электрический нагрев.  Электронный контроль температуры с двумя датчиками GEMINI температура контролируется на левой и правой стороне вала и при использовании только одной половины вала, нагрев на другой половине останавливается). Запатентованная система легкого снятия вала для обслуживания. Интуитивно понятный интерфейс управления SHARP. Встроенная система обучения для персонала. Информация о неисправностях и рекомендациии по их устранению выводятся на дисплей. Алюминиевый стол для подачи белья с удобным встроенным лотком. Оснащен системой вытяжки пара 90м3/ч (встроенный вентилятор). Ножная педаль с двойным импульсом. Напряжение 400 (3ф). Переменная скорость глажения 1-5 м/мин. Возможность установки "режима сна" при долгом простое, что позволяет экономить электроэнергию. Производительность 50 кг/ч. Мощность нагрева 11,4 кВт, мощность мотора 1,1 кВт. Габариты: 2170x592x1100 мм.</t>
   </si>
   <si>
     <t>00000435100</t>
   </si>
@@ -522,60 +589,84 @@
   <si>
     <t>Стиральная машина Fagor Professional LA-18 TP2 E</t>
   </si>
   <si>
     <t>LA-18 TP2 E</t>
   </si>
   <si>
     <t>Габаритные размеры: 884x913x1405мм, эл. мощность14950Вт, напряжение 380В/3ф, загрузка 18 кг (фактор загрузки: 1/10), система подогрева: электронагреватель,, тип микропроцессора: программируемый микропроцессор Touch Plus Control: 29 стандартных программ стирки и возможность создания неограниченного количества программ (USB) со всеми характеристиками: температура, время, скорость. 4 контейнера для порошков (предварительная стирка, основная стирка, отбеливающие средства, кондиционер) и 8 сигналов для подключения жидких моющих средств. Объем барабана: 180 л. Диаметр/глубина барабана: 700/470 мм. Диаметр дверцы: 460 мм. Скорость стирки: 47 об/мин. Скорость отжима: 1080 об/мин. G-фактор: 450. Изготовлена из окрашенной стали. Блокировка двери. Двигатель с частотным преобразователем.</t>
   </si>
   <si>
     <t>Fagor Professional</t>
   </si>
   <si>
     <t>00000350616</t>
   </si>
   <si>
     <t>Гладильный каток Tolon TFI 6026LF</t>
   </si>
   <si>
     <t>TFI 6026LF</t>
   </si>
   <si>
     <t>ЦБ-00076543</t>
   </si>
   <si>
+    <t>Сушильная машина Asko TDC1773V.T</t>
+  </si>
+  <si>
+    <t>TDC1773V.T</t>
+  </si>
+  <si>
+    <t>Профессиональная сушильная машина ASKO модель TDC1773V.T. Загрузка - 7кг. Объем барабана - 117л. Тип прибора - вентиляционный. Тип загрузки - фронтальная. Цвет - титан. Нагревательный элемент - 3000Вт. Напряжение - 230В,  Дисплей - цветной TFT</t>
+  </si>
+  <si>
+    <t>00000474897</t>
+  </si>
+  <si>
     <t>Ротационный кабинет Pony Cosmos-E (А+B) 1,5,9,11</t>
   </si>
   <si>
     <t>Cosmos-E (А+B) 1,5,9,11</t>
   </si>
   <si>
     <t>Ротационные кабинеты</t>
   </si>
   <si>
     <t>ЦБ-00018431</t>
+  </si>
+  <si>
+    <t>Стиральная машина Asko WMC6743PB.T</t>
+  </si>
+  <si>
+    <t>WMC6743PB.T</t>
+  </si>
+  <si>
+    <t>Вид нагрева: электрический. Объем барабана 60 л. Загрузка 7 кг. Диаметр люка загрузки 310 мм. Скорость отжима 1400 об/мин. Управление электромеханическое. Уровень шума от 61 до 76 дБ. Напряжение 380 В. Мощность 3,2 кВт. Габариты: 595х591х850 мм. Модель оснащена ЖК-дисплеем с индикацией времени до окончания программы, выдвижным дозатором с 3 отделениями и регулируемыми по высоте ножками. Барабан и бак выполнены из нержавеющей стали, противовесы - из чугуна, заливной шланг - из материала PEX с защитой от протечек. Возможность установки стиральной машины в колонну с сушильной решает проблему ограниченного пространства. Количество программ: 15. G-фактор - 530. Сливной клапан. Остаточная влажность - 53%. Мощность нагрева: 3 кВт. Работа с монетоприемником - подготовлена. Система автоматического дозирования моющих средств (ADS) - внешняя. Цвет: Титан.</t>
+  </si>
+  <si>
+    <t>00000518992</t>
   </si>
   <si>
     <t>Сушильная машина Fagor Professional SR-14 M E</t>
   </si>
   <si>
     <t>SR-14 M E</t>
   </si>
   <si>
     <t>Габаритные размеры: 785x989х1694мм, загрузка 12 кг (1:18), 14 кг (1:20), производительность 30 кг/ч, диаметр двери 574мм, электронагрев, общая мощность 18,97кВт, мощность нагрева 18кВт, 380В. Простой процессор управления (M) с контролем времени и температуры. Внешний стальной корпус с серым покрытием ((обшивочная пластина), нержавеющая сталь, легко моется. Барабан из нержавеющей стали. Осево-радиальный поток воздуха, что приводит к повышению эффективности сушки. Барабан со штампованной перфорацией для бережной обработки тканей. Фильтр для ворса внизу, более эргономичный, увеличенный и улучшенный поток воздуха. Автоматическое обратное вращение барабана. Преобразователь частоты для более плавной работы. Эргономичная дверь с большим отверстием и возможностью двойного остекления. Система против складок. Сигнал окончания цикла. Кнопка аварийной остановки и защитный микромагнит для остановки работы.</t>
   </si>
   <si>
     <t>00000395451</t>
   </si>
   <si>
     <t>Стиральная машина Fagor Professional LA-14 TP2 E</t>
   </si>
   <si>
     <t>LA-14 TP2 E</t>
   </si>
   <si>
     <t>Габаритные размеры: 788х869х1307мм, эл. мощность10500Вт, напряжение 380/3ф, загрузка 13 кг (фактор загрузки: 1/10), система подогрева: электронагреватель, тип микропроцессора: программируемый микропроцессор Touch Plus Control: 29 стандартных программ стирки и возможность создания неограниченного количества программ (USB) со всеми характеристиками: температура, время, скорость. 4 контейнера для порошков (предварительная стирка, основная стирка, отбеливающие средства, кондиционер) и 8 сигналов для подключения жидких моющих средств. Объем барабана: 130 л. Диаметр/глубина барабана: 620/430 мм. Диаметр дверцы: 373 мм. Скорость стирки: 50 об/мин. Скорость отжима: 1150 об/мин. G-фактор: 450. Изготовлена из окрашенной стали. Блокировка двери. Двигатель с частотным преобразователем.</t>
   </si>
   <si>
     <t>00000350617</t>
   </si>
@@ -590,50 +681,59 @@
   </si>
   <si>
     <t>Гладильный стол Pony RECORD maxi (3,4,11,13,18,20)</t>
   </si>
   <si>
     <t>RECORD maxi (3,4,11,13,18,20)</t>
   </si>
   <si>
     <t>ЦБ-00092960</t>
   </si>
   <si>
     <t>Сушильная машина Whirlpool AWZ8HPS</t>
   </si>
   <si>
     <t>AWZ8HPS</t>
   </si>
   <si>
     <t>ПОЛЬША</t>
   </si>
   <si>
     <t>Габариты 595х649х849 мм, напряжение 220 В, мощность 0,9 кВт, вес нетто 44 кг, вес брутто 46,5 кг.
 Материал нержавеющая сталь, объем барабана 120 л, загрузка 8 кг, 15 программ сушки.</t>
   </si>
   <si>
     <t>00000371072</t>
+  </si>
+  <si>
+    <t>Сушильная машина LG RV1329C7T</t>
+  </si>
+  <si>
+    <t>RV1329C7T</t>
+  </si>
+  <si>
+    <t>ЦБ-00146039</t>
   </si>
   <si>
     <t>Стиральная машина Tolon TWE 10</t>
   </si>
   <si>
     <t>TWE 10</t>
   </si>
   <si>
     <t>Электрический нагрев. Большой диаметр двери с углом открывания в 180°. Возможность выбора жидкого и порошкового моющего средства. 5 отсеков для моющих средств. Барабан, передняя и верхняя панели из нержавеющей стали. Свободно-программируемый контроллер с современным 7-дюймовым цветным дисплеем, 16 предустановленных программ и возможность создания до 99 собственных программ. USB-соединение. Инструкция на дисплее. Большой 3-дюймовый дренажный клапан. Датчик вибрации. 2 входа для воды. Предусмотрен 3-й клапан для воды. Загрузка 10 кг. Производительность 15 кг/ч. Барабан: диаметр - 630 мм, глубина - 330 мм, объем - 103л, скорость стирки/отжима - 43/1012 об/мин, G-фактор - 360. Диаметр двери 455 мм. Мощность нагрева 9 кВт. Мощность двигателя 1,5 кВт. Напряжение 380В/3ф. Габариты: 880х976х1500 мм. Масса нетто/брутто 438/460 кг.
 Машина, находящаяся на складе Новый Уценка - участвовала в выставке.
 Фото:
 R:\Public\Реестр поврежденного товара\Photo\8581</t>
   </si>
   <si>
     <t>00000422603</t>
   </si>
   <si>
     <t>Пароманекен Pony 403 пар. M3620/BED2B</t>
   </si>
   <si>
     <t>403 пар. M3620/BED2B</t>
   </si>
   <si>
     <t>Пароманекен 403 для сорочек и верхней одежды, встроенный электробойлер 9л, встроенный вентилятор 1,5 Вт, микропроцессорное управ. (10 прогр.), пневматич. устр-во для передней прижимной планки, 2 регул. по высоте боковые прижимные планки, подогреваемая прижимная планка для спинки изделия, регулир. вручную задняя прижимная планка, 2 пневматически регулир. спец. растягивателя с зажимами для рукавов, ручная прижимная планка для воротника (съемная), 2 расширителя рукавов, 2 специальных зажима для курток, необходимо подключение к внешнему источнику сжатого воздуха, 800х1600х2000мм, 10000Вт, 380В. Универсальный пароманекен для изделий после сухой и влажной чистки, например, для рубашек, халатов, пиджаков, пальто, плащей и пр. Стандартное оснащение: микропрецессор с дисплеем и памятью на 10 программ, тележка для ручного натяжения рубашек, с двумя боковыми пневматическими зажимами, двумя взаимозаменяемыми передними лопатками, задней ручной лопаткой, мотор обдува 2 л.с. с демпфером для регулировки потока воздуха, съемный ручной зажим воротника, два расширителя рукавов и зеркало. Подготовка к подключению к внешнему парогенератору и воздушному компрессору. 400 В - Ф3+Н - 50 Гц. Автоматический электрический бойлер на 9 л с электронным управлением, ТЭН 8 кВт, рабочим давлением 4,8 бар, а также: электрический теплообменник на 15 кВт (3+6+2+2+2), насос и конденсатоотводчик с перевернутым ковшом.</t>
   </si>
@@ -725,50 +825,62 @@
   </si>
   <si>
     <t>LA-22 TP2 E</t>
   </si>
   <si>
     <t>Габаритные размеры: 884x1003x1405мм, в упаковке: 945х1115х1680мм, 12 кВт, 380В. Вес (нетто/брутто): 360/403,5 кг. 
 Профессиональная стиральная машина загрузка 25 кг (фактор загрузки: 1/9), загрузка 22 кг (фактор загрузки: 1/10),  система подогрева: электронагреватель, тип микропроцессора: программируемый микропроцессор второго поколения Touch Plus 2: 29 стандартных программ стирки и возможность создания неограниченного количества программ (USB) со всеми характеристиками: температура, время, скорость. 4 контейнера для порошков (предварительная стирка, основная стирка, отбеливающие средства, кондиционер) и 8 сигналов для подключения жидких моющих средств. Объем барабана: 220 л. Диаметр/глубина барабана: 700/560 мм. Диаметр дверцы: 460 мм. Скорость стирки: 47 об/мин. Скорость отжима: 1071 об/мин. G-фактор: 450. Корпус: окрашенная сталь. Барабан выполнен из нержавеющей стали. Устройство безопасной блокировки двери. Двигатель с частотным преобразователем. Не требует анкеровки к полу.</t>
   </si>
   <si>
     <t>00000445103</t>
   </si>
   <si>
     <t>Гладильный стол Pony SILVER-SV (F3, F6)</t>
   </si>
   <si>
     <t>SILVER-SV (F3, F6)</t>
   </si>
   <si>
     <t>Стол гладильный т.м. PONY серии SILVER мод. SILVER-SV maxi. в комплекте с встроенным бойлером на 9л., утюгом, с двумя дополнительными рукавами F3 и F6, паровоздушным пистолетом, освещением, подвесом для утюга, 380В, 10кВт</t>
   </si>
   <si>
     <t>Пятновыводные столы</t>
   </si>
   <si>
     <t>00000392516</t>
+  </si>
+  <si>
+    <t>Стиральная машина LG WD-M0C7FD2S</t>
+  </si>
+  <si>
+    <t>WD-M0C7FD2S</t>
+  </si>
+  <si>
+    <t>Cтиральная машина (коммерческая) торговой марки "LG" модель WD-M0C7FD2S</t>
+  </si>
+  <si>
+    <t>00000535630</t>
   </si>
   <si>
     <t>Сушильная машина Fagor Professional SR-18 M E</t>
   </si>
   <si>
     <t>SR-18 M E</t>
   </si>
   <si>
     <t>Габаритные размеры: 785х1125х1694 мм, загрузка 18 кг (1:18), 17 кг (1:20), система подогрева: электрическая, 18000Вт, 380В. Вес (нетто/брутто): 187/200 кг.
 Производительность 33 кг/час. удобное управление с контролем времени и температуры. Дверь с большим проемом. Система против сминания. Диаметр/глубина барабана: 750/746 мм. Объем барабана 330 л. Диаметр дверцы: 574 мм. Корпус и фронтальная панель из окрашенной стали.Барабан из нержавеющей стали со штампованной перфорацией для обеспечения бережной обработки тканей. Реверс барабана. Смешанный поток воздуха (осевой и радиальный). Кнопка аварийной остановки. Фильтр улавливания ворса в нижней части. Мощность двигателя: 0,37 кВт. Мощность вентилятора: 0,25 кВт. 
 Опционально:
 - корпус из нержавеющей стали
 - возможность перенавешивания двери с открытием в другую сторону            
 - фронтальная панель из нержавеющей стали                                                 
 - Дверь с двойным остеклением</t>
   </si>
   <si>
     <t>00000447585</t>
   </si>
   <si>
     <t>Гладильный каток GMP E2 200.30</t>
   </si>
   <si>
     <t>E2 200.30</t>
   </si>
@@ -1009,50 +1121,59 @@
   </si>
   <si>
     <t>Стиральная машина Fagor Professional LAP-10 TP2 EP</t>
   </si>
   <si>
     <t>LAP-10 TP2 EP</t>
   </si>
   <si>
     <t>Габаритные размеры: 680x742х1040мм, эл. мощность 7000Вт, напряжение 400/230В, 3ф+N/1ф+N, 50/60Гц, загрузка 10кг (1:10), 11кг (1:9) система подогрева: электронагреватель, тип микропроцессора: программируемый микропроцессор второго поколения Touch Plus 2: 29 стандартных программ стирки и возможность создания неограниченного количества программ (USB) со всеми характеристиками: температура, время, скорость. 4 контейнера для порошков (предварительная стирка, основная стирка, отбеливающие средства, кондиционер) и 8 сигналов для подключения жидких моющих средств.  Объем барабана: 100 л. Диаметр/глубина барабана: 532/425 мм. Диаметр дверцы: 373 мм. Скорость стирки: 50 об/мин. Скорость отжима: 1250 об/мин. G-фактор: 450. Корпус: окрашенная сталь. Барабан и лопасти выполнены из нержавеющей стали. Слив: Насос. Предохранительный клапан двери. Двигатель с частотным преобразователем. Мощность двигателя: 0,75 кВт. Мощность эл.нагрева: 6 кВт. Не требует анкеровки к полу. Вес (нетто): 155 кг.  Может перекоммутироваться на 220В. 
 Подходит для установки в колонну с сушильной машиной SRP-10 (сушильная машина должна иметь исполнение "в колонну").</t>
   </si>
   <si>
     <t>00000348970</t>
   </si>
   <si>
     <t>Сушильная машина Fagor Professional SRP-10 M E (в колонну)</t>
   </si>
   <si>
     <t>SRP-10 M E (в колонну)</t>
   </si>
   <si>
     <t>Габаритные размеры: 680x775х1056мм, 7120Вт, 380В, загрузка 10 кг, диаметр/глубина барабана: 590/720 мм, объем барабана 200 л, для установки в колонну со стиральной машиной LAP-10</t>
   </si>
   <si>
     <t>00000349949</t>
+  </si>
+  <si>
+    <t>Сушильная машина LG RV1840C7</t>
+  </si>
+  <si>
+    <t>RV1840C7</t>
+  </si>
+  <si>
+    <t>ЦБ-00133980</t>
   </si>
   <si>
     <t>Гладильный каток Tolon TFI 6032LF</t>
   </si>
   <si>
     <t>TFI 6032LF</t>
   </si>
   <si>
     <t>ЦБ-00076548</t>
   </si>
   <si>
     <t>Машина химической чистки Mac Dry MD3103/80,1,3,9,10,12,18C</t>
   </si>
   <si>
     <t>MD3103/80,1,3,9,10,12,18C</t>
   </si>
   <si>
     <t>Машины химической чистки</t>
   </si>
   <si>
     <t>FIRBIMATIC S.P.A. т.м. MAC DRY Машина д/химчистки (3 бака) сер. MD3103 (опц:80,1,3,9,10,12,18,С) эл.
 загрузка 10кг, объем барабана 200л, баки 1,2,3 соответственно 75, 75, 120л. 
 15,5кВт, 380В
 Вес (пустая) 1110кг, ШхГхВ: (1450+154)х(1380+60)х2045 мм
 80-один экологический фильтр, один обесцвечивающий фильтр
@@ -1134,50 +1255,62 @@
 3	автоматический дозатор
 С	воздушный компрессор
 smart	интеллектуальный микропроцессор
 18	охлаждение растворителя фреоном
 11	система автоматического ополаскивания стенок дистиллятора
 33	инвертор частоты для регулирования скорости главного двигателя
 	Набор инструментов и креплений
 	Деревянная упаковка</t>
   </si>
   <si>
     <t>00000104106</t>
   </si>
   <si>
     <t>Машина химической чистки Mac Dry MD3183 (80,CE2,1,3,18С)</t>
   </si>
   <si>
     <t>MD3183 (80,CE2,1,3,18С)</t>
   </si>
   <si>
     <t>Машины сухой химической чистки т.м. MAC DRY с 3-мя баками серии  MD3183 A (80E, CE2, 1, 3, 18, С) 18кг,19,2кВт, 1954x1650x2210 мм</t>
   </si>
   <si>
     <t>00000104108</t>
   </si>
   <si>
+    <t>Стиральная машина LG WD-М069BD3S</t>
+  </si>
+  <si>
+    <t>WD-М069BD3S</t>
+  </si>
+  <si>
+    <t>Стиральная машина отдельностоящая марки "LG" модель WD-М069BD3S</t>
+  </si>
+  <si>
+    <t>00000403388</t>
+  </si>
+  <si>
     <t>Стиральная машина Whirlpool AWG 1114SD</t>
   </si>
   <si>
     <t>AWG 1114SD</t>
   </si>
   <si>
     <t>Габариты 595x630х850 мм, напряжение 220 В, мощность 1,85 кВт, вес нетто 75,9 кг, вес брутто 77,4 кг.
 Материал нержавеющая сталь, объем барабана 71 л, загрузка 11 кг, 14 программ стирки.
 Контейнер для порошков - 3 отсека, скорость отжима 1400 об/мин.</t>
   </si>
   <si>
     <t>00000460046</t>
   </si>
   <si>
     <t>Тележка для белья Picchi P01.000231</t>
   </si>
   <si>
     <t>P01.000231</t>
   </si>
   <si>
     <t>Габариты: 850x600x880 мм. Размер отверстия решетки 50x100 мм. Вместимость - 200 кг. Масса - 19 кг. 
 Тележка для транспортировки сухого грязного белья. Выполнена из оцинкованного металла. Оснащена удобными ручками. Бесшумные, эластичные поворотные прорезиненные колеса диаметром 100 мм.</t>
   </si>
   <si>
     <t>ЦБ-00006402</t>
@@ -1365,50 +1498,56 @@
     <t>SILVER-SV maxi5,7,9,16,17</t>
   </si>
   <si>
     <t>Габаритные размеры: 1800х600х2110 мм, размер гладильной поверхности 1300х500/250мм, эл. мощность 3100Вт, напряжение 380В. Вес нетто/брутто 125/180 кг       
 Универсальный гладильный стол c нагреваемой поверхностью, вакуумным прижимом, наддувом и подачей пара, возможность отключения нагрева - холодный стол. Стандартная комплектация: устройство GFV, электрический паровой утюг с тефлоновой подошвой и защита рук, 3-х фазный вакуумный мотор, изолированный вентканал, устройство для подачи пара на поверхность, включающее два коаксиальных нагревательных элемента для распределения пара, мотор для наддува, подставка для утюга из 304-ой стали, ручной выбиватель для ткани, 3-х фазный вакуумный вентилятор, вентилятор для наддува. Ножная педаль управления. Требуется подключение к внешнему источнику пара  (вход пара 1/2, линия возврата конденсата 1/2, раб. давление пара 4-5 бар, расход пара до 10 кг/ч). Требуется подключение к внешнему источнику сжатого воздуха.
 Опции: 5,7,9,16,17
 5 - Паровоздушный пятновыводной пистолет (Требуется подача сжатого воздуха)
 7 - Дополнительная поворотная подогреваемая гладильная поверхность для рукавов с вакуумным прижимом и наддувом длинная мод. F.3R
 9 - Дополнительная поворотная подогреваемая гладильная поверхность для штанин с вакуумным прижимом и наддувом длинная мод. F.4R
 16 - Поворотная подставка под утюг, для установки напротив оператора
 17 - Верхнее освещение + рельс + подвес для утюга, кабеля и шланга"</t>
   </si>
   <si>
     <t>00000578805</t>
   </si>
   <si>
     <t>Гладильный стол Pony GENUS-S р/в (4,16,20,21)</t>
   </si>
   <si>
     <t>GENUS-S р/в (4,16,20,21)</t>
   </si>
   <si>
     <t>ЦБ-00004501</t>
   </si>
   <si>
+    <t>Стиральная машина Asko 738296</t>
+  </si>
+  <si>
+    <t>ЦБ-00010400</t>
+  </si>
+  <si>
     <t>Пятновыводный стол Pony JOLLY комп/парог</t>
   </si>
   <si>
     <t>JOLLY комп/парог</t>
   </si>
   <si>
     <t>Стол пятновыводной JOLLY (компрессор, пароген.), холодный, 2 пятновыводных пистолета, 2 емкости для химии, рабочая поверхность 750х270/160мм и рукавная форма из нержавеющей стали 400х100/65мм, автоматический вакуумный отсос, встроенная вакуумная установка с принадлежностями (педаль, выключатель и т.д.). Электрический парогенератор (5л/3,3кВт/5бар), помпа, паровоздушный пистолет, вход воды 12мм, слив 3/8". Встроенный компрессор: мощность 2,25 кВт, c ресивером, отвод воздуха 100 мм. 1500х780х910мм, 7300Вт, 380В
 Парогенератор (включает паровоздушный пистолет).</t>
   </si>
   <si>
     <t>00000253550</t>
   </si>
   <si>
     <t>Вешало передвижное</t>
   </si>
   <si>
     <t>Вешало В-2</t>
   </si>
   <si>
     <t>Вешало передвижное серии В, мод. В-2, нерж. сталь, установлено на 4 поворотных колеса, диаметром 75 мм, 600х1800х1800 мм</t>
   </si>
   <si>
     <t>Вспомогательное оборудование для прачечной</t>
   </si>
   <si>
@@ -1684,50 +1823,62 @@
   <si>
     <t>00000142636</t>
   </si>
   <si>
     <t>Тележка для белья Conf plastic 201F/50</t>
   </si>
   <si>
     <t>201F/50</t>
   </si>
   <si>
     <t>Тележка для белья 201F/50, перфорированная. Колеса диаметром 100 мм. Масса - 15 кг. Объем - 186л. Габариты: 840x490x650 мм</t>
   </si>
   <si>
     <t>00000142639</t>
   </si>
   <si>
     <t>Сушильная машина Tolon TTD 40 пар</t>
   </si>
   <si>
     <t>TTD 40 пар</t>
   </si>
   <si>
     <t>ЦБ-00076537</t>
   </si>
   <si>
+    <t>Стиральная машина LG WD-M0C7FD3S</t>
+  </si>
+  <si>
+    <t>WD-M0C7FD3S</t>
+  </si>
+  <si>
+    <t>Объем барабана 147 л. Загрузка 15 кг. Диаметр барабана 610.8 мм. Глубина барабана 518.1 мм. Скорость стирки 46 об/мин. Скорость отжима 980 об/мин. Управление	электронное. Уровень шума 62 дБ. Напряжение 220 В. Мощность 3.2 кВт. 737х814х1036. Вес (без упаковки) 101.2 кг Вес (с упаковкой) 112.5 кг</t>
+  </si>
+  <si>
+    <t>00000577727</t>
+  </si>
+  <si>
     <t>Сушильная машина Tolon TTD 40</t>
   </si>
   <si>
     <t>TTD 40</t>
   </si>
   <si>
     <t>Отдельно-стоящая индустриальная сушильная машина, загрузка 40кг, электрический нагрев + реверс. Барабан из нержавеющей стали. Диаметр барабана 1230мм. Глубина барабана 680мм, Объем барабана 808л. Мощность двигателя барабана 1,1кВт, мощность двигателя вентилятора 2,2 кВт. Мощность нагрева 36 кВт. Размеры: 1416x1528x2191 мм. Размеры в упаковке: 1447x1595x2215 мм. Масса Нетто/Брутто: 615/640 кг.</t>
   </si>
   <si>
     <t>00000422596</t>
   </si>
   <si>
     <t>Гладильный пресс Pony ССР пар/комп</t>
   </si>
   <si>
     <t>ССР пар/комп</t>
   </si>
   <si>
     <t>Пресс воротничково-манжетный ССР, регулир. давление между верхней и нижней плитой, нижняя плита с тканевой подушкой без подачи пара, верхняя полиров. плита без подачи пара, нагрев нижней плиты с помощью электричества, нагрев верхней плиты паром, встроенный вакуумный вентилятор, автомат. регул. цикла при помощи таймера, педальное закрывание верхней плиты с рамой безопасности, встроенный бойлер 7л, встроенный компрессор 1л/с, 1200х1150х1400мм, 13000Вт, 380В</t>
   </si>
   <si>
     <t>00000095492</t>
   </si>
   <si>
     <t>Гладильный пресс Pony BP/U</t>
@@ -1766,50 +1917,62 @@
     <t>00000095500</t>
   </si>
   <si>
     <t>Гладильный пресс Pony CP/U</t>
   </si>
   <si>
     <t>CP/U</t>
   </si>
   <si>
     <t>Пресс гладильный CP/U, регул. давление между нижней и верхней плитой, гладильная плита 1190х360/220мм, встроенный вакуумный вентилятор, педальное закрывание верхней плиты с рамой безопасности, требуется подключ. к внеш. источнику пара или сжатого воздуха, 1400х1150х1400мм, 2700 Вт, 380В</t>
   </si>
   <si>
     <t>00000095501</t>
   </si>
   <si>
     <t>Сушильная машина Fagor Professional SR-11 M E</t>
   </si>
   <si>
     <t>SR-11 M E</t>
   </si>
   <si>
     <t>Габаритные размеры: 785х855х1694мм, 12970Вт, 380В/3ф, серии Concept загрузкой 10 кг (1:20), система подогрева: электрическая. Производительность 21 кг/час. Таймер цикла сушки. Выбор температуры. Охлаждение в конце цикла. Кнопка старта. Диаметр/глубина барабана: 750/475 мм. Объем барабана 210 л. Диаметр дверцы: 574 мм. Корпус и фронтальная панель из окрашенной стали. Барабан из нержавеющей стали. Реверс барабана. Смешанный поток воздуха (осевой и радиальный). Кнопка аварийной остановки. Фильтр улавливания ворса в нижней части. Двигатель с частотным преобразователем обеспечивает плавную работу. Процесор Easy Control (M): управление временем и температурой. Внешняя обшивка из серого листового материала, окрашенной стали, легко мыть. Барабан с штампованной перфорацией для бережной обработки тканей. Большой пуховой фильтр внизу, улучшенный поток воздуха. Удобная дверь с большим проемом и опцией двойного остекления.</t>
   </si>
   <si>
     <t>00000371491</t>
+  </si>
+  <si>
+    <t>Стиральная машина LG WD-M069BD2S</t>
+  </si>
+  <si>
+    <t>WD-M069BD2S</t>
+  </si>
+  <si>
+    <t>Стиральная машина для вертикального совмещения марки "LG" модель WD-М069BD2S</t>
+  </si>
+  <si>
+    <t>00000403389</t>
   </si>
   <si>
     <t>Гладильный каток GMP E2 120.25 TENAX</t>
   </si>
   <si>
     <t>E2 120.25 TENAX</t>
   </si>
   <si>
     <t>Гладильный каток для белья с остаточной влажностью 15-20%: рабочая длина 1200 мм. Диаметр вала 250 мм. Хромированная мульда (прижимная часть). Облегченный внешний корпус из ударопрочного пластика. Покрытие вала из металлической ваты и термостойкого полотна Meta-Aramid 400 гр/м2. Электрический нагрев.  Электронный контроль температуры с двумя датчиками GEMINI температура контролируется на левой и правой стороне вала и при использовании только одной половины вала, нагрев на другой половине останавливается). Запатентованная система легкого снятия вала для обслуживания. Интуитивно понятный интерфейс управления SHARP. Встроенная система обучения для персонала. Информация о неисправностях и рекомендациии по их устранению выводятся на дисплей. Алюминиевый стол для подачи белья с удобным встроенным лотком. Ножная педаль с двойным импульсом. Изменяемое напряжение 380 (3ф)/220 (3ф)/220(1ф). Переменная скорость глажения 1-5 м/мин. Возможность включения "режима сна" при долгом простое, что позволяет экономить электроэнергию. Производительность 30 кг/ч. Мощность нагрева 6,9 кВт, мощность мотора 0,18 кВт. Габариты: 1720x492x1050 мм.</t>
   </si>
   <si>
     <t>00000402704</t>
   </si>
   <si>
     <t>Гладильный каток GMP G 32.50 хром, пар</t>
   </si>
   <si>
     <t>G 32.50 хром, пар</t>
   </si>
   <si>
     <t>ЦБ-00092329</t>
   </si>
   <si>
     <t>Сушильная машина Fagor Professional SRP-08 M E</t>
   </si>
@@ -2114,2667 +2277,2667 @@
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed2221f503da0cd38cc2cef7e78f16c.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62852ceda0d55724ed36ef52ff59b6fb.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cb1d990ed9f2f724c7e5c7b941d031.JPG"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8127e4a14f7918aee29469d13e4018.JPG"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debeca0869f4fe76e0f44d96c9326e0c.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2278f070496a095149ea3c6ca9b3b7e0.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7948d491f13e8a16acf08fae53896c72.JPG"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35b63c0a06f1dfb484ab856cb15aae0.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd3a3d8dc7167254f88310288b706af.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae86d7dd38a6c222858c3270abe6558.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2c69fb3de26e2624e442f4c64a4288.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07e92cb5b6d9094d0f5fc1bc84be0c5.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c22accc0fde89bfec8e3147155dcee.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018b467b552aad2de4f67a3e263360a7.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc5614f0bdaf6dec060c07a988531b4.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8efe0119368b19b011d93fc5fde892.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174702e244f97ee09f9a5f1eda654cf9.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766b21ab4d69efcdec577b513f2ab83e.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da9e9936d1f20f0dfb8c4e830fc2c83.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4682241f6b66868769e8d0a1ba7bc3.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d523bfb02630bc37ad8780101f2e9084.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397f4096b02523a12c8d37a75a05ec85.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7af22335759b3a71ff74032104c5a48.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884eff16cd47c0153ff12c03d336feed.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6707d8493e03e40669ece31d38a19c.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bf882d04336e8beb8868169c0812a5.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32ba799fd5693b0c9dc599c45537a01.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ef0d4fbcf645e621c88ded69225bb1.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf92a00b2f83f0873f9347d32a36a4ee.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62258d744a1d1e6a2e30cd3f268d7fc7.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2c5344f2ea3dd87b6c5ea22e166121.JPG"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7cad9eee3ae689aebd1107bc0c67ff.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c4221541dbd684f78f01b528a9617c.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e23d8cd73ac83033131a6d62070eb36.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ef3b2824c307f8e8173f3e53986d37.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f5969e7158a31ef9c46db64c589599.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7df77e33424fb00ecde75da059e5098.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf5185947347e86e9d41275d0ad646f.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020a0af3941f8b328950dffda2e9d959.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff7536a054dd3ab18b514d3d6626812.JPG"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b3d562f152d8fbdaffcf908de404ad.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db32ff74e33bf2d97a471fc32158272.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15cdb1b80d6c01e8870eff8a7104bb3.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b873870ffa18158c08c05e55a6a541.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6a65afce886c6c4363576c06158473.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027999f170bdd3c43b1ac72e6ea96c27.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6b3bd012cfe8959c1f167a426f34dd.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389ede065e33da00230d189c11e84e8e.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9567e2ea2304b1e049d49a73a168f438.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a92f41c7ad7308c1dc12022815dbc82.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5a332984b73a675a410d4ef8adc888.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae853236e8d988e2def4529e4d8b55ff.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cf46b09c7ea83bfaebaa15ae165c48.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf17132ebbad7856d72de604f629662.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb844af6e1055f94e0299b4f6f00405.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0a67e258243c23d6b738aaa94a8200.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0323f780ba5e663a14f50b1f40c848.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8101e44a365eb03e949fe6258e50ee4.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc70452e224bc7ae874ce4b587663c8.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155567a7414260a4476b151ac24d9150.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dbe20afd47e2836718ac5ba439059e.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6270f8331ca1a358d68e640dd4004615.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbd59b49ab8c16655b39fade5f14e3b.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41179cdf08c61fa4f4805d922682c220.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f81b5a034d8ffdcb88997b739873632.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84352d923d8ca62c7e8589a48de1589.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940e2dad1056ac02c605f5a8d361cf56.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d2206d4a685404721bad56b974b6ac.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc554d56dd69c2149a7a166f5f76705.JPEG"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869576cceb7ed5f5cbb3a40cfa251815.JPG"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d6faf0177b633e351e2ef652133ae5.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ab11792d4d4f7a8387534f55b7f86b.JPG"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca8b423961f52ef35e9e5cf64c88159.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1205b91b99975f9f821ea34f5b62a6a.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6de933f5a9d1a47809875414c2185c.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1175352f99178a3cb506e3c2806c484b.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988047780ed17367a2edc3045b82abec.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857582e2d84cb672c918006cd595c7cb.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2954813da0431cfda6703bf884731051.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460d3a50ec12d50e2e835fbe9fc75bab.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ac3fb3a230735bdb5298c385623241.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a5af314df7d9db1034d9d581def109.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1f7d95421a044a8bf189766a917495.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0871bc910f23378e512197a4208cedfe.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa5559b1b1fdca4d3d190d428f49dcd.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d3e179b0a2a4504b23a7db1eaa74c4.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c76218e20314b19fab55bd43794a2c.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01220303f6100cb5e8d6d3b607d45b8e.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>13</xdr:row>
+      <xdr:row>16</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="1" name="image_14" descr="image_14"/>
+        <xdr:cNvPr id="1" name="image_17" descr="image_17"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>14</xdr:row>
+      <xdr:row>17</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="image_15" descr="image_15"/>
+        <xdr:cNvPr id="2" name="image_18" descr="image_18"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>15</xdr:row>
+      <xdr:row>18</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="685800" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3" name="image_16" descr="image_16"/>
+        <xdr:cNvPr id="3" name="image_19" descr="image_19"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>18</xdr:row>
+      <xdr:row>22</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1076325" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="4" name="image_19" descr="image_19"/>
+        <xdr:cNvPr id="4" name="image_23" descr="image_23"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>21</xdr:row>
+      <xdr:row>25</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="762000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="5" name="image_22" descr="image_22"/>
+        <xdr:cNvPr id="5" name="image_26" descr="image_26"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>23</xdr:row>
+      <xdr:row>27</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="6" name="image_24" descr="image_24"/>
+        <xdr:cNvPr id="6" name="image_28" descr="image_28"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>26</xdr:row>
+      <xdr:row>30</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="7" name="image_27" descr="image_27"/>
+        <xdr:cNvPr id="7" name="image_31" descr="image_31"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>32</xdr:row>
+      <xdr:row>36</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="762000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="8" name="image_33" descr="image_33"/>
+        <xdr:cNvPr id="8" name="image_37" descr="image_37"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>33</xdr:row>
+      <xdr:row>37</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="514350" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="9" name="image_34" descr="image_34"/>
+        <xdr:cNvPr id="9" name="image_38" descr="image_38"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>34</xdr:row>
+      <xdr:row>38</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="762000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="10" name="image_35" descr="image_35"/>
+        <xdr:cNvPr id="10" name="image_39" descr="image_39"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>36</xdr:row>
+      <xdr:row>40</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="11" name="image_37" descr="image_37"/>
+        <xdr:cNvPr id="11" name="image_41" descr="image_41"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>38</xdr:row>
+      <xdr:row>42</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="12" name="image_39" descr="image_39"/>
+        <xdr:cNvPr id="12" name="image_43" descr="image_43"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>41</xdr:row>
+      <xdr:row>47</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="447675" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="13" name="image_42" descr="image_42"/>
+        <xdr:cNvPr id="13" name="image_48" descr="image_48"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>42</xdr:row>
+      <xdr:row>48</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="14" name="image_43" descr="image_43"/>
+        <xdr:cNvPr id="14" name="image_49" descr="image_49"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>45</xdr:row>
+      <xdr:row>51</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="15" name="image_46" descr="image_46"/>
+        <xdr:cNvPr id="15" name="image_52" descr="image_52"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>46</xdr:row>
+      <xdr:row>53</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="514350" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="16" name="image_47" descr="image_47"/>
+        <xdr:cNvPr id="16" name="image_54" descr="image_54"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>47</xdr:row>
+      <xdr:row>54</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="781050" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="17" name="image_48" descr="image_48"/>
+        <xdr:cNvPr id="17" name="image_55" descr="image_55"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>48</xdr:row>
+      <xdr:row>55</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="295275" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="18" name="image_49" descr="image_49"/>
+        <xdr:cNvPr id="18" name="image_56" descr="image_56"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>49</xdr:row>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="361950" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="19" name="image_50" descr="image_50"/>
+        <xdr:cNvPr id="19" name="image_57" descr="image_57"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>50</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="600075" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="20" name="image_51" descr="image_51"/>
+        <xdr:cNvPr id="20" name="image_58" descr="image_58"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>51</xdr:row>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="533400" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="21" name="image_52" descr="image_52"/>
+        <xdr:cNvPr id="21" name="image_59" descr="image_59"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>52</xdr:row>
+      <xdr:row>59</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="619125" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="22" name="image_53" descr="image_53"/>
+        <xdr:cNvPr id="22" name="image_60" descr="image_60"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>53</xdr:row>
+      <xdr:row>60</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="742950" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="23" name="image_54" descr="image_54"/>
+        <xdr:cNvPr id="23" name="image_61" descr="image_61"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>55</xdr:row>
+      <xdr:row>62</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="762000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="24" name="image_56" descr="image_56"/>
+        <xdr:cNvPr id="24" name="image_63" descr="image_63"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>64</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="438150" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="25" name="image_57" descr="image_57"/>
+        <xdr:cNvPr id="25" name="image_65" descr="image_65"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>57</xdr:row>
+      <xdr:row>65</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="26" name="image_58" descr="image_58"/>
+        <xdr:cNvPr id="26" name="image_66" descr="image_66"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>58</xdr:row>
+      <xdr:row>66</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="27" name="image_59" descr="image_59"/>
+        <xdr:cNvPr id="27" name="image_67" descr="image_67"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>59</xdr:row>
+      <xdr:row>67</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="28" name="image_60" descr="image_60"/>
+        <xdr:cNvPr id="28" name="image_68" descr="image_68"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>60</xdr:row>
+      <xdr:row>68</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="29" name="image_61" descr="image_61"/>
+        <xdr:cNvPr id="29" name="image_69" descr="image_69"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>61</xdr:row>
+      <xdr:row>69</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1181100" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="30" name="image_62" descr="image_62"/>
+        <xdr:cNvPr id="30" name="image_70" descr="image_70"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>62</xdr:row>
+      <xdr:row>70</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="676275" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="31" name="image_63" descr="image_63"/>
+        <xdr:cNvPr id="31" name="image_71" descr="image_71"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>65</xdr:row>
+      <xdr:row>73</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="32" name="image_66" descr="image_66"/>
+        <xdr:cNvPr id="32" name="image_74" descr="image_74"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>66</xdr:row>
+      <xdr:row>74</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="33" name="image_67" descr="image_67"/>
+        <xdr:cNvPr id="33" name="image_75" descr="image_75"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>74</xdr:row>
+      <xdr:row>82</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="34" name="image_75" descr="image_75"/>
+        <xdr:cNvPr id="34" name="image_83" descr="image_83"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>75</xdr:row>
+      <xdr:row>83</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1238250" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="35" name="image_76" descr="image_76"/>
+        <xdr:cNvPr id="35" name="image_84" descr="image_84"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>76</xdr:row>
+      <xdr:row>84</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="36" name="image_77" descr="image_77"/>
+        <xdr:cNvPr id="36" name="image_85" descr="image_85"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>77</xdr:row>
+      <xdr:row>85</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="37" name="image_78" descr="image_78"/>
+        <xdr:cNvPr id="37" name="image_86" descr="image_86"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>80</xdr:row>
+      <xdr:row>89</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="38" name="image_81" descr="image_81"/>
+        <xdr:cNvPr id="38" name="image_90" descr="image_90"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId38"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>84</xdr:row>
+      <xdr:row>93</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="762000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="39" name="image_85" descr="image_85"/>
+        <xdr:cNvPr id="39" name="image_94" descr="image_94"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId39"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>85</xdr:row>
+      <xdr:row>95</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="609600" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="40" name="image_86" descr="image_86"/>
+        <xdr:cNvPr id="40" name="image_96" descr="image_96"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>87</xdr:row>
+      <xdr:row>97</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="514350" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="41" name="image_88" descr="image_88"/>
+        <xdr:cNvPr id="41" name="image_98" descr="image_98"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>93</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="42" name="image_94" descr="image_94"/>
+        <xdr:cNvPr id="42" name="image_104" descr="image_104"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>94</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="43" name="image_95" descr="image_95"/>
+        <xdr:cNvPr id="43" name="image_105" descr="image_105"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>95</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="44" name="image_96" descr="image_96"/>
+        <xdr:cNvPr id="44" name="image_106" descr="image_106"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>96</xdr:row>
+      <xdr:row>106</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="45" name="image_97" descr="image_97"/>
+        <xdr:cNvPr id="45" name="image_107" descr="image_107"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>97</xdr:row>
+      <xdr:row>107</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="46" name="image_98" descr="image_98"/>
+        <xdr:cNvPr id="46" name="image_108" descr="image_108"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="47" name="image_100" descr="image_100"/>
+        <xdr:cNvPr id="47" name="image_110" descr="image_110"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>110</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="48" name="image_101" descr="image_101"/>
+        <xdr:cNvPr id="48" name="image_111" descr="image_111"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>111</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="49" name="image_102" descr="image_102"/>
+        <xdr:cNvPr id="49" name="image_112" descr="image_112"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>112</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="704850" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="50" name="image_103" descr="image_103"/>
+        <xdr:cNvPr id="50" name="image_113" descr="image_113"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>115</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="762000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="51" name="image_105" descr="image_105"/>
+        <xdr:cNvPr id="51" name="image_116" descr="image_116"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>105</xdr:row>
+      <xdr:row>116</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="52" name="image_106" descr="image_106"/>
+        <xdr:cNvPr id="52" name="image_117" descr="image_117"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>106</xdr:row>
+      <xdr:row>117</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="53" name="image_107" descr="image_107"/>
+        <xdr:cNvPr id="53" name="image_118" descr="image_118"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>107</xdr:row>
+      <xdr:row>118</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="54" name="image_108" descr="image_108"/>
+        <xdr:cNvPr id="54" name="image_119" descr="image_119"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>108</xdr:row>
+      <xdr:row>119</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="55" name="image_109" descr="image_109"/>
+        <xdr:cNvPr id="55" name="image_120" descr="image_120"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>109</xdr:row>
+      <xdr:row>120</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="56" name="image_110" descr="image_110"/>
+        <xdr:cNvPr id="56" name="image_121" descr="image_121"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>110</xdr:row>
+      <xdr:row>121</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="438150" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="57" name="image_111" descr="image_111"/>
+        <xdr:cNvPr id="57" name="image_122" descr="image_122"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>111</xdr:row>
+      <xdr:row>122</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="58" name="image_112" descr="image_112"/>
+        <xdr:cNvPr id="58" name="image_123" descr="image_123"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>112</xdr:row>
+      <xdr:row>123</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="59" name="image_113" descr="image_113"/>
+        <xdr:cNvPr id="59" name="image_124" descr="image_124"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>113</xdr:row>
+      <xdr:row>124</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="60" name="image_114" descr="image_114"/>
+        <xdr:cNvPr id="60" name="image_125" descr="image_125"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>114</xdr:row>
+      <xdr:row>125</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="61" name="image_115" descr="image_115"/>
+        <xdr:cNvPr id="61" name="image_126" descr="image_126"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>118</xdr:row>
+      <xdr:row>129</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="62" name="image_119" descr="image_119"/>
+        <xdr:cNvPr id="62" name="image_130" descr="image_130"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>119</xdr:row>
+      <xdr:row>130</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="63" name="image_120" descr="image_120"/>
+        <xdr:cNvPr id="63" name="image_131" descr="image_131"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>120</xdr:row>
+      <xdr:row>131</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="64" name="image_121" descr="image_121"/>
+        <xdr:cNvPr id="64" name="image_132" descr="image_132"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>122</xdr:row>
+      <xdr:row>133</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="65" name="image_123" descr="image_123"/>
+        <xdr:cNvPr id="65" name="image_134" descr="image_134"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>123</xdr:row>
+      <xdr:row>134</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="514350" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="66" name="image_124" descr="image_124"/>
+        <xdr:cNvPr id="66" name="image_135" descr="image_135"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>124</xdr:row>
+      <xdr:row>135</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="67" name="image_125" descr="image_125"/>
+        <xdr:cNvPr id="67" name="image_136" descr="image_136"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>125</xdr:row>
+      <xdr:row>136</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="68" name="image_126" descr="image_126"/>
+        <xdr:cNvPr id="68" name="image_137" descr="image_137"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>126</xdr:row>
+      <xdr:row>137</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1314450" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="69" name="image_127" descr="image_127"/>
+        <xdr:cNvPr id="69" name="image_138" descr="image_138"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>127</xdr:row>
+      <xdr:row>138</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="847725" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="70" name="image_128" descr="image_128"/>
+        <xdr:cNvPr id="70" name="image_139" descr="image_139"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>128</xdr:row>
+      <xdr:row>139</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="71" name="image_129" descr="image_129"/>
+        <xdr:cNvPr id="71" name="image_140" descr="image_140"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>129</xdr:row>
+      <xdr:row>140</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="72" name="image_130" descr="image_130"/>
+        <xdr:cNvPr id="72" name="image_141" descr="image_141"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>132</xdr:row>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="533400" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="73" name="image_133" descr="image_133"/>
+        <xdr:cNvPr id="73" name="image_145" descr="image_145"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>134</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="742950" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="74" name="image_135" descr="image_135"/>
+        <xdr:cNvPr id="74" name="image_147" descr="image_147"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>136</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="619125" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="75" name="image_137" descr="image_137"/>
+        <xdr:cNvPr id="75" name="image_149" descr="image_149"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId75"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>137</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="76" name="image_138" descr="image_138"/>
+        <xdr:cNvPr id="76" name="image_150" descr="image_150"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>138</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1333500" cy="742950"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="77" name="image_139" descr="image_139"/>
+        <xdr:cNvPr id="77" name="image_152" descr="image_152"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>140</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="78" name="image_141" descr="image_141"/>
+        <xdr:cNvPr id="78" name="image_154" descr="image_154"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>141</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="762000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="79" name="image_142" descr="image_142"/>
+        <xdr:cNvPr id="79" name="image_155" descr="image_155"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>142</xdr:row>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="80" name="image_143" descr="image_143"/>
+        <xdr:cNvPr id="80" name="image_156" descr="image_156"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>159</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="81" name="image_147" descr="image_147"/>
+        <xdr:cNvPr id="81" name="image_160" descr="image_160"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId81"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>161</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="533400" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="82" name="image_149" descr="image_149"/>
+        <xdr:cNvPr id="82" name="image_162" descr="image_162"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>162</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1200150" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="83" name="image_150" descr="image_150"/>
+        <xdr:cNvPr id="83" name="image_163" descr="image_163"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId83"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>163</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="84" name="image_151" descr="image_151"/>
+        <xdr:cNvPr id="84" name="image_164" descr="image_164"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>164</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1333500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="85" name="image_152" descr="image_152"/>
+        <xdr:cNvPr id="85" name="image_165" descr="image_165"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId85"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>165</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1333500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="86" name="image_153" descr="image_153"/>
+        <xdr:cNvPr id="86" name="image_166" descr="image_166"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId86"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>166</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1114425" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="87" name="image_154" descr="image_154"/>
+        <xdr:cNvPr id="87" name="image_167" descr="image_167"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId87"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>154</xdr:row>
+      <xdr:row>167</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1171575" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="88" name="image_155" descr="image_155"/>
+        <xdr:cNvPr id="88" name="image_168" descr="image_168"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId88"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
@@ -5047,54 +5210,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P155"/>
+  <dimension ref="A1:P168"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A9" sqref="A9:P155"/>
+      <selection activeCell="A9" sqref="A9:P168"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="45" customWidth="true" style="1"/>
     <col min="2" max="2" width="11" customWidth="true" style="1"/>
     <col min="3" max="3" width="11" customWidth="true" style="1"/>
     <col min="4" max="4" width="11" customWidth="true" style="1"/>
     <col min="5" max="5" width="11" customWidth="true" style="1"/>
     <col min="6" max="6" width="14" customWidth="true" style="1"/>
     <col min="7" max="7" width="14" customWidth="true" style="1"/>
     <col min="8" max="8" width="14" customWidth="true" style="1"/>
     <col min="9" max="9" width="14" customWidth="true" style="1"/>
     <col min="10" max="10" width="20" customWidth="true" style="1"/>
     <col min="11" max="11" width="14" customWidth="true" style="1"/>
     <col min="12" max="12" width="14" customWidth="true" style="1"/>
     <col min="13" max="13" width="14" customWidth="true" style="1"/>
     <col min="14" max="14" width="14" customWidth="true" style="1"/>
     <col min="15" max="15" width="10" customWidth="true" style="1"/>
     <col min="16" max="16" width="21" customWidth="true" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" s="2" t="s">
         <v>0</v>
@@ -5249,6869 +5412,7485 @@
       <c r="G10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H10" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I10" s="6">
         <v>172</v>
       </c>
       <c r="J10" s="10" t="s">
         <v>25</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L10" s="10" t="s">
         <v>27</v>
       </c>
       <c r="M10" s="6" t="s">
         <v>28</v>
       </c>
       <c r="N10" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O10" s="6">
-        <v>1018342.98</v>
+        <v>1109086.41</v>
       </c>
       <c r="P10" s="6"/>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" s="6" t="s">
         <v>30</v>
       </c>
       <c r="B11" s="6">
         <v>0</v>
       </c>
       <c r="C11" s="6">
         <v>0</v>
       </c>
       <c r="D11" s="6">
         <v>0</v>
       </c>
       <c r="E11" s="6" t="s">
         <v>31</v>
       </c>
       <c r="F11" s="9" t="s">
         <v>32</v>
       </c>
       <c r="G11" s="10" t="s">
         <v>33</v>
       </c>
       <c r="H11" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I11" s="6">
         <v>2010</v>
       </c>
       <c r="J11" s="10" t="s">
         <v>34</v>
       </c>
       <c r="K11" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L11" s="10" t="s">
         <v>35</v>
       </c>
       <c r="M11" s="6" t="s">
         <v>36</v>
       </c>
       <c r="N11" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O11" s="6">
-        <v>7346185.21</v>
+        <v>8000795.78</v>
       </c>
       <c r="P11" s="6"/>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" s="6" t="s">
         <v>37</v>
       </c>
       <c r="B12" s="6">
         <v>0</v>
       </c>
       <c r="C12" s="6">
         <v>0</v>
       </c>
       <c r="D12" s="6">
         <v>0</v>
       </c>
       <c r="E12" s="6" t="s">
         <v>38</v>
       </c>
       <c r="F12" s="9" t="s">
         <v>39</v>
       </c>
       <c r="G12" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H12" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I12" s="6">
         <v>330</v>
       </c>
       <c r="J12" s="10"/>
       <c r="K12" s="6" t="s">
         <v>41</v>
       </c>
       <c r="L12" s="10" t="s">
         <v>42</v>
       </c>
       <c r="M12" s="6" t="s">
         <v>43</v>
       </c>
       <c r="N12" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O12" s="6">
-        <v>1761029</v>
+        <v>1917952.38</v>
       </c>
       <c r="P12" s="6"/>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" s="6" t="s">
         <v>44</v>
       </c>
       <c r="B13" s="6">
         <v>0</v>
       </c>
       <c r="C13" s="6">
         <v>0</v>
       </c>
       <c r="D13" s="6">
         <v>0</v>
       </c>
       <c r="E13" s="6" t="s">
         <v>45</v>
       </c>
       <c r="F13" s="9" t="s">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="G13" s="10" t="s">
-        <v>40</v>
+        <v>47</v>
       </c>
       <c r="H13" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I13" s="6">
-        <v>200</v>
-[...1 lines deleted...]
-      <c r="J13" s="10"/>
+        <v>77</v>
+      </c>
+      <c r="J13" s="10" t="s">
+        <v>48</v>
+      </c>
       <c r="K13" s="6" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
       <c r="L13" s="10" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="M13" s="6" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="N13" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O13" s="6">
-        <v>933021.29</v>
+        <v>198899.64</v>
       </c>
       <c r="P13" s="6"/>
     </row>
-    <row r="14" spans="1:16" customHeight="1" ht="65">
+    <row r="14" spans="1:16">
       <c r="A14" s="6" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="B14" s="6">
         <v>0</v>
       </c>
       <c r="C14" s="6">
         <v>0</v>
       </c>
       <c r="D14" s="6">
         <v>0</v>
       </c>
       <c r="E14" s="6" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="F14" s="9" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="G14" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H14" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I14" s="6">
-        <v>615</v>
-[...3 lines deleted...]
-      </c>
+        <v>200</v>
+      </c>
+      <c r="J14" s="10"/>
       <c r="K14" s="6" t="s">
-        <v>50</v>
+        <v>41</v>
       </c>
       <c r="L14" s="10" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="M14" s="6" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="N14" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O14" s="6">
-        <v>2151303.01</v>
+        <v>1016161.8</v>
       </c>
       <c r="P14" s="6"/>
     </row>
-    <row r="15" spans="1:16" customHeight="1" ht="65">
+    <row r="15" spans="1:16">
       <c r="A15" s="6" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="B15" s="6">
         <v>0</v>
       </c>
       <c r="C15" s="6">
         <v>0</v>
       </c>
       <c r="D15" s="6">
         <v>0</v>
       </c>
       <c r="E15" s="6" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="F15" s="9" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G15" s="10" t="s">
-        <v>40</v>
+        <v>47</v>
       </c>
       <c r="H15" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I15" s="6">
-        <v>221</v>
+        <v>44</v>
       </c>
       <c r="J15" s="10" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="K15" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="L15" s="10" t="s">
         <v>50</v>
       </c>
-      <c r="L15" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M15" s="6" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="N15" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O15" s="6">
-        <v>799486.99</v>
+        <v>177900.09</v>
       </c>
       <c r="P15" s="6"/>
     </row>
-    <row r="16" spans="1:16" customHeight="1" ht="65">
+    <row r="16" spans="1:16">
       <c r="A16" s="6" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="B16" s="6">
         <v>0</v>
       </c>
       <c r="C16" s="6">
         <v>0</v>
       </c>
       <c r="D16" s="6">
         <v>0</v>
       </c>
       <c r="E16" s="6" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="F16" s="9" t="s">
-        <v>59</v>
+        <v>22</v>
       </c>
       <c r="G16" s="10" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="H16" s="6" t="s">
-        <v>61</v>
+        <v>24</v>
       </c>
       <c r="I16" s="6">
-        <v>71</v>
-[...1 lines deleted...]
-      <c r="J16" s="10" t="s">
+        <v>59.4</v>
+      </c>
+      <c r="J16" s="10"/>
+      <c r="K16" s="6" t="s">
         <v>62</v>
       </c>
-      <c r="K16" s="6" t="s">
+      <c r="L16" s="10" t="s">
+        <v>27</v>
+      </c>
+      <c r="M16" s="6" t="s">
         <v>63</v>
       </c>
-      <c r="L16" s="10" t="s">
+      <c r="N16" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="O16" s="6">
+        <v>205000.05</v>
+      </c>
+      <c r="P16" s="6"/>
+    </row>
+    <row r="17" spans="1:16" customHeight="1" ht="65">
+      <c r="A17" s="6" t="s">
         <v>64</v>
       </c>
-      <c r="M16" s="6" t="s">
+      <c r="B17" s="6">
+        <v>0</v>
+      </c>
+      <c r="C17" s="6">
+        <v>0</v>
+      </c>
+      <c r="D17" s="6">
+        <v>0</v>
+      </c>
+      <c r="E17" s="6" t="s">
         <v>65</v>
       </c>
-      <c r="N16" s="6" t="s">
-[...20 lines deleted...]
-      </c>
       <c r="F17" s="9" t="s">
-        <v>39</v>
+        <v>32</v>
       </c>
       <c r="G17" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H17" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I17" s="6">
-        <v>400</v>
-[...1 lines deleted...]
-      <c r="J17" s="10"/>
+        <v>615</v>
+      </c>
+      <c r="J17" s="10" t="s">
+        <v>66</v>
+      </c>
       <c r="K17" s="6" t="s">
-        <v>41</v>
+        <v>67</v>
       </c>
       <c r="L17" s="10" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="M17" s="6" t="s">
         <v>68</v>
       </c>
       <c r="N17" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O17" s="6">
-        <v>2024982.14</v>
+        <v>2343003.27</v>
       </c>
       <c r="P17" s="6"/>
     </row>
-    <row r="18" spans="1:16">
+    <row r="18" spans="1:16" customHeight="1" ht="65">
       <c r="A18" s="6" t="s">
         <v>69</v>
       </c>
       <c r="B18" s="6">
         <v>0</v>
       </c>
       <c r="C18" s="6">
         <v>0</v>
       </c>
       <c r="D18" s="6">
         <v>0</v>
       </c>
       <c r="E18" s="6" t="s">
         <v>70</v>
       </c>
       <c r="F18" s="9" t="s">
-        <v>54</v>
+        <v>71</v>
       </c>
       <c r="G18" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H18" s="6" t="s">
-        <v>71</v>
+        <v>24</v>
       </c>
       <c r="I18" s="6">
-        <v>231</v>
+        <v>221</v>
       </c>
       <c r="J18" s="10" t="s">
         <v>72</v>
       </c>
       <c r="K18" s="6" t="s">
-        <v>50</v>
+        <v>67</v>
       </c>
       <c r="L18" s="10" t="s">
         <v>35</v>
       </c>
       <c r="M18" s="6" t="s">
         <v>73</v>
       </c>
       <c r="N18" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O18" s="6">
-        <v>862603.33</v>
+        <v>870728.41</v>
       </c>
       <c r="P18" s="6"/>
     </row>
     <row r="19" spans="1:16" customHeight="1" ht="65">
       <c r="A19" s="6" t="s">
         <v>74</v>
       </c>
       <c r="B19" s="6">
         <v>0</v>
       </c>
       <c r="C19" s="6">
         <v>0</v>
       </c>
       <c r="D19" s="6">
         <v>0</v>
       </c>
       <c r="E19" s="6" t="s">
         <v>75</v>
       </c>
       <c r="F19" s="9" t="s">
+        <v>46</v>
+      </c>
+      <c r="G19" s="10" t="s">
         <v>76</v>
       </c>
-      <c r="G19" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H19" s="6" t="s">
-        <v>61</v>
+        <v>77</v>
       </c>
       <c r="I19" s="6">
-        <v>24.5</v>
+        <v>71</v>
       </c>
       <c r="J19" s="10" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="K19" s="6" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="L19" s="10" t="s">
-        <v>76</v>
+        <v>50</v>
       </c>
       <c r="M19" s="6" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="N19" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O19" s="6"/>
       <c r="P19" s="6"/>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" s="6" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B20" s="6">
         <v>0</v>
       </c>
       <c r="C20" s="6">
         <v>0</v>
       </c>
       <c r="D20" s="6">
         <v>0</v>
       </c>
       <c r="E20" s="6" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F20" s="9" t="s">
-        <v>22</v>
+        <v>46</v>
       </c>
       <c r="G20" s="10" t="s">
-        <v>33</v>
+        <v>47</v>
       </c>
       <c r="H20" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I20" s="6">
-        <v>230</v>
-[...1 lines deleted...]
-      <c r="J20" s="10"/>
+        <v>93</v>
+      </c>
+      <c r="J20" s="10" t="s">
+        <v>83</v>
+      </c>
       <c r="K20" s="6" t="s">
-        <v>26</v>
+        <v>49</v>
       </c>
       <c r="L20" s="10" t="s">
-        <v>27</v>
+        <v>50</v>
       </c>
       <c r="M20" s="6" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="N20" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O20" s="6">
-        <v>1535054.6</v>
+        <v>264899.24</v>
       </c>
       <c r="P20" s="6"/>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" s="6" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="B21" s="6">
         <v>0</v>
       </c>
       <c r="C21" s="6">
         <v>0</v>
       </c>
       <c r="D21" s="6">
         <v>0</v>
       </c>
       <c r="E21" s="6" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="F21" s="9" t="s">
-        <v>54</v>
+        <v>39</v>
       </c>
       <c r="G21" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H21" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I21" s="6">
-        <v>490</v>
+        <v>400</v>
       </c>
       <c r="J21" s="10"/>
       <c r="K21" s="6" t="s">
-        <v>50</v>
+        <v>41</v>
       </c>
       <c r="L21" s="10" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="M21" s="6" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="N21" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O21" s="6">
-        <v>1737826.9</v>
+        <v>2205426.09</v>
       </c>
       <c r="P21" s="6"/>
     </row>
-    <row r="22" spans="1:16" customHeight="1" ht="65">
+    <row r="22" spans="1:16">
       <c r="A22" s="6" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="B22" s="6">
         <v>0</v>
       </c>
       <c r="C22" s="6">
         <v>0</v>
       </c>
       <c r="D22" s="6">
         <v>0</v>
       </c>
       <c r="E22" s="6" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="F22" s="9" t="s">
-        <v>88</v>
+        <v>71</v>
       </c>
       <c r="G22" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H22" s="6" t="s">
-        <v>71</v>
+        <v>90</v>
       </c>
       <c r="I22" s="6">
-        <v>24</v>
+        <v>231</v>
       </c>
       <c r="J22" s="10" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="K22" s="6" t="s">
-        <v>41</v>
+        <v>67</v>
       </c>
       <c r="L22" s="10" t="s">
-        <v>90</v>
+        <v>35</v>
       </c>
       <c r="M22" s="6" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="N22" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O22" s="6">
-        <v>65876.13</v>
+        <v>939468.97</v>
       </c>
       <c r="P22" s="6"/>
     </row>
-    <row r="23" spans="1:16">
+    <row r="23" spans="1:16" customHeight="1" ht="65">
       <c r="A23" s="6" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B23" s="6">
         <v>0</v>
       </c>
       <c r="C23" s="6">
         <v>0</v>
       </c>
       <c r="D23" s="6">
         <v>0</v>
       </c>
       <c r="E23" s="6" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="F23" s="9" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="G23" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H23" s="6" t="s">
+        <v>77</v>
+      </c>
+      <c r="I23" s="6">
+        <v>24.5</v>
+      </c>
+      <c r="J23" s="10" t="s">
+        <v>96</v>
+      </c>
+      <c r="K23" s="6" t="s">
+        <v>97</v>
+      </c>
+      <c r="L23" s="10" t="s">
+        <v>95</v>
+      </c>
+      <c r="M23" s="6" t="s">
+        <v>98</v>
+      </c>
+      <c r="N23" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="O23" s="6"/>
+      <c r="P23" s="6"/>
+    </row>
+    <row r="24" spans="1:16">
+      <c r="A24" s="6" t="s">
+        <v>99</v>
+      </c>
+      <c r="B24" s="6">
+        <v>0</v>
+      </c>
+      <c r="C24" s="6">
+        <v>0</v>
+      </c>
+      <c r="D24" s="6">
+        <v>0</v>
+      </c>
+      <c r="E24" s="6" t="s">
+        <v>100</v>
+      </c>
+      <c r="F24" s="9" t="s">
+        <v>22</v>
+      </c>
+      <c r="G24" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="H24" s="6" t="s">
         <v>24</v>
       </c>
-      <c r="I23" s="6">
+      <c r="I24" s="6">
+        <v>230</v>
+      </c>
+      <c r="J24" s="10"/>
+      <c r="K24" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L24" s="10" t="s">
         <v>27</v>
-      </c>
-[...55 lines deleted...]
-        <v>35</v>
       </c>
       <c r="M24" s="6" t="s">
         <v>101</v>
       </c>
       <c r="N24" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O24" s="6">
-        <v>545066.53</v>
+        <v>1671841.65</v>
       </c>
       <c r="P24" s="6"/>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" s="6" t="s">
         <v>102</v>
       </c>
       <c r="B25" s="6">
         <v>0</v>
       </c>
       <c r="C25" s="6">
         <v>0</v>
       </c>
       <c r="D25" s="6">
         <v>0</v>
       </c>
       <c r="E25" s="6" t="s">
         <v>103</v>
       </c>
       <c r="F25" s="9" t="s">
-        <v>104</v>
+        <v>71</v>
       </c>
       <c r="G25" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H25" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I25" s="6">
-        <v>380</v>
+        <v>490</v>
       </c>
       <c r="J25" s="10"/>
       <c r="K25" s="6" t="s">
-        <v>41</v>
+        <v>67</v>
       </c>
       <c r="L25" s="10" t="s">
+        <v>35</v>
+      </c>
+      <c r="M25" s="6" t="s">
         <v>104</v>
       </c>
-      <c r="M25" s="6" t="s">
+      <c r="N25" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="O25" s="6">
+        <v>1892682.76</v>
+      </c>
+      <c r="P25" s="6"/>
+    </row>
+    <row r="26" spans="1:16" customHeight="1" ht="65">
+      <c r="A26" s="6" t="s">
         <v>105</v>
       </c>
-      <c r="N25" s="6" t="s">
-[...8 lines deleted...]
-      <c r="A26" s="6" t="s">
+      <c r="B26" s="6">
+        <v>0</v>
+      </c>
+      <c r="C26" s="6">
+        <v>0</v>
+      </c>
+      <c r="D26" s="6">
+        <v>0</v>
+      </c>
+      <c r="E26" s="6" t="s">
         <v>106</v>
       </c>
-      <c r="B26" s="6">
-[...8 lines deleted...]
-      <c r="E26" s="6" t="s">
+      <c r="F26" s="9" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
       <c r="G26" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H26" s="6" t="s">
-        <v>61</v>
+        <v>90</v>
       </c>
       <c r="I26" s="6">
-        <v>230</v>
+        <v>24</v>
       </c>
       <c r="J26" s="10" t="s">
         <v>108</v>
       </c>
       <c r="K26" s="6" t="s">
         <v>41</v>
       </c>
       <c r="L26" s="10" t="s">
-        <v>42</v>
+        <v>109</v>
       </c>
       <c r="M26" s="6" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="N26" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="O26" s="6"/>
+      <c r="O26" s="6">
+        <v>71746.28</v>
+      </c>
       <c r="P26" s="6"/>
     </row>
-    <row r="27" spans="1:16" customHeight="1" ht="65">
+    <row r="27" spans="1:16">
       <c r="A27" s="6" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B27" s="6">
         <v>0</v>
       </c>
       <c r="C27" s="6">
         <v>0</v>
       </c>
       <c r="D27" s="6">
         <v>0</v>
       </c>
       <c r="E27" s="6" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F27" s="9" t="s">
-        <v>59</v>
+        <v>113</v>
       </c>
       <c r="G27" s="10" t="s">
-        <v>112</v>
+        <v>40</v>
       </c>
       <c r="H27" s="6" t="s">
-        <v>61</v>
+        <v>24</v>
       </c>
       <c r="I27" s="6">
-        <v>80</v>
+        <v>27</v>
       </c>
       <c r="J27" s="10" t="s">
+        <v>114</v>
+      </c>
+      <c r="K27" s="6" t="s">
+        <v>115</v>
+      </c>
+      <c r="L27" s="10" t="s">
         <v>113</v>
       </c>
-      <c r="K27" s="6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="M27" s="6" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="N27" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="O27" s="6"/>
+      <c r="O27" s="6">
+        <v>41729.97</v>
+      </c>
       <c r="P27" s="6"/>
     </row>
-    <row r="28" spans="1:16">
+    <row r="28" spans="1:16" customHeight="1" ht="65">
       <c r="A28" s="6" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B28" s="6">
         <v>0</v>
       </c>
       <c r="C28" s="6">
         <v>0</v>
       </c>
       <c r="D28" s="6">
         <v>0</v>
       </c>
       <c r="E28" s="6" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="F28" s="9" t="s">
-        <v>22</v>
+        <v>71</v>
       </c>
       <c r="G28" s="10" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="H28" s="6" t="s">
-        <v>24</v>
+        <v>90</v>
       </c>
       <c r="I28" s="6">
-        <v>210</v>
-[...1 lines deleted...]
-      <c r="J28" s="10"/>
+        <v>151</v>
+      </c>
+      <c r="J28" s="10" t="s">
+        <v>119</v>
+      </c>
       <c r="K28" s="6" t="s">
-        <v>26</v>
+        <v>67</v>
       </c>
       <c r="L28" s="10" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="M28" s="6" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="N28" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O28" s="6">
-        <v>1442173.03</v>
+        <v>593636.81</v>
       </c>
       <c r="P28" s="6"/>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" s="6" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="B29" s="6">
         <v>0</v>
       </c>
       <c r="C29" s="6">
         <v>0</v>
       </c>
       <c r="D29" s="6">
         <v>0</v>
       </c>
       <c r="E29" s="6" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="F29" s="9" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="G29" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H29" s="6" t="s">
-        <v>71</v>
+        <v>24</v>
       </c>
       <c r="I29" s="6">
-        <v>135</v>
-[...3 lines deleted...]
-      </c>
+        <v>380</v>
+      </c>
+      <c r="J29" s="10"/>
       <c r="K29" s="6" t="s">
         <v>41</v>
       </c>
       <c r="L29" s="10" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="M29" s="6" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="N29" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O29" s="6">
-        <v>709400.73</v>
+        <v>2092356.02</v>
       </c>
       <c r="P29" s="6"/>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" s="6" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B30" s="6">
         <v>0</v>
       </c>
       <c r="C30" s="6">
         <v>0</v>
       </c>
       <c r="D30" s="6">
         <v>0</v>
       </c>
       <c r="E30" s="6" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="F30" s="9" t="s">
-        <v>54</v>
+        <v>39</v>
       </c>
       <c r="G30" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H30" s="6" t="s">
-        <v>24</v>
+        <v>77</v>
       </c>
       <c r="I30" s="6">
-        <v>209</v>
-[...1 lines deleted...]
-      <c r="J30" s="10"/>
+        <v>230</v>
+      </c>
+      <c r="J30" s="10" t="s">
+        <v>127</v>
+      </c>
       <c r="K30" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="L30" s="10" t="s">
+        <v>42</v>
+      </c>
+      <c r="M30" s="6" t="s">
+        <v>128</v>
+      </c>
+      <c r="N30" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="O30" s="6"/>
+      <c r="P30" s="6"/>
+    </row>
+    <row r="31" spans="1:16" customHeight="1" ht="65">
+      <c r="A31" s="6" t="s">
+        <v>129</v>
+      </c>
+      <c r="B31" s="6">
+        <v>0</v>
+      </c>
+      <c r="C31" s="6">
+        <v>0</v>
+      </c>
+      <c r="D31" s="6">
+        <v>0</v>
+      </c>
+      <c r="E31" s="6" t="s">
+        <v>130</v>
+      </c>
+      <c r="F31" s="9" t="s">
+        <v>46</v>
+      </c>
+      <c r="G31" s="10" t="s">
+        <v>131</v>
+      </c>
+      <c r="H31" s="6" t="s">
+        <v>77</v>
+      </c>
+      <c r="I31" s="6">
+        <v>80</v>
+      </c>
+      <c r="J31" s="10" t="s">
+        <v>132</v>
+      </c>
+      <c r="K31" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="L31" s="10" t="s">
         <v>50</v>
       </c>
-      <c r="L30" s="10" t="s">
-[...47 lines deleted...]
-      </c>
       <c r="M31" s="6" t="s">
-        <v>129</v>
+        <v>133</v>
       </c>
       <c r="N31" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="O31" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O31" s="6"/>
       <c r="P31" s="6"/>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" s="6" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="B32" s="6">
         <v>0</v>
       </c>
       <c r="C32" s="6">
         <v>0</v>
       </c>
       <c r="D32" s="6">
         <v>0</v>
       </c>
       <c r="E32" s="6" t="s">
-        <v>131</v>
+        <v>135</v>
       </c>
       <c r="F32" s="9" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G32" s="10" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="H32" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I32" s="6">
-        <v>219</v>
+        <v>210</v>
       </c>
       <c r="J32" s="10"/>
       <c r="K32" s="6" t="s">
-        <v>50</v>
+        <v>26</v>
       </c>
       <c r="L32" s="10" t="s">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="M32" s="6" t="s">
-        <v>132</v>
+        <v>136</v>
       </c>
       <c r="N32" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O32" s="6">
-        <v>965849.4</v>
+        <v>1570683.49</v>
       </c>
       <c r="P32" s="6"/>
     </row>
-    <row r="33" spans="1:16" customHeight="1" ht="65">
+    <row r="33" spans="1:16">
       <c r="A33" s="6" t="s">
-        <v>133</v>
+        <v>137</v>
       </c>
       <c r="B33" s="6">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="C33" s="6">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D33" s="6">
         <v>0</v>
       </c>
       <c r="E33" s="6" t="s">
-        <v>134</v>
+        <v>138</v>
       </c>
       <c r="F33" s="9" t="s">
+        <v>139</v>
+      </c>
+      <c r="G33" s="10" t="s">
+        <v>40</v>
+      </c>
+      <c r="H33" s="6" t="s">
+        <v>90</v>
+      </c>
+      <c r="I33" s="6">
         <v>135</v>
       </c>
-      <c r="G33" s="10" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="J33" s="10" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="K33" s="6" t="s">
-        <v>138</v>
+        <v>41</v>
       </c>
       <c r="L33" s="10" t="s">
-        <v>27</v>
+        <v>141</v>
       </c>
       <c r="M33" s="6" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="N33" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O33" s="6">
-        <v>76309.95</v>
+        <v>772614.65</v>
       </c>
       <c r="P33" s="6"/>
     </row>
-    <row r="34" spans="1:16" customHeight="1" ht="65">
+    <row r="34" spans="1:16">
       <c r="A34" s="6" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="B34" s="6">
         <v>0</v>
       </c>
       <c r="C34" s="6">
         <v>0</v>
       </c>
       <c r="D34" s="6">
         <v>0</v>
       </c>
       <c r="E34" s="6" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="F34" s="9" t="s">
-        <v>59</v>
+        <v>71</v>
       </c>
       <c r="G34" s="10" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="H34" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I34" s="6">
-        <v>800</v>
-[...3 lines deleted...]
-      </c>
+        <v>209</v>
+      </c>
+      <c r="J34" s="10"/>
       <c r="K34" s="6" t="s">
-        <v>26</v>
+        <v>67</v>
       </c>
       <c r="L34" s="10" t="s">
-        <v>64</v>
+        <v>35</v>
       </c>
       <c r="M34" s="6" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="N34" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O34" s="6">
-        <v>3538255.14</v>
+        <v>802458.8</v>
       </c>
       <c r="P34" s="6"/>
     </row>
-    <row r="35" spans="1:16" customHeight="1" ht="65">
+    <row r="35" spans="1:16">
       <c r="A35" s="6" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B35" s="6">
         <v>0</v>
       </c>
       <c r="C35" s="6">
         <v>0</v>
       </c>
       <c r="D35" s="6">
         <v>0</v>
       </c>
       <c r="E35" s="6" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="F35" s="9" t="s">
-        <v>88</v>
+        <v>71</v>
       </c>
       <c r="G35" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H35" s="6" t="s">
-        <v>61</v>
+        <v>24</v>
       </c>
       <c r="I35" s="6">
-        <v>160</v>
-[...3 lines deleted...]
-      </c>
+        <v>151</v>
+      </c>
+      <c r="J35" s="10"/>
       <c r="K35" s="6" t="s">
-        <v>41</v>
+        <v>67</v>
       </c>
       <c r="L35" s="10" t="s">
-        <v>90</v>
+        <v>35</v>
       </c>
       <c r="M35" s="6" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="N35" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="O35" s="6"/>
+      <c r="O35" s="6">
+        <v>741750.31</v>
+      </c>
       <c r="P35" s="6"/>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" s="6" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B36" s="6">
         <v>0</v>
       </c>
       <c r="C36" s="6">
         <v>0</v>
       </c>
       <c r="D36" s="6">
         <v>0</v>
       </c>
       <c r="E36" s="6" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="F36" s="9" t="s">
-        <v>54</v>
+        <v>71</v>
       </c>
       <c r="G36" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H36" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I36" s="6">
-        <v>715</v>
+        <v>219</v>
       </c>
       <c r="J36" s="10"/>
       <c r="K36" s="6" t="s">
-        <v>50</v>
+        <v>67</v>
       </c>
       <c r="L36" s="10" t="s">
         <v>35</v>
       </c>
       <c r="M36" s="6" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="N36" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O36" s="6">
-        <v>2738048.37</v>
+        <v>1051915.19</v>
       </c>
       <c r="P36" s="6"/>
     </row>
     <row r="37" spans="1:16" customHeight="1" ht="65">
       <c r="A37" s="6" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B37" s="6">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="C37" s="6">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="D37" s="6">
         <v>0</v>
       </c>
       <c r="E37" s="6" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="F37" s="9" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="G37" s="10" t="s">
-        <v>40</v>
+        <v>155</v>
       </c>
       <c r="H37" s="6" t="s">
-        <v>71</v>
+        <v>24</v>
       </c>
       <c r="I37" s="6">
-        <v>7.5</v>
+        <v>65</v>
       </c>
       <c r="J37" s="10" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="K37" s="6" t="s">
-        <v>41</v>
+        <v>157</v>
       </c>
       <c r="L37" s="10" t="s">
-        <v>153</v>
+        <v>27</v>
       </c>
       <c r="M37" s="6" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="N37" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O37" s="6">
-        <v>43618.66</v>
+        <v>76309.95</v>
       </c>
       <c r="P37" s="6"/>
     </row>
-    <row r="38" spans="1:16">
+    <row r="38" spans="1:16" customHeight="1" ht="65">
       <c r="A38" s="6" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="B38" s="6">
         <v>0</v>
       </c>
       <c r="C38" s="6">
         <v>0</v>
       </c>
       <c r="D38" s="6">
         <v>0</v>
       </c>
       <c r="E38" s="6" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="F38" s="9" t="s">
-        <v>54</v>
+        <v>46</v>
       </c>
       <c r="G38" s="10" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="H38" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I38" s="6">
-        <v>1200</v>
-[...1 lines deleted...]
-      <c r="J38" s="10"/>
+        <v>800</v>
+      </c>
+      <c r="J38" s="10" t="s">
+        <v>161</v>
+      </c>
       <c r="K38" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L38" s="10" t="s">
         <v>50</v>
       </c>
-      <c r="L38" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M38" s="6" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
       <c r="N38" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O38" s="6">
-        <v>3407067.6</v>
+        <v>3538255.14</v>
       </c>
       <c r="P38" s="6"/>
     </row>
     <row r="39" spans="1:16" customHeight="1" ht="65">
       <c r="A39" s="6" t="s">
-        <v>159</v>
+        <v>163</v>
       </c>
       <c r="B39" s="6">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="C39" s="6">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D39" s="6">
         <v>0</v>
       </c>
       <c r="E39" s="6" t="s">
+        <v>164</v>
+      </c>
+      <c r="F39" s="9" t="s">
+        <v>107</v>
+      </c>
+      <c r="G39" s="10" t="s">
+        <v>40</v>
+      </c>
+      <c r="H39" s="6" t="s">
+        <v>77</v>
+      </c>
+      <c r="I39" s="6">
         <v>160</v>
       </c>
-      <c r="F39" s="9" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="J39" s="10" t="s">
-        <v>161</v>
+        <v>165</v>
       </c>
       <c r="K39" s="6" t="s">
-        <v>162</v>
+        <v>41</v>
       </c>
       <c r="L39" s="10" t="s">
-        <v>64</v>
+        <v>109</v>
       </c>
       <c r="M39" s="6" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="N39" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="O39" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O39" s="6"/>
       <c r="P39" s="6"/>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" s="6" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="B40" s="6">
         <v>0</v>
       </c>
       <c r="C40" s="6">
         <v>0</v>
       </c>
       <c r="D40" s="6">
         <v>0</v>
       </c>
       <c r="E40" s="6" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="F40" s="9" t="s">
-        <v>54</v>
+        <v>71</v>
       </c>
       <c r="G40" s="10" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="H40" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I40" s="6">
-        <v>1825</v>
+        <v>715</v>
       </c>
       <c r="J40" s="10"/>
       <c r="K40" s="6" t="s">
-        <v>26</v>
+        <v>67</v>
       </c>
       <c r="L40" s="10" t="s">
         <v>35</v>
       </c>
       <c r="M40" s="6" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="N40" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O40" s="6">
-        <v>8543776.21</v>
+        <v>2982032.88</v>
       </c>
       <c r="P40" s="6"/>
     </row>
-    <row r="41" spans="1:16">
+    <row r="41" spans="1:16" customHeight="1" ht="65">
       <c r="A41" s="6" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="B41" s="6">
         <v>0</v>
       </c>
       <c r="C41" s="6">
         <v>0</v>
       </c>
       <c r="D41" s="6">
         <v>0</v>
       </c>
       <c r="E41" s="6" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="F41" s="9" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="G41" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H41" s="6" t="s">
-        <v>61</v>
+        <v>90</v>
       </c>
       <c r="I41" s="6">
-        <v>210</v>
-[...1 lines deleted...]
-      <c r="J41" s="10"/>
+        <v>7.5</v>
+      </c>
+      <c r="J41" s="10" t="s">
+        <v>173</v>
+      </c>
       <c r="K41" s="6" t="s">
         <v>41</v>
       </c>
       <c r="L41" s="10" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="M41" s="6" t="s">
-        <v>170</v>
+        <v>174</v>
       </c>
       <c r="N41" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="O41" s="6"/>
+      <c r="O41" s="6">
+        <v>47505.47</v>
+      </c>
       <c r="P41" s="6"/>
     </row>
-    <row r="42" spans="1:16" customHeight="1" ht="65">
+    <row r="42" spans="1:16">
       <c r="A42" s="6" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="B42" s="6">
         <v>0</v>
       </c>
       <c r="C42" s="6">
         <v>0</v>
       </c>
       <c r="D42" s="6">
         <v>0</v>
       </c>
       <c r="E42" s="6" t="s">
-        <v>172</v>
+        <v>176</v>
       </c>
       <c r="F42" s="9" t="s">
-        <v>22</v>
+        <v>71</v>
       </c>
       <c r="G42" s="10" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="H42" s="6" t="s">
-        <v>71</v>
+        <v>24</v>
       </c>
       <c r="I42" s="6">
-        <v>180</v>
-[...3 lines deleted...]
-      </c>
+        <v>1200</v>
+      </c>
+      <c r="J42" s="10"/>
       <c r="K42" s="6" t="s">
-        <v>162</v>
+        <v>67</v>
       </c>
       <c r="L42" s="10" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="M42" s="6" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="N42" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O42" s="6">
-        <v>512640.24</v>
+        <v>3710667.68</v>
       </c>
       <c r="P42" s="6"/>
     </row>
     <row r="43" spans="1:16" customHeight="1" ht="65">
       <c r="A43" s="6" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="B43" s="6">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="C43" s="6">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D43" s="6">
         <v>0</v>
       </c>
       <c r="E43" s="6" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="F43" s="9" t="s">
-        <v>59</v>
+        <v>46</v>
       </c>
       <c r="G43" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H43" s="6" t="s">
-        <v>71</v>
+        <v>90</v>
       </c>
       <c r="I43" s="6">
-        <v>236</v>
+        <v>344.5</v>
       </c>
       <c r="J43" s="10" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="K43" s="6" t="s">
-        <v>162</v>
+        <v>181</v>
       </c>
       <c r="L43" s="10" t="s">
-        <v>64</v>
+        <v>50</v>
       </c>
       <c r="M43" s="6" t="s">
-        <v>178</v>
+        <v>182</v>
       </c>
       <c r="N43" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O43" s="6">
-        <v>1132639.57</v>
+        <v>1521677.58</v>
       </c>
       <c r="P43" s="6"/>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" s="6" t="s">
-        <v>179</v>
+        <v>183</v>
       </c>
       <c r="B44" s="6">
         <v>0</v>
       </c>
       <c r="C44" s="6">
         <v>0</v>
       </c>
       <c r="D44" s="6">
         <v>0</v>
       </c>
       <c r="E44" s="6" t="s">
-        <v>180</v>
+        <v>184</v>
       </c>
       <c r="F44" s="9" t="s">
-        <v>88</v>
+        <v>71</v>
       </c>
       <c r="G44" s="10" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="H44" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I44" s="6">
-        <v>349</v>
+        <v>1825</v>
       </c>
       <c r="J44" s="10"/>
       <c r="K44" s="6" t="s">
-        <v>41</v>
+        <v>26</v>
       </c>
       <c r="L44" s="10" t="s">
-        <v>90</v>
+        <v>35</v>
       </c>
       <c r="M44" s="6" t="s">
-        <v>181</v>
+        <v>185</v>
       </c>
       <c r="N44" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O44" s="6">
-        <v>2037828.79</v>
+        <v>9305102.81</v>
       </c>
       <c r="P44" s="6"/>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" s="6" t="s">
-        <v>182</v>
+        <v>186</v>
       </c>
       <c r="B45" s="6">
         <v>0</v>
       </c>
       <c r="C45" s="6">
         <v>0</v>
       </c>
       <c r="D45" s="6">
         <v>0</v>
       </c>
       <c r="E45" s="6" t="s">
-        <v>183</v>
+        <v>187</v>
       </c>
       <c r="F45" s="9" t="s">
-        <v>88</v>
+        <v>22</v>
       </c>
       <c r="G45" s="10" t="s">
-        <v>40</v>
+        <v>47</v>
       </c>
       <c r="H45" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I45" s="6">
+        <v>39</v>
+      </c>
+      <c r="J45" s="10" t="s">
+        <v>188</v>
+      </c>
+      <c r="K45" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="L45" s="10" t="s">
+        <v>27</v>
+      </c>
+      <c r="M45" s="6" t="s">
+        <v>189</v>
+      </c>
+      <c r="N45" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="O45" s="6">
+        <v>142900</v>
+      </c>
+      <c r="P45" s="6"/>
+    </row>
+    <row r="46" spans="1:16">
+      <c r="A46" s="6" t="s">
         <v>190</v>
       </c>
-      <c r="J45" s="10"/>
-      <c r="K45" s="6" t="s">
+      <c r="B46" s="6">
+        <v>0</v>
+      </c>
+      <c r="C46" s="6">
+        <v>0</v>
+      </c>
+      <c r="D46" s="6">
+        <v>0</v>
+      </c>
+      <c r="E46" s="6" t="s">
+        <v>191</v>
+      </c>
+      <c r="F46" s="9" t="s">
+        <v>192</v>
+      </c>
+      <c r="G46" s="10" t="s">
+        <v>40</v>
+      </c>
+      <c r="H46" s="6" t="s">
+        <v>77</v>
+      </c>
+      <c r="I46" s="6">
+        <v>210</v>
+      </c>
+      <c r="J46" s="10"/>
+      <c r="K46" s="6" t="s">
         <v>41</v>
       </c>
-      <c r="L45" s="10" t="s">
-[...46 lines deleted...]
-      </c>
       <c r="L46" s="10" t="s">
-        <v>27</v>
+        <v>192</v>
       </c>
       <c r="M46" s="6" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
       <c r="N46" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O46" s="6"/>
       <c r="P46" s="6"/>
     </row>
-    <row r="47" spans="1:16" customHeight="1" ht="65">
+    <row r="47" spans="1:16">
       <c r="A47" s="6" t="s">
-        <v>190</v>
+        <v>194</v>
       </c>
       <c r="B47" s="6">
         <v>0</v>
       </c>
       <c r="C47" s="6">
         <v>0</v>
       </c>
       <c r="D47" s="6">
         <v>0</v>
       </c>
       <c r="E47" s="6" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="F47" s="9" t="s">
-        <v>59</v>
+        <v>46</v>
       </c>
       <c r="G47" s="10" t="s">
-        <v>33</v>
+        <v>47</v>
       </c>
       <c r="H47" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I47" s="6">
-        <v>438</v>
+        <v>76.5</v>
       </c>
       <c r="J47" s="10" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
       <c r="K47" s="6" t="s">
-        <v>26</v>
+        <v>49</v>
       </c>
       <c r="L47" s="10" t="s">
-        <v>64</v>
+        <v>50</v>
       </c>
       <c r="M47" s="6" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
       <c r="N47" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O47" s="6">
-        <v>1749573.57</v>
+        <v>198899.64</v>
       </c>
       <c r="P47" s="6"/>
     </row>
     <row r="48" spans="1:16" customHeight="1" ht="65">
       <c r="A48" s="6" t="s">
-        <v>194</v>
+        <v>198</v>
       </c>
       <c r="B48" s="6">
         <v>0</v>
       </c>
       <c r="C48" s="6">
         <v>0</v>
       </c>
       <c r="D48" s="6">
         <v>0</v>
       </c>
       <c r="E48" s="6" t="s">
-        <v>195</v>
+        <v>199</v>
       </c>
       <c r="F48" s="9" t="s">
-        <v>120</v>
+        <v>22</v>
       </c>
       <c r="G48" s="10" t="s">
-        <v>40</v>
+        <v>23</v>
       </c>
       <c r="H48" s="6" t="s">
-        <v>61</v>
+        <v>90</v>
       </c>
       <c r="I48" s="6">
-        <v>270</v>
+        <v>180</v>
       </c>
       <c r="J48" s="10" t="s">
-        <v>196</v>
+        <v>200</v>
       </c>
       <c r="K48" s="6" t="s">
-        <v>41</v>
+        <v>181</v>
       </c>
       <c r="L48" s="10" t="s">
-        <v>122</v>
+        <v>27</v>
       </c>
       <c r="M48" s="6" t="s">
-        <v>197</v>
+        <v>201</v>
       </c>
       <c r="N48" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="O48" s="6"/>
+      <c r="O48" s="6">
+        <v>558321.06</v>
+      </c>
       <c r="P48" s="6"/>
     </row>
     <row r="49" spans="1:16" customHeight="1" ht="65">
       <c r="A49" s="6" t="s">
-        <v>198</v>
+        <v>202</v>
       </c>
       <c r="B49" s="6">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="C49" s="6">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D49" s="6">
         <v>0</v>
       </c>
       <c r="E49" s="6" t="s">
-        <v>199</v>
+        <v>203</v>
       </c>
       <c r="F49" s="9" t="s">
-        <v>120</v>
+        <v>46</v>
       </c>
       <c r="G49" s="10" t="s">
-        <v>40</v>
+        <v>23</v>
       </c>
       <c r="H49" s="6" t="s">
-        <v>61</v>
+        <v>90</v>
       </c>
       <c r="I49" s="6">
-        <v>120</v>
+        <v>236</v>
       </c>
       <c r="J49" s="10" t="s">
-        <v>200</v>
+        <v>204</v>
       </c>
       <c r="K49" s="6" t="s">
-        <v>41</v>
+        <v>181</v>
       </c>
       <c r="L49" s="10" t="s">
-        <v>201</v>
+        <v>50</v>
       </c>
       <c r="M49" s="6" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="N49" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="O49" s="6"/>
+      <c r="O49" s="6">
+        <v>1233567.85</v>
+      </c>
       <c r="P49" s="6"/>
     </row>
-    <row r="50" spans="1:16" customHeight="1" ht="65">
+    <row r="50" spans="1:16">
       <c r="A50" s="6" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="B50" s="6">
         <v>0</v>
       </c>
       <c r="C50" s="6">
         <v>0</v>
       </c>
       <c r="D50" s="6">
         <v>0</v>
       </c>
       <c r="E50" s="6" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="F50" s="9" t="s">
-        <v>120</v>
+        <v>107</v>
       </c>
       <c r="G50" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H50" s="6" t="s">
-        <v>61</v>
+        <v>24</v>
       </c>
       <c r="I50" s="6">
-        <v>180</v>
-[...3 lines deleted...]
-      </c>
+        <v>349</v>
+      </c>
+      <c r="J50" s="10"/>
       <c r="K50" s="6" t="s">
         <v>41</v>
       </c>
       <c r="L50" s="10" t="s">
-        <v>201</v>
+        <v>109</v>
       </c>
       <c r="M50" s="6" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="N50" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="O50" s="6"/>
+      <c r="O50" s="6">
+        <v>2219417.49</v>
+      </c>
       <c r="P50" s="6"/>
     </row>
-    <row r="51" spans="1:16" customHeight="1" ht="65">
+    <row r="51" spans="1:16">
       <c r="A51" s="6" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="B51" s="6">
         <v>0</v>
       </c>
       <c r="C51" s="6">
         <v>0</v>
       </c>
       <c r="D51" s="6">
         <v>0</v>
       </c>
       <c r="E51" s="6" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="F51" s="9" t="s">
-        <v>120</v>
+        <v>107</v>
       </c>
       <c r="G51" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H51" s="6" t="s">
-        <v>61</v>
+        <v>24</v>
       </c>
       <c r="I51" s="6">
-        <v>130</v>
-[...3 lines deleted...]
-      </c>
+        <v>190</v>
+      </c>
+      <c r="J51" s="10"/>
       <c r="K51" s="6" t="s">
         <v>41</v>
       </c>
       <c r="L51" s="10" t="s">
-        <v>210</v>
+        <v>109</v>
       </c>
       <c r="M51" s="6" t="s">
         <v>211</v>
       </c>
       <c r="N51" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="O51" s="6"/>
+      <c r="O51" s="6">
+        <v>1447127.61</v>
+      </c>
       <c r="P51" s="6"/>
     </row>
     <row r="52" spans="1:16" customHeight="1" ht="65">
       <c r="A52" s="6" t="s">
         <v>212</v>
       </c>
       <c r="B52" s="6">
         <v>0</v>
       </c>
       <c r="C52" s="6">
         <v>0</v>
       </c>
       <c r="D52" s="6">
         <v>0</v>
       </c>
       <c r="E52" s="6" t="s">
         <v>213</v>
       </c>
       <c r="F52" s="9" t="s">
-        <v>39</v>
+        <v>22</v>
       </c>
       <c r="G52" s="10" t="s">
-        <v>40</v>
+        <v>214</v>
       </c>
       <c r="H52" s="6" t="s">
-        <v>61</v>
+        <v>77</v>
       </c>
       <c r="I52" s="6">
-        <v>207</v>
+        <v>44</v>
       </c>
       <c r="J52" s="10" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="K52" s="6" t="s">
-        <v>41</v>
+        <v>79</v>
       </c>
       <c r="L52" s="10" t="s">
-        <v>42</v>
+        <v>27</v>
       </c>
       <c r="M52" s="6" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="N52" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O52" s="6"/>
       <c r="P52" s="6"/>
     </row>
-    <row r="53" spans="1:16" customHeight="1" ht="65">
+    <row r="53" spans="1:16">
       <c r="A53" s="6" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B53" s="6">
         <v>0</v>
       </c>
       <c r="C53" s="6">
         <v>0</v>
       </c>
       <c r="D53" s="6">
         <v>0</v>
       </c>
       <c r="E53" s="6" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="F53" s="9" t="s">
-        <v>39</v>
+        <v>22</v>
       </c>
       <c r="G53" s="10" t="s">
-        <v>40</v>
+        <v>61</v>
       </c>
       <c r="H53" s="6" t="s">
-        <v>61</v>
+        <v>24</v>
       </c>
       <c r="I53" s="6">
-        <v>279</v>
-[...3 lines deleted...]
-      </c>
+        <v>59.4</v>
+      </c>
+      <c r="J53" s="10"/>
       <c r="K53" s="6" t="s">
-        <v>41</v>
+        <v>62</v>
       </c>
       <c r="L53" s="10" t="s">
-        <v>42</v>
+        <v>27</v>
       </c>
       <c r="M53" s="6" t="s">
         <v>219</v>
       </c>
       <c r="N53" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="O53" s="6"/>
+      <c r="O53" s="6">
+        <v>210000.02</v>
+      </c>
       <c r="P53" s="6"/>
     </row>
     <row r="54" spans="1:16" customHeight="1" ht="65">
       <c r="A54" s="6" t="s">
         <v>220</v>
       </c>
       <c r="B54" s="6">
         <v>0</v>
       </c>
       <c r="C54" s="6">
         <v>0</v>
       </c>
       <c r="D54" s="6">
         <v>0</v>
       </c>
       <c r="E54" s="6" t="s">
         <v>221</v>
       </c>
       <c r="F54" s="9" t="s">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="G54" s="10" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="H54" s="6" t="s">
-        <v>61</v>
+        <v>24</v>
       </c>
       <c r="I54" s="6">
-        <v>480</v>
+        <v>438</v>
       </c>
       <c r="J54" s="10" t="s">
         <v>222</v>
       </c>
       <c r="K54" s="6" t="s">
-        <v>41</v>
+        <v>26</v>
       </c>
       <c r="L54" s="10" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="M54" s="6" t="s">
         <v>223</v>
       </c>
       <c r="N54" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="O54" s="6"/>
+      <c r="O54" s="6">
+        <v>1905476.17</v>
+      </c>
       <c r="P54" s="6"/>
     </row>
-    <row r="55" spans="1:16">
+    <row r="55" spans="1:16" customHeight="1" ht="65">
       <c r="A55" s="6" t="s">
         <v>224</v>
       </c>
       <c r="B55" s="6">
         <v>0</v>
       </c>
       <c r="C55" s="6">
         <v>0</v>
       </c>
       <c r="D55" s="6">
         <v>0</v>
       </c>
       <c r="E55" s="6" t="s">
         <v>225</v>
       </c>
       <c r="F55" s="9" t="s">
-        <v>59</v>
+        <v>139</v>
       </c>
       <c r="G55" s="10" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="H55" s="6" t="s">
-        <v>71</v>
+        <v>77</v>
       </c>
       <c r="I55" s="6">
-        <v>360</v>
+        <v>270</v>
       </c>
       <c r="J55" s="10" t="s">
         <v>226</v>
       </c>
       <c r="K55" s="6" t="s">
-        <v>162</v>
+        <v>41</v>
       </c>
       <c r="L55" s="10" t="s">
-        <v>64</v>
+        <v>141</v>
       </c>
       <c r="M55" s="6" t="s">
         <v>227</v>
       </c>
       <c r="N55" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="O55" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O55" s="6"/>
       <c r="P55" s="6"/>
     </row>
     <row r="56" spans="1:16" customHeight="1" ht="65">
       <c r="A56" s="6" t="s">
         <v>228</v>
       </c>
       <c r="B56" s="6">
         <v>0</v>
       </c>
       <c r="C56" s="6">
         <v>0</v>
       </c>
       <c r="D56" s="6">
         <v>0</v>
       </c>
       <c r="E56" s="6" t="s">
         <v>229</v>
       </c>
       <c r="F56" s="9" t="s">
-        <v>88</v>
+        <v>139</v>
       </c>
       <c r="G56" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H56" s="6" t="s">
-        <v>61</v>
+        <v>77</v>
       </c>
       <c r="I56" s="6">
-        <v>190</v>
+        <v>120</v>
       </c>
       <c r="J56" s="10" t="s">
         <v>230</v>
       </c>
       <c r="K56" s="6" t="s">
         <v>41</v>
       </c>
       <c r="L56" s="10" t="s">
         <v>231</v>
       </c>
       <c r="M56" s="6" t="s">
         <v>232</v>
       </c>
       <c r="N56" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O56" s="6"/>
       <c r="P56" s="6"/>
     </row>
     <row r="57" spans="1:16" customHeight="1" ht="65">
       <c r="A57" s="6" t="s">
         <v>233</v>
       </c>
       <c r="B57" s="6">
         <v>0</v>
       </c>
       <c r="C57" s="6">
         <v>0</v>
       </c>
       <c r="D57" s="6">
         <v>0</v>
       </c>
       <c r="E57" s="6" t="s">
         <v>234</v>
       </c>
       <c r="F57" s="9" t="s">
-        <v>22</v>
+        <v>139</v>
       </c>
       <c r="G57" s="10" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="H57" s="6" t="s">
-        <v>71</v>
+        <v>77</v>
       </c>
       <c r="I57" s="6">
-        <v>187</v>
+        <v>180</v>
       </c>
       <c r="J57" s="10" t="s">
         <v>235</v>
       </c>
       <c r="K57" s="6" t="s">
-        <v>162</v>
+        <v>41</v>
       </c>
       <c r="L57" s="10" t="s">
-        <v>27</v>
+        <v>231</v>
       </c>
       <c r="M57" s="6" t="s">
         <v>236</v>
       </c>
       <c r="N57" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="O57" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O57" s="6"/>
       <c r="P57" s="6"/>
     </row>
     <row r="58" spans="1:16" customHeight="1" ht="65">
       <c r="A58" s="6" t="s">
         <v>237</v>
       </c>
       <c r="B58" s="6">
         <v>0</v>
       </c>
       <c r="C58" s="6">
         <v>0</v>
       </c>
       <c r="D58" s="6">
         <v>0</v>
       </c>
       <c r="E58" s="6" t="s">
         <v>238</v>
       </c>
       <c r="F58" s="9" t="s">
-        <v>54</v>
+        <v>139</v>
       </c>
       <c r="G58" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H58" s="6" t="s">
-        <v>24</v>
+        <v>77</v>
       </c>
       <c r="I58" s="6">
-        <v>253</v>
+        <v>130</v>
       </c>
       <c r="J58" s="10" t="s">
         <v>239</v>
       </c>
       <c r="K58" s="6" t="s">
-        <v>50</v>
+        <v>41</v>
       </c>
       <c r="L58" s="10" t="s">
-        <v>35</v>
+        <v>240</v>
       </c>
       <c r="M58" s="6" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="N58" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="O58" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O58" s="6"/>
       <c r="P58" s="6"/>
     </row>
     <row r="59" spans="1:16" customHeight="1" ht="65">
       <c r="A59" s="6" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B59" s="6">
         <v>0</v>
       </c>
       <c r="C59" s="6">
         <v>0</v>
       </c>
       <c r="D59" s="6">
         <v>0</v>
       </c>
       <c r="E59" s="6" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F59" s="9" t="s">
-        <v>54</v>
+        <v>39</v>
       </c>
       <c r="G59" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H59" s="6" t="s">
-        <v>24</v>
+        <v>77</v>
       </c>
       <c r="I59" s="6">
-        <v>243</v>
+        <v>207</v>
       </c>
       <c r="J59" s="10" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="K59" s="6" t="s">
-        <v>50</v>
+        <v>41</v>
       </c>
       <c r="L59" s="10" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="M59" s="6" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="N59" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="O59" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O59" s="6"/>
       <c r="P59" s="6"/>
     </row>
     <row r="60" spans="1:16" customHeight="1" ht="65">
       <c r="A60" s="6" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B60" s="6">
         <v>0</v>
       </c>
       <c r="C60" s="6">
         <v>0</v>
       </c>
       <c r="D60" s="6">
         <v>0</v>
       </c>
       <c r="E60" s="6" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="F60" s="9" t="s">
-        <v>59</v>
+        <v>39</v>
       </c>
       <c r="G60" s="10" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="H60" s="6" t="s">
-        <v>24</v>
+        <v>77</v>
       </c>
       <c r="I60" s="6">
-        <v>150</v>
+        <v>279</v>
       </c>
       <c r="J60" s="10" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="K60" s="6" t="s">
-        <v>162</v>
+        <v>41</v>
       </c>
       <c r="L60" s="10" t="s">
-        <v>248</v>
+        <v>42</v>
       </c>
       <c r="M60" s="6" t="s">
         <v>249</v>
       </c>
       <c r="N60" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="O60" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O60" s="6"/>
       <c r="P60" s="6"/>
     </row>
     <row r="61" spans="1:16" customHeight="1" ht="65">
       <c r="A61" s="6" t="s">
         <v>250</v>
       </c>
       <c r="B61" s="6">
         <v>0</v>
       </c>
       <c r="C61" s="6">
         <v>0</v>
       </c>
       <c r="D61" s="6">
         <v>0</v>
       </c>
       <c r="E61" s="6" t="s">
         <v>251</v>
       </c>
       <c r="F61" s="9" t="s">
-        <v>252</v>
+        <v>39</v>
       </c>
       <c r="G61" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H61" s="6" t="s">
-        <v>24</v>
+        <v>77</v>
       </c>
       <c r="I61" s="6">
-        <v>91</v>
+        <v>480</v>
       </c>
       <c r="J61" s="10" t="s">
+        <v>252</v>
+      </c>
+      <c r="K61" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="L61" s="10" t="s">
+        <v>42</v>
+      </c>
+      <c r="M61" s="6" t="s">
         <v>253</v>
       </c>
-      <c r="K61" s="6" t="s">
+      <c r="N61" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="O61" s="6"/>
+      <c r="P61" s="6"/>
+    </row>
+    <row r="62" spans="1:16">
+      <c r="A62" s="6" t="s">
         <v>254</v>
       </c>
-      <c r="L61" s="10" t="s">
-[...2 lines deleted...]
-      <c r="M61" s="6" t="s">
+      <c r="B62" s="6">
+        <v>0</v>
+      </c>
+      <c r="C62" s="6">
+        <v>0</v>
+      </c>
+      <c r="D62" s="6">
+        <v>0</v>
+      </c>
+      <c r="E62" s="6" t="s">
         <v>255</v>
       </c>
-      <c r="N61" s="6" t="s">
-[...8 lines deleted...]
-      <c r="A62" s="6" t="s">
+      <c r="F62" s="9" t="s">
+        <v>46</v>
+      </c>
+      <c r="G62" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="H62" s="6" t="s">
+        <v>90</v>
+      </c>
+      <c r="I62" s="6">
+        <v>360</v>
+      </c>
+      <c r="J62" s="10" t="s">
         <v>256</v>
       </c>
-      <c r="B62" s="6">
-[...8 lines deleted...]
-      <c r="E62" s="6" t="s">
+      <c r="K62" s="6" t="s">
+        <v>181</v>
+      </c>
+      <c r="L62" s="10" t="s">
+        <v>50</v>
+      </c>
+      <c r="M62" s="6" t="s">
         <v>257</v>
       </c>
-      <c r="F62" s="9" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="N62" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O62" s="6">
-        <v>359338.55</v>
+        <v>1618461.68</v>
       </c>
       <c r="P62" s="6"/>
     </row>
     <row r="63" spans="1:16" customHeight="1" ht="65">
       <c r="A63" s="6" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
       <c r="B63" s="6">
         <v>0</v>
       </c>
       <c r="C63" s="6">
         <v>0</v>
       </c>
       <c r="D63" s="6">
         <v>0</v>
       </c>
       <c r="E63" s="6" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="F63" s="9" t="s">
-        <v>59</v>
+        <v>107</v>
       </c>
       <c r="G63" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H63" s="6" t="s">
-        <v>61</v>
+        <v>77</v>
       </c>
       <c r="I63" s="6">
-        <v>0</v>
+        <v>190</v>
       </c>
       <c r="J63" s="10" t="s">
+        <v>260</v>
+      </c>
+      <c r="K63" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="L63" s="10" t="s">
+        <v>261</v>
+      </c>
+      <c r="M63" s="6" t="s">
         <v>262</v>
-      </c>
-[...7 lines deleted...]
-        <v>263</v>
       </c>
       <c r="N63" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O63" s="6"/>
       <c r="P63" s="6"/>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" s="6" t="s">
+        <v>263</v>
+      </c>
+      <c r="B64" s="6">
+        <v>0</v>
+      </c>
+      <c r="C64" s="6">
+        <v>0</v>
+      </c>
+      <c r="D64" s="6">
+        <v>0</v>
+      </c>
+      <c r="E64" s="6" t="s">
         <v>264</v>
       </c>
-      <c r="B64" s="6">
-[...10 lines deleted...]
-      </c>
       <c r="F64" s="9" t="s">
-        <v>54</v>
+        <v>46</v>
       </c>
       <c r="G64" s="10" t="s">
-        <v>33</v>
+        <v>61</v>
       </c>
       <c r="H64" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I64" s="6">
-        <v>1850</v>
-[...1 lines deleted...]
-      <c r="J64" s="10"/>
+        <v>101.2</v>
+      </c>
+      <c r="J64" s="10" t="s">
+        <v>265</v>
+      </c>
       <c r="K64" s="6" t="s">
-        <v>26</v>
+        <v>62</v>
       </c>
       <c r="L64" s="10" t="s">
-        <v>35</v>
+        <v>50</v>
       </c>
       <c r="M64" s="6" t="s">
         <v>266</v>
       </c>
       <c r="N64" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O64" s="6">
-        <v>6945807.98</v>
+        <v>460000.2</v>
       </c>
       <c r="P64" s="6"/>
     </row>
-    <row r="65" spans="1:16">
+    <row r="65" spans="1:16" customHeight="1" ht="65">
       <c r="A65" s="6" t="s">
         <v>267</v>
       </c>
       <c r="B65" s="6">
         <v>0</v>
       </c>
       <c r="C65" s="6">
         <v>0</v>
       </c>
       <c r="D65" s="6">
         <v>0</v>
       </c>
       <c r="E65" s="6" t="s">
         <v>268</v>
       </c>
       <c r="F65" s="9" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="G65" s="10" t="s">
-        <v>33</v>
+        <v>23</v>
       </c>
       <c r="H65" s="6" t="s">
-        <v>24</v>
+        <v>90</v>
       </c>
       <c r="I65" s="6">
-        <v>800</v>
+        <v>187</v>
       </c>
       <c r="J65" s="10" t="s">
         <v>269</v>
       </c>
       <c r="K65" s="6" t="s">
-        <v>26</v>
+        <v>181</v>
       </c>
       <c r="L65" s="10" t="s">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="M65" s="6" t="s">
         <v>270</v>
       </c>
       <c r="N65" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O65" s="6">
-        <v>2919711.35</v>
+        <v>573427.38</v>
       </c>
       <c r="P65" s="6"/>
     </row>
     <row r="66" spans="1:16" customHeight="1" ht="65">
       <c r="A66" s="6" t="s">
         <v>271</v>
       </c>
       <c r="B66" s="6">
         <v>0</v>
       </c>
       <c r="C66" s="6">
         <v>0</v>
       </c>
       <c r="D66" s="6">
         <v>0</v>
       </c>
       <c r="E66" s="6" t="s">
         <v>272</v>
       </c>
       <c r="F66" s="9" t="s">
-        <v>59</v>
+        <v>71</v>
       </c>
       <c r="G66" s="10" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="H66" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I66" s="6">
-        <v>1190</v>
+        <v>253</v>
       </c>
       <c r="J66" s="10" t="s">
         <v>273</v>
       </c>
       <c r="K66" s="6" t="s">
-        <v>162</v>
+        <v>67</v>
       </c>
       <c r="L66" s="10" t="s">
-        <v>64</v>
+        <v>35</v>
       </c>
       <c r="M66" s="6" t="s">
         <v>274</v>
       </c>
       <c r="N66" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O66" s="6">
-        <v>7226794.97</v>
+        <v>1000652.25</v>
       </c>
       <c r="P66" s="6"/>
     </row>
     <row r="67" spans="1:16" customHeight="1" ht="65">
       <c r="A67" s="6" t="s">
         <v>275</v>
       </c>
       <c r="B67" s="6">
         <v>0</v>
       </c>
       <c r="C67" s="6">
         <v>0</v>
       </c>
       <c r="D67" s="6">
         <v>0</v>
       </c>
       <c r="E67" s="6" t="s">
         <v>276</v>
       </c>
       <c r="F67" s="9" t="s">
-        <v>252</v>
+        <v>71</v>
       </c>
       <c r="G67" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H67" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I67" s="6">
-        <v>37</v>
+        <v>243</v>
       </c>
       <c r="J67" s="10" t="s">
         <v>277</v>
       </c>
       <c r="K67" s="6" t="s">
-        <v>254</v>
+        <v>67</v>
       </c>
       <c r="L67" s="10" t="s">
-        <v>252</v>
+        <v>35</v>
       </c>
       <c r="M67" s="6" t="s">
         <v>278</v>
       </c>
       <c r="N67" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O67" s="6">
-        <v>150674.3</v>
+        <v>964036.76</v>
       </c>
       <c r="P67" s="6"/>
     </row>
-    <row r="68" spans="1:16">
+    <row r="68" spans="1:16" customHeight="1" ht="65">
       <c r="A68" s="6" t="s">
         <v>279</v>
       </c>
       <c r="B68" s="6">
         <v>0</v>
       </c>
       <c r="C68" s="6">
         <v>0</v>
       </c>
       <c r="D68" s="6">
         <v>0</v>
       </c>
       <c r="E68" s="6" t="s">
         <v>280</v>
       </c>
       <c r="F68" s="9" t="s">
-        <v>104</v>
+        <v>46</v>
       </c>
       <c r="G68" s="10" t="s">
-        <v>40</v>
+        <v>23</v>
       </c>
       <c r="H68" s="6" t="s">
-        <v>61</v>
+        <v>24</v>
       </c>
       <c r="I68" s="6">
-        <v>140</v>
+        <v>150</v>
       </c>
       <c r="J68" s="10" t="s">
         <v>281</v>
       </c>
       <c r="K68" s="6" t="s">
-        <v>41</v>
+        <v>181</v>
       </c>
       <c r="L68" s="10" t="s">
-        <v>104</v>
+        <v>282</v>
       </c>
       <c r="M68" s="6" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="N68" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="O68" s="6"/>
+      <c r="O68" s="6">
+        <v>645736.11</v>
+      </c>
       <c r="P68" s="6"/>
     </row>
-    <row r="69" spans="1:16">
+    <row r="69" spans="1:16" customHeight="1" ht="65">
       <c r="A69" s="6" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="B69" s="6">
         <v>0</v>
       </c>
       <c r="C69" s="6">
         <v>0</v>
       </c>
       <c r="D69" s="6">
         <v>0</v>
       </c>
       <c r="E69" s="6" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F69" s="9" t="s">
-        <v>104</v>
+        <v>286</v>
       </c>
       <c r="G69" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H69" s="6" t="s">
-        <v>61</v>
+        <v>24</v>
       </c>
       <c r="I69" s="6">
-        <v>84</v>
+        <v>91</v>
       </c>
       <c r="J69" s="10" t="s">
-        <v>285</v>
+        <v>287</v>
       </c>
       <c r="K69" s="6" t="s">
-        <v>41</v>
+        <v>288</v>
       </c>
       <c r="L69" s="10" t="s">
-        <v>104</v>
+        <v>286</v>
       </c>
       <c r="M69" s="6" t="s">
-        <v>286</v>
+        <v>289</v>
       </c>
       <c r="N69" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="O69" s="6"/>
+      <c r="O69" s="6">
+        <v>553558.49</v>
+      </c>
       <c r="P69" s="6"/>
     </row>
-    <row r="70" spans="1:16">
+    <row r="70" spans="1:16" customHeight="1" ht="65">
       <c r="A70" s="6" t="s">
-        <v>287</v>
+        <v>290</v>
       </c>
       <c r="B70" s="6">
         <v>0</v>
       </c>
       <c r="C70" s="6">
         <v>0</v>
       </c>
       <c r="D70" s="6">
         <v>0</v>
       </c>
       <c r="E70" s="6" t="s">
-        <v>288</v>
+        <v>291</v>
       </c>
       <c r="F70" s="9" t="s">
-        <v>104</v>
+        <v>71</v>
       </c>
       <c r="G70" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H70" s="6" t="s">
-        <v>61</v>
+        <v>90</v>
       </c>
       <c r="I70" s="6">
-        <v>0</v>
+        <v>74</v>
       </c>
       <c r="J70" s="10" t="s">
-        <v>289</v>
+        <v>292</v>
       </c>
       <c r="K70" s="6" t="s">
-        <v>41</v>
+        <v>67</v>
       </c>
       <c r="L70" s="10" t="s">
-        <v>104</v>
+        <v>35</v>
       </c>
       <c r="M70" s="6" t="s">
-        <v>290</v>
+        <v>293</v>
       </c>
       <c r="N70" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="O70" s="6"/>
+      <c r="O70" s="6">
+        <v>391358.81</v>
+      </c>
       <c r="P70" s="6"/>
     </row>
-    <row r="71" spans="1:16">
+    <row r="71" spans="1:16" customHeight="1" ht="65">
       <c r="A71" s="6" t="s">
-        <v>291</v>
+        <v>294</v>
       </c>
       <c r="B71" s="6">
         <v>0</v>
       </c>
       <c r="C71" s="6">
         <v>0</v>
       </c>
       <c r="D71" s="6">
         <v>0</v>
       </c>
       <c r="E71" s="6" t="s">
-        <v>292</v>
+        <v>295</v>
       </c>
       <c r="F71" s="9" t="s">
-        <v>104</v>
+        <v>46</v>
       </c>
       <c r="G71" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H71" s="6" t="s">
-        <v>61</v>
+        <v>77</v>
       </c>
       <c r="I71" s="6">
-        <v>155</v>
+        <v>0</v>
       </c>
       <c r="J71" s="10" t="s">
-        <v>293</v>
+        <v>296</v>
       </c>
       <c r="K71" s="6" t="s">
-        <v>41</v>
+        <v>79</v>
       </c>
       <c r="L71" s="10" t="s">
-        <v>104</v>
+        <v>50</v>
       </c>
       <c r="M71" s="6" t="s">
-        <v>294</v>
+        <v>297</v>
       </c>
       <c r="N71" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O71" s="6"/>
       <c r="P71" s="6"/>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" s="6" t="s">
-        <v>295</v>
+        <v>298</v>
       </c>
       <c r="B72" s="6">
         <v>0</v>
       </c>
       <c r="C72" s="6">
         <v>0</v>
       </c>
       <c r="D72" s="6">
         <v>0</v>
       </c>
       <c r="E72" s="6" t="s">
-        <v>296</v>
+        <v>299</v>
       </c>
       <c r="F72" s="9" t="s">
-        <v>104</v>
+        <v>71</v>
       </c>
       <c r="G72" s="10" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="H72" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I72" s="6">
-        <v>203</v>
-[...3 lines deleted...]
-      </c>
+        <v>1850</v>
+      </c>
+      <c r="J72" s="10"/>
       <c r="K72" s="6" t="s">
-        <v>41</v>
+        <v>26</v>
       </c>
       <c r="L72" s="10" t="s">
-        <v>104</v>
+        <v>35</v>
       </c>
       <c r="M72" s="6" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
       <c r="N72" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O72" s="6">
-        <v>879842.55</v>
+        <v>7564741.36</v>
       </c>
       <c r="P72" s="6"/>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" s="6" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
       <c r="B73" s="6">
         <v>0</v>
       </c>
       <c r="C73" s="6">
         <v>0</v>
       </c>
       <c r="D73" s="6">
         <v>0</v>
       </c>
       <c r="E73" s="6" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="F73" s="9" t="s">
-        <v>104</v>
+        <v>32</v>
       </c>
       <c r="G73" s="10" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="H73" s="6" t="s">
-        <v>61</v>
+        <v>24</v>
       </c>
       <c r="I73" s="6">
-        <v>155</v>
+        <v>800</v>
       </c>
       <c r="J73" s="10" t="s">
-        <v>301</v>
+        <v>303</v>
       </c>
       <c r="K73" s="6" t="s">
-        <v>41</v>
+        <v>26</v>
       </c>
       <c r="L73" s="10" t="s">
-        <v>104</v>
+        <v>35</v>
       </c>
       <c r="M73" s="6" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
       <c r="N73" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="O73" s="6"/>
+      <c r="O73" s="6">
+        <v>3179883.65</v>
+      </c>
       <c r="P73" s="6"/>
     </row>
-    <row r="74" spans="1:16">
+    <row r="74" spans="1:16" customHeight="1" ht="65">
       <c r="A74" s="6" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="B74" s="6">
         <v>0</v>
       </c>
       <c r="C74" s="6">
         <v>0</v>
       </c>
       <c r="D74" s="6">
         <v>0</v>
       </c>
       <c r="E74" s="6" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="F74" s="9" t="s">
-        <v>104</v>
+        <v>46</v>
       </c>
       <c r="G74" s="10" t="s">
-        <v>40</v>
+        <v>23</v>
       </c>
       <c r="H74" s="6" t="s">
-        <v>61</v>
+        <v>24</v>
       </c>
       <c r="I74" s="6">
-        <v>195</v>
+        <v>1190</v>
       </c>
       <c r="J74" s="10" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
       <c r="K74" s="6" t="s">
-        <v>41</v>
+        <v>181</v>
       </c>
       <c r="L74" s="10" t="s">
-        <v>104</v>
+        <v>50</v>
       </c>
       <c r="M74" s="6" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="N74" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="O74" s="6"/>
+      <c r="O74" s="6">
+        <v>7870766.8</v>
+      </c>
       <c r="P74" s="6"/>
     </row>
     <row r="75" spans="1:16" customHeight="1" ht="65">
       <c r="A75" s="6" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="B75" s="6">
         <v>0</v>
       </c>
       <c r="C75" s="6">
         <v>0</v>
       </c>
       <c r="D75" s="6">
         <v>0</v>
       </c>
       <c r="E75" s="6" t="s">
-        <v>308</v>
+        <v>310</v>
       </c>
       <c r="F75" s="9" t="s">
-        <v>59</v>
+        <v>286</v>
       </c>
       <c r="G75" s="10" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="H75" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I75" s="6">
-        <v>198</v>
+        <v>37</v>
       </c>
       <c r="J75" s="10" t="s">
-        <v>309</v>
+        <v>311</v>
       </c>
       <c r="K75" s="6" t="s">
-        <v>162</v>
+        <v>288</v>
       </c>
       <c r="L75" s="10" t="s">
-        <v>64</v>
+        <v>286</v>
       </c>
       <c r="M75" s="6" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="N75" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O75" s="6">
-        <v>814164.41</v>
+        <v>164100.72</v>
       </c>
       <c r="P75" s="6"/>
     </row>
-    <row r="76" spans="1:16" customHeight="1" ht="65">
+    <row r="76" spans="1:16">
       <c r="A76" s="6" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
       <c r="B76" s="6">
         <v>0</v>
       </c>
       <c r="C76" s="6">
         <v>0</v>
       </c>
       <c r="D76" s="6">
         <v>0</v>
       </c>
       <c r="E76" s="6" t="s">
-        <v>312</v>
+        <v>314</v>
       </c>
       <c r="F76" s="9" t="s">
-        <v>54</v>
+        <v>123</v>
       </c>
       <c r="G76" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H76" s="6" t="s">
-        <v>71</v>
+        <v>77</v>
       </c>
       <c r="I76" s="6">
-        <v>110</v>
+        <v>140</v>
       </c>
       <c r="J76" s="10" t="s">
-        <v>313</v>
+        <v>315</v>
       </c>
       <c r="K76" s="6" t="s">
-        <v>50</v>
+        <v>41</v>
       </c>
       <c r="L76" s="10" t="s">
-        <v>35</v>
+        <v>123</v>
       </c>
       <c r="M76" s="6" t="s">
-        <v>314</v>
+        <v>316</v>
       </c>
       <c r="N76" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="O76" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O76" s="6"/>
       <c r="P76" s="6"/>
     </row>
-    <row r="77" spans="1:16" customHeight="1" ht="65">
+    <row r="77" spans="1:16">
       <c r="A77" s="6" t="s">
-        <v>315</v>
+        <v>317</v>
       </c>
       <c r="B77" s="6">
         <v>0</v>
       </c>
       <c r="C77" s="6">
         <v>0</v>
       </c>
       <c r="D77" s="6">
         <v>0</v>
       </c>
       <c r="E77" s="6" t="s">
-        <v>316</v>
+        <v>318</v>
       </c>
       <c r="F77" s="9" t="s">
-        <v>59</v>
+        <v>123</v>
       </c>
       <c r="G77" s="10" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="H77" s="6" t="s">
-        <v>24</v>
+        <v>77</v>
       </c>
       <c r="I77" s="6">
-        <v>155</v>
+        <v>84</v>
       </c>
       <c r="J77" s="10" t="s">
-        <v>317</v>
+        <v>319</v>
       </c>
       <c r="K77" s="6" t="s">
-        <v>162</v>
+        <v>41</v>
       </c>
       <c r="L77" s="10" t="s">
-        <v>248</v>
+        <v>123</v>
       </c>
       <c r="M77" s="6" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="N77" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="O77" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O77" s="6"/>
       <c r="P77" s="6"/>
     </row>
-    <row r="78" spans="1:16" customHeight="1" ht="65">
+    <row r="78" spans="1:16">
       <c r="A78" s="6" t="s">
-        <v>319</v>
+        <v>321</v>
       </c>
       <c r="B78" s="6">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="C78" s="6">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D78" s="6">
         <v>0</v>
       </c>
       <c r="E78" s="6" t="s">
-        <v>320</v>
+        <v>322</v>
       </c>
       <c r="F78" s="9" t="s">
-        <v>22</v>
+        <v>123</v>
       </c>
       <c r="G78" s="10" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="H78" s="6" t="s">
-        <v>71</v>
+        <v>77</v>
       </c>
       <c r="I78" s="6">
-        <v>92.6</v>
+        <v>0</v>
       </c>
       <c r="J78" s="10" t="s">
-        <v>321</v>
+        <v>323</v>
       </c>
       <c r="K78" s="6" t="s">
-        <v>162</v>
+        <v>41</v>
       </c>
       <c r="L78" s="10" t="s">
-        <v>27</v>
+        <v>123</v>
       </c>
       <c r="M78" s="6" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="N78" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="O78" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O78" s="6"/>
       <c r="P78" s="6"/>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" s="6" t="s">
-        <v>323</v>
+        <v>325</v>
       </c>
       <c r="B79" s="6">
         <v>0</v>
       </c>
       <c r="C79" s="6">
         <v>0</v>
       </c>
       <c r="D79" s="6">
         <v>0</v>
       </c>
       <c r="E79" s="6" t="s">
-        <v>324</v>
+        <v>326</v>
       </c>
       <c r="F79" s="9" t="s">
-        <v>54</v>
+        <v>123</v>
       </c>
       <c r="G79" s="10" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="H79" s="6" t="s">
-        <v>24</v>
+        <v>77</v>
       </c>
       <c r="I79" s="6">
-        <v>2010</v>
-[...1 lines deleted...]
-      <c r="J79" s="10"/>
+        <v>155</v>
+      </c>
+      <c r="J79" s="10" t="s">
+        <v>327</v>
+      </c>
       <c r="K79" s="6" t="s">
-        <v>26</v>
+        <v>41</v>
       </c>
       <c r="L79" s="10" t="s">
-        <v>35</v>
+        <v>123</v>
       </c>
       <c r="M79" s="6" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="N79" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="O79" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O79" s="6"/>
       <c r="P79" s="6"/>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" s="6" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="B80" s="6">
         <v>0</v>
       </c>
       <c r="C80" s="6">
         <v>0</v>
       </c>
       <c r="D80" s="6">
         <v>0</v>
       </c>
       <c r="E80" s="6" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
       <c r="F80" s="9" t="s">
-        <v>328</v>
+        <v>123</v>
       </c>
       <c r="G80" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H80" s="6" t="s">
-        <v>61</v>
+        <v>24</v>
       </c>
       <c r="I80" s="6">
-        <v>1110</v>
+        <v>203</v>
       </c>
       <c r="J80" s="10" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="K80" s="6" t="s">
-        <v>330</v>
+        <v>41</v>
       </c>
       <c r="L80" s="10" t="s">
-        <v>328</v>
+        <v>123</v>
       </c>
       <c r="M80" s="6" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="N80" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="O80" s="6"/>
+      <c r="O80" s="6">
+        <v>958244.37</v>
+      </c>
       <c r="P80" s="6"/>
     </row>
-    <row r="81" spans="1:16" customHeight="1" ht="65">
+    <row r="81" spans="1:16">
       <c r="A81" s="6" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="B81" s="6">
         <v>0</v>
       </c>
       <c r="C81" s="6">
         <v>0</v>
       </c>
       <c r="D81" s="6">
         <v>0</v>
       </c>
       <c r="E81" s="6" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="F81" s="9" t="s">
-        <v>54</v>
+        <v>123</v>
       </c>
       <c r="G81" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H81" s="6" t="s">
-        <v>24</v>
+        <v>77</v>
       </c>
       <c r="I81" s="6">
-        <v>231</v>
+        <v>155</v>
       </c>
       <c r="J81" s="10" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="K81" s="6" t="s">
-        <v>50</v>
+        <v>41</v>
       </c>
       <c r="L81" s="10" t="s">
-        <v>35</v>
+        <v>123</v>
       </c>
       <c r="M81" s="6" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="N81" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="O81" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O81" s="6"/>
       <c r="P81" s="6"/>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" s="6" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="B82" s="6">
         <v>0</v>
       </c>
       <c r="C82" s="6">
         <v>0</v>
       </c>
       <c r="D82" s="6">
         <v>0</v>
       </c>
       <c r="E82" s="6" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F82" s="9" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="G82" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H82" s="6" t="s">
-        <v>24</v>
+        <v>77</v>
       </c>
       <c r="I82" s="6">
-        <v>440</v>
-[...1 lines deleted...]
-      <c r="J82" s="10"/>
+        <v>195</v>
+      </c>
+      <c r="J82" s="10" t="s">
+        <v>339</v>
+      </c>
       <c r="K82" s="6" t="s">
         <v>41</v>
       </c>
       <c r="L82" s="10" t="s">
-        <v>338</v>
+        <v>123</v>
       </c>
       <c r="M82" s="6" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="N82" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="O82" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O82" s="6"/>
       <c r="P82" s="6"/>
     </row>
-    <row r="83" spans="1:16">
+    <row r="83" spans="1:16" customHeight="1" ht="65">
       <c r="A83" s="6" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="B83" s="6">
         <v>0</v>
       </c>
       <c r="C83" s="6">
         <v>0</v>
       </c>
       <c r="D83" s="6">
         <v>0</v>
       </c>
       <c r="E83" s="6" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="F83" s="9" t="s">
-        <v>94</v>
+        <v>46</v>
       </c>
       <c r="G83" s="10" t="s">
-        <v>40</v>
+        <v>23</v>
       </c>
       <c r="H83" s="6" t="s">
-        <v>61</v>
+        <v>24</v>
       </c>
       <c r="I83" s="6">
-        <v>31.5</v>
+        <v>198</v>
       </c>
       <c r="J83" s="10" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="K83" s="6" t="s">
-        <v>96</v>
+        <v>181</v>
       </c>
       <c r="L83" s="10" t="s">
-        <v>94</v>
+        <v>50</v>
       </c>
       <c r="M83" s="6" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="N83" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="O83" s="6"/>
+      <c r="O83" s="6">
+        <v>886713.72</v>
+      </c>
       <c r="P83" s="6"/>
     </row>
-    <row r="84" spans="1:16">
+    <row r="84" spans="1:16" customHeight="1" ht="65">
       <c r="A84" s="6" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="B84" s="6">
         <v>0</v>
       </c>
       <c r="C84" s="6">
         <v>0</v>
       </c>
       <c r="D84" s="6">
         <v>0</v>
       </c>
       <c r="E84" s="6" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="F84" s="9" t="s">
-        <v>328</v>
+        <v>71</v>
       </c>
       <c r="G84" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H84" s="6" t="s">
-        <v>61</v>
+        <v>90</v>
       </c>
       <c r="I84" s="6">
-        <v>1240</v>
+        <v>110</v>
       </c>
       <c r="J84" s="10" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="K84" s="6" t="s">
-        <v>330</v>
+        <v>67</v>
       </c>
       <c r="L84" s="10" t="s">
-        <v>328</v>
+        <v>35</v>
       </c>
       <c r="M84" s="6" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="N84" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="O84" s="6"/>
+      <c r="O84" s="6">
+        <v>551587.87</v>
+      </c>
       <c r="P84" s="6"/>
     </row>
     <row r="85" spans="1:16" customHeight="1" ht="65">
       <c r="A85" s="6" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="B85" s="6">
         <v>0</v>
       </c>
       <c r="C85" s="6">
         <v>0</v>
       </c>
       <c r="D85" s="6">
         <v>0</v>
       </c>
       <c r="E85" s="6" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="F85" s="9" t="s">
-        <v>328</v>
+        <v>46</v>
       </c>
       <c r="G85" s="10" t="s">
-        <v>40</v>
+        <v>23</v>
       </c>
       <c r="H85" s="6" t="s">
-        <v>61</v>
+        <v>24</v>
       </c>
       <c r="I85" s="6">
-        <v>1580</v>
+        <v>155</v>
       </c>
       <c r="J85" s="10" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="K85" s="6" t="s">
-        <v>330</v>
+        <v>181</v>
       </c>
       <c r="L85" s="10" t="s">
-        <v>328</v>
+        <v>282</v>
       </c>
       <c r="M85" s="6" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="N85" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="O85" s="6"/>
+      <c r="O85" s="6">
+        <v>654403.48</v>
+      </c>
       <c r="P85" s="6"/>
     </row>
     <row r="86" spans="1:16" customHeight="1" ht="65">
       <c r="A86" s="6" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="B86" s="6">
         <v>0</v>
       </c>
       <c r="C86" s="6">
         <v>0</v>
       </c>
       <c r="D86" s="6">
         <v>0</v>
       </c>
       <c r="E86" s="6" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="F86" s="9" t="s">
-        <v>59</v>
+        <v>22</v>
       </c>
       <c r="G86" s="10" t="s">
-        <v>40</v>
+        <v>23</v>
       </c>
       <c r="H86" s="6" t="s">
-        <v>61</v>
+        <v>90</v>
       </c>
       <c r="I86" s="6">
-        <v>75</v>
+        <v>92.6</v>
       </c>
       <c r="J86" s="10" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="K86" s="6" t="s">
-        <v>63</v>
+        <v>181</v>
       </c>
       <c r="L86" s="10" t="s">
-        <v>64</v>
+        <v>27</v>
       </c>
       <c r="M86" s="6" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="N86" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="O86" s="6"/>
+      <c r="O86" s="6">
+        <v>381054.48</v>
+      </c>
       <c r="P86" s="6"/>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" s="6" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="B87" s="6">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="C87" s="6">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D87" s="6">
         <v>0</v>
       </c>
       <c r="E87" s="6" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="F87" s="9" t="s">
-        <v>76</v>
+        <v>22</v>
       </c>
       <c r="G87" s="10" t="s">
-        <v>40</v>
+        <v>61</v>
       </c>
       <c r="H87" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I87" s="6">
-        <v>19</v>
-[...3 lines deleted...]
-      </c>
+        <v>68.2</v>
+      </c>
+      <c r="J87" s="10"/>
       <c r="K87" s="6" t="s">
-        <v>96</v>
+        <v>62</v>
       </c>
       <c r="L87" s="10" t="s">
-        <v>76</v>
+        <v>27</v>
       </c>
       <c r="M87" s="6" t="s">
         <v>359</v>
       </c>
       <c r="N87" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O87" s="6">
-        <v>32714</v>
+        <v>324999.95</v>
       </c>
       <c r="P87" s="6"/>
     </row>
-    <row r="88" spans="1:16" customHeight="1" ht="65">
+    <row r="88" spans="1:16">
       <c r="A88" s="6" t="s">
         <v>360</v>
       </c>
       <c r="B88" s="6">
         <v>0</v>
       </c>
       <c r="C88" s="6">
         <v>0</v>
       </c>
       <c r="D88" s="6">
         <v>0</v>
       </c>
       <c r="E88" s="6" t="s">
         <v>361</v>
       </c>
       <c r="F88" s="9" t="s">
-        <v>59</v>
+        <v>71</v>
       </c>
       <c r="G88" s="10" t="s">
         <v>33</v>
       </c>
       <c r="H88" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I88" s="6">
-        <v>710</v>
-[...3 lines deleted...]
-      </c>
+        <v>2010</v>
+      </c>
+      <c r="J88" s="10"/>
       <c r="K88" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L88" s="10" t="s">
-        <v>64</v>
+        <v>35</v>
       </c>
       <c r="M88" s="6" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="N88" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O88" s="6">
-        <v>3173785.03</v>
+        <v>10154504.72</v>
       </c>
       <c r="P88" s="6"/>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" s="6" t="s">
+        <v>363</v>
+      </c>
+      <c r="B89" s="6">
+        <v>0</v>
+      </c>
+      <c r="C89" s="6">
+        <v>0</v>
+      </c>
+      <c r="D89" s="6">
+        <v>0</v>
+      </c>
+      <c r="E89" s="6" t="s">
         <v>364</v>
       </c>
-      <c r="B89" s="6">
-[...8 lines deleted...]
-      <c r="E89" s="6" t="s">
+      <c r="F89" s="9" t="s">
         <v>365</v>
       </c>
-      <c r="F89" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G89" s="10" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="H89" s="6" t="s">
-        <v>24</v>
+        <v>77</v>
       </c>
       <c r="I89" s="6">
-        <v>180</v>
-[...1 lines deleted...]
-      <c r="J89" s="10"/>
+        <v>1110</v>
+      </c>
+      <c r="J89" s="10" t="s">
+        <v>366</v>
+      </c>
       <c r="K89" s="6" t="s">
-        <v>26</v>
+        <v>367</v>
       </c>
       <c r="L89" s="10" t="s">
-        <v>27</v>
+        <v>365</v>
       </c>
       <c r="M89" s="6" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="N89" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="O89" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O89" s="6"/>
       <c r="P89" s="6"/>
     </row>
-    <row r="90" spans="1:16">
+    <row r="90" spans="1:16" customHeight="1" ht="65">
       <c r="A90" s="6" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
       <c r="B90" s="6">
         <v>0</v>
       </c>
       <c r="C90" s="6">
         <v>0</v>
       </c>
       <c r="D90" s="6">
         <v>0</v>
       </c>
       <c r="E90" s="6" t="s">
-        <v>368</v>
+        <v>370</v>
       </c>
       <c r="F90" s="9" t="s">
-        <v>22</v>
+        <v>71</v>
       </c>
       <c r="G90" s="10" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="H90" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I90" s="6">
-        <v>460</v>
+        <v>231</v>
       </c>
       <c r="J90" s="10" t="s">
-        <v>369</v>
+        <v>371</v>
       </c>
       <c r="K90" s="6" t="s">
-        <v>26</v>
+        <v>67</v>
       </c>
       <c r="L90" s="10" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="M90" s="6" t="s">
-        <v>370</v>
+        <v>372</v>
       </c>
       <c r="N90" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O90" s="6">
-        <v>1706856.73</v>
+        <v>1136718.08</v>
       </c>
       <c r="P90" s="6"/>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" s="6" t="s">
-        <v>371</v>
+        <v>373</v>
       </c>
       <c r="B91" s="6">
         <v>0</v>
       </c>
       <c r="C91" s="6">
         <v>0</v>
       </c>
       <c r="D91" s="6">
         <v>0</v>
       </c>
       <c r="E91" s="6" t="s">
-        <v>372</v>
+        <v>374</v>
       </c>
       <c r="F91" s="9" t="s">
-        <v>22</v>
+        <v>139</v>
       </c>
       <c r="G91" s="10" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="H91" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I91" s="6">
-        <v>187</v>
+        <v>440</v>
       </c>
       <c r="J91" s="10"/>
       <c r="K91" s="6" t="s">
-        <v>26</v>
+        <v>41</v>
       </c>
       <c r="L91" s="10" t="s">
-        <v>27</v>
+        <v>375</v>
       </c>
       <c r="M91" s="6" t="s">
-        <v>373</v>
+        <v>376</v>
       </c>
       <c r="N91" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O91" s="6">
-        <v>1197219.81</v>
+        <v>4276630.72</v>
       </c>
       <c r="P91" s="6"/>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" s="6" t="s">
-        <v>374</v>
+        <v>377</v>
       </c>
       <c r="B92" s="6">
         <v>0</v>
       </c>
       <c r="C92" s="6">
         <v>0</v>
       </c>
       <c r="D92" s="6">
         <v>0</v>
       </c>
       <c r="E92" s="6" t="s">
-        <v>375</v>
+        <v>378</v>
       </c>
       <c r="F92" s="9" t="s">
-        <v>54</v>
+        <v>113</v>
       </c>
       <c r="G92" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H92" s="6" t="s">
-        <v>24</v>
+        <v>77</v>
       </c>
       <c r="I92" s="6">
-        <v>715</v>
-[...1 lines deleted...]
-      <c r="J92" s="10"/>
+        <v>31.5</v>
+      </c>
+      <c r="J92" s="10" t="s">
+        <v>379</v>
+      </c>
       <c r="K92" s="6" t="s">
-        <v>50</v>
+        <v>115</v>
       </c>
       <c r="L92" s="10" t="s">
-        <v>35</v>
+        <v>113</v>
       </c>
       <c r="M92" s="6" t="s">
-        <v>376</v>
+        <v>380</v>
       </c>
       <c r="N92" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="O92" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O92" s="6"/>
       <c r="P92" s="6"/>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" s="6" t="s">
-        <v>377</v>
+        <v>381</v>
       </c>
       <c r="B93" s="6">
         <v>0</v>
       </c>
       <c r="C93" s="6">
         <v>0</v>
       </c>
       <c r="D93" s="6">
         <v>0</v>
       </c>
       <c r="E93" s="6" t="s">
-        <v>378</v>
+        <v>382</v>
       </c>
       <c r="F93" s="9" t="s">
-        <v>120</v>
+        <v>365</v>
       </c>
       <c r="G93" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H93" s="6" t="s">
-        <v>24</v>
+        <v>77</v>
       </c>
       <c r="I93" s="6">
-        <v>350</v>
-[...1 lines deleted...]
-      <c r="J93" s="10"/>
+        <v>1240</v>
+      </c>
+      <c r="J93" s="10" t="s">
+        <v>383</v>
+      </c>
       <c r="K93" s="6" t="s">
-        <v>41</v>
+        <v>367</v>
       </c>
       <c r="L93" s="10" t="s">
-        <v>338</v>
+        <v>365</v>
       </c>
       <c r="M93" s="6" t="s">
-        <v>379</v>
+        <v>384</v>
       </c>
       <c r="N93" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="O93" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O93" s="6"/>
       <c r="P93" s="6"/>
     </row>
     <row r="94" spans="1:16" customHeight="1" ht="65">
       <c r="A94" s="6" t="s">
-        <v>380</v>
+        <v>385</v>
       </c>
       <c r="B94" s="6">
         <v>0</v>
       </c>
       <c r="C94" s="6">
         <v>0</v>
       </c>
       <c r="D94" s="6">
         <v>0</v>
       </c>
       <c r="E94" s="6" t="s">
-        <v>381</v>
+        <v>386</v>
       </c>
       <c r="F94" s="9" t="s">
-        <v>59</v>
+        <v>365</v>
       </c>
       <c r="G94" s="10" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="H94" s="6" t="s">
-        <v>71</v>
+        <v>77</v>
       </c>
       <c r="I94" s="6">
-        <v>155</v>
+        <v>1580</v>
       </c>
       <c r="J94" s="10" t="s">
-        <v>382</v>
+        <v>387</v>
       </c>
       <c r="K94" s="6" t="s">
-        <v>162</v>
+        <v>367</v>
       </c>
       <c r="L94" s="10" t="s">
-        <v>248</v>
+        <v>365</v>
       </c>
       <c r="M94" s="6" t="s">
-        <v>383</v>
+        <v>388</v>
       </c>
       <c r="N94" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="O94" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O94" s="6"/>
       <c r="P94" s="6"/>
     </row>
-    <row r="95" spans="1:16" customHeight="1" ht="65">
+    <row r="95" spans="1:16">
       <c r="A95" s="6" t="s">
-        <v>384</v>
+        <v>389</v>
       </c>
       <c r="B95" s="6">
         <v>0</v>
       </c>
       <c r="C95" s="6">
         <v>0</v>
       </c>
       <c r="D95" s="6">
         <v>0</v>
       </c>
       <c r="E95" s="6" t="s">
-        <v>385</v>
+        <v>390</v>
       </c>
       <c r="F95" s="9" t="s">
-        <v>76</v>
+        <v>46</v>
       </c>
       <c r="G95" s="10" t="s">
-        <v>136</v>
+        <v>61</v>
       </c>
       <c r="H95" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I95" s="6">
-        <v>10</v>
+        <v>88.9</v>
       </c>
       <c r="J95" s="10" t="s">
-        <v>386</v>
+        <v>391</v>
       </c>
       <c r="K95" s="6" t="s">
-        <v>387</v>
+        <v>62</v>
       </c>
       <c r="L95" s="10" t="s">
-        <v>76</v>
+        <v>50</v>
       </c>
       <c r="M95" s="6" t="s">
-        <v>388</v>
+        <v>392</v>
       </c>
       <c r="N95" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O95" s="6">
-        <v>20191.28</v>
+        <v>315000.05</v>
       </c>
       <c r="P95" s="6"/>
     </row>
     <row r="96" spans="1:16" customHeight="1" ht="65">
       <c r="A96" s="6" t="s">
-        <v>389</v>
+        <v>393</v>
       </c>
       <c r="B96" s="6">
         <v>0</v>
       </c>
       <c r="C96" s="6">
         <v>0</v>
       </c>
       <c r="D96" s="6">
         <v>0</v>
       </c>
       <c r="E96" s="6" t="s">
-        <v>390</v>
+        <v>394</v>
       </c>
       <c r="F96" s="9" t="s">
-        <v>22</v>
+        <v>46</v>
       </c>
       <c r="G96" s="10" t="s">
-        <v>187</v>
+        <v>40</v>
       </c>
       <c r="H96" s="6" t="s">
-        <v>24</v>
+        <v>77</v>
       </c>
       <c r="I96" s="6">
-        <v>44</v>
+        <v>75</v>
       </c>
       <c r="J96" s="10" t="s">
-        <v>391</v>
+        <v>395</v>
       </c>
       <c r="K96" s="6" t="s">
-        <v>63</v>
+        <v>79</v>
       </c>
       <c r="L96" s="10" t="s">
-        <v>27</v>
+        <v>50</v>
       </c>
       <c r="M96" s="6" t="s">
-        <v>392</v>
+        <v>396</v>
       </c>
       <c r="N96" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="O96" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O96" s="6"/>
       <c r="P96" s="6"/>
     </row>
-    <row r="97" spans="1:16" customHeight="1" ht="65">
+    <row r="97" spans="1:16">
       <c r="A97" s="6" t="s">
-        <v>393</v>
+        <v>397</v>
       </c>
       <c r="B97" s="6">
         <v>0</v>
       </c>
       <c r="C97" s="6">
         <v>0</v>
       </c>
       <c r="D97" s="6">
         <v>0</v>
       </c>
       <c r="E97" s="6" t="s">
-        <v>394</v>
+        <v>398</v>
       </c>
       <c r="F97" s="9" t="s">
-        <v>76</v>
+        <v>95</v>
       </c>
       <c r="G97" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H97" s="6" t="s">
-        <v>61</v>
+        <v>24</v>
       </c>
       <c r="I97" s="6">
-        <v>22.5</v>
+        <v>19</v>
       </c>
       <c r="J97" s="10" t="s">
-        <v>395</v>
+        <v>399</v>
       </c>
       <c r="K97" s="6" t="s">
-        <v>96</v>
+        <v>115</v>
       </c>
       <c r="L97" s="10" t="s">
-        <v>76</v>
+        <v>95</v>
       </c>
       <c r="M97" s="6" t="s">
-        <v>396</v>
+        <v>400</v>
       </c>
       <c r="N97" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="O97" s="6"/>
+      <c r="O97" s="6">
+        <v>35629.11</v>
+      </c>
       <c r="P97" s="6"/>
     </row>
     <row r="98" spans="1:16" customHeight="1" ht="65">
       <c r="A98" s="6" t="s">
-        <v>397</v>
+        <v>401</v>
       </c>
       <c r="B98" s="6">
         <v>0</v>
       </c>
       <c r="C98" s="6">
         <v>0</v>
       </c>
       <c r="D98" s="6">
         <v>0</v>
       </c>
       <c r="E98" s="6" t="s">
-        <v>398</v>
+        <v>402</v>
       </c>
       <c r="F98" s="9" t="s">
-        <v>94</v>
+        <v>46</v>
       </c>
       <c r="G98" s="10" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="H98" s="6" t="s">
-        <v>61</v>
+        <v>24</v>
       </c>
       <c r="I98" s="6">
-        <v>27</v>
+        <v>710</v>
       </c>
       <c r="J98" s="10" t="s">
-        <v>399</v>
+        <v>403</v>
       </c>
       <c r="K98" s="6" t="s">
-        <v>96</v>
+        <v>26</v>
       </c>
       <c r="L98" s="10" t="s">
-        <v>94</v>
+        <v>50</v>
       </c>
       <c r="M98" s="6" t="s">
-        <v>400</v>
+        <v>404</v>
       </c>
       <c r="N98" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="O98" s="6"/>
+      <c r="O98" s="6">
+        <v>3456597.56</v>
+      </c>
       <c r="P98" s="6"/>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" s="6" t="s">
-        <v>401</v>
+        <v>405</v>
       </c>
       <c r="B99" s="6">
         <v>0</v>
       </c>
       <c r="C99" s="6">
         <v>0</v>
       </c>
       <c r="D99" s="6">
         <v>0</v>
       </c>
       <c r="E99" s="6" t="s">
-        <v>402</v>
+        <v>406</v>
       </c>
       <c r="F99" s="9" t="s">
-        <v>59</v>
+        <v>22</v>
       </c>
       <c r="G99" s="10" t="s">
         <v>33</v>
       </c>
       <c r="H99" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I99" s="6">
-        <v>1025</v>
-[...3 lines deleted...]
-      </c>
+        <v>180</v>
+      </c>
+      <c r="J99" s="10"/>
       <c r="K99" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L99" s="10" t="s">
-        <v>64</v>
+        <v>27</v>
       </c>
       <c r="M99" s="6" t="s">
-        <v>404</v>
+        <v>407</v>
       </c>
       <c r="N99" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O99" s="6">
-        <v>4387385.23</v>
+        <v>1288698.25</v>
       </c>
       <c r="P99" s="6"/>
     </row>
-    <row r="100" spans="1:16" customHeight="1" ht="65">
+    <row r="100" spans="1:16">
       <c r="A100" s="6" t="s">
-        <v>405</v>
+        <v>408</v>
       </c>
       <c r="B100" s="6">
         <v>0</v>
       </c>
       <c r="C100" s="6">
         <v>0</v>
       </c>
       <c r="D100" s="6">
         <v>0</v>
       </c>
       <c r="E100" s="6" t="s">
-        <v>406</v>
+        <v>409</v>
       </c>
       <c r="F100" s="9" t="s">
-        <v>407</v>
+        <v>22</v>
       </c>
       <c r="G100" s="10" t="s">
-        <v>136</v>
+        <v>33</v>
       </c>
       <c r="H100" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I100" s="6">
-        <v>30</v>
+        <v>460</v>
       </c>
       <c r="J100" s="10" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="K100" s="6" t="s">
-        <v>387</v>
+        <v>26</v>
       </c>
       <c r="L100" s="10" t="s">
-        <v>407</v>
+        <v>27</v>
       </c>
       <c r="M100" s="6" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="N100" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O100" s="6">
-        <v>45287.8</v>
+        <v>1858952.87</v>
       </c>
       <c r="P100" s="6"/>
     </row>
-    <row r="101" spans="1:16" customHeight="1" ht="65">
+    <row r="101" spans="1:16">
       <c r="A101" s="6" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="B101" s="6">
         <v>0</v>
       </c>
       <c r="C101" s="6">
         <v>0</v>
       </c>
       <c r="D101" s="6">
         <v>0</v>
       </c>
       <c r="E101" s="6" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="F101" s="9" t="s">
-        <v>407</v>
+        <v>22</v>
       </c>
       <c r="G101" s="10" t="s">
-        <v>136</v>
+        <v>33</v>
       </c>
       <c r="H101" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I101" s="6">
-        <v>20.4</v>
-[...3 lines deleted...]
-      </c>
+        <v>187</v>
+      </c>
+      <c r="J101" s="10"/>
       <c r="K101" s="6" t="s">
-        <v>387</v>
+        <v>26</v>
       </c>
       <c r="L101" s="10" t="s">
-        <v>407</v>
+        <v>27</v>
       </c>
       <c r="M101" s="6" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="N101" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O101" s="6">
-        <v>28518.74</v>
+        <v>1303902.76</v>
       </c>
       <c r="P101" s="6"/>
     </row>
-    <row r="102" spans="1:16" customHeight="1" ht="65">
+    <row r="102" spans="1:16">
       <c r="A102" s="6" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="B102" s="6">
         <v>0</v>
       </c>
       <c r="C102" s="6">
         <v>0</v>
       </c>
       <c r="D102" s="6">
         <v>0</v>
       </c>
       <c r="E102" s="6" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="F102" s="9" t="s">
-        <v>76</v>
+        <v>71</v>
       </c>
       <c r="G102" s="10" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="H102" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I102" s="6">
-        <v>29</v>
-[...3 lines deleted...]
-      </c>
+        <v>715</v>
+      </c>
+      <c r="J102" s="10"/>
       <c r="K102" s="6" t="s">
-        <v>387</v>
+        <v>67</v>
       </c>
       <c r="L102" s="10" t="s">
-        <v>76</v>
+        <v>35</v>
       </c>
       <c r="M102" s="6" t="s">
         <v>417</v>
       </c>
       <c r="N102" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O102" s="6">
-        <v>40382.55</v>
+        <v>2777759.5</v>
       </c>
       <c r="P102" s="6"/>
     </row>
-    <row r="103" spans="1:16" customHeight="1" ht="65">
+    <row r="103" spans="1:16">
       <c r="A103" s="6" t="s">
         <v>418</v>
       </c>
       <c r="B103" s="6">
         <v>0</v>
       </c>
       <c r="C103" s="6">
         <v>0</v>
       </c>
       <c r="D103" s="6">
         <v>0</v>
       </c>
       <c r="E103" s="6" t="s">
         <v>419</v>
       </c>
       <c r="F103" s="9" t="s">
-        <v>88</v>
+        <v>139</v>
       </c>
       <c r="G103" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H103" s="6" t="s">
-        <v>61</v>
+        <v>24</v>
       </c>
       <c r="I103" s="6">
-        <v>125</v>
-[...3 lines deleted...]
-      </c>
+        <v>350</v>
+      </c>
+      <c r="J103" s="10"/>
       <c r="K103" s="6" t="s">
         <v>41</v>
       </c>
       <c r="L103" s="10" t="s">
+        <v>375</v>
+      </c>
+      <c r="M103" s="6" t="s">
+        <v>420</v>
+      </c>
+      <c r="N103" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="O103" s="6">
+        <v>2974948.73</v>
+      </c>
+      <c r="P103" s="6"/>
+    </row>
+    <row r="104" spans="1:16" customHeight="1" ht="65">
+      <c r="A104" s="6" t="s">
+        <v>421</v>
+      </c>
+      <c r="B104" s="6">
+        <v>0</v>
+      </c>
+      <c r="C104" s="6">
+        <v>0</v>
+      </c>
+      <c r="D104" s="6">
+        <v>0</v>
+      </c>
+      <c r="E104" s="6" t="s">
+        <v>422</v>
+      </c>
+      <c r="F104" s="9" t="s">
+        <v>46</v>
+      </c>
+      <c r="G104" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="H104" s="6" t="s">
         <v>90</v>
       </c>
-      <c r="M103" s="6" t="s">
-[...21 lines deleted...]
-      <c r="E104" s="6" t="s">
+      <c r="I104" s="6">
+        <v>155</v>
+      </c>
+      <c r="J104" s="10" t="s">
         <v>423</v>
       </c>
-      <c r="F104" s="9" t="s">
-[...11 lines deleted...]
-      <c r="J104" s="10"/>
       <c r="K104" s="6" t="s">
-        <v>41</v>
+        <v>181</v>
       </c>
       <c r="L104" s="10" t="s">
-        <v>90</v>
+        <v>282</v>
       </c>
       <c r="M104" s="6" t="s">
         <v>424</v>
       </c>
       <c r="N104" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O104" s="6">
-        <v>692819.9</v>
+        <v>669881.18</v>
       </c>
       <c r="P104" s="6"/>
     </row>
     <row r="105" spans="1:16" customHeight="1" ht="65">
       <c r="A105" s="6" t="s">
         <v>425</v>
       </c>
       <c r="B105" s="6">
         <v>0</v>
       </c>
       <c r="C105" s="6">
         <v>0</v>
       </c>
       <c r="D105" s="6">
         <v>0</v>
       </c>
       <c r="E105" s="6" t="s">
         <v>426</v>
       </c>
       <c r="F105" s="9" t="s">
-        <v>231</v>
+        <v>95</v>
       </c>
       <c r="G105" s="10" t="s">
-        <v>40</v>
+        <v>155</v>
       </c>
       <c r="H105" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I105" s="6">
-        <v>175</v>
+        <v>10</v>
       </c>
       <c r="J105" s="10" t="s">
         <v>427</v>
       </c>
       <c r="K105" s="6" t="s">
-        <v>41</v>
+        <v>428</v>
       </c>
       <c r="L105" s="10" t="s">
-        <v>231</v>
+        <v>95</v>
       </c>
       <c r="M105" s="6" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="N105" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O105" s="6">
-        <v>708504.65</v>
+        <v>20191.28</v>
       </c>
       <c r="P105" s="6"/>
     </row>
     <row r="106" spans="1:16" customHeight="1" ht="65">
       <c r="A106" s="6" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="B106" s="6">
         <v>0</v>
       </c>
       <c r="C106" s="6">
         <v>0</v>
       </c>
       <c r="D106" s="6">
         <v>0</v>
       </c>
       <c r="E106" s="6" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="F106" s="9" t="s">
-        <v>407</v>
+        <v>22</v>
       </c>
       <c r="G106" s="10" t="s">
-        <v>136</v>
+        <v>214</v>
       </c>
       <c r="H106" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I106" s="6">
-        <v>5.8</v>
+        <v>44</v>
       </c>
       <c r="J106" s="10" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="K106" s="6" t="s">
-        <v>387</v>
+        <v>79</v>
       </c>
       <c r="L106" s="10" t="s">
-        <v>432</v>
+        <v>27</v>
       </c>
       <c r="M106" s="6" t="s">
         <v>433</v>
       </c>
       <c r="N106" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O106" s="6">
-        <v>17225.34</v>
+        <v>210840.14</v>
       </c>
       <c r="P106" s="6"/>
     </row>
     <row r="107" spans="1:16" customHeight="1" ht="65">
       <c r="A107" s="6" t="s">
         <v>434</v>
       </c>
       <c r="B107" s="6">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="C107" s="6">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D107" s="6">
         <v>0</v>
       </c>
       <c r="E107" s="6" t="s">
         <v>435</v>
       </c>
       <c r="F107" s="9" t="s">
-        <v>76</v>
+        <v>95</v>
       </c>
       <c r="G107" s="10" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="H107" s="6" t="s">
-        <v>71</v>
+        <v>77</v>
       </c>
       <c r="I107" s="6">
-        <v>12.8</v>
+        <v>22.5</v>
       </c>
       <c r="J107" s="10" t="s">
         <v>436</v>
       </c>
       <c r="K107" s="6" t="s">
-        <v>387</v>
+        <v>115</v>
       </c>
       <c r="L107" s="10" t="s">
-        <v>76</v>
+        <v>95</v>
       </c>
       <c r="M107" s="6" t="s">
         <v>437</v>
       </c>
       <c r="N107" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="O107" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O107" s="6"/>
       <c r="P107" s="6"/>
     </row>
     <row r="108" spans="1:16" customHeight="1" ht="65">
       <c r="A108" s="6" t="s">
         <v>438</v>
       </c>
       <c r="B108" s="6">
         <v>0</v>
       </c>
       <c r="C108" s="6">
         <v>0</v>
       </c>
       <c r="D108" s="6">
         <v>0</v>
       </c>
       <c r="E108" s="6" t="s">
         <v>439</v>
       </c>
       <c r="F108" s="9" t="s">
-        <v>76</v>
+        <v>113</v>
       </c>
       <c r="G108" s="10" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="H108" s="6" t="s">
-        <v>71</v>
+        <v>77</v>
       </c>
       <c r="I108" s="6">
-        <v>24.5</v>
+        <v>27</v>
       </c>
       <c r="J108" s="10" t="s">
         <v>440</v>
       </c>
       <c r="K108" s="6" t="s">
-        <v>387</v>
+        <v>115</v>
       </c>
       <c r="L108" s="10" t="s">
-        <v>76</v>
+        <v>113</v>
       </c>
       <c r="M108" s="6" t="s">
         <v>441</v>
       </c>
       <c r="N108" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="O108" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O108" s="6"/>
       <c r="P108" s="6"/>
     </row>
-    <row r="109" spans="1:16" customHeight="1" ht="65">
+    <row r="109" spans="1:16">
       <c r="A109" s="6" t="s">
         <v>442</v>
       </c>
       <c r="B109" s="6">
         <v>0</v>
       </c>
       <c r="C109" s="6">
         <v>0</v>
       </c>
       <c r="D109" s="6">
         <v>0</v>
       </c>
       <c r="E109" s="6" t="s">
         <v>443</v>
       </c>
       <c r="F109" s="9" t="s">
-        <v>76</v>
+        <v>46</v>
       </c>
       <c r="G109" s="10" t="s">
-        <v>136</v>
+        <v>33</v>
       </c>
       <c r="H109" s="6" t="s">
-        <v>71</v>
+        <v>24</v>
       </c>
       <c r="I109" s="6">
-        <v>17.9</v>
+        <v>1025</v>
       </c>
       <c r="J109" s="10" t="s">
         <v>444</v>
       </c>
       <c r="K109" s="6" t="s">
-        <v>387</v>
+        <v>26</v>
       </c>
       <c r="L109" s="10" t="s">
-        <v>76</v>
+        <v>50</v>
       </c>
       <c r="M109" s="6" t="s">
         <v>445</v>
       </c>
       <c r="N109" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O109" s="6">
-        <v>25210.57</v>
+        <v>4778340.35</v>
       </c>
       <c r="P109" s="6"/>
     </row>
     <row r="110" spans="1:16" customHeight="1" ht="65">
       <c r="A110" s="6" t="s">
         <v>446</v>
       </c>
       <c r="B110" s="6">
         <v>0</v>
       </c>
       <c r="C110" s="6">
         <v>0</v>
       </c>
       <c r="D110" s="6">
         <v>0</v>
       </c>
       <c r="E110" s="6" t="s">
         <v>447</v>
       </c>
       <c r="F110" s="9" t="s">
-        <v>59</v>
+        <v>448</v>
       </c>
       <c r="G110" s="10" t="s">
-        <v>23</v>
+        <v>155</v>
       </c>
       <c r="H110" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I110" s="6">
-        <v>150</v>
+        <v>30</v>
       </c>
       <c r="J110" s="10" t="s">
+        <v>449</v>
+      </c>
+      <c r="K110" s="6" t="s">
+        <v>428</v>
+      </c>
+      <c r="L110" s="10" t="s">
         <v>448</v>
       </c>
-      <c r="K110" s="6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="M110" s="6" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="N110" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O110" s="6">
-        <v>576986.7</v>
+        <v>45287.8</v>
       </c>
       <c r="P110" s="6"/>
     </row>
     <row r="111" spans="1:16" customHeight="1" ht="65">
       <c r="A111" s="6" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="B111" s="6">
         <v>0</v>
       </c>
       <c r="C111" s="6">
         <v>0</v>
       </c>
       <c r="D111" s="6">
         <v>0</v>
       </c>
       <c r="E111" s="6" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="F111" s="9" t="s">
-        <v>22</v>
+        <v>448</v>
       </c>
       <c r="G111" s="10" t="s">
-        <v>23</v>
+        <v>155</v>
       </c>
       <c r="H111" s="6" t="s">
-        <v>71</v>
+        <v>24</v>
       </c>
       <c r="I111" s="6">
-        <v>210</v>
+        <v>20.4</v>
       </c>
       <c r="J111" s="10" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="K111" s="6" t="s">
-        <v>162</v>
+        <v>428</v>
       </c>
       <c r="L111" s="10" t="s">
-        <v>27</v>
+        <v>448</v>
       </c>
       <c r="M111" s="6" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="N111" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O111" s="6">
-        <v>609209.66</v>
+        <v>28518.74</v>
       </c>
       <c r="P111" s="6"/>
     </row>
     <row r="112" spans="1:16" customHeight="1" ht="65">
       <c r="A112" s="6" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="B112" s="6">
         <v>0</v>
       </c>
       <c r="C112" s="6">
         <v>0</v>
       </c>
       <c r="D112" s="6">
         <v>0</v>
       </c>
       <c r="E112" s="6" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F112" s="9" t="s">
-        <v>252</v>
+        <v>95</v>
       </c>
       <c r="G112" s="10" t="s">
-        <v>40</v>
+        <v>155</v>
       </c>
       <c r="H112" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I112" s="6">
-        <v>90</v>
+        <v>29</v>
       </c>
       <c r="J112" s="10" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="K112" s="6" t="s">
-        <v>254</v>
+        <v>428</v>
       </c>
       <c r="L112" s="10" t="s">
-        <v>252</v>
+        <v>95</v>
       </c>
       <c r="M112" s="6" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="N112" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O112" s="6">
-        <v>451659.29</v>
+        <v>40382.55</v>
       </c>
       <c r="P112" s="6"/>
     </row>
     <row r="113" spans="1:16" customHeight="1" ht="65">
       <c r="A113" s="6" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="B113" s="6">
         <v>0</v>
       </c>
       <c r="C113" s="6">
         <v>0</v>
       </c>
       <c r="D113" s="6">
         <v>0</v>
       </c>
       <c r="E113" s="6" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F113" s="9" t="s">
-        <v>252</v>
+        <v>107</v>
       </c>
       <c r="G113" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H113" s="6" t="s">
-        <v>24</v>
+        <v>77</v>
       </c>
       <c r="I113" s="6">
-        <v>5</v>
+        <v>125</v>
       </c>
       <c r="J113" s="10" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="K113" s="6" t="s">
-        <v>254</v>
+        <v>41</v>
       </c>
       <c r="L113" s="10" t="s">
-        <v>252</v>
+        <v>109</v>
       </c>
       <c r="M113" s="6" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="N113" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="O113" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O113" s="6"/>
       <c r="P113" s="6"/>
     </row>
-    <row r="114" spans="1:16" customHeight="1" ht="65">
+    <row r="114" spans="1:16">
       <c r="A114" s="6" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="B114" s="6">
         <v>0</v>
       </c>
       <c r="C114" s="6">
         <v>0</v>
       </c>
       <c r="D114" s="6">
         <v>0</v>
       </c>
       <c r="E114" s="6" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="F114" s="9" t="s">
-        <v>252</v>
+        <v>107</v>
       </c>
       <c r="G114" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H114" s="6" t="s">
-        <v>61</v>
+        <v>24</v>
       </c>
       <c r="I114" s="6">
-        <v>9</v>
-[...3 lines deleted...]
-      </c>
+        <v>180</v>
+      </c>
+      <c r="J114" s="10"/>
       <c r="K114" s="6" t="s">
-        <v>254</v>
+        <v>41</v>
       </c>
       <c r="L114" s="10" t="s">
-        <v>252</v>
+        <v>109</v>
       </c>
       <c r="M114" s="6" t="s">
         <v>465</v>
       </c>
       <c r="N114" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="O114" s="6"/>
+      <c r="O114" s="6">
+        <v>754556.33</v>
+      </c>
       <c r="P114" s="6"/>
     </row>
-    <row r="115" spans="1:16" customHeight="1" ht="65">
+    <row r="115" spans="1:16">
       <c r="A115" s="6" t="s">
         <v>466</v>
       </c>
       <c r="B115" s="6">
         <v>0</v>
       </c>
       <c r="C115" s="6">
         <v>0</v>
       </c>
       <c r="D115" s="6">
         <v>0</v>
       </c>
-      <c r="E115" s="6" t="s">
-        <v>467</v>
+      <c r="E115" s="6">
+        <v>738296</v>
       </c>
       <c r="F115" s="9" t="s">
-        <v>252</v>
+        <v>46</v>
       </c>
       <c r="G115" s="10" t="s">
-        <v>40</v>
+        <v>47</v>
       </c>
       <c r="H115" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I115" s="6">
-        <v>80</v>
-[...1 lines deleted...]
-      <c r="J115" s="10" t="s">
+        <v>93</v>
+      </c>
+      <c r="J115" s="10"/>
+      <c r="K115" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="L115" s="10" t="s">
+        <v>50</v>
+      </c>
+      <c r="M115" s="6" t="s">
+        <v>467</v>
+      </c>
+      <c r="N115" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="O115" s="6">
+        <v>264899.93</v>
+      </c>
+      <c r="P115" s="6"/>
+    </row>
+    <row r="116" spans="1:16" customHeight="1" ht="65">
+      <c r="A116" s="6" t="s">
         <v>468</v>
       </c>
-      <c r="K115" s="6" t="s">
-[...5 lines deleted...]
-      <c r="M115" s="6" t="s">
+      <c r="B116" s="6">
+        <v>0</v>
+      </c>
+      <c r="C116" s="6">
+        <v>0</v>
+      </c>
+      <c r="D116" s="6">
+        <v>0</v>
+      </c>
+      <c r="E116" s="6" t="s">
         <v>469</v>
       </c>
-      <c r="N115" s="6" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="F116" s="9" t="s">
-        <v>120</v>
+        <v>261</v>
       </c>
       <c r="G116" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H116" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I116" s="6">
-        <v>350</v>
-[...1 lines deleted...]
-      <c r="J116" s="10"/>
+        <v>175</v>
+      </c>
+      <c r="J116" s="10" t="s">
+        <v>470</v>
+      </c>
       <c r="K116" s="6" t="s">
         <v>41</v>
       </c>
       <c r="L116" s="10" t="s">
-        <v>338</v>
+        <v>261</v>
       </c>
       <c r="M116" s="6" t="s">
+        <v>471</v>
+      </c>
+      <c r="N116" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="O116" s="6">
+        <v>771638.73</v>
+      </c>
+      <c r="P116" s="6"/>
+    </row>
+    <row r="117" spans="1:16" customHeight="1" ht="65">
+      <c r="A117" s="6" t="s">
         <v>472</v>
       </c>
-      <c r="N116" s="6" t="s">
-[...8 lines deleted...]
-      <c r="A117" s="6" t="s">
+      <c r="B117" s="6">
+        <v>0</v>
+      </c>
+      <c r="C117" s="6">
+        <v>0</v>
+      </c>
+      <c r="D117" s="6">
+        <v>0</v>
+      </c>
+      <c r="E117" s="6" t="s">
         <v>473</v>
       </c>
-      <c r="B117" s="6">
-[...10 lines deleted...]
-      </c>
       <c r="F117" s="9" t="s">
-        <v>22</v>
+        <v>448</v>
       </c>
       <c r="G117" s="10" t="s">
-        <v>33</v>
+        <v>155</v>
       </c>
       <c r="H117" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I117" s="6">
-        <v>260</v>
-[...1 lines deleted...]
-      <c r="J117" s="10"/>
+        <v>5.8</v>
+      </c>
+      <c r="J117" s="10" t="s">
+        <v>474</v>
+      </c>
       <c r="K117" s="6" t="s">
-        <v>26</v>
+        <v>428</v>
       </c>
       <c r="L117" s="10" t="s">
-        <v>27</v>
+        <v>475</v>
       </c>
       <c r="M117" s="6" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="N117" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O117" s="6">
-        <v>1701458.46</v>
+        <v>17225.34</v>
       </c>
       <c r="P117" s="6"/>
     </row>
-    <row r="118" spans="1:16">
+    <row r="118" spans="1:16" customHeight="1" ht="65">
       <c r="A118" s="6" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="B118" s="6">
         <v>0</v>
       </c>
       <c r="C118" s="6">
         <v>0</v>
       </c>
       <c r="D118" s="6">
         <v>0</v>
       </c>
       <c r="E118" s="6" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F118" s="9" t="s">
-        <v>54</v>
+        <v>95</v>
       </c>
       <c r="G118" s="10" t="s">
-        <v>33</v>
+        <v>155</v>
       </c>
       <c r="H118" s="6" t="s">
-        <v>24</v>
+        <v>90</v>
       </c>
       <c r="I118" s="6">
-        <v>2060</v>
-[...1 lines deleted...]
-      <c r="J118" s="10"/>
+        <v>12.8</v>
+      </c>
+      <c r="J118" s="10" t="s">
+        <v>479</v>
+      </c>
       <c r="K118" s="6" t="s">
-        <v>26</v>
+        <v>428</v>
       </c>
       <c r="L118" s="10" t="s">
-        <v>35</v>
+        <v>95</v>
       </c>
       <c r="M118" s="6" t="s">
-        <v>478</v>
+        <v>480</v>
       </c>
       <c r="N118" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O118" s="6">
-        <v>7645489.77</v>
+        <v>20647.59</v>
       </c>
       <c r="P118" s="6"/>
     </row>
     <row r="119" spans="1:16" customHeight="1" ht="65">
       <c r="A119" s="6" t="s">
-        <v>479</v>
+        <v>481</v>
       </c>
       <c r="B119" s="6">
         <v>0</v>
       </c>
       <c r="C119" s="6">
         <v>0</v>
       </c>
       <c r="D119" s="6">
         <v>0</v>
       </c>
       <c r="E119" s="6" t="s">
-        <v>480</v>
+        <v>482</v>
       </c>
       <c r="F119" s="9" t="s">
-        <v>252</v>
+        <v>95</v>
       </c>
       <c r="G119" s="10" t="s">
-        <v>40</v>
+        <v>155</v>
       </c>
       <c r="H119" s="6" t="s">
-        <v>24</v>
+        <v>90</v>
       </c>
       <c r="I119" s="6">
-        <v>57</v>
+        <v>24.5</v>
       </c>
       <c r="J119" s="10" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
       <c r="K119" s="6" t="s">
-        <v>254</v>
+        <v>428</v>
       </c>
       <c r="L119" s="10" t="s">
-        <v>252</v>
+        <v>95</v>
       </c>
       <c r="M119" s="6" t="s">
-        <v>482</v>
+        <v>484</v>
       </c>
       <c r="N119" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O119" s="6">
-        <v>273404.46</v>
+        <v>25438.75</v>
       </c>
       <c r="P119" s="6"/>
     </row>
     <row r="120" spans="1:16" customHeight="1" ht="65">
       <c r="A120" s="6" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
       <c r="B120" s="6">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="C120" s="6">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D120" s="6">
         <v>0</v>
       </c>
       <c r="E120" s="6" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
       <c r="F120" s="9" t="s">
-        <v>252</v>
+        <v>95</v>
       </c>
       <c r="G120" s="10" t="s">
-        <v>40</v>
+        <v>155</v>
       </c>
       <c r="H120" s="6" t="s">
-        <v>61</v>
+        <v>90</v>
       </c>
       <c r="I120" s="6">
-        <v>34</v>
+        <v>17.9</v>
       </c>
       <c r="J120" s="10" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="K120" s="6" t="s">
-        <v>254</v>
+        <v>428</v>
       </c>
       <c r="L120" s="10" t="s">
-        <v>252</v>
+        <v>95</v>
       </c>
       <c r="M120" s="6" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="N120" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="O120" s="6"/>
+      <c r="O120" s="6">
+        <v>25210.57</v>
+      </c>
       <c r="P120" s="6"/>
     </row>
     <row r="121" spans="1:16" customHeight="1" ht="65">
       <c r="A121" s="6" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
       <c r="B121" s="6">
         <v>0</v>
       </c>
       <c r="C121" s="6">
         <v>0</v>
       </c>
       <c r="D121" s="6">
         <v>0</v>
       </c>
       <c r="E121" s="6" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="F121" s="9" t="s">
-        <v>328</v>
+        <v>46</v>
       </c>
       <c r="G121" s="10" t="s">
-        <v>40</v>
+        <v>23</v>
       </c>
       <c r="H121" s="6" t="s">
-        <v>61</v>
+        <v>24</v>
       </c>
       <c r="I121" s="6">
-        <v>900</v>
+        <v>150</v>
       </c>
       <c r="J121" s="10" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="K121" s="6" t="s">
-        <v>330</v>
+        <v>181</v>
       </c>
       <c r="L121" s="10" t="s">
-        <v>328</v>
+        <v>282</v>
       </c>
       <c r="M121" s="6" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
       <c r="N121" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="O121" s="6"/>
+      <c r="O121" s="6">
+        <v>628401.36</v>
+      </c>
       <c r="P121" s="6"/>
     </row>
-    <row r="122" spans="1:16">
+    <row r="122" spans="1:16" customHeight="1" ht="65">
       <c r="A122" s="6" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="B122" s="6">
         <v>0</v>
       </c>
       <c r="C122" s="6">
         <v>0</v>
       </c>
       <c r="D122" s="6">
         <v>0</v>
       </c>
       <c r="E122" s="6" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F122" s="9" t="s">
-        <v>39</v>
+        <v>22</v>
       </c>
       <c r="G122" s="10" t="s">
-        <v>40</v>
+        <v>23</v>
       </c>
       <c r="H122" s="6" t="s">
-        <v>24</v>
+        <v>90</v>
       </c>
       <c r="I122" s="6">
-        <v>369</v>
-[...1 lines deleted...]
-      <c r="J122" s="10"/>
+        <v>210</v>
+      </c>
+      <c r="J122" s="10" t="s">
+        <v>495</v>
+      </c>
       <c r="K122" s="6" t="s">
-        <v>41</v>
+        <v>181</v>
       </c>
       <c r="L122" s="10" t="s">
-        <v>42</v>
+        <v>27</v>
       </c>
       <c r="M122" s="6" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="N122" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O122" s="6">
-        <v>1303480.55</v>
+        <v>663495.67</v>
       </c>
       <c r="P122" s="6"/>
     </row>
     <row r="123" spans="1:16" customHeight="1" ht="65">
       <c r="A123" s="6" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
       <c r="B123" s="6">
         <v>0</v>
       </c>
       <c r="C123" s="6">
         <v>0</v>
       </c>
       <c r="D123" s="6">
         <v>0</v>
       </c>
       <c r="E123" s="6" t="s">
-        <v>495</v>
+        <v>498</v>
       </c>
       <c r="F123" s="9" t="s">
-        <v>76</v>
+        <v>286</v>
       </c>
       <c r="G123" s="10" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="H123" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I123" s="6">
-        <v>44.4</v>
+        <v>90</v>
       </c>
       <c r="J123" s="10" t="s">
-        <v>496</v>
+        <v>499</v>
       </c>
       <c r="K123" s="6" t="s">
-        <v>387</v>
+        <v>288</v>
       </c>
       <c r="L123" s="10" t="s">
-        <v>76</v>
+        <v>286</v>
       </c>
       <c r="M123" s="6" t="s">
-        <v>497</v>
+        <v>500</v>
       </c>
       <c r="N123" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O123" s="6">
-        <v>44261.08</v>
+        <v>491906.15</v>
       </c>
       <c r="P123" s="6"/>
     </row>
     <row r="124" spans="1:16" customHeight="1" ht="65">
       <c r="A124" s="6" t="s">
-        <v>498</v>
+        <v>501</v>
       </c>
       <c r="B124" s="6">
         <v>0</v>
       </c>
       <c r="C124" s="6">
         <v>0</v>
       </c>
       <c r="D124" s="6">
         <v>0</v>
       </c>
       <c r="E124" s="6" t="s">
-        <v>499</v>
+        <v>502</v>
       </c>
       <c r="F124" s="9" t="s">
-        <v>59</v>
+        <v>286</v>
       </c>
       <c r="G124" s="10" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="H124" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I124" s="6">
-        <v>476</v>
+        <v>5</v>
       </c>
       <c r="J124" s="10" t="s">
-        <v>500</v>
+        <v>503</v>
       </c>
       <c r="K124" s="6" t="s">
-        <v>26</v>
+        <v>288</v>
       </c>
       <c r="L124" s="10" t="s">
-        <v>64</v>
+        <v>286</v>
       </c>
       <c r="M124" s="6" t="s">
-        <v>501</v>
+        <v>504</v>
       </c>
       <c r="N124" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O124" s="6">
-        <v>2202906.79</v>
+        <v>61127.57</v>
       </c>
       <c r="P124" s="6"/>
     </row>
     <row r="125" spans="1:16" customHeight="1" ht="65">
       <c r="A125" s="6" t="s">
-        <v>502</v>
+        <v>505</v>
       </c>
       <c r="B125" s="6">
         <v>0</v>
       </c>
       <c r="C125" s="6">
         <v>0</v>
       </c>
       <c r="D125" s="6">
         <v>0</v>
       </c>
       <c r="E125" s="6" t="s">
-        <v>503</v>
+        <v>506</v>
       </c>
       <c r="F125" s="9" t="s">
-        <v>252</v>
+        <v>286</v>
       </c>
       <c r="G125" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H125" s="6" t="s">
-        <v>24</v>
+        <v>77</v>
       </c>
       <c r="I125" s="6">
-        <v>75</v>
+        <v>9</v>
       </c>
       <c r="J125" s="10" t="s">
-        <v>504</v>
+        <v>507</v>
       </c>
       <c r="K125" s="6" t="s">
-        <v>254</v>
+        <v>288</v>
       </c>
       <c r="L125" s="10" t="s">
-        <v>252</v>
+        <v>286</v>
       </c>
       <c r="M125" s="6" t="s">
-        <v>505</v>
+        <v>508</v>
       </c>
       <c r="N125" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="O125" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O125" s="6"/>
       <c r="P125" s="6"/>
     </row>
     <row r="126" spans="1:16" customHeight="1" ht="65">
       <c r="A126" s="6" t="s">
-        <v>506</v>
+        <v>509</v>
       </c>
       <c r="B126" s="6">
         <v>0</v>
       </c>
       <c r="C126" s="6">
         <v>0</v>
       </c>
       <c r="D126" s="6">
         <v>0</v>
       </c>
       <c r="E126" s="6" t="s">
-        <v>507</v>
+        <v>510</v>
       </c>
       <c r="F126" s="9" t="s">
-        <v>252</v>
+        <v>286</v>
       </c>
       <c r="G126" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H126" s="6" t="s">
-        <v>71</v>
+        <v>24</v>
       </c>
       <c r="I126" s="6">
-        <v>56</v>
+        <v>80</v>
       </c>
       <c r="J126" s="10" t="s">
-        <v>508</v>
+        <v>511</v>
       </c>
       <c r="K126" s="6" t="s">
-        <v>254</v>
+        <v>288</v>
       </c>
       <c r="L126" s="10" t="s">
-        <v>252</v>
+        <v>286</v>
       </c>
       <c r="M126" s="6" t="s">
-        <v>509</v>
+        <v>512</v>
       </c>
       <c r="N126" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O126" s="6">
-        <v>191624.79</v>
+        <v>451898.66</v>
       </c>
       <c r="P126" s="6"/>
     </row>
-    <row r="127" spans="1:16" customHeight="1" ht="65">
+    <row r="127" spans="1:16">
       <c r="A127" s="6" t="s">
-        <v>510</v>
+        <v>513</v>
       </c>
       <c r="B127" s="6">
         <v>0</v>
       </c>
       <c r="C127" s="6">
         <v>0</v>
       </c>
       <c r="D127" s="6">
         <v>0</v>
       </c>
       <c r="E127" s="6" t="s">
-        <v>511</v>
+        <v>514</v>
       </c>
       <c r="F127" s="9" t="s">
-        <v>94</v>
+        <v>139</v>
       </c>
       <c r="G127" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H127" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I127" s="6">
-        <v>4</v>
-[...3 lines deleted...]
-      </c>
+        <v>350</v>
+      </c>
+      <c r="J127" s="10"/>
       <c r="K127" s="6" t="s">
-        <v>96</v>
+        <v>41</v>
       </c>
       <c r="L127" s="10" t="s">
-        <v>94</v>
+        <v>375</v>
       </c>
       <c r="M127" s="6" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="N127" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O127" s="6">
-        <v>4541.43</v>
+        <v>2891489.66</v>
       </c>
       <c r="P127" s="6"/>
     </row>
-    <row r="128" spans="1:16" customHeight="1" ht="65">
+    <row r="128" spans="1:16">
       <c r="A128" s="6" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
       <c r="B128" s="6">
         <v>0</v>
       </c>
       <c r="C128" s="6">
         <v>0</v>
       </c>
       <c r="D128" s="6">
         <v>0</v>
       </c>
       <c r="E128" s="6" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="F128" s="9" t="s">
-        <v>76</v>
+        <v>22</v>
       </c>
       <c r="G128" s="10" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="H128" s="6" t="s">
-        <v>61</v>
+        <v>24</v>
       </c>
       <c r="I128" s="6">
-        <v>70</v>
-[...3 lines deleted...]
-      </c>
+        <v>260</v>
+      </c>
+      <c r="J128" s="10"/>
       <c r="K128" s="6" t="s">
-        <v>78</v>
+        <v>26</v>
       </c>
       <c r="L128" s="10" t="s">
-        <v>76</v>
+        <v>27</v>
       </c>
       <c r="M128" s="6" t="s">
-        <v>517</v>
+        <v>518</v>
       </c>
       <c r="N128" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="O128" s="6"/>
+      <c r="O128" s="6">
+        <v>1853073.58</v>
+      </c>
       <c r="P128" s="6"/>
     </row>
-    <row r="129" spans="1:16" customHeight="1" ht="65">
+    <row r="129" spans="1:16">
       <c r="A129" s="6" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
       <c r="B129" s="6">
         <v>0</v>
       </c>
       <c r="C129" s="6">
         <v>0</v>
       </c>
       <c r="D129" s="6">
         <v>0</v>
       </c>
       <c r="E129" s="6" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="F129" s="9" t="s">
-        <v>76</v>
+        <v>71</v>
       </c>
       <c r="G129" s="10" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="H129" s="6" t="s">
-        <v>61</v>
+        <v>24</v>
       </c>
       <c r="I129" s="6">
-        <v>45</v>
-[...3 lines deleted...]
-      </c>
+        <v>2060</v>
+      </c>
+      <c r="J129" s="10"/>
       <c r="K129" s="6" t="s">
-        <v>78</v>
+        <v>26</v>
       </c>
       <c r="L129" s="10" t="s">
-        <v>76</v>
+        <v>35</v>
       </c>
       <c r="M129" s="6" t="s">
         <v>521</v>
       </c>
       <c r="N129" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="O129" s="6"/>
+      <c r="O129" s="6">
+        <v>8326771.03</v>
+      </c>
       <c r="P129" s="6"/>
     </row>
     <row r="130" spans="1:16" customHeight="1" ht="65">
       <c r="A130" s="6" t="s">
         <v>522</v>
       </c>
       <c r="B130" s="6">
         <v>0</v>
       </c>
       <c r="C130" s="6">
         <v>0</v>
       </c>
       <c r="D130" s="6">
         <v>0</v>
       </c>
       <c r="E130" s="6" t="s">
         <v>523</v>
       </c>
       <c r="F130" s="9" t="s">
-        <v>76</v>
+        <v>286</v>
       </c>
       <c r="G130" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H130" s="6" t="s">
-        <v>61</v>
+        <v>24</v>
       </c>
       <c r="I130" s="6">
-        <v>18</v>
+        <v>57</v>
       </c>
       <c r="J130" s="10" t="s">
         <v>524</v>
       </c>
       <c r="K130" s="6" t="s">
-        <v>78</v>
+        <v>288</v>
       </c>
       <c r="L130" s="10" t="s">
-        <v>76</v>
+        <v>286</v>
       </c>
       <c r="M130" s="6" t="s">
         <v>525</v>
       </c>
       <c r="N130" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="O130" s="6"/>
+      <c r="O130" s="6">
+        <v>297767.24</v>
+      </c>
       <c r="P130" s="6"/>
     </row>
-    <row r="131" spans="1:16">
+    <row r="131" spans="1:16" customHeight="1" ht="65">
       <c r="A131" s="6" t="s">
         <v>526</v>
       </c>
       <c r="B131" s="6">
         <v>0</v>
       </c>
       <c r="C131" s="6">
         <v>0</v>
       </c>
       <c r="D131" s="6">
         <v>0</v>
       </c>
       <c r="E131" s="6" t="s">
         <v>527</v>
       </c>
       <c r="F131" s="9" t="s">
-        <v>22</v>
+        <v>286</v>
       </c>
       <c r="G131" s="10" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="H131" s="6" t="s">
-        <v>24</v>
+        <v>77</v>
       </c>
       <c r="I131" s="6">
-        <v>690</v>
-[...1 lines deleted...]
-      <c r="J131" s="10"/>
+        <v>34</v>
+      </c>
+      <c r="J131" s="10" t="s">
+        <v>528</v>
+      </c>
       <c r="K131" s="6" t="s">
-        <v>26</v>
+        <v>288</v>
       </c>
       <c r="L131" s="10" t="s">
-        <v>27</v>
+        <v>286</v>
       </c>
       <c r="M131" s="6" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
       <c r="N131" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="O131" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O131" s="6"/>
       <c r="P131" s="6"/>
     </row>
-    <row r="132" spans="1:16">
+    <row r="132" spans="1:16" customHeight="1" ht="65">
       <c r="A132" s="6" t="s">
-        <v>529</v>
+        <v>530</v>
       </c>
       <c r="B132" s="6">
         <v>0</v>
       </c>
       <c r="C132" s="6">
         <v>0</v>
       </c>
       <c r="D132" s="6">
         <v>0</v>
       </c>
       <c r="E132" s="6" t="s">
-        <v>530</v>
+        <v>531</v>
       </c>
       <c r="F132" s="9" t="s">
-        <v>22</v>
+        <v>365</v>
       </c>
       <c r="G132" s="10" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="H132" s="6" t="s">
-        <v>24</v>
+        <v>77</v>
       </c>
       <c r="I132" s="6">
-        <v>615</v>
+        <v>900</v>
       </c>
       <c r="J132" s="10" t="s">
-        <v>531</v>
+        <v>532</v>
       </c>
       <c r="K132" s="6" t="s">
-        <v>26</v>
+        <v>367</v>
       </c>
       <c r="L132" s="10" t="s">
-        <v>27</v>
+        <v>365</v>
       </c>
       <c r="M132" s="6" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="N132" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="O132" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O132" s="6"/>
       <c r="P132" s="6"/>
     </row>
-    <row r="133" spans="1:16" customHeight="1" ht="65">
+    <row r="133" spans="1:16">
       <c r="A133" s="6" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
       <c r="B133" s="6">
         <v>0</v>
       </c>
       <c r="C133" s="6">
         <v>0</v>
       </c>
       <c r="D133" s="6">
         <v>0</v>
       </c>
       <c r="E133" s="6" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
       <c r="F133" s="9" t="s">
         <v>39</v>
       </c>
       <c r="G133" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H133" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I133" s="6">
-        <v>280</v>
-[...3 lines deleted...]
-      </c>
+        <v>369</v>
+      </c>
+      <c r="J133" s="10"/>
       <c r="K133" s="6" t="s">
         <v>41</v>
       </c>
       <c r="L133" s="10" t="s">
         <v>42</v>
       </c>
       <c r="M133" s="6" t="s">
         <v>536</v>
       </c>
       <c r="N133" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O133" s="6">
-        <v>1507233.71</v>
+        <v>1419632.28</v>
       </c>
       <c r="P133" s="6"/>
     </row>
-    <row r="134" spans="1:16">
+    <row r="134" spans="1:16" customHeight="1" ht="65">
       <c r="A134" s="6" t="s">
         <v>537</v>
       </c>
       <c r="B134" s="6">
         <v>0</v>
       </c>
       <c r="C134" s="6">
         <v>0</v>
       </c>
       <c r="D134" s="6">
         <v>0</v>
       </c>
       <c r="E134" s="6" t="s">
         <v>538</v>
       </c>
       <c r="F134" s="9" t="s">
-        <v>39</v>
+        <v>95</v>
       </c>
       <c r="G134" s="10" t="s">
-        <v>40</v>
+        <v>155</v>
       </c>
       <c r="H134" s="6" t="s">
-        <v>61</v>
+        <v>24</v>
       </c>
       <c r="I134" s="6">
-        <v>230</v>
+        <v>44.4</v>
       </c>
       <c r="J134" s="10" t="s">
         <v>539</v>
       </c>
       <c r="K134" s="6" t="s">
-        <v>41</v>
+        <v>428</v>
       </c>
       <c r="L134" s="10" t="s">
-        <v>42</v>
+        <v>95</v>
       </c>
       <c r="M134" s="6" t="s">
         <v>540</v>
       </c>
       <c r="N134" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="O134" s="6"/>
+      <c r="O134" s="6">
+        <v>44261.08</v>
+      </c>
       <c r="P134" s="6"/>
     </row>
     <row r="135" spans="1:16" customHeight="1" ht="65">
       <c r="A135" s="6" t="s">
         <v>541</v>
       </c>
       <c r="B135" s="6">
         <v>0</v>
       </c>
       <c r="C135" s="6">
         <v>0</v>
       </c>
       <c r="D135" s="6">
         <v>0</v>
       </c>
       <c r="E135" s="6" t="s">
         <v>542</v>
       </c>
       <c r="F135" s="9" t="s">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="G135" s="10" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="H135" s="6" t="s">
-        <v>61</v>
+        <v>24</v>
       </c>
       <c r="I135" s="6">
-        <v>400</v>
+        <v>476</v>
       </c>
       <c r="J135" s="10" t="s">
         <v>543</v>
       </c>
       <c r="K135" s="6" t="s">
-        <v>41</v>
+        <v>26</v>
       </c>
       <c r="L135" s="10" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="M135" s="6" t="s">
         <v>544</v>
       </c>
       <c r="N135" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="O135" s="6"/>
+      <c r="O135" s="6">
+        <v>2399205.41</v>
+      </c>
       <c r="P135" s="6"/>
     </row>
-    <row r="136" spans="1:16">
+    <row r="136" spans="1:16" customHeight="1" ht="65">
       <c r="A136" s="6" t="s">
         <v>545</v>
       </c>
       <c r="B136" s="6">
         <v>0</v>
       </c>
       <c r="C136" s="6">
         <v>0</v>
       </c>
       <c r="D136" s="6">
         <v>0</v>
       </c>
       <c r="E136" s="6" t="s">
         <v>546</v>
       </c>
       <c r="F136" s="9" t="s">
-        <v>39</v>
+        <v>286</v>
       </c>
       <c r="G136" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H136" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I136" s="6">
-        <v>290</v>
+        <v>75</v>
       </c>
       <c r="J136" s="10" t="s">
         <v>547</v>
       </c>
       <c r="K136" s="6" t="s">
-        <v>41</v>
+        <v>288</v>
       </c>
       <c r="L136" s="10" t="s">
-        <v>42</v>
+        <v>286</v>
       </c>
       <c r="M136" s="6" t="s">
         <v>548</v>
       </c>
       <c r="N136" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O136" s="6">
-        <v>1337987.7</v>
+        <v>301702.43</v>
       </c>
       <c r="P136" s="6"/>
     </row>
     <row r="137" spans="1:16" customHeight="1" ht="65">
       <c r="A137" s="6" t="s">
         <v>549</v>
       </c>
       <c r="B137" s="6">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="C137" s="6">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D137" s="6">
         <v>0</v>
       </c>
       <c r="E137" s="6" t="s">
         <v>550</v>
       </c>
       <c r="F137" s="9" t="s">
-        <v>39</v>
+        <v>286</v>
       </c>
       <c r="G137" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H137" s="6" t="s">
-        <v>61</v>
+        <v>90</v>
       </c>
       <c r="I137" s="6">
-        <v>360</v>
+        <v>56</v>
       </c>
       <c r="J137" s="10" t="s">
         <v>551</v>
       </c>
       <c r="K137" s="6" t="s">
-        <v>41</v>
+        <v>288</v>
       </c>
       <c r="L137" s="10" t="s">
-        <v>42</v>
+        <v>286</v>
       </c>
       <c r="M137" s="6" t="s">
         <v>552</v>
       </c>
       <c r="N137" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="O137" s="6"/>
+      <c r="O137" s="6">
+        <v>208700.26</v>
+      </c>
       <c r="P137" s="6"/>
     </row>
     <row r="138" spans="1:16" customHeight="1" ht="65">
       <c r="A138" s="6" t="s">
         <v>553</v>
       </c>
       <c r="B138" s="6">
         <v>0</v>
       </c>
       <c r="C138" s="6">
         <v>0</v>
       </c>
       <c r="D138" s="6">
         <v>0</v>
       </c>
       <c r="E138" s="6" t="s">
         <v>554</v>
       </c>
       <c r="F138" s="9" t="s">
-        <v>22</v>
+        <v>113</v>
       </c>
       <c r="G138" s="10" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="H138" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I138" s="6">
-        <v>172</v>
+        <v>4</v>
       </c>
       <c r="J138" s="10" t="s">
         <v>555</v>
       </c>
       <c r="K138" s="6" t="s">
-        <v>162</v>
+        <v>115</v>
       </c>
       <c r="L138" s="10" t="s">
-        <v>27</v>
+        <v>113</v>
       </c>
       <c r="M138" s="6" t="s">
         <v>556</v>
       </c>
       <c r="N138" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O138" s="6">
-        <v>498772.74</v>
+        <v>4946.12</v>
       </c>
       <c r="P138" s="6"/>
     </row>
     <row r="139" spans="1:16" customHeight="1" ht="65">
       <c r="A139" s="6" t="s">
         <v>557</v>
       </c>
       <c r="B139" s="6">
         <v>0</v>
       </c>
       <c r="C139" s="6">
         <v>0</v>
       </c>
       <c r="D139" s="6">
         <v>0</v>
       </c>
       <c r="E139" s="6" t="s">
         <v>558</v>
       </c>
       <c r="F139" s="9" t="s">
-        <v>54</v>
+        <v>95</v>
       </c>
       <c r="G139" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H139" s="6" t="s">
-        <v>24</v>
+        <v>77</v>
       </c>
       <c r="I139" s="6">
-        <v>110</v>
+        <v>70</v>
       </c>
       <c r="J139" s="10" t="s">
         <v>559</v>
       </c>
       <c r="K139" s="6" t="s">
-        <v>50</v>
+        <v>97</v>
       </c>
       <c r="L139" s="10" t="s">
-        <v>35</v>
+        <v>95</v>
       </c>
       <c r="M139" s="6" t="s">
         <v>560</v>
       </c>
       <c r="N139" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="O139" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O139" s="6"/>
       <c r="P139" s="6"/>
     </row>
-    <row r="140" spans="1:16">
+    <row r="140" spans="1:16" customHeight="1" ht="65">
       <c r="A140" s="6" t="s">
         <v>561</v>
       </c>
       <c r="B140" s="6">
         <v>0</v>
       </c>
       <c r="C140" s="6">
         <v>0</v>
       </c>
       <c r="D140" s="6">
         <v>0</v>
       </c>
       <c r="E140" s="6" t="s">
         <v>562</v>
       </c>
       <c r="F140" s="9" t="s">
-        <v>54</v>
+        <v>95</v>
       </c>
       <c r="G140" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H140" s="6" t="s">
-        <v>24</v>
+        <v>77</v>
       </c>
       <c r="I140" s="6">
-        <v>1700</v>
-[...1 lines deleted...]
-      <c r="J140" s="10"/>
+        <v>45</v>
+      </c>
+      <c r="J140" s="10" t="s">
+        <v>563</v>
+      </c>
       <c r="K140" s="6" t="s">
-        <v>50</v>
+        <v>97</v>
       </c>
       <c r="L140" s="10" t="s">
-        <v>35</v>
+        <v>95</v>
       </c>
       <c r="M140" s="6" t="s">
-        <v>563</v>
+        <v>564</v>
       </c>
       <c r="N140" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="O140" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O140" s="6"/>
       <c r="P140" s="6"/>
     </row>
     <row r="141" spans="1:16" customHeight="1" ht="65">
       <c r="A141" s="6" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
       <c r="B141" s="6">
         <v>0</v>
       </c>
       <c r="C141" s="6">
         <v>0</v>
       </c>
       <c r="D141" s="6">
         <v>0</v>
       </c>
       <c r="E141" s="6" t="s">
-        <v>565</v>
+        <v>566</v>
       </c>
       <c r="F141" s="9" t="s">
+        <v>95</v>
+      </c>
+      <c r="G141" s="10" t="s">
+        <v>40</v>
+      </c>
+      <c r="H141" s="6" t="s">
+        <v>77</v>
+      </c>
+      <c r="I141" s="6">
+        <v>18</v>
+      </c>
+      <c r="J141" s="10" t="s">
+        <v>567</v>
+      </c>
+      <c r="K141" s="6" t="s">
+        <v>97</v>
+      </c>
+      <c r="L141" s="10" t="s">
+        <v>95</v>
+      </c>
+      <c r="M141" s="6" t="s">
+        <v>568</v>
+      </c>
+      <c r="N141" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="O141" s="6"/>
+      <c r="P141" s="6"/>
+    </row>
+    <row r="142" spans="1:16">
+      <c r="A142" s="6" t="s">
+        <v>569</v>
+      </c>
+      <c r="B142" s="6">
+        <v>0</v>
+      </c>
+      <c r="C142" s="6">
+        <v>0</v>
+      </c>
+      <c r="D142" s="6">
+        <v>0</v>
+      </c>
+      <c r="E142" s="6" t="s">
+        <v>570</v>
+      </c>
+      <c r="F142" s="9" t="s">
         <v>22</v>
       </c>
-      <c r="G141" s="10" t="s">
-[...46 lines deleted...]
-      </c>
       <c r="G142" s="10" t="s">
-        <v>136</v>
+        <v>33</v>
       </c>
       <c r="H142" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I142" s="6">
-        <v>50.2</v>
-[...3 lines deleted...]
-      </c>
+        <v>690</v>
+      </c>
+      <c r="J142" s="10"/>
       <c r="K142" s="6" t="s">
-        <v>138</v>
+        <v>26</v>
       </c>
       <c r="L142" s="10" t="s">
         <v>27</v>
       </c>
       <c r="M142" s="6" t="s">
         <v>571</v>
       </c>
       <c r="N142" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O142" s="6">
-        <v>86825.71</v>
+        <v>2512931.69</v>
       </c>
       <c r="P142" s="6"/>
     </row>
-    <row r="143" spans="1:16" customHeight="1" ht="65">
+    <row r="143" spans="1:16">
       <c r="A143" s="6" t="s">
         <v>572</v>
       </c>
       <c r="B143" s="6">
         <v>0</v>
       </c>
       <c r="C143" s="6">
         <v>0</v>
       </c>
       <c r="D143" s="6">
         <v>0</v>
       </c>
       <c r="E143" s="6" t="s">
         <v>573</v>
       </c>
       <c r="F143" s="9" t="s">
-        <v>22</v>
+        <v>46</v>
       </c>
       <c r="G143" s="10" t="s">
-        <v>23</v>
+        <v>61</v>
       </c>
       <c r="H143" s="6" t="s">
-        <v>71</v>
+        <v>24</v>
       </c>
       <c r="I143" s="6">
-        <v>230</v>
+        <v>101.2</v>
       </c>
       <c r="J143" s="10" t="s">
         <v>574</v>
       </c>
       <c r="K143" s="6" t="s">
-        <v>162</v>
+        <v>62</v>
       </c>
       <c r="L143" s="10" t="s">
-        <v>27</v>
+        <v>50</v>
       </c>
       <c r="M143" s="6" t="s">
         <v>575</v>
       </c>
       <c r="N143" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O143" s="6">
-        <v>718623</v>
+        <v>455000.06</v>
       </c>
       <c r="P143" s="6"/>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" s="6" t="s">
         <v>576</v>
       </c>
       <c r="B144" s="6">
         <v>0</v>
       </c>
       <c r="C144" s="6">
         <v>0</v>
       </c>
       <c r="D144" s="6">
         <v>0</v>
       </c>
       <c r="E144" s="6" t="s">
         <v>577</v>
       </c>
       <c r="F144" s="9" t="s">
-        <v>59</v>
+        <v>22</v>
       </c>
       <c r="G144" s="10" t="s">
-        <v>23</v>
+        <v>33</v>
       </c>
       <c r="H144" s="6" t="s">
-        <v>71</v>
+        <v>24</v>
       </c>
       <c r="I144" s="6">
-        <v>524.5</v>
+        <v>615</v>
       </c>
       <c r="J144" s="10" t="s">
         <v>578</v>
       </c>
       <c r="K144" s="6" t="s">
-        <v>162</v>
+        <v>26</v>
       </c>
       <c r="L144" s="10" t="s">
-        <v>64</v>
+        <v>27</v>
       </c>
       <c r="M144" s="6" t="s">
         <v>579</v>
       </c>
       <c r="N144" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O144" s="6">
-        <v>1838931.44</v>
+        <v>2441167.3</v>
       </c>
       <c r="P144" s="6"/>
     </row>
-    <row r="145" spans="1:16">
+    <row r="145" spans="1:16" customHeight="1" ht="65">
       <c r="A145" s="6" t="s">
         <v>580</v>
       </c>
       <c r="B145" s="6">
         <v>0</v>
       </c>
       <c r="C145" s="6">
         <v>0</v>
       </c>
       <c r="D145" s="6">
         <v>0</v>
       </c>
       <c r="E145" s="6" t="s">
         <v>581</v>
       </c>
       <c r="F145" s="9" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="G145" s="10" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="H145" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I145" s="6">
-        <v>725</v>
+        <v>280</v>
       </c>
       <c r="J145" s="10" t="s">
         <v>582</v>
       </c>
       <c r="K145" s="6" t="s">
-        <v>26</v>
+        <v>41</v>
       </c>
       <c r="L145" s="10" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="M145" s="6" t="s">
         <v>583</v>
       </c>
       <c r="N145" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O145" s="6">
-        <v>2691512.33</v>
+        <v>1641541.67</v>
       </c>
       <c r="P145" s="6"/>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" s="6" t="s">
         <v>584</v>
       </c>
       <c r="B146" s="6">
         <v>0</v>
       </c>
       <c r="C146" s="6">
         <v>0</v>
       </c>
       <c r="D146" s="6">
         <v>0</v>
       </c>
       <c r="E146" s="6" t="s">
         <v>585</v>
       </c>
       <c r="F146" s="9" t="s">
-        <v>94</v>
+        <v>39</v>
       </c>
       <c r="G146" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H146" s="6" t="s">
-        <v>61</v>
+        <v>77</v>
       </c>
       <c r="I146" s="6">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="J146" s="10"/>
+        <v>230</v>
+      </c>
+      <c r="J146" s="10" t="s">
+        <v>586</v>
+      </c>
       <c r="K146" s="6" t="s">
-        <v>96</v>
+        <v>41</v>
       </c>
       <c r="L146" s="10" t="s">
-        <v>94</v>
+        <v>42</v>
       </c>
       <c r="M146" s="6" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="N146" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O146" s="6"/>
       <c r="P146" s="6"/>
     </row>
     <row r="147" spans="1:16" customHeight="1" ht="65">
       <c r="A147" s="6" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
       <c r="B147" s="6">
         <v>0</v>
       </c>
       <c r="C147" s="6">
         <v>0</v>
       </c>
       <c r="D147" s="6">
         <v>0</v>
       </c>
       <c r="E147" s="6" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="F147" s="9" t="s">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="G147" s="10" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="H147" s="6" t="s">
-        <v>24</v>
+        <v>77</v>
       </c>
       <c r="I147" s="6">
-        <v>260</v>
+        <v>400</v>
       </c>
       <c r="J147" s="10" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="K147" s="6" t="s">
-        <v>162</v>
+        <v>41</v>
       </c>
       <c r="L147" s="10" t="s">
-        <v>27</v>
+        <v>42</v>
       </c>
       <c r="M147" s="6" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
       <c r="N147" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="O147" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O147" s="6"/>
       <c r="P147" s="6"/>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" s="6" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="B148" s="6">
         <v>0</v>
       </c>
       <c r="C148" s="6">
         <v>0</v>
       </c>
       <c r="D148" s="6">
         <v>0</v>
       </c>
       <c r="E148" s="6" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F148" s="9" t="s">
-        <v>593</v>
+        <v>39</v>
       </c>
       <c r="G148" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H148" s="6" t="s">
-        <v>61</v>
+        <v>24</v>
       </c>
       <c r="I148" s="6">
-        <v>220</v>
+        <v>290</v>
       </c>
       <c r="J148" s="10" t="s">
         <v>594</v>
       </c>
       <c r="K148" s="6" t="s">
         <v>41</v>
       </c>
       <c r="L148" s="10" t="s">
-        <v>231</v>
+        <v>42</v>
       </c>
       <c r="M148" s="6" t="s">
         <v>595</v>
       </c>
       <c r="N148" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="O148" s="6"/>
+      <c r="O148" s="6">
+        <v>1457214.33</v>
+      </c>
       <c r="P148" s="6"/>
     </row>
     <row r="149" spans="1:16" customHeight="1" ht="65">
       <c r="A149" s="6" t="s">
         <v>596</v>
       </c>
       <c r="B149" s="6">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="C149" s="6">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D149" s="6">
         <v>0</v>
       </c>
       <c r="E149" s="6" t="s">
         <v>597</v>
       </c>
       <c r="F149" s="9" t="s">
-        <v>88</v>
+        <v>39</v>
       </c>
       <c r="G149" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H149" s="6" t="s">
-        <v>71</v>
+        <v>77</v>
       </c>
       <c r="I149" s="6">
-        <v>105</v>
+        <v>360</v>
       </c>
       <c r="J149" s="10" t="s">
         <v>598</v>
       </c>
       <c r="K149" s="6" t="s">
         <v>41</v>
       </c>
       <c r="L149" s="10" t="s">
-        <v>90</v>
+        <v>42</v>
       </c>
       <c r="M149" s="6" t="s">
         <v>599</v>
       </c>
       <c r="N149" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="O149" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O149" s="6"/>
       <c r="P149" s="6"/>
     </row>
     <row r="150" spans="1:16" customHeight="1" ht="65">
       <c r="A150" s="6" t="s">
         <v>600</v>
       </c>
       <c r="B150" s="6">
         <v>0</v>
       </c>
       <c r="C150" s="6">
         <v>0</v>
       </c>
       <c r="D150" s="6">
         <v>0</v>
       </c>
       <c r="E150" s="6" t="s">
         <v>601</v>
       </c>
       <c r="F150" s="9" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G150" s="10" t="s">
-        <v>40</v>
+        <v>23</v>
       </c>
       <c r="H150" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I150" s="6">
-        <v>104</v>
+        <v>172</v>
       </c>
       <c r="J150" s="10" t="s">
         <v>602</v>
       </c>
       <c r="K150" s="6" t="s">
-        <v>50</v>
+        <v>181</v>
       </c>
       <c r="L150" s="10" t="s">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="M150" s="6" t="s">
         <v>603</v>
       </c>
       <c r="N150" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O150" s="6">
-        <v>484334.84</v>
+        <v>543217.83</v>
       </c>
       <c r="P150" s="6"/>
     </row>
-    <row r="151" spans="1:16" customHeight="1" ht="65">
+    <row r="151" spans="1:16">
       <c r="A151" s="6" t="s">
         <v>604</v>
       </c>
       <c r="B151" s="6">
         <v>0</v>
       </c>
       <c r="C151" s="6">
         <v>0</v>
       </c>
       <c r="D151" s="6">
         <v>0</v>
       </c>
       <c r="E151" s="6" t="s">
         <v>605</v>
       </c>
       <c r="F151" s="9" t="s">
-        <v>54</v>
+        <v>46</v>
       </c>
       <c r="G151" s="10" t="s">
-        <v>40</v>
+        <v>61</v>
       </c>
       <c r="H151" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I151" s="6">
-        <v>219</v>
+        <v>88.9</v>
       </c>
       <c r="J151" s="10" t="s">
         <v>606</v>
       </c>
       <c r="K151" s="6" t="s">
+        <v>62</v>
+      </c>
+      <c r="L151" s="10" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
       <c r="M151" s="6" t="s">
         <v>607</v>
       </c>
       <c r="N151" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O151" s="6">
-        <v>809682.26</v>
+        <v>320000.06</v>
       </c>
       <c r="P151" s="6"/>
     </row>
     <row r="152" spans="1:16" customHeight="1" ht="65">
       <c r="A152" s="6" t="s">
         <v>608</v>
       </c>
       <c r="B152" s="6">
         <v>0</v>
       </c>
       <c r="C152" s="6">
         <v>0</v>
       </c>
       <c r="D152" s="6">
         <v>0</v>
       </c>
       <c r="E152" s="6" t="s">
         <v>609</v>
       </c>
       <c r="F152" s="9" t="s">
-        <v>32</v>
+        <v>71</v>
       </c>
       <c r="G152" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H152" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I152" s="6">
-        <v>490</v>
+        <v>110</v>
       </c>
       <c r="J152" s="10" t="s">
         <v>610</v>
       </c>
       <c r="K152" s="6" t="s">
-        <v>50</v>
+        <v>67</v>
       </c>
       <c r="L152" s="10" t="s">
         <v>35</v>
       </c>
       <c r="M152" s="6" t="s">
         <v>611</v>
       </c>
       <c r="N152" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O152" s="6">
-        <v>1550266.8</v>
+        <v>669228.52</v>
       </c>
       <c r="P152" s="6"/>
     </row>
-    <row r="153" spans="1:16" customHeight="1" ht="65">
+    <row r="153" spans="1:16">
       <c r="A153" s="6" t="s">
         <v>612</v>
       </c>
       <c r="B153" s="6">
         <v>0</v>
       </c>
       <c r="C153" s="6">
         <v>0</v>
       </c>
       <c r="D153" s="6">
         <v>0</v>
       </c>
       <c r="E153" s="6" t="s">
         <v>613</v>
       </c>
       <c r="F153" s="9" t="s">
-        <v>32</v>
+        <v>71</v>
       </c>
       <c r="G153" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H153" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I153" s="6">
-        <v>548</v>
-[...3 lines deleted...]
-      </c>
+        <v>1700</v>
+      </c>
+      <c r="J153" s="10"/>
       <c r="K153" s="6" t="s">
-        <v>50</v>
+        <v>67</v>
       </c>
       <c r="L153" s="10" t="s">
         <v>35</v>
       </c>
       <c r="M153" s="6" t="s">
-        <v>615</v>
+        <v>614</v>
       </c>
       <c r="N153" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O153" s="6">
-        <v>1753770.93</v>
+        <v>4538576.93</v>
       </c>
       <c r="P153" s="6"/>
     </row>
     <row r="154" spans="1:16" customHeight="1" ht="65">
       <c r="A154" s="6" t="s">
+        <v>615</v>
+      </c>
+      <c r="B154" s="6">
+        <v>0</v>
+      </c>
+      <c r="C154" s="6">
+        <v>0</v>
+      </c>
+      <c r="D154" s="6">
+        <v>0</v>
+      </c>
+      <c r="E154" s="6" t="s">
         <v>616</v>
       </c>
-      <c r="B154" s="6">
-[...10 lines deleted...]
-      </c>
       <c r="F154" s="9" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="G154" s="10" t="s">
-        <v>40</v>
+        <v>23</v>
       </c>
       <c r="H154" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I154" s="6">
-        <v>1200</v>
+        <v>89</v>
       </c>
       <c r="J154" s="10" t="s">
+        <v>617</v>
+      </c>
+      <c r="K154" s="6" t="s">
+        <v>181</v>
+      </c>
+      <c r="L154" s="10" t="s">
+        <v>27</v>
+      </c>
+      <c r="M154" s="6" t="s">
         <v>618</v>
       </c>
-      <c r="K154" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="N154" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O154" s="6">
-        <v>3079928.15</v>
+        <v>359160.16</v>
       </c>
       <c r="P154" s="6"/>
     </row>
     <row r="155" spans="1:16" customHeight="1" ht="65">
       <c r="A155" s="6" t="s">
+        <v>619</v>
+      </c>
+      <c r="B155" s="6">
+        <v>0</v>
+      </c>
+      <c r="C155" s="6">
+        <v>0</v>
+      </c>
+      <c r="D155" s="6">
+        <v>0</v>
+      </c>
+      <c r="E155" s="6" t="s">
         <v>620</v>
       </c>
-      <c r="B155" s="6">
-[...10 lines deleted...]
-      </c>
       <c r="F155" s="9" t="s">
-        <v>32</v>
+        <v>154</v>
       </c>
       <c r="G155" s="10" t="s">
-        <v>40</v>
+        <v>155</v>
       </c>
       <c r="H155" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I155" s="6">
+        <v>50.2</v>
+      </c>
+      <c r="J155" s="10" t="s">
+        <v>621</v>
+      </c>
+      <c r="K155" s="6" t="s">
+        <v>157</v>
+      </c>
+      <c r="L155" s="10" t="s">
+        <v>27</v>
+      </c>
+      <c r="M155" s="6" t="s">
+        <v>622</v>
+      </c>
+      <c r="N155" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="O155" s="6">
+        <v>86825.71</v>
+      </c>
+      <c r="P155" s="6"/>
+    </row>
+    <row r="156" spans="1:16" customHeight="1" ht="65">
+      <c r="A156" s="6" t="s">
+        <v>623</v>
+      </c>
+      <c r="B156" s="6">
+        <v>0</v>
+      </c>
+      <c r="C156" s="6">
+        <v>0</v>
+      </c>
+      <c r="D156" s="6">
+        <v>0</v>
+      </c>
+      <c r="E156" s="6" t="s">
+        <v>624</v>
+      </c>
+      <c r="F156" s="9" t="s">
+        <v>22</v>
+      </c>
+      <c r="G156" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="H156" s="6" t="s">
+        <v>90</v>
+      </c>
+      <c r="I156" s="6">
+        <v>230</v>
+      </c>
+      <c r="J156" s="10" t="s">
+        <v>625</v>
+      </c>
+      <c r="K156" s="6" t="s">
+        <v>181</v>
+      </c>
+      <c r="L156" s="10" t="s">
+        <v>27</v>
+      </c>
+      <c r="M156" s="6" t="s">
+        <v>626</v>
+      </c>
+      <c r="N156" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="O156" s="6">
+        <v>782658.71</v>
+      </c>
+      <c r="P156" s="6"/>
+    </row>
+    <row r="157" spans="1:16">
+      <c r="A157" s="6" t="s">
+        <v>627</v>
+      </c>
+      <c r="B157" s="6">
+        <v>1</v>
+      </c>
+      <c r="C157" s="6">
+        <v>1</v>
+      </c>
+      <c r="D157" s="6">
+        <v>0</v>
+      </c>
+      <c r="E157" s="6" t="s">
+        <v>628</v>
+      </c>
+      <c r="F157" s="9" t="s">
+        <v>46</v>
+      </c>
+      <c r="G157" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="H157" s="6" t="s">
+        <v>90</v>
+      </c>
+      <c r="I157" s="6">
+        <v>524.5</v>
+      </c>
+      <c r="J157" s="10" t="s">
+        <v>629</v>
+      </c>
+      <c r="K157" s="6" t="s">
+        <v>181</v>
+      </c>
+      <c r="L157" s="10" t="s">
+        <v>50</v>
+      </c>
+      <c r="M157" s="6" t="s">
+        <v>630</v>
+      </c>
+      <c r="N157" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="O157" s="6">
+        <v>2002796.62</v>
+      </c>
+      <c r="P157" s="6"/>
+    </row>
+    <row r="158" spans="1:16">
+      <c r="A158" s="6" t="s">
+        <v>631</v>
+      </c>
+      <c r="B158" s="6">
+        <v>0</v>
+      </c>
+      <c r="C158" s="6">
+        <v>0</v>
+      </c>
+      <c r="D158" s="6">
+        <v>0</v>
+      </c>
+      <c r="E158" s="6" t="s">
+        <v>632</v>
+      </c>
+      <c r="F158" s="9" t="s">
+        <v>32</v>
+      </c>
+      <c r="G158" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="H158" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="I158" s="6">
+        <v>725</v>
+      </c>
+      <c r="J158" s="10" t="s">
+        <v>633</v>
+      </c>
+      <c r="K158" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L158" s="10" t="s">
+        <v>35</v>
+      </c>
+      <c r="M158" s="6" t="s">
+        <v>634</v>
+      </c>
+      <c r="N158" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="O158" s="6">
+        <v>2931350.06</v>
+      </c>
+      <c r="P158" s="6"/>
+    </row>
+    <row r="159" spans="1:16">
+      <c r="A159" s="6" t="s">
+        <v>635</v>
+      </c>
+      <c r="B159" s="6">
+        <v>0</v>
+      </c>
+      <c r="C159" s="6">
+        <v>0</v>
+      </c>
+      <c r="D159" s="6">
+        <v>0</v>
+      </c>
+      <c r="E159" s="6" t="s">
+        <v>636</v>
+      </c>
+      <c r="F159" s="9" t="s">
+        <v>113</v>
+      </c>
+      <c r="G159" s="10" t="s">
+        <v>40</v>
+      </c>
+      <c r="H159" s="6" t="s">
+        <v>77</v>
+      </c>
+      <c r="I159" s="6">
+        <v>37</v>
+      </c>
+      <c r="J159" s="10"/>
+      <c r="K159" s="6" t="s">
+        <v>115</v>
+      </c>
+      <c r="L159" s="10" t="s">
+        <v>113</v>
+      </c>
+      <c r="M159" s="6" t="s">
+        <v>637</v>
+      </c>
+      <c r="N159" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="O159" s="6"/>
+      <c r="P159" s="6"/>
+    </row>
+    <row r="160" spans="1:16" customHeight="1" ht="65">
+      <c r="A160" s="6" t="s">
+        <v>638</v>
+      </c>
+      <c r="B160" s="6">
+        <v>0</v>
+      </c>
+      <c r="C160" s="6">
+        <v>0</v>
+      </c>
+      <c r="D160" s="6">
+        <v>0</v>
+      </c>
+      <c r="E160" s="6" t="s">
+        <v>639</v>
+      </c>
+      <c r="F160" s="9" t="s">
+        <v>22</v>
+      </c>
+      <c r="G160" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="H160" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="I160" s="6">
+        <v>260</v>
+      </c>
+      <c r="J160" s="10" t="s">
+        <v>640</v>
+      </c>
+      <c r="K160" s="6" t="s">
+        <v>181</v>
+      </c>
+      <c r="L160" s="10" t="s">
+        <v>27</v>
+      </c>
+      <c r="M160" s="6" t="s">
+        <v>641</v>
+      </c>
+      <c r="N160" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="O160" s="6">
+        <v>863216.68</v>
+      </c>
+      <c r="P160" s="6"/>
+    </row>
+    <row r="161" spans="1:16">
+      <c r="A161" s="6" t="s">
+        <v>642</v>
+      </c>
+      <c r="B161" s="6">
+        <v>0</v>
+      </c>
+      <c r="C161" s="6">
+        <v>0</v>
+      </c>
+      <c r="D161" s="6">
+        <v>0</v>
+      </c>
+      <c r="E161" s="6" t="s">
+        <v>643</v>
+      </c>
+      <c r="F161" s="9" t="s">
+        <v>644</v>
+      </c>
+      <c r="G161" s="10" t="s">
+        <v>40</v>
+      </c>
+      <c r="H161" s="6" t="s">
+        <v>77</v>
+      </c>
+      <c r="I161" s="6">
+        <v>220</v>
+      </c>
+      <c r="J161" s="10" t="s">
+        <v>645</v>
+      </c>
+      <c r="K161" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="L161" s="10" t="s">
+        <v>261</v>
+      </c>
+      <c r="M161" s="6" t="s">
+        <v>646</v>
+      </c>
+      <c r="N161" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="O161" s="6"/>
+      <c r="P161" s="6"/>
+    </row>
+    <row r="162" spans="1:16" customHeight="1" ht="65">
+      <c r="A162" s="6" t="s">
+        <v>647</v>
+      </c>
+      <c r="B162" s="6">
+        <v>0</v>
+      </c>
+      <c r="C162" s="6">
+        <v>0</v>
+      </c>
+      <c r="D162" s="6">
+        <v>0</v>
+      </c>
+      <c r="E162" s="6" t="s">
+        <v>648</v>
+      </c>
+      <c r="F162" s="9" t="s">
+        <v>107</v>
+      </c>
+      <c r="G162" s="10" t="s">
+        <v>40</v>
+      </c>
+      <c r="H162" s="6" t="s">
+        <v>90</v>
+      </c>
+      <c r="I162" s="6">
+        <v>105</v>
+      </c>
+      <c r="J162" s="10" t="s">
+        <v>649</v>
+      </c>
+      <c r="K162" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="L162" s="10" t="s">
+        <v>109</v>
+      </c>
+      <c r="M162" s="6" t="s">
+        <v>650</v>
+      </c>
+      <c r="N162" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="O162" s="6">
+        <v>512148.13</v>
+      </c>
+      <c r="P162" s="6"/>
+    </row>
+    <row r="163" spans="1:16" customHeight="1" ht="65">
+      <c r="A163" s="6" t="s">
+        <v>651</v>
+      </c>
+      <c r="B163" s="6">
+        <v>0</v>
+      </c>
+      <c r="C163" s="6">
+        <v>0</v>
+      </c>
+      <c r="D163" s="6">
+        <v>0</v>
+      </c>
+      <c r="E163" s="6" t="s">
+        <v>652</v>
+      </c>
+      <c r="F163" s="9" t="s">
+        <v>71</v>
+      </c>
+      <c r="G163" s="10" t="s">
+        <v>40</v>
+      </c>
+      <c r="H163" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="I163" s="6">
+        <v>104</v>
+      </c>
+      <c r="J163" s="10" t="s">
+        <v>653</v>
+      </c>
+      <c r="K163" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="L163" s="10" t="s">
+        <v>35</v>
+      </c>
+      <c r="M163" s="6" t="s">
+        <v>654</v>
+      </c>
+      <c r="N163" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="O163" s="6">
+        <v>527493.39</v>
+      </c>
+      <c r="P163" s="6"/>
+    </row>
+    <row r="164" spans="1:16" customHeight="1" ht="65">
+      <c r="A164" s="6" t="s">
+        <v>655</v>
+      </c>
+      <c r="B164" s="6">
+        <v>0</v>
+      </c>
+      <c r="C164" s="6">
+        <v>0</v>
+      </c>
+      <c r="D164" s="6">
+        <v>0</v>
+      </c>
+      <c r="E164" s="6" t="s">
+        <v>656</v>
+      </c>
+      <c r="F164" s="9" t="s">
+        <v>71</v>
+      </c>
+      <c r="G164" s="10" t="s">
+        <v>40</v>
+      </c>
+      <c r="H164" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="I164" s="6">
+        <v>219</v>
+      </c>
+      <c r="J164" s="10" t="s">
+        <v>657</v>
+      </c>
+      <c r="K164" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="L164" s="10" t="s">
+        <v>35</v>
+      </c>
+      <c r="M164" s="6" t="s">
+        <v>658</v>
+      </c>
+      <c r="N164" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="O164" s="6">
+        <v>881832.16</v>
+      </c>
+      <c r="P164" s="6"/>
+    </row>
+    <row r="165" spans="1:16" customHeight="1" ht="65">
+      <c r="A165" s="6" t="s">
+        <v>659</v>
+      </c>
+      <c r="B165" s="6">
+        <v>0</v>
+      </c>
+      <c r="C165" s="6">
+        <v>0</v>
+      </c>
+      <c r="D165" s="6">
+        <v>0</v>
+      </c>
+      <c r="E165" s="6" t="s">
+        <v>660</v>
+      </c>
+      <c r="F165" s="9" t="s">
+        <v>32</v>
+      </c>
+      <c r="G165" s="10" t="s">
+        <v>40</v>
+      </c>
+      <c r="H165" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="I165" s="6">
+        <v>490</v>
+      </c>
+      <c r="J165" s="10" t="s">
+        <v>661</v>
+      </c>
+      <c r="K165" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="L165" s="10" t="s">
+        <v>35</v>
+      </c>
+      <c r="M165" s="6" t="s">
+        <v>662</v>
+      </c>
+      <c r="N165" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="O165" s="6">
+        <v>1688409.38</v>
+      </c>
+      <c r="P165" s="6"/>
+    </row>
+    <row r="166" spans="1:16" customHeight="1" ht="65">
+      <c r="A166" s="6" t="s">
+        <v>663</v>
+      </c>
+      <c r="B166" s="6">
+        <v>0</v>
+      </c>
+      <c r="C166" s="6">
+        <v>0</v>
+      </c>
+      <c r="D166" s="6">
+        <v>0</v>
+      </c>
+      <c r="E166" s="6" t="s">
+        <v>664</v>
+      </c>
+      <c r="F166" s="9" t="s">
+        <v>32</v>
+      </c>
+      <c r="G166" s="10" t="s">
+        <v>40</v>
+      </c>
+      <c r="H166" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="I166" s="6">
+        <v>548</v>
+      </c>
+      <c r="J166" s="10" t="s">
+        <v>665</v>
+      </c>
+      <c r="K166" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="L166" s="10" t="s">
+        <v>35</v>
+      </c>
+      <c r="M166" s="6" t="s">
+        <v>666</v>
+      </c>
+      <c r="N166" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="O166" s="6">
+        <v>1910047.55</v>
+      </c>
+      <c r="P166" s="6"/>
+    </row>
+    <row r="167" spans="1:16" customHeight="1" ht="65">
+      <c r="A167" s="6" t="s">
+        <v>667</v>
+      </c>
+      <c r="B167" s="6">
+        <v>0</v>
+      </c>
+      <c r="C167" s="6">
+        <v>0</v>
+      </c>
+      <c r="D167" s="6">
+        <v>0</v>
+      </c>
+      <c r="E167" s="6" t="s">
+        <v>668</v>
+      </c>
+      <c r="F167" s="9" t="s">
+        <v>32</v>
+      </c>
+      <c r="G167" s="10" t="s">
+        <v>40</v>
+      </c>
+      <c r="H167" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="I167" s="6">
+        <v>1200</v>
+      </c>
+      <c r="J167" s="10" t="s">
+        <v>669</v>
+      </c>
+      <c r="K167" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="L167" s="10" t="s">
+        <v>35</v>
+      </c>
+      <c r="M167" s="6" t="s">
+        <v>670</v>
+      </c>
+      <c r="N167" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="O167" s="6">
+        <v>3354377.19</v>
+      </c>
+      <c r="P167" s="6"/>
+    </row>
+    <row r="168" spans="1:16" customHeight="1" ht="65">
+      <c r="A168" s="6" t="s">
+        <v>671</v>
+      </c>
+      <c r="B168" s="6">
+        <v>0</v>
+      </c>
+      <c r="C168" s="6">
+        <v>0</v>
+      </c>
+      <c r="D168" s="6">
+        <v>0</v>
+      </c>
+      <c r="E168" s="6" t="s">
+        <v>672</v>
+      </c>
+      <c r="F168" s="9" t="s">
+        <v>32</v>
+      </c>
+      <c r="G168" s="10" t="s">
+        <v>40</v>
+      </c>
+      <c r="H168" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="I168" s="6">
         <v>1320</v>
       </c>
-      <c r="J155" s="10" t="s">
-[...5 lines deleted...]
-      <c r="L155" s="10" t="s">
+      <c r="J168" s="10" t="s">
+        <v>673</v>
+      </c>
+      <c r="K168" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="L168" s="10" t="s">
         <v>35</v>
       </c>
-      <c r="M155" s="6" t="s">
-[...8 lines deleted...]
-      <c r="P155" s="6"/>
+      <c r="M168" s="6" t="s">
+        <v>674</v>
+      </c>
+      <c r="N168" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="O168" s="6">
+        <v>3714929.86</v>
+      </c>
+      <c r="P168" s="6"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>