--- v2 (2026-02-19)
+++ v3 (2026-04-05)
@@ -14,62 +14,62 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Price List Td" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1659">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1676">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>АО "Торговый Дизайн"</t>
   </si>
   <si>
     <t>Прайс-лист от</t>
   </si>
   <si>
-    <t>19.02.2026 07:21:49</t>
+    <t>05.04.2026 14:15:54</t>
   </si>
   <si>
     <t>Бренд/Номенклатура</t>
   </si>
   <si>
     <t>Остаток</t>
   </si>
   <si>
     <t>Свободно</t>
   </si>
   <si>
     <t>Резерв</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Категория</t>
   </si>
   <si>
     <t>Страна происхождения</t>
   </si>
   <si>
     <t>С - склад, П и З - заказ, (но товар может быть по наличию). Н - распродаем</t>
   </si>
@@ -3132,50 +3132,65 @@
   <si>
     <t>ТП-218П</t>
   </si>
   <si>
     <t>Тележка ТП-218П с баком для сбора отходов, пищевая пластмасса, d=450 мм, h=500мм</t>
   </si>
   <si>
     <t>Техно-ТТ</t>
   </si>
   <si>
     <t>00000148651</t>
   </si>
   <si>
     <t>Дозатор Jofel АС53550</t>
   </si>
   <si>
     <t>АС53550</t>
   </si>
   <si>
     <t>Дозатор для мыла АС53550 Futura (наливного типа), нерж. сталь, блестящая поверхность, 0.85л. Размеры 270х128х115мм.</t>
   </si>
   <si>
     <t>00000232918</t>
   </si>
   <si>
+    <t>Контейнер для мусора EKSI EJW-CR76W</t>
+  </si>
+  <si>
+    <t>EJW-CR76W</t>
+  </si>
+  <si>
+    <t>Контейнер для хранения и перевозки ингредиентов, выполнен из полипропилена. Пригоден для хранения пищевых продуктов. Цвет - белый. Объем 76л. НЕ ВХОДИТ В КОМПЛЕКТ, Дополнительно комплектуется:  Крышкой EKSI EJW-CRC2W белого цвета, для контейнера 76л.  и/или Тележкой  EKSI EJW-RCD для контейнеров</t>
+  </si>
+  <si>
+    <t>Контейнеры</t>
+  </si>
+  <si>
+    <t>00000583503</t>
+  </si>
+  <si>
     <t>Контейнер для мусора Bolognini 640A</t>
   </si>
   <si>
     <t>640A</t>
   </si>
   <si>
     <t>Урна педальная 640A (нерж., 40л)</t>
   </si>
   <si>
     <t>Bolognini</t>
   </si>
   <si>
     <t>00000221989</t>
   </si>
   <si>
     <t>Контейнер для мусора Катунь КТ-88-8С-БД, круглый 8 л, хром</t>
   </si>
   <si>
     <t>КТ-88-8С-БД</t>
   </si>
   <si>
     <t>Габариты 230х230х330 мм, материал нержавеющая сталь с полировкой сатин.
 Объем 8,0 л, с педалью, без доводчика.</t>
   </si>
   <si>
@@ -4463,50 +4478,63 @@
     <t>00000319326</t>
   </si>
   <si>
     <t>Защитное средство для печей и пароконвектоматов TURBO SAFE PROTECTOR, 0,6 л</t>
   </si>
   <si>
     <t>TURBO SAFE PROTECTOR 0,6л</t>
   </si>
   <si>
     <t>Создает защитный барьер, препятствует глубокому проникновению частиц термической обработки продуктов.
 В упаковке 12 бутылок по 0,6 л, низкощелочная среда рН=9.</t>
   </si>
   <si>
     <t>00000423676</t>
   </si>
   <si>
     <t>Моющее средство для пароконвектоматов Abat PW&amp;R tabs 2 в 1 (100 шт)</t>
   </si>
   <si>
     <t>Моющие таблетки 2 в 1 Abat PW&amp;R tabs (100 шт) с ополаскивающим эффектом предназначены для очистки поверхности камеры пароконвектоматов и конвекционных печей, оснащенных функцией автоматической мойки таблетками.</t>
   </si>
   <si>
     <t>00000413011</t>
   </si>
   <si>
+    <t>Диспенсер CLEANEQ KW-7336 белый глянец</t>
+  </si>
+  <si>
+    <t>KW-7336 белый глянец</t>
+  </si>
+  <si>
+    <t>Диспенсер CLEANEQ KW-7336, для бумажных полотенец, белый глянец. Габаритные размеры: 266х104х256 мм, толщина корпуса: 1,0 мм, размер полотенца:рекомендуемый  230 х 75 мм, тип полотенца: сложенное полотенце C/Z
+Емкость: 300-530 единиц, материал: АБС-пластик, цвет: белый глянец. Диспенсер запираемый на ключ</t>
+  </si>
+  <si>
+    <t>00000569368</t>
+  </si>
+  <si>
     <t>Диспенсер CLEANEQ KW-7316 белый глянец</t>
   </si>
   <si>
     <t>KW-7316 белый глянец</t>
   </si>
   <si>
     <t>Диспенсер CLEANEQ KW-7316, для туалетной бумаги, белый глянец.Габаритные размеры: 291×118×293 мм, размер рулона: макс. диам. Ширина полотна 240 мм: макс. ширина 115 мм, рулон диаметр 45 мм или 70 мм, материал: ударопрочный пластик, цвет: белый глянцевый
 Диспенсер запираемый</t>
   </si>
   <si>
     <t>00000569369</t>
   </si>
   <si>
     <t>Диспенсер Jofel AE51000</t>
   </si>
   <si>
     <t>AE51000</t>
   </si>
   <si>
     <t>Диспенсер для туалетной бумаги в профессиональных рулонах  Azur AE51000. Материал: ABS пластик. Цвет: белый. Размеры: 27х12,6см. Вместимость: 1рулон 300м. Диаметр втулки: 4,5 см.</t>
   </si>
   <si>
     <t>00000100270</t>
   </si>
   <si>
@@ -4594,50 +4622,62 @@
   <si>
     <t>00000149884</t>
   </si>
   <si>
     <t>Водоумягчитель Brita 1013637</t>
   </si>
   <si>
     <t>Головная часть 0-70% со слайдером, соединения G3/8 для фильтров PURITY C</t>
   </si>
   <si>
     <t>00000305703</t>
   </si>
   <si>
     <t>Диспенсер CLEANEQ KW-7300 с полкой</t>
   </si>
   <si>
     <t>KW-7300 с полкой</t>
   </si>
   <si>
     <t>Диспенсер CLEANEQ KW-7300, для туалетной бумаги, с полкой.Габаритные размеры: 255×120×260 мм, емкость салфеток: макс. диаметр 230 мм, ширина рулона салфеток: макс. 115 мм, трубка рулона салфеток: диаметр 45 и 70 мм. Цвет: шлифованная сталь. Диспенсер запираемый. Материал: нержавеющая сталь 201</t>
   </si>
   <si>
     <t>00000569371</t>
   </si>
   <si>
+    <t>Диспенсер CLEANEQ KW-7300 шлифованная сталь</t>
+  </si>
+  <si>
+    <t>KW-7300 шлифованная сталь</t>
+  </si>
+  <si>
+    <t>Диспенсер CLEANEQ KW-7300, для туалетной бумаги, шлифованная сталь.Габаритные размеры: 255×120×260 мм, емкость салфеток: макс. диаметр 230 мм, ширина рулона салфеток: макс. 115 мм, трубка рулона салфеток: диаметр 45 и 70 мм. Цвет: шлифованная сталь. Диспенсер запираемый. Материал: нержавеющая сталь 201</t>
+  </si>
+  <si>
+    <t>00000569372</t>
+  </si>
+  <si>
     <t>Диспенсер CLEANEQ KW-7300 черный матовый</t>
   </si>
   <si>
     <t>KW-7300 черный матовый</t>
   </si>
   <si>
     <t>Диспенсер CLEANEQ KW-7300, для туалетной бумаги, черный матовый.Габаритные размеры: 255×120×260 мм, емкость салфеток: макс. диаметр 230 мм, ширина рулона салфеток: макс. 115 мм, трубка рулона салфеток: диаметр 45 и 70 мм. Цвет: Черный  матовый. Диспенсер запираемый. Материал: нержавеющая сталь 201</t>
   </si>
   <si>
     <t>00000569373</t>
   </si>
   <si>
     <t>Диспенсер CLEANEQ KW-7322 шлифованная сталь</t>
   </si>
   <si>
     <t>KW-7322 шлифованная сталь</t>
   </si>
   <si>
     <t>Диспенсер CLEANEQ KW-7322, для бумажных полотенец, шлифованная сталь. Габаритные размеры: 263х103х279 мм, толщина корпуса и основания: 0,7 мм, размер полотенца: рекомендуемый. 264 x 70 мм, сложенное в C/Z-300/500 шт., цвет: шлифованная сталь, материал: нержавеющая сталь 201 Диспенсер запираемый на ключ</t>
   </si>
   <si>
     <t>00000569374</t>
   </si>
   <si>
     <t>Контейнер для мусора Bolognini AF07310 25L</t>
@@ -4697,50 +4737,62 @@
     <t>Диспенсер для полотенец с центральной вытяжкой AG47000, белый, пластиковый корпус</t>
   </si>
   <si>
     <t>00000234052</t>
   </si>
   <si>
     <t>Мыло для рук Tork 420501/421501-60</t>
   </si>
   <si>
     <t>420501/421501-60</t>
   </si>
   <si>
     <t>ЦБ-00109467</t>
   </si>
   <si>
     <t>Дозатор CLEANEQ KW-7206 сенсор</t>
   </si>
   <si>
     <t>KW-7206 сенсор</t>
   </si>
   <si>
     <t>Дозатор CLEANEQ KW-7206, для мыла, сенсорный, наливной. Габаритные размеры: 148х102х247 мм, напряжение: 6 В (4 батарейки размера АА), Емкость: 1200 мл,  Материал: нержавеющая сталь 304. Цвет: шлифованная сталь.</t>
   </si>
   <si>
     <t>00000569376</t>
+  </si>
+  <si>
+    <t>Контейнер для мусора EKSI JW-CR76W</t>
+  </si>
+  <si>
+    <t>JW-CR76W</t>
+  </si>
+  <si>
+    <t>Контейнер для хранения и перевозки ингредиентов JW-CR76W выполнен из полипропилена. Пригоден для хранения пищевых продуктов. Цвет - белый. Объем 76л.</t>
+  </si>
+  <si>
+    <t>00000280320</t>
   </si>
   <si>
     <t>Контейнер для мусора Jofel AL71600B</t>
   </si>
   <si>
     <t>AL71600B</t>
   </si>
   <si>
     <t>Урна настенная. Объем: 10л. Размер: 295х325х130мм. Материал: оцинкованная сталь, эмаль.</t>
   </si>
   <si>
     <t>00000278688</t>
   </si>
   <si>
     <t>Диспенсер Jofel AW21000</t>
   </si>
   <si>
     <t>AW21000</t>
   </si>
   <si>
     <t>Держатель для полотенец AW21000, нержавеющая сталь, 34мм, диаметр 25мм</t>
   </si>
   <si>
     <t>00000232277</t>
   </si>
@@ -5280,51 +5332,51 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="49" fillId="0" borderId="1" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="49" fillId="0" borderId="1" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64165c3f9763029f2b589ca01b701f8.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4796c7065f78213abb178b66f19dc50.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd385e3b0a41b5b186a875c0e4c9d3a.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caaf3542b7ac91f6ade12189dfbda3c.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2280dc75701d982272ae09449c5e47a.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65571d5004cd15614e941bdda6ad9e2.JPG"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be068caf02e9a6d8855223d0265d276.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7955b59aefb23e35c36721b846603d6a.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52712eb58822a830c83bf7d457fc36e1.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d88339dbdd84c4c24157db4923645b.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f65ea7a7ba48a4c1fb30eedec33259b.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d734759353e60713e6405c298883b26d.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42af88c50c330d11e0dc66339940f19a.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6856c017e959bb3d2c33013d8eba1d8b.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f526559e56fbd7902afac36564a3a90.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410b3aaff8142b74e7f87eaa4a2a4d8a.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef063300f3f918b2dc5fdf89aebdd06.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d38921b5b1830f103261d3e5658eb4.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3166a2e90ffe8134df2494e56fd1bdc7.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9f26f3a07309ff71e8a560cbe982b5.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cba581be424400afb84f0ce14fa2212.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f3ec4cd4daca8e97a371a2a89a03d9.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2715331ba3ae214190e8e1132665f6a.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca83211c755bf970377d816bea43e16.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ec9925439ee643876583f65a119ae4.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9814918ca404ff122ecdb6f94d19c758.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a88a5d85a1821e29661911e90988af.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0e51617e8ed7abe579fe71a3735d3d.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cec6f909c3dfff12249c081fd2649f5.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333c9671749762684938a7872ea14cb1.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640e8d7d9a32c8f2edbe4bc23a91b128.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c224d85d26f91f194e788b92551125.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186b544a08278b8886a04315f4f0d9a2.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea63d2a69c1095f2ce17ac4832afb0d.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395350fd271a9cd1a3f867f4fa8d4c60.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f482ca5f5d4ef2fda516315ea8dcb2c.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126e16efa76867a607138c51e262cbcb.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f72f57f345862d8df05d5b54ec4b5c.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401307bcbf1aa098bb00858ca6ab6937.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d169cfbddf699ee36291b4bbcf9da75.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b308ec142b084c0a107ff4aea765f8.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f967c15a0fb87763a11c33aa0f5890d.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae2aa9a23773d05741d1841168f9953.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f385a09d2806b79e89b9cae080fb127.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1ecf7b0d4f7667b5022c1c0a00714c.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502330c1155f9d2f21a086ee7c4ab820.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6180c0d9658d10ed38740b04a1d2d452.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d838c36ea363ff6b4c09960e2deec74d.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9a070a389fb261758b33edc20c6525.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeec792f5883992d9f757f1296054e2.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e13c2fdacbf9999b9d2a886926e9e0.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b713e391c1d9043c9516887ce269e7.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994d1b0114b38fa99c77a06c5991335b.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae10ce7cee11d165b216cf772d8f1cc.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569786c13df209c023c030eb3e7839f9.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadbd332a24b9b79990c35d19487ac6f.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5c19e8b8a720acfe215a318f93893d.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03db4398d5f06acd61eb44bf220858c2.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8133364a70598b2d3f61b9ddf83e5411.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f96256a9f783411b5146e55980826b.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4303f4a0bf52a1b089c8832349a607a0.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dfbffc42acb7a5a161d57d67461e2c.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3554e94d972c8d800c4a07d52c77c8.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c3a7d58e5ad440e50400575957e846.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f63ae1a9179733ebae76d87d3c39ba.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9cee81364c44925a1b344a74031a45.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c89fc2ffaa58767597fe4cd77a02409.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29101ed0b4eb5485815959608edc04d.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09136264cf6506f626c5d8c194e04e7.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232ccb6670c8ae1a8fdf1f1a03ff4125.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208a4c6551eaa90ad843d4ba19c603cd.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d916dd17b286c67ca2fc1e585f07abe.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56207b1d53a0c65b81c8fa74dc92942.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f05a2ae5baf246fbd889b18ccab26b9.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172365022fa4fb4309627e92fc97c26b.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37abb60eb2e46e73260ea2c63d62ab1.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c868f075bad7c71bee918528f9fb919.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0809a18043ae386fa8a966135c12222f.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4290252979a9a866640d7588a69273.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916f86f0c8673ad17a16aaf87669bbb5.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd27b9a149ff00e0e14b082690093c31.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971324b97116abb59c42c325ba51cd32.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd11e91c8fab9875b39c233ddb40d89.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ac3938c24aa30946248e33930fe587.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace36b1415f244d53b260a5584ce8ae5.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8311c4c2bc97c53d3a813ecfe12dd6c3.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d89f0b8b7d15c789c2c12477724489.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acc0fdb5ff4950b3dfc14385d133775.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c07714b71fdaef34ca653f84e44367a.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffddad46493fc1f292a01c081f8c1c22.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b5b18e8c1229239db337bbaca79f4e.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d27dad159ef698cac3e80465b08711.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01527696cf79a5a33a0101e6c726c8f.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28084a3b8dbbeb30988a4b5d05f3cab5.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346c82dab28b258c8a6e23abde9cc6f6.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d7f6c73c9202a974c46d88d2a1e3a4.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2403dc26b9b384c5c2645d97a58cb96.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c8680ebb881b6038aec5d821ab4f0e.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187d12191d868dfc51f3aaaee9f1bd3c.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca37625e0f9a3c7047b6c0f9594a6b31.jpg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b787b0b8709dcc499e81bffa38e39759.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bbc514b34d75252781906767f40aef.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7478edd24852f7e805e307a3bef852.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5845ba0fe99b61ab7ef260450b880c86.jpg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebd962bbd03b26184e5f8da4d704bcd.jpg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1712eb5f839df776af76239b48440d79.jpg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be73324bababeca13dab19a0b17d9e8a.jpg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1643b54506e9f5e68f408425565c4384.jpg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf54b9ad76a641ac3c93bbceadfdc2fa.jpg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5883655740d50aabe8c4a10845e0892f.jpg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a863cea7614ef32d68f65759f0700d68.jpg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8a4a651c027eff53300cc16c048d01.jpg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cd83be7bd702a406c2af53165b7a34.jpg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4075cba5c896376db4e3fcf1dd693a0c.jpg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1657f9e59d1961ece0145f6dafadc85.jpg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d901ee7177d60bfd17d4cdb8d4b8e8b5.jpg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e2c23affd157a5dd9b6a5eb8b12e1f.jpg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424f11d75d54ad614aec5932c491d64f.jpg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87036cbd80debf6e0c5293d21a6d582b.jpg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e65bd39c25ee3d5ffe8bbc604cc4680.jpg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c57cd77a008a93f817849cd99199a5.jpg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e387fe049a99afcbec0cddb75333a4.jpg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6050f7fb02a731e2356b4242bdab66a2.jpg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403113334685bc67c32b3486faf362b3.jpg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc42073d883a827b097d17a45ac345a.jpg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229db670263227096514cde373788835.jpg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0c268ca6b617308c1433d1f75f74ed.jpg"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e4ef6153c7ea306733369690f65b11.jpg"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c709be850605cef7355bc755148b219b.jpg"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23c60402304dfa4149ea750f1f92cb8.jpg"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e53dbd35f8175280af3627895d98ed2.jpg"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2225bc039a62948c0ed391462acaa3.jpg"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c096a9580bba16de7d91b0686946e3.jpg"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b364b40b98811d1ec06b27fec36035f.jpg"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bddea5b9c41a4ab0063d8dc4b3e55f.jpg"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5beae6b382df6c425bdb18d92ec7016.jpg"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6394d7d29efb0cc8181411e70df7da83.jpg"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860d24c8d63d710230f4e8d7b5fe965a.jpg"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d0b22843c956496dc032d75a917ce2.jpg"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3023e5642d7a1fd1ba346f14384d20b7.jpg"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff5e3d049bee05fc6a35abda08ea4c2.jpg"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b89cec8d66acf83eadb7e194b7fff36.jpg"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04b34d4898c6207d7bdfb1b7e0f10ef.jpg"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50b01ee553ac9a247bc9a1607202807.jpg"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cc019a713c4f2a4eed0297a51ec6cc.jpg"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90227d1b720bef7b60e406105389dc96.jpg"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d293900276232ff435f1a30524613b52.jpg"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b372ecea6e7b94092251d1baa6b23c32.jpg"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a38a43d19923943d769ca1bea9bccb.jpg"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b329d41c5d525bae3c65de1df18e48ee.jpg"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da2e87b8a20ed93504c50b66f3af7db.jpg"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf673283745d14810e054231a543f0a.jpg"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f747ffaf32da3bec8cac9e7be06ee750.jpg"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b229fee8dd395dc88287b42621546b76.jpg"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997c71d9163f36d09a7a862520368d7d.jpg"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7773472b3e7b7eb021fcf5105f4c175.jpg"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2389e178dc01262d2c88c1341303fa7.jpg"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee76720db32f9d1ea223d5d48a0352f8.jpg"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bfe43c5e6469961d26d4f13d0dae20.jpg"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e999109e1fd3a33218b51669b9fe6457.jpg"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae68a80cf014fa9e8219f63c8859c811.jpg"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5444340fc3a4c43f738249a10e8a54.jpg"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8bc36a641128eac8ae866926943211.jpg"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b0b63f335661679915b488a363fb81.jpg"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f24f47a167354b6d2026a027b76fa2.jpg"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5689c64af9e202cc9cd6928ddab77c7.jpg"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df642c77453fdec8320fc0dc3e85df9.jpg"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b042631c5cb2c22de1540f8d9ad8da55.jpg"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f6633a4c772a4c627a2158acf3fae6.jpg"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec685f284b30f0896485e34bbfb64bb.jpg"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec97c2823dbf9a5630ecd0ab56e4413.jpg"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5392a6f7ee76e140cae32219a5c2493.jpg"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790e05131dddc45342485e496226ff92.jpg"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7278e41343f8b481835655e9745cc4a0.jpg"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4458abb6ccf864a0b2b3034faa8a7331.jpg"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7375531bd92d046ffdeb61c2cf84aed4.jpg"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0744507fcb05aa06afa5dde87636fd6.jpg"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cedbd1fcb476d714f76779ce5c609c.jpg"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445fd78fc5c87bf28cdc34b7240ca9e4.jpg"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c8b5133faee4748a92a066087a2eca.jpg"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb71daa453d251f8bec73498081f119.jpg"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580a74d4f1cd684840002d6763f8901a.jpg"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38709f10b97e982b31f44fa6197c25a.jpg"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f83ca73d0e36fa8396c8e723bf1196.jpg"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cede6d83105ba124a43dda5e769905bf.jpg"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf68e9b96e69022e21fb344280aa157.jpg"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e733e86f16cba36183ad167cff574d0.jpg"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c4586939613dd39c9c07face7467a5.jpg"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad443bf8e3c85a290f91198448e9c9cd.jpg"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8997507cbd3f71f9d07d532c63c970.jpg"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dd27103df0cb90eb7d956a9a2c4406.jpg"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c194c25517490e06181115595080df3.jpg"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fb0ece9da503ba9be7c0ea30e8b77e.jpg"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35ddf51a788ea0d1213731cf669d7f6.jpg"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c161705e44d7069b36f8316c9f6fd79.jpg"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a1ff0a9ba3f26fa40d5e2cdab25c97.jpg"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ab41b1202b9dbb5c7d82f311d98766.jpg"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0e714f9e73b0b658ca00e88ba9b868.jpg"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f30679a8f76fa6c1f76c85650f72427.jpg"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4b63956b59b3f6c2d66f48c6b4a74b.jpg"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daacee860ab4c1b53a246b454510e041.jpg"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe1a7edf0019076a14a82b11925e798.jpg"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d76129aa7631c3423e98761c67f56c.jpg"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc097e94b7eb384f3317f826e7174b9.jpg"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5318224f35de5f22d04bb96b42ad3e.jpg"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6259d87aeb73945ca18012ad0a04d7e.jpg"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9e76ce025005324018168a1516d6f7.jpg"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47971b09d1468296a1ddf793f0833c5e.jpg"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539896a3ef4e8049e496b4a6ad31d972.jpg"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c44fa018a2cc8bb5056f9d4a839ae57.jpg"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611b0fa74bab019e96c98b0840154b4f.jpg"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f444015b3a4683d02f7e24325139859e.jpg"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5f34e020e16b171cb21b95ce614d36.jpg"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f960fe18d1021ed64c0c39e20a87da15.jpg"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c53ed8e806a2c44771ad767a805b32a.jpg"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6b5682e57b395514cc2bbaecdc29b4.jpg"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaaaa334fa4d8b43d2034ad90d51eba.jpg"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1f21b3dc0a7c489d17156fd36f3a02.jpg"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2e4e092d485c3b2debf02b59a239d9.jpg"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb88d5f255806e8c6500997e55e279be.jpg"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba76072b700118399abc51961c26677e.jpg"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ea2b5ae61ccdd5476f88b1a97f5664.jpg"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d953611137fd67fe0cd7acbd267765.jpg"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3907927be18cbacb4a538ca4eb8ed37.jpg"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051f4209af74b206f64297c8a427f228.jpg"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3ab124792e994090e20c421585d635.jpg"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac3a82c1f1a260ea489b2f5261bf12d.JPG"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389bc9faa2530ffcb559cefecbe76784.jpg"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d418770b64557b76be84d529b0e21053.jpg"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e927d0dd3040534fb04ba57e84d08d33.jpg"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49201417b99ae914cceb568a34051d79.jpg"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41b930ae09c7c6ffa12b2c5977e9758.jpg"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d8f2777b831826d37a12411c671621.jpg"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b08e5e31dafc376a146bb445d5c75e.jpg"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276b479655235708b66c0deaa42aa654.jpg"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ee48cf8327698d7242cc42df1cc85d.jpg"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8608423734e2bd542e449aa976c1bdb.jpg"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76606785cd297207307f932d281f7a73.jpg"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9cc1a2a644f8651a58b0dd98de2779.jpg"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d37d368ffa6bd0b3782aa158a1cf56.jpg"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dee1d798c68a7150b58211e47ce300.jpg"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08399eff7ff298dfa392a677a7b8da8.jpg"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72db1fc6214ec36eede55dc60829ad8d.jpg"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b592b39b00740a8d6179cfa5db3a548.jpg"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384de0ba9b81439e9a07bf6af1426171.jpg"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26267dd29b8c19cffc733bb3c9cf9ef1.jpg"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8d12d07bcc549530f8f88858c2ab4a.jpg"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a971222fbe5f69eaa21d84122c6055af.jpg"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd162c1b81cd6e4a7d89abd4629ca0ae.jpg"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07df136c45b35a448b114aad19b9882.jpg"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e9eb3fba48f8980f00edda9de1dcb7.jpg"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bed59a7f0e32ee6cfe75e567f1f0c78.jpg"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bb138ff632f320bb68f276778c4c34.jpg"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c745c55fd8ae1f32a74c643efcb03493.jpg"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545c25ce200b59950fc1f1f6fa48ef93.jpg"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cca5ca44489a4e175dbe2ff857fa46.jpg"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0bb96f9d1326b96b071c8bf19385ab.jpg"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61fc872063c35e173f50bd90c13445f.jpg"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df172cb467b32533f5b9552e10ee0102.jpg"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1222c483d74823c6131edbb5b1837ab8.jpg"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07be44474b8b14094d48dd3280dfd8b.jpg"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92996926cae6872de8702934c870368.jpg"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0e96f381e885eb24e550e0fdc3e2d7.jpg"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9645d152dc5c73ec71babdd65c19b54d.jpg"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e228989bdd664c21a3833248cdba7c5.jpg"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d37da476c8631aa66cc37b4b1cee280.jpg"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5301ff05a494175851f0d0f0b26bfd.jpg"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb54b47cb0af364df6e2c3083b71049e.jpg"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cc280b2731b04cd733a4e5b55afe1b.jpg"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e682dd7a7ca3626db9e501bd1ca75825.jpg"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef80314442115d973974f45512963a9.jpg"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b840999362f8997914c3b7d4b3ba5b9.jpg"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf77ee2884375414e022a536ba56868.jpg"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ee50bde49e9ff13b9c79297c30054f.jpg"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0443283a7d8ff63695e94af7fa292ba7.jpg"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bc271ebbbff70730ea18a5b7ae059d.jpg"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad02ef5c3a6438d841a2f3e697e0403e.jpg"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc5e271867e1e7e4612da96d22b524d.jpg"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db6b0a99653bb00a09f9bca68e9cf0d.jpg"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708d4aa412479341c010ded0ffd583d4.jpg"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20698d9bf6697e6eef61c7b25e1d651.jpg"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8f99e68efd1cf2f14e487d20aceaed.jpg"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcad4da107cd6cafd1152c6cbae2a86.jpg"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7b8d6ff49155af26f3d38f8d4e01db.jpg"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5011871f0f5d97690a11e90ac6cdf00.jpg"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5488633d070cf5d2efb8d7fe931534ff.jpg"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23df75b98dad9d4ff2a40f0e1d268ff9.jpg"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637d19155cc2ed5d1c8aecd40fa384a2.JPG"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2355658aa99ee359a9b377f339e54bf.JPG"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf2aee3ca01dc3411e19207e89b9489.JPG"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d039699f24ace85f21f7836958a48d60.jpg"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eb8ee49b88485c11ae8816a02eaf8d.jpg"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5e5d2b6e8b90a852a5aea9f18a9c40.jpg"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81402179b3ed55364e99618784f33ba.jpg"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16085abfb0ce69226949057594436f2b.jpg"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f20253c84dd655cf167a5753c064e5.jpg"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d51f3e94132401b42a092728493b817.jpg"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9859748b3b17dbce9c91b00ea54386.jpg"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9caef698edb28e1eca5fcf48742441.jpg"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0d8452ec14745f7cfc6b539886dde1.jpg"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4d01d748afa4fe325d5120dc944984.jpg"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81555354dbf8e8e3601df475228f4966.jpg"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e0c7f50cb195c7ad6892d6cded3eae.jpg"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c57807712bafe157efdf231000e34c.jpg"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e74e7e8181d4407d5cca2a6ca8b6f41.jpg"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f089836d7418abac8f4cf8e4c91e70.jpg"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89543d5265a423933342d9c6330bf604.jpg"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fb4d2e49c29c530fa31218c15d0c9c.jpg"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57d3c4d600a4b3d3e8355195cb64e97.jpg"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f37b82a244153ec23780a352909ef4.jpg"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a30eeb824283b224e24d02ebb7875a.jpg"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ae8cf591fac2de6817e688546395e0.jpg"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4211396574da04d69c428c5362985b1.jpg"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e965a8ca9f644131949777d24818852.jpg"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38a7389cbcf4d58388022f4fbbed333.jpg"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7341021b16069447bda31ba32198968.jpg"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f39bf2ab3ca492018d7ea2787d13c2b.jpg"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85d69249a1682c0608c004520be5fd9.jpg"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057edf41c55904662c25e8e63ba95ab1.jpg"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa513dc6dac097741d85d64718ae5ad1.jpg"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6212e16b82f41b7404114da50509c914.jpg"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a724f7cdd5c09a7bba326db02c599f9.jpg"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45420c0ad52ac0eab8909da3867432b9.jpg"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf18d45644e4149fb3b8210895d71134.jpg"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3d767225bb341dfc57a7646414695d.jpg"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128355795fc8f5d7f722e6b352676292.jpg"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7442e7f78d8b100820318d307d1c9c08.jpg"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b161babf49a622cb851edb336866d3c4.jpg"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4e70918bfc44ce11c85814e931c059.jpg"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deb0895003be0ac32630cd38fce4502.jpg"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976266b3b454707d239c033a779cd31b.jpg"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b506c64e96ef0c52372e5a250edc98ba.jpg"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf3a4b83885e95a22c39f127e38dbd3.jpg"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a6311e62356860448ce551e613299f.jpg"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d23b1d951d4a5d5bc9635779914277.jpg"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957d569d3ac8f15ab826b13b8ee04656.jpg"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b92c20875641c4e1fa006b979a4ba9.jpg"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8522e57458533eac991a40dc03834bfb.jpg"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f3670d86080188225ede6e99b389d9.jpg"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e6db0873c0ba15df7d777e200aa917.jpg"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cd8e89db06697aff8f1348f1801796.jpg"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b617dc07e1572cd601a1da30d84dfc8d.jpg"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f953fd62114e8a7cbf3724fd9b635ccb.jpg"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df41004bd3d25e8a3894c827a54794b.jpg"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7021f6218b865c915efea35f606fa04e.jpg"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2503a9b023146886ce16382dafdd9528.jpg"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f6db6d962ecab3cd9111d28e35a7ff.jpg"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f56681754e8834ccb02e96403754aa.jpg"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae109ee08e596f2c6fd0e914de11648f.jpg"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7216c2156ea1455f062196f921889cdf.jpg"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844422fbd6230c8b2282ced0142493d3.jpg"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f970577f685ab26f383e7446fdf97715.jpg"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890acd22911adcd74e55564be7dfe02d.jpg"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85924c751c8b62983a63e59815574e9.jpg"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cc9742bb2f895353317a89021a51ff.jpg"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fae08e31109dba54633bc2091aa3830.jpg"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dcecd5672ba8f6ef1fb5328bfbd6c9.jpg"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcdfc3a1fe0f896466f5f683ce5aa0f.jpg"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3da16bde3c23c174e08ef42f04095da.jpg"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f89c9ca6a59c181c6e3ab2fb68f2da.jpg"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d31d3ef536916b1b19262fe635ac3d.jpg"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36889d3a4263c95f3a8bf32e32e7ae20.jpg"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114f4a4d61fb279c9aeec2f0b0871138.jpg"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6c5463cf0ef24bb0d895f540b4a41c.jpg"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b994f2d06ac351375acddcd2095155aa.jpg"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eae3da85051cafec38a0bf81331d212.jpg"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3842d4a0d9c44ee5299ea67cd37fd08.jpg"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738f8c135bb165136c94702e40c94e21.jpg"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fbe61fde98dc4fb73512eb2200b220.jpg"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4ac48bff4f19885bad42bc610e523f.jpg"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6186173444b8c2c4b30319b0b690be5e.jpg"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334dee78984330f7215f0e71459f6d7c.jpg"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a70cb75628ee5a9b9c26ca5734608c.jpg"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e35bbd10afab7a3f4960cd9d3d173c8.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64165c3f9763029f2b589ca01b701f8.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4796c7065f78213abb178b66f19dc50.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd385e3b0a41b5b186a875c0e4c9d3a.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caaf3542b7ac91f6ade12189dfbda3c.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2280dc75701d982272ae09449c5e47a.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65571d5004cd15614e941bdda6ad9e2.JPG"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be068caf02e9a6d8855223d0265d276.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7955b59aefb23e35c36721b846603d6a.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52712eb58822a830c83bf7d457fc36e1.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d88339dbdd84c4c24157db4923645b.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f65ea7a7ba48a4c1fb30eedec33259b.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d734759353e60713e6405c298883b26d.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42af88c50c330d11e0dc66339940f19a.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6856c017e959bb3d2c33013d8eba1d8b.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f526559e56fbd7902afac36564a3a90.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410b3aaff8142b74e7f87eaa4a2a4d8a.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef063300f3f918b2dc5fdf89aebdd06.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d38921b5b1830f103261d3e5658eb4.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3166a2e90ffe8134df2494e56fd1bdc7.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9f26f3a07309ff71e8a560cbe982b5.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cba581be424400afb84f0ce14fa2212.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f3ec4cd4daca8e97a371a2a89a03d9.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2715331ba3ae214190e8e1132665f6a.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca83211c755bf970377d816bea43e16.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ec9925439ee643876583f65a119ae4.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9814918ca404ff122ecdb6f94d19c758.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a88a5d85a1821e29661911e90988af.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0e51617e8ed7abe579fe71a3735d3d.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cec6f909c3dfff12249c081fd2649f5.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333c9671749762684938a7872ea14cb1.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640e8d7d9a32c8f2edbe4bc23a91b128.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c224d85d26f91f194e788b92551125.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186b544a08278b8886a04315f4f0d9a2.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea63d2a69c1095f2ce17ac4832afb0d.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395350fd271a9cd1a3f867f4fa8d4c60.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f482ca5f5d4ef2fda516315ea8dcb2c.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126e16efa76867a607138c51e262cbcb.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f72f57f345862d8df05d5b54ec4b5c.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401307bcbf1aa098bb00858ca6ab6937.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d169cfbddf699ee36291b4bbcf9da75.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b308ec142b084c0a107ff4aea765f8.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f967c15a0fb87763a11c33aa0f5890d.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae2aa9a23773d05741d1841168f9953.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f385a09d2806b79e89b9cae080fb127.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1ecf7b0d4f7667b5022c1c0a00714c.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502330c1155f9d2f21a086ee7c4ab820.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6180c0d9658d10ed38740b04a1d2d452.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d838c36ea363ff6b4c09960e2deec74d.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9a070a389fb261758b33edc20c6525.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeec792f5883992d9f757f1296054e2.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e13c2fdacbf9999b9d2a886926e9e0.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b713e391c1d9043c9516887ce269e7.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994d1b0114b38fa99c77a06c5991335b.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae10ce7cee11d165b216cf772d8f1cc.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569786c13df209c023c030eb3e7839f9.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadbd332a24b9b79990c35d19487ac6f.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5c19e8b8a720acfe215a318f93893d.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03db4398d5f06acd61eb44bf220858c2.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8133364a70598b2d3f61b9ddf83e5411.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f96256a9f783411b5146e55980826b.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4303f4a0bf52a1b089c8832349a607a0.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dfbffc42acb7a5a161d57d67461e2c.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3554e94d972c8d800c4a07d52c77c8.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c3a7d58e5ad440e50400575957e846.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f63ae1a9179733ebae76d87d3c39ba.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9cee81364c44925a1b344a74031a45.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c89fc2ffaa58767597fe4cd77a02409.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29101ed0b4eb5485815959608edc04d.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09136264cf6506f626c5d8c194e04e7.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232ccb6670c8ae1a8fdf1f1a03ff4125.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208a4c6551eaa90ad843d4ba19c603cd.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d916dd17b286c67ca2fc1e585f07abe.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56207b1d53a0c65b81c8fa74dc92942.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f05a2ae5baf246fbd889b18ccab26b9.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172365022fa4fb4309627e92fc97c26b.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37abb60eb2e46e73260ea2c63d62ab1.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c868f075bad7c71bee918528f9fb919.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0809a18043ae386fa8a966135c12222f.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4290252979a9a866640d7588a69273.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916f86f0c8673ad17a16aaf87669bbb5.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd27b9a149ff00e0e14b082690093c31.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971324b97116abb59c42c325ba51cd32.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd11e91c8fab9875b39c233ddb40d89.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ac3938c24aa30946248e33930fe587.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace36b1415f244d53b260a5584ce8ae5.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8311c4c2bc97c53d3a813ecfe12dd6c3.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d89f0b8b7d15c789c2c12477724489.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acc0fdb5ff4950b3dfc14385d133775.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c07714b71fdaef34ca653f84e44367a.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffddad46493fc1f292a01c081f8c1c22.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b5b18e8c1229239db337bbaca79f4e.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d27dad159ef698cac3e80465b08711.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01527696cf79a5a33a0101e6c726c8f.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28084a3b8dbbeb30988a4b5d05f3cab5.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346c82dab28b258c8a6e23abde9cc6f6.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d7f6c73c9202a974c46d88d2a1e3a4.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2403dc26b9b384c5c2645d97a58cb96.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c8680ebb881b6038aec5d821ab4f0e.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187d12191d868dfc51f3aaaee9f1bd3c.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca37625e0f9a3c7047b6c0f9594a6b31.jpg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b787b0b8709dcc499e81bffa38e39759.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bbc514b34d75252781906767f40aef.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7478edd24852f7e805e307a3bef852.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5845ba0fe99b61ab7ef260450b880c86.jpg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebd962bbd03b26184e5f8da4d704bcd.jpg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1712eb5f839df776af76239b48440d79.jpg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be73324bababeca13dab19a0b17d9e8a.jpg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1643b54506e9f5e68f408425565c4384.jpg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf54b9ad76a641ac3c93bbceadfdc2fa.jpg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5883655740d50aabe8c4a10845e0892f.jpg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a863cea7614ef32d68f65759f0700d68.jpg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8a4a651c027eff53300cc16c048d01.jpg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cd83be7bd702a406c2af53165b7a34.jpg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4075cba5c896376db4e3fcf1dd693a0c.jpg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1657f9e59d1961ece0145f6dafadc85.jpg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d901ee7177d60bfd17d4cdb8d4b8e8b5.jpg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e2c23affd157a5dd9b6a5eb8b12e1f.jpg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424f11d75d54ad614aec5932c491d64f.jpg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87036cbd80debf6e0c5293d21a6d582b.jpg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e65bd39c25ee3d5ffe8bbc604cc4680.jpg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c57cd77a008a93f817849cd99199a5.jpg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e387fe049a99afcbec0cddb75333a4.jpg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6050f7fb02a731e2356b4242bdab66a2.jpg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403113334685bc67c32b3486faf362b3.jpg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc42073d883a827b097d17a45ac345a.jpg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229db670263227096514cde373788835.jpg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0c268ca6b617308c1433d1f75f74ed.jpg"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e4ef6153c7ea306733369690f65b11.jpg"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c709be850605cef7355bc755148b219b.jpg"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23c60402304dfa4149ea750f1f92cb8.jpg"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e53dbd35f8175280af3627895d98ed2.jpg"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2225bc039a62948c0ed391462acaa3.jpg"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c096a9580bba16de7d91b0686946e3.jpg"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b364b40b98811d1ec06b27fec36035f.jpg"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bddea5b9c41a4ab0063d8dc4b3e55f.jpg"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5beae6b382df6c425bdb18d92ec7016.jpg"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6394d7d29efb0cc8181411e70df7da83.jpg"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860d24c8d63d710230f4e8d7b5fe965a.jpg"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d0b22843c956496dc032d75a917ce2.jpg"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3023e5642d7a1fd1ba346f14384d20b7.jpg"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff5e3d049bee05fc6a35abda08ea4c2.jpg"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b89cec8d66acf83eadb7e194b7fff36.jpg"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04b34d4898c6207d7bdfb1b7e0f10ef.jpg"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50b01ee553ac9a247bc9a1607202807.jpg"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cc019a713c4f2a4eed0297a51ec6cc.jpg"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90227d1b720bef7b60e406105389dc96.jpg"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d293900276232ff435f1a30524613b52.jpg"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b372ecea6e7b94092251d1baa6b23c32.jpg"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a38a43d19923943d769ca1bea9bccb.jpg"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b329d41c5d525bae3c65de1df18e48ee.jpg"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da2e87b8a20ed93504c50b66f3af7db.jpg"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf673283745d14810e054231a543f0a.jpg"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f747ffaf32da3bec8cac9e7be06ee750.jpg"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b229fee8dd395dc88287b42621546b76.jpg"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997c71d9163f36d09a7a862520368d7d.jpg"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7773472b3e7b7eb021fcf5105f4c175.jpg"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2389e178dc01262d2c88c1341303fa7.jpg"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee76720db32f9d1ea223d5d48a0352f8.jpg"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bfe43c5e6469961d26d4f13d0dae20.jpg"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e999109e1fd3a33218b51669b9fe6457.jpg"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae68a80cf014fa9e8219f63c8859c811.jpg"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5444340fc3a4c43f738249a10e8a54.jpg"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8bc36a641128eac8ae866926943211.jpg"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b0b63f335661679915b488a363fb81.jpg"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f24f47a167354b6d2026a027b76fa2.jpg"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5689c64af9e202cc9cd6928ddab77c7.jpg"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df642c77453fdec8320fc0dc3e85df9.jpg"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b042631c5cb2c22de1540f8d9ad8da55.jpg"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f6633a4c772a4c627a2158acf3fae6.jpg"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec685f284b30f0896485e34bbfb64bb.jpg"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec97c2823dbf9a5630ecd0ab56e4413.jpg"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5392a6f7ee76e140cae32219a5c2493.jpg"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790e05131dddc45342485e496226ff92.jpg"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7278e41343f8b481835655e9745cc4a0.jpg"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4458abb6ccf864a0b2b3034faa8a7331.jpg"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7375531bd92d046ffdeb61c2cf84aed4.jpg"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0744507fcb05aa06afa5dde87636fd6.jpg"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cedbd1fcb476d714f76779ce5c609c.jpg"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445fd78fc5c87bf28cdc34b7240ca9e4.jpg"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c8b5133faee4748a92a066087a2eca.jpg"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb71daa453d251f8bec73498081f119.jpg"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580a74d4f1cd684840002d6763f8901a.jpg"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38709f10b97e982b31f44fa6197c25a.jpg"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f83ca73d0e36fa8396c8e723bf1196.jpg"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cede6d83105ba124a43dda5e769905bf.jpg"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf68e9b96e69022e21fb344280aa157.jpg"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e733e86f16cba36183ad167cff574d0.jpg"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c4586939613dd39c9c07face7467a5.jpg"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad443bf8e3c85a290f91198448e9c9cd.jpg"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8997507cbd3f71f9d07d532c63c970.jpg"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dd27103df0cb90eb7d956a9a2c4406.jpg"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c194c25517490e06181115595080df3.jpg"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fb0ece9da503ba9be7c0ea30e8b77e.jpg"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35ddf51a788ea0d1213731cf669d7f6.jpg"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c161705e44d7069b36f8316c9f6fd79.jpg"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a1ff0a9ba3f26fa40d5e2cdab25c97.jpg"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ab41b1202b9dbb5c7d82f311d98766.jpg"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0e714f9e73b0b658ca00e88ba9b868.jpg"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f30679a8f76fa6c1f76c85650f72427.jpg"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4b63956b59b3f6c2d66f48c6b4a74b.jpg"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daacee860ab4c1b53a246b454510e041.jpg"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe1a7edf0019076a14a82b11925e798.jpg"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d76129aa7631c3423e98761c67f56c.jpg"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc097e94b7eb384f3317f826e7174b9.jpg"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5318224f35de5f22d04bb96b42ad3e.jpg"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6259d87aeb73945ca18012ad0a04d7e.jpg"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9e76ce025005324018168a1516d6f7.jpg"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47971b09d1468296a1ddf793f0833c5e.jpg"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539896a3ef4e8049e496b4a6ad31d972.jpg"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c44fa018a2cc8bb5056f9d4a839ae57.jpg"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611b0fa74bab019e96c98b0840154b4f.jpg"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f444015b3a4683d02f7e24325139859e.jpg"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5f34e020e16b171cb21b95ce614d36.jpg"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f960fe18d1021ed64c0c39e20a87da15.jpg"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c53ed8e806a2c44771ad767a805b32a.jpg"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6b5682e57b395514cc2bbaecdc29b4.jpg"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaaaa334fa4d8b43d2034ad90d51eba.jpg"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1f21b3dc0a7c489d17156fd36f3a02.jpg"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2e4e092d485c3b2debf02b59a239d9.jpg"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb88d5f255806e8c6500997e55e279be.jpg"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba76072b700118399abc51961c26677e.jpg"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ea2b5ae61ccdd5476f88b1a97f5664.jpg"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d953611137fd67fe0cd7acbd267765.jpg"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3907927be18cbacb4a538ca4eb8ed37.jpg"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051f4209af74b206f64297c8a427f228.jpg"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3ab124792e994090e20c421585d635.jpg"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac3a82c1f1a260ea489b2f5261bf12d.JPG"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389bc9faa2530ffcb559cefecbe76784.jpg"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d418770b64557b76be84d529b0e21053.jpg"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e927d0dd3040534fb04ba57e84d08d33.jpg"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49201417b99ae914cceb568a34051d79.jpg"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41b930ae09c7c6ffa12b2c5977e9758.jpg"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d8f2777b831826d37a12411c671621.jpg"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68d4144ed66e95b8f9f353232242d05.jpg"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b08e5e31dafc376a146bb445d5c75e.jpg"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276b479655235708b66c0deaa42aa654.jpg"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ee48cf8327698d7242cc42df1cc85d.jpg"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8608423734e2bd542e449aa976c1bdb.jpg"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76606785cd297207307f932d281f7a73.jpg"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9cc1a2a644f8651a58b0dd98de2779.jpg"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d37d368ffa6bd0b3782aa158a1cf56.jpg"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dee1d798c68a7150b58211e47ce300.jpg"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08399eff7ff298dfa392a677a7b8da8.jpg"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72db1fc6214ec36eede55dc60829ad8d.jpg"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b592b39b00740a8d6179cfa5db3a548.jpg"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384de0ba9b81439e9a07bf6af1426171.jpg"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26267dd29b8c19cffc733bb3c9cf9ef1.jpg"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8d12d07bcc549530f8f88858c2ab4a.jpg"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a971222fbe5f69eaa21d84122c6055af.jpg"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd162c1b81cd6e4a7d89abd4629ca0ae.jpg"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07df136c45b35a448b114aad19b9882.jpg"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e9eb3fba48f8980f00edda9de1dcb7.jpg"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bed59a7f0e32ee6cfe75e567f1f0c78.jpg"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bb138ff632f320bb68f276778c4c34.jpg"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c745c55fd8ae1f32a74c643efcb03493.jpg"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545c25ce200b59950fc1f1f6fa48ef93.jpg"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cca5ca44489a4e175dbe2ff857fa46.jpg"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0bb96f9d1326b96b071c8bf19385ab.jpg"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61fc872063c35e173f50bd90c13445f.jpg"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df172cb467b32533f5b9552e10ee0102.jpg"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1222c483d74823c6131edbb5b1837ab8.jpg"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07be44474b8b14094d48dd3280dfd8b.jpg"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92996926cae6872de8702934c870368.jpg"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0e96f381e885eb24e550e0fdc3e2d7.jpg"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9645d152dc5c73ec71babdd65c19b54d.jpg"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e228989bdd664c21a3833248cdba7c5.jpg"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d37da476c8631aa66cc37b4b1cee280.jpg"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5301ff05a494175851f0d0f0b26bfd.jpg"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb54b47cb0af364df6e2c3083b71049e.jpg"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cc280b2731b04cd733a4e5b55afe1b.jpg"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e682dd7a7ca3626db9e501bd1ca75825.jpg"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef80314442115d973974f45512963a9.jpg"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b840999362f8997914c3b7d4b3ba5b9.jpg"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf77ee2884375414e022a536ba56868.jpg"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ee50bde49e9ff13b9c79297c30054f.jpg"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0443283a7d8ff63695e94af7fa292ba7.jpg"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bc271ebbbff70730ea18a5b7ae059d.jpg"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad02ef5c3a6438d841a2f3e697e0403e.jpg"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc5e271867e1e7e4612da96d22b524d.jpg"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db6b0a99653bb00a09f9bca68e9cf0d.jpg"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708d4aa412479341c010ded0ffd583d4.jpg"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20698d9bf6697e6eef61c7b25e1d651.jpg"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8f99e68efd1cf2f14e487d20aceaed.jpg"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcad4da107cd6cafd1152c6cbae2a86.jpg"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7b8d6ff49155af26f3d38f8d4e01db.jpg"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5011871f0f5d97690a11e90ac6cdf00.jpg"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5488633d070cf5d2efb8d7fe931534ff.jpg"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23df75b98dad9d4ff2a40f0e1d268ff9.jpg"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637d19155cc2ed5d1c8aecd40fa384a2.JPG"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2355658aa99ee359a9b377f339e54bf.JPG"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf2aee3ca01dc3411e19207e89b9489.JPG"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d039699f24ace85f21f7836958a48d60.jpg"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eb8ee49b88485c11ae8816a02eaf8d.jpg"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5e5d2b6e8b90a852a5aea9f18a9c40.jpg"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81402179b3ed55364e99618784f33ba.jpg"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16085abfb0ce69226949057594436f2b.jpg"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f20253c84dd655cf167a5753c064e5.jpg"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d51f3e94132401b42a092728493b817.jpg"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9859748b3b17dbce9c91b00ea54386.jpg"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9caef698edb28e1eca5fcf48742441.jpg"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0d8452ec14745f7cfc6b539886dde1.jpg"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4d01d748afa4fe325d5120dc944984.jpg"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81555354dbf8e8e3601df475228f4966.jpg"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e0c7f50cb195c7ad6892d6cded3eae.jpg"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c57807712bafe157efdf231000e34c.jpg"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e74e7e8181d4407d5cca2a6ca8b6f41.jpg"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f089836d7418abac8f4cf8e4c91e70.jpg"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89543d5265a423933342d9c6330bf604.jpg"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fb4d2e49c29c530fa31218c15d0c9c.jpg"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57d3c4d600a4b3d3e8355195cb64e97.jpg"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f37b82a244153ec23780a352909ef4.jpg"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a30eeb824283b224e24d02ebb7875a.jpg"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ae8cf591fac2de6817e688546395e0.jpg"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4211396574da04d69c428c5362985b1.jpg"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e965a8ca9f644131949777d24818852.jpg"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38a7389cbcf4d58388022f4fbbed333.jpg"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7341021b16069447bda31ba32198968.jpg"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f39bf2ab3ca492018d7ea2787d13c2b.jpg"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85d69249a1682c0608c004520be5fd9.jpg"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057edf41c55904662c25e8e63ba95ab1.jpg"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa513dc6dac097741d85d64718ae5ad1.jpg"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6212e16b82f41b7404114da50509c914.jpg"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a724f7cdd5c09a7bba326db02c599f9.jpg"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45420c0ad52ac0eab8909da3867432b9.jpg"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf18d45644e4149fb3b8210895d71134.jpg"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3d767225bb341dfc57a7646414695d.jpg"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128355795fc8f5d7f722e6b352676292.jpg"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7442e7f78d8b100820318d307d1c9c08.jpg"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b161babf49a622cb851edb336866d3c4.jpg"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3648e0f2047b9077a452b620e1f0a04b.jpg"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4e70918bfc44ce11c85814e931c059.jpg"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deb0895003be0ac32630cd38fce4502.jpg"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976266b3b454707d239c033a779cd31b.jpg"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b506c64e96ef0c52372e5a250edc98ba.jpg"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf3a4b83885e95a22c39f127e38dbd3.jpg"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a6311e62356860448ce551e613299f.jpg"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d23b1d951d4a5d5bc9635779914277.jpg"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957d569d3ac8f15ab826b13b8ee04656.jpg"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b92c20875641c4e1fa006b979a4ba9.jpg"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8522e57458533eac991a40dc03834bfb.jpg"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2400b42bdb389fedee87f07a7c5c1f.jpg"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f3670d86080188225ede6e99b389d9.jpg"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e6db0873c0ba15df7d777e200aa917.jpg"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cd8e89db06697aff8f1348f1801796.jpg"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b617dc07e1572cd601a1da30d84dfc8d.jpg"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f953fd62114e8a7cbf3724fd9b635ccb.jpg"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df41004bd3d25e8a3894c827a54794b.jpg"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7021f6218b865c915efea35f606fa04e.jpg"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2503a9b023146886ce16382dafdd9528.jpg"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99d2f907603c617caa0d8fd0aebe03d.jpg"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f6db6d962ecab3cd9111d28e35a7ff.jpg"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f56681754e8834ccb02e96403754aa.jpg"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae109ee08e596f2c6fd0e914de11648f.jpg"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7216c2156ea1455f062196f921889cdf.jpg"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844422fbd6230c8b2282ced0142493d3.jpg"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f970577f685ab26f383e7446fdf97715.jpg"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890acd22911adcd74e55564be7dfe02d.jpg"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85924c751c8b62983a63e59815574e9.jpg"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cc9742bb2f895353317a89021a51ff.jpg"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fae08e31109dba54633bc2091aa3830.jpg"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dcecd5672ba8f6ef1fb5328bfbd6c9.jpg"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcdfc3a1fe0f896466f5f683ce5aa0f.jpg"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3da16bde3c23c174e08ef42f04095da.jpg"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f89c9ca6a59c181c6e3ab2fb68f2da.jpg"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d31d3ef536916b1b19262fe635ac3d.jpg"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36889d3a4263c95f3a8bf32e32e7ae20.jpg"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114f4a4d61fb279c9aeec2f0b0871138.jpg"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6c5463cf0ef24bb0d895f540b4a41c.jpg"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b994f2d06ac351375acddcd2095155aa.jpg"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eae3da85051cafec38a0bf81331d212.jpg"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3842d4a0d9c44ee5299ea67cd37fd08.jpg"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738f8c135bb165136c94702e40c94e21.jpg"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fbe61fde98dc4fb73512eb2200b220.jpg"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4ac48bff4f19885bad42bc610e523f.jpg"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6186173444b8c2c4b30319b0b690be5e.jpg"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334dee78984330f7215f0e71459f6d7c.jpg"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a70cb75628ee5a9b9c26ca5734608c.jpg"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e35bbd10afab7a3f4960cd9d3d173c8.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="image_10" descr="image_10"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -12282,4260 +12334,4380 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>259</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="895350" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="234" name="image_260" descr="image_260"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="762000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="234" name="image_260" descr="image_260"/>
-[...23 lines deleted...]
-      <xdr:row>260</xdr:row>
+        <xdr:cNvPr id="235" name="image_261" descr="image_261"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>261</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="235" name="image_261" descr="image_261"/>
-[...23 lines deleted...]
-      <xdr:row>261</xdr:row>
+        <xdr:cNvPr id="236" name="image_262" descr="image_262"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>262</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="236" name="image_262" descr="image_262"/>
-[...23 lines deleted...]
-      <xdr:row>262</xdr:row>
+        <xdr:cNvPr id="237" name="image_263" descr="image_263"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>263</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="237" name="image_263" descr="image_263"/>
-[...23 lines deleted...]
-      <xdr:row>263</xdr:row>
+        <xdr:cNvPr id="238" name="image_264" descr="image_264"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>264</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="238" name="image_264" descr="image_264"/>
-[...23 lines deleted...]
-      <xdr:row>264</xdr:row>
+        <xdr:cNvPr id="239" name="image_265" descr="image_265"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>265</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="571500" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="239" name="image_265" descr="image_265"/>
-[...23 lines deleted...]
-      <xdr:row>266</xdr:row>
+        <xdr:cNvPr id="240" name="image_266" descr="image_266"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>267</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="240" name="image_267" descr="image_267"/>
-[...23 lines deleted...]
-      <xdr:row>267</xdr:row>
+        <xdr:cNvPr id="241" name="image_268" descr="image_268"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>268</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="762000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="241" name="image_268" descr="image_268"/>
-[...23 lines deleted...]
-      <xdr:row>268</xdr:row>
+        <xdr:cNvPr id="242" name="image_269" descr="image_269"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>269</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="242" name="image_269" descr="image_269"/>
-[...23 lines deleted...]
-      <xdr:row>269</xdr:row>
+        <xdr:cNvPr id="243" name="image_270" descr="image_270"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>270</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="243" name="image_270" descr="image_270"/>
-[...23 lines deleted...]
-      <xdr:row>270</xdr:row>
+        <xdr:cNvPr id="244" name="image_271" descr="image_271"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>271</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="244" name="image_271" descr="image_271"/>
-[...23 lines deleted...]
-      <xdr:row>271</xdr:row>
+        <xdr:cNvPr id="245" name="image_272" descr="image_272"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>272</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1333500" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="245" name="image_272" descr="image_272"/>
-[...23 lines deleted...]
-      <xdr:row>272</xdr:row>
+        <xdr:cNvPr id="246" name="image_273" descr="image_273"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>273</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="246" name="image_273" descr="image_273"/>
-[...23 lines deleted...]
-      <xdr:row>273</xdr:row>
+        <xdr:cNvPr id="247" name="image_274" descr="image_274"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>274</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="571500" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="247" name="image_274" descr="image_274"/>
-[...23 lines deleted...]
-      <xdr:row>274</xdr:row>
+        <xdr:cNvPr id="248" name="image_275" descr="image_275"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>275</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="248" name="image_275" descr="image_275"/>
-[...23 lines deleted...]
-      <xdr:row>275</xdr:row>
+        <xdr:cNvPr id="249" name="image_276" descr="image_276"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>276</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="249" name="image_276" descr="image_276"/>
-[...23 lines deleted...]
-      <xdr:row>276</xdr:row>
+        <xdr:cNvPr id="250" name="image_277" descr="image_277"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>277</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="571500" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="250" name="image_277" descr="image_277"/>
-[...23 lines deleted...]
-      <xdr:row>277</xdr:row>
+        <xdr:cNvPr id="251" name="image_278" descr="image_278"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>278</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="251" name="image_278" descr="image_278"/>
-[...23 lines deleted...]
-      <xdr:row>278</xdr:row>
+        <xdr:cNvPr id="252" name="image_279" descr="image_279"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId252"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>279</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="252" name="image_279" descr="image_279"/>
-[...23 lines deleted...]
-      <xdr:row>279</xdr:row>
+        <xdr:cNvPr id="253" name="image_280" descr="image_280"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId253"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>280</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="253" name="image_280" descr="image_280"/>
-[...23 lines deleted...]
-      <xdr:row>280</xdr:row>
+        <xdr:cNvPr id="254" name="image_281" descr="image_281"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId254"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>281</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="254" name="image_281" descr="image_281"/>
-[...23 lines deleted...]
-      <xdr:row>281</xdr:row>
+        <xdr:cNvPr id="255" name="image_282" descr="image_282"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId255"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>282</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="255" name="image_282" descr="image_282"/>
-[...23 lines deleted...]
-      <xdr:row>282</xdr:row>
+        <xdr:cNvPr id="256" name="image_283" descr="image_283"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId256"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>283</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="256" name="image_283" descr="image_283"/>
-[...23 lines deleted...]
-      <xdr:row>283</xdr:row>
+        <xdr:cNvPr id="257" name="image_284" descr="image_284"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId257"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>284</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="257" name="image_284" descr="image_284"/>
-[...23 lines deleted...]
-      <xdr:row>284</xdr:row>
+        <xdr:cNvPr id="258" name="image_285" descr="image_285"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId258"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>285</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="571500" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="258" name="image_285" descr="image_285"/>
-[...23 lines deleted...]
-      <xdr:row>285</xdr:row>
+        <xdr:cNvPr id="259" name="image_286" descr="image_286"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId259"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>286</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="259" name="image_286" descr="image_286"/>
-[...23 lines deleted...]
-      <xdr:row>286</xdr:row>
+        <xdr:cNvPr id="260" name="image_287" descr="image_287"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId260"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>287</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="260" name="image_287" descr="image_287"/>
-[...23 lines deleted...]
-      <xdr:row>287</xdr:row>
+        <xdr:cNvPr id="261" name="image_288" descr="image_288"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId261"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>288</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="261" name="image_288" descr="image_288"/>
-[...23 lines deleted...]
-      <xdr:row>288</xdr:row>
+        <xdr:cNvPr id="262" name="image_289" descr="image_289"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId262"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>289</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="262" name="image_289" descr="image_289"/>
-[...23 lines deleted...]
-      <xdr:row>289</xdr:row>
+        <xdr:cNvPr id="263" name="image_290" descr="image_290"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId263"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>290</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="263" name="image_290" descr="image_290"/>
-[...23 lines deleted...]
-      <xdr:row>290</xdr:row>
+        <xdr:cNvPr id="264" name="image_291" descr="image_291"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId264"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>291</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="762000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="264" name="image_291" descr="image_291"/>
-[...23 lines deleted...]
-      <xdr:row>291</xdr:row>
+        <xdr:cNvPr id="265" name="image_292" descr="image_292"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId265"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>292</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="265" name="image_292" descr="image_292"/>
-[...23 lines deleted...]
-      <xdr:row>292</xdr:row>
+        <xdr:cNvPr id="266" name="image_293" descr="image_293"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>293</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="695325" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="266" name="image_293" descr="image_293"/>
-[...23 lines deleted...]
-      <xdr:row>293</xdr:row>
+        <xdr:cNvPr id="267" name="image_294" descr="image_294"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>294</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="762000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="267" name="image_294" descr="image_294"/>
-[...23 lines deleted...]
-      <xdr:row>294</xdr:row>
+        <xdr:cNvPr id="268" name="image_295" descr="image_295"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>295</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="268" name="image_295" descr="image_295"/>
-[...23 lines deleted...]
-      <xdr:row>296</xdr:row>
+        <xdr:cNvPr id="269" name="image_296" descr="image_296"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>297</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="762000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="269" name="image_297" descr="image_297"/>
-[...23 lines deleted...]
-      <xdr:row>297</xdr:row>
+        <xdr:cNvPr id="270" name="image_298" descr="image_298"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>298</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="762000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="270" name="image_298" descr="image_298"/>
-[...23 lines deleted...]
-      <xdr:row>298</xdr:row>
+        <xdr:cNvPr id="271" name="image_299" descr="image_299"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>299</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="762000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="271" name="image_299" descr="image_299"/>
-[...23 lines deleted...]
-      <xdr:row>299</xdr:row>
+        <xdr:cNvPr id="272" name="image_300" descr="image_300"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>300</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="272" name="image_300" descr="image_300"/>
-[...23 lines deleted...]
-      <xdr:row>300</xdr:row>
+        <xdr:cNvPr id="273" name="image_301" descr="image_301"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>301</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="273" name="image_301" descr="image_301"/>
-[...23 lines deleted...]
-      <xdr:row>301</xdr:row>
+        <xdr:cNvPr id="274" name="image_302" descr="image_302"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>302</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="274" name="image_302" descr="image_302"/>
-[...23 lines deleted...]
-      <xdr:row>303</xdr:row>
+        <xdr:cNvPr id="275" name="image_303" descr="image_303"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>304</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="275" name="image_304" descr="image_304"/>
-[...23 lines deleted...]
-      <xdr:row>304</xdr:row>
+        <xdr:cNvPr id="276" name="image_305" descr="image_305"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>305</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="276" name="image_305" descr="image_305"/>
-[...23 lines deleted...]
-      <xdr:row>305</xdr:row>
+        <xdr:cNvPr id="277" name="image_306" descr="image_306"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>306</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="561975" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="277" name="image_306" descr="image_306"/>
-[...23 lines deleted...]
-      <xdr:row>306</xdr:row>
+        <xdr:cNvPr id="278" name="image_307" descr="image_307"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>307</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="278" name="image_307" descr="image_307"/>
-[...23 lines deleted...]
-      <xdr:row>307</xdr:row>
+        <xdr:cNvPr id="279" name="image_308" descr="image_308"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>308</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="279" name="image_308" descr="image_308"/>
-[...23 lines deleted...]
-      <xdr:row>308</xdr:row>
+        <xdr:cNvPr id="280" name="image_309" descr="image_309"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>309</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="280" name="image_309" descr="image_309"/>
-[...23 lines deleted...]
-      <xdr:row>309</xdr:row>
+        <xdr:cNvPr id="281" name="image_310" descr="image_310"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>310</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="281" name="image_310" descr="image_310"/>
-[...23 lines deleted...]
-      <xdr:row>310</xdr:row>
+        <xdr:cNvPr id="282" name="image_311" descr="image_311"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>311</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="282" name="image_311" descr="image_311"/>
-[...23 lines deleted...]
-      <xdr:row>311</xdr:row>
+        <xdr:cNvPr id="283" name="image_312" descr="image_312"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>312</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="283" name="image_312" descr="image_312"/>
-[...23 lines deleted...]
-      <xdr:row>312</xdr:row>
+        <xdr:cNvPr id="284" name="image_313" descr="image_313"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>313</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="762000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="284" name="image_313" descr="image_313"/>
-[...23 lines deleted...]
-      <xdr:row>313</xdr:row>
+        <xdr:cNvPr id="285" name="image_314" descr="image_314"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>314</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="285" name="image_314" descr="image_314"/>
-[...23 lines deleted...]
-      <xdr:row>314</xdr:row>
+        <xdr:cNvPr id="286" name="image_315" descr="image_315"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>315</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="762000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="286" name="image_315" descr="image_315"/>
-[...23 lines deleted...]
-      <xdr:row>315</xdr:row>
+        <xdr:cNvPr id="287" name="image_316" descr="image_316"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>316</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="504825" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="287" name="image_316" descr="image_316"/>
-[...23 lines deleted...]
-      <xdr:row>316</xdr:row>
+        <xdr:cNvPr id="288" name="image_317" descr="image_317"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>317</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="962025" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="288" name="image_317" descr="image_317"/>
-[...23 lines deleted...]
-      <xdr:row>317</xdr:row>
+        <xdr:cNvPr id="289" name="image_318" descr="image_318"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>318</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1038225" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="289" name="image_318" descr="image_318"/>
-[...23 lines deleted...]
-      <xdr:row>318</xdr:row>
+        <xdr:cNvPr id="290" name="image_319" descr="image_319"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>319</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="923925" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="290" name="image_319" descr="image_319"/>
-[...23 lines deleted...]
-      <xdr:row>319</xdr:row>
+        <xdr:cNvPr id="291" name="image_320" descr="image_320"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>320</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="762000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="291" name="image_320" descr="image_320"/>
-[...23 lines deleted...]
-      <xdr:row>321</xdr:row>
+        <xdr:cNvPr id="292" name="image_321" descr="image_321"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>322</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="292" name="image_322" descr="image_322"/>
-[...23 lines deleted...]
-      <xdr:row>322</xdr:row>
+        <xdr:cNvPr id="293" name="image_323" descr="image_323"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>323</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="293" name="image_323" descr="image_323"/>
-[...23 lines deleted...]
-      <xdr:row>323</xdr:row>
+        <xdr:cNvPr id="294" name="image_324" descr="image_324"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>324</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="294" name="image_324" descr="image_324"/>
-[...23 lines deleted...]
-      <xdr:row>324</xdr:row>
+        <xdr:cNvPr id="295" name="image_325" descr="image_325"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>325</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="762000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="295" name="image_325" descr="image_325"/>
-[...23 lines deleted...]
-      <xdr:row>325</xdr:row>
+        <xdr:cNvPr id="296" name="image_326" descr="image_326"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>326</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="296" name="image_326" descr="image_326"/>
-[...23 lines deleted...]
-      <xdr:row>326</xdr:row>
+        <xdr:cNvPr id="297" name="image_327" descr="image_327"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>327</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="571500" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="297" name="image_327" descr="image_327"/>
-[...23 lines deleted...]
-      <xdr:row>327</xdr:row>
+        <xdr:cNvPr id="298" name="image_328" descr="image_328"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>328</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="762000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="298" name="image_328" descr="image_328"/>
-[...23 lines deleted...]
-      <xdr:row>328</xdr:row>
+        <xdr:cNvPr id="299" name="image_329" descr="image_329"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>329</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="299" name="image_329" descr="image_329"/>
-[...23 lines deleted...]
-      <xdr:row>329</xdr:row>
+        <xdr:cNvPr id="300" name="image_330" descr="image_330"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>330</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="300" name="image_330" descr="image_330"/>
-[...23 lines deleted...]
-      <xdr:row>330</xdr:row>
+        <xdr:cNvPr id="301" name="image_331" descr="image_331"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>331</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="800100" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="301" name="image_331" descr="image_331"/>
-[...23 lines deleted...]
-      <xdr:row>331</xdr:row>
+        <xdr:cNvPr id="302" name="image_332" descr="image_332"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>332</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="302" name="image_332" descr="image_332"/>
-[...23 lines deleted...]
-      <xdr:row>332</xdr:row>
+        <xdr:cNvPr id="303" name="image_333" descr="image_333"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>333</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="303" name="image_333" descr="image_333"/>
-[...23 lines deleted...]
-      <xdr:row>334</xdr:row>
+        <xdr:cNvPr id="304" name="image_334" descr="image_334"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>335</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="542925" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="304" name="image_335" descr="image_335"/>
-[...23 lines deleted...]
-      <xdr:row>335</xdr:row>
+        <xdr:cNvPr id="305" name="image_336" descr="image_336"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>336</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="305" name="image_336" descr="image_336"/>
-[...23 lines deleted...]
-      <xdr:row>336</xdr:row>
+        <xdr:cNvPr id="306" name="image_337" descr="image_337"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>337</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="306" name="image_337" descr="image_337"/>
-[...23 lines deleted...]
-      <xdr:row>337</xdr:row>
+        <xdr:cNvPr id="307" name="image_338" descr="image_338"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>338</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="307" name="image_338" descr="image_338"/>
-[...23 lines deleted...]
-      <xdr:row>338</xdr:row>
+        <xdr:cNvPr id="308" name="image_339" descr="image_339"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>339</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="308" name="image_339" descr="image_339"/>
-[...23 lines deleted...]
-      <xdr:row>339</xdr:row>
+        <xdr:cNvPr id="309" name="image_340" descr="image_340"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>340</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="309" name="image_340" descr="image_340"/>
-[...23 lines deleted...]
-      <xdr:row>340</xdr:row>
+        <xdr:cNvPr id="310" name="image_341" descr="image_341"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>341</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="310" name="image_341" descr="image_341"/>
-[...23 lines deleted...]
-      <xdr:row>341</xdr:row>
+        <xdr:cNvPr id="311" name="image_342" descr="image_342"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>342</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="311" name="image_342" descr="image_342"/>
-[...23 lines deleted...]
-      <xdr:row>342</xdr:row>
+        <xdr:cNvPr id="312" name="image_343" descr="image_343"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>343</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="762000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="312" name="image_343" descr="image_343"/>
-[...23 lines deleted...]
-      <xdr:row>345</xdr:row>
+        <xdr:cNvPr id="313" name="image_344" descr="image_344"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="313" name="image_346" descr="image_346"/>
-[...23 lines deleted...]
-      <xdr:row>346</xdr:row>
+        <xdr:cNvPr id="314" name="image_347" descr="image_347"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="381000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="314" name="image_347" descr="image_347"/>
-[...23 lines deleted...]
-      <xdr:row>347</xdr:row>
+        <xdr:cNvPr id="315" name="image_348" descr="image_348"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="381000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="315" name="image_348" descr="image_348"/>
-[...23 lines deleted...]
-      <xdr:row>348</xdr:row>
+        <xdr:cNvPr id="316" name="image_349" descr="image_349"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId316"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="316" name="image_349" descr="image_349"/>
-[...23 lines deleted...]
-      <xdr:row>349</xdr:row>
+        <xdr:cNvPr id="317" name="image_350" descr="image_350"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId317"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="317" name="image_350" descr="image_350"/>
-[...23 lines deleted...]
-      <xdr:row>350</xdr:row>
+        <xdr:cNvPr id="318" name="image_351" descr="image_351"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId318"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="318" name="image_351" descr="image_351"/>
-[...23 lines deleted...]
-      <xdr:row>351</xdr:row>
+        <xdr:cNvPr id="319" name="image_352" descr="image_352"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId319"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="319" name="image_352" descr="image_352"/>
-[...23 lines deleted...]
-      <xdr:row>352</xdr:row>
+        <xdr:cNvPr id="320" name="image_353" descr="image_353"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId320"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="371475" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="320" name="image_353" descr="image_353"/>
-[...23 lines deleted...]
-      <xdr:row>353</xdr:row>
+        <xdr:cNvPr id="321" name="image_354" descr="image_354"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId321"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="714375" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="321" name="image_354" descr="image_354"/>
-[...23 lines deleted...]
-      <xdr:row>354</xdr:row>
+        <xdr:cNvPr id="322" name="image_355" descr="image_355"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId322"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="322" name="image_355" descr="image_355"/>
-[...23 lines deleted...]
-      <xdr:row>356</xdr:row>
+        <xdr:cNvPr id="323" name="image_356" descr="image_356"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId323"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="762000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="323" name="image_357" descr="image_357"/>
-[...23 lines deleted...]
-      <xdr:row>357</xdr:row>
+        <xdr:cNvPr id="324" name="image_358" descr="image_358"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId324"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="714375" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="324" name="image_358" descr="image_358"/>
-[...23 lines deleted...]
-      <xdr:row>358</xdr:row>
+        <xdr:cNvPr id="325" name="image_359" descr="image_359"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="685800" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="325" name="image_359" descr="image_359"/>
-[...23 lines deleted...]
-      <xdr:row>359</xdr:row>
+        <xdr:cNvPr id="326" name="image_360" descr="image_360"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId326"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="685800" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="326" name="image_360" descr="image_360"/>
-[...23 lines deleted...]
-      <xdr:row>360</xdr:row>
+        <xdr:cNvPr id="327" name="image_361" descr="image_361"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId327"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="685800" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="327" name="image_361" descr="image_361"/>
-[...23 lines deleted...]
-      <xdr:row>361</xdr:row>
+        <xdr:cNvPr id="328" name="image_362" descr="image_362"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId328"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="762000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="328" name="image_362" descr="image_362"/>
-[...23 lines deleted...]
-      <xdr:row>364</xdr:row>
+        <xdr:cNvPr id="329" name="image_363" descr="image_363"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId329"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="809625" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="330" name="image_366" descr="image_366"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId330"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="752475" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="329" name="image_365" descr="image_365"/>
-[...23 lines deleted...]
-      <xdr:row>365</xdr:row>
+        <xdr:cNvPr id="331" name="image_367" descr="image_367"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId331"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="330" name="image_366" descr="image_366"/>
-[...23 lines deleted...]
-      <xdr:row>366</xdr:row>
+        <xdr:cNvPr id="332" name="image_368" descr="image_368"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId332"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="331" name="image_367" descr="image_367"/>
-[...23 lines deleted...]
-      <xdr:row>367</xdr:row>
+        <xdr:cNvPr id="333" name="image_369" descr="image_369"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="332" name="image_368" descr="image_368"/>
-[...23 lines deleted...]
-      <xdr:row>368</xdr:row>
+        <xdr:cNvPr id="334" name="image_370" descr="image_370"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId334"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="333" name="image_369" descr="image_369"/>
-[...23 lines deleted...]
-      <xdr:row>370</xdr:row>
+        <xdr:cNvPr id="335" name="image_371" descr="image_371"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId335"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="762000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="334" name="image_371" descr="image_371"/>
-[...23 lines deleted...]
-      <xdr:row>371</xdr:row>
+        <xdr:cNvPr id="336" name="image_373" descr="image_373"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId336"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>373</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="335" name="image_372" descr="image_372"/>
-[...23 lines deleted...]
-      <xdr:row>372</xdr:row>
+        <xdr:cNvPr id="337" name="image_374" descr="image_374"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId337"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="336" name="image_373" descr="image_373"/>
-[...23 lines deleted...]
-      <xdr:row>373</xdr:row>
+        <xdr:cNvPr id="338" name="image_375" descr="image_375"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId338"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>375</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="762000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="337" name="image_374" descr="image_374"/>
-[...23 lines deleted...]
-      <xdr:row>374</xdr:row>
+        <xdr:cNvPr id="339" name="image_376" descr="image_376"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId339"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="723900" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="338" name="image_375" descr="image_375"/>
-[...23 lines deleted...]
-      <xdr:row>375</xdr:row>
+        <xdr:cNvPr id="340" name="image_377" descr="image_377"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId340"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="752475" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="341" name="image_378" descr="image_378"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId341"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="742950" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="339" name="image_376" descr="image_376"/>
-[...23 lines deleted...]
-      <xdr:row>376</xdr:row>
+        <xdr:cNvPr id="342" name="image_379" descr="image_379"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId342"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="340" name="image_377" descr="image_377"/>
-[...23 lines deleted...]
-      <xdr:row>377</xdr:row>
+        <xdr:cNvPr id="343" name="image_380" descr="image_380"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId343"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>380</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="341" name="image_378" descr="image_378"/>
-[...23 lines deleted...]
-      <xdr:row>378</xdr:row>
+        <xdr:cNvPr id="344" name="image_381" descr="image_381"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId344"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>381</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="762000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="342" name="image_379" descr="image_379"/>
-[...23 lines deleted...]
-      <xdr:row>379</xdr:row>
+        <xdr:cNvPr id="345" name="image_382" descr="image_382"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId345"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>382</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="762000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="343" name="image_380" descr="image_380"/>
-[...23 lines deleted...]
-      <xdr:row>380</xdr:row>
+        <xdr:cNvPr id="346" name="image_383" descr="image_383"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId346"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>383</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="344" name="image_381" descr="image_381"/>
-[...23 lines deleted...]
-      <xdr:row>381</xdr:row>
+        <xdr:cNvPr id="347" name="image_384" descr="image_384"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>384</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="345" name="image_382" descr="image_382"/>
-[...23 lines deleted...]
-      <xdr:row>383</xdr:row>
+        <xdr:cNvPr id="348" name="image_385" descr="image_385"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId348"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>386</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="466725" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="346" name="image_384" descr="image_384"/>
-[...23 lines deleted...]
-      <xdr:row>384</xdr:row>
+        <xdr:cNvPr id="349" name="image_387" descr="image_387"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId349"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="350" name="image_388" descr="image_388"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId350"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>388</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="762000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="347" name="image_385" descr="image_385"/>
-[...23 lines deleted...]
-      <xdr:row>385</xdr:row>
+        <xdr:cNvPr id="351" name="image_389" descr="image_389"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId351"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>389</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="685800" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="348" name="image_386" descr="image_386"/>
-[...23 lines deleted...]
-      <xdr:row>386</xdr:row>
+        <xdr:cNvPr id="352" name="image_390" descr="image_390"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId352"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>390</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="762000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="349" name="image_387" descr="image_387"/>
-[...23 lines deleted...]
-      <xdr:row>387</xdr:row>
+        <xdr:cNvPr id="353" name="image_391" descr="image_391"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId353"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>391</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="571500" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="350" name="image_388" descr="image_388"/>
-[...23 lines deleted...]
-      <xdr:row>388</xdr:row>
+        <xdr:cNvPr id="354" name="image_392" descr="image_392"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId354"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>392</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="762000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="351" name="image_389" descr="image_389"/>
-[...23 lines deleted...]
-      <xdr:row>389</xdr:row>
+        <xdr:cNvPr id="355" name="image_393" descr="image_393"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId355"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>393</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="571500" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="352" name="image_390" descr="image_390"/>
-[...23 lines deleted...]
-      <xdr:row>390</xdr:row>
+        <xdr:cNvPr id="356" name="image_394" descr="image_394"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId356"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>394</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="353" name="image_391" descr="image_391"/>
-[...23 lines deleted...]
-      <xdr:row>391</xdr:row>
+        <xdr:cNvPr id="357" name="image_395" descr="image_395"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId357"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>395</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="354" name="image_392" descr="image_392"/>
-[...23 lines deleted...]
-      <xdr:row>392</xdr:row>
+        <xdr:cNvPr id="358" name="image_396" descr="image_396"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId358"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>396</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="355" name="image_393" descr="image_393"/>
-[...23 lines deleted...]
-      <xdr:row>393</xdr:row>
+        <xdr:cNvPr id="359" name="image_397" descr="image_397"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId359"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>397</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="356" name="image_394" descr="image_394"/>
-[...23 lines deleted...]
-      <xdr:row>394</xdr:row>
+        <xdr:cNvPr id="360" name="image_398" descr="image_398"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId360"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>398</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="357" name="image_395" descr="image_395"/>
-[...23 lines deleted...]
-      <xdr:row>395</xdr:row>
+        <xdr:cNvPr id="361" name="image_399" descr="image_399"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId361"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>399</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="358" name="image_396" descr="image_396"/>
-[...23 lines deleted...]
-      <xdr:row>396</xdr:row>
+        <xdr:cNvPr id="362" name="image_400" descr="image_400"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId362"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>400</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="695325" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="359" name="image_397" descr="image_397"/>
-[...23 lines deleted...]
-      <xdr:row>397</xdr:row>
+        <xdr:cNvPr id="363" name="image_401" descr="image_401"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId363"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>401</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="360" name="image_398" descr="image_398"/>
-[...23 lines deleted...]
-      <xdr:row>398</xdr:row>
+        <xdr:cNvPr id="364" name="image_402" descr="image_402"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId364"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>402</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="762000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="361" name="image_399" descr="image_399"/>
-[...23 lines deleted...]
-      <xdr:row>399</xdr:row>
+        <xdr:cNvPr id="365" name="image_403" descr="image_403"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId365"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>403</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="200025" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="362" name="image_400" descr="image_400"/>
-[...23 lines deleted...]
-      <xdr:row>400</xdr:row>
+        <xdr:cNvPr id="366" name="image_404" descr="image_404"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId366"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>404</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="363" name="image_401" descr="image_401"/>
-[...23 lines deleted...]
-      <xdr:row>402</xdr:row>
+        <xdr:cNvPr id="367" name="image_405" descr="image_405"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId367"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>406</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="364" name="image_403" descr="image_403"/>
-[...23 lines deleted...]
-      <xdr:row>404</xdr:row>
+        <xdr:cNvPr id="368" name="image_407" descr="image_407"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId368"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>408</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="365" name="image_405" descr="image_405"/>
-[...23 lines deleted...]
-      <xdr:row>408</xdr:row>
+        <xdr:cNvPr id="369" name="image_409" descr="image_409"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId369"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>412</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="762000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="366" name="image_409" descr="image_409"/>
-[...23 lines deleted...]
-      <xdr:row>409</xdr:row>
+        <xdr:cNvPr id="370" name="image_413" descr="image_413"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId370"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>413</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="628650" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="367" name="image_410" descr="image_410"/>
-[...23 lines deleted...]
-      <xdr:row>415</xdr:row>
+        <xdr:cNvPr id="371" name="image_414" descr="image_414"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId371"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>419</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="368" name="image_416" descr="image_416"/>
-[...23 lines deleted...]
-      <xdr:row>416</xdr:row>
+        <xdr:cNvPr id="372" name="image_420" descr="image_420"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId372"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>420</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="369" name="image_417" descr="image_417"/>
-[...23 lines deleted...]
-      <xdr:row>417</xdr:row>
+        <xdr:cNvPr id="373" name="image_421" descr="image_421"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId373"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>421</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="370" name="image_418" descr="image_418"/>
-[...23 lines deleted...]
-      <xdr:row>418</xdr:row>
+        <xdr:cNvPr id="374" name="image_422" descr="image_422"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId374"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>422</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="371" name="image_419" descr="image_419"/>
-[...23 lines deleted...]
-      <xdr:row>419</xdr:row>
+        <xdr:cNvPr id="375" name="image_423" descr="image_423"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId375"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>423</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="571500" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="372" name="image_420" descr="image_420"/>
-[...23 lines deleted...]
-      <xdr:row>420</xdr:row>
+        <xdr:cNvPr id="376" name="image_424" descr="image_424"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId376"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>424</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="373" name="image_421" descr="image_421"/>
-[...23 lines deleted...]
-      <xdr:row>421</xdr:row>
+        <xdr:cNvPr id="377" name="image_425" descr="image_425"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId377"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>425</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="619125" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="374" name="image_422" descr="image_422"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId374"/>
+        <xdr:cNvPr id="378" name="image_426" descr="image_426"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId378"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -16802,54 +16974,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P422"/>
+  <dimension ref="A1:P426"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A9" sqref="A9:P422"/>
+      <selection activeCell="A9" sqref="A9:P426"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="45" customWidth="true" style="1"/>
     <col min="2" max="2" width="11" customWidth="true" style="1"/>
     <col min="3" max="3" width="11" customWidth="true" style="1"/>
     <col min="4" max="4" width="11" customWidth="true" style="1"/>
     <col min="5" max="5" width="11" customWidth="true" style="1"/>
     <col min="6" max="6" width="14" customWidth="true" style="1"/>
     <col min="7" max="7" width="14" customWidth="true" style="1"/>
     <col min="8" max="8" width="14" customWidth="true" style="1"/>
     <col min="9" max="9" width="14" customWidth="true" style="1"/>
     <col min="10" max="10" width="20" customWidth="true" style="1"/>
     <col min="11" max="11" width="14" customWidth="true" style="1"/>
     <col min="12" max="12" width="14" customWidth="true" style="1"/>
     <col min="13" max="13" width="14" customWidth="true" style="1"/>
     <col min="14" max="14" width="14" customWidth="true" style="1"/>
     <col min="15" max="15" width="10" customWidth="true" style="1"/>
     <col min="16" max="16" width="21" customWidth="true" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" s="2" t="s">
         <v>0</v>
@@ -17059,89 +17231,91 @@
         <v>2.52</v>
       </c>
       <c r="J11" s="10" t="s">
         <v>33</v>
       </c>
       <c r="K11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="M11" s="6" t="s">
         <v>35</v>
       </c>
       <c r="N11" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O11" s="6"/>
       <c r="P11" s="6"/>
     </row>
     <row r="12" spans="1:16" customHeight="1" ht="65">
       <c r="A12" s="6" t="s">
         <v>36</v>
       </c>
       <c r="B12" s="6">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="C12" s="6">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D12" s="6">
         <v>0</v>
       </c>
       <c r="E12" s="6" t="s">
         <v>37</v>
       </c>
       <c r="F12" s="9" t="s">
         <v>38</v>
       </c>
       <c r="G12" s="10" t="s">
         <v>39</v>
       </c>
       <c r="H12" s="6" t="s">
         <v>40</v>
       </c>
       <c r="I12" s="6">
         <v>0</v>
       </c>
       <c r="J12" s="10" t="s">
         <v>41</v>
       </c>
       <c r="K12" s="6" t="s">
         <v>42</v>
       </c>
       <c r="L12" s="10" t="s">
         <v>43</v>
       </c>
       <c r="M12" s="6" t="s">
         <v>44</v>
       </c>
       <c r="N12" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O12" s="6"/>
+      <c r="O12" s="6">
+        <v>2724.84</v>
+      </c>
       <c r="P12" s="6"/>
     </row>
     <row r="13" spans="1:16" customHeight="1" ht="65">
       <c r="A13" s="6" t="s">
         <v>45</v>
       </c>
       <c r="B13" s="6">
         <v>0</v>
       </c>
       <c r="C13" s="6">
         <v>0</v>
       </c>
       <c r="D13" s="6">
         <v>0</v>
       </c>
       <c r="E13" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F13" s="9" t="s">
         <v>47</v>
       </c>
       <c r="G13" s="10" t="s">
         <v>39</v>
       </c>
       <c r="H13" s="6" t="s">
@@ -17201,54 +17375,54 @@
       <c r="J14" s="10" t="s">
         <v>53</v>
       </c>
       <c r="K14" s="6" t="s">
         <v>49</v>
       </c>
       <c r="L14" s="10" t="s">
         <v>47</v>
       </c>
       <c r="M14" s="6" t="s">
         <v>54</v>
       </c>
       <c r="N14" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O14" s="6">
         <v>20550.6</v>
       </c>
       <c r="P14" s="6"/>
     </row>
     <row r="15" spans="1:16" customHeight="1" ht="65">
       <c r="A15" s="6" t="s">
         <v>55</v>
       </c>
       <c r="B15" s="6">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="C15" s="6">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="D15" s="6">
         <v>0</v>
       </c>
       <c r="E15" s="6">
         <v>12000137121</v>
       </c>
       <c r="F15" s="9" t="s">
         <v>56</v>
       </c>
       <c r="G15" s="10" t="s">
         <v>39</v>
       </c>
       <c r="H15" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I15" s="6">
         <v>6.16</v>
       </c>
       <c r="J15" s="10" t="s">
         <v>57</v>
       </c>
       <c r="K15" s="6" t="s">
         <v>58</v>
       </c>
@@ -17527,120 +17701,120 @@
       <c r="J21" s="10" t="s">
         <v>91</v>
       </c>
       <c r="K21" s="6" t="s">
         <v>42</v>
       </c>
       <c r="L21" s="10" t="s">
         <v>43</v>
       </c>
       <c r="M21" s="6" t="s">
         <v>92</v>
       </c>
       <c r="N21" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O21" s="6">
         <v>4087.26</v>
       </c>
       <c r="P21" s="6"/>
     </row>
     <row r="22" spans="1:16" customHeight="1" ht="65">
       <c r="A22" s="6" t="s">
         <v>93</v>
       </c>
       <c r="B22" s="6">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="C22" s="6">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D22" s="6">
         <v>0</v>
       </c>
       <c r="E22" s="6" t="s">
         <v>94</v>
       </c>
       <c r="F22" s="9" t="s">
         <v>68</v>
       </c>
       <c r="G22" s="10" t="s">
         <v>39</v>
       </c>
       <c r="H22" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I22" s="6">
         <v>0</v>
       </c>
       <c r="J22" s="10" t="s">
         <v>95</v>
       </c>
       <c r="K22" s="6" t="s">
         <v>71</v>
       </c>
       <c r="L22" s="10" t="s">
         <v>68</v>
       </c>
       <c r="M22" s="6" t="s">
         <v>96</v>
       </c>
       <c r="N22" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O22" s="6">
-        <v>438.81</v>
+        <v>1002.81</v>
       </c>
       <c r="P22" s="6"/>
     </row>
     <row r="23" spans="1:16" customHeight="1" ht="65">
       <c r="A23" s="6" t="s">
         <v>97</v>
       </c>
       <c r="B23" s="6">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="C23" s="6">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="D23" s="6">
         <v>0</v>
       </c>
       <c r="E23" s="6">
         <v>431253613</v>
       </c>
       <c r="F23" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="10" t="s">
         <v>39</v>
       </c>
       <c r="H23" s="6" t="s">
         <v>98</v>
       </c>
       <c r="I23" s="6">
-        <v>1.59</v>
+        <v>1.61</v>
       </c>
       <c r="J23" s="10" t="s">
         <v>99</v>
       </c>
       <c r="K23" s="6" t="s">
         <v>100</v>
       </c>
       <c r="L23" s="10" t="s">
         <v>101</v>
       </c>
       <c r="M23" s="6" t="s">
         <v>102</v>
       </c>
       <c r="N23" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O23" s="6">
         <v>1328.82</v>
       </c>
       <c r="P23" s="6"/>
     </row>
     <row r="24" spans="1:16" customHeight="1" ht="65">
       <c r="A24" s="6" t="s">
         <v>103</v>
       </c>
@@ -18086,51 +18260,51 @@
       <c r="G33" s="10" t="s">
         <v>39</v>
       </c>
       <c r="H33" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I33" s="6">
         <v>5</v>
       </c>
       <c r="J33" s="10" t="s">
         <v>147</v>
       </c>
       <c r="K33" s="6" t="s">
         <v>148</v>
       </c>
       <c r="L33" s="10" t="s">
         <v>38</v>
       </c>
       <c r="M33" s="6" t="s">
         <v>149</v>
       </c>
       <c r="N33" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O33" s="6">
-        <v>3120.66</v>
+        <v>3121.16</v>
       </c>
       <c r="P33" s="6"/>
     </row>
     <row r="34" spans="1:16" customHeight="1" ht="65">
       <c r="A34" s="6" t="s">
         <v>150</v>
       </c>
       <c r="B34" s="6">
         <v>0</v>
       </c>
       <c r="C34" s="6">
         <v>0</v>
       </c>
       <c r="D34" s="6">
         <v>0</v>
       </c>
       <c r="E34" s="6" t="s">
         <v>151</v>
       </c>
       <c r="F34" s="9" t="s">
         <v>115</v>
       </c>
       <c r="G34" s="10" t="s">
         <v>63</v>
       </c>
@@ -18141,90 +18315,90 @@
         <v>0</v>
       </c>
       <c r="J34" s="10" t="s">
         <v>152</v>
       </c>
       <c r="K34" s="6" t="s">
         <v>65</v>
       </c>
       <c r="L34" s="10" t="s">
         <v>115</v>
       </c>
       <c r="M34" s="6" t="s">
         <v>153</v>
       </c>
       <c r="N34" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O34" s="6"/>
       <c r="P34" s="6"/>
     </row>
     <row r="35" spans="1:16" customHeight="1" ht="65">
       <c r="A35" s="6" t="s">
         <v>154</v>
       </c>
       <c r="B35" s="6">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="C35" s="6">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="D35" s="6">
         <v>0</v>
       </c>
       <c r="E35" s="6" t="s">
         <v>155</v>
       </c>
       <c r="F35" s="9" t="s">
         <v>38</v>
       </c>
       <c r="G35" s="10" t="s">
         <v>69</v>
       </c>
       <c r="H35" s="6" t="s">
         <v>98</v>
       </c>
       <c r="I35" s="6">
         <v>6</v>
       </c>
       <c r="J35" s="10" t="s">
         <v>156</v>
       </c>
       <c r="K35" s="6" t="s">
         <v>157</v>
       </c>
       <c r="L35" s="10" t="s">
         <v>158</v>
       </c>
       <c r="M35" s="6" t="s">
         <v>159</v>
       </c>
       <c r="N35" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O35" s="6">
-        <v>26257.2</v>
+        <v>27307.49</v>
       </c>
       <c r="P35" s="6"/>
     </row>
     <row r="36" spans="1:16" customHeight="1" ht="65">
       <c r="A36" s="6" t="s">
         <v>160</v>
       </c>
       <c r="B36" s="6">
         <v>0</v>
       </c>
       <c r="C36" s="6">
         <v>0</v>
       </c>
       <c r="D36" s="6">
         <v>0</v>
       </c>
       <c r="E36" s="6">
         <v>93410754</v>
       </c>
       <c r="F36" s="9" t="s">
         <v>161</v>
       </c>
       <c r="G36" s="10" t="s">
         <v>23</v>
       </c>
@@ -18465,89 +18639,91 @@
         <v>9</v>
       </c>
       <c r="J41" s="10" t="s">
         <v>178</v>
       </c>
       <c r="K41" s="6" t="s">
         <v>163</v>
       </c>
       <c r="L41" s="10" t="s">
         <v>161</v>
       </c>
       <c r="M41" s="6" t="s">
         <v>179</v>
       </c>
       <c r="N41" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O41" s="6"/>
       <c r="P41" s="6"/>
     </row>
     <row r="42" spans="1:16" customHeight="1" ht="65">
       <c r="A42" s="6" t="s">
         <v>180</v>
       </c>
       <c r="B42" s="6">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="C42" s="6">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D42" s="6">
         <v>0</v>
       </c>
       <c r="E42" s="6">
         <v>93414707</v>
       </c>
       <c r="F42" s="9" t="s">
         <v>161</v>
       </c>
       <c r="G42" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H42" s="6" t="s">
         <v>40</v>
       </c>
       <c r="I42" s="6">
         <v>4.6</v>
       </c>
       <c r="J42" s="10" t="s">
         <v>181</v>
       </c>
       <c r="K42" s="6" t="s">
         <v>163</v>
       </c>
       <c r="L42" s="10" t="s">
         <v>161</v>
       </c>
       <c r="M42" s="6" t="s">
         <v>182</v>
       </c>
       <c r="N42" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O42" s="6"/>
+      <c r="O42" s="6">
+        <v>45390.42</v>
+      </c>
       <c r="P42" s="6"/>
     </row>
     <row r="43" spans="1:16" customHeight="1" ht="65">
       <c r="A43" s="6" t="s">
         <v>183</v>
       </c>
       <c r="B43" s="6">
         <v>0</v>
       </c>
       <c r="C43" s="6">
         <v>0</v>
       </c>
       <c r="D43" s="6">
         <v>0</v>
       </c>
       <c r="E43" s="6">
         <v>91275752</v>
       </c>
       <c r="F43" s="9" t="s">
         <v>161</v>
       </c>
       <c r="G43" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H43" s="6" t="s">
@@ -18603,54 +18779,54 @@
         <v>4</v>
       </c>
       <c r="J44" s="10" t="s">
         <v>187</v>
       </c>
       <c r="K44" s="6" t="s">
         <v>163</v>
       </c>
       <c r="L44" s="10" t="s">
         <v>161</v>
       </c>
       <c r="M44" s="6" t="s">
         <v>188</v>
       </c>
       <c r="N44" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O44" s="6"/>
       <c r="P44" s="6"/>
     </row>
     <row r="45" spans="1:16" customHeight="1" ht="65">
       <c r="A45" s="6" t="s">
         <v>189</v>
       </c>
       <c r="B45" s="6">
-        <v>420</v>
+        <v>185</v>
       </c>
       <c r="C45" s="6">
-        <v>420</v>
+        <v>185</v>
       </c>
       <c r="D45" s="6">
         <v>0</v>
       </c>
       <c r="E45" s="6" t="s">
         <v>190</v>
       </c>
       <c r="F45" s="9" t="s">
         <v>47</v>
       </c>
       <c r="G45" s="10" t="s">
         <v>39</v>
       </c>
       <c r="H45" s="6" t="s">
         <v>98</v>
       </c>
       <c r="I45" s="6">
         <v>0</v>
       </c>
       <c r="J45" s="10" t="s">
         <v>191</v>
       </c>
       <c r="K45" s="6" t="s">
         <v>192</v>
       </c>
@@ -18699,54 +18875,54 @@
       <c r="J46" s="10" t="s">
         <v>196</v>
       </c>
       <c r="K46" s="6" t="s">
         <v>106</v>
       </c>
       <c r="L46" s="10" t="s">
         <v>47</v>
       </c>
       <c r="M46" s="6" t="s">
         <v>197</v>
       </c>
       <c r="N46" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O46" s="6">
         <v>3750</v>
       </c>
       <c r="P46" s="6"/>
     </row>
     <row r="47" spans="1:16" customHeight="1" ht="65">
       <c r="A47" s="6" t="s">
         <v>198</v>
       </c>
       <c r="B47" s="6">
-        <v>2</v>
+        <v>52</v>
       </c>
       <c r="C47" s="6">
-        <v>2</v>
+        <v>52</v>
       </c>
       <c r="D47" s="6">
         <v>0</v>
       </c>
       <c r="E47" s="6">
         <v>432106221</v>
       </c>
       <c r="F47" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G47" s="10" t="s">
         <v>39</v>
       </c>
       <c r="H47" s="6" t="s">
         <v>98</v>
       </c>
       <c r="I47" s="6">
         <v>2.19</v>
       </c>
       <c r="J47" s="10" t="s">
         <v>199</v>
       </c>
       <c r="K47" s="6" t="s">
         <v>138</v>
       </c>
@@ -19255,138 +19431,138 @@
       <c r="J58" s="10" t="s">
         <v>235</v>
       </c>
       <c r="K58" s="6" t="s">
         <v>236</v>
       </c>
       <c r="L58" s="10" t="s">
         <v>22</v>
       </c>
       <c r="M58" s="6" t="s">
         <v>237</v>
       </c>
       <c r="N58" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O58" s="6">
         <v>391.68</v>
       </c>
       <c r="P58" s="6"/>
     </row>
     <row r="59" spans="1:16" customHeight="1" ht="65">
       <c r="A59" s="6" t="s">
         <v>238</v>
       </c>
       <c r="B59" s="6">
-        <v>32</v>
+        <v>6</v>
       </c>
       <c r="C59" s="6">
-        <v>32</v>
+        <v>6</v>
       </c>
       <c r="D59" s="6">
         <v>0</v>
       </c>
       <c r="E59" s="6" t="s">
         <v>239</v>
       </c>
       <c r="F59" s="9" t="s">
         <v>38</v>
       </c>
       <c r="G59" s="10" t="s">
         <v>69</v>
       </c>
       <c r="H59" s="6" t="s">
         <v>98</v>
       </c>
       <c r="I59" s="6">
         <v>6</v>
       </c>
       <c r="J59" s="10" t="s">
         <v>240</v>
       </c>
       <c r="K59" s="6" t="s">
         <v>157</v>
       </c>
       <c r="L59" s="10" t="s">
         <v>158</v>
       </c>
       <c r="M59" s="6" t="s">
         <v>241</v>
       </c>
       <c r="N59" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O59" s="6">
-        <v>20224.1</v>
+        <v>21033.06</v>
       </c>
       <c r="P59" s="6"/>
     </row>
     <row r="60" spans="1:16" customHeight="1" ht="65">
       <c r="A60" s="6" t="s">
         <v>242</v>
       </c>
       <c r="B60" s="6">
         <v>4</v>
       </c>
       <c r="C60" s="6">
         <v>4</v>
       </c>
       <c r="D60" s="6">
         <v>0</v>
       </c>
       <c r="E60" s="6" t="s">
         <v>243</v>
       </c>
       <c r="F60" s="9" t="s">
         <v>244</v>
       </c>
       <c r="G60" s="10" t="s">
         <v>69</v>
       </c>
       <c r="H60" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I60" s="6">
         <v>3</v>
       </c>
       <c r="J60" s="10" t="s">
         <v>245</v>
       </c>
       <c r="K60" s="6" t="s">
         <v>157</v>
       </c>
       <c r="L60" s="10" t="s">
         <v>38</v>
       </c>
       <c r="M60" s="6" t="s">
         <v>246</v>
       </c>
       <c r="N60" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O60" s="6">
-        <v>13400.38</v>
+        <v>13936.4</v>
       </c>
       <c r="P60" s="6"/>
     </row>
     <row r="61" spans="1:16" customHeight="1" ht="65">
       <c r="A61" s="6" t="s">
         <v>247</v>
       </c>
       <c r="B61" s="6">
         <v>0</v>
       </c>
       <c r="C61" s="6">
         <v>0</v>
       </c>
       <c r="D61" s="6">
         <v>0</v>
       </c>
       <c r="E61" s="6" t="s">
         <v>248</v>
       </c>
       <c r="F61" s="9" t="s">
         <v>244</v>
       </c>
       <c r="G61" s="10" t="s">
         <v>69</v>
       </c>
@@ -19436,51 +19612,51 @@
       <c r="G62" s="10" t="s">
         <v>69</v>
       </c>
       <c r="H62" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I62" s="6">
         <v>10</v>
       </c>
       <c r="J62" s="10" t="s">
         <v>253</v>
       </c>
       <c r="K62" s="6" t="s">
         <v>157</v>
       </c>
       <c r="L62" s="10" t="s">
         <v>38</v>
       </c>
       <c r="M62" s="6" t="s">
         <v>254</v>
       </c>
       <c r="N62" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O62" s="6">
-        <v>17592.9</v>
+        <v>18296.62</v>
       </c>
       <c r="P62" s="6"/>
     </row>
     <row r="63" spans="1:16" customHeight="1" ht="65">
       <c r="A63" s="6" t="s">
         <v>255</v>
       </c>
       <c r="B63" s="6">
         <v>0</v>
       </c>
       <c r="C63" s="6">
         <v>0</v>
       </c>
       <c r="D63" s="6">
         <v>0</v>
       </c>
       <c r="E63" s="6" t="s">
         <v>256</v>
       </c>
       <c r="F63" s="9" t="s">
         <v>62</v>
       </c>
       <c r="G63" s="10" t="s">
         <v>63</v>
       </c>
@@ -20220,51 +20396,51 @@
       <c r="G79" s="10" t="s">
         <v>39</v>
       </c>
       <c r="H79" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I79" s="6">
         <v>16</v>
       </c>
       <c r="J79" s="10" t="s">
         <v>311</v>
       </c>
       <c r="K79" s="6" t="s">
         <v>312</v>
       </c>
       <c r="L79" s="10" t="s">
         <v>68</v>
       </c>
       <c r="M79" s="6" t="s">
         <v>313</v>
       </c>
       <c r="N79" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O79" s="6">
-        <v>11651.56</v>
+        <v>11423.1</v>
       </c>
       <c r="P79" s="6"/>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" s="6" t="s">
         <v>314</v>
       </c>
       <c r="B80" s="6">
         <v>3</v>
       </c>
       <c r="C80" s="6">
         <v>3</v>
       </c>
       <c r="D80" s="6">
         <v>0</v>
       </c>
       <c r="E80" s="6" t="s">
         <v>315</v>
       </c>
       <c r="F80" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G80" s="10" t="s">
         <v>234</v>
       </c>
@@ -20277,54 +20453,54 @@
       <c r="J80" s="10" t="s">
         <v>316</v>
       </c>
       <c r="K80" s="6" t="s">
         <v>236</v>
       </c>
       <c r="L80" s="10" t="s">
         <v>22</v>
       </c>
       <c r="M80" s="6" t="s">
         <v>317</v>
       </c>
       <c r="N80" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O80" s="6">
         <v>576.01</v>
       </c>
       <c r="P80" s="6"/>
     </row>
     <row r="81" spans="1:16" customHeight="1" ht="65">
       <c r="A81" s="6" t="s">
         <v>318</v>
       </c>
       <c r="B81" s="6">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="C81" s="6">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="D81" s="6">
         <v>0</v>
       </c>
       <c r="E81" s="6" t="s">
         <v>319</v>
       </c>
       <c r="F81" s="9" t="s">
         <v>68</v>
       </c>
       <c r="G81" s="10" t="s">
         <v>39</v>
       </c>
       <c r="H81" s="6" t="s">
         <v>98</v>
       </c>
       <c r="I81" s="6">
         <v>3</v>
       </c>
       <c r="J81" s="10" t="s">
         <v>320</v>
       </c>
       <c r="K81" s="6" t="s">
         <v>111</v>
       </c>
@@ -20463,54 +20639,54 @@
         <v>12</v>
       </c>
       <c r="J84" s="10" t="s">
         <v>332</v>
       </c>
       <c r="K84" s="6" t="s">
         <v>42</v>
       </c>
       <c r="L84" s="10" t="s">
         <v>43</v>
       </c>
       <c r="M84" s="6" t="s">
         <v>333</v>
       </c>
       <c r="N84" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O84" s="6"/>
       <c r="P84" s="6"/>
     </row>
     <row r="85" spans="1:16" customHeight="1" ht="65">
       <c r="A85" s="6" t="s">
         <v>334</v>
       </c>
       <c r="B85" s="6">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="C85" s="6">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="D85" s="6">
         <v>0</v>
       </c>
       <c r="E85" s="6" t="s">
         <v>335</v>
       </c>
       <c r="F85" s="9" t="s">
         <v>56</v>
       </c>
       <c r="G85" s="10" t="s">
         <v>39</v>
       </c>
       <c r="H85" s="6" t="s">
         <v>40</v>
       </c>
       <c r="I85" s="6">
         <v>12</v>
       </c>
       <c r="J85" s="10" t="s">
         <v>336</v>
       </c>
       <c r="K85" s="6" t="s">
         <v>42</v>
       </c>
@@ -20559,102 +20735,102 @@
       <c r="J86" s="10" t="s">
         <v>340</v>
       </c>
       <c r="K86" s="6" t="s">
         <v>42</v>
       </c>
       <c r="L86" s="10" t="s">
         <v>43</v>
       </c>
       <c r="M86" s="6" t="s">
         <v>341</v>
       </c>
       <c r="N86" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O86" s="6">
         <v>4608.68</v>
       </c>
       <c r="P86" s="6"/>
     </row>
     <row r="87" spans="1:16" customHeight="1" ht="65">
       <c r="A87" s="6" t="s">
         <v>342</v>
       </c>
       <c r="B87" s="6">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="C87" s="6">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="D87" s="6">
         <v>0</v>
       </c>
       <c r="E87" s="6" t="s">
         <v>343</v>
       </c>
       <c r="F87" s="9" t="s">
         <v>68</v>
       </c>
       <c r="G87" s="10" t="s">
         <v>85</v>
       </c>
       <c r="H87" s="6" t="s">
         <v>98</v>
       </c>
       <c r="I87" s="6">
         <v>0</v>
       </c>
       <c r="J87" s="10" t="s">
         <v>344</v>
       </c>
       <c r="K87" s="6" t="s">
         <v>345</v>
       </c>
       <c r="L87" s="10" t="s">
         <v>68</v>
       </c>
       <c r="M87" s="6" t="s">
         <v>346</v>
       </c>
       <c r="N87" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O87" s="6">
-        <v>21746.22</v>
+        <v>22373.51</v>
       </c>
       <c r="P87" s="6"/>
     </row>
     <row r="88" spans="1:16" customHeight="1" ht="65">
       <c r="A88" s="6" t="s">
         <v>347</v>
       </c>
       <c r="B88" s="6">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="C88" s="6">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="D88" s="6">
         <v>0</v>
       </c>
       <c r="E88" s="6">
         <v>432106021</v>
       </c>
       <c r="F88" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="10" t="s">
         <v>39</v>
       </c>
       <c r="H88" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I88" s="6">
         <v>1.04</v>
       </c>
       <c r="J88" s="10" t="s">
         <v>348</v>
       </c>
       <c r="K88" s="6" t="s">
         <v>138</v>
       </c>
@@ -22034,51 +22210,51 @@
       <c r="G118" s="10" t="s">
         <v>39</v>
       </c>
       <c r="H118" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I118" s="6">
         <v>4.5</v>
       </c>
       <c r="J118" s="10" t="s">
         <v>458</v>
       </c>
       <c r="K118" s="6" t="s">
         <v>71</v>
       </c>
       <c r="L118" s="10" t="s">
         <v>68</v>
       </c>
       <c r="M118" s="6" t="s">
         <v>459</v>
       </c>
       <c r="N118" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O118" s="6">
-        <v>19197.73</v>
+        <v>27953.05</v>
       </c>
       <c r="P118" s="6"/>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" s="6" t="s">
         <v>460</v>
       </c>
       <c r="B119" s="6">
         <v>0</v>
       </c>
       <c r="C119" s="6">
         <v>0</v>
       </c>
       <c r="D119" s="6">
         <v>0</v>
       </c>
       <c r="E119" s="6" t="s">
         <v>461</v>
       </c>
       <c r="F119" s="9" t="s">
         <v>38</v>
       </c>
       <c r="G119" s="10" t="s">
         <v>39</v>
       </c>
@@ -22682,51 +22858,51 @@
       <c r="G132" s="10" t="s">
         <v>516</v>
       </c>
       <c r="H132" s="6" t="s">
         <v>32</v>
       </c>
       <c r="I132" s="6">
         <v>1.25</v>
       </c>
       <c r="J132" s="10" t="s">
         <v>517</v>
       </c>
       <c r="K132" s="6" t="s">
         <v>518</v>
       </c>
       <c r="L132" s="10" t="s">
         <v>515</v>
       </c>
       <c r="M132" s="6" t="s">
         <v>519</v>
       </c>
       <c r="N132" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O132" s="6">
-        <v>7628.29</v>
+        <v>7848.34</v>
       </c>
       <c r="P132" s="6"/>
     </row>
     <row r="133" spans="1:16" customHeight="1" ht="65">
       <c r="A133" s="6" t="s">
         <v>520</v>
       </c>
       <c r="B133" s="6">
         <v>0</v>
       </c>
       <c r="C133" s="6">
         <v>0</v>
       </c>
       <c r="D133" s="6">
         <v>0</v>
       </c>
       <c r="E133" s="6">
         <v>93415216</v>
       </c>
       <c r="F133" s="9" t="s">
         <v>161</v>
       </c>
       <c r="G133" s="10" t="s">
         <v>23</v>
       </c>
@@ -23295,54 +23471,54 @@
       <c r="J145" s="10" t="s">
         <v>560</v>
       </c>
       <c r="K145" s="6" t="s">
         <v>106</v>
       </c>
       <c r="L145" s="10" t="s">
         <v>120</v>
       </c>
       <c r="M145" s="6" t="s">
         <v>561</v>
       </c>
       <c r="N145" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O145" s="6">
         <v>25605.2</v>
       </c>
       <c r="P145" s="6"/>
     </row>
     <row r="146" spans="1:16" customHeight="1" ht="65">
       <c r="A146" s="6" t="s">
         <v>562</v>
       </c>
       <c r="B146" s="6">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="C146" s="6">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D146" s="6">
         <v>0</v>
       </c>
       <c r="E146" s="6" t="s">
         <v>563</v>
       </c>
       <c r="F146" s="9" t="s">
         <v>120</v>
       </c>
       <c r="G146" s="10" t="s">
         <v>39</v>
       </c>
       <c r="H146" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I146" s="6">
         <v>32</v>
       </c>
       <c r="J146" s="10" t="s">
         <v>564</v>
       </c>
       <c r="K146" s="6" t="s">
         <v>106</v>
       </c>
@@ -24072,51 +24248,51 @@
       <c r="G162" s="10" t="s">
         <v>63</v>
       </c>
       <c r="H162" s="6" t="s">
         <v>32</v>
       </c>
       <c r="I162" s="6">
         <v>0.46</v>
       </c>
       <c r="J162" s="10" t="s">
         <v>622</v>
       </c>
       <c r="K162" s="6" t="s">
         <v>42</v>
       </c>
       <c r="L162" s="10" t="s">
         <v>115</v>
       </c>
       <c r="M162" s="6" t="s">
         <v>623</v>
       </c>
       <c r="N162" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O162" s="6">
-        <v>1631.36</v>
+        <v>1678.42</v>
       </c>
       <c r="P162" s="6"/>
     </row>
     <row r="163" spans="1:16" customHeight="1" ht="65">
       <c r="A163" s="6" t="s">
         <v>624</v>
       </c>
       <c r="B163" s="6">
         <v>0</v>
       </c>
       <c r="C163" s="6">
         <v>0</v>
       </c>
       <c r="D163" s="6">
         <v>0</v>
       </c>
       <c r="E163" s="6" t="s">
         <v>625</v>
       </c>
       <c r="F163" s="9" t="s">
         <v>588</v>
       </c>
       <c r="G163" s="10" t="s">
         <v>63</v>
       </c>
@@ -24587,54 +24763,54 @@
         <v>0</v>
       </c>
       <c r="J173" s="10" t="s">
         <v>668</v>
       </c>
       <c r="K173" s="6" t="s">
         <v>65</v>
       </c>
       <c r="L173" s="10" t="s">
         <v>652</v>
       </c>
       <c r="M173" s="6" t="s">
         <v>669</v>
       </c>
       <c r="N173" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O173" s="6"/>
       <c r="P173" s="6"/>
     </row>
     <row r="174" spans="1:16" customHeight="1" ht="65">
       <c r="A174" s="6" t="s">
         <v>670</v>
       </c>
       <c r="B174" s="6">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="C174" s="6">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="D174" s="6">
         <v>0</v>
       </c>
       <c r="E174" s="6">
         <v>431243130</v>
       </c>
       <c r="F174" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G174" s="10" t="s">
         <v>39</v>
       </c>
       <c r="H174" s="6" t="s">
         <v>32</v>
       </c>
       <c r="I174" s="6">
         <v>0.2</v>
       </c>
       <c r="J174" s="10" t="s">
         <v>671</v>
       </c>
       <c r="K174" s="6" t="s">
         <v>138</v>
       </c>
@@ -24722,63 +24898,63 @@
       <c r="G176" s="10" t="s">
         <v>516</v>
       </c>
       <c r="H176" s="6" t="s">
         <v>32</v>
       </c>
       <c r="I176" s="6">
         <v>5.9</v>
       </c>
       <c r="J176" s="10" t="s">
         <v>679</v>
       </c>
       <c r="K176" s="6" t="s">
         <v>518</v>
       </c>
       <c r="L176" s="10" t="s">
         <v>588</v>
       </c>
       <c r="M176" s="6" t="s">
         <v>680</v>
       </c>
       <c r="N176" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O176" s="6">
-        <v>14473.83</v>
+        <v>14891.33</v>
       </c>
       <c r="P176" s="6"/>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" s="6" t="s">
         <v>681</v>
       </c>
       <c r="B177" s="6">
-        <v>210</v>
+        <v>122</v>
       </c>
       <c r="C177" s="6">
-        <v>210</v>
+        <v>122</v>
       </c>
       <c r="D177" s="6">
         <v>0</v>
       </c>
       <c r="E177" s="6" t="s">
         <v>682</v>
       </c>
       <c r="F177" s="9" t="s">
         <v>47</v>
       </c>
       <c r="G177" s="10" t="s">
         <v>39</v>
       </c>
       <c r="H177" s="6" t="s">
         <v>98</v>
       </c>
       <c r="I177" s="6">
         <v>2.6</v>
       </c>
       <c r="J177" s="10" t="s">
         <v>683</v>
       </c>
       <c r="K177" s="6" t="s">
         <v>192</v>
       </c>
@@ -25057,503 +25233,505 @@
         <v>0.78</v>
       </c>
       <c r="J183" s="10" t="s">
         <v>707</v>
       </c>
       <c r="K183" s="6" t="s">
         <v>65</v>
       </c>
       <c r="L183" s="10" t="s">
         <v>142</v>
       </c>
       <c r="M183" s="6" t="s">
         <v>708</v>
       </c>
       <c r="N183" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O183" s="6"/>
       <c r="P183" s="6"/>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" s="6" t="s">
         <v>709</v>
       </c>
       <c r="B184" s="6">
-        <v>19</v>
+        <v>4</v>
       </c>
       <c r="C184" s="6">
-        <v>19</v>
+        <v>4</v>
       </c>
       <c r="D184" s="6">
         <v>0</v>
       </c>
       <c r="E184" s="6" t="s">
         <v>710</v>
       </c>
       <c r="F184" s="9" t="s">
         <v>38</v>
       </c>
       <c r="G184" s="10" t="s">
         <v>39</v>
       </c>
       <c r="H184" s="6" t="s">
         <v>98</v>
       </c>
       <c r="I184" s="6">
         <v>0</v>
       </c>
       <c r="J184" s="10"/>
       <c r="K184" s="6" t="s">
         <v>42</v>
       </c>
       <c r="L184" s="10" t="s">
         <v>43</v>
       </c>
       <c r="M184" s="6" t="s">
         <v>711</v>
       </c>
       <c r="N184" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O184" s="6">
-        <v>2094.4</v>
+        <v>2136.29</v>
       </c>
       <c r="P184" s="6"/>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" s="6" t="s">
         <v>712</v>
       </c>
       <c r="B185" s="6">
         <v>5</v>
       </c>
       <c r="C185" s="6">
         <v>5</v>
       </c>
       <c r="D185" s="6">
         <v>0</v>
       </c>
       <c r="E185" s="6" t="s">
         <v>713</v>
       </c>
       <c r="F185" s="9" t="s">
         <v>244</v>
       </c>
       <c r="G185" s="10" t="s">
         <v>39</v>
       </c>
       <c r="H185" s="6" t="s">
         <v>98</v>
       </c>
       <c r="I185" s="6">
         <v>0</v>
       </c>
       <c r="J185" s="10"/>
       <c r="K185" s="6" t="s">
         <v>42</v>
       </c>
       <c r="L185" s="10" t="s">
         <v>244</v>
       </c>
       <c r="M185" s="6" t="s">
         <v>714</v>
       </c>
       <c r="N185" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O185" s="6">
-        <v>1848</v>
+        <v>1884.96</v>
       </c>
       <c r="P185" s="6"/>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" s="6" t="s">
         <v>715</v>
       </c>
       <c r="B186" s="6">
         <v>8</v>
       </c>
       <c r="C186" s="6">
         <v>8</v>
       </c>
       <c r="D186" s="6">
         <v>0</v>
       </c>
       <c r="E186" s="6" t="s">
         <v>716</v>
       </c>
       <c r="F186" s="9" t="s">
         <v>38</v>
       </c>
       <c r="G186" s="10" t="s">
         <v>39</v>
       </c>
       <c r="H186" s="6" t="s">
         <v>98</v>
       </c>
       <c r="I186" s="6">
         <v>0</v>
       </c>
       <c r="J186" s="10"/>
       <c r="K186" s="6" t="s">
         <v>42</v>
       </c>
       <c r="L186" s="10" t="s">
         <v>43</v>
       </c>
       <c r="M186" s="6" t="s">
         <v>717</v>
       </c>
       <c r="N186" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O186" s="6">
-        <v>931.7</v>
+        <v>950.33</v>
       </c>
       <c r="P186" s="6"/>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" s="6" t="s">
         <v>718</v>
       </c>
       <c r="B187" s="6">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="C187" s="6">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="D187" s="6">
         <v>0</v>
       </c>
       <c r="E187" s="6" t="s">
         <v>719</v>
       </c>
       <c r="F187" s="9" t="s">
         <v>38</v>
       </c>
       <c r="G187" s="10" t="s">
         <v>39</v>
       </c>
       <c r="H187" s="6" t="s">
         <v>98</v>
       </c>
       <c r="I187" s="6">
         <v>0</v>
       </c>
       <c r="J187" s="10"/>
       <c r="K187" s="6" t="s">
         <v>42</v>
       </c>
       <c r="L187" s="10" t="s">
         <v>43</v>
       </c>
       <c r="M187" s="6" t="s">
         <v>720</v>
       </c>
       <c r="N187" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O187" s="6">
-        <v>2125.19</v>
+        <v>2167.69</v>
       </c>
       <c r="P187" s="6"/>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" s="6" t="s">
         <v>721</v>
       </c>
       <c r="B188" s="6">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="C188" s="6">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="D188" s="6">
         <v>0</v>
       </c>
       <c r="E188" s="6" t="s">
         <v>722</v>
       </c>
       <c r="F188" s="9" t="s">
         <v>43</v>
       </c>
       <c r="G188" s="10" t="s">
         <v>39</v>
       </c>
       <c r="H188" s="6" t="s">
         <v>98</v>
       </c>
       <c r="I188" s="6">
         <v>0</v>
       </c>
       <c r="J188" s="10"/>
       <c r="K188" s="6" t="s">
         <v>42</v>
       </c>
       <c r="L188" s="10" t="s">
         <v>43</v>
       </c>
       <c r="M188" s="6" t="s">
         <v>723</v>
       </c>
       <c r="N188" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O188" s="6">
-        <v>2559.48</v>
+        <v>2610.66</v>
       </c>
       <c r="P188" s="6"/>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" s="6" t="s">
         <v>724</v>
       </c>
       <c r="B189" s="6">
         <v>0</v>
       </c>
       <c r="C189" s="6">
         <v>0</v>
       </c>
       <c r="D189" s="6">
         <v>0</v>
       </c>
       <c r="E189" s="6" t="s">
         <v>725</v>
       </c>
       <c r="F189" s="9" t="s">
         <v>56</v>
       </c>
       <c r="G189" s="10" t="s">
         <v>39</v>
       </c>
       <c r="H189" s="6" t="s">
         <v>98</v>
       </c>
       <c r="I189" s="6">
         <v>0</v>
       </c>
       <c r="J189" s="10"/>
       <c r="K189" s="6" t="s">
         <v>42</v>
       </c>
       <c r="L189" s="10" t="s">
         <v>43</v>
       </c>
       <c r="M189" s="6" t="s">
         <v>726</v>
       </c>
       <c r="N189" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O189" s="6">
-        <v>2078.99</v>
+        <v>2120.57</v>
       </c>
       <c r="P189" s="6"/>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" s="6" t="s">
         <v>727</v>
       </c>
       <c r="B190" s="6">
-        <v>16</v>
+        <v>0</v>
       </c>
       <c r="C190" s="6">
-        <v>16</v>
+        <v>0</v>
       </c>
       <c r="D190" s="6">
         <v>0</v>
       </c>
       <c r="E190" s="6" t="s">
         <v>728</v>
       </c>
       <c r="F190" s="9" t="s">
         <v>56</v>
       </c>
       <c r="G190" s="10" t="s">
         <v>39</v>
       </c>
       <c r="H190" s="6" t="s">
         <v>98</v>
       </c>
       <c r="I190" s="6">
         <v>0</v>
       </c>
       <c r="J190" s="10"/>
       <c r="K190" s="6" t="s">
         <v>42</v>
       </c>
       <c r="L190" s="10" t="s">
         <v>43</v>
       </c>
       <c r="M190" s="6" t="s">
         <v>729</v>
       </c>
       <c r="N190" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O190" s="6">
-        <v>2346.96</v>
+        <v>2393.9</v>
       </c>
       <c r="P190" s="6"/>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" s="6" t="s">
         <v>730</v>
       </c>
       <c r="B191" s="6">
         <v>8</v>
       </c>
       <c r="C191" s="6">
         <v>8</v>
       </c>
       <c r="D191" s="6">
         <v>0</v>
       </c>
       <c r="E191" s="6" t="s">
         <v>731</v>
       </c>
       <c r="F191" s="9" t="s">
         <v>43</v>
       </c>
       <c r="G191" s="10" t="s">
         <v>39</v>
       </c>
       <c r="H191" s="6" t="s">
         <v>98</v>
       </c>
       <c r="I191" s="6">
         <v>0</v>
       </c>
       <c r="J191" s="10"/>
       <c r="K191" s="6" t="s">
         <v>42</v>
       </c>
       <c r="L191" s="10" t="s">
         <v>43</v>
       </c>
       <c r="M191" s="6" t="s">
         <v>732</v>
       </c>
       <c r="N191" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O191" s="6">
-        <v>572.88</v>
+        <v>584.33</v>
       </c>
       <c r="P191" s="6"/>
     </row>
     <row r="192" spans="1:16">
       <c r="A192" s="6" t="s">
         <v>733</v>
       </c>
       <c r="B192" s="6">
-        <v>446</v>
+        <v>0</v>
       </c>
       <c r="C192" s="6">
-        <v>446</v>
+        <v>0</v>
       </c>
       <c r="D192" s="6">
         <v>0</v>
       </c>
       <c r="E192" s="6" t="s">
         <v>734</v>
       </c>
       <c r="F192" s="9" t="s">
         <v>38</v>
       </c>
       <c r="G192" s="10" t="s">
         <v>39</v>
       </c>
       <c r="H192" s="6" t="s">
         <v>98</v>
       </c>
       <c r="I192" s="6">
         <v>0</v>
       </c>
       <c r="J192" s="10"/>
       <c r="K192" s="6" t="s">
         <v>42</v>
       </c>
       <c r="L192" s="10" t="s">
         <v>43</v>
       </c>
       <c r="M192" s="6" t="s">
         <v>735</v>
       </c>
       <c r="N192" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O192" s="6">
-        <v>572.88</v>
+        <v>584.33</v>
       </c>
       <c r="P192" s="6"/>
     </row>
     <row r="193" spans="1:16" customHeight="1" ht="65">
       <c r="A193" s="6" t="s">
         <v>736</v>
       </c>
       <c r="B193" s="6">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="C193" s="6">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D193" s="6">
         <v>0</v>
       </c>
       <c r="E193" s="6" t="s">
         <v>737</v>
       </c>
       <c r="F193" s="9" t="s">
         <v>62</v>
       </c>
       <c r="G193" s="10" t="s">
         <v>63</v>
       </c>
       <c r="H193" s="6" t="s">
         <v>40</v>
       </c>
       <c r="I193" s="6">
         <v>2.92</v>
       </c>
       <c r="J193" s="10" t="s">
         <v>738</v>
       </c>
       <c r="K193" s="6" t="s">
         <v>65</v>
       </c>
       <c r="L193" s="10" t="s">
         <v>62</v>
       </c>
       <c r="M193" s="6" t="s">
         <v>739</v>
       </c>
       <c r="N193" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O193" s="6"/>
+      <c r="O193" s="6">
+        <v>2206.85</v>
+      </c>
       <c r="P193" s="6"/>
     </row>
     <row r="194" spans="1:16" customHeight="1" ht="65">
       <c r="A194" s="6" t="s">
         <v>740</v>
       </c>
       <c r="B194" s="6">
         <v>0</v>
       </c>
       <c r="C194" s="6">
         <v>0</v>
       </c>
       <c r="D194" s="6">
         <v>0</v>
       </c>
       <c r="E194" s="6" t="s">
         <v>741</v>
       </c>
       <c r="F194" s="9" t="s">
         <v>62</v>
       </c>
       <c r="G194" s="10" t="s">
         <v>63</v>
       </c>
       <c r="H194" s="6" t="s">
@@ -25749,54 +25927,54 @@
         <v>0.48</v>
       </c>
       <c r="J198" s="10" t="s">
         <v>760</v>
       </c>
       <c r="K198" s="6" t="s">
         <v>236</v>
       </c>
       <c r="L198" s="10" t="s">
         <v>22</v>
       </c>
       <c r="M198" s="6" t="s">
         <v>761</v>
       </c>
       <c r="N198" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O198" s="6"/>
       <c r="P198" s="6"/>
     </row>
     <row r="199" spans="1:16" customHeight="1" ht="65">
       <c r="A199" s="6" t="s">
         <v>762</v>
       </c>
       <c r="B199" s="6">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="C199" s="6">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="D199" s="6">
         <v>0</v>
       </c>
       <c r="E199" s="6" t="s">
         <v>763</v>
       </c>
       <c r="F199" s="9" t="s">
         <v>68</v>
       </c>
       <c r="G199" s="10" t="s">
         <v>39</v>
       </c>
       <c r="H199" s="6" t="s">
         <v>98</v>
       </c>
       <c r="I199" s="6">
         <v>0</v>
       </c>
       <c r="J199" s="10" t="s">
         <v>764</v>
       </c>
       <c r="K199" s="6" t="s">
         <v>111</v>
       </c>
@@ -25843,54 +26021,54 @@
         <v>0.54</v>
       </c>
       <c r="J200" s="10" t="s">
         <v>768</v>
       </c>
       <c r="K200" s="6" t="s">
         <v>65</v>
       </c>
       <c r="L200" s="10" t="s">
         <v>769</v>
       </c>
       <c r="M200" s="6" t="s">
         <v>770</v>
       </c>
       <c r="N200" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O200" s="6"/>
       <c r="P200" s="6"/>
     </row>
     <row r="201" spans="1:16" customHeight="1" ht="65">
       <c r="A201" s="6" t="s">
         <v>771</v>
       </c>
       <c r="B201" s="6">
-        <v>0</v>
+        <v>26</v>
       </c>
       <c r="C201" s="6">
-        <v>0</v>
+        <v>26</v>
       </c>
       <c r="D201" s="6">
         <v>0</v>
       </c>
       <c r="E201" s="6" t="s">
         <v>772</v>
       </c>
       <c r="F201" s="9" t="s">
         <v>120</v>
       </c>
       <c r="G201" s="10" t="s">
         <v>39</v>
       </c>
       <c r="H201" s="6" t="s">
         <v>98</v>
       </c>
       <c r="I201" s="6">
         <v>24</v>
       </c>
       <c r="J201" s="10" t="s">
         <v>773</v>
       </c>
       <c r="K201" s="6" t="s">
         <v>106</v>
       </c>
@@ -26075,186 +26253,186 @@
         <v>0.265</v>
       </c>
       <c r="J205" s="10" t="s">
         <v>789</v>
       </c>
       <c r="K205" s="6" t="s">
         <v>65</v>
       </c>
       <c r="L205" s="10" t="s">
         <v>115</v>
       </c>
       <c r="M205" s="6" t="s">
         <v>790</v>
       </c>
       <c r="N205" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O205" s="6"/>
       <c r="P205" s="6"/>
     </row>
     <row r="206" spans="1:16" customHeight="1" ht="65">
       <c r="A206" s="6" t="s">
         <v>791</v>
       </c>
       <c r="B206" s="6">
-        <v>62</v>
+        <v>38</v>
       </c>
       <c r="C206" s="6">
-        <v>62</v>
+        <v>38</v>
       </c>
       <c r="D206" s="6">
         <v>0</v>
       </c>
       <c r="E206" s="6" t="s">
         <v>792</v>
       </c>
       <c r="F206" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H206" s="6" t="s">
         <v>98</v>
       </c>
       <c r="I206" s="6">
         <v>2.85</v>
       </c>
       <c r="J206" s="10" t="s">
         <v>793</v>
       </c>
       <c r="K206" s="6" t="s">
         <v>794</v>
       </c>
       <c r="L206" s="10" t="s">
         <v>22</v>
       </c>
       <c r="M206" s="6" t="s">
         <v>795</v>
       </c>
       <c r="N206" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O206" s="6">
-        <v>1798.3</v>
+        <v>1898.2</v>
       </c>
       <c r="P206" s="6"/>
     </row>
     <row r="207" spans="1:16" customHeight="1" ht="65">
       <c r="A207" s="6" t="s">
         <v>796</v>
       </c>
       <c r="B207" s="6">
-        <v>77</v>
+        <v>42</v>
       </c>
       <c r="C207" s="6">
-        <v>77</v>
+        <v>42</v>
       </c>
       <c r="D207" s="6">
         <v>0</v>
       </c>
       <c r="E207" s="6" t="s">
         <v>797</v>
       </c>
       <c r="F207" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H207" s="6" t="s">
         <v>98</v>
       </c>
       <c r="I207" s="6">
         <v>4.26</v>
       </c>
       <c r="J207" s="10" t="s">
         <v>798</v>
       </c>
       <c r="K207" s="6" t="s">
         <v>794</v>
       </c>
       <c r="L207" s="10" t="s">
         <v>22</v>
       </c>
       <c r="M207" s="6" t="s">
         <v>799</v>
       </c>
       <c r="N207" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O207" s="6">
-        <v>2969.46</v>
+        <v>3134.43</v>
       </c>
       <c r="P207" s="6"/>
     </row>
     <row r="208" spans="1:16" customHeight="1" ht="65">
       <c r="A208" s="6" t="s">
         <v>800</v>
       </c>
       <c r="B208" s="6">
-        <v>46</v>
+        <v>10</v>
       </c>
       <c r="C208" s="6">
-        <v>46</v>
+        <v>10</v>
       </c>
       <c r="D208" s="6">
         <v>0</v>
       </c>
       <c r="E208" s="6" t="s">
         <v>801</v>
       </c>
       <c r="F208" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H208" s="6" t="s">
         <v>98</v>
       </c>
       <c r="I208" s="6">
         <v>0.76</v>
       </c>
       <c r="J208" s="10" t="s">
         <v>802</v>
       </c>
       <c r="K208" s="6" t="s">
         <v>794</v>
       </c>
       <c r="L208" s="10" t="s">
         <v>22</v>
       </c>
       <c r="M208" s="6" t="s">
         <v>803</v>
       </c>
       <c r="N208" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O208" s="6">
-        <v>631.27</v>
+        <v>666.34</v>
       </c>
       <c r="P208" s="6"/>
     </row>
     <row r="209" spans="1:16" customHeight="1" ht="65">
       <c r="A209" s="6" t="s">
         <v>804</v>
       </c>
       <c r="B209" s="6">
         <v>0</v>
       </c>
       <c r="C209" s="6">
         <v>0</v>
       </c>
       <c r="D209" s="6">
         <v>0</v>
       </c>
       <c r="E209" s="6" t="s">
         <v>805</v>
       </c>
       <c r="F209" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G209" s="10" t="s">
         <v>23</v>
       </c>
@@ -26536,51 +26714,51 @@
       <c r="G215" s="10" t="s">
         <v>63</v>
       </c>
       <c r="H215" s="6" t="s">
         <v>40</v>
       </c>
       <c r="I215" s="6">
         <v>0.408</v>
       </c>
       <c r="J215" s="10" t="s">
         <v>831</v>
       </c>
       <c r="K215" s="6" t="s">
         <v>65</v>
       </c>
       <c r="L215" s="10" t="s">
         <v>75</v>
       </c>
       <c r="M215" s="6" t="s">
         <v>832</v>
       </c>
       <c r="N215" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O215" s="6">
-        <v>2025.09</v>
+        <v>2083.5</v>
       </c>
       <c r="P215" s="6"/>
     </row>
     <row r="216" spans="1:16" customHeight="1" ht="65">
       <c r="A216" s="6" t="s">
         <v>833</v>
       </c>
       <c r="B216" s="6">
         <v>0</v>
       </c>
       <c r="C216" s="6">
         <v>0</v>
       </c>
       <c r="D216" s="6">
         <v>0</v>
       </c>
       <c r="E216" s="6" t="s">
         <v>834</v>
       </c>
       <c r="F216" s="9" t="s">
         <v>75</v>
       </c>
       <c r="G216" s="10" t="s">
         <v>63</v>
       </c>
@@ -26777,91 +26955,89 @@
         <v>1.06</v>
       </c>
       <c r="J220" s="10" t="s">
         <v>851</v>
       </c>
       <c r="K220" s="6" t="s">
         <v>65</v>
       </c>
       <c r="L220" s="10" t="s">
         <v>115</v>
       </c>
       <c r="M220" s="6" t="s">
         <v>852</v>
       </c>
       <c r="N220" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O220" s="6"/>
       <c r="P220" s="6"/>
     </row>
     <row r="221" spans="1:16" customHeight="1" ht="65">
       <c r="A221" s="6" t="s">
         <v>853</v>
       </c>
       <c r="B221" s="6">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="C221" s="6">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="D221" s="6">
         <v>0</v>
       </c>
       <c r="E221" s="6" t="s">
         <v>854</v>
       </c>
       <c r="F221" s="9" t="s">
         <v>115</v>
       </c>
       <c r="G221" s="10" t="s">
         <v>63</v>
       </c>
       <c r="H221" s="6" t="s">
         <v>40</v>
       </c>
       <c r="I221" s="6">
         <v>0.99</v>
       </c>
       <c r="J221" s="10" t="s">
         <v>855</v>
       </c>
       <c r="K221" s="6" t="s">
         <v>65</v>
       </c>
       <c r="L221" s="10" t="s">
         <v>115</v>
       </c>
       <c r="M221" s="6" t="s">
         <v>856</v>
       </c>
       <c r="N221" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O221" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O221" s="6"/>
       <c r="P221" s="6"/>
     </row>
     <row r="222" spans="1:16" customHeight="1" ht="65">
       <c r="A222" s="6" t="s">
         <v>857</v>
       </c>
       <c r="B222" s="6">
         <v>0</v>
       </c>
       <c r="C222" s="6">
         <v>0</v>
       </c>
       <c r="D222" s="6">
         <v>0</v>
       </c>
       <c r="E222" s="6" t="s">
         <v>858</v>
       </c>
       <c r="F222" s="9" t="s">
         <v>115</v>
       </c>
       <c r="G222" s="10" t="s">
         <v>63</v>
       </c>
       <c r="H222" s="6" t="s">
@@ -27793,138 +27969,138 @@
         <v>1.74</v>
       </c>
       <c r="J242" s="10" t="s">
         <v>939</v>
       </c>
       <c r="K242" s="6" t="s">
         <v>65</v>
       </c>
       <c r="L242" s="10" t="s">
         <v>115</v>
       </c>
       <c r="M242" s="6" t="s">
         <v>940</v>
       </c>
       <c r="N242" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O242" s="6"/>
       <c r="P242" s="6"/>
     </row>
     <row r="243" spans="1:16" customHeight="1" ht="65">
       <c r="A243" s="6" t="s">
         <v>941</v>
       </c>
       <c r="B243" s="6">
-        <v>79</v>
+        <v>22</v>
       </c>
       <c r="C243" s="6">
-        <v>79</v>
+        <v>22</v>
       </c>
       <c r="D243" s="6">
         <v>0</v>
       </c>
       <c r="E243" s="6" t="s">
         <v>942</v>
       </c>
       <c r="F243" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H243" s="6" t="s">
         <v>98</v>
       </c>
       <c r="I243" s="6">
         <v>3.34</v>
       </c>
       <c r="J243" s="10" t="s">
         <v>943</v>
       </c>
       <c r="K243" s="6" t="s">
         <v>794</v>
       </c>
       <c r="L243" s="10" t="s">
         <v>22</v>
       </c>
       <c r="M243" s="6" t="s">
         <v>944</v>
       </c>
       <c r="N243" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O243" s="6">
-        <v>3246.77</v>
+        <v>3427.15</v>
       </c>
       <c r="P243" s="6"/>
     </row>
     <row r="244" spans="1:16" customHeight="1" ht="65">
       <c r="A244" s="6" t="s">
         <v>945</v>
       </c>
       <c r="B244" s="6">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="C244" s="6">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="D244" s="6">
         <v>0</v>
       </c>
       <c r="E244" s="6" t="s">
         <v>946</v>
       </c>
       <c r="F244" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H244" s="6" t="s">
         <v>98</v>
       </c>
       <c r="I244" s="6">
         <v>1.87</v>
       </c>
       <c r="J244" s="10" t="s">
         <v>947</v>
       </c>
       <c r="K244" s="6" t="s">
         <v>794</v>
       </c>
       <c r="L244" s="10" t="s">
         <v>22</v>
       </c>
       <c r="M244" s="6" t="s">
         <v>948</v>
       </c>
       <c r="N244" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O244" s="6">
-        <v>1122.03</v>
+        <v>1184.36</v>
       </c>
       <c r="P244" s="6"/>
     </row>
     <row r="245" spans="1:16" customHeight="1" ht="65">
       <c r="A245" s="6" t="s">
         <v>949</v>
       </c>
       <c r="B245" s="6">
         <v>0</v>
       </c>
       <c r="C245" s="6">
         <v>0</v>
       </c>
       <c r="D245" s="6">
         <v>0</v>
       </c>
       <c r="E245" s="6" t="s">
         <v>950</v>
       </c>
       <c r="F245" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="10" t="s">
         <v>23</v>
       </c>
@@ -28269,54 +28445,54 @@
         <v>0</v>
       </c>
       <c r="J252" s="10" t="s">
         <v>979</v>
       </c>
       <c r="K252" s="6" t="s">
         <v>980</v>
       </c>
       <c r="L252" s="10" t="s">
         <v>981</v>
       </c>
       <c r="M252" s="6" t="s">
         <v>982</v>
       </c>
       <c r="N252" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O252" s="6"/>
       <c r="P252" s="6"/>
     </row>
     <row r="253" spans="1:16" customHeight="1" ht="65">
       <c r="A253" s="6" t="s">
         <v>983</v>
       </c>
       <c r="B253" s="6">
-        <v>0</v>
+        <v>42</v>
       </c>
       <c r="C253" s="6">
-        <v>0</v>
+        <v>42</v>
       </c>
       <c r="D253" s="6">
         <v>0</v>
       </c>
       <c r="E253" s="6">
         <v>12000137117</v>
       </c>
       <c r="F253" s="9" t="s">
         <v>38</v>
       </c>
       <c r="G253" s="10" t="s">
         <v>39</v>
       </c>
       <c r="H253" s="6" t="s">
         <v>98</v>
       </c>
       <c r="I253" s="6">
         <v>0</v>
       </c>
       <c r="J253" s="10" t="s">
         <v>984</v>
       </c>
       <c r="K253" s="6" t="s">
         <v>58</v>
       </c>
@@ -28457,54 +28633,54 @@
         <v>0.68</v>
       </c>
       <c r="J256" s="10" t="s">
         <v>996</v>
       </c>
       <c r="K256" s="6" t="s">
         <v>65</v>
       </c>
       <c r="L256" s="10" t="s">
         <v>115</v>
       </c>
       <c r="M256" s="6" t="s">
         <v>997</v>
       </c>
       <c r="N256" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O256" s="6"/>
       <c r="P256" s="6"/>
     </row>
     <row r="257" spans="1:16" customHeight="1" ht="65">
       <c r="A257" s="6" t="s">
         <v>998</v>
       </c>
       <c r="B257" s="6">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="C257" s="6">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="D257" s="6">
         <v>0</v>
       </c>
       <c r="E257" s="6" t="s">
         <v>999</v>
       </c>
       <c r="F257" s="9" t="s">
         <v>47</v>
       </c>
       <c r="G257" s="10" t="s">
         <v>39</v>
       </c>
       <c r="H257" s="6" t="s">
         <v>98</v>
       </c>
       <c r="I257" s="6">
         <v>5</v>
       </c>
       <c r="J257" s="10" t="s">
         <v>1000</v>
       </c>
       <c r="K257" s="6" t="s">
         <v>106</v>
       </c>
@@ -28620,7673 +28796,7855 @@
       <c r="A260" s="6" t="s">
         <v>1011</v>
       </c>
       <c r="B260" s="6">
         <v>0</v>
       </c>
       <c r="C260" s="6">
         <v>0</v>
       </c>
       <c r="D260" s="6">
         <v>0</v>
       </c>
       <c r="E260" s="6" t="s">
         <v>1012</v>
       </c>
       <c r="F260" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G260" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H260" s="6" t="s">
         <v>40</v>
       </c>
       <c r="I260" s="6">
-        <v>0</v>
+        <v>2.78</v>
       </c>
       <c r="J260" s="10" t="s">
         <v>1013</v>
       </c>
       <c r="K260" s="6" t="s">
+        <v>794</v>
+      </c>
+      <c r="L260" s="10" t="s">
         <v>1014</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="M260" s="6" t="s">
         <v>1015</v>
       </c>
       <c r="N260" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O260" s="6"/>
       <c r="P260" s="6"/>
     </row>
     <row r="261" spans="1:16" customHeight="1" ht="65">
       <c r="A261" s="6" t="s">
         <v>1016</v>
       </c>
       <c r="B261" s="6">
         <v>0</v>
       </c>
       <c r="C261" s="6">
         <v>0</v>
       </c>
       <c r="D261" s="6">
         <v>0</v>
       </c>
       <c r="E261" s="6" t="s">
         <v>1017</v>
       </c>
       <c r="F261" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G261" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H261" s="6" t="s">
-        <v>24</v>
+        <v>40</v>
       </c>
       <c r="I261" s="6">
-        <v>1.25</v>
+        <v>0</v>
       </c>
       <c r="J261" s="10" t="s">
         <v>1018</v>
       </c>
       <c r="K261" s="6" t="s">
-        <v>26</v>
+        <v>1019</v>
       </c>
       <c r="L261" s="10" t="s">
         <v>22</v>
       </c>
       <c r="M261" s="6" t="s">
-        <v>1019</v>
+        <v>1020</v>
       </c>
       <c r="N261" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O261" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O261" s="6"/>
       <c r="P261" s="6"/>
     </row>
     <row r="262" spans="1:16" customHeight="1" ht="65">
       <c r="A262" s="6" t="s">
-        <v>1020</v>
+        <v>1021</v>
       </c>
       <c r="B262" s="6">
         <v>0</v>
       </c>
       <c r="C262" s="6">
         <v>0</v>
       </c>
       <c r="D262" s="6">
         <v>0</v>
       </c>
       <c r="E262" s="6" t="s">
-        <v>1021</v>
+        <v>1022</v>
       </c>
       <c r="F262" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G262" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H262" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I262" s="6">
         <v>1.25</v>
       </c>
       <c r="J262" s="10" t="s">
-        <v>1022</v>
+        <v>1023</v>
       </c>
       <c r="K262" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L262" s="10" t="s">
         <v>22</v>
       </c>
       <c r="M262" s="6" t="s">
-        <v>1023</v>
+        <v>1024</v>
       </c>
       <c r="N262" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O262" s="6">
-        <v>1934.21</v>
+        <v>1866.2</v>
       </c>
       <c r="P262" s="6"/>
     </row>
     <row r="263" spans="1:16" customHeight="1" ht="65">
       <c r="A263" s="6" t="s">
-        <v>1024</v>
+        <v>1025</v>
       </c>
       <c r="B263" s="6">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="C263" s="6">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D263" s="6">
         <v>0</v>
       </c>
       <c r="E263" s="6" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
       <c r="F263" s="9" t="s">
-        <v>38</v>
+        <v>22</v>
       </c>
       <c r="G263" s="10" t="s">
-        <v>63</v>
+        <v>23</v>
       </c>
       <c r="H263" s="6" t="s">
-        <v>32</v>
+        <v>24</v>
       </c>
       <c r="I263" s="6">
-        <v>8</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="10" t="s">
-        <v>1026</v>
+        <v>1027</v>
       </c>
       <c r="K263" s="6" t="s">
-        <v>1027</v>
+        <v>26</v>
       </c>
       <c r="L263" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="M263" s="6" t="s">
         <v>1028</v>
       </c>
-      <c r="M263" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N263" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O263" s="6">
-        <v>16148.79</v>
+        <v>1934.21</v>
       </c>
       <c r="P263" s="6"/>
     </row>
     <row r="264" spans="1:16" customHeight="1" ht="65">
       <c r="A264" s="6" t="s">
+        <v>1029</v>
+      </c>
+      <c r="B264" s="6">
+        <v>1</v>
+      </c>
+      <c r="C264" s="6">
+        <v>1</v>
+      </c>
+      <c r="D264" s="6">
+        <v>0</v>
+      </c>
+      <c r="E264" s="6" t="s">
         <v>1030</v>
       </c>
-      <c r="B264" s="6">
-[...10 lines deleted...]
-      </c>
       <c r="F264" s="9" t="s">
-        <v>22</v>
+        <v>38</v>
       </c>
       <c r="G264" s="10" t="s">
-        <v>39</v>
+        <v>63</v>
       </c>
       <c r="H264" s="6" t="s">
-        <v>24</v>
+        <v>32</v>
       </c>
       <c r="I264" s="6">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="J264" s="10" t="s">
         <v>1031</v>
       </c>
       <c r="K264" s="6" t="s">
-        <v>138</v>
+        <v>1032</v>
       </c>
       <c r="L264" s="10" t="s">
-        <v>22</v>
+        <v>1033</v>
       </c>
       <c r="M264" s="6" t="s">
-        <v>1032</v>
+        <v>1034</v>
       </c>
       <c r="N264" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O264" s="6">
-        <v>1572.98</v>
+        <v>16614.63</v>
       </c>
       <c r="P264" s="6"/>
     </row>
     <row r="265" spans="1:16" customHeight="1" ht="65">
       <c r="A265" s="6" t="s">
-        <v>1033</v>
+        <v>1035</v>
       </c>
       <c r="B265" s="6">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="C265" s="6">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="D265" s="6">
         <v>0</v>
       </c>
       <c r="E265" s="6">
-        <v>432106121</v>
+        <v>431227609</v>
       </c>
       <c r="F265" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G265" s="10" t="s">
         <v>39</v>
       </c>
       <c r="H265" s="6" t="s">
-        <v>98</v>
+        <v>24</v>
       </c>
       <c r="I265" s="6">
-        <v>1.57</v>
+        <v>0</v>
       </c>
       <c r="J265" s="10" t="s">
-        <v>1034</v>
+        <v>1036</v>
       </c>
       <c r="K265" s="6" t="s">
         <v>138</v>
       </c>
       <c r="L265" s="10" t="s">
-        <v>101</v>
+        <v>22</v>
       </c>
       <c r="M265" s="6" t="s">
-        <v>1035</v>
+        <v>1037</v>
       </c>
       <c r="N265" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O265" s="6">
         <v>1572.98</v>
       </c>
       <c r="P265" s="6"/>
     </row>
-    <row r="266" spans="1:16">
+    <row r="266" spans="1:16" customHeight="1" ht="65">
       <c r="A266" s="6" t="s">
-        <v>1036</v>
+        <v>1038</v>
       </c>
       <c r="B266" s="6">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="C266" s="6">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D266" s="6">
         <v>0</v>
       </c>
-      <c r="E266" s="6" t="s">
-        <v>1037</v>
+      <c r="E266" s="6">
+        <v>432106121</v>
       </c>
       <c r="F266" s="9" t="s">
-        <v>120</v>
+        <v>22</v>
       </c>
       <c r="G266" s="10" t="s">
         <v>39</v>
       </c>
       <c r="H266" s="6" t="s">
+        <v>98</v>
+      </c>
+      <c r="I266" s="6">
+        <v>1.57</v>
+      </c>
+      <c r="J266" s="10" t="s">
+        <v>1039</v>
+      </c>
+      <c r="K266" s="6" t="s">
+        <v>138</v>
+      </c>
+      <c r="L266" s="10" t="s">
+        <v>101</v>
+      </c>
+      <c r="M266" s="6" t="s">
+        <v>1040</v>
+      </c>
+      <c r="N266" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="O266" s="6">
+        <v>1572.98</v>
+      </c>
+      <c r="P266" s="6"/>
+    </row>
+    <row r="267" spans="1:16">
+      <c r="A267" s="6" t="s">
+        <v>1041</v>
+      </c>
+      <c r="B267" s="6">
+        <v>0</v>
+      </c>
+      <c r="C267" s="6">
+        <v>0</v>
+      </c>
+      <c r="D267" s="6">
+        <v>0</v>
+      </c>
+      <c r="E267" s="6" t="s">
+        <v>1042</v>
+      </c>
+      <c r="F267" s="9" t="s">
+        <v>120</v>
+      </c>
+      <c r="G267" s="10" t="s">
+        <v>39</v>
+      </c>
+      <c r="H267" s="6" t="s">
         <v>24</v>
       </c>
-      <c r="I266" s="6">
+      <c r="I267" s="6">
         <v>100</v>
       </c>
-      <c r="J266" s="10"/>
-      <c r="K266" s="6" t="s">
+      <c r="J267" s="10"/>
+      <c r="K267" s="6" t="s">
         <v>106</v>
       </c>
-      <c r="L266" s="10" t="s">
+      <c r="L267" s="10" t="s">
         <v>120</v>
       </c>
-      <c r="M266" s="6" t="s">
-[...5 lines deleted...]
-      <c r="O266" s="6">
+      <c r="M267" s="6" t="s">
+        <v>1043</v>
+      </c>
+      <c r="N267" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="O267" s="6">
         <v>151699.93</v>
       </c>
-      <c r="P266" s="6"/>
-[...44 lines deleted...]
-      <c r="O267" s="6"/>
       <c r="P267" s="6"/>
     </row>
     <row r="268" spans="1:16" customHeight="1" ht="65">
       <c r="A268" s="6" t="s">
-        <v>1043</v>
+        <v>1044</v>
       </c>
       <c r="B268" s="6">
         <v>0</v>
       </c>
       <c r="C268" s="6">
         <v>0</v>
       </c>
       <c r="D268" s="6">
         <v>0</v>
       </c>
       <c r="E268" s="6" t="s">
-        <v>1044</v>
+        <v>1045</v>
       </c>
       <c r="F268" s="9" t="s">
-        <v>75</v>
+        <v>115</v>
       </c>
       <c r="G268" s="10" t="s">
         <v>63</v>
       </c>
       <c r="H268" s="6" t="s">
         <v>40</v>
       </c>
       <c r="I268" s="6">
-        <v>0.36</v>
+        <v>0.46</v>
       </c>
       <c r="J268" s="10" t="s">
-        <v>1045</v>
+        <v>1046</v>
       </c>
       <c r="K268" s="6" t="s">
         <v>65</v>
       </c>
       <c r="L268" s="10" t="s">
-        <v>75</v>
+        <v>115</v>
       </c>
       <c r="M268" s="6" t="s">
-        <v>1046</v>
+        <v>1047</v>
       </c>
       <c r="N268" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O268" s="6"/>
       <c r="P268" s="6"/>
     </row>
     <row r="269" spans="1:16" customHeight="1" ht="65">
       <c r="A269" s="6" t="s">
-        <v>1047</v>
+        <v>1048</v>
       </c>
       <c r="B269" s="6">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="C269" s="6">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D269" s="6">
         <v>0</v>
       </c>
       <c r="E269" s="6" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
       <c r="F269" s="9" t="s">
-        <v>56</v>
+        <v>75</v>
       </c>
       <c r="G269" s="10" t="s">
-        <v>69</v>
+        <v>63</v>
       </c>
       <c r="H269" s="6" t="s">
-        <v>32</v>
+        <v>40</v>
       </c>
       <c r="I269" s="6">
-        <v>0</v>
+        <v>0.36</v>
       </c>
       <c r="J269" s="10" t="s">
-        <v>1049</v>
+        <v>1050</v>
       </c>
       <c r="K269" s="6" t="s">
-        <v>1050</v>
+        <v>65</v>
       </c>
       <c r="L269" s="10" t="s">
-        <v>43</v>
+        <v>75</v>
       </c>
       <c r="M269" s="6" t="s">
         <v>1051</v>
       </c>
       <c r="N269" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O269" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O269" s="6"/>
       <c r="P269" s="6"/>
     </row>
     <row r="270" spans="1:16" customHeight="1" ht="65">
       <c r="A270" s="6" t="s">
         <v>1052</v>
       </c>
       <c r="B270" s="6">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="C270" s="6">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D270" s="6">
         <v>0</v>
       </c>
       <c r="E270" s="6" t="s">
         <v>1053</v>
       </c>
       <c r="F270" s="9" t="s">
-        <v>84</v>
+        <v>56</v>
       </c>
       <c r="G270" s="10" t="s">
         <v>69</v>
       </c>
       <c r="H270" s="6" t="s">
         <v>32</v>
       </c>
       <c r="I270" s="6">
         <v>0</v>
       </c>
       <c r="J270" s="10" t="s">
         <v>1054</v>
       </c>
       <c r="K270" s="6" t="s">
-        <v>1050</v>
+        <v>1055</v>
       </c>
       <c r="L270" s="10" t="s">
         <v>43</v>
       </c>
       <c r="M270" s="6" t="s">
-        <v>1055</v>
+        <v>1056</v>
       </c>
       <c r="N270" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O270" s="6"/>
+      <c r="O270" s="6">
+        <v>1890.78</v>
+      </c>
       <c r="P270" s="6"/>
     </row>
     <row r="271" spans="1:16" customHeight="1" ht="65">
       <c r="A271" s="6" t="s">
-        <v>1056</v>
+        <v>1057</v>
       </c>
       <c r="B271" s="6">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="C271" s="6">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D271" s="6">
         <v>0</v>
       </c>
       <c r="E271" s="6" t="s">
-        <v>1057</v>
+        <v>1058</v>
       </c>
       <c r="F271" s="9" t="s">
         <v>84</v>
       </c>
       <c r="G271" s="10" t="s">
         <v>69</v>
       </c>
       <c r="H271" s="6" t="s">
         <v>32</v>
       </c>
       <c r="I271" s="6">
         <v>0</v>
       </c>
       <c r="J271" s="10" t="s">
-        <v>1058</v>
+        <v>1059</v>
       </c>
       <c r="K271" s="6" t="s">
-        <v>1050</v>
+        <v>1055</v>
       </c>
       <c r="L271" s="10" t="s">
         <v>43</v>
       </c>
       <c r="M271" s="6" t="s">
-        <v>1059</v>
+        <v>1060</v>
       </c>
       <c r="N271" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O271" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O271" s="6"/>
       <c r="P271" s="6"/>
     </row>
     <row r="272" spans="1:16" customHeight="1" ht="65">
       <c r="A272" s="6" t="s">
-        <v>1060</v>
+        <v>1061</v>
       </c>
       <c r="B272" s="6">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="C272" s="6">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D272" s="6">
         <v>0</v>
       </c>
       <c r="E272" s="6" t="s">
-        <v>1061</v>
+        <v>1062</v>
       </c>
       <c r="F272" s="9" t="s">
-        <v>22</v>
+        <v>84</v>
       </c>
       <c r="G272" s="10" t="s">
-        <v>23</v>
+        <v>69</v>
       </c>
       <c r="H272" s="6" t="s">
-        <v>40</v>
+        <v>32</v>
       </c>
       <c r="I272" s="6">
         <v>0</v>
       </c>
       <c r="J272" s="10" t="s">
-        <v>1062</v>
+        <v>1063</v>
       </c>
       <c r="K272" s="6" t="s">
-        <v>794</v>
+        <v>1055</v>
       </c>
       <c r="L272" s="10" t="s">
-        <v>22</v>
+        <v>43</v>
       </c>
       <c r="M272" s="6" t="s">
-        <v>1063</v>
+        <v>1064</v>
       </c>
       <c r="N272" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O272" s="6"/>
+      <c r="O272" s="6">
+        <v>2558.81</v>
+      </c>
       <c r="P272" s="6"/>
     </row>
     <row r="273" spans="1:16" customHeight="1" ht="65">
       <c r="A273" s="6" t="s">
-        <v>1064</v>
+        <v>1065</v>
       </c>
       <c r="B273" s="6">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="C273" s="6">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D273" s="6">
         <v>0</v>
       </c>
       <c r="E273" s="6" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F273" s="9" t="s">
-        <v>43</v>
+        <v>22</v>
       </c>
       <c r="G273" s="10" t="s">
-        <v>69</v>
+        <v>23</v>
       </c>
       <c r="H273" s="6" t="s">
         <v>40</v>
       </c>
       <c r="I273" s="6">
         <v>0</v>
       </c>
       <c r="J273" s="10" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
       <c r="K273" s="6" t="s">
-        <v>1050</v>
+        <v>794</v>
       </c>
       <c r="L273" s="10" t="s">
-        <v>43</v>
+        <v>22</v>
       </c>
       <c r="M273" s="6" t="s">
-        <v>1067</v>
+        <v>1068</v>
       </c>
       <c r="N273" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O273" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O273" s="6"/>
       <c r="P273" s="6"/>
     </row>
     <row r="274" spans="1:16" customHeight="1" ht="65">
       <c r="A274" s="6" t="s">
-        <v>1068</v>
+        <v>1069</v>
       </c>
       <c r="B274" s="6">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="C274" s="6">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D274" s="6">
         <v>0</v>
       </c>
       <c r="E274" s="6" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
       <c r="F274" s="9" t="s">
         <v>43</v>
       </c>
       <c r="G274" s="10" t="s">
         <v>69</v>
       </c>
       <c r="H274" s="6" t="s">
         <v>40</v>
       </c>
       <c r="I274" s="6">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="J274" s="10" t="s">
-        <v>1070</v>
+        <v>1071</v>
       </c>
       <c r="K274" s="6" t="s">
-        <v>1050</v>
+        <v>1055</v>
       </c>
       <c r="L274" s="10" t="s">
         <v>43</v>
       </c>
       <c r="M274" s="6" t="s">
-        <v>1071</v>
+        <v>1072</v>
       </c>
       <c r="N274" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O274" s="6"/>
+      <c r="O274" s="6">
+        <v>1488.14</v>
+      </c>
       <c r="P274" s="6"/>
     </row>
     <row r="275" spans="1:16" customHeight="1" ht="65">
       <c r="A275" s="6" t="s">
-        <v>1072</v>
+        <v>1073</v>
       </c>
       <c r="B275" s="6">
         <v>0</v>
       </c>
       <c r="C275" s="6">
         <v>0</v>
       </c>
       <c r="D275" s="6">
         <v>0</v>
       </c>
       <c r="E275" s="6" t="s">
-        <v>1073</v>
+        <v>1074</v>
       </c>
       <c r="F275" s="9" t="s">
-        <v>1074</v>
+        <v>43</v>
       </c>
       <c r="G275" s="10" t="s">
-        <v>39</v>
+        <v>69</v>
       </c>
       <c r="H275" s="6" t="s">
-        <v>32</v>
+        <v>40</v>
       </c>
       <c r="I275" s="6">
-        <v>0.2</v>
+        <v>10</v>
       </c>
       <c r="J275" s="10" t="s">
         <v>1075</v>
       </c>
       <c r="K275" s="6" t="s">
-        <v>42</v>
+        <v>1055</v>
       </c>
       <c r="L275" s="10" t="s">
+        <v>43</v>
+      </c>
+      <c r="M275" s="6" t="s">
         <v>1076</v>
-      </c>
-[...1 lines deleted...]
-        <v>1077</v>
       </c>
       <c r="N275" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O275" s="6"/>
       <c r="P275" s="6"/>
     </row>
     <row r="276" spans="1:16" customHeight="1" ht="65">
       <c r="A276" s="6" t="s">
+        <v>1077</v>
+      </c>
+      <c r="B276" s="6">
+        <v>0</v>
+      </c>
+      <c r="C276" s="6">
+        <v>0</v>
+      </c>
+      <c r="D276" s="6">
+        <v>0</v>
+      </c>
+      <c r="E276" s="6" t="s">
         <v>1078</v>
       </c>
-      <c r="B276" s="6">
-[...8 lines deleted...]
-      <c r="E276" s="6" t="s">
+      <c r="F276" s="9" t="s">
         <v>1079</v>
       </c>
-      <c r="F276" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G276" s="10" t="s">
-        <v>63</v>
+        <v>39</v>
       </c>
       <c r="H276" s="6" t="s">
-        <v>40</v>
+        <v>32</v>
       </c>
       <c r="I276" s="6">
-        <v>0</v>
+        <v>0.2</v>
       </c>
       <c r="J276" s="10" t="s">
         <v>1080</v>
       </c>
       <c r="K276" s="6" t="s">
-        <v>65</v>
+        <v>42</v>
       </c>
       <c r="L276" s="10" t="s">
-        <v>115</v>
+        <v>1081</v>
       </c>
       <c r="M276" s="6" t="s">
-        <v>1081</v>
+        <v>1082</v>
       </c>
       <c r="N276" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O276" s="6"/>
       <c r="P276" s="6"/>
     </row>
     <row r="277" spans="1:16" customHeight="1" ht="65">
       <c r="A277" s="6" t="s">
-        <v>1082</v>
+        <v>1083</v>
       </c>
       <c r="B277" s="6">
         <v>0</v>
       </c>
       <c r="C277" s="6">
         <v>0</v>
       </c>
       <c r="D277" s="6">
         <v>0</v>
       </c>
       <c r="E277" s="6" t="s">
-        <v>1083</v>
+        <v>1084</v>
       </c>
       <c r="F277" s="9" t="s">
-        <v>818</v>
+        <v>115</v>
       </c>
       <c r="G277" s="10" t="s">
         <v>63</v>
       </c>
       <c r="H277" s="6" t="s">
         <v>40</v>
       </c>
       <c r="I277" s="6">
-        <v>0.85</v>
+        <v>0</v>
       </c>
       <c r="J277" s="10" t="s">
-        <v>1084</v>
+        <v>1085</v>
       </c>
       <c r="K277" s="6" t="s">
         <v>65</v>
       </c>
       <c r="L277" s="10" t="s">
-        <v>62</v>
+        <v>115</v>
       </c>
       <c r="M277" s="6" t="s">
-        <v>1085</v>
+        <v>1086</v>
       </c>
       <c r="N277" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O277" s="6"/>
       <c r="P277" s="6"/>
     </row>
     <row r="278" spans="1:16" customHeight="1" ht="65">
       <c r="A278" s="6" t="s">
-        <v>1086</v>
+        <v>1087</v>
       </c>
       <c r="B278" s="6">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="C278" s="6">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="D278" s="6">
         <v>0</v>
       </c>
       <c r="E278" s="6" t="s">
-        <v>1087</v>
+        <v>1088</v>
       </c>
       <c r="F278" s="9" t="s">
-        <v>84</v>
+        <v>818</v>
       </c>
       <c r="G278" s="10" t="s">
-        <v>39</v>
+        <v>63</v>
       </c>
       <c r="H278" s="6" t="s">
-        <v>32</v>
+        <v>40</v>
       </c>
       <c r="I278" s="6">
-        <v>1</v>
+        <v>0.85</v>
       </c>
       <c r="J278" s="10" t="s">
-        <v>1088</v>
+        <v>1089</v>
       </c>
       <c r="K278" s="6" t="s">
-        <v>42</v>
+        <v>65</v>
       </c>
       <c r="L278" s="10" t="s">
-        <v>43</v>
+        <v>62</v>
       </c>
       <c r="M278" s="6" t="s">
-        <v>1089</v>
+        <v>1090</v>
       </c>
       <c r="N278" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O278" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O278" s="6"/>
       <c r="P278" s="6"/>
     </row>
     <row r="279" spans="1:16" customHeight="1" ht="65">
       <c r="A279" s="6" t="s">
-        <v>1090</v>
+        <v>1091</v>
       </c>
       <c r="B279" s="6">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="C279" s="6">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="D279" s="6">
         <v>0</v>
       </c>
       <c r="E279" s="6" t="s">
-        <v>1091</v>
+        <v>1092</v>
       </c>
       <c r="F279" s="9" t="s">
         <v>84</v>
       </c>
       <c r="G279" s="10" t="s">
-        <v>69</v>
+        <v>39</v>
       </c>
       <c r="H279" s="6" t="s">
-        <v>40</v>
+        <v>32</v>
       </c>
       <c r="I279" s="6">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J279" s="10" t="s">
-        <v>1092</v>
+        <v>1093</v>
       </c>
       <c r="K279" s="6" t="s">
-        <v>1093</v>
+        <v>42</v>
       </c>
       <c r="L279" s="10" t="s">
-        <v>84</v>
+        <v>43</v>
       </c>
       <c r="M279" s="6" t="s">
         <v>1094</v>
       </c>
       <c r="N279" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O279" s="6"/>
+      <c r="O279" s="6">
+        <v>131.52</v>
+      </c>
       <c r="P279" s="6"/>
     </row>
     <row r="280" spans="1:16" customHeight="1" ht="65">
       <c r="A280" s="6" t="s">
         <v>1095</v>
       </c>
       <c r="B280" s="6">
         <v>0</v>
       </c>
       <c r="C280" s="6">
         <v>0</v>
       </c>
       <c r="D280" s="6">
         <v>0</v>
       </c>
       <c r="E280" s="6" t="s">
         <v>1096</v>
       </c>
       <c r="F280" s="9" t="s">
         <v>84</v>
       </c>
       <c r="G280" s="10" t="s">
         <v>69</v>
       </c>
       <c r="H280" s="6" t="s">
         <v>40</v>
       </c>
       <c r="I280" s="6">
         <v>0</v>
       </c>
       <c r="J280" s="10" t="s">
         <v>1097</v>
       </c>
       <c r="K280" s="6" t="s">
-        <v>1093</v>
+        <v>1098</v>
       </c>
       <c r="L280" s="10" t="s">
         <v>84</v>
       </c>
       <c r="M280" s="6" t="s">
-        <v>1098</v>
+        <v>1099</v>
       </c>
       <c r="N280" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O280" s="6"/>
       <c r="P280" s="6"/>
     </row>
     <row r="281" spans="1:16" customHeight="1" ht="65">
       <c r="A281" s="6" t="s">
-        <v>1099</v>
+        <v>1100</v>
       </c>
       <c r="B281" s="6">
         <v>0</v>
       </c>
       <c r="C281" s="6">
         <v>0</v>
       </c>
       <c r="D281" s="6">
         <v>0</v>
       </c>
       <c r="E281" s="6" t="s">
-        <v>1100</v>
+        <v>1101</v>
       </c>
       <c r="F281" s="9" t="s">
         <v>84</v>
       </c>
       <c r="G281" s="10" t="s">
         <v>69</v>
       </c>
       <c r="H281" s="6" t="s">
         <v>40</v>
       </c>
       <c r="I281" s="6">
         <v>0</v>
       </c>
       <c r="J281" s="10" t="s">
-        <v>1101</v>
+        <v>1102</v>
       </c>
       <c r="K281" s="6" t="s">
-        <v>1093</v>
+        <v>1098</v>
       </c>
       <c r="L281" s="10" t="s">
         <v>84</v>
       </c>
       <c r="M281" s="6" t="s">
-        <v>1102</v>
+        <v>1103</v>
       </c>
       <c r="N281" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O281" s="6"/>
       <c r="P281" s="6"/>
     </row>
     <row r="282" spans="1:16" customHeight="1" ht="65">
       <c r="A282" s="6" t="s">
-        <v>1103</v>
+        <v>1104</v>
       </c>
       <c r="B282" s="6">
         <v>0</v>
       </c>
       <c r="C282" s="6">
         <v>0</v>
       </c>
       <c r="D282" s="6">
         <v>0</v>
       </c>
       <c r="E282" s="6" t="s">
-        <v>1104</v>
+        <v>1105</v>
       </c>
       <c r="F282" s="9" t="s">
         <v>84</v>
       </c>
       <c r="G282" s="10" t="s">
         <v>69</v>
       </c>
       <c r="H282" s="6" t="s">
         <v>40</v>
       </c>
       <c r="I282" s="6">
         <v>0</v>
       </c>
       <c r="J282" s="10" t="s">
-        <v>1105</v>
+        <v>1106</v>
       </c>
       <c r="K282" s="6" t="s">
-        <v>1093</v>
+        <v>1098</v>
       </c>
       <c r="L282" s="10" t="s">
         <v>84</v>
       </c>
       <c r="M282" s="6" t="s">
-        <v>1106</v>
+        <v>1107</v>
       </c>
       <c r="N282" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O282" s="6"/>
       <c r="P282" s="6"/>
     </row>
     <row r="283" spans="1:16" customHeight="1" ht="65">
       <c r="A283" s="6" t="s">
-        <v>1107</v>
+        <v>1108</v>
       </c>
       <c r="B283" s="6">
         <v>0</v>
       </c>
       <c r="C283" s="6">
         <v>0</v>
       </c>
       <c r="D283" s="6">
         <v>0</v>
       </c>
       <c r="E283" s="6" t="s">
-        <v>1108</v>
+        <v>1109</v>
       </c>
       <c r="F283" s="9" t="s">
         <v>84</v>
       </c>
       <c r="G283" s="10" t="s">
         <v>69</v>
       </c>
       <c r="H283" s="6" t="s">
         <v>40</v>
       </c>
       <c r="I283" s="6">
         <v>0</v>
       </c>
       <c r="J283" s="10" t="s">
-        <v>1109</v>
+        <v>1110</v>
       </c>
       <c r="K283" s="6" t="s">
-        <v>1093</v>
+        <v>1098</v>
       </c>
       <c r="L283" s="10" t="s">
         <v>84</v>
       </c>
       <c r="M283" s="6" t="s">
-        <v>1110</v>
+        <v>1111</v>
       </c>
       <c r="N283" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O283" s="6"/>
       <c r="P283" s="6"/>
     </row>
     <row r="284" spans="1:16" customHeight="1" ht="65">
       <c r="A284" s="6" t="s">
-        <v>1111</v>
+        <v>1112</v>
       </c>
       <c r="B284" s="6">
         <v>0</v>
       </c>
       <c r="C284" s="6">
         <v>0</v>
       </c>
       <c r="D284" s="6">
         <v>0</v>
       </c>
       <c r="E284" s="6" t="s">
-        <v>1112</v>
+        <v>1113</v>
       </c>
       <c r="F284" s="9" t="s">
         <v>84</v>
       </c>
       <c r="G284" s="10" t="s">
         <v>69</v>
       </c>
       <c r="H284" s="6" t="s">
         <v>40</v>
       </c>
       <c r="I284" s="6">
         <v>0</v>
       </c>
       <c r="J284" s="10" t="s">
-        <v>1113</v>
+        <v>1114</v>
       </c>
       <c r="K284" s="6" t="s">
-        <v>1093</v>
+        <v>1098</v>
       </c>
       <c r="L284" s="10" t="s">
         <v>84</v>
       </c>
       <c r="M284" s="6" t="s">
-        <v>1114</v>
+        <v>1115</v>
       </c>
       <c r="N284" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O284" s="6"/>
       <c r="P284" s="6"/>
     </row>
     <row r="285" spans="1:16" customHeight="1" ht="65">
       <c r="A285" s="6" t="s">
-        <v>1115</v>
+        <v>1116</v>
       </c>
       <c r="B285" s="6">
         <v>0</v>
       </c>
       <c r="C285" s="6">
         <v>0</v>
       </c>
       <c r="D285" s="6">
         <v>0</v>
       </c>
       <c r="E285" s="6" t="s">
-        <v>1116</v>
+        <v>1117</v>
       </c>
       <c r="F285" s="9" t="s">
         <v>84</v>
       </c>
       <c r="G285" s="10" t="s">
-        <v>39</v>
+        <v>69</v>
       </c>
       <c r="H285" s="6" t="s">
         <v>40</v>
       </c>
       <c r="I285" s="6">
-        <v>0.25</v>
+        <v>0</v>
       </c>
       <c r="J285" s="10" t="s">
-        <v>1117</v>
+        <v>1118</v>
       </c>
       <c r="K285" s="6" t="s">
-        <v>1118</v>
+        <v>1098</v>
       </c>
       <c r="L285" s="10" t="s">
         <v>84</v>
       </c>
       <c r="M285" s="6" t="s">
         <v>1119</v>
       </c>
       <c r="N285" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O285" s="6"/>
       <c r="P285" s="6"/>
     </row>
     <row r="286" spans="1:16" customHeight="1" ht="65">
       <c r="A286" s="6" t="s">
         <v>1120</v>
       </c>
       <c r="B286" s="6">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="C286" s="6">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D286" s="6">
         <v>0</v>
       </c>
       <c r="E286" s="6" t="s">
         <v>1121</v>
       </c>
       <c r="F286" s="9" t="s">
-        <v>68</v>
+        <v>84</v>
       </c>
       <c r="G286" s="10" t="s">
-        <v>85</v>
+        <v>39</v>
       </c>
       <c r="H286" s="6" t="s">
-        <v>98</v>
+        <v>40</v>
       </c>
       <c r="I286" s="6">
-        <v>19.5</v>
+        <v>0.25</v>
       </c>
       <c r="J286" s="10" t="s">
         <v>1122</v>
       </c>
       <c r="K286" s="6" t="s">
         <v>1123</v>
       </c>
       <c r="L286" s="10" t="s">
-        <v>68</v>
+        <v>84</v>
       </c>
       <c r="M286" s="6" t="s">
         <v>1124</v>
       </c>
       <c r="N286" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O286" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O286" s="6"/>
       <c r="P286" s="6"/>
     </row>
     <row r="287" spans="1:16" customHeight="1" ht="65">
       <c r="A287" s="6" t="s">
         <v>1125</v>
       </c>
       <c r="B287" s="6">
-        <v>135</v>
+        <v>12</v>
       </c>
       <c r="C287" s="6">
-        <v>135</v>
+        <v>12</v>
       </c>
       <c r="D287" s="6">
         <v>0</v>
       </c>
       <c r="E287" s="6" t="s">
         <v>1126</v>
       </c>
       <c r="F287" s="9" t="s">
         <v>68</v>
       </c>
       <c r="G287" s="10" t="s">
         <v>85</v>
       </c>
       <c r="H287" s="6" t="s">
         <v>98</v>
       </c>
       <c r="I287" s="6">
-        <v>8.5</v>
+        <v>19.5</v>
       </c>
       <c r="J287" s="10" t="s">
         <v>1127</v>
       </c>
       <c r="K287" s="6" t="s">
-        <v>1123</v>
+        <v>1128</v>
       </c>
       <c r="L287" s="10" t="s">
         <v>68</v>
       </c>
       <c r="M287" s="6" t="s">
-        <v>1128</v>
+        <v>1129</v>
       </c>
       <c r="N287" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O287" s="6">
-        <v>11138.57</v>
+        <v>20519.44</v>
       </c>
       <c r="P287" s="6"/>
     </row>
     <row r="288" spans="1:16" customHeight="1" ht="65">
       <c r="A288" s="6" t="s">
-        <v>1129</v>
+        <v>1130</v>
       </c>
       <c r="B288" s="6">
-        <v>0</v>
+        <v>39</v>
       </c>
       <c r="C288" s="6">
-        <v>0</v>
+        <v>39</v>
       </c>
       <c r="D288" s="6">
         <v>0</v>
       </c>
       <c r="E288" s="6" t="s">
-        <v>1130</v>
+        <v>1131</v>
       </c>
       <c r="F288" s="9" t="s">
-        <v>115</v>
+        <v>68</v>
       </c>
       <c r="G288" s="10" t="s">
-        <v>63</v>
+        <v>85</v>
       </c>
       <c r="H288" s="6" t="s">
-        <v>40</v>
+        <v>98</v>
       </c>
       <c r="I288" s="6">
-        <v>0</v>
+        <v>8.5</v>
       </c>
       <c r="J288" s="10" t="s">
-        <v>1131</v>
+        <v>1132</v>
       </c>
       <c r="K288" s="6" t="s">
-        <v>65</v>
+        <v>1128</v>
       </c>
       <c r="L288" s="10" t="s">
-        <v>115</v>
+        <v>68</v>
       </c>
       <c r="M288" s="6" t="s">
-        <v>1132</v>
+        <v>1133</v>
       </c>
       <c r="N288" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O288" s="6"/>
+      <c r="O288" s="6">
+        <v>11459.87</v>
+      </c>
       <c r="P288" s="6"/>
     </row>
     <row r="289" spans="1:16" customHeight="1" ht="65">
       <c r="A289" s="6" t="s">
-        <v>1133</v>
+        <v>1134</v>
       </c>
       <c r="B289" s="6">
         <v>0</v>
       </c>
       <c r="C289" s="6">
         <v>0</v>
       </c>
       <c r="D289" s="6">
         <v>0</v>
       </c>
       <c r="E289" s="6" t="s">
-        <v>1134</v>
+        <v>1135</v>
       </c>
       <c r="F289" s="9" t="s">
-        <v>22</v>
+        <v>115</v>
       </c>
       <c r="G289" s="10" t="s">
         <v>63</v>
       </c>
       <c r="H289" s="6" t="s">
         <v>40</v>
       </c>
       <c r="I289" s="6">
         <v>0</v>
       </c>
       <c r="J289" s="10" t="s">
-        <v>1135</v>
+        <v>1136</v>
       </c>
       <c r="K289" s="6" t="s">
         <v>65</v>
       </c>
       <c r="L289" s="10" t="s">
-        <v>22</v>
+        <v>115</v>
       </c>
       <c r="M289" s="6" t="s">
-        <v>1136</v>
+        <v>1137</v>
       </c>
       <c r="N289" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O289" s="6"/>
       <c r="P289" s="6"/>
     </row>
     <row r="290" spans="1:16" customHeight="1" ht="65">
       <c r="A290" s="6" t="s">
-        <v>1137</v>
+        <v>1138</v>
       </c>
       <c r="B290" s="6">
         <v>0</v>
       </c>
       <c r="C290" s="6">
         <v>0</v>
       </c>
       <c r="D290" s="6">
         <v>0</v>
       </c>
       <c r="E290" s="6" t="s">
-        <v>1138</v>
+        <v>1139</v>
       </c>
       <c r="F290" s="9" t="s">
-        <v>75</v>
+        <v>22</v>
       </c>
       <c r="G290" s="10" t="s">
         <v>63</v>
       </c>
       <c r="H290" s="6" t="s">
         <v>40</v>
       </c>
       <c r="I290" s="6">
         <v>0</v>
       </c>
       <c r="J290" s="10" t="s">
-        <v>1139</v>
+        <v>1140</v>
       </c>
       <c r="K290" s="6" t="s">
         <v>65</v>
       </c>
       <c r="L290" s="10" t="s">
-        <v>75</v>
+        <v>22</v>
       </c>
       <c r="M290" s="6" t="s">
-        <v>1140</v>
+        <v>1141</v>
       </c>
       <c r="N290" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O290" s="6"/>
       <c r="P290" s="6"/>
     </row>
     <row r="291" spans="1:16" customHeight="1" ht="65">
       <c r="A291" s="6" t="s">
-        <v>1141</v>
+        <v>1142</v>
       </c>
       <c r="B291" s="6">
         <v>0</v>
       </c>
       <c r="C291" s="6">
         <v>0</v>
       </c>
       <c r="D291" s="6">
         <v>0</v>
       </c>
       <c r="E291" s="6" t="s">
-        <v>1142</v>
+        <v>1143</v>
       </c>
       <c r="F291" s="9" t="s">
         <v>75</v>
       </c>
       <c r="G291" s="10" t="s">
         <v>63</v>
       </c>
       <c r="H291" s="6" t="s">
         <v>40</v>
       </c>
       <c r="I291" s="6">
         <v>0</v>
       </c>
       <c r="J291" s="10" t="s">
-        <v>1143</v>
+        <v>1144</v>
       </c>
       <c r="K291" s="6" t="s">
         <v>65</v>
       </c>
       <c r="L291" s="10" t="s">
         <v>75</v>
       </c>
       <c r="M291" s="6" t="s">
-        <v>1144</v>
+        <v>1145</v>
       </c>
       <c r="N291" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O291" s="6"/>
       <c r="P291" s="6"/>
     </row>
     <row r="292" spans="1:16" customHeight="1" ht="65">
       <c r="A292" s="6" t="s">
-        <v>1145</v>
+        <v>1146</v>
       </c>
       <c r="B292" s="6">
         <v>0</v>
       </c>
       <c r="C292" s="6">
         <v>0</v>
       </c>
       <c r="D292" s="6">
         <v>0</v>
       </c>
       <c r="E292" s="6" t="s">
-        <v>1146</v>
+        <v>1147</v>
       </c>
       <c r="F292" s="9" t="s">
-        <v>22</v>
+        <v>75</v>
       </c>
       <c r="G292" s="10" t="s">
-        <v>31</v>
+        <v>63</v>
       </c>
       <c r="H292" s="6" t="s">
         <v>40</v>
       </c>
       <c r="I292" s="6">
-        <v>5.95</v>
+        <v>0</v>
       </c>
       <c r="J292" s="10" t="s">
-        <v>1147</v>
+        <v>1148</v>
       </c>
       <c r="K292" s="6" t="s">
-        <v>34</v>
+        <v>65</v>
       </c>
       <c r="L292" s="10" t="s">
-        <v>22</v>
+        <v>75</v>
       </c>
       <c r="M292" s="6" t="s">
-        <v>1148</v>
+        <v>1149</v>
       </c>
       <c r="N292" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O292" s="6"/>
       <c r="P292" s="6"/>
     </row>
     <row r="293" spans="1:16" customHeight="1" ht="65">
       <c r="A293" s="6" t="s">
-        <v>1149</v>
+        <v>1150</v>
       </c>
       <c r="B293" s="6">
         <v>0</v>
       </c>
       <c r="C293" s="6">
         <v>0</v>
       </c>
       <c r="D293" s="6">
         <v>0</v>
       </c>
       <c r="E293" s="6" t="s">
-        <v>1150</v>
+        <v>1151</v>
       </c>
       <c r="F293" s="9" t="s">
-        <v>62</v>
+        <v>22</v>
       </c>
       <c r="G293" s="10" t="s">
-        <v>63</v>
+        <v>31</v>
       </c>
       <c r="H293" s="6" t="s">
         <v>40</v>
       </c>
       <c r="I293" s="6">
-        <v>2.26</v>
+        <v>5.95</v>
       </c>
       <c r="J293" s="10" t="s">
-        <v>1151</v>
+        <v>1152</v>
       </c>
       <c r="K293" s="6" t="s">
-        <v>65</v>
+        <v>34</v>
       </c>
       <c r="L293" s="10" t="s">
-        <v>62</v>
+        <v>22</v>
       </c>
       <c r="M293" s="6" t="s">
-        <v>1152</v>
+        <v>1153</v>
       </c>
       <c r="N293" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O293" s="6"/>
       <c r="P293" s="6"/>
     </row>
     <row r="294" spans="1:16" customHeight="1" ht="65">
       <c r="A294" s="6" t="s">
-        <v>1153</v>
+        <v>1154</v>
       </c>
       <c r="B294" s="6">
         <v>0</v>
       </c>
       <c r="C294" s="6">
         <v>0</v>
       </c>
       <c r="D294" s="6">
         <v>0</v>
       </c>
       <c r="E294" s="6" t="s">
-        <v>1154</v>
+        <v>1155</v>
       </c>
       <c r="F294" s="9" t="s">
-        <v>68</v>
+        <v>62</v>
       </c>
       <c r="G294" s="10" t="s">
-        <v>39</v>
+        <v>63</v>
       </c>
       <c r="H294" s="6" t="s">
-        <v>24</v>
+        <v>40</v>
       </c>
       <c r="I294" s="6">
-        <v>8.5</v>
+        <v>2.26</v>
       </c>
       <c r="J294" s="10" t="s">
-        <v>1155</v>
+        <v>1156</v>
       </c>
       <c r="K294" s="6" t="s">
-        <v>1156</v>
+        <v>65</v>
       </c>
       <c r="L294" s="10" t="s">
+        <v>62</v>
+      </c>
+      <c r="M294" s="6" t="s">
         <v>1157</v>
       </c>
-      <c r="M294" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N294" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O294" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O294" s="6"/>
       <c r="P294" s="6"/>
     </row>
     <row r="295" spans="1:16" customHeight="1" ht="65">
       <c r="A295" s="6" t="s">
+        <v>1158</v>
+      </c>
+      <c r="B295" s="6">
+        <v>0</v>
+      </c>
+      <c r="C295" s="6">
+        <v>0</v>
+      </c>
+      <c r="D295" s="6">
+        <v>0</v>
+      </c>
+      <c r="E295" s="6" t="s">
         <v>1159</v>
       </c>
-      <c r="B295" s="6">
-[...8 lines deleted...]
-      <c r="E295" s="6" t="s">
+      <c r="F295" s="9" t="s">
+        <v>68</v>
+      </c>
+      <c r="G295" s="10" t="s">
+        <v>39</v>
+      </c>
+      <c r="H295" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="I295" s="6">
+        <v>8.5</v>
+      </c>
+      <c r="J295" s="10" t="s">
         <v>1160</v>
       </c>
-      <c r="F295" s="9" t="s">
+      <c r="K295" s="6" t="s">
+        <v>1161</v>
+      </c>
+      <c r="L295" s="10" t="s">
+        <v>1162</v>
+      </c>
+      <c r="M295" s="6" t="s">
+        <v>1163</v>
+      </c>
+      <c r="N295" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="O295" s="6">
+        <v>41365.5</v>
+      </c>
+      <c r="P295" s="6"/>
+    </row>
+    <row r="296" spans="1:16" customHeight="1" ht="65">
+      <c r="A296" s="6" t="s">
+        <v>1164</v>
+      </c>
+      <c r="B296" s="6">
+        <v>0</v>
+      </c>
+      <c r="C296" s="6">
+        <v>0</v>
+      </c>
+      <c r="D296" s="6">
+        <v>0</v>
+      </c>
+      <c r="E296" s="6" t="s">
+        <v>1165</v>
+      </c>
+      <c r="F296" s="9" t="s">
         <v>115</v>
       </c>
-      <c r="G295" s="10" t="s">
+      <c r="G296" s="10" t="s">
         <v>63</v>
       </c>
-      <c r="H295" s="6" t="s">
+      <c r="H296" s="6" t="s">
         <v>40</v>
       </c>
-      <c r="I295" s="6">
+      <c r="I296" s="6">
         <v>2.92</v>
       </c>
-      <c r="J295" s="10" t="s">
-[...2 lines deleted...]
-      <c r="K295" s="6" t="s">
+      <c r="J296" s="10" t="s">
+        <v>1166</v>
+      </c>
+      <c r="K296" s="6" t="s">
         <v>65</v>
       </c>
-      <c r="L295" s="10" t="s">
+      <c r="L296" s="10" t="s">
         <v>115</v>
       </c>
-      <c r="M295" s="6" t="s">
-[...24 lines deleted...]
-      <c r="F296" s="9" t="s">
+      <c r="M296" s="6" t="s">
+        <v>1167</v>
+      </c>
+      <c r="N296" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="O296" s="6"/>
+      <c r="P296" s="6"/>
+    </row>
+    <row r="297" spans="1:16">
+      <c r="A297" s="6" t="s">
+        <v>1168</v>
+      </c>
+      <c r="B297" s="6">
+        <v>36</v>
+      </c>
+      <c r="C297" s="6">
+        <v>36</v>
+      </c>
+      <c r="D297" s="6">
+        <v>0</v>
+      </c>
+      <c r="E297" s="6" t="s">
+        <v>1169</v>
+      </c>
+      <c r="F297" s="9" t="s">
         <v>47</v>
-      </c>
-[...46 lines deleted...]
-        <v>1169</v>
       </c>
       <c r="G297" s="10" t="s">
         <v>39</v>
       </c>
       <c r="H297" s="6" t="s">
-        <v>32</v>
+        <v>98</v>
       </c>
       <c r="I297" s="6">
-        <v>4.69</v>
+        <v>2.4</v>
       </c>
       <c r="J297" s="10" t="s">
         <v>1170</v>
       </c>
       <c r="K297" s="6" t="s">
-        <v>42</v>
+        <v>192</v>
       </c>
       <c r="L297" s="10" t="s">
-        <v>1169</v>
+        <v>684</v>
       </c>
       <c r="M297" s="6" t="s">
         <v>1171</v>
       </c>
       <c r="N297" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O297" s="6">
-        <v>3480</v>
+        <v>2493.44</v>
       </c>
       <c r="P297" s="6"/>
     </row>
     <row r="298" spans="1:16" customHeight="1" ht="65">
       <c r="A298" s="6" t="s">
         <v>1172</v>
       </c>
       <c r="B298" s="6">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="C298" s="6">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="D298" s="6">
         <v>0</v>
       </c>
       <c r="E298" s="6" t="s">
         <v>1173</v>
       </c>
       <c r="F298" s="9" t="s">
-        <v>115</v>
+        <v>1174</v>
       </c>
       <c r="G298" s="10" t="s">
-        <v>63</v>
+        <v>39</v>
       </c>
       <c r="H298" s="6" t="s">
-        <v>40</v>
+        <v>32</v>
       </c>
       <c r="I298" s="6">
-        <v>0.46</v>
+        <v>4.69</v>
       </c>
       <c r="J298" s="10" t="s">
+        <v>1175</v>
+      </c>
+      <c r="K298" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="L298" s="10" t="s">
         <v>1174</v>
       </c>
-      <c r="K298" s="6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="M298" s="6" t="s">
-        <v>1175</v>
+        <v>1176</v>
       </c>
       <c r="N298" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O298" s="6"/>
+      <c r="O298" s="6">
+        <v>3480</v>
+      </c>
       <c r="P298" s="6"/>
     </row>
     <row r="299" spans="1:16" customHeight="1" ht="65">
       <c r="A299" s="6" t="s">
-        <v>1176</v>
+        <v>1177</v>
       </c>
       <c r="B299" s="6">
         <v>0</v>
       </c>
       <c r="C299" s="6">
         <v>0</v>
       </c>
       <c r="D299" s="6">
         <v>0</v>
       </c>
       <c r="E299" s="6" t="s">
-        <v>1177</v>
+        <v>1178</v>
       </c>
       <c r="F299" s="9" t="s">
-        <v>75</v>
+        <v>115</v>
       </c>
       <c r="G299" s="10" t="s">
         <v>63</v>
       </c>
       <c r="H299" s="6" t="s">
         <v>40</v>
       </c>
       <c r="I299" s="6">
-        <v>0.41</v>
+        <v>0.46</v>
       </c>
       <c r="J299" s="10" t="s">
-        <v>1178</v>
+        <v>1179</v>
       </c>
       <c r="K299" s="6" t="s">
         <v>65</v>
       </c>
       <c r="L299" s="10" t="s">
-        <v>75</v>
+        <v>115</v>
       </c>
       <c r="M299" s="6" t="s">
-        <v>1179</v>
+        <v>1180</v>
       </c>
       <c r="N299" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O299" s="6"/>
       <c r="P299" s="6"/>
     </row>
     <row r="300" spans="1:16" customHeight="1" ht="65">
       <c r="A300" s="6" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B300" s="6">
         <v>0</v>
       </c>
       <c r="C300" s="6">
         <v>0</v>
       </c>
       <c r="D300" s="6">
         <v>0</v>
       </c>
       <c r="E300" s="6" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="F300" s="9" t="s">
-        <v>588</v>
+        <v>75</v>
       </c>
       <c r="G300" s="10" t="s">
         <v>63</v>
       </c>
       <c r="H300" s="6" t="s">
         <v>40</v>
       </c>
       <c r="I300" s="6">
-        <v>8.43</v>
+        <v>0.41</v>
       </c>
       <c r="J300" s="10" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="K300" s="6" t="s">
         <v>65</v>
       </c>
       <c r="L300" s="10" t="s">
-        <v>588</v>
+        <v>75</v>
       </c>
       <c r="M300" s="6" t="s">
-        <v>1183</v>
+        <v>1184</v>
       </c>
       <c r="N300" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O300" s="6"/>
       <c r="P300" s="6"/>
     </row>
     <row r="301" spans="1:16" customHeight="1" ht="65">
       <c r="A301" s="6" t="s">
-        <v>1184</v>
+        <v>1185</v>
       </c>
       <c r="B301" s="6">
         <v>0</v>
       </c>
       <c r="C301" s="6">
         <v>0</v>
       </c>
       <c r="D301" s="6">
         <v>0</v>
       </c>
       <c r="E301" s="6" t="s">
-        <v>1185</v>
+        <v>1186</v>
       </c>
       <c r="F301" s="9" t="s">
-        <v>115</v>
+        <v>588</v>
       </c>
       <c r="G301" s="10" t="s">
         <v>63</v>
       </c>
       <c r="H301" s="6" t="s">
         <v>40</v>
       </c>
       <c r="I301" s="6">
-        <v>2.36</v>
+        <v>8.43</v>
       </c>
       <c r="J301" s="10" t="s">
-        <v>1186</v>
+        <v>1187</v>
       </c>
       <c r="K301" s="6" t="s">
         <v>65</v>
       </c>
       <c r="L301" s="10" t="s">
-        <v>115</v>
+        <v>588</v>
       </c>
       <c r="M301" s="6" t="s">
-        <v>1187</v>
+        <v>1188</v>
       </c>
       <c r="N301" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O301" s="6"/>
       <c r="P301" s="6"/>
     </row>
     <row r="302" spans="1:16" customHeight="1" ht="65">
       <c r="A302" s="6" t="s">
-        <v>1188</v>
+        <v>1189</v>
       </c>
       <c r="B302" s="6">
+        <v>0</v>
+      </c>
+      <c r="C302" s="6">
+        <v>0</v>
+      </c>
+      <c r="D302" s="6">
+        <v>0</v>
+      </c>
+      <c r="E302" s="6" t="s">
+        <v>1190</v>
+      </c>
+      <c r="F302" s="9" t="s">
+        <v>115</v>
+      </c>
+      <c r="G302" s="10" t="s">
+        <v>63</v>
+      </c>
+      <c r="H302" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="I302" s="6">
+        <v>2.36</v>
+      </c>
+      <c r="J302" s="10" t="s">
+        <v>1191</v>
+      </c>
+      <c r="K302" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="L302" s="10" t="s">
+        <v>115</v>
+      </c>
+      <c r="M302" s="6" t="s">
+        <v>1192</v>
+      </c>
+      <c r="N302" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="O302" s="6"/>
+      <c r="P302" s="6"/>
+    </row>
+    <row r="303" spans="1:16" customHeight="1" ht="65">
+      <c r="A303" s="6" t="s">
+        <v>1193</v>
+      </c>
+      <c r="B303" s="6">
         <v>4</v>
       </c>
-      <c r="C302" s="6">
+      <c r="C303" s="6">
         <v>4</v>
       </c>
-      <c r="D302" s="6">
-[...5 lines deleted...]
-      <c r="F302" s="9" t="s">
+      <c r="D303" s="6">
+        <v>0</v>
+      </c>
+      <c r="E303" s="6" t="s">
+        <v>1194</v>
+      </c>
+      <c r="F303" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="G302" s="10" t="s">
+      <c r="G303" s="10" t="s">
         <v>39</v>
       </c>
-      <c r="H302" s="6" t="s">
+      <c r="H303" s="6" t="s">
         <v>32</v>
       </c>
-      <c r="I302" s="6">
+      <c r="I303" s="6">
         <v>5</v>
       </c>
-      <c r="J302" s="10" t="s">
-[...2 lines deleted...]
-      <c r="K302" s="6" t="s">
+      <c r="J303" s="10" t="s">
+        <v>1195</v>
+      </c>
+      <c r="K303" s="6" t="s">
         <v>42</v>
       </c>
-      <c r="L302" s="10" t="s">
+      <c r="L303" s="10" t="s">
         <v>43</v>
       </c>
-      <c r="M302" s="6" t="s">
-[...5 lines deleted...]
-      <c r="O302" s="6">
+      <c r="M303" s="6" t="s">
+        <v>1196</v>
+      </c>
+      <c r="N303" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="O303" s="6">
         <v>706.44</v>
       </c>
-      <c r="P302" s="6"/>
-[...5 lines deleted...]
-      <c r="B303" s="6">
+      <c r="P303" s="6"/>
+    </row>
+    <row r="304" spans="1:16">
+      <c r="A304" s="6" t="s">
+        <v>1197</v>
+      </c>
+      <c r="B304" s="6">
         <v>1</v>
       </c>
-      <c r="C303" s="6">
+      <c r="C304" s="6">
         <v>1</v>
       </c>
-      <c r="D303" s="6">
-[...5 lines deleted...]
-      <c r="F303" s="9" t="s">
+      <c r="D304" s="6">
+        <v>0</v>
+      </c>
+      <c r="E304" s="6" t="s">
+        <v>1198</v>
+      </c>
+      <c r="F304" s="9" t="s">
         <v>22</v>
       </c>
-      <c r="G303" s="10" t="s">
+      <c r="G304" s="10" t="s">
         <v>234</v>
-      </c>
-[...46 lines deleted...]
-        <v>85</v>
       </c>
       <c r="H304" s="6" t="s">
         <v>40</v>
       </c>
       <c r="I304" s="6">
-        <v>11.4</v>
+        <v>1.65</v>
       </c>
       <c r="J304" s="10" t="s">
-        <v>1198</v>
+        <v>1199</v>
       </c>
       <c r="K304" s="6" t="s">
-        <v>1199</v>
+        <v>236</v>
       </c>
       <c r="L304" s="10" t="s">
-        <v>38</v>
+        <v>22</v>
       </c>
       <c r="M304" s="6" t="s">
         <v>1200</v>
       </c>
       <c r="N304" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O304" s="6"/>
+      <c r="O304" s="6">
+        <v>1768.34</v>
+      </c>
       <c r="P304" s="6"/>
     </row>
     <row r="305" spans="1:16" customHeight="1" ht="65">
       <c r="A305" s="6" t="s">
         <v>1201</v>
       </c>
       <c r="B305" s="6">
         <v>0</v>
       </c>
       <c r="C305" s="6">
         <v>0</v>
       </c>
       <c r="D305" s="6">
         <v>0</v>
       </c>
       <c r="E305" s="6" t="s">
         <v>1202</v>
       </c>
       <c r="F305" s="9" t="s">
-        <v>47</v>
+        <v>38</v>
       </c>
       <c r="G305" s="10" t="s">
-        <v>39</v>
+        <v>85</v>
       </c>
       <c r="H305" s="6" t="s">
-        <v>24</v>
+        <v>40</v>
       </c>
       <c r="I305" s="6">
-        <v>7</v>
+        <v>11.4</v>
       </c>
       <c r="J305" s="10" t="s">
         <v>1203</v>
       </c>
       <c r="K305" s="6" t="s">
-        <v>49</v>
+        <v>1204</v>
       </c>
       <c r="L305" s="10" t="s">
-        <v>47</v>
+        <v>38</v>
       </c>
       <c r="M305" s="6" t="s">
-        <v>1204</v>
+        <v>1205</v>
       </c>
       <c r="N305" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O305" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O305" s="6"/>
       <c r="P305" s="6"/>
     </row>
     <row r="306" spans="1:16" customHeight="1" ht="65">
       <c r="A306" s="6" t="s">
-        <v>1205</v>
+        <v>1206</v>
       </c>
       <c r="B306" s="6">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="C306" s="6">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D306" s="6">
         <v>0</v>
       </c>
       <c r="E306" s="6" t="s">
-        <v>1206</v>
+        <v>1207</v>
       </c>
       <c r="F306" s="9" t="s">
-        <v>22</v>
+        <v>47</v>
       </c>
       <c r="G306" s="10" t="s">
         <v>39</v>
       </c>
       <c r="H306" s="6" t="s">
-        <v>32</v>
+        <v>24</v>
       </c>
       <c r="I306" s="6">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="J306" s="10" t="s">
-        <v>1207</v>
+        <v>1208</v>
       </c>
       <c r="K306" s="6" t="s">
-        <v>1005</v>
+        <v>49</v>
       </c>
       <c r="L306" s="10" t="s">
-        <v>1208</v>
+        <v>47</v>
       </c>
       <c r="M306" s="6" t="s">
         <v>1209</v>
       </c>
       <c r="N306" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O306" s="6">
-        <v>25877.71</v>
+        <v>14210.42</v>
       </c>
       <c r="P306" s="6"/>
     </row>
     <row r="307" spans="1:16" customHeight="1" ht="65">
       <c r="A307" s="6" t="s">
         <v>1210</v>
       </c>
       <c r="B307" s="6">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="C307" s="6">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D307" s="6">
         <v>0</v>
       </c>
       <c r="E307" s="6" t="s">
         <v>1211</v>
       </c>
       <c r="F307" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G307" s="10" t="s">
-        <v>23</v>
+        <v>39</v>
       </c>
       <c r="H307" s="6" t="s">
-        <v>40</v>
+        <v>32</v>
       </c>
       <c r="I307" s="6">
-        <v>3.52</v>
+        <v>0</v>
       </c>
       <c r="J307" s="10" t="s">
         <v>1212</v>
       </c>
       <c r="K307" s="6" t="s">
-        <v>794</v>
+        <v>1005</v>
       </c>
       <c r="L307" s="10" t="s">
-        <v>22</v>
+        <v>1213</v>
       </c>
       <c r="M307" s="6" t="s">
-        <v>1213</v>
+        <v>1214</v>
       </c>
       <c r="N307" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O307" s="6"/>
+      <c r="O307" s="6">
+        <v>25877.71</v>
+      </c>
       <c r="P307" s="6"/>
     </row>
     <row r="308" spans="1:16" customHeight="1" ht="65">
       <c r="A308" s="6" t="s">
-        <v>1214</v>
+        <v>1215</v>
       </c>
       <c r="B308" s="6">
         <v>0</v>
       </c>
       <c r="C308" s="6">
         <v>0</v>
       </c>
       <c r="D308" s="6">
         <v>0</v>
       </c>
       <c r="E308" s="6" t="s">
-        <v>1215</v>
+        <v>1216</v>
       </c>
       <c r="F308" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G308" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H308" s="6" t="s">
         <v>40</v>
       </c>
       <c r="I308" s="6">
-        <v>2.78</v>
+        <v>3.52</v>
       </c>
       <c r="J308" s="10" t="s">
-        <v>1216</v>
+        <v>1217</v>
       </c>
       <c r="K308" s="6" t="s">
         <v>794</v>
       </c>
       <c r="L308" s="10" t="s">
         <v>22</v>
       </c>
       <c r="M308" s="6" t="s">
-        <v>1217</v>
+        <v>1218</v>
       </c>
       <c r="N308" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O308" s="6"/>
       <c r="P308" s="6"/>
     </row>
     <row r="309" spans="1:16" customHeight="1" ht="65">
       <c r="A309" s="6" t="s">
-        <v>1218</v>
+        <v>1219</v>
       </c>
       <c r="B309" s="6">
         <v>0</v>
       </c>
       <c r="C309" s="6">
         <v>0</v>
       </c>
       <c r="D309" s="6">
         <v>0</v>
       </c>
       <c r="E309" s="6" t="s">
-        <v>1219</v>
+        <v>1220</v>
       </c>
       <c r="F309" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H309" s="6" t="s">
         <v>40</v>
       </c>
       <c r="I309" s="6">
-        <v>4.28</v>
+        <v>2.78</v>
       </c>
       <c r="J309" s="10" t="s">
-        <v>1220</v>
+        <v>1221</v>
       </c>
       <c r="K309" s="6" t="s">
         <v>794</v>
       </c>
       <c r="L309" s="10" t="s">
         <v>22</v>
       </c>
       <c r="M309" s="6" t="s">
-        <v>1221</v>
+        <v>1222</v>
       </c>
       <c r="N309" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O309" s="6"/>
       <c r="P309" s="6"/>
     </row>
     <row r="310" spans="1:16" customHeight="1" ht="65">
       <c r="A310" s="6" t="s">
-        <v>1222</v>
+        <v>1223</v>
       </c>
       <c r="B310" s="6">
         <v>0</v>
       </c>
       <c r="C310" s="6">
         <v>0</v>
       </c>
       <c r="D310" s="6">
         <v>0</v>
       </c>
       <c r="E310" s="6" t="s">
-        <v>1223</v>
+        <v>1224</v>
       </c>
       <c r="F310" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H310" s="6" t="s">
         <v>40</v>
       </c>
       <c r="I310" s="6">
-        <v>0.945</v>
+        <v>4.28</v>
       </c>
       <c r="J310" s="10" t="s">
-        <v>1224</v>
+        <v>1225</v>
       </c>
       <c r="K310" s="6" t="s">
         <v>794</v>
       </c>
       <c r="L310" s="10" t="s">
         <v>22</v>
       </c>
       <c r="M310" s="6" t="s">
-        <v>1225</v>
+        <v>1226</v>
       </c>
       <c r="N310" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O310" s="6"/>
       <c r="P310" s="6"/>
     </row>
     <row r="311" spans="1:16" customHeight="1" ht="65">
       <c r="A311" s="6" t="s">
-        <v>1226</v>
+        <v>1227</v>
       </c>
       <c r="B311" s="6">
-        <v>27</v>
+        <v>0</v>
       </c>
       <c r="C311" s="6">
-        <v>27</v>
+        <v>0</v>
       </c>
       <c r="D311" s="6">
         <v>0</v>
       </c>
       <c r="E311" s="6" t="s">
-        <v>1227</v>
+        <v>1228</v>
       </c>
       <c r="F311" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H311" s="6" t="s">
         <v>40</v>
       </c>
       <c r="I311" s="6">
-        <v>0.75</v>
+        <v>0.945</v>
       </c>
       <c r="J311" s="10" t="s">
-        <v>1228</v>
+        <v>1229</v>
       </c>
       <c r="K311" s="6" t="s">
         <v>794</v>
       </c>
       <c r="L311" s="10" t="s">
         <v>22</v>
       </c>
       <c r="M311" s="6" t="s">
-        <v>1229</v>
+        <v>1230</v>
       </c>
       <c r="N311" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O311" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O311" s="6"/>
       <c r="P311" s="6"/>
     </row>
     <row r="312" spans="1:16" customHeight="1" ht="65">
       <c r="A312" s="6" t="s">
-        <v>1230</v>
+        <v>1231</v>
       </c>
       <c r="B312" s="6">
-        <v>0</v>
+        <v>27</v>
       </c>
       <c r="C312" s="6">
-        <v>0</v>
+        <v>27</v>
       </c>
       <c r="D312" s="6">
         <v>0</v>
       </c>
       <c r="E312" s="6" t="s">
-        <v>1231</v>
+        <v>1232</v>
       </c>
       <c r="F312" s="9" t="s">
-        <v>115</v>
+        <v>22</v>
       </c>
       <c r="G312" s="10" t="s">
-        <v>63</v>
+        <v>23</v>
       </c>
       <c r="H312" s="6" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="6">
-        <v>0.746</v>
+        <v>0.75</v>
       </c>
       <c r="J312" s="10" t="s">
-        <v>1232</v>
+        <v>1233</v>
       </c>
       <c r="K312" s="6" t="s">
-        <v>65</v>
+        <v>794</v>
       </c>
       <c r="L312" s="10" t="s">
-        <v>115</v>
+        <v>22</v>
       </c>
       <c r="M312" s="6" t="s">
-        <v>1233</v>
+        <v>1234</v>
       </c>
       <c r="N312" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O312" s="6"/>
+      <c r="O312" s="6">
+        <v>653.06</v>
+      </c>
       <c r="P312" s="6"/>
     </row>
     <row r="313" spans="1:16" customHeight="1" ht="65">
       <c r="A313" s="6" t="s">
-        <v>1234</v>
+        <v>1235</v>
       </c>
       <c r="B313" s="6">
         <v>0</v>
       </c>
       <c r="C313" s="6">
         <v>0</v>
       </c>
       <c r="D313" s="6">
         <v>0</v>
       </c>
       <c r="E313" s="6" t="s">
-        <v>1235</v>
+        <v>1236</v>
       </c>
       <c r="F313" s="9" t="s">
-        <v>38</v>
+        <v>115</v>
       </c>
       <c r="G313" s="10" t="s">
-        <v>39</v>
+        <v>63</v>
       </c>
       <c r="H313" s="6" t="s">
-        <v>24</v>
+        <v>40</v>
       </c>
       <c r="I313" s="6">
-        <v>0</v>
+        <v>0.746</v>
       </c>
       <c r="J313" s="10" t="s">
-        <v>1236</v>
+        <v>1237</v>
       </c>
       <c r="K313" s="6" t="s">
-        <v>148</v>
+        <v>65</v>
       </c>
       <c r="L313" s="10" t="s">
-        <v>38</v>
+        <v>115</v>
       </c>
       <c r="M313" s="6" t="s">
-        <v>1237</v>
+        <v>1238</v>
       </c>
       <c r="N313" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O313" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O313" s="6"/>
       <c r="P313" s="6"/>
     </row>
     <row r="314" spans="1:16" customHeight="1" ht="65">
       <c r="A314" s="6" t="s">
-        <v>1238</v>
+        <v>1239</v>
       </c>
       <c r="B314" s="6">
         <v>0</v>
       </c>
       <c r="C314" s="6">
         <v>0</v>
       </c>
       <c r="D314" s="6">
         <v>0</v>
       </c>
       <c r="E314" s="6" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="F314" s="9" t="s">
-        <v>115</v>
+        <v>38</v>
       </c>
       <c r="G314" s="10" t="s">
-        <v>63</v>
+        <v>39</v>
       </c>
       <c r="H314" s="6" t="s">
-        <v>40</v>
+        <v>24</v>
       </c>
       <c r="I314" s="6">
-        <v>1.05</v>
+        <v>0</v>
       </c>
       <c r="J314" s="10" t="s">
-        <v>1240</v>
+        <v>1241</v>
       </c>
       <c r="K314" s="6" t="s">
-        <v>65</v>
+        <v>148</v>
       </c>
       <c r="L314" s="10" t="s">
-        <v>115</v>
+        <v>38</v>
       </c>
       <c r="M314" s="6" t="s">
-        <v>1241</v>
+        <v>1242</v>
       </c>
       <c r="N314" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O314" s="6"/>
+      <c r="O314" s="6">
+        <v>3121.16</v>
+      </c>
       <c r="P314" s="6"/>
     </row>
     <row r="315" spans="1:16" customHeight="1" ht="65">
       <c r="A315" s="6" t="s">
-        <v>1242</v>
+        <v>1243</v>
       </c>
       <c r="B315" s="6">
         <v>0</v>
       </c>
       <c r="C315" s="6">
         <v>0</v>
       </c>
       <c r="D315" s="6">
         <v>0</v>
       </c>
       <c r="E315" s="6" t="s">
-        <v>1243</v>
+        <v>1244</v>
       </c>
       <c r="F315" s="9" t="s">
         <v>115</v>
       </c>
       <c r="G315" s="10" t="s">
         <v>63</v>
       </c>
       <c r="H315" s="6" t="s">
         <v>40</v>
       </c>
       <c r="I315" s="6">
-        <v>0</v>
+        <v>1.05</v>
       </c>
       <c r="J315" s="10" t="s">
-        <v>1244</v>
+        <v>1245</v>
       </c>
       <c r="K315" s="6" t="s">
         <v>65</v>
       </c>
       <c r="L315" s="10" t="s">
         <v>115</v>
       </c>
       <c r="M315" s="6" t="s">
-        <v>1245</v>
+        <v>1246</v>
       </c>
       <c r="N315" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O315" s="6"/>
       <c r="P315" s="6"/>
     </row>
     <row r="316" spans="1:16" customHeight="1" ht="65">
       <c r="A316" s="6" t="s">
-        <v>1246</v>
+        <v>1247</v>
       </c>
       <c r="B316" s="6">
         <v>0</v>
       </c>
       <c r="C316" s="6">
         <v>0</v>
       </c>
       <c r="D316" s="6">
         <v>0</v>
       </c>
       <c r="E316" s="6" t="s">
-        <v>1247</v>
+        <v>1248</v>
       </c>
       <c r="F316" s="9" t="s">
-        <v>68</v>
+        <v>115</v>
       </c>
       <c r="G316" s="10" t="s">
-        <v>39</v>
+        <v>63</v>
       </c>
       <c r="H316" s="6" t="s">
         <v>40</v>
       </c>
       <c r="I316" s="6">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J316" s="10" t="s">
-        <v>1248</v>
+        <v>1249</v>
       </c>
       <c r="K316" s="6" t="s">
-        <v>111</v>
+        <v>65</v>
       </c>
       <c r="L316" s="10" t="s">
-        <v>68</v>
+        <v>115</v>
       </c>
       <c r="M316" s="6" t="s">
-        <v>1249</v>
+        <v>1250</v>
       </c>
       <c r="N316" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O316" s="6"/>
       <c r="P316" s="6"/>
     </row>
     <row r="317" spans="1:16" customHeight="1" ht="65">
       <c r="A317" s="6" t="s">
-        <v>1250</v>
+        <v>1251</v>
       </c>
       <c r="B317" s="6">
-        <v>17</v>
+        <v>0</v>
       </c>
       <c r="C317" s="6">
-        <v>17</v>
+        <v>0</v>
       </c>
       <c r="D317" s="6">
         <v>0</v>
       </c>
-      <c r="E317" s="6">
-        <v>12000137052</v>
+      <c r="E317" s="6" t="s">
+        <v>1252</v>
       </c>
       <c r="F317" s="9" t="s">
-        <v>38</v>
+        <v>68</v>
       </c>
       <c r="G317" s="10" t="s">
         <v>39</v>
       </c>
       <c r="H317" s="6" t="s">
-        <v>98</v>
+        <v>40</v>
       </c>
       <c r="I317" s="6">
-        <v>6.05</v>
+        <v>1</v>
       </c>
       <c r="J317" s="10" t="s">
-        <v>1251</v>
+        <v>1253</v>
       </c>
       <c r="K317" s="6" t="s">
-        <v>58</v>
+        <v>111</v>
       </c>
       <c r="L317" s="10" t="s">
-        <v>38</v>
+        <v>68</v>
       </c>
       <c r="M317" s="6" t="s">
-        <v>1252</v>
+        <v>1254</v>
       </c>
       <c r="N317" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O317" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O317" s="6"/>
       <c r="P317" s="6"/>
     </row>
     <row r="318" spans="1:16" customHeight="1" ht="65">
       <c r="A318" s="6" t="s">
-        <v>1253</v>
+        <v>1255</v>
       </c>
       <c r="B318" s="6">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="C318" s="6">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="D318" s="6">
         <v>0</v>
       </c>
       <c r="E318" s="6">
-        <v>12000137053</v>
+        <v>12000137052</v>
       </c>
       <c r="F318" s="9" t="s">
-        <v>244</v>
+        <v>38</v>
       </c>
       <c r="G318" s="10" t="s">
         <v>39</v>
       </c>
       <c r="H318" s="6" t="s">
         <v>98</v>
       </c>
       <c r="I318" s="6">
-        <v>5.08</v>
+        <v>6.05</v>
       </c>
       <c r="J318" s="10" t="s">
-        <v>1254</v>
+        <v>1256</v>
       </c>
       <c r="K318" s="6" t="s">
         <v>58</v>
       </c>
       <c r="L318" s="10" t="s">
-        <v>244</v>
+        <v>38</v>
       </c>
       <c r="M318" s="6" t="s">
-        <v>1255</v>
+        <v>1257</v>
       </c>
       <c r="N318" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O318" s="6">
-        <v>2745</v>
+        <v>3151.67</v>
       </c>
       <c r="P318" s="6"/>
     </row>
     <row r="319" spans="1:16" customHeight="1" ht="65">
       <c r="A319" s="6" t="s">
-        <v>1256</v>
+        <v>1258</v>
       </c>
       <c r="B319" s="6">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="C319" s="6">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="D319" s="6">
         <v>0</v>
       </c>
       <c r="E319" s="6">
-        <v>12000137054</v>
+        <v>12000137053</v>
       </c>
       <c r="F319" s="9" t="s">
-        <v>38</v>
+        <v>244</v>
       </c>
       <c r="G319" s="10" t="s">
         <v>39</v>
       </c>
       <c r="H319" s="6" t="s">
         <v>98</v>
       </c>
       <c r="I319" s="6">
-        <v>0</v>
+        <v>5.08</v>
       </c>
       <c r="J319" s="10" t="s">
-        <v>1257</v>
+        <v>1259</v>
       </c>
       <c r="K319" s="6" t="s">
         <v>58</v>
       </c>
       <c r="L319" s="10" t="s">
-        <v>38</v>
+        <v>244</v>
       </c>
       <c r="M319" s="6" t="s">
-        <v>1258</v>
+        <v>1260</v>
       </c>
       <c r="N319" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O319" s="6">
-        <v>3100.84</v>
+        <v>2745</v>
       </c>
       <c r="P319" s="6"/>
     </row>
     <row r="320" spans="1:16" customHeight="1" ht="65">
       <c r="A320" s="6" t="s">
-        <v>1259</v>
+        <v>1261</v>
       </c>
       <c r="B320" s="6">
-        <v>0</v>
+        <v>11</v>
       </c>
       <c r="C320" s="6">
-        <v>0</v>
+        <v>11</v>
       </c>
       <c r="D320" s="6">
         <v>0</v>
       </c>
-      <c r="E320" s="6" t="s">
-        <v>1260</v>
+      <c r="E320" s="6">
+        <v>12000137054</v>
       </c>
       <c r="F320" s="9" t="s">
-        <v>68</v>
+        <v>38</v>
       </c>
       <c r="G320" s="10" t="s">
         <v>39</v>
       </c>
       <c r="H320" s="6" t="s">
+        <v>98</v>
+      </c>
+      <c r="I320" s="6">
+        <v>0</v>
+      </c>
+      <c r="J320" s="10" t="s">
+        <v>1262</v>
+      </c>
+      <c r="K320" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="L320" s="10" t="s">
+        <v>38</v>
+      </c>
+      <c r="M320" s="6" t="s">
+        <v>1263</v>
+      </c>
+      <c r="N320" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="O320" s="6">
+        <v>3100.84</v>
+      </c>
+      <c r="P320" s="6"/>
+    </row>
+    <row r="321" spans="1:16" customHeight="1" ht="65">
+      <c r="A321" s="6" t="s">
+        <v>1264</v>
+      </c>
+      <c r="B321" s="6">
+        <v>0</v>
+      </c>
+      <c r="C321" s="6">
+        <v>0</v>
+      </c>
+      <c r="D321" s="6">
+        <v>0</v>
+      </c>
+      <c r="E321" s="6" t="s">
+        <v>1265</v>
+      </c>
+      <c r="F321" s="9" t="s">
+        <v>68</v>
+      </c>
+      <c r="G321" s="10" t="s">
+        <v>39</v>
+      </c>
+      <c r="H321" s="6" t="s">
         <v>24</v>
       </c>
-      <c r="I320" s="6">
+      <c r="I321" s="6">
         <v>3.5</v>
       </c>
-      <c r="J320" s="10" t="s">
-[...35 lines deleted...]
-      <c r="F321" s="9" t="s">
+      <c r="J321" s="10" t="s">
+        <v>1266</v>
+      </c>
+      <c r="K321" s="6" t="s">
+        <v>1161</v>
+      </c>
+      <c r="L321" s="10" t="s">
+        <v>1162</v>
+      </c>
+      <c r="M321" s="6" t="s">
+        <v>1267</v>
+      </c>
+      <c r="N321" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="O321" s="6">
+        <v>20682.75</v>
+      </c>
+      <c r="P321" s="6"/>
+    </row>
+    <row r="322" spans="1:16">
+      <c r="A322" s="6" t="s">
+        <v>1268</v>
+      </c>
+      <c r="B322" s="6">
+        <v>0</v>
+      </c>
+      <c r="C322" s="6">
+        <v>0</v>
+      </c>
+      <c r="D322" s="6">
+        <v>0</v>
+      </c>
+      <c r="E322" s="6" t="s">
+        <v>1269</v>
+      </c>
+      <c r="F322" s="9" t="s">
         <v>22</v>
       </c>
-      <c r="G321" s="10" t="s">
+      <c r="G322" s="10" t="s">
         <v>234</v>
-      </c>
-[...44 lines deleted...]
-        <v>63</v>
       </c>
       <c r="H322" s="6" t="s">
         <v>40</v>
       </c>
       <c r="I322" s="6">
-        <v>0.47</v>
+        <v>3.21</v>
       </c>
       <c r="J322" s="10" t="s">
-        <v>1269</v>
+        <v>1270</v>
       </c>
       <c r="K322" s="6" t="s">
-        <v>65</v>
+        <v>236</v>
       </c>
       <c r="L322" s="10" t="s">
-        <v>115</v>
+        <v>22</v>
       </c>
       <c r="M322" s="6" t="s">
-        <v>1270</v>
+        <v>1271</v>
       </c>
       <c r="N322" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O322" s="6"/>
       <c r="P322" s="6"/>
     </row>
     <row r="323" spans="1:16" customHeight="1" ht="65">
       <c r="A323" s="6" t="s">
-        <v>1271</v>
+        <v>1272</v>
       </c>
       <c r="B323" s="6">
-        <v>27</v>
+        <v>0</v>
       </c>
       <c r="C323" s="6">
-        <v>27</v>
+        <v>0</v>
       </c>
       <c r="D323" s="6">
         <v>0</v>
       </c>
       <c r="E323" s="6" t="s">
-        <v>1272</v>
+        <v>1273</v>
       </c>
       <c r="F323" s="9" t="s">
-        <v>47</v>
+        <v>115</v>
       </c>
       <c r="G323" s="10" t="s">
-        <v>39</v>
+        <v>63</v>
       </c>
       <c r="H323" s="6" t="s">
-        <v>98</v>
+        <v>40</v>
       </c>
       <c r="I323" s="6">
-        <v>5.6</v>
+        <v>0.47</v>
       </c>
       <c r="J323" s="10" t="s">
-        <v>1273</v>
+        <v>1274</v>
       </c>
       <c r="K323" s="6" t="s">
-        <v>106</v>
+        <v>65</v>
       </c>
       <c r="L323" s="10" t="s">
-        <v>47</v>
+        <v>115</v>
       </c>
       <c r="M323" s="6" t="s">
-        <v>1274</v>
+        <v>1275</v>
       </c>
       <c r="N323" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O323" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O323" s="6"/>
       <c r="P323" s="6"/>
     </row>
     <row r="324" spans="1:16" customHeight="1" ht="65">
       <c r="A324" s="6" t="s">
-        <v>1275</v>
+        <v>1276</v>
       </c>
       <c r="B324" s="6">
-        <v>0</v>
+        <v>27</v>
       </c>
       <c r="C324" s="6">
-        <v>0</v>
+        <v>27</v>
       </c>
       <c r="D324" s="6">
         <v>0</v>
       </c>
       <c r="E324" s="6" t="s">
-        <v>1276</v>
+        <v>1277</v>
       </c>
       <c r="F324" s="9" t="s">
-        <v>115</v>
+        <v>47</v>
       </c>
       <c r="G324" s="10" t="s">
-        <v>63</v>
+        <v>39</v>
       </c>
       <c r="H324" s="6" t="s">
-        <v>40</v>
+        <v>98</v>
       </c>
       <c r="I324" s="6">
-        <v>0.67</v>
+        <v>5.6</v>
       </c>
       <c r="J324" s="10" t="s">
-        <v>1277</v>
+        <v>1278</v>
       </c>
       <c r="K324" s="6" t="s">
-        <v>65</v>
+        <v>106</v>
       </c>
       <c r="L324" s="10" t="s">
-        <v>115</v>
+        <v>47</v>
       </c>
       <c r="M324" s="6" t="s">
-        <v>1278</v>
+        <v>1279</v>
       </c>
       <c r="N324" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O324" s="6"/>
+      <c r="O324" s="6">
+        <v>14949.99</v>
+      </c>
       <c r="P324" s="6"/>
     </row>
     <row r="325" spans="1:16" customHeight="1" ht="65">
       <c r="A325" s="6" t="s">
-        <v>1279</v>
+        <v>1280</v>
       </c>
       <c r="B325" s="6">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="C325" s="6">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="D325" s="6">
         <v>0</v>
       </c>
-      <c r="E325" s="6">
-        <v>1000003</v>
+      <c r="E325" s="6" t="s">
+        <v>1281</v>
       </c>
       <c r="F325" s="9" t="s">
-        <v>84</v>
+        <v>115</v>
       </c>
       <c r="G325" s="10" t="s">
-        <v>39</v>
+        <v>63</v>
       </c>
       <c r="H325" s="6" t="s">
         <v>40</v>
       </c>
       <c r="I325" s="6">
-        <v>0</v>
+        <v>0.67</v>
       </c>
       <c r="J325" s="10" t="s">
-        <v>1280</v>
+        <v>1282</v>
       </c>
       <c r="K325" s="6" t="s">
-        <v>1281</v>
+        <v>65</v>
       </c>
       <c r="L325" s="10" t="s">
-        <v>84</v>
+        <v>115</v>
       </c>
       <c r="M325" s="6" t="s">
-        <v>1282</v>
+        <v>1283</v>
       </c>
       <c r="N325" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O325" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O325" s="6"/>
       <c r="P325" s="6"/>
     </row>
     <row r="326" spans="1:16" customHeight="1" ht="65">
       <c r="A326" s="6" t="s">
-        <v>1283</v>
+        <v>1284</v>
       </c>
       <c r="B326" s="6">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="C326" s="6">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="D326" s="6">
         <v>0</v>
       </c>
-      <c r="E326" s="6" t="s">
-        <v>1284</v>
+      <c r="E326" s="6">
+        <v>1000003</v>
       </c>
       <c r="F326" s="9" t="s">
-        <v>22</v>
+        <v>84</v>
       </c>
       <c r="G326" s="10" t="s">
-        <v>23</v>
+        <v>39</v>
       </c>
       <c r="H326" s="6" t="s">
         <v>40</v>
       </c>
       <c r="I326" s="6">
-        <v>5.22</v>
+        <v>0</v>
       </c>
       <c r="J326" s="10" t="s">
         <v>1285</v>
       </c>
       <c r="K326" s="6" t="s">
-        <v>794</v>
+        <v>1286</v>
       </c>
       <c r="L326" s="10" t="s">
-        <v>22</v>
+        <v>84</v>
       </c>
       <c r="M326" s="6" t="s">
-        <v>1286</v>
+        <v>1287</v>
       </c>
       <c r="N326" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O326" s="6"/>
+      <c r="O326" s="6">
+        <v>1530</v>
+      </c>
       <c r="P326" s="6"/>
     </row>
     <row r="327" spans="1:16" customHeight="1" ht="65">
       <c r="A327" s="6" t="s">
-        <v>1287</v>
+        <v>1288</v>
       </c>
       <c r="B327" s="6">
         <v>0</v>
       </c>
       <c r="C327" s="6">
         <v>0</v>
       </c>
       <c r="D327" s="6">
         <v>0</v>
       </c>
       <c r="E327" s="6" t="s">
-        <v>1288</v>
+        <v>1289</v>
       </c>
       <c r="F327" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H327" s="6" t="s">
         <v>40</v>
       </c>
       <c r="I327" s="6">
-        <v>2.2</v>
+        <v>5.22</v>
       </c>
       <c r="J327" s="10" t="s">
-        <v>1289</v>
+        <v>1290</v>
       </c>
       <c r="K327" s="6" t="s">
-        <v>236</v>
+        <v>794</v>
       </c>
       <c r="L327" s="10" t="s">
         <v>22</v>
       </c>
       <c r="M327" s="6" t="s">
-        <v>1290</v>
+        <v>1291</v>
       </c>
       <c r="N327" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O327" s="6"/>
       <c r="P327" s="6"/>
     </row>
     <row r="328" spans="1:16" customHeight="1" ht="65">
       <c r="A328" s="6" t="s">
-        <v>1291</v>
+        <v>1292</v>
       </c>
       <c r="B328" s="6">
         <v>0</v>
       </c>
       <c r="C328" s="6">
         <v>0</v>
       </c>
       <c r="D328" s="6">
         <v>0</v>
       </c>
-      <c r="E328" s="6">
-        <v>1000005</v>
+      <c r="E328" s="6" t="s">
+        <v>1293</v>
       </c>
       <c r="F328" s="9" t="s">
-        <v>84</v>
+        <v>22</v>
       </c>
       <c r="G328" s="10" t="s">
-        <v>39</v>
+        <v>23</v>
       </c>
       <c r="H328" s="6" t="s">
         <v>40</v>
       </c>
       <c r="I328" s="6">
-        <v>1</v>
+        <v>2.2</v>
       </c>
       <c r="J328" s="10" t="s">
-        <v>1292</v>
+        <v>1294</v>
       </c>
       <c r="K328" s="6" t="s">
-        <v>1281</v>
+        <v>236</v>
       </c>
       <c r="L328" s="10" t="s">
-        <v>84</v>
+        <v>22</v>
       </c>
       <c r="M328" s="6" t="s">
-        <v>1293</v>
+        <v>1295</v>
       </c>
       <c r="N328" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O328" s="6"/>
       <c r="P328" s="6"/>
     </row>
     <row r="329" spans="1:16" customHeight="1" ht="65">
       <c r="A329" s="6" t="s">
-        <v>1294</v>
+        <v>1296</v>
       </c>
       <c r="B329" s="6">
         <v>0</v>
       </c>
       <c r="C329" s="6">
         <v>0</v>
       </c>
       <c r="D329" s="6">
         <v>0</v>
       </c>
-      <c r="E329" s="6" t="s">
-        <v>1295</v>
+      <c r="E329" s="6">
+        <v>1000005</v>
       </c>
       <c r="F329" s="9" t="s">
-        <v>115</v>
+        <v>84</v>
       </c>
       <c r="G329" s="10" t="s">
-        <v>63</v>
+        <v>39</v>
       </c>
       <c r="H329" s="6" t="s">
         <v>40</v>
       </c>
       <c r="I329" s="6">
-        <v>1.24</v>
+        <v>1</v>
       </c>
       <c r="J329" s="10" t="s">
-        <v>1296</v>
+        <v>1297</v>
       </c>
       <c r="K329" s="6" t="s">
-        <v>65</v>
+        <v>1286</v>
       </c>
       <c r="L329" s="10" t="s">
-        <v>115</v>
+        <v>84</v>
       </c>
       <c r="M329" s="6" t="s">
-        <v>1297</v>
+        <v>1298</v>
       </c>
       <c r="N329" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O329" s="6"/>
       <c r="P329" s="6"/>
     </row>
     <row r="330" spans="1:16" customHeight="1" ht="65">
       <c r="A330" s="6" t="s">
-        <v>1298</v>
+        <v>1299</v>
       </c>
       <c r="B330" s="6">
         <v>0</v>
       </c>
       <c r="C330" s="6">
         <v>0</v>
       </c>
       <c r="D330" s="6">
         <v>0</v>
       </c>
       <c r="E330" s="6" t="s">
-        <v>1299</v>
+        <v>1300</v>
       </c>
       <c r="F330" s="9" t="s">
-        <v>22</v>
+        <v>115</v>
       </c>
       <c r="G330" s="10" t="s">
-        <v>23</v>
+        <v>63</v>
       </c>
       <c r="H330" s="6" t="s">
-        <v>24</v>
+        <v>40</v>
       </c>
       <c r="I330" s="6">
-        <v>0</v>
+        <v>1.24</v>
       </c>
       <c r="J330" s="10" t="s">
-        <v>1300</v>
+        <v>1301</v>
       </c>
       <c r="K330" s="6" t="s">
-        <v>26</v>
+        <v>65</v>
       </c>
       <c r="L330" s="10" t="s">
-        <v>22</v>
+        <v>115</v>
       </c>
       <c r="M330" s="6" t="s">
-        <v>1301</v>
+        <v>1302</v>
       </c>
       <c r="N330" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O330" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O330" s="6"/>
       <c r="P330" s="6"/>
     </row>
     <row r="331" spans="1:16" customHeight="1" ht="65">
       <c r="A331" s="6" t="s">
-        <v>1302</v>
+        <v>1303</v>
       </c>
       <c r="B331" s="6">
         <v>0</v>
       </c>
       <c r="C331" s="6">
         <v>0</v>
       </c>
       <c r="D331" s="6">
         <v>0</v>
       </c>
       <c r="E331" s="6" t="s">
-        <v>1303</v>
+        <v>1304</v>
       </c>
       <c r="F331" s="9" t="s">
-        <v>47</v>
+        <v>22</v>
       </c>
       <c r="G331" s="10" t="s">
-        <v>39</v>
+        <v>23</v>
       </c>
       <c r="H331" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I331" s="6">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="J331" s="10" t="s">
-        <v>1304</v>
+        <v>1305</v>
       </c>
       <c r="K331" s="6" t="s">
-        <v>49</v>
+        <v>26</v>
       </c>
       <c r="L331" s="10" t="s">
-        <v>47</v>
+        <v>22</v>
       </c>
       <c r="M331" s="6" t="s">
-        <v>1305</v>
+        <v>1306</v>
       </c>
       <c r="N331" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O331" s="6">
-        <v>15260.44</v>
+        <v>1988.86</v>
       </c>
       <c r="P331" s="6"/>
     </row>
     <row r="332" spans="1:16" customHeight="1" ht="65">
       <c r="A332" s="6" t="s">
-        <v>1306</v>
+        <v>1307</v>
       </c>
       <c r="B332" s="6">
         <v>0</v>
       </c>
       <c r="C332" s="6">
         <v>0</v>
       </c>
       <c r="D332" s="6">
         <v>0</v>
       </c>
       <c r="E332" s="6" t="s">
-        <v>1307</v>
+        <v>1308</v>
       </c>
       <c r="F332" s="9" t="s">
-        <v>588</v>
+        <v>47</v>
       </c>
       <c r="G332" s="10" t="s">
-        <v>63</v>
+        <v>39</v>
       </c>
       <c r="H332" s="6" t="s">
-        <v>40</v>
+        <v>24</v>
       </c>
       <c r="I332" s="6">
-        <v>2.455</v>
+        <v>7</v>
       </c>
       <c r="J332" s="10" t="s">
-        <v>1308</v>
+        <v>1309</v>
       </c>
       <c r="K332" s="6" t="s">
-        <v>65</v>
+        <v>49</v>
       </c>
       <c r="L332" s="10" t="s">
-        <v>588</v>
+        <v>47</v>
       </c>
       <c r="M332" s="6" t="s">
-        <v>1309</v>
+        <v>1310</v>
       </c>
       <c r="N332" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O332" s="6"/>
+      <c r="O332" s="6">
+        <v>15260.44</v>
+      </c>
       <c r="P332" s="6"/>
     </row>
     <row r="333" spans="1:16" customHeight="1" ht="65">
       <c r="A333" s="6" t="s">
-        <v>1310</v>
+        <v>1311</v>
       </c>
       <c r="B333" s="6">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="C333" s="6">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D333" s="6">
         <v>0</v>
       </c>
       <c r="E333" s="6" t="s">
-        <v>1311</v>
+        <v>1312</v>
       </c>
       <c r="F333" s="9" t="s">
+        <v>588</v>
+      </c>
+      <c r="G333" s="10" t="s">
+        <v>63</v>
+      </c>
+      <c r="H333" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="I333" s="6">
+        <v>2.455</v>
+      </c>
+      <c r="J333" s="10" t="s">
+        <v>1313</v>
+      </c>
+      <c r="K333" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="L333" s="10" t="s">
+        <v>588</v>
+      </c>
+      <c r="M333" s="6" t="s">
+        <v>1314</v>
+      </c>
+      <c r="N333" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="O333" s="6"/>
+      <c r="P333" s="6"/>
+    </row>
+    <row r="334" spans="1:16" customHeight="1" ht="65">
+      <c r="A334" s="6" t="s">
+        <v>1315</v>
+      </c>
+      <c r="B334" s="6">
+        <v>0</v>
+      </c>
+      <c r="C334" s="6">
+        <v>0</v>
+      </c>
+      <c r="D334" s="6">
+        <v>0</v>
+      </c>
+      <c r="E334" s="6" t="s">
+        <v>1316</v>
+      </c>
+      <c r="F334" s="9" t="s">
         <v>68</v>
       </c>
-      <c r="G333" s="10" t="s">
+      <c r="G334" s="10" t="s">
         <v>85</v>
-      </c>
-[...46 lines deleted...]
-        <v>39</v>
       </c>
       <c r="H334" s="6" t="s">
         <v>98</v>
       </c>
       <c r="I334" s="6">
+        <v>0</v>
+      </c>
+      <c r="J334" s="10" t="s">
+        <v>1317</v>
+      </c>
+      <c r="K334" s="6" t="s">
+        <v>345</v>
+      </c>
+      <c r="L334" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="M334" s="6" t="s">
+        <v>1318</v>
+      </c>
+      <c r="N334" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="O334" s="6">
+        <v>15791.18</v>
+      </c>
+      <c r="P334" s="6"/>
+    </row>
+    <row r="335" spans="1:16">
+      <c r="A335" s="6" t="s">
+        <v>1319</v>
+      </c>
+      <c r="B335" s="6">
+        <v>13</v>
+      </c>
+      <c r="C335" s="6">
+        <v>13</v>
+      </c>
+      <c r="D335" s="6">
+        <v>0</v>
+      </c>
+      <c r="E335" s="6">
+        <v>12000137118</v>
+      </c>
+      <c r="F335" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="G335" s="10" t="s">
+        <v>39</v>
+      </c>
+      <c r="H335" s="6" t="s">
+        <v>98</v>
+      </c>
+      <c r="I335" s="6">
         <v>6.16</v>
       </c>
-      <c r="J334" s="10" t="s">
-[...2 lines deleted...]
-      <c r="K334" s="6" t="s">
+      <c r="J335" s="10" t="s">
+        <v>1320</v>
+      </c>
+      <c r="K335" s="6" t="s">
         <v>58</v>
       </c>
-      <c r="L334" s="10" t="s">
+      <c r="L335" s="10" t="s">
         <v>56</v>
       </c>
-      <c r="M334" s="6" t="s">
-[...5 lines deleted...]
-      <c r="O334" s="6">
+      <c r="M335" s="6" t="s">
+        <v>1321</v>
+      </c>
+      <c r="N335" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="O335" s="6">
         <v>2745</v>
-      </c>
-[...46 lines deleted...]
-        <v>19021.18</v>
       </c>
       <c r="P335" s="6"/>
     </row>
     <row r="336" spans="1:16" customHeight="1" ht="65">
       <c r="A336" s="6" t="s">
-        <v>1320</v>
+        <v>1322</v>
       </c>
       <c r="B336" s="6">
         <v>0</v>
       </c>
       <c r="C336" s="6">
         <v>0</v>
       </c>
       <c r="D336" s="6">
         <v>0</v>
       </c>
-      <c r="E336" s="6" t="s">
-        <v>1321</v>
+      <c r="E336" s="6">
+        <v>102826</v>
       </c>
       <c r="F336" s="9" t="s">
-        <v>47</v>
+        <v>68</v>
       </c>
       <c r="G336" s="10" t="s">
-        <v>39</v>
+        <v>69</v>
       </c>
       <c r="H336" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I336" s="6">
-        <v>4.5</v>
+        <v>2.85</v>
       </c>
       <c r="J336" s="10" t="s">
-        <v>1322</v>
+        <v>1323</v>
       </c>
       <c r="K336" s="6" t="s">
-        <v>106</v>
+        <v>71</v>
       </c>
       <c r="L336" s="10" t="s">
-        <v>47</v>
+        <v>68</v>
       </c>
       <c r="M336" s="6" t="s">
-        <v>1323</v>
+        <v>1324</v>
       </c>
       <c r="N336" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O336" s="6">
-        <v>14420</v>
+        <v>30010.66</v>
       </c>
       <c r="P336" s="6"/>
     </row>
     <row r="337" spans="1:16" customHeight="1" ht="65">
       <c r="A337" s="6" t="s">
-        <v>1324</v>
+        <v>1325</v>
       </c>
       <c r="B337" s="6">
         <v>0</v>
       </c>
       <c r="C337" s="6">
         <v>0</v>
       </c>
       <c r="D337" s="6">
         <v>0</v>
       </c>
       <c r="E337" s="6" t="s">
-        <v>1325</v>
+        <v>1326</v>
       </c>
       <c r="F337" s="9" t="s">
-        <v>22</v>
+        <v>47</v>
       </c>
       <c r="G337" s="10" t="s">
-        <v>63</v>
+        <v>39</v>
       </c>
       <c r="H337" s="6" t="s">
-        <v>40</v>
+        <v>24</v>
       </c>
       <c r="I337" s="6">
-        <v>2.855</v>
+        <v>4.5</v>
       </c>
       <c r="J337" s="10" t="s">
-        <v>1326</v>
+        <v>1327</v>
       </c>
       <c r="K337" s="6" t="s">
-        <v>65</v>
+        <v>106</v>
       </c>
       <c r="L337" s="10" t="s">
-        <v>22</v>
+        <v>47</v>
       </c>
       <c r="M337" s="6" t="s">
-        <v>1327</v>
+        <v>1328</v>
       </c>
       <c r="N337" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O337" s="6"/>
+      <c r="O337" s="6">
+        <v>14420</v>
+      </c>
       <c r="P337" s="6"/>
     </row>
     <row r="338" spans="1:16" customHeight="1" ht="65">
       <c r="A338" s="6" t="s">
-        <v>1328</v>
+        <v>1329</v>
       </c>
       <c r="B338" s="6">
         <v>0</v>
       </c>
       <c r="C338" s="6">
         <v>0</v>
       </c>
       <c r="D338" s="6">
         <v>0</v>
       </c>
       <c r="E338" s="6" t="s">
-        <v>1329</v>
+        <v>1330</v>
       </c>
       <c r="F338" s="9" t="s">
-        <v>1330</v>
+        <v>22</v>
       </c>
       <c r="G338" s="10" t="s">
-        <v>39</v>
+        <v>63</v>
       </c>
       <c r="H338" s="6" t="s">
-        <v>32</v>
+        <v>40</v>
       </c>
       <c r="I338" s="6">
-        <v>0</v>
+        <v>2.855</v>
       </c>
       <c r="J338" s="10" t="s">
         <v>1331</v>
       </c>
       <c r="K338" s="6" t="s">
-        <v>42</v>
+        <v>65</v>
       </c>
       <c r="L338" s="10" t="s">
-        <v>1330</v>
+        <v>22</v>
       </c>
       <c r="M338" s="6" t="s">
         <v>1332</v>
       </c>
       <c r="N338" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O338" s="6"/>
       <c r="P338" s="6"/>
     </row>
     <row r="339" spans="1:16" customHeight="1" ht="65">
       <c r="A339" s="6" t="s">
         <v>1333</v>
       </c>
       <c r="B339" s="6">
         <v>0</v>
       </c>
       <c r="C339" s="6">
         <v>0</v>
       </c>
       <c r="D339" s="6">
         <v>0</v>
       </c>
       <c r="E339" s="6" t="s">
         <v>1334</v>
       </c>
       <c r="F339" s="9" t="s">
-        <v>22</v>
+        <v>1335</v>
       </c>
       <c r="G339" s="10" t="s">
-        <v>63</v>
+        <v>39</v>
       </c>
       <c r="H339" s="6" t="s">
-        <v>40</v>
+        <v>32</v>
       </c>
       <c r="I339" s="6">
-        <v>5.045</v>
+        <v>0</v>
       </c>
       <c r="J339" s="10" t="s">
+        <v>1336</v>
+      </c>
+      <c r="K339" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="L339" s="10" t="s">
         <v>1335</v>
       </c>
-      <c r="K339" s="6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="M339" s="6" t="s">
-        <v>1336</v>
+        <v>1337</v>
       </c>
       <c r="N339" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O339" s="6"/>
       <c r="P339" s="6"/>
     </row>
     <row r="340" spans="1:16" customHeight="1" ht="65">
       <c r="A340" s="6" t="s">
-        <v>1337</v>
+        <v>1338</v>
       </c>
       <c r="B340" s="6">
         <v>0</v>
       </c>
       <c r="C340" s="6">
         <v>0</v>
       </c>
       <c r="D340" s="6">
         <v>0</v>
       </c>
       <c r="E340" s="6" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="F340" s="9" t="s">
-        <v>62</v>
+        <v>22</v>
       </c>
       <c r="G340" s="10" t="s">
         <v>63</v>
       </c>
       <c r="H340" s="6" t="s">
         <v>40</v>
       </c>
       <c r="I340" s="6">
-        <v>5.35</v>
+        <v>5.045</v>
       </c>
       <c r="J340" s="10" t="s">
-        <v>1339</v>
+        <v>1340</v>
       </c>
       <c r="K340" s="6" t="s">
         <v>65</v>
       </c>
       <c r="L340" s="10" t="s">
-        <v>62</v>
+        <v>22</v>
       </c>
       <c r="M340" s="6" t="s">
-        <v>1340</v>
+        <v>1341</v>
       </c>
       <c r="N340" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O340" s="6"/>
       <c r="P340" s="6"/>
     </row>
     <row r="341" spans="1:16" customHeight="1" ht="65">
       <c r="A341" s="6" t="s">
-        <v>1341</v>
+        <v>1342</v>
       </c>
       <c r="B341" s="6">
         <v>0</v>
       </c>
       <c r="C341" s="6">
         <v>0</v>
       </c>
       <c r="D341" s="6">
         <v>0</v>
       </c>
       <c r="E341" s="6" t="s">
-        <v>1342</v>
+        <v>1343</v>
       </c>
       <c r="F341" s="9" t="s">
         <v>62</v>
       </c>
       <c r="G341" s="10" t="s">
         <v>63</v>
       </c>
       <c r="H341" s="6" t="s">
         <v>40</v>
       </c>
       <c r="I341" s="6">
-        <v>0</v>
+        <v>5.35</v>
       </c>
       <c r="J341" s="10" t="s">
-        <v>1343</v>
+        <v>1344</v>
       </c>
       <c r="K341" s="6" t="s">
         <v>65</v>
       </c>
       <c r="L341" s="10" t="s">
         <v>62</v>
       </c>
       <c r="M341" s="6" t="s">
-        <v>1344</v>
+        <v>1345</v>
       </c>
       <c r="N341" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O341" s="6"/>
       <c r="P341" s="6"/>
     </row>
     <row r="342" spans="1:16" customHeight="1" ht="65">
       <c r="A342" s="6" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
       <c r="B342" s="6">
         <v>0</v>
       </c>
       <c r="C342" s="6">
         <v>0</v>
       </c>
       <c r="D342" s="6">
         <v>0</v>
       </c>
       <c r="E342" s="6" t="s">
-        <v>1346</v>
+        <v>1347</v>
       </c>
       <c r="F342" s="9" t="s">
-        <v>75</v>
+        <v>62</v>
       </c>
       <c r="G342" s="10" t="s">
         <v>63</v>
       </c>
       <c r="H342" s="6" t="s">
         <v>40</v>
       </c>
       <c r="I342" s="6">
-        <v>0.62</v>
+        <v>0</v>
       </c>
       <c r="J342" s="10" t="s">
-        <v>1347</v>
+        <v>1348</v>
       </c>
       <c r="K342" s="6" t="s">
         <v>65</v>
       </c>
       <c r="L342" s="10" t="s">
-        <v>75</v>
+        <v>62</v>
       </c>
       <c r="M342" s="6" t="s">
-        <v>1348</v>
+        <v>1349</v>
       </c>
       <c r="N342" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O342" s="6"/>
       <c r="P342" s="6"/>
     </row>
     <row r="343" spans="1:16" customHeight="1" ht="65">
       <c r="A343" s="6" t="s">
-        <v>1349</v>
+        <v>1350</v>
       </c>
       <c r="B343" s="6">
         <v>0</v>
       </c>
       <c r="C343" s="6">
         <v>0</v>
       </c>
       <c r="D343" s="6">
         <v>0</v>
       </c>
       <c r="E343" s="6" t="s">
-        <v>1350</v>
+        <v>1351</v>
       </c>
       <c r="F343" s="9" t="s">
-        <v>115</v>
+        <v>75</v>
       </c>
       <c r="G343" s="10" t="s">
         <v>63</v>
       </c>
       <c r="H343" s="6" t="s">
         <v>40</v>
       </c>
       <c r="I343" s="6">
-        <v>0.885</v>
+        <v>0.62</v>
       </c>
       <c r="J343" s="10" t="s">
-        <v>1351</v>
+        <v>1352</v>
       </c>
       <c r="K343" s="6" t="s">
         <v>65</v>
       </c>
       <c r="L343" s="10" t="s">
-        <v>115</v>
+        <v>75</v>
       </c>
       <c r="M343" s="6" t="s">
-        <v>1352</v>
+        <v>1353</v>
       </c>
       <c r="N343" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O343" s="6"/>
       <c r="P343" s="6"/>
     </row>
-    <row r="344" spans="1:16">
+    <row r="344" spans="1:16" customHeight="1" ht="65">
       <c r="A344" s="6" t="s">
-        <v>1353</v>
+        <v>1354</v>
       </c>
       <c r="B344" s="6">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="C344" s="6">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="D344" s="6">
         <v>0</v>
       </c>
-      <c r="E344" s="6">
-        <v>12000137119</v>
+      <c r="E344" s="6" t="s">
+        <v>1355</v>
       </c>
       <c r="F344" s="9" t="s">
-        <v>1354</v>
+        <v>115</v>
       </c>
       <c r="G344" s="10" t="s">
-        <v>39</v>
+        <v>63</v>
       </c>
       <c r="H344" s="6" t="s">
-        <v>98</v>
+        <v>40</v>
       </c>
       <c r="I344" s="6">
-        <v>5.18</v>
+        <v>0.885</v>
       </c>
       <c r="J344" s="10" t="s">
-        <v>1355</v>
+        <v>1356</v>
       </c>
       <c r="K344" s="6" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="L344" s="10" t="s">
-        <v>1354</v>
+        <v>115</v>
       </c>
       <c r="M344" s="6" t="s">
-        <v>1356</v>
+        <v>1357</v>
       </c>
       <c r="N344" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O344" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O344" s="6"/>
       <c r="P344" s="6"/>
     </row>
     <row r="345" spans="1:16">
       <c r="A345" s="6" t="s">
-        <v>1357</v>
+        <v>1358</v>
       </c>
       <c r="B345" s="6">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="C345" s="6">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="D345" s="6">
         <v>0</v>
       </c>
       <c r="E345" s="6">
+        <v>12000137119</v>
+      </c>
+      <c r="F345" s="9" t="s">
+        <v>1359</v>
+      </c>
+      <c r="G345" s="10" t="s">
+        <v>39</v>
+      </c>
+      <c r="H345" s="6" t="s">
+        <v>98</v>
+      </c>
+      <c r="I345" s="6">
+        <v>5.18</v>
+      </c>
+      <c r="J345" s="10" t="s">
+        <v>1360</v>
+      </c>
+      <c r="K345" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="L345" s="10" t="s">
+        <v>1359</v>
+      </c>
+      <c r="M345" s="6" t="s">
+        <v>1361</v>
+      </c>
+      <c r="N345" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="O345" s="6">
+        <v>3050</v>
+      </c>
+      <c r="P345" s="6"/>
+    </row>
+    <row r="346" spans="1:16">
+      <c r="A346" s="6" t="s">
+        <v>1362</v>
+      </c>
+      <c r="B346" s="6">
+        <v>0</v>
+      </c>
+      <c r="C346" s="6">
+        <v>0</v>
+      </c>
+      <c r="D346" s="6">
+        <v>0</v>
+      </c>
+      <c r="E346" s="6">
         <v>500902</v>
       </c>
-      <c r="F345" s="9" t="s">
-[...5 lines deleted...]
-      <c r="H345" s="6" t="s">
+      <c r="F346" s="9" t="s">
+        <v>1174</v>
+      </c>
+      <c r="G346" s="10" t="s">
+        <v>1363</v>
+      </c>
+      <c r="H346" s="6" t="s">
         <v>24</v>
       </c>
-      <c r="I345" s="6">
-[...42 lines deleted...]
-      </c>
       <c r="I346" s="6">
-        <v>0.6</v>
-[...3 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="J346" s="10"/>
       <c r="K346" s="6" t="s">
-        <v>100</v>
+        <v>1364</v>
       </c>
       <c r="L346" s="10" t="s">
-        <v>22</v>
+        <v>1174</v>
       </c>
       <c r="M346" s="6" t="s">
-        <v>1363</v>
+        <v>1365</v>
       </c>
       <c r="N346" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O346" s="6"/>
       <c r="P346" s="6"/>
     </row>
     <row r="347" spans="1:16" customHeight="1" ht="65">
       <c r="A347" s="6" t="s">
-        <v>1364</v>
+        <v>1366</v>
       </c>
       <c r="B347" s="6">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="C347" s="6">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D347" s="6">
         <v>0</v>
       </c>
-      <c r="E347" s="6" t="s">
-        <v>1365</v>
+      <c r="E347" s="6">
+        <v>431202630</v>
       </c>
       <c r="F347" s="9" t="s">
-        <v>62</v>
+        <v>22</v>
       </c>
       <c r="G347" s="10" t="s">
-        <v>23</v>
+        <v>39</v>
       </c>
       <c r="H347" s="6" t="s">
-        <v>32</v>
+        <v>40</v>
       </c>
       <c r="I347" s="6">
-        <v>8.5</v>
+        <v>0.6</v>
       </c>
       <c r="J347" s="10" t="s">
-        <v>1366</v>
+        <v>1367</v>
       </c>
       <c r="K347" s="6" t="s">
-        <v>42</v>
+        <v>100</v>
       </c>
       <c r="L347" s="10" t="s">
-        <v>62</v>
+        <v>22</v>
       </c>
       <c r="M347" s="6" t="s">
-        <v>1367</v>
+        <v>1368</v>
       </c>
       <c r="N347" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O347" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O347" s="6"/>
       <c r="P347" s="6"/>
     </row>
     <row r="348" spans="1:16" customHeight="1" ht="65">
       <c r="A348" s="6" t="s">
-        <v>1368</v>
+        <v>1369</v>
       </c>
       <c r="B348" s="6">
-        <v>18</v>
+        <v>1</v>
       </c>
       <c r="C348" s="6">
-        <v>18</v>
+        <v>1</v>
       </c>
       <c r="D348" s="6">
         <v>0</v>
       </c>
       <c r="E348" s="6" t="s">
-        <v>1369</v>
+        <v>1370</v>
       </c>
       <c r="F348" s="9" t="s">
         <v>62</v>
       </c>
       <c r="G348" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H348" s="6" t="s">
         <v>32</v>
       </c>
       <c r="I348" s="6">
-        <v>8.53</v>
+        <v>8.5</v>
       </c>
       <c r="J348" s="10" t="s">
-        <v>1370</v>
+        <v>1371</v>
       </c>
       <c r="K348" s="6" t="s">
         <v>42</v>
       </c>
       <c r="L348" s="10" t="s">
         <v>62</v>
       </c>
       <c r="M348" s="6" t="s">
-        <v>1371</v>
+        <v>1372</v>
       </c>
       <c r="N348" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O348" s="6">
-        <v>29362.32</v>
+        <v>27893.72</v>
       </c>
       <c r="P348" s="6"/>
     </row>
     <row r="349" spans="1:16" customHeight="1" ht="65">
       <c r="A349" s="6" t="s">
-        <v>1372</v>
+        <v>1373</v>
       </c>
       <c r="B349" s="6">
-        <v>0</v>
+        <v>18</v>
       </c>
       <c r="C349" s="6">
-        <v>0</v>
+        <v>18</v>
       </c>
       <c r="D349" s="6">
         <v>0</v>
       </c>
       <c r="E349" s="6" t="s">
-        <v>1373</v>
+        <v>1374</v>
       </c>
       <c r="F349" s="9" t="s">
-        <v>115</v>
+        <v>62</v>
       </c>
       <c r="G349" s="10" t="s">
-        <v>63</v>
+        <v>23</v>
       </c>
       <c r="H349" s="6" t="s">
-        <v>40</v>
+        <v>32</v>
       </c>
       <c r="I349" s="6">
-        <v>0.77</v>
+        <v>8.53</v>
       </c>
       <c r="J349" s="10" t="s">
-        <v>1374</v>
+        <v>1375</v>
       </c>
       <c r="K349" s="6" t="s">
-        <v>65</v>
+        <v>42</v>
       </c>
       <c r="L349" s="10" t="s">
-        <v>115</v>
+        <v>62</v>
       </c>
       <c r="M349" s="6" t="s">
-        <v>1375</v>
+        <v>1376</v>
       </c>
       <c r="N349" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O349" s="6"/>
+      <c r="O349" s="6">
+        <v>30993.56</v>
+      </c>
       <c r="P349" s="6"/>
     </row>
     <row r="350" spans="1:16" customHeight="1" ht="65">
       <c r="A350" s="6" t="s">
-        <v>1376</v>
+        <v>1377</v>
       </c>
       <c r="B350" s="6">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="C350" s="6">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D350" s="6">
         <v>0</v>
       </c>
       <c r="E350" s="6" t="s">
-        <v>1377</v>
+        <v>1378</v>
       </c>
       <c r="F350" s="9" t="s">
-        <v>56</v>
+        <v>115</v>
       </c>
       <c r="G350" s="10" t="s">
-        <v>39</v>
+        <v>63</v>
       </c>
       <c r="H350" s="6" t="s">
         <v>40</v>
       </c>
       <c r="I350" s="6">
-        <v>12</v>
+        <v>0.77</v>
       </c>
       <c r="J350" s="10" t="s">
-        <v>1378</v>
+        <v>1379</v>
       </c>
       <c r="K350" s="6" t="s">
-        <v>42</v>
+        <v>65</v>
       </c>
       <c r="L350" s="10" t="s">
-        <v>43</v>
+        <v>115</v>
       </c>
       <c r="M350" s="6" t="s">
-        <v>1379</v>
+        <v>1380</v>
       </c>
       <c r="N350" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O350" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O350" s="6"/>
       <c r="P350" s="6"/>
     </row>
     <row r="351" spans="1:16" customHeight="1" ht="65">
       <c r="A351" s="6" t="s">
-        <v>1380</v>
+        <v>1381</v>
       </c>
       <c r="B351" s="6">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="C351" s="6">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D351" s="6">
         <v>0</v>
       </c>
       <c r="E351" s="6" t="s">
-        <v>1381</v>
+        <v>1382</v>
       </c>
       <c r="F351" s="9" t="s">
-        <v>1354</v>
+        <v>56</v>
       </c>
       <c r="G351" s="10" t="s">
         <v>39</v>
       </c>
       <c r="H351" s="6" t="s">
         <v>40</v>
       </c>
       <c r="I351" s="6">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="J351" s="10" t="s">
-        <v>1382</v>
+        <v>1383</v>
       </c>
       <c r="K351" s="6" t="s">
         <v>42</v>
       </c>
       <c r="L351" s="10" t="s">
         <v>43</v>
       </c>
       <c r="M351" s="6" t="s">
-        <v>1383</v>
+        <v>1384</v>
       </c>
       <c r="N351" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O351" s="6">
-        <v>4692.78</v>
+        <v>3279.9</v>
       </c>
       <c r="P351" s="6"/>
     </row>
     <row r="352" spans="1:16" customHeight="1" ht="65">
       <c r="A352" s="6" t="s">
-        <v>1384</v>
+        <v>1385</v>
       </c>
       <c r="B352" s="6">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="C352" s="6">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D352" s="6">
         <v>0</v>
       </c>
       <c r="E352" s="6" t="s">
-        <v>1385</v>
+        <v>1386</v>
       </c>
       <c r="F352" s="9" t="s">
-        <v>1354</v>
+        <v>1359</v>
       </c>
       <c r="G352" s="10" t="s">
         <v>39</v>
       </c>
       <c r="H352" s="6" t="s">
         <v>40</v>
       </c>
       <c r="I352" s="6">
         <v>10</v>
       </c>
       <c r="J352" s="10" t="s">
-        <v>1386</v>
+        <v>1387</v>
       </c>
       <c r="K352" s="6" t="s">
         <v>42</v>
       </c>
       <c r="L352" s="10" t="s">
-        <v>1354</v>
+        <v>43</v>
       </c>
       <c r="M352" s="6" t="s">
-        <v>1387</v>
+        <v>1388</v>
       </c>
       <c r="N352" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O352" s="6">
-        <v>4978.72</v>
+        <v>4692.78</v>
       </c>
       <c r="P352" s="6"/>
     </row>
     <row r="353" spans="1:16" customHeight="1" ht="65">
       <c r="A353" s="6" t="s">
-        <v>1388</v>
+        <v>1389</v>
       </c>
       <c r="B353" s="6">
-        <v>25</v>
+        <v>0</v>
       </c>
       <c r="C353" s="6">
-        <v>25</v>
+        <v>0</v>
       </c>
       <c r="D353" s="6">
         <v>0</v>
       </c>
       <c r="E353" s="6" t="s">
-        <v>1389</v>
+        <v>1390</v>
       </c>
       <c r="F353" s="9" t="s">
-        <v>62</v>
+        <v>1359</v>
       </c>
       <c r="G353" s="10" t="s">
-        <v>23</v>
+        <v>39</v>
       </c>
       <c r="H353" s="6" t="s">
-        <v>32</v>
+        <v>40</v>
       </c>
       <c r="I353" s="6">
-        <v>8.52</v>
+        <v>10</v>
       </c>
       <c r="J353" s="10" t="s">
-        <v>1390</v>
+        <v>1391</v>
       </c>
       <c r="K353" s="6" t="s">
         <v>42</v>
       </c>
       <c r="L353" s="10" t="s">
-        <v>62</v>
+        <v>1359</v>
       </c>
       <c r="M353" s="6" t="s">
-        <v>1391</v>
+        <v>1392</v>
       </c>
       <c r="N353" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O353" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O353" s="6"/>
       <c r="P353" s="6"/>
     </row>
     <row r="354" spans="1:16" customHeight="1" ht="65">
       <c r="A354" s="6" t="s">
-        <v>1392</v>
+        <v>1393</v>
       </c>
       <c r="B354" s="6">
-        <v>57</v>
+        <v>25</v>
       </c>
       <c r="C354" s="6">
-        <v>57</v>
+        <v>25</v>
       </c>
       <c r="D354" s="6">
         <v>0</v>
       </c>
       <c r="E354" s="6" t="s">
-        <v>1393</v>
+        <v>1394</v>
       </c>
       <c r="F354" s="9" t="s">
         <v>62</v>
       </c>
       <c r="G354" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H354" s="6" t="s">
         <v>32</v>
       </c>
       <c r="I354" s="6">
-        <v>4.71</v>
+        <v>8.52</v>
       </c>
       <c r="J354" s="10" t="s">
-        <v>1394</v>
+        <v>1395</v>
       </c>
       <c r="K354" s="6" t="s">
         <v>42</v>
       </c>
       <c r="L354" s="10" t="s">
         <v>62</v>
       </c>
       <c r="M354" s="6" t="s">
-        <v>1395</v>
+        <v>1396</v>
       </c>
       <c r="N354" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O354" s="6">
-        <v>11954.09</v>
+        <v>30993.56</v>
       </c>
       <c r="P354" s="6"/>
     </row>
     <row r="355" spans="1:16" customHeight="1" ht="65">
       <c r="A355" s="6" t="s">
-        <v>1396</v>
+        <v>1397</v>
       </c>
       <c r="B355" s="6">
-        <v>3</v>
+        <v>53</v>
       </c>
       <c r="C355" s="6">
-        <v>3</v>
+        <v>53</v>
       </c>
       <c r="D355" s="6">
         <v>0</v>
       </c>
       <c r="E355" s="6" t="s">
-        <v>1397</v>
+        <v>1398</v>
       </c>
       <c r="F355" s="9" t="s">
-        <v>68</v>
+        <v>62</v>
       </c>
       <c r="G355" s="10" t="s">
-        <v>85</v>
+        <v>23</v>
       </c>
       <c r="H355" s="6" t="s">
-        <v>98</v>
+        <v>32</v>
       </c>
       <c r="I355" s="6">
-        <v>0</v>
+        <v>4.71</v>
       </c>
       <c r="J355" s="10" t="s">
-        <v>1398</v>
+        <v>1399</v>
       </c>
       <c r="K355" s="6" t="s">
-        <v>345</v>
+        <v>42</v>
       </c>
       <c r="L355" s="10" t="s">
-        <v>68</v>
+        <v>62</v>
       </c>
       <c r="M355" s="6" t="s">
-        <v>1399</v>
+        <v>1400</v>
       </c>
       <c r="N355" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O355" s="6">
-        <v>12624.46</v>
+        <v>12618.2</v>
       </c>
       <c r="P355" s="6"/>
     </row>
-    <row r="356" spans="1:16">
+    <row r="356" spans="1:16" customHeight="1" ht="65">
       <c r="A356" s="6" t="s">
-        <v>1400</v>
+        <v>1401</v>
       </c>
       <c r="B356" s="6">
         <v>1</v>
       </c>
       <c r="C356" s="6">
         <v>1</v>
       </c>
       <c r="D356" s="6">
         <v>0</v>
       </c>
       <c r="E356" s="6" t="s">
-        <v>1401</v>
+        <v>1402</v>
       </c>
       <c r="F356" s="9" t="s">
+        <v>68</v>
+      </c>
+      <c r="G356" s="10" t="s">
+        <v>85</v>
+      </c>
+      <c r="H356" s="6" t="s">
+        <v>98</v>
+      </c>
+      <c r="I356" s="6">
+        <v>0</v>
+      </c>
+      <c r="J356" s="10" t="s">
+        <v>1403</v>
+      </c>
+      <c r="K356" s="6" t="s">
+        <v>345</v>
+      </c>
+      <c r="L356" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="M356" s="6" t="s">
+        <v>1404</v>
+      </c>
+      <c r="N356" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="O356" s="6">
+        <v>12988.63</v>
+      </c>
+      <c r="P356" s="6"/>
+    </row>
+    <row r="357" spans="1:16">
+      <c r="A357" s="6" t="s">
+        <v>1405</v>
+      </c>
+      <c r="B357" s="6">
+        <v>1</v>
+      </c>
+      <c r="C357" s="6">
+        <v>1</v>
+      </c>
+      <c r="D357" s="6">
+        <v>0</v>
+      </c>
+      <c r="E357" s="6" t="s">
+        <v>1406</v>
+      </c>
+      <c r="F357" s="9" t="s">
         <v>22</v>
       </c>
-      <c r="G356" s="10" t="s">
+      <c r="G357" s="10" t="s">
         <v>234</v>
       </c>
-      <c r="H356" s="6" t="s">
+      <c r="H357" s="6" t="s">
         <v>40</v>
       </c>
-      <c r="I356" s="6">
+      <c r="I357" s="6">
         <v>0.48</v>
       </c>
-      <c r="J356" s="10" t="s">
-[...2 lines deleted...]
-      <c r="K356" s="6" t="s">
+      <c r="J357" s="10" t="s">
+        <v>1407</v>
+      </c>
+      <c r="K357" s="6" t="s">
         <v>236</v>
       </c>
-      <c r="L356" s="10" t="s">
+      <c r="L357" s="10" t="s">
         <v>22</v>
       </c>
-      <c r="M356" s="6" t="s">
-[...5 lines deleted...]
-      <c r="O356" s="6">
+      <c r="M357" s="6" t="s">
+        <v>1408</v>
+      </c>
+      <c r="N357" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="O357" s="6">
         <v>391.68</v>
-      </c>
-[...46 lines deleted...]
-        <v>1350.86</v>
       </c>
       <c r="P357" s="6"/>
     </row>
     <row r="358" spans="1:16" customHeight="1" ht="65">
       <c r="A358" s="6" t="s">
-        <v>1408</v>
+        <v>1409</v>
       </c>
       <c r="B358" s="6">
-        <v>24</v>
+        <v>4</v>
       </c>
       <c r="C358" s="6">
-        <v>24</v>
+        <v>4</v>
       </c>
       <c r="D358" s="6">
         <v>0</v>
       </c>
       <c r="E358" s="6" t="s">
-        <v>1409</v>
+        <v>1410</v>
       </c>
       <c r="F358" s="9" t="s">
-        <v>62</v>
+        <v>75</v>
       </c>
       <c r="G358" s="10" t="s">
-        <v>23</v>
+        <v>63</v>
       </c>
       <c r="H358" s="6" t="s">
         <v>32</v>
       </c>
       <c r="I358" s="6">
-        <v>4.65</v>
+        <v>0.25</v>
       </c>
       <c r="J358" s="10" t="s">
-        <v>1410</v>
+        <v>1411</v>
       </c>
       <c r="K358" s="6" t="s">
         <v>42</v>
       </c>
       <c r="L358" s="10" t="s">
-        <v>62</v>
+        <v>75</v>
       </c>
       <c r="M358" s="6" t="s">
-        <v>1411</v>
+        <v>1412</v>
       </c>
       <c r="N358" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O358" s="6">
-        <v>11953.91</v>
+        <v>1389.83</v>
       </c>
       <c r="P358" s="6"/>
     </row>
     <row r="359" spans="1:16" customHeight="1" ht="65">
       <c r="A359" s="6" t="s">
-        <v>1412</v>
+        <v>1413</v>
       </c>
       <c r="B359" s="6">
-        <v>44</v>
+        <v>21</v>
       </c>
       <c r="C359" s="6">
-        <v>44</v>
+        <v>21</v>
       </c>
       <c r="D359" s="6">
         <v>0</v>
       </c>
       <c r="E359" s="6" t="s">
-        <v>1413</v>
+        <v>1414</v>
       </c>
       <c r="F359" s="9" t="s">
         <v>62</v>
       </c>
       <c r="G359" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H359" s="6" t="s">
         <v>32</v>
       </c>
       <c r="I359" s="6">
-        <v>3.25</v>
+        <v>4.65</v>
       </c>
       <c r="J359" s="10" t="s">
-        <v>1414</v>
+        <v>1415</v>
       </c>
       <c r="K359" s="6" t="s">
         <v>42</v>
       </c>
       <c r="L359" s="10" t="s">
         <v>62</v>
       </c>
       <c r="M359" s="6" t="s">
-        <v>1415</v>
+        <v>1416</v>
       </c>
       <c r="N359" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O359" s="6">
-        <v>11325.6</v>
+        <v>12618</v>
       </c>
       <c r="P359" s="6"/>
     </row>
     <row r="360" spans="1:16" customHeight="1" ht="65">
       <c r="A360" s="6" t="s">
-        <v>1416</v>
+        <v>1417</v>
       </c>
       <c r="B360" s="6">
-        <v>54</v>
+        <v>39</v>
       </c>
       <c r="C360" s="6">
-        <v>54</v>
+        <v>39</v>
       </c>
       <c r="D360" s="6">
         <v>0</v>
       </c>
       <c r="E360" s="6" t="s">
-        <v>1417</v>
+        <v>1418</v>
       </c>
       <c r="F360" s="9" t="s">
         <v>62</v>
       </c>
       <c r="G360" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H360" s="6" t="s">
         <v>32</v>
       </c>
       <c r="I360" s="6">
-        <v>3.34</v>
+        <v>3.25</v>
       </c>
       <c r="J360" s="10" t="s">
-        <v>1418</v>
+        <v>1419</v>
       </c>
       <c r="K360" s="6" t="s">
         <v>42</v>
       </c>
       <c r="L360" s="10" t="s">
         <v>62</v>
       </c>
       <c r="M360" s="6" t="s">
-        <v>1419</v>
+        <v>1420</v>
       </c>
       <c r="N360" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O360" s="6">
-        <v>11325.6</v>
+        <v>11954.8</v>
       </c>
       <c r="P360" s="6"/>
     </row>
     <row r="361" spans="1:16" customHeight="1" ht="65">
       <c r="A361" s="6" t="s">
-        <v>1420</v>
+        <v>1421</v>
       </c>
       <c r="B361" s="6">
-        <v>24</v>
+        <v>50</v>
       </c>
       <c r="C361" s="6">
-        <v>24</v>
+        <v>50</v>
       </c>
       <c r="D361" s="6">
         <v>0</v>
       </c>
       <c r="E361" s="6" t="s">
-        <v>1421</v>
+        <v>1422</v>
       </c>
       <c r="F361" s="9" t="s">
         <v>62</v>
       </c>
       <c r="G361" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H361" s="6" t="s">
         <v>32</v>
       </c>
       <c r="I361" s="6">
-        <v>3.32</v>
+        <v>3.34</v>
       </c>
       <c r="J361" s="10" t="s">
-        <v>1422</v>
+        <v>1423</v>
       </c>
       <c r="K361" s="6" t="s">
         <v>42</v>
       </c>
       <c r="L361" s="10" t="s">
         <v>62</v>
       </c>
       <c r="M361" s="6" t="s">
-        <v>1423</v>
+        <v>1424</v>
       </c>
       <c r="N361" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O361" s="6">
-        <v>11325.6</v>
+        <v>11954.8</v>
       </c>
       <c r="P361" s="6"/>
     </row>
     <row r="362" spans="1:16" customHeight="1" ht="65">
       <c r="A362" s="6" t="s">
-        <v>1424</v>
+        <v>1425</v>
       </c>
       <c r="B362" s="6">
-        <v>0</v>
+        <v>22</v>
       </c>
       <c r="C362" s="6">
-        <v>0</v>
+        <v>22</v>
       </c>
       <c r="D362" s="6">
         <v>0</v>
       </c>
       <c r="E362" s="6" t="s">
-        <v>1425</v>
+        <v>1426</v>
       </c>
       <c r="F362" s="9" t="s">
+        <v>62</v>
+      </c>
+      <c r="G362" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="H362" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="I362" s="6">
+        <v>3.32</v>
+      </c>
+      <c r="J362" s="10" t="s">
+        <v>1427</v>
+      </c>
+      <c r="K362" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="L362" s="10" t="s">
+        <v>62</v>
+      </c>
+      <c r="M362" s="6" t="s">
+        <v>1428</v>
+      </c>
+      <c r="N362" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="O362" s="6">
+        <v>11954.8</v>
+      </c>
+      <c r="P362" s="6"/>
+    </row>
+    <row r="363" spans="1:16" customHeight="1" ht="65">
+      <c r="A363" s="6" t="s">
+        <v>1429</v>
+      </c>
+      <c r="B363" s="6">
+        <v>0</v>
+      </c>
+      <c r="C363" s="6">
+        <v>0</v>
+      </c>
+      <c r="D363" s="6">
+        <v>0</v>
+      </c>
+      <c r="E363" s="6" t="s">
+        <v>1430</v>
+      </c>
+      <c r="F363" s="9" t="s">
         <v>75</v>
       </c>
-      <c r="G362" s="10" t="s">
+      <c r="G363" s="10" t="s">
         <v>63</v>
       </c>
-      <c r="H362" s="6" t="s">
+      <c r="H363" s="6" t="s">
         <v>40</v>
       </c>
-      <c r="I362" s="6">
+      <c r="I363" s="6">
         <v>0.41</v>
       </c>
-      <c r="J362" s="10" t="s">
-[...2 lines deleted...]
-      <c r="K362" s="6" t="s">
+      <c r="J363" s="10" t="s">
+        <v>1431</v>
+      </c>
+      <c r="K363" s="6" t="s">
         <v>65</v>
       </c>
-      <c r="L362" s="10" t="s">
+      <c r="L363" s="10" t="s">
         <v>75</v>
       </c>
-      <c r="M362" s="6" t="s">
-[...44 lines deleted...]
-      </c>
       <c r="M363" s="6" t="s">
-        <v>1431</v>
+        <v>1432</v>
       </c>
       <c r="N363" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O363" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O363" s="6"/>
       <c r="P363" s="6"/>
     </row>
     <row r="364" spans="1:16">
       <c r="A364" s="6" t="s">
-        <v>1432</v>
+        <v>1433</v>
       </c>
       <c r="B364" s="6">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="C364" s="6">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="D364" s="6">
         <v>0</v>
       </c>
-      <c r="E364" s="6">
-        <v>12000082249</v>
+      <c r="E364" s="6" t="s">
+        <v>1434</v>
       </c>
       <c r="F364" s="9" t="s">
         <v>38</v>
       </c>
       <c r="G364" s="10" t="s">
         <v>39</v>
       </c>
       <c r="H364" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="I364" s="6">
+        <v>0</v>
+      </c>
+      <c r="J364" s="10" t="s">
+        <v>1435</v>
+      </c>
+      <c r="K364" s="6" t="s">
+        <v>463</v>
+      </c>
+      <c r="L364" s="10" t="s">
+        <v>244</v>
+      </c>
+      <c r="M364" s="6" t="s">
+        <v>1436</v>
+      </c>
+      <c r="N364" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="O364" s="6">
+        <v>2462.13</v>
+      </c>
+      <c r="P364" s="6"/>
+    </row>
+    <row r="365" spans="1:16">
+      <c r="A365" s="6" t="s">
+        <v>1437</v>
+      </c>
+      <c r="B365" s="6">
+        <v>8</v>
+      </c>
+      <c r="C365" s="6">
+        <v>8</v>
+      </c>
+      <c r="D365" s="6">
+        <v>0</v>
+      </c>
+      <c r="E365" s="6">
+        <v>12000082249</v>
+      </c>
+      <c r="F365" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="G365" s="10" t="s">
+        <v>39</v>
+      </c>
+      <c r="H365" s="6" t="s">
         <v>98</v>
       </c>
-      <c r="I364" s="6">
-[...5 lines deleted...]
-      <c r="K364" s="6" t="s">
+      <c r="I365" s="6">
+        <v>0</v>
+      </c>
+      <c r="J365" s="10" t="s">
+        <v>1438</v>
+      </c>
+      <c r="K365" s="6" t="s">
         <v>58</v>
       </c>
-      <c r="L364" s="10" t="s">
+      <c r="L365" s="10" t="s">
         <v>38</v>
       </c>
-      <c r="M364" s="6" t="s">
-[...5 lines deleted...]
-      <c r="O364" s="6">
+      <c r="M365" s="6" t="s">
+        <v>1439</v>
+      </c>
+      <c r="N365" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="O365" s="6">
         <v>7828.33</v>
-      </c>
-[...46 lines deleted...]
-        <v>1045.99</v>
       </c>
       <c r="P365" s="6"/>
     </row>
     <row r="366" spans="1:16" customHeight="1" ht="65">
       <c r="A366" s="6" t="s">
-        <v>1439</v>
+        <v>1440</v>
       </c>
       <c r="B366" s="6">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="C366" s="6">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="D366" s="6">
         <v>0</v>
       </c>
       <c r="E366" s="6" t="s">
-        <v>1440</v>
+        <v>1441</v>
       </c>
       <c r="F366" s="9" t="s">
         <v>115</v>
       </c>
       <c r="G366" s="10" t="s">
-        <v>63</v>
+        <v>23</v>
       </c>
       <c r="H366" s="6" t="s">
-        <v>40</v>
+        <v>32</v>
       </c>
       <c r="I366" s="6">
         <v>0.67</v>
       </c>
       <c r="J366" s="10" t="s">
-        <v>1441</v>
+        <v>1442</v>
       </c>
       <c r="K366" s="6" t="s">
-        <v>65</v>
+        <v>42</v>
       </c>
       <c r="L366" s="10" t="s">
         <v>115</v>
       </c>
       <c r="M366" s="6" t="s">
-        <v>1442</v>
+        <v>1443</v>
       </c>
       <c r="N366" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O366" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O366" s="6"/>
       <c r="P366" s="6"/>
     </row>
     <row r="367" spans="1:16" customHeight="1" ht="65">
       <c r="A367" s="6" t="s">
-        <v>1443</v>
+        <v>1444</v>
       </c>
       <c r="B367" s="6">
-        <v>0</v>
+        <v>41</v>
       </c>
       <c r="C367" s="6">
-        <v>0</v>
+        <v>41</v>
       </c>
       <c r="D367" s="6">
         <v>0</v>
       </c>
       <c r="E367" s="6" t="s">
-        <v>1444</v>
+        <v>1445</v>
       </c>
       <c r="F367" s="9" t="s">
         <v>115</v>
       </c>
       <c r="G367" s="10" t="s">
-        <v>63</v>
+        <v>23</v>
       </c>
       <c r="H367" s="6" t="s">
-        <v>40</v>
+        <v>32</v>
       </c>
       <c r="I367" s="6">
-        <v>0.575</v>
+        <v>0.77</v>
       </c>
       <c r="J367" s="10" t="s">
-        <v>1445</v>
+        <v>1446</v>
       </c>
       <c r="K367" s="6" t="s">
-        <v>65</v>
+        <v>42</v>
       </c>
       <c r="L367" s="10" t="s">
         <v>115</v>
       </c>
       <c r="M367" s="6" t="s">
-        <v>1446</v>
+        <v>1447</v>
       </c>
       <c r="N367" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O367" s="6"/>
+      <c r="O367" s="6">
+        <v>1104.11</v>
+      </c>
       <c r="P367" s="6"/>
     </row>
     <row r="368" spans="1:16" customHeight="1" ht="65">
       <c r="A368" s="6" t="s">
-        <v>1447</v>
+        <v>1448</v>
       </c>
       <c r="B368" s="6">
-        <v>20</v>
+        <v>5</v>
       </c>
       <c r="C368" s="6">
-        <v>20</v>
+        <v>5</v>
       </c>
       <c r="D368" s="6">
         <v>0</v>
       </c>
       <c r="E368" s="6" t="s">
-        <v>1448</v>
+        <v>1449</v>
       </c>
       <c r="F368" s="9" t="s">
-        <v>38</v>
+        <v>115</v>
       </c>
       <c r="G368" s="10" t="s">
-        <v>69</v>
+        <v>63</v>
       </c>
       <c r="H368" s="6" t="s">
-        <v>98</v>
+        <v>40</v>
       </c>
       <c r="I368" s="6">
-        <v>7</v>
+        <v>0.67</v>
       </c>
       <c r="J368" s="10" t="s">
-        <v>1449</v>
+        <v>1450</v>
       </c>
       <c r="K368" s="6" t="s">
-        <v>157</v>
+        <v>65</v>
       </c>
       <c r="L368" s="10" t="s">
-        <v>158</v>
+        <v>115</v>
       </c>
       <c r="M368" s="6" t="s">
-        <v>1450</v>
+        <v>1451</v>
       </c>
       <c r="N368" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O368" s="6">
-        <v>23676.9</v>
+        <v>2199.17</v>
       </c>
       <c r="P368" s="6"/>
     </row>
     <row r="369" spans="1:16" customHeight="1" ht="65">
       <c r="A369" s="6" t="s">
-        <v>1451</v>
+        <v>1452</v>
       </c>
       <c r="B369" s="6">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="C369" s="6">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D369" s="6">
         <v>0</v>
       </c>
       <c r="E369" s="6" t="s">
-        <v>1452</v>
+        <v>1453</v>
       </c>
       <c r="F369" s="9" t="s">
-        <v>68</v>
+        <v>115</v>
       </c>
       <c r="G369" s="10" t="s">
-        <v>85</v>
+        <v>63</v>
       </c>
       <c r="H369" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="I369" s="6">
+        <v>0.575</v>
+      </c>
+      <c r="J369" s="10" t="s">
+        <v>1454</v>
+      </c>
+      <c r="K369" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="L369" s="10" t="s">
+        <v>115</v>
+      </c>
+      <c r="M369" s="6" t="s">
+        <v>1455</v>
+      </c>
+      <c r="N369" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="O369" s="6"/>
+      <c r="P369" s="6"/>
+    </row>
+    <row r="370" spans="1:16" customHeight="1" ht="65">
+      <c r="A370" s="6" t="s">
+        <v>1456</v>
+      </c>
+      <c r="B370" s="6">
+        <v>14</v>
+      </c>
+      <c r="C370" s="6">
+        <v>14</v>
+      </c>
+      <c r="D370" s="6">
+        <v>0</v>
+      </c>
+      <c r="E370" s="6" t="s">
+        <v>1457</v>
+      </c>
+      <c r="F370" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="G370" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="H370" s="6" t="s">
         <v>98</v>
       </c>
-      <c r="I369" s="6">
-[...46 lines deleted...]
-      </c>
       <c r="I370" s="6">
-        <v>19</v>
+        <v>7</v>
       </c>
       <c r="J370" s="10" t="s">
-        <v>1457</v>
+        <v>1458</v>
       </c>
       <c r="K370" s="6" t="s">
-        <v>312</v>
+        <v>157</v>
       </c>
       <c r="L370" s="10" t="s">
-        <v>68</v>
+        <v>158</v>
       </c>
       <c r="M370" s="6" t="s">
-        <v>1458</v>
+        <v>1459</v>
       </c>
       <c r="N370" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O370" s="6">
-        <v>15106.86</v>
+        <v>24623.98</v>
       </c>
       <c r="P370" s="6"/>
     </row>
     <row r="371" spans="1:16" customHeight="1" ht="65">
       <c r="A371" s="6" t="s">
-        <v>1459</v>
+        <v>1460</v>
       </c>
       <c r="B371" s="6">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="C371" s="6">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D371" s="6">
         <v>0</v>
       </c>
       <c r="E371" s="6" t="s">
-        <v>1460</v>
+        <v>1461</v>
       </c>
       <c r="F371" s="9" t="s">
-        <v>115</v>
+        <v>68</v>
       </c>
       <c r="G371" s="10" t="s">
-        <v>63</v>
+        <v>85</v>
       </c>
       <c r="H371" s="6" t="s">
-        <v>40</v>
+        <v>98</v>
       </c>
       <c r="I371" s="6">
-        <v>0.88</v>
+        <v>0</v>
       </c>
       <c r="J371" s="10" t="s">
-        <v>1461</v>
+        <v>1462</v>
       </c>
       <c r="K371" s="6" t="s">
-        <v>65</v>
+        <v>345</v>
       </c>
       <c r="L371" s="10" t="s">
-        <v>115</v>
+        <v>68</v>
       </c>
       <c r="M371" s="6" t="s">
-        <v>1462</v>
+        <v>1463</v>
       </c>
       <c r="N371" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O371" s="6"/>
+      <c r="O371" s="6">
+        <v>11459.56</v>
+      </c>
       <c r="P371" s="6"/>
     </row>
-    <row r="372" spans="1:16" customHeight="1" ht="65">
+    <row r="372" spans="1:16">
       <c r="A372" s="6" t="s">
-        <v>1463</v>
+        <v>1464</v>
       </c>
       <c r="B372" s="6">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="C372" s="6">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D372" s="6">
         <v>0</v>
       </c>
       <c r="E372" s="6" t="s">
-        <v>1464</v>
+        <v>1465</v>
       </c>
       <c r="F372" s="9" t="s">
-        <v>47</v>
+        <v>68</v>
       </c>
       <c r="G372" s="10" t="s">
         <v>39</v>
       </c>
       <c r="H372" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I372" s="6">
-        <v>5.5</v>
+        <v>19</v>
       </c>
       <c r="J372" s="10" t="s">
-        <v>1465</v>
+        <v>1466</v>
       </c>
       <c r="K372" s="6" t="s">
-        <v>49</v>
+        <v>312</v>
       </c>
       <c r="L372" s="10" t="s">
-        <v>47</v>
+        <v>68</v>
       </c>
       <c r="M372" s="6" t="s">
-        <v>1466</v>
+        <v>1467</v>
       </c>
       <c r="N372" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O372" s="6">
-        <v>19890.58</v>
+        <v>14810.64</v>
       </c>
       <c r="P372" s="6"/>
     </row>
     <row r="373" spans="1:16" customHeight="1" ht="65">
       <c r="A373" s="6" t="s">
-        <v>1467</v>
+        <v>1468</v>
       </c>
       <c r="B373" s="6">
         <v>0</v>
       </c>
       <c r="C373" s="6">
         <v>0</v>
       </c>
       <c r="D373" s="6">
         <v>0</v>
       </c>
       <c r="E373" s="6" t="s">
-        <v>1468</v>
+        <v>1469</v>
       </c>
       <c r="F373" s="9" t="s">
         <v>115</v>
       </c>
       <c r="G373" s="10" t="s">
         <v>63</v>
       </c>
       <c r="H373" s="6" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="6">
-        <v>0</v>
+        <v>0.88</v>
       </c>
       <c r="J373" s="10" t="s">
-        <v>1469</v>
+        <v>1470</v>
       </c>
       <c r="K373" s="6" t="s">
         <v>65</v>
       </c>
       <c r="L373" s="10" t="s">
         <v>115</v>
       </c>
       <c r="M373" s="6" t="s">
-        <v>1470</v>
+        <v>1471</v>
       </c>
       <c r="N373" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O373" s="6"/>
       <c r="P373" s="6"/>
     </row>
     <row r="374" spans="1:16" customHeight="1" ht="65">
       <c r="A374" s="6" t="s">
-        <v>1471</v>
+        <v>1472</v>
       </c>
       <c r="B374" s="6">
         <v>0</v>
       </c>
       <c r="C374" s="6">
         <v>0</v>
       </c>
       <c r="D374" s="6">
         <v>0</v>
       </c>
-      <c r="E374" s="6">
-        <v>1013637</v>
+      <c r="E374" s="6" t="s">
+        <v>1473</v>
       </c>
       <c r="F374" s="9" t="s">
-        <v>68</v>
+        <v>47</v>
       </c>
       <c r="G374" s="10" t="s">
-        <v>69</v>
+        <v>39</v>
       </c>
       <c r="H374" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I374" s="6">
-        <v>0.27</v>
+        <v>5.5</v>
       </c>
       <c r="J374" s="10" t="s">
-        <v>1472</v>
+        <v>1474</v>
       </c>
       <c r="K374" s="6" t="s">
-        <v>71</v>
+        <v>49</v>
       </c>
       <c r="L374" s="10" t="s">
-        <v>68</v>
+        <v>47</v>
       </c>
       <c r="M374" s="6" t="s">
-        <v>1473</v>
+        <v>1475</v>
       </c>
       <c r="N374" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O374" s="6">
-        <v>7662.79</v>
+        <v>19890.58</v>
       </c>
       <c r="P374" s="6"/>
     </row>
     <row r="375" spans="1:16" customHeight="1" ht="65">
       <c r="A375" s="6" t="s">
-        <v>1474</v>
+        <v>1476</v>
       </c>
       <c r="B375" s="6">
-        <v>69</v>
+        <v>0</v>
       </c>
       <c r="C375" s="6">
-        <v>69</v>
+        <v>0</v>
       </c>
       <c r="D375" s="6">
         <v>0</v>
       </c>
       <c r="E375" s="6" t="s">
-        <v>1475</v>
+        <v>1477</v>
       </c>
       <c r="F375" s="9" t="s">
         <v>115</v>
       </c>
       <c r="G375" s="10" t="s">
-        <v>23</v>
+        <v>63</v>
       </c>
       <c r="H375" s="6" t="s">
-        <v>32</v>
+        <v>40</v>
       </c>
       <c r="I375" s="6">
-        <v>1.38</v>
+        <v>0</v>
       </c>
       <c r="J375" s="10" t="s">
-        <v>1476</v>
+        <v>1478</v>
       </c>
       <c r="K375" s="6" t="s">
-        <v>42</v>
+        <v>65</v>
       </c>
       <c r="L375" s="10" t="s">
         <v>115</v>
       </c>
       <c r="M375" s="6" t="s">
-        <v>1477</v>
+        <v>1479</v>
       </c>
       <c r="N375" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O375" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O375" s="6"/>
       <c r="P375" s="6"/>
     </row>
     <row r="376" spans="1:16" customHeight="1" ht="65">
       <c r="A376" s="6" t="s">
-        <v>1478</v>
+        <v>1480</v>
       </c>
       <c r="B376" s="6">
-        <v>57</v>
+        <v>0</v>
       </c>
       <c r="C376" s="6">
-        <v>57</v>
+        <v>0</v>
       </c>
       <c r="D376" s="6">
         <v>0</v>
       </c>
-      <c r="E376" s="6" t="s">
-        <v>1479</v>
+      <c r="E376" s="6">
+        <v>1013637</v>
       </c>
       <c r="F376" s="9" t="s">
-        <v>115</v>
+        <v>68</v>
       </c>
       <c r="G376" s="10" t="s">
-        <v>23</v>
+        <v>69</v>
       </c>
       <c r="H376" s="6" t="s">
-        <v>32</v>
+        <v>24</v>
       </c>
       <c r="I376" s="6">
-        <v>1.22</v>
+        <v>0.27</v>
       </c>
       <c r="J376" s="10" t="s">
-        <v>1480</v>
+        <v>1481</v>
       </c>
       <c r="K376" s="6" t="s">
-        <v>42</v>
+        <v>71</v>
       </c>
       <c r="L376" s="10" t="s">
-        <v>115</v>
+        <v>68</v>
       </c>
       <c r="M376" s="6" t="s">
-        <v>1481</v>
+        <v>1482</v>
       </c>
       <c r="N376" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O376" s="6">
-        <v>1887.22</v>
+        <v>7883.83</v>
       </c>
       <c r="P376" s="6"/>
     </row>
     <row r="377" spans="1:16" customHeight="1" ht="65">
       <c r="A377" s="6" t="s">
-        <v>1482</v>
+        <v>1483</v>
       </c>
       <c r="B377" s="6">
-        <v>2</v>
+        <v>58</v>
       </c>
       <c r="C377" s="6">
-        <v>2</v>
+        <v>58</v>
       </c>
       <c r="D377" s="6">
         <v>0</v>
       </c>
       <c r="E377" s="6" t="s">
-        <v>1483</v>
+        <v>1484</v>
       </c>
       <c r="F377" s="9" t="s">
         <v>115</v>
       </c>
       <c r="G377" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H377" s="6" t="s">
         <v>32</v>
       </c>
       <c r="I377" s="6">
-        <v>1.36</v>
+        <v>1.38</v>
       </c>
       <c r="J377" s="10" t="s">
-        <v>1484</v>
+        <v>1485</v>
       </c>
       <c r="K377" s="6" t="s">
         <v>42</v>
       </c>
       <c r="L377" s="10" t="s">
         <v>115</v>
       </c>
       <c r="M377" s="6" t="s">
-        <v>1485</v>
+        <v>1486</v>
       </c>
       <c r="N377" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O377" s="6">
-        <v>1645.01</v>
+        <v>1741.37</v>
       </c>
       <c r="P377" s="6"/>
     </row>
     <row r="378" spans="1:16" customHeight="1" ht="65">
       <c r="A378" s="6" t="s">
-        <v>1486</v>
+        <v>1487</v>
       </c>
       <c r="B378" s="6">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="C378" s="6">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="D378" s="6">
         <v>0</v>
       </c>
       <c r="E378" s="6" t="s">
-        <v>1487</v>
+        <v>1488</v>
       </c>
       <c r="F378" s="9" t="s">
-        <v>22</v>
+        <v>115</v>
       </c>
       <c r="G378" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H378" s="6" t="s">
-        <v>40</v>
+        <v>32</v>
       </c>
       <c r="I378" s="6">
-        <v>0</v>
+        <v>1.16</v>
       </c>
       <c r="J378" s="10" t="s">
-        <v>1488</v>
+        <v>1489</v>
       </c>
       <c r="K378" s="6" t="s">
-        <v>1014</v>
+        <v>42</v>
       </c>
       <c r="L378" s="10" t="s">
-        <v>22</v>
+        <v>115</v>
       </c>
       <c r="M378" s="6" t="s">
-        <v>1489</v>
+        <v>1490</v>
       </c>
       <c r="N378" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O378" s="6"/>
+      <c r="O378" s="6">
+        <v>1599.33</v>
+      </c>
       <c r="P378" s="6"/>
     </row>
     <row r="379" spans="1:16" customHeight="1" ht="65">
       <c r="A379" s="6" t="s">
-        <v>1490</v>
+        <v>1491</v>
       </c>
       <c r="B379" s="6">
-        <v>0</v>
+        <v>44</v>
       </c>
       <c r="C379" s="6">
-        <v>0</v>
+        <v>44</v>
       </c>
       <c r="D379" s="6">
         <v>0</v>
       </c>
       <c r="E379" s="6" t="s">
-        <v>1491</v>
+        <v>1492</v>
       </c>
       <c r="F379" s="9" t="s">
-        <v>818</v>
+        <v>115</v>
       </c>
       <c r="G379" s="10" t="s">
-        <v>63</v>
+        <v>23</v>
       </c>
       <c r="H379" s="6" t="s">
-        <v>40</v>
+        <v>32</v>
       </c>
       <c r="I379" s="6">
-        <v>0.68</v>
+        <v>1.22</v>
       </c>
       <c r="J379" s="10" t="s">
-        <v>1492</v>
+        <v>1493</v>
       </c>
       <c r="K379" s="6" t="s">
-        <v>65</v>
+        <v>42</v>
       </c>
       <c r="L379" s="10" t="s">
-        <v>62</v>
+        <v>115</v>
       </c>
       <c r="M379" s="6" t="s">
-        <v>1493</v>
+        <v>1494</v>
       </c>
       <c r="N379" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O379" s="6"/>
+      <c r="O379" s="6">
+        <v>1992.05</v>
+      </c>
       <c r="P379" s="6"/>
     </row>
     <row r="380" spans="1:16" customHeight="1" ht="65">
       <c r="A380" s="6" t="s">
-        <v>1494</v>
+        <v>1495</v>
       </c>
       <c r="B380" s="6">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="C380" s="6">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D380" s="6">
         <v>0</v>
       </c>
       <c r="E380" s="6" t="s">
-        <v>1495</v>
+        <v>1496</v>
       </c>
       <c r="F380" s="9" t="s">
         <v>115</v>
       </c>
       <c r="G380" s="10" t="s">
-        <v>63</v>
+        <v>23</v>
       </c>
       <c r="H380" s="6" t="s">
         <v>32</v>
       </c>
       <c r="I380" s="6">
-        <v>0.68</v>
+        <v>1.36</v>
       </c>
       <c r="J380" s="10" t="s">
-        <v>1496</v>
+        <v>1497</v>
       </c>
       <c r="K380" s="6" t="s">
         <v>42</v>
       </c>
       <c r="L380" s="10" t="s">
         <v>115</v>
       </c>
       <c r="M380" s="6" t="s">
-        <v>1497</v>
+        <v>1498</v>
       </c>
       <c r="N380" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O380" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O380" s="6"/>
       <c r="P380" s="6"/>
     </row>
     <row r="381" spans="1:16" customHeight="1" ht="65">
       <c r="A381" s="6" t="s">
-        <v>1498</v>
+        <v>1499</v>
       </c>
       <c r="B381" s="6">
         <v>0</v>
       </c>
       <c r="C381" s="6">
         <v>0</v>
       </c>
       <c r="D381" s="6">
         <v>0</v>
       </c>
       <c r="E381" s="6" t="s">
-        <v>1499</v>
+        <v>1500</v>
       </c>
       <c r="F381" s="9" t="s">
-        <v>115</v>
+        <v>22</v>
       </c>
       <c r="G381" s="10" t="s">
-        <v>63</v>
+        <v>23</v>
       </c>
       <c r="H381" s="6" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="6">
-        <v>2.45</v>
+        <v>0</v>
       </c>
       <c r="J381" s="10" t="s">
-        <v>1500</v>
+        <v>1501</v>
       </c>
       <c r="K381" s="6" t="s">
-        <v>65</v>
+        <v>1019</v>
       </c>
       <c r="L381" s="10" t="s">
-        <v>115</v>
+        <v>22</v>
       </c>
       <c r="M381" s="6" t="s">
-        <v>1501</v>
+        <v>1502</v>
       </c>
       <c r="N381" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O381" s="6"/>
       <c r="P381" s="6"/>
     </row>
     <row r="382" spans="1:16" customHeight="1" ht="65">
       <c r="A382" s="6" t="s">
-        <v>1502</v>
+        <v>1503</v>
       </c>
       <c r="B382" s="6">
         <v>0</v>
       </c>
       <c r="C382" s="6">
         <v>0</v>
       </c>
       <c r="D382" s="6">
         <v>0</v>
       </c>
       <c r="E382" s="6" t="s">
-        <v>1503</v>
+        <v>1504</v>
       </c>
       <c r="F382" s="9" t="s">
-        <v>115</v>
+        <v>818</v>
       </c>
       <c r="G382" s="10" t="s">
         <v>63</v>
       </c>
       <c r="H382" s="6" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="6">
-        <v>0.755</v>
+        <v>0.68</v>
       </c>
       <c r="J382" s="10" t="s">
-        <v>1504</v>
+        <v>1505</v>
       </c>
       <c r="K382" s="6" t="s">
         <v>65</v>
       </c>
       <c r="L382" s="10" t="s">
-        <v>115</v>
+        <v>62</v>
       </c>
       <c r="M382" s="6" t="s">
-        <v>1505</v>
+        <v>1506</v>
       </c>
       <c r="N382" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O382" s="6"/>
       <c r="P382" s="6"/>
     </row>
-    <row r="383" spans="1:16">
+    <row r="383" spans="1:16" customHeight="1" ht="65">
       <c r="A383" s="6" t="s">
-        <v>1506</v>
+        <v>1507</v>
       </c>
       <c r="B383" s="6">
         <v>0</v>
       </c>
       <c r="C383" s="6">
         <v>0</v>
       </c>
       <c r="D383" s="6">
         <v>0</v>
       </c>
       <c r="E383" s="6" t="s">
-        <v>1507</v>
+        <v>1508</v>
       </c>
       <c r="F383" s="9" t="s">
-        <v>1169</v>
+        <v>115</v>
       </c>
       <c r="G383" s="10" t="s">
-        <v>1358</v>
+        <v>63</v>
       </c>
       <c r="H383" s="6" t="s">
-        <v>24</v>
+        <v>32</v>
       </c>
       <c r="I383" s="6">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="J383" s="10"/>
+        <v>0.68</v>
+      </c>
+      <c r="J383" s="10" t="s">
+        <v>1509</v>
+      </c>
       <c r="K383" s="6" t="s">
-        <v>1359</v>
+        <v>42</v>
       </c>
       <c r="L383" s="10" t="s">
-        <v>1169</v>
+        <v>115</v>
       </c>
       <c r="M383" s="6" t="s">
-        <v>1508</v>
+        <v>1510</v>
       </c>
       <c r="N383" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O383" s="6"/>
       <c r="P383" s="6"/>
     </row>
     <row r="384" spans="1:16" customHeight="1" ht="65">
       <c r="A384" s="6" t="s">
-        <v>1509</v>
+        <v>1511</v>
       </c>
       <c r="B384" s="6">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="C384" s="6">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="D384" s="6">
         <v>0</v>
       </c>
       <c r="E384" s="6" t="s">
-        <v>1510</v>
+        <v>1512</v>
       </c>
       <c r="F384" s="9" t="s">
-        <v>75</v>
+        <v>115</v>
       </c>
       <c r="G384" s="10" t="s">
-        <v>23</v>
+        <v>63</v>
       </c>
       <c r="H384" s="6" t="s">
-        <v>32</v>
+        <v>40</v>
       </c>
       <c r="I384" s="6">
-        <v>1.03</v>
+        <v>2.45</v>
       </c>
       <c r="J384" s="10" t="s">
-        <v>1511</v>
+        <v>1513</v>
       </c>
       <c r="K384" s="6" t="s">
-        <v>42</v>
+        <v>65</v>
       </c>
       <c r="L384" s="10" t="s">
-        <v>75</v>
+        <v>115</v>
       </c>
       <c r="M384" s="6" t="s">
-        <v>1512</v>
+        <v>1514</v>
       </c>
       <c r="N384" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O384" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O384" s="6"/>
       <c r="P384" s="6"/>
     </row>
     <row r="385" spans="1:16" customHeight="1" ht="65">
       <c r="A385" s="6" t="s">
-        <v>1513</v>
+        <v>1515</v>
       </c>
       <c r="B385" s="6">
         <v>0</v>
       </c>
       <c r="C385" s="6">
         <v>0</v>
       </c>
       <c r="D385" s="6">
         <v>0</v>
       </c>
       <c r="E385" s="6" t="s">
-        <v>1514</v>
+        <v>1516</v>
       </c>
       <c r="F385" s="9" t="s">
-        <v>22</v>
+        <v>115</v>
       </c>
       <c r="G385" s="10" t="s">
         <v>63</v>
       </c>
       <c r="H385" s="6" t="s">
         <v>40</v>
       </c>
       <c r="I385" s="6">
-        <v>0</v>
+        <v>0.755</v>
       </c>
       <c r="J385" s="10" t="s">
-        <v>1515</v>
+        <v>1517</v>
       </c>
       <c r="K385" s="6" t="s">
         <v>65</v>
       </c>
       <c r="L385" s="10" t="s">
-        <v>22</v>
+        <v>115</v>
       </c>
       <c r="M385" s="6" t="s">
-        <v>1516</v>
+        <v>1518</v>
       </c>
       <c r="N385" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O385" s="6"/>
       <c r="P385" s="6"/>
     </row>
-    <row r="386" spans="1:16" customHeight="1" ht="65">
+    <row r="386" spans="1:16">
       <c r="A386" s="6" t="s">
-        <v>1517</v>
+        <v>1519</v>
       </c>
       <c r="B386" s="6">
         <v>0</v>
       </c>
       <c r="C386" s="6">
         <v>0</v>
       </c>
       <c r="D386" s="6">
         <v>0</v>
       </c>
       <c r="E386" s="6" t="s">
-        <v>1518</v>
+        <v>1520</v>
       </c>
       <c r="F386" s="9" t="s">
-        <v>115</v>
+        <v>1174</v>
       </c>
       <c r="G386" s="10" t="s">
-        <v>63</v>
+        <v>1363</v>
       </c>
       <c r="H386" s="6" t="s">
-        <v>40</v>
+        <v>24</v>
       </c>
       <c r="I386" s="6">
         <v>0</v>
       </c>
-      <c r="J386" s="10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J386" s="10"/>
       <c r="K386" s="6" t="s">
-        <v>65</v>
+        <v>1364</v>
       </c>
       <c r="L386" s="10" t="s">
-        <v>1076</v>
+        <v>1174</v>
       </c>
       <c r="M386" s="6" t="s">
-        <v>1520</v>
+        <v>1521</v>
       </c>
       <c r="N386" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O386" s="6"/>
       <c r="P386" s="6"/>
     </row>
     <row r="387" spans="1:16" customHeight="1" ht="65">
       <c r="A387" s="6" t="s">
-        <v>1521</v>
+        <v>1522</v>
       </c>
       <c r="B387" s="6">
-        <v>0</v>
+        <v>13</v>
       </c>
       <c r="C387" s="6">
-        <v>0</v>
+        <v>13</v>
       </c>
       <c r="D387" s="6">
         <v>0</v>
       </c>
       <c r="E387" s="6" t="s">
-        <v>1522</v>
+        <v>1523</v>
       </c>
       <c r="F387" s="9" t="s">
-        <v>47</v>
+        <v>75</v>
       </c>
       <c r="G387" s="10" t="s">
-        <v>39</v>
+        <v>23</v>
       </c>
       <c r="H387" s="6" t="s">
-        <v>24</v>
+        <v>32</v>
       </c>
       <c r="I387" s="6">
-        <v>4</v>
+        <v>1.03</v>
       </c>
       <c r="J387" s="10" t="s">
-        <v>1523</v>
+        <v>1524</v>
       </c>
       <c r="K387" s="6" t="s">
-        <v>49</v>
+        <v>42</v>
       </c>
       <c r="L387" s="10" t="s">
-        <v>47</v>
+        <v>75</v>
       </c>
       <c r="M387" s="6" t="s">
-        <v>1524</v>
+        <v>1525</v>
       </c>
       <c r="N387" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O387" s="6">
-        <v>13290.39</v>
+        <v>4411.4</v>
       </c>
       <c r="P387" s="6"/>
     </row>
     <row r="388" spans="1:16" customHeight="1" ht="65">
       <c r="A388" s="6" t="s">
-        <v>1525</v>
+        <v>1526</v>
       </c>
       <c r="B388" s="6">
-        <v>136</v>
+        <v>1</v>
       </c>
       <c r="C388" s="6">
-        <v>136</v>
+        <v>1</v>
       </c>
       <c r="D388" s="6">
         <v>0</v>
       </c>
       <c r="E388" s="6" t="s">
-        <v>1526</v>
+        <v>1527</v>
       </c>
       <c r="F388" s="9" t="s">
-        <v>68</v>
+        <v>22</v>
       </c>
       <c r="G388" s="10" t="s">
-        <v>85</v>
+        <v>23</v>
       </c>
       <c r="H388" s="6" t="s">
-        <v>98</v>
+        <v>40</v>
       </c>
       <c r="I388" s="6">
-        <v>10.5</v>
+        <v>0</v>
       </c>
       <c r="J388" s="10" t="s">
-        <v>1527</v>
+        <v>1528</v>
       </c>
       <c r="K388" s="6" t="s">
-        <v>1123</v>
+        <v>794</v>
       </c>
       <c r="L388" s="10" t="s">
-        <v>68</v>
+        <v>22</v>
       </c>
       <c r="M388" s="6" t="s">
-        <v>1528</v>
+        <v>1529</v>
       </c>
       <c r="N388" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O388" s="6">
-        <v>12410.48</v>
+        <v>2697.23</v>
       </c>
       <c r="P388" s="6"/>
     </row>
     <row r="389" spans="1:16" customHeight="1" ht="65">
       <c r="A389" s="6" t="s">
-        <v>1529</v>
+        <v>1530</v>
       </c>
       <c r="B389" s="6">
         <v>0</v>
       </c>
       <c r="C389" s="6">
         <v>0</v>
       </c>
       <c r="D389" s="6">
         <v>0</v>
       </c>
       <c r="E389" s="6" t="s">
-        <v>1530</v>
+        <v>1531</v>
       </c>
       <c r="F389" s="9" t="s">
-        <v>68</v>
+        <v>22</v>
       </c>
       <c r="G389" s="10" t="s">
-        <v>85</v>
+        <v>63</v>
       </c>
       <c r="H389" s="6" t="s">
-        <v>98</v>
+        <v>40</v>
       </c>
       <c r="I389" s="6">
-        <v>14.5</v>
+        <v>0</v>
       </c>
       <c r="J389" s="10" t="s">
-        <v>1531</v>
+        <v>1532</v>
       </c>
       <c r="K389" s="6" t="s">
-        <v>1123</v>
+        <v>65</v>
       </c>
       <c r="L389" s="10" t="s">
-        <v>68</v>
+        <v>22</v>
       </c>
       <c r="M389" s="6" t="s">
-        <v>1532</v>
+        <v>1533</v>
       </c>
       <c r="N389" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O389" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O389" s="6"/>
       <c r="P389" s="6"/>
     </row>
     <row r="390" spans="1:16" customHeight="1" ht="65">
       <c r="A390" s="6" t="s">
-        <v>1533</v>
+        <v>1534</v>
       </c>
       <c r="B390" s="6">
-        <v>31</v>
+        <v>0</v>
       </c>
       <c r="C390" s="6">
-        <v>31</v>
+        <v>0</v>
       </c>
       <c r="D390" s="6">
         <v>0</v>
       </c>
-      <c r="E390" s="6">
-        <v>431253713</v>
+      <c r="E390" s="6" t="s">
+        <v>1535</v>
       </c>
       <c r="F390" s="9" t="s">
-        <v>22</v>
+        <v>115</v>
       </c>
       <c r="G390" s="10" t="s">
-        <v>39</v>
+        <v>63</v>
       </c>
       <c r="H390" s="6" t="s">
-        <v>98</v>
+        <v>40</v>
       </c>
       <c r="I390" s="6">
-        <v>2.22</v>
+        <v>0</v>
       </c>
       <c r="J390" s="10" t="s">
-        <v>1534</v>
+        <v>1536</v>
       </c>
       <c r="K390" s="6" t="s">
-        <v>100</v>
+        <v>65</v>
       </c>
       <c r="L390" s="10" t="s">
-        <v>101</v>
+        <v>1081</v>
       </c>
       <c r="M390" s="6" t="s">
-        <v>1535</v>
+        <v>1537</v>
       </c>
       <c r="N390" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O390" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O390" s="6"/>
       <c r="P390" s="6"/>
     </row>
     <row r="391" spans="1:16" customHeight="1" ht="65">
       <c r="A391" s="6" t="s">
-        <v>1536</v>
+        <v>1538</v>
       </c>
       <c r="B391" s="6">
         <v>0</v>
       </c>
       <c r="C391" s="6">
         <v>0</v>
       </c>
       <c r="D391" s="6">
         <v>0</v>
       </c>
       <c r="E391" s="6" t="s">
-        <v>1537</v>
+        <v>1539</v>
       </c>
       <c r="F391" s="9" t="s">
-        <v>115</v>
+        <v>47</v>
       </c>
       <c r="G391" s="10" t="s">
-        <v>63</v>
+        <v>39</v>
       </c>
       <c r="H391" s="6" t="s">
-        <v>40</v>
+        <v>24</v>
       </c>
       <c r="I391" s="6">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="J391" s="10" t="s">
-        <v>1538</v>
+        <v>1540</v>
       </c>
       <c r="K391" s="6" t="s">
-        <v>65</v>
+        <v>49</v>
       </c>
       <c r="L391" s="10" t="s">
-        <v>115</v>
+        <v>47</v>
       </c>
       <c r="M391" s="6" t="s">
-        <v>1539</v>
+        <v>1541</v>
       </c>
       <c r="N391" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O391" s="6"/>
+      <c r="O391" s="6">
+        <v>13290.39</v>
+      </c>
       <c r="P391" s="6"/>
     </row>
     <row r="392" spans="1:16" customHeight="1" ht="65">
       <c r="A392" s="6" t="s">
-        <v>1540</v>
+        <v>1542</v>
       </c>
       <c r="B392" s="6">
         <v>0</v>
       </c>
       <c r="C392" s="6">
         <v>0</v>
       </c>
       <c r="D392" s="6">
         <v>0</v>
       </c>
       <c r="E392" s="6" t="s">
-        <v>1541</v>
+        <v>1543</v>
       </c>
       <c r="F392" s="9" t="s">
-        <v>1330</v>
+        <v>68</v>
       </c>
       <c r="G392" s="10" t="s">
-        <v>39</v>
+        <v>85</v>
       </c>
       <c r="H392" s="6" t="s">
-        <v>32</v>
+        <v>98</v>
       </c>
       <c r="I392" s="6">
-        <v>0</v>
+        <v>10.5</v>
       </c>
       <c r="J392" s="10" t="s">
-        <v>1542</v>
+        <v>1544</v>
       </c>
       <c r="K392" s="6" t="s">
-        <v>42</v>
+        <v>1128</v>
       </c>
       <c r="L392" s="10" t="s">
-        <v>1330</v>
+        <v>68</v>
       </c>
       <c r="M392" s="6" t="s">
-        <v>1543</v>
+        <v>1545</v>
       </c>
       <c r="N392" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O392" s="6"/>
+      <c r="O392" s="6">
+        <v>12768.47</v>
+      </c>
       <c r="P392" s="6"/>
     </row>
     <row r="393" spans="1:16" customHeight="1" ht="65">
       <c r="A393" s="6" t="s">
-        <v>1544</v>
+        <v>1546</v>
       </c>
       <c r="B393" s="6">
         <v>0</v>
       </c>
       <c r="C393" s="6">
         <v>0</v>
       </c>
       <c r="D393" s="6">
         <v>0</v>
       </c>
       <c r="E393" s="6" t="s">
-        <v>1545</v>
+        <v>1547</v>
       </c>
       <c r="F393" s="9" t="s">
-        <v>120</v>
+        <v>68</v>
       </c>
       <c r="G393" s="10" t="s">
-        <v>1546</v>
+        <v>85</v>
       </c>
       <c r="H393" s="6" t="s">
-        <v>40</v>
+        <v>98</v>
       </c>
       <c r="I393" s="6">
-        <v>8</v>
+        <v>14.5</v>
       </c>
       <c r="J393" s="10" t="s">
-        <v>1547</v>
+        <v>1548</v>
       </c>
       <c r="K393" s="6" t="s">
-        <v>1548</v>
+        <v>1128</v>
       </c>
       <c r="L393" s="10" t="s">
-        <v>120</v>
+        <v>68</v>
       </c>
       <c r="M393" s="6" t="s">
         <v>1549</v>
       </c>
       <c r="N393" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O393" s="6"/>
+      <c r="O393" s="6">
+        <v>15061.53</v>
+      </c>
       <c r="P393" s="6"/>
     </row>
     <row r="394" spans="1:16" customHeight="1" ht="65">
       <c r="A394" s="6" t="s">
         <v>1550</v>
       </c>
       <c r="B394" s="6">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="C394" s="6">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="D394" s="6">
         <v>0</v>
       </c>
-      <c r="E394" s="6" t="s">
+      <c r="E394" s="6">
+        <v>431253713</v>
+      </c>
+      <c r="F394" s="9" t="s">
+        <v>22</v>
+      </c>
+      <c r="G394" s="10" t="s">
+        <v>39</v>
+      </c>
+      <c r="H394" s="6" t="s">
+        <v>98</v>
+      </c>
+      <c r="I394" s="6">
+        <v>2.22</v>
+      </c>
+      <c r="J394" s="10" t="s">
         <v>1551</v>
       </c>
-      <c r="F394" s="9" t="s">
-[...11 lines deleted...]
-      <c r="J394" s="10" t="s">
+      <c r="K394" s="6" t="s">
+        <v>100</v>
+      </c>
+      <c r="L394" s="10" t="s">
+        <v>101</v>
+      </c>
+      <c r="M394" s="6" t="s">
         <v>1552</v>
       </c>
-      <c r="K394" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="N394" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O394" s="6"/>
+      <c r="O394" s="6">
+        <v>1772.35</v>
+      </c>
       <c r="P394" s="6"/>
     </row>
     <row r="395" spans="1:16" customHeight="1" ht="65">
       <c r="A395" s="6" t="s">
+        <v>1553</v>
+      </c>
+      <c r="B395" s="6">
+        <v>0</v>
+      </c>
+      <c r="C395" s="6">
+        <v>0</v>
+      </c>
+      <c r="D395" s="6">
+        <v>0</v>
+      </c>
+      <c r="E395" s="6" t="s">
         <v>1554</v>
-      </c>
-[...10 lines deleted...]
-        <v>1555</v>
       </c>
       <c r="F395" s="9" t="s">
         <v>115</v>
       </c>
       <c r="G395" s="10" t="s">
         <v>63</v>
       </c>
       <c r="H395" s="6" t="s">
         <v>40</v>
       </c>
       <c r="I395" s="6">
-        <v>0.89</v>
+        <v>0</v>
       </c>
       <c r="J395" s="10" t="s">
-        <v>1556</v>
+        <v>1555</v>
       </c>
       <c r="K395" s="6" t="s">
         <v>65</v>
       </c>
       <c r="L395" s="10" t="s">
         <v>115</v>
       </c>
       <c r="M395" s="6" t="s">
-        <v>1557</v>
+        <v>1556</v>
       </c>
       <c r="N395" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O395" s="6"/>
       <c r="P395" s="6"/>
     </row>
     <row r="396" spans="1:16" customHeight="1" ht="65">
       <c r="A396" s="6" t="s">
+        <v>1557</v>
+      </c>
+      <c r="B396" s="6">
+        <v>0</v>
+      </c>
+      <c r="C396" s="6">
+        <v>0</v>
+      </c>
+      <c r="D396" s="6">
+        <v>0</v>
+      </c>
+      <c r="E396" s="6" t="s">
         <v>1558</v>
       </c>
-      <c r="B396" s="6">
-[...8 lines deleted...]
-      <c r="E396" s="6" t="s">
+      <c r="F396" s="9" t="s">
+        <v>1335</v>
+      </c>
+      <c r="G396" s="10" t="s">
+        <v>39</v>
+      </c>
+      <c r="H396" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="I396" s="6">
+        <v>0</v>
+      </c>
+      <c r="J396" s="10" t="s">
         <v>1559</v>
       </c>
-      <c r="F396" s="9" t="s">
-[...11 lines deleted...]
-      <c r="J396" s="10" t="s">
+      <c r="K396" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="L396" s="10" t="s">
+        <v>1335</v>
+      </c>
+      <c r="M396" s="6" t="s">
         <v>1560</v>
-      </c>
-[...7 lines deleted...]
-        <v>1561</v>
       </c>
       <c r="N396" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O396" s="6"/>
       <c r="P396" s="6"/>
     </row>
     <row r="397" spans="1:16" customHeight="1" ht="65">
       <c r="A397" s="6" t="s">
+        <v>1561</v>
+      </c>
+      <c r="B397" s="6">
+        <v>0</v>
+      </c>
+      <c r="C397" s="6">
+        <v>0</v>
+      </c>
+      <c r="D397" s="6">
+        <v>0</v>
+      </c>
+      <c r="E397" s="6" t="s">
         <v>1562</v>
       </c>
-      <c r="B397" s="6">
-[...8 lines deleted...]
-      <c r="E397" s="6" t="s">
+      <c r="F397" s="9" t="s">
+        <v>120</v>
+      </c>
+      <c r="G397" s="10" t="s">
         <v>1563</v>
-      </c>
-[...4 lines deleted...]
-        <v>63</v>
       </c>
       <c r="H397" s="6" t="s">
         <v>40</v>
       </c>
       <c r="I397" s="6">
-        <v>1.235</v>
+        <v>8</v>
       </c>
       <c r="J397" s="10" t="s">
         <v>1564</v>
       </c>
       <c r="K397" s="6" t="s">
-        <v>65</v>
+        <v>1565</v>
       </c>
       <c r="L397" s="10" t="s">
-        <v>115</v>
+        <v>120</v>
       </c>
       <c r="M397" s="6" t="s">
-        <v>1565</v>
+        <v>1566</v>
       </c>
       <c r="N397" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O397" s="6"/>
       <c r="P397" s="6"/>
     </row>
     <row r="398" spans="1:16" customHeight="1" ht="65">
       <c r="A398" s="6" t="s">
-        <v>1566</v>
+        <v>1567</v>
       </c>
       <c r="B398" s="6">
         <v>0</v>
       </c>
       <c r="C398" s="6">
         <v>0</v>
       </c>
       <c r="D398" s="6">
         <v>0</v>
       </c>
       <c r="E398" s="6" t="s">
-        <v>1567</v>
+        <v>1568</v>
       </c>
       <c r="F398" s="9" t="s">
         <v>115</v>
       </c>
       <c r="G398" s="10" t="s">
         <v>63</v>
       </c>
       <c r="H398" s="6" t="s">
         <v>40</v>
       </c>
       <c r="I398" s="6">
-        <v>0.615</v>
+        <v>0.885</v>
       </c>
       <c r="J398" s="10" t="s">
-        <v>1568</v>
+        <v>1569</v>
       </c>
       <c r="K398" s="6" t="s">
         <v>65</v>
       </c>
       <c r="L398" s="10" t="s">
         <v>115</v>
       </c>
       <c r="M398" s="6" t="s">
-        <v>1569</v>
+        <v>1570</v>
       </c>
       <c r="N398" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O398" s="6"/>
       <c r="P398" s="6"/>
     </row>
     <row r="399" spans="1:16" customHeight="1" ht="65">
       <c r="A399" s="6" t="s">
-        <v>1570</v>
+        <v>1571</v>
       </c>
       <c r="B399" s="6">
         <v>0</v>
       </c>
       <c r="C399" s="6">
         <v>0</v>
       </c>
       <c r="D399" s="6">
         <v>0</v>
       </c>
-      <c r="E399" s="6">
-        <v>41000000319</v>
+      <c r="E399" s="6" t="s">
+        <v>1572</v>
       </c>
       <c r="F399" s="9" t="s">
-        <v>120</v>
+        <v>115</v>
       </c>
       <c r="G399" s="10" t="s">
-        <v>39</v>
+        <v>63</v>
       </c>
       <c r="H399" s="6" t="s">
-        <v>24</v>
+        <v>40</v>
       </c>
       <c r="I399" s="6">
-        <v>112</v>
+        <v>0.89</v>
       </c>
       <c r="J399" s="10" t="s">
-        <v>1571</v>
+        <v>1573</v>
       </c>
       <c r="K399" s="6" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="L399" s="10" t="s">
-        <v>120</v>
+        <v>115</v>
       </c>
       <c r="M399" s="6" t="s">
-        <v>1572</v>
+        <v>1574</v>
       </c>
       <c r="N399" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O399" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O399" s="6"/>
       <c r="P399" s="6"/>
     </row>
     <row r="400" spans="1:16" customHeight="1" ht="65">
       <c r="A400" s="6" t="s">
-        <v>1573</v>
+        <v>1575</v>
       </c>
       <c r="B400" s="6">
         <v>0</v>
       </c>
       <c r="C400" s="6">
         <v>0</v>
       </c>
       <c r="D400" s="6">
         <v>0</v>
       </c>
-      <c r="E400" s="6">
-        <v>1002045</v>
+      <c r="E400" s="6" t="s">
+        <v>1576</v>
       </c>
       <c r="F400" s="9" t="s">
-        <v>68</v>
+        <v>115</v>
       </c>
       <c r="G400" s="10" t="s">
-        <v>69</v>
+        <v>63</v>
       </c>
       <c r="H400" s="6" t="s">
         <v>40</v>
       </c>
       <c r="I400" s="6">
-        <v>0</v>
+        <v>1.235</v>
       </c>
       <c r="J400" s="10" t="s">
-        <v>1574</v>
+        <v>1577</v>
       </c>
       <c r="K400" s="6" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="L400" s="10" t="s">
-        <v>68</v>
+        <v>115</v>
       </c>
       <c r="M400" s="6" t="s">
-        <v>1575</v>
+        <v>1578</v>
       </c>
       <c r="N400" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O400" s="6"/>
       <c r="P400" s="6"/>
     </row>
     <row r="401" spans="1:16" customHeight="1" ht="65">
       <c r="A401" s="6" t="s">
-        <v>1576</v>
+        <v>1579</v>
       </c>
       <c r="B401" s="6">
         <v>0</v>
       </c>
       <c r="C401" s="6">
         <v>0</v>
       </c>
       <c r="D401" s="6">
         <v>0</v>
       </c>
       <c r="E401" s="6" t="s">
-        <v>1577</v>
+        <v>1580</v>
       </c>
       <c r="F401" s="9" t="s">
         <v>115</v>
       </c>
       <c r="G401" s="10" t="s">
         <v>63</v>
       </c>
       <c r="H401" s="6" t="s">
         <v>40</v>
       </c>
       <c r="I401" s="6">
-        <v>0</v>
+        <v>1.235</v>
       </c>
       <c r="J401" s="10" t="s">
-        <v>1578</v>
+        <v>1581</v>
       </c>
       <c r="K401" s="6" t="s">
         <v>65</v>
       </c>
       <c r="L401" s="10" t="s">
         <v>115</v>
       </c>
       <c r="M401" s="6" t="s">
-        <v>1579</v>
+        <v>1582</v>
       </c>
       <c r="N401" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O401" s="6"/>
       <c r="P401" s="6"/>
     </row>
-    <row r="402" spans="1:16">
+    <row r="402" spans="1:16" customHeight="1" ht="65">
       <c r="A402" s="6" t="s">
-        <v>1580</v>
+        <v>1583</v>
       </c>
       <c r="B402" s="6">
         <v>0</v>
       </c>
       <c r="C402" s="6">
         <v>0</v>
       </c>
       <c r="D402" s="6">
         <v>0</v>
       </c>
       <c r="E402" s="6" t="s">
-        <v>1581</v>
+        <v>1584</v>
       </c>
       <c r="F402" s="9" t="s">
-        <v>22</v>
+        <v>115</v>
       </c>
       <c r="G402" s="10" t="s">
-        <v>234</v>
+        <v>63</v>
       </c>
       <c r="H402" s="6" t="s">
         <v>40</v>
       </c>
       <c r="I402" s="6">
-        <v>2.04</v>
+        <v>0.615</v>
       </c>
       <c r="J402" s="10" t="s">
-        <v>1582</v>
+        <v>1585</v>
       </c>
       <c r="K402" s="6" t="s">
-        <v>236</v>
+        <v>65</v>
       </c>
       <c r="L402" s="10" t="s">
-        <v>22</v>
+        <v>115</v>
       </c>
       <c r="M402" s="6" t="s">
-        <v>1583</v>
+        <v>1586</v>
       </c>
       <c r="N402" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O402" s="6"/>
       <c r="P402" s="6"/>
     </row>
     <row r="403" spans="1:16" customHeight="1" ht="65">
       <c r="A403" s="6" t="s">
-        <v>1584</v>
+        <v>1587</v>
       </c>
       <c r="B403" s="6">
         <v>0</v>
       </c>
       <c r="C403" s="6">
         <v>0</v>
       </c>
       <c r="D403" s="6">
         <v>0</v>
       </c>
-      <c r="E403" s="6" t="s">
-        <v>1585</v>
+      <c r="E403" s="6">
+        <v>41000000319</v>
       </c>
       <c r="F403" s="9" t="s">
         <v>120</v>
       </c>
       <c r="G403" s="10" t="s">
         <v>39</v>
       </c>
       <c r="H403" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I403" s="6">
-        <v>32</v>
+        <v>112</v>
       </c>
       <c r="J403" s="10" t="s">
-        <v>564</v>
+        <v>1588</v>
       </c>
       <c r="K403" s="6" t="s">
-        <v>106</v>
+        <v>58</v>
       </c>
       <c r="L403" s="10" t="s">
         <v>120</v>
       </c>
       <c r="M403" s="6" t="s">
-        <v>1586</v>
+        <v>1589</v>
       </c>
       <c r="N403" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O403" s="6">
-        <v>45849.98</v>
+        <v>156967.8</v>
       </c>
       <c r="P403" s="6"/>
     </row>
-    <row r="404" spans="1:16">
+    <row r="404" spans="1:16" customHeight="1" ht="65">
       <c r="A404" s="6" t="s">
-        <v>1587</v>
+        <v>1590</v>
       </c>
       <c r="B404" s="6">
         <v>0</v>
       </c>
       <c r="C404" s="6">
         <v>0</v>
       </c>
       <c r="D404" s="6">
         <v>0</v>
       </c>
       <c r="E404" s="6">
-        <v>9310115</v>
+        <v>1002045</v>
       </c>
       <c r="F404" s="9" t="s">
-        <v>38</v>
+        <v>68</v>
       </c>
       <c r="G404" s="10" t="s">
         <v>69</v>
       </c>
       <c r="H404" s="6" t="s">
         <v>40</v>
       </c>
       <c r="I404" s="6">
         <v>0</v>
       </c>
       <c r="J404" s="10" t="s">
-        <v>1588</v>
+        <v>1591</v>
       </c>
       <c r="K404" s="6" t="s">
-        <v>980</v>
+        <v>71</v>
       </c>
       <c r="L404" s="10" t="s">
-        <v>1028</v>
+        <v>68</v>
       </c>
       <c r="M404" s="6" t="s">
-        <v>1589</v>
+        <v>1592</v>
       </c>
       <c r="N404" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O404" s="6"/>
       <c r="P404" s="6"/>
     </row>
     <row r="405" spans="1:16" customHeight="1" ht="65">
       <c r="A405" s="6" t="s">
-        <v>1590</v>
+        <v>1593</v>
       </c>
       <c r="B405" s="6">
         <v>0</v>
       </c>
       <c r="C405" s="6">
         <v>0</v>
       </c>
       <c r="D405" s="6">
         <v>0</v>
       </c>
-      <c r="E405" s="6">
-        <v>431227709</v>
+      <c r="E405" s="6" t="s">
+        <v>1594</v>
       </c>
       <c r="F405" s="9" t="s">
-        <v>22</v>
+        <v>115</v>
       </c>
       <c r="G405" s="10" t="s">
-        <v>39</v>
+        <v>63</v>
       </c>
       <c r="H405" s="6" t="s">
-        <v>24</v>
+        <v>40</v>
       </c>
       <c r="I405" s="6">
         <v>0</v>
       </c>
       <c r="J405" s="10" t="s">
-        <v>1591</v>
+        <v>1595</v>
       </c>
       <c r="K405" s="6" t="s">
-        <v>138</v>
+        <v>65</v>
       </c>
       <c r="L405" s="10" t="s">
-        <v>22</v>
+        <v>115</v>
       </c>
       <c r="M405" s="6" t="s">
-        <v>1592</v>
+        <v>1596</v>
       </c>
       <c r="N405" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O405" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O405" s="6"/>
       <c r="P405" s="6"/>
     </row>
     <row r="406" spans="1:16">
       <c r="A406" s="6" t="s">
-        <v>1593</v>
+        <v>1597</v>
       </c>
       <c r="B406" s="6">
         <v>0</v>
       </c>
       <c r="C406" s="6">
         <v>0</v>
       </c>
       <c r="D406" s="6">
         <v>0</v>
       </c>
       <c r="E406" s="6" t="s">
-        <v>1594</v>
+        <v>1598</v>
       </c>
       <c r="F406" s="9" t="s">
-        <v>38</v>
+        <v>22</v>
       </c>
       <c r="G406" s="10" t="s">
+        <v>234</v>
+      </c>
+      <c r="H406" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="I406" s="6">
+        <v>2.04</v>
+      </c>
+      <c r="J406" s="10" t="s">
+        <v>1599</v>
+      </c>
+      <c r="K406" s="6" t="s">
+        <v>236</v>
+      </c>
+      <c r="L406" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="M406" s="6" t="s">
+        <v>1600</v>
+      </c>
+      <c r="N406" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="O406" s="6"/>
+      <c r="P406" s="6"/>
+    </row>
+    <row r="407" spans="1:16" customHeight="1" ht="65">
+      <c r="A407" s="6" t="s">
+        <v>1601</v>
+      </c>
+      <c r="B407" s="6">
+        <v>0</v>
+      </c>
+      <c r="C407" s="6">
+        <v>0</v>
+      </c>
+      <c r="D407" s="6">
+        <v>0</v>
+      </c>
+      <c r="E407" s="6" t="s">
+        <v>1602</v>
+      </c>
+      <c r="F407" s="9" t="s">
+        <v>120</v>
+      </c>
+      <c r="G407" s="10" t="s">
         <v>39</v>
       </c>
-      <c r="H406" s="6" t="s">
-[...44 lines deleted...]
-      <c r="G407" s="10"/>
       <c r="H407" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I407" s="6">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="J407" s="10"/>
+        <v>32</v>
+      </c>
+      <c r="J407" s="10" t="s">
+        <v>564</v>
+      </c>
       <c r="K407" s="6" t="s">
-        <v>1014</v>
+        <v>106</v>
       </c>
       <c r="L407" s="10" t="s">
-        <v>1169</v>
+        <v>120</v>
       </c>
       <c r="M407" s="6" t="s">
-        <v>1599</v>
+        <v>1603</v>
       </c>
       <c r="N407" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O407" s="6"/>
+      <c r="O407" s="6">
+        <v>45849.98</v>
+      </c>
       <c r="P407" s="6"/>
     </row>
     <row r="408" spans="1:16">
       <c r="A408" s="6" t="s">
-        <v>1600</v>
+        <v>1604</v>
       </c>
       <c r="B408" s="6">
-        <v>1943</v>
+        <v>0</v>
       </c>
       <c r="C408" s="6">
-        <v>1943</v>
+        <v>0</v>
       </c>
       <c r="D408" s="6">
         <v>0</v>
       </c>
-      <c r="E408" s="6" t="s">
-        <v>1601</v>
+      <c r="E408" s="6">
+        <v>9310115</v>
       </c>
       <c r="F408" s="9" t="s">
-        <v>588</v>
+        <v>38</v>
       </c>
       <c r="G408" s="10" t="s">
-        <v>23</v>
+        <v>69</v>
       </c>
       <c r="H408" s="6" t="s">
-        <v>98</v>
+        <v>40</v>
       </c>
       <c r="I408" s="6">
-        <v>1.27</v>
+        <v>0</v>
       </c>
       <c r="J408" s="10" t="s">
-        <v>1602</v>
+        <v>1605</v>
       </c>
       <c r="K408" s="6" t="s">
-        <v>794</v>
+        <v>980</v>
       </c>
       <c r="L408" s="10" t="s">
-        <v>588</v>
+        <v>1033</v>
       </c>
       <c r="M408" s="6" t="s">
-        <v>1603</v>
+        <v>1606</v>
       </c>
       <c r="N408" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O408" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O408" s="6"/>
       <c r="P408" s="6"/>
     </row>
     <row r="409" spans="1:16" customHeight="1" ht="65">
       <c r="A409" s="6" t="s">
-        <v>1604</v>
+        <v>1607</v>
       </c>
       <c r="B409" s="6">
         <v>0</v>
       </c>
       <c r="C409" s="6">
         <v>0</v>
       </c>
       <c r="D409" s="6">
         <v>0</v>
       </c>
-      <c r="E409" s="6" t="s">
-        <v>1605</v>
+      <c r="E409" s="6">
+        <v>431227709</v>
       </c>
       <c r="F409" s="9" t="s">
-        <v>84</v>
+        <v>22</v>
       </c>
       <c r="G409" s="10" t="s">
         <v>39</v>
       </c>
       <c r="H409" s="6" t="s">
-        <v>40</v>
+        <v>24</v>
       </c>
       <c r="I409" s="6">
-        <v>800</v>
+        <v>0</v>
       </c>
       <c r="J409" s="10" t="s">
-        <v>1606</v>
+        <v>1608</v>
       </c>
       <c r="K409" s="6" t="s">
-        <v>1281</v>
+        <v>138</v>
       </c>
       <c r="L409" s="10" t="s">
-        <v>1607</v>
+        <v>22</v>
       </c>
       <c r="M409" s="6" t="s">
-        <v>1608</v>
+        <v>1609</v>
       </c>
       <c r="N409" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O409" s="6"/>
+      <c r="O409" s="6">
+        <v>2091.16</v>
+      </c>
       <c r="P409" s="6"/>
     </row>
-    <row r="410" spans="1:16" customHeight="1" ht="65">
+    <row r="410" spans="1:16">
       <c r="A410" s="6" t="s">
-        <v>1609</v>
+        <v>1610</v>
       </c>
       <c r="B410" s="6">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="C410" s="6">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="D410" s="6">
         <v>0</v>
       </c>
       <c r="E410" s="6" t="s">
-        <v>1610</v>
+        <v>1611</v>
       </c>
       <c r="F410" s="9" t="s">
-        <v>62</v>
+        <v>38</v>
       </c>
       <c r="G410" s="10" t="s">
-        <v>23</v>
+        <v>39</v>
       </c>
       <c r="H410" s="6" t="s">
-        <v>32</v>
+        <v>24</v>
       </c>
       <c r="I410" s="6">
-        <v>2.96</v>
+        <v>0</v>
       </c>
       <c r="J410" s="10" t="s">
-        <v>1611</v>
+        <v>1612</v>
       </c>
       <c r="K410" s="6" t="s">
-        <v>42</v>
+        <v>463</v>
       </c>
       <c r="L410" s="10" t="s">
-        <v>62</v>
+        <v>38</v>
       </c>
       <c r="M410" s="6" t="s">
-        <v>1612</v>
+        <v>1613</v>
       </c>
       <c r="N410" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O410" s="6">
-        <v>7115.94</v>
+        <v>2169.11</v>
       </c>
       <c r="P410" s="6"/>
     </row>
     <row r="411" spans="1:16">
       <c r="A411" s="6" t="s">
-        <v>1613</v>
+        <v>1614</v>
       </c>
       <c r="B411" s="6">
         <v>0</v>
       </c>
       <c r="C411" s="6">
         <v>0</v>
       </c>
       <c r="D411" s="6">
         <v>0</v>
       </c>
-      <c r="E411" s="6">
-        <v>12000032461</v>
+      <c r="E411" s="6" t="s">
+        <v>1615</v>
       </c>
       <c r="F411" s="9" t="s">
-        <v>56</v>
-[...3 lines deleted...]
-      </c>
+        <v>1174</v>
+      </c>
+      <c r="G411" s="10"/>
       <c r="H411" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I411" s="6">
         <v>0</v>
       </c>
-      <c r="J411" s="10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J411" s="10"/>
       <c r="K411" s="6" t="s">
-        <v>58</v>
+        <v>1019</v>
       </c>
       <c r="L411" s="10" t="s">
-        <v>56</v>
+        <v>1174</v>
       </c>
       <c r="M411" s="6" t="s">
-        <v>1615</v>
+        <v>1616</v>
       </c>
       <c r="N411" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O411" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O411" s="6"/>
       <c r="P411" s="6"/>
     </row>
     <row r="412" spans="1:16">
       <c r="A412" s="6" t="s">
-        <v>1616</v>
+        <v>1617</v>
       </c>
       <c r="B412" s="6">
-        <v>0</v>
+        <v>1656</v>
       </c>
       <c r="C412" s="6">
-        <v>0</v>
+        <v>1656</v>
       </c>
       <c r="D412" s="6">
         <v>0</v>
       </c>
-      <c r="E412" s="6">
-        <v>12000032460</v>
+      <c r="E412" s="6" t="s">
+        <v>1618</v>
       </c>
       <c r="F412" s="9" t="s">
-        <v>56</v>
+        <v>588</v>
       </c>
       <c r="G412" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="H412" s="6" t="s">
+        <v>98</v>
+      </c>
+      <c r="I412" s="6">
+        <v>1.27</v>
+      </c>
+      <c r="J412" s="10" t="s">
+        <v>1619</v>
+      </c>
+      <c r="K412" s="6" t="s">
+        <v>794</v>
+      </c>
+      <c r="L412" s="10" t="s">
+        <v>588</v>
+      </c>
+      <c r="M412" s="6" t="s">
+        <v>1620</v>
+      </c>
+      <c r="N412" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="O412" s="6">
+        <v>2273.93</v>
+      </c>
+      <c r="P412" s="6"/>
+    </row>
+    <row r="413" spans="1:16" customHeight="1" ht="65">
+      <c r="A413" s="6" t="s">
+        <v>1621</v>
+      </c>
+      <c r="B413" s="6">
+        <v>0</v>
+      </c>
+      <c r="C413" s="6">
+        <v>0</v>
+      </c>
+      <c r="D413" s="6">
+        <v>0</v>
+      </c>
+      <c r="E413" s="6" t="s">
+        <v>1622</v>
+      </c>
+      <c r="F413" s="9" t="s">
+        <v>84</v>
+      </c>
+      <c r="G413" s="10" t="s">
         <v>39</v>
       </c>
-      <c r="H412" s="6" t="s">
-[...46 lines deleted...]
-      </c>
       <c r="H413" s="6" t="s">
-        <v>98</v>
+        <v>40</v>
       </c>
       <c r="I413" s="6">
-        <v>1.7</v>
+        <v>800</v>
       </c>
       <c r="J413" s="10" t="s">
-        <v>1621</v>
+        <v>1623</v>
       </c>
       <c r="K413" s="6" t="s">
-        <v>794</v>
+        <v>1286</v>
       </c>
       <c r="L413" s="10" t="s">
-        <v>588</v>
+        <v>1624</v>
       </c>
       <c r="M413" s="6" t="s">
-        <v>1622</v>
+        <v>1625</v>
       </c>
       <c r="N413" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O413" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O413" s="6"/>
       <c r="P413" s="6"/>
     </row>
-    <row r="414" spans="1:16">
+    <row r="414" spans="1:16" customHeight="1" ht="65">
       <c r="A414" s="6" t="s">
-        <v>1623</v>
+        <v>1626</v>
       </c>
       <c r="B414" s="6">
-        <v>1424</v>
+        <v>59</v>
       </c>
       <c r="C414" s="6">
-        <v>1424</v>
+        <v>59</v>
       </c>
       <c r="D414" s="6">
         <v>0</v>
       </c>
       <c r="E414" s="6" t="s">
-        <v>1624</v>
+        <v>1627</v>
       </c>
       <c r="F414" s="9" t="s">
-        <v>588</v>
+        <v>62</v>
       </c>
       <c r="G414" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H414" s="6" t="s">
-        <v>98</v>
+        <v>32</v>
       </c>
       <c r="I414" s="6">
-        <v>2.2</v>
+        <v>2.96</v>
       </c>
       <c r="J414" s="10" t="s">
-        <v>1625</v>
+        <v>1628</v>
       </c>
       <c r="K414" s="6" t="s">
-        <v>794</v>
+        <v>42</v>
       </c>
       <c r="L414" s="10" t="s">
-        <v>588</v>
+        <v>62</v>
       </c>
       <c r="M414" s="6" t="s">
-        <v>1626</v>
+        <v>1629</v>
       </c>
       <c r="N414" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O414" s="6">
-        <v>3045.87</v>
+        <v>7511.28</v>
       </c>
       <c r="P414" s="6"/>
     </row>
     <row r="415" spans="1:16">
       <c r="A415" s="6" t="s">
-        <v>1627</v>
+        <v>1630</v>
       </c>
       <c r="B415" s="6">
         <v>0</v>
       </c>
       <c r="C415" s="6">
         <v>0</v>
       </c>
       <c r="D415" s="6">
         <v>0</v>
       </c>
       <c r="E415" s="6">
-        <v>12000137120</v>
+        <v>12000032461</v>
       </c>
       <c r="F415" s="9" t="s">
         <v>56</v>
       </c>
       <c r="G415" s="10" t="s">
         <v>39</v>
       </c>
       <c r="H415" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I415" s="6">
         <v>0</v>
       </c>
       <c r="J415" s="10" t="s">
-        <v>1628</v>
+        <v>1631</v>
       </c>
       <c r="K415" s="6" t="s">
         <v>58</v>
       </c>
       <c r="L415" s="10" t="s">
         <v>56</v>
       </c>
       <c r="M415" s="6" t="s">
-        <v>1629</v>
+        <v>1632</v>
       </c>
       <c r="N415" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O415" s="6">
-        <v>3456.67</v>
+        <v>2643.33</v>
       </c>
       <c r="P415" s="6"/>
     </row>
-    <row r="416" spans="1:16" customHeight="1" ht="65">
+    <row r="416" spans="1:16">
       <c r="A416" s="6" t="s">
-        <v>1630</v>
+        <v>1633</v>
       </c>
       <c r="B416" s="6">
         <v>0</v>
       </c>
       <c r="C416" s="6">
         <v>0</v>
       </c>
       <c r="D416" s="6">
         <v>0</v>
       </c>
-      <c r="E416" s="6" t="s">
-        <v>1631</v>
+      <c r="E416" s="6">
+        <v>12000032460</v>
       </c>
       <c r="F416" s="9" t="s">
-        <v>115</v>
+        <v>56</v>
       </c>
       <c r="G416" s="10" t="s">
-        <v>63</v>
+        <v>39</v>
       </c>
       <c r="H416" s="6" t="s">
-        <v>40</v>
+        <v>24</v>
       </c>
       <c r="I416" s="6">
-        <v>1.09</v>
+        <v>0</v>
       </c>
       <c r="J416" s="10" t="s">
-        <v>1632</v>
+        <v>1634</v>
       </c>
       <c r="K416" s="6" t="s">
-        <v>65</v>
+        <v>58</v>
       </c>
       <c r="L416" s="10" t="s">
-        <v>115</v>
+        <v>56</v>
       </c>
       <c r="M416" s="6" t="s">
-        <v>1633</v>
+        <v>1635</v>
       </c>
       <c r="N416" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O416" s="6"/>
+      <c r="O416" s="6">
+        <v>3050</v>
+      </c>
       <c r="P416" s="6"/>
     </row>
-    <row r="417" spans="1:16" customHeight="1" ht="65">
+    <row r="417" spans="1:16">
       <c r="A417" s="6" t="s">
-        <v>1634</v>
+        <v>1636</v>
       </c>
       <c r="B417" s="6">
-        <v>0</v>
+        <v>1270</v>
       </c>
       <c r="C417" s="6">
-        <v>0</v>
+        <v>1270</v>
       </c>
       <c r="D417" s="6">
         <v>0</v>
       </c>
       <c r="E417" s="6" t="s">
-        <v>1635</v>
+        <v>1637</v>
       </c>
       <c r="F417" s="9" t="s">
-        <v>22</v>
+        <v>588</v>
       </c>
       <c r="G417" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H417" s="6" t="s">
-        <v>24</v>
+        <v>98</v>
       </c>
       <c r="I417" s="6">
-        <v>2.06</v>
+        <v>1.7</v>
       </c>
       <c r="J417" s="10" t="s">
-        <v>1636</v>
+        <v>1638</v>
       </c>
       <c r="K417" s="6" t="s">
-        <v>26</v>
+        <v>794</v>
       </c>
       <c r="L417" s="10" t="s">
-        <v>22</v>
+        <v>588</v>
       </c>
       <c r="M417" s="6" t="s">
-        <v>1637</v>
+        <v>1639</v>
       </c>
       <c r="N417" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O417" s="6">
-        <v>3446.78</v>
+        <v>2543.87</v>
       </c>
       <c r="P417" s="6"/>
     </row>
-    <row r="418" spans="1:16" customHeight="1" ht="65">
+    <row r="418" spans="1:16">
       <c r="A418" s="6" t="s">
-        <v>1638</v>
+        <v>1640</v>
       </c>
       <c r="B418" s="6">
-        <v>1</v>
+        <v>1386</v>
       </c>
       <c r="C418" s="6">
-        <v>1</v>
+        <v>1386</v>
       </c>
       <c r="D418" s="6">
         <v>0</v>
       </c>
       <c r="E418" s="6" t="s">
-        <v>1639</v>
+        <v>1641</v>
       </c>
       <c r="F418" s="9" t="s">
-        <v>244</v>
+        <v>588</v>
       </c>
       <c r="G418" s="10" t="s">
-        <v>39</v>
+        <v>23</v>
       </c>
       <c r="H418" s="6" t="s">
-        <v>40</v>
+        <v>98</v>
       </c>
       <c r="I418" s="6">
-        <v>10</v>
+        <v>2.2</v>
       </c>
       <c r="J418" s="10" t="s">
-        <v>1640</v>
+        <v>1642</v>
       </c>
       <c r="K418" s="6" t="s">
-        <v>42</v>
+        <v>794</v>
       </c>
       <c r="L418" s="10" t="s">
-        <v>43</v>
+        <v>588</v>
       </c>
       <c r="M418" s="6" t="s">
-        <v>1641</v>
+        <v>1643</v>
       </c>
       <c r="N418" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O418" s="6">
-        <v>3599.48</v>
+        <v>3247.94</v>
       </c>
       <c r="P418" s="6"/>
     </row>
-    <row r="419" spans="1:16" customHeight="1" ht="65">
+    <row r="419" spans="1:16">
       <c r="A419" s="6" t="s">
-        <v>1642</v>
+        <v>1644</v>
       </c>
       <c r="B419" s="6">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="C419" s="6">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="D419" s="6">
         <v>0</v>
       </c>
-      <c r="E419" s="6" t="s">
-        <v>1643</v>
+      <c r="E419" s="6">
+        <v>12000137120</v>
       </c>
       <c r="F419" s="9" t="s">
-        <v>38</v>
+        <v>56</v>
       </c>
       <c r="G419" s="10" t="s">
         <v>39</v>
       </c>
       <c r="H419" s="6" t="s">
-        <v>40</v>
+        <v>24</v>
       </c>
       <c r="I419" s="6">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="J419" s="10" t="s">
-        <v>1644</v>
+        <v>1645</v>
       </c>
       <c r="K419" s="6" t="s">
-        <v>42</v>
+        <v>58</v>
       </c>
       <c r="L419" s="10" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="M419" s="6" t="s">
-        <v>1645</v>
+        <v>1646</v>
       </c>
       <c r="N419" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O419" s="6">
-        <v>1648.36</v>
+        <v>3456.67</v>
       </c>
       <c r="P419" s="6"/>
     </row>
     <row r="420" spans="1:16" customHeight="1" ht="65">
       <c r="A420" s="6" t="s">
-        <v>1646</v>
+        <v>1647</v>
       </c>
       <c r="B420" s="6">
-        <v>22</v>
+        <v>0</v>
       </c>
       <c r="C420" s="6">
-        <v>22</v>
+        <v>0</v>
       </c>
       <c r="D420" s="6">
         <v>0</v>
       </c>
       <c r="E420" s="6" t="s">
-        <v>1647</v>
+        <v>1648</v>
       </c>
       <c r="F420" s="9" t="s">
         <v>115</v>
       </c>
       <c r="G420" s="10" t="s">
         <v>63</v>
       </c>
       <c r="H420" s="6" t="s">
         <v>40</v>
       </c>
       <c r="I420" s="6">
-        <v>0.885</v>
+        <v>1.09</v>
       </c>
       <c r="J420" s="10" t="s">
-        <v>1648</v>
+        <v>1649</v>
       </c>
       <c r="K420" s="6" t="s">
         <v>65</v>
       </c>
       <c r="L420" s="10" t="s">
         <v>115</v>
       </c>
       <c r="M420" s="6" t="s">
-        <v>1649</v>
+        <v>1650</v>
       </c>
       <c r="N420" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O420" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O420" s="6"/>
       <c r="P420" s="6"/>
     </row>
     <row r="421" spans="1:16" customHeight="1" ht="65">
       <c r="A421" s="6" t="s">
-        <v>1650</v>
+        <v>1651</v>
       </c>
       <c r="B421" s="6">
         <v>0</v>
       </c>
       <c r="C421" s="6">
         <v>0</v>
       </c>
       <c r="D421" s="6">
         <v>0</v>
       </c>
       <c r="E421" s="6" t="s">
-        <v>1651</v>
+        <v>1652</v>
       </c>
       <c r="F421" s="9" t="s">
-        <v>75</v>
+        <v>22</v>
       </c>
       <c r="G421" s="10" t="s">
-        <v>63</v>
+        <v>23</v>
       </c>
       <c r="H421" s="6" t="s">
-        <v>40</v>
+        <v>24</v>
       </c>
       <c r="I421" s="6">
-        <v>0.62</v>
+        <v>2.06</v>
       </c>
       <c r="J421" s="10" t="s">
-        <v>1652</v>
+        <v>1653</v>
       </c>
       <c r="K421" s="6" t="s">
-        <v>65</v>
+        <v>26</v>
       </c>
       <c r="L421" s="10" t="s">
-        <v>75</v>
+        <v>22</v>
       </c>
       <c r="M421" s="6" t="s">
-        <v>1653</v>
+        <v>1654</v>
       </c>
       <c r="N421" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O421" s="6"/>
+      <c r="O421" s="6">
+        <v>3446.78</v>
+      </c>
       <c r="P421" s="6"/>
     </row>
     <row r="422" spans="1:16" customHeight="1" ht="65">
       <c r="A422" s="6" t="s">
-        <v>1654</v>
+        <v>1655</v>
       </c>
       <c r="B422" s="6">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="C422" s="6">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D422" s="6">
         <v>0</v>
       </c>
       <c r="E422" s="6" t="s">
-        <v>1655</v>
+        <v>1656</v>
       </c>
       <c r="F422" s="9" t="s">
-        <v>1169</v>
+        <v>244</v>
       </c>
       <c r="G422" s="10" t="s">
         <v>39</v>
       </c>
       <c r="H422" s="6" t="s">
         <v>40</v>
       </c>
       <c r="I422" s="6">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="J422" s="10" t="s">
-        <v>1656</v>
+        <v>1657</v>
       </c>
       <c r="K422" s="6" t="s">
-        <v>1657</v>
+        <v>42</v>
       </c>
       <c r="L422" s="10" t="s">
         <v>43</v>
       </c>
       <c r="M422" s="6" t="s">
         <v>1658</v>
       </c>
       <c r="N422" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O422" s="6"/>
+      <c r="O422" s="6">
+        <v>3599.48</v>
+      </c>
       <c r="P422" s="6"/>
+    </row>
+    <row r="423" spans="1:16" customHeight="1" ht="65">
+      <c r="A423" s="6" t="s">
+        <v>1659</v>
+      </c>
+      <c r="B423" s="6">
+        <v>4</v>
+      </c>
+      <c r="C423" s="6">
+        <v>4</v>
+      </c>
+      <c r="D423" s="6">
+        <v>0</v>
+      </c>
+      <c r="E423" s="6" t="s">
+        <v>1660</v>
+      </c>
+      <c r="F423" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="G423" s="10" t="s">
+        <v>39</v>
+      </c>
+      <c r="H423" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="I423" s="6">
+        <v>10</v>
+      </c>
+      <c r="J423" s="10" t="s">
+        <v>1661</v>
+      </c>
+      <c r="K423" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="L423" s="10" t="s">
+        <v>43</v>
+      </c>
+      <c r="M423" s="6" t="s">
+        <v>1662</v>
+      </c>
+      <c r="N423" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="O423" s="6">
+        <v>1648.36</v>
+      </c>
+      <c r="P423" s="6"/>
+    </row>
+    <row r="424" spans="1:16" customHeight="1" ht="65">
+      <c r="A424" s="6" t="s">
+        <v>1663</v>
+      </c>
+      <c r="B424" s="6">
+        <v>21</v>
+      </c>
+      <c r="C424" s="6">
+        <v>21</v>
+      </c>
+      <c r="D424" s="6">
+        <v>0</v>
+      </c>
+      <c r="E424" s="6" t="s">
+        <v>1664</v>
+      </c>
+      <c r="F424" s="9" t="s">
+        <v>115</v>
+      </c>
+      <c r="G424" s="10" t="s">
+        <v>63</v>
+      </c>
+      <c r="H424" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="I424" s="6">
+        <v>0.885</v>
+      </c>
+      <c r="J424" s="10" t="s">
+        <v>1665</v>
+      </c>
+      <c r="K424" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="L424" s="10" t="s">
+        <v>115</v>
+      </c>
+      <c r="M424" s="6" t="s">
+        <v>1666</v>
+      </c>
+      <c r="N424" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="O424" s="6">
+        <v>2383.43</v>
+      </c>
+      <c r="P424" s="6"/>
+    </row>
+    <row r="425" spans="1:16" customHeight="1" ht="65">
+      <c r="A425" s="6" t="s">
+        <v>1667</v>
+      </c>
+      <c r="B425" s="6">
+        <v>0</v>
+      </c>
+      <c r="C425" s="6">
+        <v>0</v>
+      </c>
+      <c r="D425" s="6">
+        <v>0</v>
+      </c>
+      <c r="E425" s="6" t="s">
+        <v>1668</v>
+      </c>
+      <c r="F425" s="9" t="s">
+        <v>75</v>
+      </c>
+      <c r="G425" s="10" t="s">
+        <v>63</v>
+      </c>
+      <c r="H425" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="I425" s="6">
+        <v>0.62</v>
+      </c>
+      <c r="J425" s="10" t="s">
+        <v>1669</v>
+      </c>
+      <c r="K425" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="L425" s="10" t="s">
+        <v>75</v>
+      </c>
+      <c r="M425" s="6" t="s">
+        <v>1670</v>
+      </c>
+      <c r="N425" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="O425" s="6"/>
+      <c r="P425" s="6"/>
+    </row>
+    <row r="426" spans="1:16" customHeight="1" ht="65">
+      <c r="A426" s="6" t="s">
+        <v>1671</v>
+      </c>
+      <c r="B426" s="6">
+        <v>0</v>
+      </c>
+      <c r="C426" s="6">
+        <v>0</v>
+      </c>
+      <c r="D426" s="6">
+        <v>0</v>
+      </c>
+      <c r="E426" s="6" t="s">
+        <v>1672</v>
+      </c>
+      <c r="F426" s="9" t="s">
+        <v>1174</v>
+      </c>
+      <c r="G426" s="10" t="s">
+        <v>39</v>
+      </c>
+      <c r="H426" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="I426" s="6">
+        <v>0</v>
+      </c>
+      <c r="J426" s="10" t="s">
+        <v>1673</v>
+      </c>
+      <c r="K426" s="6" t="s">
+        <v>1674</v>
+      </c>
+      <c r="L426" s="10" t="s">
+        <v>43</v>
+      </c>
+      <c r="M426" s="6" t="s">
+        <v>1675</v>
+      </c>
+      <c r="N426" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="O426" s="6"/>
+      <c r="P426" s="6"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>