--- v3 (2026-04-05)
+++ v4 (2026-06-10)
@@ -14,62 +14,62 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Price List Td" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1676">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1649">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>АО "Торговый Дизайн"</t>
   </si>
   <si>
     <t>Прайс-лист от</t>
   </si>
   <si>
-    <t>05.04.2026 14:15:54</t>
+    <t>09.06.2026 17:15:27</t>
   </si>
   <si>
     <t>Бренд/Номенклатура</t>
   </si>
   <si>
     <t>Остаток</t>
   </si>
   <si>
     <t>Свободно</t>
   </si>
   <si>
     <t>Резерв</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Категория</t>
   </si>
   <si>
     <t>Страна происхождения</t>
   </si>
   <si>
     <t>С - склад, П и З - заказ, (но товар может быть по наличию). Н - распродаем</t>
   </si>
@@ -1721,62 +1721,50 @@
   <si>
     <t>Облучатель бактерицидный HICOLD ОРБ2 230, белый</t>
   </si>
   <si>
     <t>ОРБ2 230, белый</t>
   </si>
   <si>
     <t>Габариты: 300х150х1220 мм. Материал корпуса: пластификат. Мощность: 80 Вт. Питание: 220 В, 50 Гц. Производительность: 320 куб.м/час</t>
   </si>
   <si>
     <t>00000372554</t>
   </si>
   <si>
     <t>Электросушитель Jofel AA15000</t>
   </si>
   <si>
     <t>AA15000</t>
   </si>
   <si>
     <t>Электросушитель для рук AA15000 с кнопкой. Материал - нержавеющая сталь. 2000 Вт.</t>
   </si>
   <si>
     <t>00000137537</t>
   </si>
   <si>
-    <t>Стерилизатор Atesy СТУ</t>
-[...10 lines deleted...]
-  <si>
     <t>Стерилизатор Atesy СТУ-2</t>
   </si>
   <si>
     <t>СТУ-2</t>
   </si>
   <si>
     <t>900х145х605 мм, 8 Вт, 220 В, на 36 ножей, таймер 60 мин, в комплекте: магнитный держатель и решетка для ножей</t>
   </si>
   <si>
     <t>00000287676</t>
   </si>
   <si>
     <t>Контейнер для мусора Jofel AL71700</t>
   </si>
   <si>
     <t>AL71700</t>
   </si>
   <si>
     <t>Урна-пепельница AL71700, металл
 Урна для мусора металлическая Jofel. Имеет съёмную крышку качель. Изготовлена из оцинкованного металла, покрыта полиэфирной краской, окантовка ABS-пластик. Цвет: белый. Объём 180 литров. Размер: 1020x500x400 мм.</t>
   </si>
   <si>
     <t>00000324724</t>
   </si>
   <si>
@@ -3598,53 +3586,50 @@
   <si>
     <t>Электросушитель Jofel AA56000</t>
   </si>
   <si>
     <t>AA56000</t>
   </si>
   <si>
     <t>Электросушитель для рук т.м. Jofel, серии AA56000. Материал: ABS-пластик
 Скорость потока воздуха - 505 км/час
 Автоматическое включение (оптическим датчиком)</t>
   </si>
   <si>
     <t>00000389268</t>
   </si>
   <si>
     <t>Картридж сменный Аквабрит АБ-1200</t>
   </si>
   <si>
     <t>АБ-1200</t>
   </si>
   <si>
     <t>Универсальная серия картриджей АКВАБРИТ предназначена для применения на предприятиях общественного питания с целью обеспечения стандартов водоподготовки потребляющего технологического оборудования и выполняет комплексную водоподготовку: умягчают воду, удаляют посторонние взвеси и улучшают органолептические свойства воды - убирают мутность, запахи и другие органические загрязнения.
 Рабочее давление - 2-8.6 бар. Потеря давления - 0.2 бар. Рабочая температура воды: +4/+30С. Рабочая температура окружающей среды: +4/+40℃. Температура хранения или транспортировки:  -20 ℃/50℃. Рабочее положение: вертикальное или горизонтальное.</t>
   </si>
   <si>
-    <t>Аквабрит</t>
-[...1 lines deleted...]
-  <si>
     <t>Фильтры</t>
   </si>
   <si>
     <t>00000578147</t>
   </si>
   <si>
     <t>Диспенсер Jofel AG50030</t>
   </si>
   <si>
     <t>AG50030</t>
   </si>
   <si>
     <t>Диспенсер AG50030 с автоотрывом бумаги c каптивной системой, ABS-пластик, белый цвет. Максиальный диаметр рулона: Ø200 mm  арт. SC56256JS3 (диаметр втулки-Ø38-45 mm). Вместимость: 2 рулона Длина отрыва - 28 см. 
 К диспенсеру подходит ТОЛЬКО бумага арт. SC56256JS3.</t>
   </si>
   <si>
     <t>00000160358</t>
   </si>
   <si>
     <t>Облучатель бактерицидный ЭЛИД ОБН-75 (б/л)</t>
   </si>
   <si>
     <t>ОБН-75 (б/л)</t>
   </si>
   <si>
@@ -4110,59 +4095,50 @@
     <t>Водоумягчитель Vortmax VSD 16</t>
   </si>
   <si>
     <t>VSD 16</t>
   </si>
   <si>
     <t>Габариты: 190х255х600мм, соединение 3/4, 16л, соль/рег. 2 кг, смола 11,2 л.</t>
   </si>
   <si>
     <t>00000277131</t>
   </si>
   <si>
     <t>Моющее средство для посудомоечных машин Abat DW (5л)</t>
   </si>
   <si>
     <t>Дозировка:
 - для посудомоечных машин туннельного типа - 2-5 мл на 1 л воды
 - для посудомоечных машин купольного типа - 2-4 мл на 1 л воды
 Температура рабочего раствора - 50-70 °С.
 Концентрированное жидкое щелочное моющее средство DW предназначено для мытья различных видов посуды в посудомоечных машинах. Применяется для мытья стеклянной, фарфоровой, фаянсовой посуды, а также посуды из нержавеющей стали и пластмассы.</t>
   </si>
   <si>
     <t>00000381861</t>
   </si>
   <si>
-    <t>BRITA GmbH Сменный фильтрэлемент Purity C 300  для серии фильтров PURITY C</t>
-[...7 lines deleted...]
-  <si>
     <t>Облучатель бактерицидный Atesy РО-1-8-02-1</t>
   </si>
   <si>
     <t>РО-1-8-02-1</t>
   </si>
   <si>
     <t>Рециркулятор-облучатель РО-1-8-02-1, 612х150х95мм, 0,03 кВт, 220 В, AISI430, производительность вентилятора 35 м3/ч, объем помещения при времени обработки 1 час - 15 м3, время обработки (не менее) 1 ч, 1 лампа 8 Вт</t>
   </si>
   <si>
     <t>00000371877</t>
   </si>
   <si>
     <t>Контейнер для мусора Jofel AL71621</t>
   </si>
   <si>
     <t>AL71621</t>
   </si>
   <si>
     <t>Урна-пепельница AL71621 (настенная). Материал: нержавеющая сталь. Размеры: 36х14см. Объем: 20л</t>
   </si>
   <si>
     <t>00000234193</t>
   </si>
   <si>
     <t>Туалетная бумага CLEANEQ 1-ТБ180бм</t>
@@ -4260,66 +4236,50 @@
     <t>00000407829</t>
   </si>
   <si>
     <t>Мыло для рук Tork 500902</t>
   </si>
   <si>
     <t>ШВЕЦИЯ</t>
   </si>
   <si>
     <t>Tork</t>
   </si>
   <si>
     <t>ЦБ-00116330</t>
   </si>
   <si>
     <t>Контейнер для мусора Бытпласт 431202630</t>
   </si>
   <si>
     <t>Габариты 235х195х280 мм, с педалью.
 Цвет светло-серый, материал полипропилен, объем 7 л, крышка в комплекте.</t>
   </si>
   <si>
     <t>00000365266</t>
   </si>
   <si>
-    <t>Электросушитель CLEANEQ KW-1092 белый</t>
-[...14 lines deleted...]
-  <si>
     <t>Электросушитель CLEANEQ KW-1092 серебристый</t>
   </si>
   <si>
     <t>KW-1092 серебристый</t>
   </si>
   <si>
     <t>Электросушитель CLEANEQ KW-1092, для рук, серебристый. Размеры: 297х183х665 мм, 220 В, 1650 Вт, температура воздуха: 40 ℃, скорость воздуха: 160 м/с, время высыхания: 9 секунд, уровень защиты: IP24, щеточный двигатель: 30000 об/мин, 1250 Вт, Материал: АБС-пластик, Цвет: серебристый, фильтр грубой очистки и HEPA</t>
   </si>
   <si>
     <t>00000569357</t>
   </si>
   <si>
     <t>Диспенсер Jofel AE58300</t>
   </si>
   <si>
     <t>AE58300</t>
   </si>
   <si>
     <t>Диспенсер для туалетной бумаги AE58300 (серия Nickel, 300 м) Материал: ABS пластик, никелированный. Вместимость: 1 рулон 300 м с шириной 90 мм и диаметром не более Ø 220 мм. Диаметр втулки мм: Ø45. Размеры: высота - 278 мм, ширина - 275 мм., глубина - 135 мм. Рулон можно легко и быстро заменить, открыв переднюю панель диспенсера. Прозрачная вставка на передней части корпуса позволяет визуально контролировать наличие бумаги в диспенсере. Крышка диспенсера фиксируется к корпусу специальным ключом. Диспенсер крепится на стену.</t>
   </si>
   <si>
     <t>00000319325</t>
   </si>
   <si>
     <t>Моющее средство для посудомоечных машин CLEANEQ Alkadem N/A400</t>
@@ -4382,62 +4342,50 @@
     <t>00000569361</t>
   </si>
   <si>
     <t>Водоумягчитель Vortmax VSD 12</t>
   </si>
   <si>
     <t>VSD 12</t>
   </si>
   <si>
     <t>Габариты: 190х255х500мм , соединение 3/4, 12л, соль/рег. 1,5 кг, смола 8,4 л.</t>
   </si>
   <si>
     <t>00000277132</t>
   </si>
   <si>
     <t>Контейнер для мусора Cambro WBFC3045LID158</t>
   </si>
   <si>
     <t>WBFC3045LID158</t>
   </si>
   <si>
     <t>Габаритные размеры: 408х398х60 мм. Цвет: ярко-красный. Материал: пластик.</t>
   </si>
   <si>
     <t>00000569204</t>
-  </si>
-[...10 lines deleted...]
-    <t>00000289570</t>
   </si>
   <si>
     <t>Электросушитель CLEANEQ KW-1034 черный матовый</t>
   </si>
   <si>
     <t>KW-1034 черный матовый</t>
   </si>
   <si>
     <t>Электросушитель CLEANEQ KW-1034, для рук, черный матовый. Габаритные размеры: 295х165х320, 220В, 1800 Вт, температура воздуха: 45 ℃, скорость воздуха: 100 м/с, диапазон датчика: 5–15 см, уровень защиты: IP23, щеточный двигатель: 22000 об/мин, 550 Вт, Материал: нержавеющая сталь 304, окрашена в  цвет: черный матовый. Видимый сервисный синий светодиод, переключение горячего/холодного воздуха, бесступенчатое управление звуком и скоростью, HEPA-фильтр в комплекте.</t>
   </si>
   <si>
     <t>00000569362</t>
   </si>
   <si>
     <t>Электросушитель CLEANEQ KW-1040 шлифованная сталь</t>
   </si>
   <si>
     <t>KW-1040 шлифованная сталь</t>
   </si>
   <si>
     <t>Электросушитель CLEANEQ KW-1040, для рук, шлифованная сталь. Габаритные размеры: 286х102х321 мм, 220 В, Мощность1000 Вт, температура воздуха: 40 ℃, скорость воздуха: 105 м/с, диапазон датчика: 5–15 см., уровень защиты: IP23. Материал: нержавеющая сталь 304 с матовой поверхностью. Щеточный двигатель, 32000 об/мин., 600Вт, видимый сервисный синий светодиод, переключение горячего/холодного воздуха, бесступенчатое управление звуком и скоростью, HEPA-фильтр в комплекте.</t>
   </si>
   <si>
     <t>00000569363</t>
   </si>
@@ -4478,63 +4426,50 @@
     <t>00000319326</t>
   </si>
   <si>
     <t>Защитное средство для печей и пароконвектоматов TURBO SAFE PROTECTOR, 0,6 л</t>
   </si>
   <si>
     <t>TURBO SAFE PROTECTOR 0,6л</t>
   </si>
   <si>
     <t>Создает защитный барьер, препятствует глубокому проникновению частиц термической обработки продуктов.
 В упаковке 12 бутылок по 0,6 л, низкощелочная среда рН=9.</t>
   </si>
   <si>
     <t>00000423676</t>
   </si>
   <si>
     <t>Моющее средство для пароконвектоматов Abat PW&amp;R tabs 2 в 1 (100 шт)</t>
   </si>
   <si>
     <t>Моющие таблетки 2 в 1 Abat PW&amp;R tabs (100 шт) с ополаскивающим эффектом предназначены для очистки поверхности камеры пароконвектоматов и конвекционных печей, оснащенных функцией автоматической мойки таблетками.</t>
   </si>
   <si>
     <t>00000413011</t>
   </si>
   <si>
-    <t>Диспенсер CLEANEQ KW-7336 белый глянец</t>
-[...11 lines deleted...]
-  <si>
     <t>Диспенсер CLEANEQ KW-7316 белый глянец</t>
   </si>
   <si>
     <t>KW-7316 белый глянец</t>
   </si>
   <si>
     <t>Диспенсер CLEANEQ KW-7316, для туалетной бумаги, белый глянец.Габаритные размеры: 291×118×293 мм, размер рулона: макс. диам. Ширина полотна 240 мм: макс. ширина 115 мм, рулон диаметр 45 мм или 70 мм, материал: ударопрочный пластик, цвет: белый глянцевый
 Диспенсер запираемый</t>
   </si>
   <si>
     <t>00000569369</t>
   </si>
   <si>
     <t>Диспенсер Jofel AE51000</t>
   </si>
   <si>
     <t>AE51000</t>
   </si>
   <si>
     <t>Диспенсер для туалетной бумаги в профессиональных рулонах  Azur AE51000. Материал: ABS пластик. Цвет: белый. Размеры: 27х12,6см. Вместимость: 1рулон 300м. Диаметр втулки: 4,5 см.</t>
   </si>
   <si>
     <t>00000100270</t>
   </si>
   <si>
@@ -4601,59 +4536,50 @@
   <si>
     <t>Облучатель бактерицидный HICOLD ОРБ2 215, белый</t>
   </si>
   <si>
     <t>ОРБ2 215, белый</t>
   </si>
   <si>
     <t>Габариты: 240х120х610 мм. Материал корпуса: пластификат. Мощность: 50 Вт. Питание: 220 В, 50 Гц. Производительность: 120 куб.м/час.</t>
   </si>
   <si>
     <t>00000372552</t>
   </si>
   <si>
     <t>Диспенсер Jofel AM21500</t>
   </si>
   <si>
     <t>AM21500</t>
   </si>
   <si>
     <t>Диспенсер бумажных покрытий на сиденье унитаза, вместимость 125 листов, АM21500. Материал: ABS пластик. Цвет: металлик. Размеры: 42х31х40</t>
   </si>
   <si>
     <t>00000149884</t>
   </si>
   <si>
-    <t>Водоумягчитель Brita 1013637</t>
-[...7 lines deleted...]
-  <si>
     <t>Диспенсер CLEANEQ KW-7300 с полкой</t>
   </si>
   <si>
     <t>KW-7300 с полкой</t>
   </si>
   <si>
     <t>Диспенсер CLEANEQ KW-7300, для туалетной бумаги, с полкой.Габаритные размеры: 255×120×260 мм, емкость салфеток: макс. диаметр 230 мм, ширина рулона салфеток: макс. 115 мм, трубка рулона салфеток: диаметр 45 и 70 мм. Цвет: шлифованная сталь. Диспенсер запираемый. Материал: нержавеющая сталь 201</t>
   </si>
   <si>
     <t>00000569371</t>
   </si>
   <si>
     <t>Диспенсер CLEANEQ KW-7300 шлифованная сталь</t>
   </si>
   <si>
     <t>KW-7300 шлифованная сталь</t>
   </si>
   <si>
     <t>Диспенсер CLEANEQ KW-7300, для туалетной бумаги, шлифованная сталь.Габаритные размеры: 255×120×260 мм, емкость салфеток: макс. диаметр 230 мм, ширина рулона салфеток: макс. 115 мм, трубка рулона салфеток: диаметр 45 и 70 мм. Цвет: шлифованная сталь. Диспенсер запираемый. Материал: нержавеющая сталь 201</t>
   </si>
   <si>
     <t>00000569372</t>
   </si>
   <si>
     <t>Диспенсер CLEANEQ KW-7300 черный матовый</t>
@@ -4725,62 +4651,50 @@
     <t>Диспенсер для полотенец с сенсерным датчиком AG17550, белый, пластиковый корпус</t>
   </si>
   <si>
     <t>00000234051</t>
   </si>
   <si>
     <t>Диспенсер Jofel AG47000</t>
   </si>
   <si>
     <t>AG47000</t>
   </si>
   <si>
     <t>Диспенсер для полотенец с центральной вытяжкой AG47000, белый, пластиковый корпус</t>
   </si>
   <si>
     <t>00000234052</t>
   </si>
   <si>
     <t>Мыло для рук Tork 420501/421501-60</t>
   </si>
   <si>
     <t>420501/421501-60</t>
   </si>
   <si>
     <t>ЦБ-00109467</t>
-  </si>
-[...10 lines deleted...]
-    <t>00000569376</t>
   </si>
   <si>
     <t>Контейнер для мусора EKSI JW-CR76W</t>
   </si>
   <si>
     <t>JW-CR76W</t>
   </si>
   <si>
     <t>Контейнер для хранения и перевозки ингредиентов JW-CR76W выполнен из полипропилена. Пригоден для хранения пищевых продуктов. Цвет - белый. Объем 76л.</t>
   </si>
   <si>
     <t>00000280320</t>
   </si>
   <si>
     <t>Контейнер для мусора Jofel AL71600B</t>
   </si>
   <si>
     <t>AL71600B</t>
   </si>
   <si>
     <t>Урна настенная. Объем: 10л. Размер: 295х325х130мм. Материал: оцинкованная сталь, эмаль.</t>
   </si>
   <si>
     <t>00000278688</t>
   </si>
@@ -5332,51 +5246,51 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="49" fillId="0" borderId="1" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="49" fillId="0" borderId="1" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64165c3f9763029f2b589ca01b701f8.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4796c7065f78213abb178b66f19dc50.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd385e3b0a41b5b186a875c0e4c9d3a.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caaf3542b7ac91f6ade12189dfbda3c.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2280dc75701d982272ae09449c5e47a.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65571d5004cd15614e941bdda6ad9e2.JPG"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be068caf02e9a6d8855223d0265d276.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7955b59aefb23e35c36721b846603d6a.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52712eb58822a830c83bf7d457fc36e1.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d88339dbdd84c4c24157db4923645b.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f65ea7a7ba48a4c1fb30eedec33259b.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d734759353e60713e6405c298883b26d.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42af88c50c330d11e0dc66339940f19a.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6856c017e959bb3d2c33013d8eba1d8b.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f526559e56fbd7902afac36564a3a90.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410b3aaff8142b74e7f87eaa4a2a4d8a.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef063300f3f918b2dc5fdf89aebdd06.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d38921b5b1830f103261d3e5658eb4.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3166a2e90ffe8134df2494e56fd1bdc7.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9f26f3a07309ff71e8a560cbe982b5.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cba581be424400afb84f0ce14fa2212.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f3ec4cd4daca8e97a371a2a89a03d9.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2715331ba3ae214190e8e1132665f6a.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca83211c755bf970377d816bea43e16.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ec9925439ee643876583f65a119ae4.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9814918ca404ff122ecdb6f94d19c758.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a88a5d85a1821e29661911e90988af.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0e51617e8ed7abe579fe71a3735d3d.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cec6f909c3dfff12249c081fd2649f5.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333c9671749762684938a7872ea14cb1.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640e8d7d9a32c8f2edbe4bc23a91b128.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c224d85d26f91f194e788b92551125.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186b544a08278b8886a04315f4f0d9a2.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea63d2a69c1095f2ce17ac4832afb0d.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395350fd271a9cd1a3f867f4fa8d4c60.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f482ca5f5d4ef2fda516315ea8dcb2c.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126e16efa76867a607138c51e262cbcb.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f72f57f345862d8df05d5b54ec4b5c.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401307bcbf1aa098bb00858ca6ab6937.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d169cfbddf699ee36291b4bbcf9da75.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b308ec142b084c0a107ff4aea765f8.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f967c15a0fb87763a11c33aa0f5890d.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae2aa9a23773d05741d1841168f9953.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f385a09d2806b79e89b9cae080fb127.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1ecf7b0d4f7667b5022c1c0a00714c.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502330c1155f9d2f21a086ee7c4ab820.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6180c0d9658d10ed38740b04a1d2d452.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d838c36ea363ff6b4c09960e2deec74d.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9a070a389fb261758b33edc20c6525.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeec792f5883992d9f757f1296054e2.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e13c2fdacbf9999b9d2a886926e9e0.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b713e391c1d9043c9516887ce269e7.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994d1b0114b38fa99c77a06c5991335b.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae10ce7cee11d165b216cf772d8f1cc.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569786c13df209c023c030eb3e7839f9.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadbd332a24b9b79990c35d19487ac6f.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5c19e8b8a720acfe215a318f93893d.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03db4398d5f06acd61eb44bf220858c2.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8133364a70598b2d3f61b9ddf83e5411.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f96256a9f783411b5146e55980826b.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4303f4a0bf52a1b089c8832349a607a0.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dfbffc42acb7a5a161d57d67461e2c.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3554e94d972c8d800c4a07d52c77c8.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c3a7d58e5ad440e50400575957e846.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f63ae1a9179733ebae76d87d3c39ba.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9cee81364c44925a1b344a74031a45.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c89fc2ffaa58767597fe4cd77a02409.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29101ed0b4eb5485815959608edc04d.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09136264cf6506f626c5d8c194e04e7.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232ccb6670c8ae1a8fdf1f1a03ff4125.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208a4c6551eaa90ad843d4ba19c603cd.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d916dd17b286c67ca2fc1e585f07abe.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56207b1d53a0c65b81c8fa74dc92942.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f05a2ae5baf246fbd889b18ccab26b9.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172365022fa4fb4309627e92fc97c26b.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37abb60eb2e46e73260ea2c63d62ab1.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c868f075bad7c71bee918528f9fb919.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0809a18043ae386fa8a966135c12222f.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4290252979a9a866640d7588a69273.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916f86f0c8673ad17a16aaf87669bbb5.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd27b9a149ff00e0e14b082690093c31.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971324b97116abb59c42c325ba51cd32.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd11e91c8fab9875b39c233ddb40d89.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ac3938c24aa30946248e33930fe587.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace36b1415f244d53b260a5584ce8ae5.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8311c4c2bc97c53d3a813ecfe12dd6c3.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d89f0b8b7d15c789c2c12477724489.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acc0fdb5ff4950b3dfc14385d133775.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c07714b71fdaef34ca653f84e44367a.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffddad46493fc1f292a01c081f8c1c22.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b5b18e8c1229239db337bbaca79f4e.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d27dad159ef698cac3e80465b08711.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01527696cf79a5a33a0101e6c726c8f.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28084a3b8dbbeb30988a4b5d05f3cab5.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346c82dab28b258c8a6e23abde9cc6f6.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d7f6c73c9202a974c46d88d2a1e3a4.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2403dc26b9b384c5c2645d97a58cb96.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c8680ebb881b6038aec5d821ab4f0e.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187d12191d868dfc51f3aaaee9f1bd3c.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca37625e0f9a3c7047b6c0f9594a6b31.jpg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b787b0b8709dcc499e81bffa38e39759.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bbc514b34d75252781906767f40aef.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7478edd24852f7e805e307a3bef852.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5845ba0fe99b61ab7ef260450b880c86.jpg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebd962bbd03b26184e5f8da4d704bcd.jpg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1712eb5f839df776af76239b48440d79.jpg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be73324bababeca13dab19a0b17d9e8a.jpg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1643b54506e9f5e68f408425565c4384.jpg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf54b9ad76a641ac3c93bbceadfdc2fa.jpg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5883655740d50aabe8c4a10845e0892f.jpg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a863cea7614ef32d68f65759f0700d68.jpg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8a4a651c027eff53300cc16c048d01.jpg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cd83be7bd702a406c2af53165b7a34.jpg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4075cba5c896376db4e3fcf1dd693a0c.jpg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1657f9e59d1961ece0145f6dafadc85.jpg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d901ee7177d60bfd17d4cdb8d4b8e8b5.jpg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e2c23affd157a5dd9b6a5eb8b12e1f.jpg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424f11d75d54ad614aec5932c491d64f.jpg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87036cbd80debf6e0c5293d21a6d582b.jpg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e65bd39c25ee3d5ffe8bbc604cc4680.jpg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c57cd77a008a93f817849cd99199a5.jpg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e387fe049a99afcbec0cddb75333a4.jpg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6050f7fb02a731e2356b4242bdab66a2.jpg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403113334685bc67c32b3486faf362b3.jpg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc42073d883a827b097d17a45ac345a.jpg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229db670263227096514cde373788835.jpg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0c268ca6b617308c1433d1f75f74ed.jpg"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e4ef6153c7ea306733369690f65b11.jpg"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c709be850605cef7355bc755148b219b.jpg"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23c60402304dfa4149ea750f1f92cb8.jpg"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e53dbd35f8175280af3627895d98ed2.jpg"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2225bc039a62948c0ed391462acaa3.jpg"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c096a9580bba16de7d91b0686946e3.jpg"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b364b40b98811d1ec06b27fec36035f.jpg"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bddea5b9c41a4ab0063d8dc4b3e55f.jpg"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5beae6b382df6c425bdb18d92ec7016.jpg"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6394d7d29efb0cc8181411e70df7da83.jpg"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860d24c8d63d710230f4e8d7b5fe965a.jpg"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d0b22843c956496dc032d75a917ce2.jpg"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3023e5642d7a1fd1ba346f14384d20b7.jpg"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff5e3d049bee05fc6a35abda08ea4c2.jpg"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b89cec8d66acf83eadb7e194b7fff36.jpg"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04b34d4898c6207d7bdfb1b7e0f10ef.jpg"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50b01ee553ac9a247bc9a1607202807.jpg"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cc019a713c4f2a4eed0297a51ec6cc.jpg"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90227d1b720bef7b60e406105389dc96.jpg"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d293900276232ff435f1a30524613b52.jpg"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b372ecea6e7b94092251d1baa6b23c32.jpg"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a38a43d19923943d769ca1bea9bccb.jpg"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b329d41c5d525bae3c65de1df18e48ee.jpg"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da2e87b8a20ed93504c50b66f3af7db.jpg"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf673283745d14810e054231a543f0a.jpg"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f747ffaf32da3bec8cac9e7be06ee750.jpg"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b229fee8dd395dc88287b42621546b76.jpg"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997c71d9163f36d09a7a862520368d7d.jpg"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7773472b3e7b7eb021fcf5105f4c175.jpg"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2389e178dc01262d2c88c1341303fa7.jpg"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee76720db32f9d1ea223d5d48a0352f8.jpg"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bfe43c5e6469961d26d4f13d0dae20.jpg"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e999109e1fd3a33218b51669b9fe6457.jpg"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae68a80cf014fa9e8219f63c8859c811.jpg"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5444340fc3a4c43f738249a10e8a54.jpg"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8bc36a641128eac8ae866926943211.jpg"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b0b63f335661679915b488a363fb81.jpg"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f24f47a167354b6d2026a027b76fa2.jpg"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5689c64af9e202cc9cd6928ddab77c7.jpg"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df642c77453fdec8320fc0dc3e85df9.jpg"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b042631c5cb2c22de1540f8d9ad8da55.jpg"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f6633a4c772a4c627a2158acf3fae6.jpg"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec685f284b30f0896485e34bbfb64bb.jpg"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec97c2823dbf9a5630ecd0ab56e4413.jpg"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5392a6f7ee76e140cae32219a5c2493.jpg"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790e05131dddc45342485e496226ff92.jpg"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7278e41343f8b481835655e9745cc4a0.jpg"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4458abb6ccf864a0b2b3034faa8a7331.jpg"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7375531bd92d046ffdeb61c2cf84aed4.jpg"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0744507fcb05aa06afa5dde87636fd6.jpg"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cedbd1fcb476d714f76779ce5c609c.jpg"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445fd78fc5c87bf28cdc34b7240ca9e4.jpg"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c8b5133faee4748a92a066087a2eca.jpg"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb71daa453d251f8bec73498081f119.jpg"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580a74d4f1cd684840002d6763f8901a.jpg"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38709f10b97e982b31f44fa6197c25a.jpg"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f83ca73d0e36fa8396c8e723bf1196.jpg"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cede6d83105ba124a43dda5e769905bf.jpg"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf68e9b96e69022e21fb344280aa157.jpg"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e733e86f16cba36183ad167cff574d0.jpg"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c4586939613dd39c9c07face7467a5.jpg"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad443bf8e3c85a290f91198448e9c9cd.jpg"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8997507cbd3f71f9d07d532c63c970.jpg"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dd27103df0cb90eb7d956a9a2c4406.jpg"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c194c25517490e06181115595080df3.jpg"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fb0ece9da503ba9be7c0ea30e8b77e.jpg"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35ddf51a788ea0d1213731cf669d7f6.jpg"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c161705e44d7069b36f8316c9f6fd79.jpg"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a1ff0a9ba3f26fa40d5e2cdab25c97.jpg"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ab41b1202b9dbb5c7d82f311d98766.jpg"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0e714f9e73b0b658ca00e88ba9b868.jpg"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f30679a8f76fa6c1f76c85650f72427.jpg"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4b63956b59b3f6c2d66f48c6b4a74b.jpg"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daacee860ab4c1b53a246b454510e041.jpg"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe1a7edf0019076a14a82b11925e798.jpg"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d76129aa7631c3423e98761c67f56c.jpg"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc097e94b7eb384f3317f826e7174b9.jpg"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5318224f35de5f22d04bb96b42ad3e.jpg"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6259d87aeb73945ca18012ad0a04d7e.jpg"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9e76ce025005324018168a1516d6f7.jpg"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47971b09d1468296a1ddf793f0833c5e.jpg"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539896a3ef4e8049e496b4a6ad31d972.jpg"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c44fa018a2cc8bb5056f9d4a839ae57.jpg"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611b0fa74bab019e96c98b0840154b4f.jpg"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f444015b3a4683d02f7e24325139859e.jpg"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5f34e020e16b171cb21b95ce614d36.jpg"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f960fe18d1021ed64c0c39e20a87da15.jpg"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c53ed8e806a2c44771ad767a805b32a.jpg"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6b5682e57b395514cc2bbaecdc29b4.jpg"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaaaa334fa4d8b43d2034ad90d51eba.jpg"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1f21b3dc0a7c489d17156fd36f3a02.jpg"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2e4e092d485c3b2debf02b59a239d9.jpg"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb88d5f255806e8c6500997e55e279be.jpg"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba76072b700118399abc51961c26677e.jpg"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ea2b5ae61ccdd5476f88b1a97f5664.jpg"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d953611137fd67fe0cd7acbd267765.jpg"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3907927be18cbacb4a538ca4eb8ed37.jpg"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051f4209af74b206f64297c8a427f228.jpg"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3ab124792e994090e20c421585d635.jpg"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac3a82c1f1a260ea489b2f5261bf12d.JPG"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389bc9faa2530ffcb559cefecbe76784.jpg"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d418770b64557b76be84d529b0e21053.jpg"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e927d0dd3040534fb04ba57e84d08d33.jpg"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49201417b99ae914cceb568a34051d79.jpg"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41b930ae09c7c6ffa12b2c5977e9758.jpg"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d8f2777b831826d37a12411c671621.jpg"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68d4144ed66e95b8f9f353232242d05.jpg"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b08e5e31dafc376a146bb445d5c75e.jpg"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276b479655235708b66c0deaa42aa654.jpg"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ee48cf8327698d7242cc42df1cc85d.jpg"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8608423734e2bd542e449aa976c1bdb.jpg"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76606785cd297207307f932d281f7a73.jpg"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9cc1a2a644f8651a58b0dd98de2779.jpg"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d37d368ffa6bd0b3782aa158a1cf56.jpg"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dee1d798c68a7150b58211e47ce300.jpg"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08399eff7ff298dfa392a677a7b8da8.jpg"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72db1fc6214ec36eede55dc60829ad8d.jpg"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b592b39b00740a8d6179cfa5db3a548.jpg"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384de0ba9b81439e9a07bf6af1426171.jpg"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26267dd29b8c19cffc733bb3c9cf9ef1.jpg"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8d12d07bcc549530f8f88858c2ab4a.jpg"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a971222fbe5f69eaa21d84122c6055af.jpg"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd162c1b81cd6e4a7d89abd4629ca0ae.jpg"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07df136c45b35a448b114aad19b9882.jpg"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e9eb3fba48f8980f00edda9de1dcb7.jpg"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bed59a7f0e32ee6cfe75e567f1f0c78.jpg"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bb138ff632f320bb68f276778c4c34.jpg"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c745c55fd8ae1f32a74c643efcb03493.jpg"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545c25ce200b59950fc1f1f6fa48ef93.jpg"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cca5ca44489a4e175dbe2ff857fa46.jpg"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0bb96f9d1326b96b071c8bf19385ab.jpg"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61fc872063c35e173f50bd90c13445f.jpg"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df172cb467b32533f5b9552e10ee0102.jpg"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1222c483d74823c6131edbb5b1837ab8.jpg"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07be44474b8b14094d48dd3280dfd8b.jpg"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92996926cae6872de8702934c870368.jpg"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0e96f381e885eb24e550e0fdc3e2d7.jpg"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9645d152dc5c73ec71babdd65c19b54d.jpg"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e228989bdd664c21a3833248cdba7c5.jpg"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d37da476c8631aa66cc37b4b1cee280.jpg"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5301ff05a494175851f0d0f0b26bfd.jpg"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb54b47cb0af364df6e2c3083b71049e.jpg"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cc280b2731b04cd733a4e5b55afe1b.jpg"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e682dd7a7ca3626db9e501bd1ca75825.jpg"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef80314442115d973974f45512963a9.jpg"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b840999362f8997914c3b7d4b3ba5b9.jpg"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf77ee2884375414e022a536ba56868.jpg"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ee50bde49e9ff13b9c79297c30054f.jpg"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0443283a7d8ff63695e94af7fa292ba7.jpg"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bc271ebbbff70730ea18a5b7ae059d.jpg"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad02ef5c3a6438d841a2f3e697e0403e.jpg"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc5e271867e1e7e4612da96d22b524d.jpg"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db6b0a99653bb00a09f9bca68e9cf0d.jpg"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708d4aa412479341c010ded0ffd583d4.jpg"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20698d9bf6697e6eef61c7b25e1d651.jpg"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8f99e68efd1cf2f14e487d20aceaed.jpg"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcad4da107cd6cafd1152c6cbae2a86.jpg"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7b8d6ff49155af26f3d38f8d4e01db.jpg"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5011871f0f5d97690a11e90ac6cdf00.jpg"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5488633d070cf5d2efb8d7fe931534ff.jpg"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23df75b98dad9d4ff2a40f0e1d268ff9.jpg"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637d19155cc2ed5d1c8aecd40fa384a2.JPG"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2355658aa99ee359a9b377f339e54bf.JPG"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf2aee3ca01dc3411e19207e89b9489.JPG"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d039699f24ace85f21f7836958a48d60.jpg"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eb8ee49b88485c11ae8816a02eaf8d.jpg"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5e5d2b6e8b90a852a5aea9f18a9c40.jpg"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81402179b3ed55364e99618784f33ba.jpg"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16085abfb0ce69226949057594436f2b.jpg"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f20253c84dd655cf167a5753c064e5.jpg"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d51f3e94132401b42a092728493b817.jpg"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9859748b3b17dbce9c91b00ea54386.jpg"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9caef698edb28e1eca5fcf48742441.jpg"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0d8452ec14745f7cfc6b539886dde1.jpg"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4d01d748afa4fe325d5120dc944984.jpg"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81555354dbf8e8e3601df475228f4966.jpg"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e0c7f50cb195c7ad6892d6cded3eae.jpg"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c57807712bafe157efdf231000e34c.jpg"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e74e7e8181d4407d5cca2a6ca8b6f41.jpg"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f089836d7418abac8f4cf8e4c91e70.jpg"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89543d5265a423933342d9c6330bf604.jpg"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fb4d2e49c29c530fa31218c15d0c9c.jpg"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57d3c4d600a4b3d3e8355195cb64e97.jpg"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f37b82a244153ec23780a352909ef4.jpg"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a30eeb824283b224e24d02ebb7875a.jpg"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ae8cf591fac2de6817e688546395e0.jpg"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4211396574da04d69c428c5362985b1.jpg"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e965a8ca9f644131949777d24818852.jpg"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38a7389cbcf4d58388022f4fbbed333.jpg"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7341021b16069447bda31ba32198968.jpg"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f39bf2ab3ca492018d7ea2787d13c2b.jpg"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85d69249a1682c0608c004520be5fd9.jpg"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057edf41c55904662c25e8e63ba95ab1.jpg"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa513dc6dac097741d85d64718ae5ad1.jpg"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6212e16b82f41b7404114da50509c914.jpg"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a724f7cdd5c09a7bba326db02c599f9.jpg"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45420c0ad52ac0eab8909da3867432b9.jpg"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf18d45644e4149fb3b8210895d71134.jpg"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3d767225bb341dfc57a7646414695d.jpg"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128355795fc8f5d7f722e6b352676292.jpg"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7442e7f78d8b100820318d307d1c9c08.jpg"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b161babf49a622cb851edb336866d3c4.jpg"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3648e0f2047b9077a452b620e1f0a04b.jpg"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4e70918bfc44ce11c85814e931c059.jpg"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deb0895003be0ac32630cd38fce4502.jpg"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976266b3b454707d239c033a779cd31b.jpg"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b506c64e96ef0c52372e5a250edc98ba.jpg"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf3a4b83885e95a22c39f127e38dbd3.jpg"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a6311e62356860448ce551e613299f.jpg"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d23b1d951d4a5d5bc9635779914277.jpg"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957d569d3ac8f15ab826b13b8ee04656.jpg"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b92c20875641c4e1fa006b979a4ba9.jpg"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8522e57458533eac991a40dc03834bfb.jpg"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2400b42bdb389fedee87f07a7c5c1f.jpg"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f3670d86080188225ede6e99b389d9.jpg"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e6db0873c0ba15df7d777e200aa917.jpg"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cd8e89db06697aff8f1348f1801796.jpg"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b617dc07e1572cd601a1da30d84dfc8d.jpg"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f953fd62114e8a7cbf3724fd9b635ccb.jpg"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df41004bd3d25e8a3894c827a54794b.jpg"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7021f6218b865c915efea35f606fa04e.jpg"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2503a9b023146886ce16382dafdd9528.jpg"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99d2f907603c617caa0d8fd0aebe03d.jpg"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f6db6d962ecab3cd9111d28e35a7ff.jpg"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f56681754e8834ccb02e96403754aa.jpg"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae109ee08e596f2c6fd0e914de11648f.jpg"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7216c2156ea1455f062196f921889cdf.jpg"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844422fbd6230c8b2282ced0142493d3.jpg"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f970577f685ab26f383e7446fdf97715.jpg"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890acd22911adcd74e55564be7dfe02d.jpg"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85924c751c8b62983a63e59815574e9.jpg"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cc9742bb2f895353317a89021a51ff.jpg"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fae08e31109dba54633bc2091aa3830.jpg"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dcecd5672ba8f6ef1fb5328bfbd6c9.jpg"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcdfc3a1fe0f896466f5f683ce5aa0f.jpg"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3da16bde3c23c174e08ef42f04095da.jpg"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f89c9ca6a59c181c6e3ab2fb68f2da.jpg"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d31d3ef536916b1b19262fe635ac3d.jpg"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36889d3a4263c95f3a8bf32e32e7ae20.jpg"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114f4a4d61fb279c9aeec2f0b0871138.jpg"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6c5463cf0ef24bb0d895f540b4a41c.jpg"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b994f2d06ac351375acddcd2095155aa.jpg"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eae3da85051cafec38a0bf81331d212.jpg"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3842d4a0d9c44ee5299ea67cd37fd08.jpg"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738f8c135bb165136c94702e40c94e21.jpg"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fbe61fde98dc4fb73512eb2200b220.jpg"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4ac48bff4f19885bad42bc610e523f.jpg"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6186173444b8c2c4b30319b0b690be5e.jpg"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334dee78984330f7215f0e71459f6d7c.jpg"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a70cb75628ee5a9b9c26ca5734608c.jpg"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e35bbd10afab7a3f4960cd9d3d173c8.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64165c3f9763029f2b589ca01b701f8.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4796c7065f78213abb178b66f19dc50.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd385e3b0a41b5b186a875c0e4c9d3a.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caaf3542b7ac91f6ade12189dfbda3c.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2280dc75701d982272ae09449c5e47a.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65571d5004cd15614e941bdda6ad9e2.JPG"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be068caf02e9a6d8855223d0265d276.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7955b59aefb23e35c36721b846603d6a.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52712eb58822a830c83bf7d457fc36e1.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d88339dbdd84c4c24157db4923645b.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f65ea7a7ba48a4c1fb30eedec33259b.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d734759353e60713e6405c298883b26d.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42af88c50c330d11e0dc66339940f19a.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6856c017e959bb3d2c33013d8eba1d8b.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f526559e56fbd7902afac36564a3a90.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410b3aaff8142b74e7f87eaa4a2a4d8a.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef063300f3f918b2dc5fdf89aebdd06.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d38921b5b1830f103261d3e5658eb4.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3166a2e90ffe8134df2494e56fd1bdc7.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9f26f3a07309ff71e8a560cbe982b5.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cba581be424400afb84f0ce14fa2212.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f3ec4cd4daca8e97a371a2a89a03d9.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2715331ba3ae214190e8e1132665f6a.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca83211c755bf970377d816bea43e16.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ec9925439ee643876583f65a119ae4.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9814918ca404ff122ecdb6f94d19c758.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a88a5d85a1821e29661911e90988af.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0e51617e8ed7abe579fe71a3735d3d.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cec6f909c3dfff12249c081fd2649f5.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333c9671749762684938a7872ea14cb1.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640e8d7d9a32c8f2edbe4bc23a91b128.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c224d85d26f91f194e788b92551125.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186b544a08278b8886a04315f4f0d9a2.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea63d2a69c1095f2ce17ac4832afb0d.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395350fd271a9cd1a3f867f4fa8d4c60.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f482ca5f5d4ef2fda516315ea8dcb2c.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126e16efa76867a607138c51e262cbcb.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f72f57f345862d8df05d5b54ec4b5c.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401307bcbf1aa098bb00858ca6ab6937.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d169cfbddf699ee36291b4bbcf9da75.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b308ec142b084c0a107ff4aea765f8.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f967c15a0fb87763a11c33aa0f5890d.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae2aa9a23773d05741d1841168f9953.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f385a09d2806b79e89b9cae080fb127.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1ecf7b0d4f7667b5022c1c0a00714c.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502330c1155f9d2f21a086ee7c4ab820.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6180c0d9658d10ed38740b04a1d2d452.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d838c36ea363ff6b4c09960e2deec74d.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9a070a389fb261758b33edc20c6525.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeec792f5883992d9f757f1296054e2.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e13c2fdacbf9999b9d2a886926e9e0.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b713e391c1d9043c9516887ce269e7.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994d1b0114b38fa99c77a06c5991335b.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae10ce7cee11d165b216cf772d8f1cc.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569786c13df209c023c030eb3e7839f9.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadbd332a24b9b79990c35d19487ac6f.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5c19e8b8a720acfe215a318f93893d.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03db4398d5f06acd61eb44bf220858c2.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8133364a70598b2d3f61b9ddf83e5411.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f96256a9f783411b5146e55980826b.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4303f4a0bf52a1b089c8832349a607a0.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dfbffc42acb7a5a161d57d67461e2c.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3554e94d972c8d800c4a07d52c77c8.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c3a7d58e5ad440e50400575957e846.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f63ae1a9179733ebae76d87d3c39ba.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9cee81364c44925a1b344a74031a45.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c89fc2ffaa58767597fe4cd77a02409.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29101ed0b4eb5485815959608edc04d.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09136264cf6506f626c5d8c194e04e7.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232ccb6670c8ae1a8fdf1f1a03ff4125.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208a4c6551eaa90ad843d4ba19c603cd.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d916dd17b286c67ca2fc1e585f07abe.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56207b1d53a0c65b81c8fa74dc92942.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f05a2ae5baf246fbd889b18ccab26b9.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172365022fa4fb4309627e92fc97c26b.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37abb60eb2e46e73260ea2c63d62ab1.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c868f075bad7c71bee918528f9fb919.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0809a18043ae386fa8a966135c12222f.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4290252979a9a866640d7588a69273.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916f86f0c8673ad17a16aaf87669bbb5.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd27b9a149ff00e0e14b082690093c31.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971324b97116abb59c42c325ba51cd32.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd11e91c8fab9875b39c233ddb40d89.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ac3938c24aa30946248e33930fe587.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace36b1415f244d53b260a5584ce8ae5.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8311c4c2bc97c53d3a813ecfe12dd6c3.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d89f0b8b7d15c789c2c12477724489.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acc0fdb5ff4950b3dfc14385d133775.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c07714b71fdaef34ca653f84e44367a.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffddad46493fc1f292a01c081f8c1c22.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b5b18e8c1229239db337bbaca79f4e.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d27dad159ef698cac3e80465b08711.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01527696cf79a5a33a0101e6c726c8f.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28084a3b8dbbeb30988a4b5d05f3cab5.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346c82dab28b258c8a6e23abde9cc6f6.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d7f6c73c9202a974c46d88d2a1e3a4.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2403dc26b9b384c5c2645d97a58cb96.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c8680ebb881b6038aec5d821ab4f0e.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187d12191d868dfc51f3aaaee9f1bd3c.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca37625e0f9a3c7047b6c0f9594a6b31.jpg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b787b0b8709dcc499e81bffa38e39759.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bbc514b34d75252781906767f40aef.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7478edd24852f7e805e307a3bef852.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5845ba0fe99b61ab7ef260450b880c86.jpg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebd962bbd03b26184e5f8da4d704bcd.jpg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1712eb5f839df776af76239b48440d79.jpg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be73324bababeca13dab19a0b17d9e8a.jpg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1643b54506e9f5e68f408425565c4384.jpg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf54b9ad76a641ac3c93bbceadfdc2fa.jpg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5883655740d50aabe8c4a10845e0892f.jpg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a863cea7614ef32d68f65759f0700d68.jpg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8a4a651c027eff53300cc16c048d01.jpg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cd83be7bd702a406c2af53165b7a34.jpg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4075cba5c896376db4e3fcf1dd693a0c.jpg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1657f9e59d1961ece0145f6dafadc85.jpg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d901ee7177d60bfd17d4cdb8d4b8e8b5.jpg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e2c23affd157a5dd9b6a5eb8b12e1f.jpg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424f11d75d54ad614aec5932c491d64f.jpg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87036cbd80debf6e0c5293d21a6d582b.jpg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e65bd39c25ee3d5ffe8bbc604cc4680.jpg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c57cd77a008a93f817849cd99199a5.jpg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e387fe049a99afcbec0cddb75333a4.jpg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6050f7fb02a731e2356b4242bdab66a2.jpg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403113334685bc67c32b3486faf362b3.jpg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc42073d883a827b097d17a45ac345a.jpg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229db670263227096514cde373788835.jpg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0c268ca6b617308c1433d1f75f74ed.jpg"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e4ef6153c7ea306733369690f65b11.jpg"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c709be850605cef7355bc755148b219b.jpg"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e53dbd35f8175280af3627895d98ed2.jpg"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2225bc039a62948c0ed391462acaa3.jpg"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c096a9580bba16de7d91b0686946e3.jpg"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b364b40b98811d1ec06b27fec36035f.jpg"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bddea5b9c41a4ab0063d8dc4b3e55f.jpg"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5beae6b382df6c425bdb18d92ec7016.jpg"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6394d7d29efb0cc8181411e70df7da83.jpg"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860d24c8d63d710230f4e8d7b5fe965a.jpg"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d0b22843c956496dc032d75a917ce2.jpg"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3023e5642d7a1fd1ba346f14384d20b7.jpg"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff5e3d049bee05fc6a35abda08ea4c2.jpg"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b89cec8d66acf83eadb7e194b7fff36.jpg"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04b34d4898c6207d7bdfb1b7e0f10ef.jpg"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50b01ee553ac9a247bc9a1607202807.jpg"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cc019a713c4f2a4eed0297a51ec6cc.jpg"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90227d1b720bef7b60e406105389dc96.jpg"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d293900276232ff435f1a30524613b52.jpg"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b372ecea6e7b94092251d1baa6b23c32.jpg"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a38a43d19923943d769ca1bea9bccb.jpg"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b329d41c5d525bae3c65de1df18e48ee.jpg"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da2e87b8a20ed93504c50b66f3af7db.jpg"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf673283745d14810e054231a543f0a.jpg"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f747ffaf32da3bec8cac9e7be06ee750.jpg"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b229fee8dd395dc88287b42621546b76.jpg"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997c71d9163f36d09a7a862520368d7d.jpg"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7773472b3e7b7eb021fcf5105f4c175.jpg"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2389e178dc01262d2c88c1341303fa7.jpg"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee76720db32f9d1ea223d5d48a0352f8.jpg"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bfe43c5e6469961d26d4f13d0dae20.jpg"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e999109e1fd3a33218b51669b9fe6457.jpg"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae68a80cf014fa9e8219f63c8859c811.jpg"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5444340fc3a4c43f738249a10e8a54.jpg"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8bc36a641128eac8ae866926943211.jpg"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b0b63f335661679915b488a363fb81.jpg"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f24f47a167354b6d2026a027b76fa2.jpg"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5689c64af9e202cc9cd6928ddab77c7.jpg"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df642c77453fdec8320fc0dc3e85df9.jpg"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b042631c5cb2c22de1540f8d9ad8da55.jpg"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f6633a4c772a4c627a2158acf3fae6.jpg"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec685f284b30f0896485e34bbfb64bb.jpg"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec97c2823dbf9a5630ecd0ab56e4413.jpg"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5392a6f7ee76e140cae32219a5c2493.jpg"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790e05131dddc45342485e496226ff92.jpg"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7278e41343f8b481835655e9745cc4a0.jpg"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4458abb6ccf864a0b2b3034faa8a7331.jpg"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7375531bd92d046ffdeb61c2cf84aed4.jpg"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0744507fcb05aa06afa5dde87636fd6.jpg"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cedbd1fcb476d714f76779ce5c609c.jpg"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445fd78fc5c87bf28cdc34b7240ca9e4.jpg"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c8b5133faee4748a92a066087a2eca.jpg"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb71daa453d251f8bec73498081f119.jpg"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580a74d4f1cd684840002d6763f8901a.jpg"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38709f10b97e982b31f44fa6197c25a.jpg"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f83ca73d0e36fa8396c8e723bf1196.jpg"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cede6d83105ba124a43dda5e769905bf.jpg"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf68e9b96e69022e21fb344280aa157.jpg"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e733e86f16cba36183ad167cff574d0.jpg"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c4586939613dd39c9c07face7467a5.jpg"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad443bf8e3c85a290f91198448e9c9cd.jpg"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8997507cbd3f71f9d07d532c63c970.jpg"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dd27103df0cb90eb7d956a9a2c4406.jpg"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c194c25517490e06181115595080df3.jpg"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fb0ece9da503ba9be7c0ea30e8b77e.jpg"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35ddf51a788ea0d1213731cf669d7f6.jpg"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c161705e44d7069b36f8316c9f6fd79.jpg"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a1ff0a9ba3f26fa40d5e2cdab25c97.jpg"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ab41b1202b9dbb5c7d82f311d98766.jpg"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0e714f9e73b0b658ca00e88ba9b868.jpg"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f30679a8f76fa6c1f76c85650f72427.jpg"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4b63956b59b3f6c2d66f48c6b4a74b.jpg"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daacee860ab4c1b53a246b454510e041.jpg"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe1a7edf0019076a14a82b11925e798.jpg"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d76129aa7631c3423e98761c67f56c.jpg"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc097e94b7eb384f3317f826e7174b9.jpg"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5318224f35de5f22d04bb96b42ad3e.jpg"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6259d87aeb73945ca18012ad0a04d7e.jpg"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9e76ce025005324018168a1516d6f7.jpg"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47971b09d1468296a1ddf793f0833c5e.jpg"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539896a3ef4e8049e496b4a6ad31d972.jpg"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c44fa018a2cc8bb5056f9d4a839ae57.jpg"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611b0fa74bab019e96c98b0840154b4f.jpg"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f444015b3a4683d02f7e24325139859e.jpg"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5f34e020e16b171cb21b95ce614d36.jpg"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f960fe18d1021ed64c0c39e20a87da15.jpg"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c53ed8e806a2c44771ad767a805b32a.jpg"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6b5682e57b395514cc2bbaecdc29b4.jpg"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaaaa334fa4d8b43d2034ad90d51eba.jpg"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1f21b3dc0a7c489d17156fd36f3a02.jpg"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2e4e092d485c3b2debf02b59a239d9.jpg"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb88d5f255806e8c6500997e55e279be.jpg"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba76072b700118399abc51961c26677e.jpg"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ea2b5ae61ccdd5476f88b1a97f5664.jpg"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d953611137fd67fe0cd7acbd267765.jpg"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3907927be18cbacb4a538ca4eb8ed37.jpg"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051f4209af74b206f64297c8a427f228.jpg"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3ab124792e994090e20c421585d635.jpg"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac3a82c1f1a260ea489b2f5261bf12d.JPG"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389bc9faa2530ffcb559cefecbe76784.jpg"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d418770b64557b76be84d529b0e21053.jpg"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e927d0dd3040534fb04ba57e84d08d33.jpg"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49201417b99ae914cceb568a34051d79.jpg"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41b930ae09c7c6ffa12b2c5977e9758.jpg"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d8f2777b831826d37a12411c671621.jpg"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68d4144ed66e95b8f9f353232242d05.jpg"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b08e5e31dafc376a146bb445d5c75e.jpg"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276b479655235708b66c0deaa42aa654.jpg"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ee48cf8327698d7242cc42df1cc85d.jpg"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8608423734e2bd542e449aa976c1bdb.jpg"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76606785cd297207307f932d281f7a73.jpg"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9cc1a2a644f8651a58b0dd98de2779.jpg"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d37d368ffa6bd0b3782aa158a1cf56.jpg"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dee1d798c68a7150b58211e47ce300.jpg"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08399eff7ff298dfa392a677a7b8da8.jpg"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72db1fc6214ec36eede55dc60829ad8d.jpg"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b592b39b00740a8d6179cfa5db3a548.jpg"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384de0ba9b81439e9a07bf6af1426171.jpg"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26267dd29b8c19cffc733bb3c9cf9ef1.jpg"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8d12d07bcc549530f8f88858c2ab4a.jpg"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a971222fbe5f69eaa21d84122c6055af.jpg"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd162c1b81cd6e4a7d89abd4629ca0ae.jpg"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07df136c45b35a448b114aad19b9882.jpg"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e9eb3fba48f8980f00edda9de1dcb7.jpg"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bed59a7f0e32ee6cfe75e567f1f0c78.jpg"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bb138ff632f320bb68f276778c4c34.jpg"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c745c55fd8ae1f32a74c643efcb03493.jpg"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545c25ce200b59950fc1f1f6fa48ef93.jpg"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cca5ca44489a4e175dbe2ff857fa46.jpg"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0bb96f9d1326b96b071c8bf19385ab.jpg"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61fc872063c35e173f50bd90c13445f.jpg"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df172cb467b32533f5b9552e10ee0102.jpg"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1222c483d74823c6131edbb5b1837ab8.jpg"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07be44474b8b14094d48dd3280dfd8b.jpg"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92996926cae6872de8702934c870368.jpg"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0e96f381e885eb24e550e0fdc3e2d7.jpg"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9645d152dc5c73ec71babdd65c19b54d.jpg"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e228989bdd664c21a3833248cdba7c5.jpg"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d37da476c8631aa66cc37b4b1cee280.jpg"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5301ff05a494175851f0d0f0b26bfd.jpg"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb54b47cb0af364df6e2c3083b71049e.jpg"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cc280b2731b04cd733a4e5b55afe1b.jpg"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e682dd7a7ca3626db9e501bd1ca75825.jpg"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef80314442115d973974f45512963a9.jpg"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b840999362f8997914c3b7d4b3ba5b9.jpg"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf77ee2884375414e022a536ba56868.jpg"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ee50bde49e9ff13b9c79297c30054f.jpg"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0443283a7d8ff63695e94af7fa292ba7.jpg"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bc271ebbbff70730ea18a5b7ae059d.jpg"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad02ef5c3a6438d841a2f3e697e0403e.jpg"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc5e271867e1e7e4612da96d22b524d.jpg"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db6b0a99653bb00a09f9bca68e9cf0d.jpg"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708d4aa412479341c010ded0ffd583d4.jpg"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20698d9bf6697e6eef61c7b25e1d651.jpg"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8f99e68efd1cf2f14e487d20aceaed.jpg"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcad4da107cd6cafd1152c6cbae2a86.jpg"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7b8d6ff49155af26f3d38f8d4e01db.jpg"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5011871f0f5d97690a11e90ac6cdf00.jpg"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5488633d070cf5d2efb8d7fe931534ff.jpg"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23df75b98dad9d4ff2a40f0e1d268ff9.jpg"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637d19155cc2ed5d1c8aecd40fa384a2.JPG"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2355658aa99ee359a9b377f339e54bf.JPG"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf2aee3ca01dc3411e19207e89b9489.JPG"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d039699f24ace85f21f7836958a48d60.jpg"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eb8ee49b88485c11ae8816a02eaf8d.jpg"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5e5d2b6e8b90a852a5aea9f18a9c40.jpg"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81402179b3ed55364e99618784f33ba.jpg"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16085abfb0ce69226949057594436f2b.jpg"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f20253c84dd655cf167a5753c064e5.jpg"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d51f3e94132401b42a092728493b817.jpg"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9859748b3b17dbce9c91b00ea54386.jpg"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9caef698edb28e1eca5fcf48742441.jpg"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0d8452ec14745f7cfc6b539886dde1.jpg"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4d01d748afa4fe325d5120dc944984.jpg"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81555354dbf8e8e3601df475228f4966.jpg"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e0c7f50cb195c7ad6892d6cded3eae.jpg"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e74e7e8181d4407d5cca2a6ca8b6f41.jpg"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f089836d7418abac8f4cf8e4c91e70.jpg"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89543d5265a423933342d9c6330bf604.jpg"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fb4d2e49c29c530fa31218c15d0c9c.jpg"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57d3c4d600a4b3d3e8355195cb64e97.jpg"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f37b82a244153ec23780a352909ef4.jpg"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a30eeb824283b224e24d02ebb7875a.jpg"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ae8cf591fac2de6817e688546395e0.jpg"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4211396574da04d69c428c5362985b1.jpg"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38a7389cbcf4d58388022f4fbbed333.jpg"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7341021b16069447bda31ba32198968.jpg"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f39bf2ab3ca492018d7ea2787d13c2b.jpg"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85d69249a1682c0608c004520be5fd9.jpg"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057edf41c55904662c25e8e63ba95ab1.jpg"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa513dc6dac097741d85d64718ae5ad1.jpg"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6212e16b82f41b7404114da50509c914.jpg"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a724f7cdd5c09a7bba326db02c599f9.jpg"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf18d45644e4149fb3b8210895d71134.jpg"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3d767225bb341dfc57a7646414695d.jpg"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128355795fc8f5d7f722e6b352676292.jpg"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7442e7f78d8b100820318d307d1c9c08.jpg"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b161babf49a622cb851edb336866d3c4.jpg"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4e70918bfc44ce11c85814e931c059.jpg"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deb0895003be0ac32630cd38fce4502.jpg"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976266b3b454707d239c033a779cd31b.jpg"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b506c64e96ef0c52372e5a250edc98ba.jpg"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf3a4b83885e95a22c39f127e38dbd3.jpg"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a6311e62356860448ce551e613299f.jpg"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d23b1d951d4a5d5bc9635779914277.jpg"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957d569d3ac8f15ab826b13b8ee04656.jpg"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8522e57458533eac991a40dc03834bfb.jpg"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2400b42bdb389fedee87f07a7c5c1f.jpg"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f3670d86080188225ede6e99b389d9.jpg"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e6db0873c0ba15df7d777e200aa917.jpg"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cd8e89db06697aff8f1348f1801796.jpg"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b617dc07e1572cd601a1da30d84dfc8d.jpg"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f953fd62114e8a7cbf3724fd9b635ccb.jpg"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df41004bd3d25e8a3894c827a54794b.jpg"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7021f6218b865c915efea35f606fa04e.jpg"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99d2f907603c617caa0d8fd0aebe03d.jpg"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f6db6d962ecab3cd9111d28e35a7ff.jpg"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f56681754e8834ccb02e96403754aa.jpg"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae109ee08e596f2c6fd0e914de11648f.jpg"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7216c2156ea1455f062196f921889cdf.jpg"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844422fbd6230c8b2282ced0142493d3.jpg"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f970577f685ab26f383e7446fdf97715.jpg"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890acd22911adcd74e55564be7dfe02d.jpg"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85924c751c8b62983a63e59815574e9.jpg"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cc9742bb2f895353317a89021a51ff.jpg"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fae08e31109dba54633bc2091aa3830.jpg"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dcecd5672ba8f6ef1fb5328bfbd6c9.jpg"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcdfc3a1fe0f896466f5f683ce5aa0f.jpg"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3da16bde3c23c174e08ef42f04095da.jpg"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f89c9ca6a59c181c6e3ab2fb68f2da.jpg"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d31d3ef536916b1b19262fe635ac3d.jpg"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36889d3a4263c95f3a8bf32e32e7ae20.jpg"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114f4a4d61fb279c9aeec2f0b0871138.jpg"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6c5463cf0ef24bb0d895f540b4a41c.jpg"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b994f2d06ac351375acddcd2095155aa.jpg"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eae3da85051cafec38a0bf81331d212.jpg"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3842d4a0d9c44ee5299ea67cd37fd08.jpg"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738f8c135bb165136c94702e40c94e21.jpg"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fbe61fde98dc4fb73512eb2200b220.jpg"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4ac48bff4f19885bad42bc610e523f.jpg"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6186173444b8c2c4b30319b0b690be5e.jpg"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334dee78984330f7215f0e71459f6d7c.jpg"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a70cb75628ee5a9b9c26ca5734608c.jpg"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e35bbd10afab7a3f4960cd9d3d173c8.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="866775" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="image_10" descr="image_10"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -9214,7500 +9128,7290 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId129"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="1143000" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="130" name="image_145" descr="image_145"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId130"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="130" name="image_145" descr="image_145"/>
-[...23 lines deleted...]
-      <xdr:row>145</xdr:row>
+        <xdr:cNvPr id="131" name="image_146" descr="image_146"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId131"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="131" name="image_146" descr="image_146"/>
-[...23 lines deleted...]
-      <xdr:row>146</xdr:row>
+        <xdr:cNvPr id="132" name="image_147" descr="image_147"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId132"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="133" name="image_148" descr="image_148"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId133"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="134" name="image_149" descr="image_149"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId134"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="132" name="image_147" descr="image_147"/>
-[...23 lines deleted...]
-      <xdr:row>147</xdr:row>
+        <xdr:cNvPr id="135" name="image_150" descr="image_150"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId135"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1019175" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="136" name="image_151" descr="image_151"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId136"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1019175" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="137" name="image_152" descr="image_152"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId137"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1019175" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="138" name="image_153" descr="image_153"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId138"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="762000" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="139" name="image_154" descr="image_154"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId139"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="762000" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="140" name="image_155" descr="image_155"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId140"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="762000" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="141" name="image_156" descr="image_156"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId141"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="762000" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="142" name="image_157" descr="image_157"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId142"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="762000" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="143" name="image_158" descr="image_158"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId143"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="762000" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="144" name="image_159" descr="image_159"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId144"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="762000" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="145" name="image_160" descr="image_160"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="762000" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="146" name="image_161" descr="image_161"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1019175" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="147" name="image_162" descr="image_162"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1019175" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="148" name="image_163" descr="image_163"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1019175" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="149" name="image_164" descr="image_164"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId149"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>164</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="133" name="image_148" descr="image_148"/>
-[...23 lines deleted...]
-      <xdr:row>148</xdr:row>
+        <xdr:cNvPr id="150" name="image_165" descr="image_165"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId150"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>165</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="134" name="image_149" descr="image_149"/>
-[...23 lines deleted...]
-      <xdr:row>149</xdr:row>
+        <xdr:cNvPr id="151" name="image_166" descr="image_166"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="762000" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="152" name="image_167" descr="image_167"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>167</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="135" name="image_150" descr="image_150"/>
-[...23 lines deleted...]
-      <xdr:row>150</xdr:row>
+        <xdr:cNvPr id="153" name="image_168" descr="image_168"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="154" name="image_169" descr="image_169"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="155" name="image_170" descr="image_170"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId155"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="156" name="image_171" descr="image_171"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId156"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="157" name="image_172" descr="image_172"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId157"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="158" name="image_173" descr="image_173"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId158"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="159" name="image_174" descr="image_174"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId159"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="790575" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="160" name="image_175" descr="image_175"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId160"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="600075" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="161" name="image_177" descr="image_177"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId161"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="162" name="image_178" descr="image_178"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId162"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="163" name="image_179" descr="image_179"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId163"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="762000" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="164" name="image_180" descr="image_180"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId164"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="165" name="image_181" descr="image_181"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId165"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1076325" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="166" name="image_182" descr="image_182"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId166"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="571500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="167" name="image_192" descr="image_192"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId167"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="571500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="168" name="image_193" descr="image_193"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId168"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="571500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="169" name="image_194" descr="image_194"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId169"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="571500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="170" name="image_195" descr="image_195"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId170"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>195</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="136" name="image_151" descr="image_151"/>
-[...23 lines deleted...]
-      <xdr:row>151</xdr:row>
+        <xdr:cNvPr id="171" name="image_196" descr="image_196"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId171"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="942975" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="172" name="image_198" descr="image_198"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId172"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>198</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="137" name="image_152" descr="image_152"/>
-[...23 lines deleted...]
-      <xdr:row>152</xdr:row>
+        <xdr:cNvPr id="173" name="image_199" descr="image_199"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="762000" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="174" name="image_200" descr="image_200"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="762000" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="175" name="image_201" descr="image_201"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>201</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="138" name="image_153" descr="image_153"/>
-[...23 lines deleted...]
-      <xdr:row>153</xdr:row>
+        <xdr:cNvPr id="176" name="image_202" descr="image_202"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>202</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="139" name="image_154" descr="image_154"/>
-[...23 lines deleted...]
-      <xdr:row>154</xdr:row>
+        <xdr:cNvPr id="177" name="image_203" descr="image_203"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1019175" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="178" name="image_204" descr="image_204"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="895350" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="179" name="image_205" descr="image_205"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="895350" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="180" name="image_206" descr="image_206"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="895350" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="181" name="image_207" descr="image_207"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="866775" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="182" name="image_208" descr="image_208"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="866775" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="183" name="image_209" descr="image_209"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>209</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="762000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="140" name="image_155" descr="image_155"/>
-[...23 lines deleted...]
-      <xdr:row>155</xdr:row>
+        <xdr:cNvPr id="184" name="image_210" descr="image_210"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="185" name="image_211" descr="image_211"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="571500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="186" name="image_212" descr="image_212"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1019175" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="187" name="image_213" descr="image_213"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="571500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="188" name="image_214" descr="image_214"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="571500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="189" name="image_215" descr="image_215"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="571500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="190" name="image_216" descr="image_216"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="571500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="191" name="image_217" descr="image_217"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1019175" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="192" name="image_218" descr="image_218"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1019175" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="193" name="image_219" descr="image_219"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1019175" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="194" name="image_220" descr="image_220"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1019175" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="195" name="image_221" descr="image_221"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1019175" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="196" name="image_222" descr="image_222"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="197" name="image_223" descr="image_223"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="571500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="198" name="image_224" descr="image_224"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1133475" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="199" name="image_225" descr="image_225"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>225</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="762000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="141" name="image_156" descr="image_156"/>
-[...23 lines deleted...]
-      <xdr:row>156</xdr:row>
+        <xdr:cNvPr id="200" name="image_226" descr="image_226"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="201" name="image_227" descr="image_227"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="571500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="202" name="image_228" descr="image_228"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="571500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="203" name="image_229" descr="image_229"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1019175" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="204" name="image_230" descr="image_230"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="571500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="205" name="image_231" descr="image_231"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="571500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="206" name="image_232" descr="image_232"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="571500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="207" name="image_233" descr="image_233"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="590550" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="208" name="image_234" descr="image_234"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="209" name="image_235" descr="image_235"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="466725" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="210" name="image_236" descr="image_236"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1019175" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="211" name="image_237" descr="image_237"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1019175" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="212" name="image_238" descr="image_238"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>238</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="762000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="142" name="image_157" descr="image_157"/>
-[...23 lines deleted...]
-      <xdr:row>157</xdr:row>
+        <xdr:cNvPr id="213" name="image_239" descr="image_239"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>239</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="762000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="143" name="image_158" descr="image_158"/>
-[...23 lines deleted...]
-      <xdr:row>158</xdr:row>
+        <xdr:cNvPr id="214" name="image_240" descr="image_240"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1019175" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="215" name="image_241" descr="image_241"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="657225" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="216" name="image_242" descr="image_242"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1285875" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="217" name="image_243" descr="image_243"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="866775" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="218" name="image_244" descr="image_244"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="866775" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="219" name="image_245" descr="image_245"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="866775" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="220" name="image_246" descr="image_246"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="866775" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="221" name="image_247" descr="image_247"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="866775" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="222" name="image_248" descr="image_248"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="866775" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="223" name="image_249" descr="image_249"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="866775" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="224" name="image_250" descr="image_250"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>250</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="762000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="144" name="image_159" descr="image_159"/>
-[...23 lines deleted...]
-      <xdr:row>159</xdr:row>
+        <xdr:cNvPr id="225" name="image_251" descr="image_251"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="933450" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="226" name="image_252" descr="image_252"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1019175" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="227" name="image_253" descr="image_253"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="847725" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="228" name="image_254" descr="image_254"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1019175" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="229" name="image_255" descr="image_255"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="230" name="image_256" descr="image_256"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="581025" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="231" name="image_257" descr="image_257"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1019175" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="232" name="image_258" descr="image_258"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="895350" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="233" name="image_259" descr="image_259"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>259</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="762000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="145" name="image_160" descr="image_160"/>
-[...23 lines deleted...]
-      <xdr:row>160</xdr:row>
+        <xdr:cNvPr id="234" name="image_260" descr="image_260"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="866775" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="235" name="image_261" descr="image_261"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="866775" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="236" name="image_262" descr="image_262"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1019175" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="237" name="image_263" descr="image_263"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="238" name="image_264" descr="image_264"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="571500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="239" name="image_265" descr="image_265"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1019175" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="240" name="image_267" descr="image_267"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>267</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="762000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="146" name="image_161" descr="image_161"/>
-[...23 lines deleted...]
-      <xdr:row>161</xdr:row>
+        <xdr:cNvPr id="241" name="image_268" descr="image_268"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1019175" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="242" name="image_269" descr="image_269"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1019175" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="243" name="image_270" descr="image_270"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1019175" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="244" name="image_271" descr="image_271"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1333500" cy="666750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="245" name="image_272" descr="image_272"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1019175" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="246" name="image_273" descr="image_273"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="571500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="247" name="image_274" descr="image_274"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="248" name="image_275" descr="image_275"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="249" name="image_276" descr="image_276"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="571500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="250" name="image_277" descr="image_277"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1019175" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="251" name="image_278" descr="image_278"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="252" name="image_279" descr="image_279"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId252"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="253" name="image_280" descr="image_280"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId253"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="254" name="image_281" descr="image_281"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId254"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="255" name="image_282" descr="image_282"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId255"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="256" name="image_283" descr="image_283"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId256"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="257" name="image_284" descr="image_284"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId257"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="571500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="258" name="image_285" descr="image_285"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId258"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1019175" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="259" name="image_286" descr="image_286"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId259"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="260" name="image_287" descr="image_287"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId260"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1019175" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="261" name="image_288" descr="image_288"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId261"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1019175" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="262" name="image_289" descr="image_289"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId262"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1019175" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="263" name="image_290" descr="image_290"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId263"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>290</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="762000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="147" name="image_162" descr="image_162"/>
-[...23 lines deleted...]
-      <xdr:row>162</xdr:row>
+        <xdr:cNvPr id="264" name="image_291" descr="image_291"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId264"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>291</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="148" name="image_163" descr="image_163"/>
-[...23 lines deleted...]
-      <xdr:row>163</xdr:row>
+        <xdr:cNvPr id="265" name="image_292" descr="image_292"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId265"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="695325" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="266" name="image_293" descr="image_293"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="762000" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="267" name="image_294" descr="image_294"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="268" name="image_295" descr="image_295"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="762000" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="269" name="image_297" descr="image_297"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="762000" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="270" name="image_298" descr="image_298"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="762000" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="271" name="image_299" descr="image_299"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>299</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="149" name="image_164" descr="image_164"/>
-[...23 lines deleted...]
-      <xdr:row>164</xdr:row>
+        <xdr:cNvPr id="272" name="image_300" descr="image_300"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="273" name="image_301" descr="image_301"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>301</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="150" name="image_165" descr="image_165"/>
-[...23 lines deleted...]
-      <xdr:row>165</xdr:row>
+        <xdr:cNvPr id="274" name="image_302" descr="image_302"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>303</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="151" name="image_166" descr="image_166"/>
-[...23 lines deleted...]
-      <xdr:row>166</xdr:row>
+        <xdr:cNvPr id="275" name="image_304" descr="image_304"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>304</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="152" name="image_167" descr="image_167"/>
-[...23 lines deleted...]
-      <xdr:row>167</xdr:row>
+        <xdr:cNvPr id="276" name="image_305" descr="image_305"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="561975" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="277" name="image_306" descr="image_306"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="278" name="image_307" descr="image_307"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1019175" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="279" name="image_308" descr="image_308"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1019175" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="280" name="image_309" descr="image_309"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1019175" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="281" name="image_310" descr="image_310"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1019175" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="282" name="image_311" descr="image_311"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="283" name="image_312" descr="image_312"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>312</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="762000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="153" name="image_168" descr="image_168"/>
-[...23 lines deleted...]
-      <xdr:row>168</xdr:row>
+        <xdr:cNvPr id="284" name="image_313" descr="image_313"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1019175" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="285" name="image_314" descr="image_314"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="762000" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="286" name="image_315" descr="image_315"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="504825" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="287" name="image_316" descr="image_316"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="962025" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="288" name="image_317" descr="image_317"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1038225" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="289" name="image_318" descr="image_318"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="923925" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="290" name="image_319" descr="image_319"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="762000" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="291" name="image_320" descr="image_320"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1019175" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="292" name="image_322" descr="image_322"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>322</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="154" name="image_169" descr="image_169"/>
-[...23 lines deleted...]
-      <xdr:row>169</xdr:row>
+        <xdr:cNvPr id="293" name="image_323" descr="image_323"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1019175" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="294" name="image_324" descr="image_324"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="762000" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="295" name="image_325" descr="image_325"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>325</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="155" name="image_170" descr="image_170"/>
-[...23 lines deleted...]
-      <xdr:row>170</xdr:row>
+        <xdr:cNvPr id="296" name="image_326" descr="image_326"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="571500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="297" name="image_327" descr="image_327"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="762000" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="298" name="image_328" descr="image_328"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>328</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="156" name="image_171" descr="image_171"/>
-[...23 lines deleted...]
-      <xdr:row>171</xdr:row>
+        <xdr:cNvPr id="299" name="image_329" descr="image_329"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="866775" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="300" name="image_330" descr="image_330"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="800100" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="301" name="image_331" descr="image_331"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1019175" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="302" name="image_332" descr="image_332"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1019175" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="303" name="image_333" descr="image_333"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>334</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="157" name="image_172" descr="image_172"/>
-[...23 lines deleted...]
-      <xdr:row>172</xdr:row>
+        <xdr:cNvPr id="304" name="image_335" descr="image_335"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1019175" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="305" name="image_336" descr="image_336"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>336</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="158" name="image_173" descr="image_173"/>
-[...23 lines deleted...]
-      <xdr:row>173</xdr:row>
+        <xdr:cNvPr id="306" name="image_337" descr="image_337"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1019175" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="307" name="image_338" descr="image_338"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1019175" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="308" name="image_339" descr="image_339"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1019175" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="309" name="image_340" descr="image_340"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="310" name="image_341" descr="image_341"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="762000" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="311" name="image_342" descr="image_342"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>344</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="159" name="image_174" descr="image_174"/>
-[...23 lines deleted...]
-      <xdr:row>174</xdr:row>
+        <xdr:cNvPr id="312" name="image_345" descr="image_345"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="381000" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="313" name="image_346" descr="image_346"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1019175" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="314" name="image_347" descr="image_347"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1019175" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="315" name="image_348" descr="image_348"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1019175" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="316" name="image_349" descr="image_349"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId316"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1019175" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="317" name="image_350" descr="image_350"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId317"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="371475" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="318" name="image_351" descr="image_351"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId318"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="714375" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="319" name="image_352" descr="image_352"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId319"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1019175" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="320" name="image_353" descr="image_353"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId320"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="714375" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="321" name="image_355" descr="image_355"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId321"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="685800" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="322" name="image_356" descr="image_356"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId322"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="685800" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="323" name="image_357" descr="image_357"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId323"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="685800" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="324" name="image_358" descr="image_358"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId324"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>358</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="762000" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="325" name="image_359" descr="image_359"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>361</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="752475" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="326" name="image_362" descr="image_362"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId326"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="160" name="image_175" descr="image_175"/>
-[...83 lines deleted...]
-      <xdr:row>178</xdr:row>
+        <xdr:cNvPr id="327" name="image_363" descr="image_363"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId327"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1019175" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="328" name="image_364" descr="image_364"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId328"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1019175" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="329" name="image_365" descr="image_365"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId329"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1019175" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="330" name="image_366" descr="image_366"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId330"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="762000" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="331" name="image_368" descr="image_368"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId331"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="163" name="image_179" descr="image_179"/>
-[...23 lines deleted...]
-      <xdr:row>179</xdr:row>
+        <xdr:cNvPr id="332" name="image_369" descr="image_369"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId332"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1019175" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="333" name="image_370" descr="image_370"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="723900" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="334" name="image_371" descr="image_371"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId334"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="752475" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="335" name="image_372" descr="image_372"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId335"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="742950" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="336" name="image_373" descr="image_373"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId336"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="866775" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="337" name="image_374" descr="image_374"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId337"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="164" name="image_180" descr="image_180"/>
-[...23 lines deleted...]
-      <xdr:row>180</xdr:row>
+        <xdr:cNvPr id="338" name="image_375" descr="image_375"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId338"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>375</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="762000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="165" name="image_181" descr="image_181"/>
-[...23 lines deleted...]
-      <xdr:row>181</xdr:row>
+        <xdr:cNvPr id="339" name="image_376" descr="image_376"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId339"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="762000" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="340" name="image_377" descr="image_377"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId340"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1019175" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="341" name="image_378" descr="image_378"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId341"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1019175" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="342" name="image_379" descr="image_379"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId342"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>380</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="166" name="image_182" descr="image_182"/>
-[...53 lines deleted...]
-      <xdr:row>192</xdr:row>
+        <xdr:cNvPr id="343" name="image_381" descr="image_381"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId343"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="762000" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="344" name="image_382" descr="image_382"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId344"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="685800" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="345" name="image_383" descr="image_383"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId345"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="762000" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="346" name="image_384" descr="image_384"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId346"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>384</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="571500" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="168" name="image_193" descr="image_193"/>
-[...23 lines deleted...]
-      <xdr:row>193</xdr:row>
+        <xdr:cNvPr id="347" name="image_385" descr="image_385"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="762000" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="348" name="image_386" descr="image_386"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId348"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>386</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="571500" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="169" name="image_194" descr="image_194"/>
-[...23 lines deleted...]
-      <xdr:row>194</xdr:row>
+        <xdr:cNvPr id="349" name="image_387" descr="image_387"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId349"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1019175" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="350" name="image_388" descr="image_388"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId350"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="351" name="image_389" descr="image_389"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId351"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="352" name="image_390" descr="image_390"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId352"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1019175" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="353" name="image_391" descr="image_391"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId353"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1019175" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="354" name="image_392" descr="image_392"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId354"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1019175" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="355" name="image_393" descr="image_393"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId355"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="695325" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="356" name="image_394" descr="image_394"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId356"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1019175" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="357" name="image_395" descr="image_395"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId357"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="762000" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="358" name="image_396" descr="image_396"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId358"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="200025" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="359" name="image_397" descr="image_397"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId359"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="360" name="image_398" descr="image_398"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId360"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="866775" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="361" name="image_400" descr="image_400"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId361"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="362" name="image_402" descr="image_402"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId362"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="762000" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="363" name="image_406" descr="image_406"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId363"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="628650" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="364" name="image_407" descr="image_407"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId364"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1019175" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="365" name="image_413" descr="image_413"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId365"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="866775" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="366" name="image_414" descr="image_414"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId366"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1019175" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="367" name="image_415" descr="image_415"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId367"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1019175" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="368" name="image_416" descr="image_416"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId368"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>416</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="571500" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="170" name="image_195" descr="image_195"/>
-[...53 lines deleted...]
-      <xdr:row>196</xdr:row>
+        <xdr:cNvPr id="369" name="image_417" descr="image_417"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId369"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>417</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1019175" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="172" name="image_197" descr="image_197"/>
-[...5939 lines deleted...]
-        <xdr:cNvPr id="370" name="image_413" descr="image_413"/>
+        <xdr:cNvPr id="370" name="image_418" descr="image_418"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId370"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>413</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="371" name="image_414" descr="image_414"/>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="619125" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="371" name="image_419" descr="image_419"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId371"/>
-        <a:stretch>
-[...208 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId378"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -16974,54 +16678,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P426"/>
+  <dimension ref="A1:P419"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A9" sqref="A9:P426"/>
+      <selection activeCell="A9" sqref="A9:P419"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="45" customWidth="true" style="1"/>
     <col min="2" max="2" width="11" customWidth="true" style="1"/>
     <col min="3" max="3" width="11" customWidth="true" style="1"/>
     <col min="4" max="4" width="11" customWidth="true" style="1"/>
     <col min="5" max="5" width="11" customWidth="true" style="1"/>
     <col min="6" max="6" width="14" customWidth="true" style="1"/>
     <col min="7" max="7" width="14" customWidth="true" style="1"/>
     <col min="8" max="8" width="14" customWidth="true" style="1"/>
     <col min="9" max="9" width="14" customWidth="true" style="1"/>
     <col min="10" max="10" width="20" customWidth="true" style="1"/>
     <col min="11" max="11" width="14" customWidth="true" style="1"/>
     <col min="12" max="12" width="14" customWidth="true" style="1"/>
     <col min="13" max="13" width="14" customWidth="true" style="1"/>
     <col min="14" max="14" width="14" customWidth="true" style="1"/>
     <col min="15" max="15" width="10" customWidth="true" style="1"/>
     <col min="16" max="16" width="21" customWidth="true" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" s="2" t="s">
         <v>0</v>
@@ -17137,90 +16841,90 @@
       </c>
       <c r="K9" s="7" t="s">
         <v>14</v>
       </c>
       <c r="L9" s="7" t="s">
         <v>15</v>
       </c>
       <c r="M9" s="7" t="s">
         <v>16</v>
       </c>
       <c r="N9" s="7" t="s">
         <v>17</v>
       </c>
       <c r="O9" s="7" t="s">
         <v>18</v>
       </c>
       <c r="P9" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="10" spans="1:16" customHeight="1" ht="65">
       <c r="A10" s="6" t="s">
         <v>20</v>
       </c>
       <c r="B10" s="6">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="C10" s="6">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="D10" s="6">
         <v>0</v>
       </c>
       <c r="E10" s="6" t="s">
         <v>21</v>
       </c>
       <c r="F10" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H10" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I10" s="6">
         <v>1.4</v>
       </c>
       <c r="J10" s="10" t="s">
         <v>25</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="M10" s="6" t="s">
         <v>27</v>
       </c>
       <c r="N10" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O10" s="6">
-        <v>2571.07</v>
+        <v>2268.58</v>
       </c>
       <c r="P10" s="6"/>
     </row>
     <row r="11" spans="1:16" customHeight="1" ht="65">
       <c r="A11" s="6" t="s">
         <v>29</v>
       </c>
       <c r="B11" s="6">
         <v>0</v>
       </c>
       <c r="C11" s="6">
         <v>0</v>
       </c>
       <c r="D11" s="6">
         <v>0</v>
       </c>
       <c r="E11" s="6" t="s">
         <v>30</v>
       </c>
       <c r="F11" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G11" s="10" t="s">
         <v>31</v>
       </c>
@@ -17231,91 +16935,89 @@
         <v>2.52</v>
       </c>
       <c r="J11" s="10" t="s">
         <v>33</v>
       </c>
       <c r="K11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="M11" s="6" t="s">
         <v>35</v>
       </c>
       <c r="N11" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O11" s="6"/>
       <c r="P11" s="6"/>
     </row>
     <row r="12" spans="1:16" customHeight="1" ht="65">
       <c r="A12" s="6" t="s">
         <v>36</v>
       </c>
       <c r="B12" s="6">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="C12" s="6">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D12" s="6">
         <v>0</v>
       </c>
       <c r="E12" s="6" t="s">
         <v>37</v>
       </c>
       <c r="F12" s="9" t="s">
         <v>38</v>
       </c>
       <c r="G12" s="10" t="s">
         <v>39</v>
       </c>
       <c r="H12" s="6" t="s">
         <v>40</v>
       </c>
       <c r="I12" s="6">
         <v>0</v>
       </c>
       <c r="J12" s="10" t="s">
         <v>41</v>
       </c>
       <c r="K12" s="6" t="s">
         <v>42</v>
       </c>
       <c r="L12" s="10" t="s">
         <v>43</v>
       </c>
       <c r="M12" s="6" t="s">
         <v>44</v>
       </c>
       <c r="N12" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O12" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O12" s="6"/>
       <c r="P12" s="6"/>
     </row>
     <row r="13" spans="1:16" customHeight="1" ht="65">
       <c r="A13" s="6" t="s">
         <v>45</v>
       </c>
       <c r="B13" s="6">
         <v>0</v>
       </c>
       <c r="C13" s="6">
         <v>0</v>
       </c>
       <c r="D13" s="6">
         <v>0</v>
       </c>
       <c r="E13" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F13" s="9" t="s">
         <v>47</v>
       </c>
       <c r="G13" s="10" t="s">
         <v>39</v>
       </c>
       <c r="H13" s="6" t="s">
@@ -17478,80 +17180,82 @@
         <v>62</v>
       </c>
       <c r="M16" s="6" t="s">
         <v>66</v>
       </c>
       <c r="N16" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O16" s="6"/>
       <c r="P16" s="6"/>
     </row>
     <row r="17" spans="1:16" customHeight="1" ht="65">
       <c r="A17" s="6" t="s">
         <v>67</v>
       </c>
       <c r="B17" s="6">
         <v>0</v>
       </c>
       <c r="C17" s="6">
         <v>0</v>
       </c>
       <c r="D17" s="6">
         <v>0</v>
       </c>
       <c r="E17" s="6">
-        <v>1009229.0</v>
+        <v>1009229</v>
       </c>
       <c r="F17" s="9" t="s">
         <v>68</v>
       </c>
       <c r="G17" s="10" t="s">
         <v>69</v>
       </c>
       <c r="H17" s="6" t="s">
-        <v>40</v>
+        <v>24</v>
       </c>
       <c r="I17" s="6">
         <v>0</v>
       </c>
       <c r="J17" s="10" t="s">
         <v>70</v>
       </c>
       <c r="K17" s="6" t="s">
         <v>71</v>
       </c>
       <c r="L17" s="10" t="s">
         <v>68</v>
       </c>
       <c r="M17" s="6" t="s">
         <v>72</v>
       </c>
       <c r="N17" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O17" s="6"/>
+      <c r="O17" s="6">
+        <v>155970.99</v>
+      </c>
       <c r="P17" s="6"/>
     </row>
     <row r="18" spans="1:16" customHeight="1" ht="65">
       <c r="A18" s="6" t="s">
         <v>73</v>
       </c>
       <c r="B18" s="6">
         <v>0</v>
       </c>
       <c r="C18" s="6">
         <v>0</v>
       </c>
       <c r="D18" s="6">
         <v>0</v>
       </c>
       <c r="E18" s="6" t="s">
         <v>74</v>
       </c>
       <c r="F18" s="9" t="s">
         <v>75</v>
       </c>
       <c r="G18" s="10" t="s">
         <v>63</v>
       </c>
       <c r="H18" s="6" t="s">
@@ -17976,99 +17680,99 @@
       <c r="G27" s="10" t="s">
         <v>39</v>
       </c>
       <c r="H27" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I27" s="6">
         <v>24</v>
       </c>
       <c r="J27" s="10" t="s">
         <v>121</v>
       </c>
       <c r="K27" s="6" t="s">
         <v>106</v>
       </c>
       <c r="L27" s="10" t="s">
         <v>120</v>
       </c>
       <c r="M27" s="6" t="s">
         <v>122</v>
       </c>
       <c r="N27" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O27" s="6">
-        <v>28519.99</v>
+        <v>28519.98</v>
       </c>
       <c r="P27" s="6"/>
     </row>
     <row r="28" spans="1:16" customHeight="1" ht="65">
       <c r="A28" s="6" t="s">
         <v>123</v>
       </c>
       <c r="B28" s="6">
         <v>0</v>
       </c>
       <c r="C28" s="6">
         <v>0</v>
       </c>
       <c r="D28" s="6">
         <v>0</v>
       </c>
       <c r="E28" s="6" t="s">
         <v>124</v>
       </c>
       <c r="F28" s="9" t="s">
         <v>120</v>
       </c>
       <c r="G28" s="10" t="s">
         <v>39</v>
       </c>
       <c r="H28" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I28" s="6">
         <v>32</v>
       </c>
       <c r="J28" s="10" t="s">
         <v>125</v>
       </c>
       <c r="K28" s="6" t="s">
         <v>106</v>
       </c>
       <c r="L28" s="10" t="s">
         <v>120</v>
       </c>
       <c r="M28" s="6" t="s">
         <v>126</v>
       </c>
       <c r="N28" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O28" s="6">
-        <v>40719.98</v>
+        <v>40719.97</v>
       </c>
       <c r="P28" s="6"/>
     </row>
     <row r="29" spans="1:16" customHeight="1" ht="65">
       <c r="A29" s="6" t="s">
         <v>127</v>
       </c>
       <c r="B29" s="6">
         <v>0</v>
       </c>
       <c r="C29" s="6">
         <v>0</v>
       </c>
       <c r="D29" s="6">
         <v>0</v>
       </c>
       <c r="E29" s="6" t="s">
         <v>128</v>
       </c>
       <c r="F29" s="9" t="s">
         <v>120</v>
       </c>
       <c r="G29" s="10" t="s">
         <v>39</v>
       </c>
@@ -18315,90 +18019,90 @@
         <v>0</v>
       </c>
       <c r="J34" s="10" t="s">
         <v>152</v>
       </c>
       <c r="K34" s="6" t="s">
         <v>65</v>
       </c>
       <c r="L34" s="10" t="s">
         <v>115</v>
       </c>
       <c r="M34" s="6" t="s">
         <v>153</v>
       </c>
       <c r="N34" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O34" s="6"/>
       <c r="P34" s="6"/>
     </row>
     <row r="35" spans="1:16" customHeight="1" ht="65">
       <c r="A35" s="6" t="s">
         <v>154</v>
       </c>
       <c r="B35" s="6">
-        <v>19</v>
+        <v>5</v>
       </c>
       <c r="C35" s="6">
-        <v>19</v>
+        <v>5</v>
       </c>
       <c r="D35" s="6">
         <v>0</v>
       </c>
       <c r="E35" s="6" t="s">
         <v>155</v>
       </c>
       <c r="F35" s="9" t="s">
         <v>38</v>
       </c>
       <c r="G35" s="10" t="s">
         <v>69</v>
       </c>
       <c r="H35" s="6" t="s">
         <v>98</v>
       </c>
       <c r="I35" s="6">
         <v>6</v>
       </c>
       <c r="J35" s="10" t="s">
         <v>156</v>
       </c>
       <c r="K35" s="6" t="s">
         <v>157</v>
       </c>
       <c r="L35" s="10" t="s">
         <v>158</v>
       </c>
       <c r="M35" s="6" t="s">
         <v>159</v>
       </c>
       <c r="N35" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O35" s="6">
-        <v>27307.49</v>
+        <v>25732.06</v>
       </c>
       <c r="P35" s="6"/>
     </row>
     <row r="36" spans="1:16" customHeight="1" ht="65">
       <c r="A36" s="6" t="s">
         <v>160</v>
       </c>
       <c r="B36" s="6">
         <v>0</v>
       </c>
       <c r="C36" s="6">
         <v>0</v>
       </c>
       <c r="D36" s="6">
         <v>0</v>
       </c>
       <c r="E36" s="6">
         <v>93410754</v>
       </c>
       <c r="F36" s="9" t="s">
         <v>161</v>
       </c>
       <c r="G36" s="10" t="s">
         <v>23</v>
       </c>
@@ -18639,91 +18343,89 @@
         <v>9</v>
       </c>
       <c r="J41" s="10" t="s">
         <v>178</v>
       </c>
       <c r="K41" s="6" t="s">
         <v>163</v>
       </c>
       <c r="L41" s="10" t="s">
         <v>161</v>
       </c>
       <c r="M41" s="6" t="s">
         <v>179</v>
       </c>
       <c r="N41" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O41" s="6"/>
       <c r="P41" s="6"/>
     </row>
     <row r="42" spans="1:16" customHeight="1" ht="65">
       <c r="A42" s="6" t="s">
         <v>180</v>
       </c>
       <c r="B42" s="6">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="C42" s="6">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D42" s="6">
         <v>0</v>
       </c>
       <c r="E42" s="6">
         <v>93414707</v>
       </c>
       <c r="F42" s="9" t="s">
         <v>161</v>
       </c>
       <c r="G42" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H42" s="6" t="s">
         <v>40</v>
       </c>
       <c r="I42" s="6">
         <v>4.6</v>
       </c>
       <c r="J42" s="10" t="s">
         <v>181</v>
       </c>
       <c r="K42" s="6" t="s">
         <v>163</v>
       </c>
       <c r="L42" s="10" t="s">
         <v>161</v>
       </c>
       <c r="M42" s="6" t="s">
         <v>182</v>
       </c>
       <c r="N42" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O42" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O42" s="6"/>
       <c r="P42" s="6"/>
     </row>
     <row r="43" spans="1:16" customHeight="1" ht="65">
       <c r="A43" s="6" t="s">
         <v>183</v>
       </c>
       <c r="B43" s="6">
         <v>0</v>
       </c>
       <c r="C43" s="6">
         <v>0</v>
       </c>
       <c r="D43" s="6">
         <v>0</v>
       </c>
       <c r="E43" s="6">
         <v>91275752</v>
       </c>
       <c r="F43" s="9" t="s">
         <v>161</v>
       </c>
       <c r="G43" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H43" s="6" t="s">
@@ -18779,54 +18481,54 @@
         <v>4</v>
       </c>
       <c r="J44" s="10" t="s">
         <v>187</v>
       </c>
       <c r="K44" s="6" t="s">
         <v>163</v>
       </c>
       <c r="L44" s="10" t="s">
         <v>161</v>
       </c>
       <c r="M44" s="6" t="s">
         <v>188</v>
       </c>
       <c r="N44" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O44" s="6"/>
       <c r="P44" s="6"/>
     </row>
     <row r="45" spans="1:16" customHeight="1" ht="65">
       <c r="A45" s="6" t="s">
         <v>189</v>
       </c>
       <c r="B45" s="6">
-        <v>185</v>
+        <v>6</v>
       </c>
       <c r="C45" s="6">
-        <v>185</v>
+        <v>6</v>
       </c>
       <c r="D45" s="6">
         <v>0</v>
       </c>
       <c r="E45" s="6" t="s">
         <v>190</v>
       </c>
       <c r="F45" s="9" t="s">
         <v>47</v>
       </c>
       <c r="G45" s="10" t="s">
         <v>39</v>
       </c>
       <c r="H45" s="6" t="s">
         <v>98</v>
       </c>
       <c r="I45" s="6">
         <v>0</v>
       </c>
       <c r="J45" s="10" t="s">
         <v>191</v>
       </c>
       <c r="K45" s="6" t="s">
         <v>192</v>
       </c>
@@ -18875,90 +18577,90 @@
       <c r="J46" s="10" t="s">
         <v>196</v>
       </c>
       <c r="K46" s="6" t="s">
         <v>106</v>
       </c>
       <c r="L46" s="10" t="s">
         <v>47</v>
       </c>
       <c r="M46" s="6" t="s">
         <v>197</v>
       </c>
       <c r="N46" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O46" s="6">
         <v>3750</v>
       </c>
       <c r="P46" s="6"/>
     </row>
     <row r="47" spans="1:16" customHeight="1" ht="65">
       <c r="A47" s="6" t="s">
         <v>198</v>
       </c>
       <c r="B47" s="6">
-        <v>52</v>
+        <v>30</v>
       </c>
       <c r="C47" s="6">
-        <v>52</v>
+        <v>30</v>
       </c>
       <c r="D47" s="6">
         <v>0</v>
       </c>
       <c r="E47" s="6">
         <v>432106221</v>
       </c>
       <c r="F47" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G47" s="10" t="s">
         <v>39</v>
       </c>
       <c r="H47" s="6" t="s">
         <v>98</v>
       </c>
       <c r="I47" s="6">
         <v>2.19</v>
       </c>
       <c r="J47" s="10" t="s">
         <v>199</v>
       </c>
       <c r="K47" s="6" t="s">
         <v>138</v>
       </c>
       <c r="L47" s="10" t="s">
         <v>101</v>
       </c>
       <c r="M47" s="6" t="s">
         <v>200</v>
       </c>
       <c r="N47" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O47" s="6">
-        <v>2091.17</v>
+        <v>2091.16</v>
       </c>
       <c r="P47" s="6"/>
     </row>
     <row r="48" spans="1:16" customHeight="1" ht="65">
       <c r="A48" s="6" t="s">
         <v>201</v>
       </c>
       <c r="B48" s="6">
         <v>0</v>
       </c>
       <c r="C48" s="6">
         <v>0</v>
       </c>
       <c r="D48" s="6">
         <v>0</v>
       </c>
       <c r="E48" s="6" t="s">
         <v>202</v>
       </c>
       <c r="F48" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="10" t="s">
         <v>63</v>
       </c>
@@ -19431,138 +19133,138 @@
       <c r="J58" s="10" t="s">
         <v>235</v>
       </c>
       <c r="K58" s="6" t="s">
         <v>236</v>
       </c>
       <c r="L58" s="10" t="s">
         <v>22</v>
       </c>
       <c r="M58" s="6" t="s">
         <v>237</v>
       </c>
       <c r="N58" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O58" s="6">
         <v>391.68</v>
       </c>
       <c r="P58" s="6"/>
     </row>
     <row r="59" spans="1:16" customHeight="1" ht="65">
       <c r="A59" s="6" t="s">
         <v>238</v>
       </c>
       <c r="B59" s="6">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="C59" s="6">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="D59" s="6">
         <v>0</v>
       </c>
       <c r="E59" s="6" t="s">
         <v>239</v>
       </c>
       <c r="F59" s="9" t="s">
         <v>38</v>
       </c>
       <c r="G59" s="10" t="s">
         <v>69</v>
       </c>
       <c r="H59" s="6" t="s">
         <v>98</v>
       </c>
       <c r="I59" s="6">
         <v>6</v>
       </c>
       <c r="J59" s="10" t="s">
         <v>240</v>
       </c>
       <c r="K59" s="6" t="s">
         <v>157</v>
       </c>
       <c r="L59" s="10" t="s">
         <v>158</v>
       </c>
       <c r="M59" s="6" t="s">
         <v>241</v>
       </c>
       <c r="N59" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O59" s="6">
-        <v>21033.06</v>
+        <v>19819.61</v>
       </c>
       <c r="P59" s="6"/>
     </row>
     <row r="60" spans="1:16" customHeight="1" ht="65">
       <c r="A60" s="6" t="s">
         <v>242</v>
       </c>
       <c r="B60" s="6">
         <v>4</v>
       </c>
       <c r="C60" s="6">
         <v>4</v>
       </c>
       <c r="D60" s="6">
         <v>0</v>
       </c>
       <c r="E60" s="6" t="s">
         <v>243</v>
       </c>
       <c r="F60" s="9" t="s">
         <v>244</v>
       </c>
       <c r="G60" s="10" t="s">
         <v>69</v>
       </c>
       <c r="H60" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I60" s="6">
         <v>3</v>
       </c>
       <c r="J60" s="10" t="s">
         <v>245</v>
       </c>
       <c r="K60" s="6" t="s">
         <v>157</v>
       </c>
       <c r="L60" s="10" t="s">
         <v>38</v>
       </c>
       <c r="M60" s="6" t="s">
         <v>246</v>
       </c>
       <c r="N60" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O60" s="6">
-        <v>13936.4</v>
+        <v>13132.37</v>
       </c>
       <c r="P60" s="6"/>
     </row>
     <row r="61" spans="1:16" customHeight="1" ht="65">
       <c r="A61" s="6" t="s">
         <v>247</v>
       </c>
       <c r="B61" s="6">
         <v>0</v>
       </c>
       <c r="C61" s="6">
         <v>0</v>
       </c>
       <c r="D61" s="6">
         <v>0</v>
       </c>
       <c r="E61" s="6" t="s">
         <v>248</v>
       </c>
       <c r="F61" s="9" t="s">
         <v>244</v>
       </c>
       <c r="G61" s="10" t="s">
         <v>69</v>
       </c>
@@ -19612,51 +19314,51 @@
       <c r="G62" s="10" t="s">
         <v>69</v>
       </c>
       <c r="H62" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I62" s="6">
         <v>10</v>
       </c>
       <c r="J62" s="10" t="s">
         <v>253</v>
       </c>
       <c r="K62" s="6" t="s">
         <v>157</v>
       </c>
       <c r="L62" s="10" t="s">
         <v>38</v>
       </c>
       <c r="M62" s="6" t="s">
         <v>254</v>
       </c>
       <c r="N62" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O62" s="6">
-        <v>18296.62</v>
+        <v>17241.05</v>
       </c>
       <c r="P62" s="6"/>
     </row>
     <row r="63" spans="1:16" customHeight="1" ht="65">
       <c r="A63" s="6" t="s">
         <v>255</v>
       </c>
       <c r="B63" s="6">
         <v>0</v>
       </c>
       <c r="C63" s="6">
         <v>0</v>
       </c>
       <c r="D63" s="6">
         <v>0</v>
       </c>
       <c r="E63" s="6" t="s">
         <v>256</v>
       </c>
       <c r="F63" s="9" t="s">
         <v>62</v>
       </c>
       <c r="G63" s="10" t="s">
         <v>63</v>
       </c>
@@ -20357,54 +20059,54 @@
         <v>0.189</v>
       </c>
       <c r="J78" s="10" t="s">
         <v>307</v>
       </c>
       <c r="K78" s="6" t="s">
         <v>163</v>
       </c>
       <c r="L78" s="10" t="s">
         <v>161</v>
       </c>
       <c r="M78" s="6" t="s">
         <v>308</v>
       </c>
       <c r="N78" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O78" s="6"/>
       <c r="P78" s="6"/>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" s="6" t="s">
         <v>309</v>
       </c>
       <c r="B79" s="6">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="C79" s="6">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D79" s="6">
         <v>0</v>
       </c>
       <c r="E79" s="6" t="s">
         <v>310</v>
       </c>
       <c r="F79" s="9" t="s">
         <v>68</v>
       </c>
       <c r="G79" s="10" t="s">
         <v>39</v>
       </c>
       <c r="H79" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I79" s="6">
         <v>16</v>
       </c>
       <c r="J79" s="10" t="s">
         <v>311</v>
       </c>
       <c r="K79" s="6" t="s">
         <v>312</v>
       </c>
@@ -20453,90 +20155,90 @@
       <c r="J80" s="10" t="s">
         <v>316</v>
       </c>
       <c r="K80" s="6" t="s">
         <v>236</v>
       </c>
       <c r="L80" s="10" t="s">
         <v>22</v>
       </c>
       <c r="M80" s="6" t="s">
         <v>317</v>
       </c>
       <c r="N80" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O80" s="6">
         <v>576.01</v>
       </c>
       <c r="P80" s="6"/>
     </row>
     <row r="81" spans="1:16" customHeight="1" ht="65">
       <c r="A81" s="6" t="s">
         <v>318</v>
       </c>
       <c r="B81" s="6">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="C81" s="6">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="D81" s="6">
         <v>0</v>
       </c>
       <c r="E81" s="6" t="s">
         <v>319</v>
       </c>
       <c r="F81" s="9" t="s">
         <v>68</v>
       </c>
       <c r="G81" s="10" t="s">
         <v>39</v>
       </c>
       <c r="H81" s="6" t="s">
         <v>98</v>
       </c>
       <c r="I81" s="6">
         <v>3</v>
       </c>
       <c r="J81" s="10" t="s">
         <v>320</v>
       </c>
       <c r="K81" s="6" t="s">
         <v>111</v>
       </c>
       <c r="L81" s="10" t="s">
         <v>68</v>
       </c>
       <c r="M81" s="6" t="s">
         <v>321</v>
       </c>
       <c r="N81" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O81" s="6">
-        <v>32169.2</v>
+        <v>32169.21</v>
       </c>
       <c r="P81" s="6"/>
     </row>
     <row r="82" spans="1:16" customHeight="1" ht="65">
       <c r="A82" s="6" t="s">
         <v>322</v>
       </c>
       <c r="B82" s="6">
         <v>0</v>
       </c>
       <c r="C82" s="6">
         <v>0</v>
       </c>
       <c r="D82" s="6">
         <v>0</v>
       </c>
       <c r="E82" s="6" t="s">
         <v>323</v>
       </c>
       <c r="F82" s="9" t="s">
         <v>115</v>
       </c>
       <c r="G82" s="10" t="s">
         <v>63</v>
       </c>
@@ -20735,90 +20437,90 @@
       <c r="J86" s="10" t="s">
         <v>340</v>
       </c>
       <c r="K86" s="6" t="s">
         <v>42</v>
       </c>
       <c r="L86" s="10" t="s">
         <v>43</v>
       </c>
       <c r="M86" s="6" t="s">
         <v>341</v>
       </c>
       <c r="N86" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O86" s="6">
         <v>4608.68</v>
       </c>
       <c r="P86" s="6"/>
     </row>
     <row r="87" spans="1:16" customHeight="1" ht="65">
       <c r="A87" s="6" t="s">
         <v>342</v>
       </c>
       <c r="B87" s="6">
-        <v>10</v>
+        <v>23</v>
       </c>
       <c r="C87" s="6">
-        <v>10</v>
+        <v>23</v>
       </c>
       <c r="D87" s="6">
         <v>0</v>
       </c>
       <c r="E87" s="6" t="s">
         <v>343</v>
       </c>
       <c r="F87" s="9" t="s">
         <v>68</v>
       </c>
       <c r="G87" s="10" t="s">
         <v>85</v>
       </c>
       <c r="H87" s="6" t="s">
         <v>98</v>
       </c>
       <c r="I87" s="6">
         <v>0</v>
       </c>
       <c r="J87" s="10" t="s">
         <v>344</v>
       </c>
       <c r="K87" s="6" t="s">
         <v>345</v>
       </c>
       <c r="L87" s="10" t="s">
         <v>68</v>
       </c>
       <c r="M87" s="6" t="s">
         <v>346</v>
       </c>
       <c r="N87" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O87" s="6">
-        <v>22373.51</v>
+        <v>20909.82</v>
       </c>
       <c r="P87" s="6"/>
     </row>
     <row r="88" spans="1:16" customHeight="1" ht="65">
       <c r="A88" s="6" t="s">
         <v>347</v>
       </c>
       <c r="B88" s="6">
         <v>0</v>
       </c>
       <c r="C88" s="6">
         <v>0</v>
       </c>
       <c r="D88" s="6">
         <v>0</v>
       </c>
       <c r="E88" s="6">
         <v>432106021</v>
       </c>
       <c r="F88" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="10" t="s">
         <v>39</v>
       </c>
@@ -22068,51 +21770,51 @@
       <c r="G115" s="10" t="s">
         <v>39</v>
       </c>
       <c r="H115" s="6" t="s">
         <v>40</v>
       </c>
       <c r="I115" s="6">
         <v>10</v>
       </c>
       <c r="J115" s="10" t="s">
         <v>446</v>
       </c>
       <c r="K115" s="6" t="s">
         <v>42</v>
       </c>
       <c r="L115" s="10" t="s">
         <v>43</v>
       </c>
       <c r="M115" s="6" t="s">
         <v>447</v>
       </c>
       <c r="N115" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O115" s="6">
-        <v>1597.9</v>
+        <v>1605.89</v>
       </c>
       <c r="P115" s="6"/>
     </row>
     <row r="116" spans="1:16" customHeight="1" ht="65">
       <c r="A116" s="6" t="s">
         <v>448</v>
       </c>
       <c r="B116" s="6">
         <v>0</v>
       </c>
       <c r="C116" s="6">
         <v>0</v>
       </c>
       <c r="D116" s="6">
         <v>0</v>
       </c>
       <c r="E116" s="6" t="s">
         <v>449</v>
       </c>
       <c r="F116" s="9" t="s">
         <v>120</v>
       </c>
       <c r="G116" s="10" t="s">
         <v>39</v>
       </c>
@@ -22210,51 +21912,51 @@
       <c r="G118" s="10" t="s">
         <v>39</v>
       </c>
       <c r="H118" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I118" s="6">
         <v>4.5</v>
       </c>
       <c r="J118" s="10" t="s">
         <v>458</v>
       </c>
       <c r="K118" s="6" t="s">
         <v>71</v>
       </c>
       <c r="L118" s="10" t="s">
         <v>68</v>
       </c>
       <c r="M118" s="6" t="s">
         <v>459</v>
       </c>
       <c r="N118" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O118" s="6">
-        <v>27953.05</v>
+        <v>27953.04</v>
       </c>
       <c r="P118" s="6"/>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" s="6" t="s">
         <v>460</v>
       </c>
       <c r="B119" s="6">
         <v>0</v>
       </c>
       <c r="C119" s="6">
         <v>0</v>
       </c>
       <c r="D119" s="6">
         <v>0</v>
       </c>
       <c r="E119" s="6" t="s">
         <v>461</v>
       </c>
       <c r="F119" s="9" t="s">
         <v>38</v>
       </c>
       <c r="G119" s="10" t="s">
         <v>39</v>
       </c>
@@ -22858,51 +22560,51 @@
       <c r="G132" s="10" t="s">
         <v>516</v>
       </c>
       <c r="H132" s="6" t="s">
         <v>32</v>
       </c>
       <c r="I132" s="6">
         <v>1.25</v>
       </c>
       <c r="J132" s="10" t="s">
         <v>517</v>
       </c>
       <c r="K132" s="6" t="s">
         <v>518</v>
       </c>
       <c r="L132" s="10" t="s">
         <v>515</v>
       </c>
       <c r="M132" s="6" t="s">
         <v>519</v>
       </c>
       <c r="N132" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O132" s="6">
-        <v>7848.34</v>
+        <v>7334.9</v>
       </c>
       <c r="P132" s="6"/>
     </row>
     <row r="133" spans="1:16" customHeight="1" ht="65">
       <c r="A133" s="6" t="s">
         <v>520</v>
       </c>
       <c r="B133" s="6">
         <v>0</v>
       </c>
       <c r="C133" s="6">
         <v>0</v>
       </c>
       <c r="D133" s="6">
         <v>0</v>
       </c>
       <c r="E133" s="6">
         <v>93415216</v>
       </c>
       <c r="F133" s="9" t="s">
         <v>161</v>
       </c>
       <c r="G133" s="10" t="s">
         <v>23</v>
       </c>
@@ -23320,99 +23022,99 @@
       <c r="G142" s="10" t="s">
         <v>39</v>
       </c>
       <c r="H142" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I142" s="6">
         <v>5</v>
       </c>
       <c r="J142" s="10" t="s">
         <v>548</v>
       </c>
       <c r="K142" s="6" t="s">
         <v>111</v>
       </c>
       <c r="L142" s="10" t="s">
         <v>68</v>
       </c>
       <c r="M142" s="6" t="s">
         <v>549</v>
       </c>
       <c r="N142" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O142" s="6">
-        <v>20291.6</v>
+        <v>20291.61</v>
       </c>
       <c r="P142" s="6"/>
     </row>
     <row r="143" spans="1:16" customHeight="1" ht="65">
       <c r="A143" s="6" t="s">
         <v>550</v>
       </c>
       <c r="B143" s="6">
         <v>0</v>
       </c>
       <c r="C143" s="6">
         <v>0</v>
       </c>
       <c r="D143" s="6">
         <v>0</v>
       </c>
       <c r="E143" s="6" t="s">
         <v>551</v>
       </c>
       <c r="F143" s="9" t="s">
         <v>47</v>
       </c>
       <c r="G143" s="10" t="s">
         <v>39</v>
       </c>
       <c r="H143" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I143" s="6">
         <v>0</v>
       </c>
       <c r="J143" s="10" t="s">
         <v>552</v>
       </c>
       <c r="K143" s="6" t="s">
         <v>49</v>
       </c>
       <c r="L143" s="10" t="s">
         <v>47</v>
       </c>
       <c r="M143" s="6" t="s">
         <v>553</v>
       </c>
       <c r="N143" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O143" s="6">
-        <v>21870.64</v>
+        <v>21870.65</v>
       </c>
       <c r="P143" s="6"/>
     </row>
     <row r="144" spans="1:16" customHeight="1" ht="65">
       <c r="A144" s="6" t="s">
         <v>554</v>
       </c>
       <c r="B144" s="6">
         <v>0</v>
       </c>
       <c r="C144" s="6">
         <v>0</v>
       </c>
       <c r="D144" s="6">
         <v>0</v>
       </c>
       <c r="E144" s="6" t="s">
         <v>555</v>
       </c>
       <c r="F144" s="9" t="s">
         <v>62</v>
       </c>
       <c r="G144" s="10" t="s">
         <v>63</v>
       </c>
@@ -23423,2344 +23125,2342 @@
         <v>3.6</v>
       </c>
       <c r="J144" s="10" t="s">
         <v>556</v>
       </c>
       <c r="K144" s="6" t="s">
         <v>65</v>
       </c>
       <c r="L144" s="10" t="s">
         <v>62</v>
       </c>
       <c r="M144" s="6" t="s">
         <v>557</v>
       </c>
       <c r="N144" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O144" s="6"/>
       <c r="P144" s="6"/>
     </row>
     <row r="145" spans="1:16" customHeight="1" ht="65">
       <c r="A145" s="6" t="s">
         <v>558</v>
       </c>
       <c r="B145" s="6">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="C145" s="6">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D145" s="6">
         <v>0</v>
       </c>
       <c r="E145" s="6" t="s">
         <v>559</v>
       </c>
       <c r="F145" s="9" t="s">
         <v>120</v>
       </c>
       <c r="G145" s="10" t="s">
         <v>39</v>
       </c>
       <c r="H145" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="I145" s="6">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
       <c r="J145" s="10" t="s">
         <v>560</v>
       </c>
       <c r="K145" s="6" t="s">
         <v>106</v>
       </c>
       <c r="L145" s="10" t="s">
         <v>120</v>
       </c>
       <c r="M145" s="6" t="s">
         <v>561</v>
       </c>
       <c r="N145" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O145" s="6">
-        <v>25605.2</v>
+        <v>45849.21</v>
       </c>
       <c r="P145" s="6"/>
     </row>
     <row r="146" spans="1:16" customHeight="1" ht="65">
       <c r="A146" s="6" t="s">
         <v>562</v>
       </c>
       <c r="B146" s="6">
         <v>0</v>
       </c>
       <c r="C146" s="6">
         <v>0</v>
       </c>
       <c r="D146" s="6">
         <v>0</v>
       </c>
       <c r="E146" s="6" t="s">
         <v>563</v>
       </c>
       <c r="F146" s="9" t="s">
-        <v>120</v>
+        <v>22</v>
       </c>
       <c r="G146" s="10" t="s">
-        <v>39</v>
+        <v>63</v>
       </c>
       <c r="H146" s="6" t="s">
-        <v>24</v>
+        <v>40</v>
       </c>
       <c r="I146" s="6">
-        <v>32</v>
+        <v>0</v>
       </c>
       <c r="J146" s="10" t="s">
         <v>564</v>
       </c>
       <c r="K146" s="6" t="s">
-        <v>106</v>
+        <v>65</v>
       </c>
       <c r="L146" s="10" t="s">
-        <v>120</v>
+        <v>22</v>
       </c>
       <c r="M146" s="6" t="s">
         <v>565</v>
       </c>
       <c r="N146" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O146" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O146" s="6"/>
       <c r="P146" s="6"/>
     </row>
     <row r="147" spans="1:16" customHeight="1" ht="65">
       <c r="A147" s="6" t="s">
         <v>566</v>
       </c>
       <c r="B147" s="6">
         <v>0</v>
       </c>
       <c r="C147" s="6">
         <v>0</v>
       </c>
       <c r="D147" s="6">
         <v>0</v>
       </c>
       <c r="E147" s="6" t="s">
         <v>567</v>
       </c>
       <c r="F147" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G147" s="10" t="s">
         <v>63</v>
       </c>
       <c r="H147" s="6" t="s">
         <v>40</v>
       </c>
       <c r="I147" s="6">
-        <v>0</v>
+        <v>6.245</v>
       </c>
       <c r="J147" s="10" t="s">
         <v>568</v>
       </c>
       <c r="K147" s="6" t="s">
         <v>65</v>
       </c>
       <c r="L147" s="10" t="s">
         <v>22</v>
       </c>
       <c r="M147" s="6" t="s">
         <v>569</v>
       </c>
       <c r="N147" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O147" s="6"/>
       <c r="P147" s="6"/>
     </row>
     <row r="148" spans="1:16" customHeight="1" ht="65">
       <c r="A148" s="6" t="s">
         <v>570</v>
       </c>
       <c r="B148" s="6">
         <v>0</v>
       </c>
       <c r="C148" s="6">
         <v>0</v>
       </c>
       <c r="D148" s="6">
         <v>0</v>
       </c>
       <c r="E148" s="6" t="s">
         <v>571</v>
       </c>
       <c r="F148" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G148" s="10" t="s">
         <v>63</v>
       </c>
       <c r="H148" s="6" t="s">
         <v>40</v>
       </c>
       <c r="I148" s="6">
-        <v>6.245</v>
+        <v>6.515</v>
       </c>
       <c r="J148" s="10" t="s">
         <v>572</v>
       </c>
       <c r="K148" s="6" t="s">
         <v>65</v>
       </c>
       <c r="L148" s="10" t="s">
         <v>22</v>
       </c>
       <c r="M148" s="6" t="s">
         <v>573</v>
       </c>
       <c r="N148" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O148" s="6"/>
       <c r="P148" s="6"/>
     </row>
     <row r="149" spans="1:16" customHeight="1" ht="65">
       <c r="A149" s="6" t="s">
         <v>574</v>
       </c>
       <c r="B149" s="6">
         <v>0</v>
       </c>
       <c r="C149" s="6">
         <v>0</v>
       </c>
       <c r="D149" s="6">
         <v>0</v>
       </c>
       <c r="E149" s="6" t="s">
         <v>575</v>
       </c>
       <c r="F149" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="10" t="s">
         <v>63</v>
       </c>
       <c r="H149" s="6" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="6">
-        <v>6.515</v>
+        <v>7.765</v>
       </c>
       <c r="J149" s="10" t="s">
         <v>576</v>
       </c>
       <c r="K149" s="6" t="s">
         <v>65</v>
       </c>
       <c r="L149" s="10" t="s">
         <v>22</v>
       </c>
       <c r="M149" s="6" t="s">
         <v>577</v>
       </c>
       <c r="N149" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O149" s="6"/>
       <c r="P149" s="6"/>
     </row>
     <row r="150" spans="1:16" customHeight="1" ht="65">
       <c r="A150" s="6" t="s">
         <v>578</v>
       </c>
       <c r="B150" s="6">
         <v>0</v>
       </c>
       <c r="C150" s="6">
         <v>0</v>
       </c>
       <c r="D150" s="6">
         <v>0</v>
       </c>
       <c r="E150" s="6" t="s">
         <v>579</v>
       </c>
       <c r="F150" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="10" t="s">
         <v>63</v>
       </c>
       <c r="H150" s="6" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="6">
-        <v>7.765</v>
+        <v>0.66</v>
       </c>
       <c r="J150" s="10" t="s">
         <v>580</v>
       </c>
       <c r="K150" s="6" t="s">
         <v>65</v>
       </c>
       <c r="L150" s="10" t="s">
         <v>22</v>
       </c>
       <c r="M150" s="6" t="s">
         <v>581</v>
       </c>
       <c r="N150" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O150" s="6"/>
       <c r="P150" s="6"/>
     </row>
     <row r="151" spans="1:16" customHeight="1" ht="65">
       <c r="A151" s="6" t="s">
         <v>582</v>
       </c>
       <c r="B151" s="6">
         <v>0</v>
       </c>
       <c r="C151" s="6">
         <v>0</v>
       </c>
       <c r="D151" s="6">
         <v>0</v>
       </c>
       <c r="E151" s="6" t="s">
         <v>583</v>
       </c>
       <c r="F151" s="9" t="s">
-        <v>22</v>
+        <v>584</v>
       </c>
       <c r="G151" s="10" t="s">
         <v>63</v>
       </c>
       <c r="H151" s="6" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="6">
-        <v>0.66</v>
+        <v>0</v>
       </c>
       <c r="J151" s="10" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
       <c r="K151" s="6" t="s">
         <v>65</v>
       </c>
       <c r="L151" s="10" t="s">
-        <v>22</v>
+        <v>584</v>
       </c>
       <c r="M151" s="6" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="N151" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O151" s="6"/>
       <c r="P151" s="6"/>
     </row>
     <row r="152" spans="1:16" customHeight="1" ht="65">
       <c r="A152" s="6" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="B152" s="6">
         <v>0</v>
       </c>
       <c r="C152" s="6">
         <v>0</v>
       </c>
       <c r="D152" s="6">
         <v>0</v>
       </c>
       <c r="E152" s="6" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
       <c r="F152" s="9" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
       <c r="G152" s="10" t="s">
         <v>63</v>
       </c>
       <c r="H152" s="6" t="s">
         <v>40</v>
       </c>
       <c r="I152" s="6">
         <v>0</v>
       </c>
       <c r="J152" s="10" t="s">
         <v>589</v>
       </c>
       <c r="K152" s="6" t="s">
         <v>65</v>
       </c>
       <c r="L152" s="10" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
       <c r="M152" s="6" t="s">
         <v>590</v>
       </c>
       <c r="N152" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O152" s="6"/>
       <c r="P152" s="6"/>
     </row>
     <row r="153" spans="1:16" customHeight="1" ht="65">
       <c r="A153" s="6" t="s">
         <v>591</v>
       </c>
       <c r="B153" s="6">
         <v>0</v>
       </c>
       <c r="C153" s="6">
         <v>0</v>
       </c>
       <c r="D153" s="6">
         <v>0</v>
       </c>
       <c r="E153" s="6" t="s">
         <v>592</v>
       </c>
       <c r="F153" s="9" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
       <c r="G153" s="10" t="s">
         <v>63</v>
       </c>
       <c r="H153" s="6" t="s">
         <v>40</v>
       </c>
       <c r="I153" s="6">
         <v>0</v>
       </c>
       <c r="J153" s="10" t="s">
         <v>593</v>
       </c>
       <c r="K153" s="6" t="s">
         <v>65</v>
       </c>
       <c r="L153" s="10" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
       <c r="M153" s="6" t="s">
         <v>594</v>
       </c>
       <c r="N153" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O153" s="6"/>
       <c r="P153" s="6"/>
     </row>
     <row r="154" spans="1:16" customHeight="1" ht="65">
       <c r="A154" s="6" t="s">
         <v>595</v>
       </c>
       <c r="B154" s="6">
         <v>0</v>
       </c>
       <c r="C154" s="6">
         <v>0</v>
       </c>
       <c r="D154" s="6">
         <v>0</v>
       </c>
-      <c r="E154" s="6" t="s">
-        <v>596</v>
+      <c r="E154" s="6">
+        <v>93412192</v>
       </c>
       <c r="F154" s="9" t="s">
-        <v>588</v>
+        <v>161</v>
       </c>
       <c r="G154" s="10" t="s">
-        <v>63</v>
+        <v>23</v>
       </c>
       <c r="H154" s="6" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="6">
-        <v>0</v>
+        <v>0.28</v>
       </c>
       <c r="J154" s="10" t="s">
+        <v>596</v>
+      </c>
+      <c r="K154" s="6" t="s">
+        <v>163</v>
+      </c>
+      <c r="L154" s="10" t="s">
+        <v>161</v>
+      </c>
+      <c r="M154" s="6" t="s">
         <v>597</v>
-      </c>
-[...7 lines deleted...]
-        <v>598</v>
       </c>
       <c r="N154" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O154" s="6"/>
       <c r="P154" s="6"/>
     </row>
     <row r="155" spans="1:16" customHeight="1" ht="65">
       <c r="A155" s="6" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="B155" s="6">
         <v>0</v>
       </c>
       <c r="C155" s="6">
         <v>0</v>
       </c>
       <c r="D155" s="6">
         <v>0</v>
       </c>
       <c r="E155" s="6">
-        <v>93412192</v>
+        <v>93412178</v>
       </c>
       <c r="F155" s="9" t="s">
         <v>161</v>
       </c>
       <c r="G155" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H155" s="6" t="s">
         <v>40</v>
       </c>
       <c r="I155" s="6">
-        <v>0.28</v>
+        <v>0.14</v>
       </c>
       <c r="J155" s="10" t="s">
-        <v>600</v>
+        <v>599</v>
       </c>
       <c r="K155" s="6" t="s">
         <v>163</v>
       </c>
       <c r="L155" s="10" t="s">
         <v>161</v>
       </c>
       <c r="M155" s="6" t="s">
-        <v>601</v>
+        <v>600</v>
       </c>
       <c r="N155" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O155" s="6"/>
       <c r="P155" s="6"/>
     </row>
     <row r="156" spans="1:16" customHeight="1" ht="65">
       <c r="A156" s="6" t="s">
-        <v>602</v>
+        <v>601</v>
       </c>
       <c r="B156" s="6">
         <v>0</v>
       </c>
       <c r="C156" s="6">
         <v>0</v>
       </c>
       <c r="D156" s="6">
         <v>0</v>
       </c>
       <c r="E156" s="6">
-        <v>93412178</v>
+        <v>93412185</v>
       </c>
       <c r="F156" s="9" t="s">
         <v>161</v>
       </c>
       <c r="G156" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H156" s="6" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="6">
-        <v>0.14</v>
+        <v>0.168</v>
       </c>
       <c r="J156" s="10" t="s">
-        <v>603</v>
+        <v>602</v>
       </c>
       <c r="K156" s="6" t="s">
         <v>163</v>
       </c>
       <c r="L156" s="10" t="s">
         <v>161</v>
       </c>
       <c r="M156" s="6" t="s">
-        <v>604</v>
+        <v>603</v>
       </c>
       <c r="N156" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O156" s="6"/>
       <c r="P156" s="6"/>
     </row>
     <row r="157" spans="1:16" customHeight="1" ht="65">
       <c r="A157" s="6" t="s">
-        <v>605</v>
+        <v>604</v>
       </c>
       <c r="B157" s="6">
         <v>0</v>
       </c>
       <c r="C157" s="6">
         <v>0</v>
       </c>
       <c r="D157" s="6">
         <v>0</v>
       </c>
       <c r="E157" s="6">
-        <v>93412185</v>
+        <v>93417111</v>
       </c>
       <c r="F157" s="9" t="s">
         <v>161</v>
       </c>
       <c r="G157" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H157" s="6" t="s">
         <v>40</v>
       </c>
       <c r="I157" s="6">
         <v>0.168</v>
       </c>
       <c r="J157" s="10" t="s">
-        <v>606</v>
+        <v>605</v>
       </c>
       <c r="K157" s="6" t="s">
         <v>163</v>
       </c>
       <c r="L157" s="10" t="s">
         <v>161</v>
       </c>
       <c r="M157" s="6" t="s">
-        <v>607</v>
+        <v>606</v>
       </c>
       <c r="N157" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O157" s="6"/>
       <c r="P157" s="6"/>
     </row>
     <row r="158" spans="1:16" customHeight="1" ht="65">
       <c r="A158" s="6" t="s">
-        <v>608</v>
+        <v>607</v>
       </c>
       <c r="B158" s="6">
         <v>0</v>
       </c>
       <c r="C158" s="6">
         <v>0</v>
       </c>
       <c r="D158" s="6">
         <v>0</v>
       </c>
       <c r="E158" s="6">
-        <v>93417111</v>
+        <v>93411539</v>
       </c>
       <c r="F158" s="9" t="s">
         <v>161</v>
       </c>
       <c r="G158" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H158" s="6" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="6">
-        <v>0.168</v>
+        <v>0.133</v>
       </c>
       <c r="J158" s="10" t="s">
-        <v>609</v>
+        <v>608</v>
       </c>
       <c r="K158" s="6" t="s">
         <v>163</v>
       </c>
       <c r="L158" s="10" t="s">
         <v>161</v>
       </c>
       <c r="M158" s="6" t="s">
-        <v>610</v>
+        <v>609</v>
       </c>
       <c r="N158" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O158" s="6"/>
       <c r="P158" s="6"/>
     </row>
     <row r="159" spans="1:16" customHeight="1" ht="65">
       <c r="A159" s="6" t="s">
-        <v>611</v>
+        <v>610</v>
       </c>
       <c r="B159" s="6">
         <v>0</v>
       </c>
       <c r="C159" s="6">
         <v>0</v>
       </c>
       <c r="D159" s="6">
         <v>0</v>
       </c>
       <c r="E159" s="6">
-        <v>93411539</v>
+        <v>93412208</v>
       </c>
       <c r="F159" s="9" t="s">
         <v>161</v>
       </c>
       <c r="G159" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H159" s="6" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="6">
-        <v>0.133</v>
+        <v>0.72</v>
       </c>
       <c r="J159" s="10" t="s">
-        <v>612</v>
+        <v>611</v>
       </c>
       <c r="K159" s="6" t="s">
         <v>163</v>
       </c>
       <c r="L159" s="10" t="s">
         <v>161</v>
       </c>
       <c r="M159" s="6" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="N159" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O159" s="6"/>
       <c r="P159" s="6"/>
     </row>
     <row r="160" spans="1:16" customHeight="1" ht="65">
       <c r="A160" s="6" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
       <c r="B160" s="6">
         <v>0</v>
       </c>
       <c r="C160" s="6">
         <v>0</v>
       </c>
       <c r="D160" s="6">
         <v>0</v>
       </c>
       <c r="E160" s="6">
-        <v>93412208</v>
+        <v>93412109</v>
       </c>
       <c r="F160" s="9" t="s">
         <v>161</v>
       </c>
       <c r="G160" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H160" s="6" t="s">
         <v>40</v>
       </c>
       <c r="I160" s="6">
-        <v>0.72</v>
+        <v>0.16</v>
       </c>
       <c r="J160" s="10" t="s">
-        <v>615</v>
+        <v>614</v>
       </c>
       <c r="K160" s="6" t="s">
         <v>163</v>
       </c>
       <c r="L160" s="10" t="s">
         <v>161</v>
       </c>
       <c r="M160" s="6" t="s">
-        <v>616</v>
+        <v>615</v>
       </c>
       <c r="N160" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O160" s="6"/>
       <c r="P160" s="6"/>
     </row>
     <row r="161" spans="1:16" customHeight="1" ht="65">
       <c r="A161" s="6" t="s">
+        <v>616</v>
+      </c>
+      <c r="B161" s="6">
+        <v>14</v>
+      </c>
+      <c r="C161" s="6">
+        <v>14</v>
+      </c>
+      <c r="D161" s="6">
+        <v>0</v>
+      </c>
+      <c r="E161" s="6" t="s">
         <v>617</v>
       </c>
-      <c r="B161" s="6">
-[...10 lines deleted...]
-      </c>
       <c r="F161" s="9" t="s">
-        <v>161</v>
+        <v>115</v>
       </c>
       <c r="G161" s="10" t="s">
-        <v>23</v>
+        <v>63</v>
       </c>
       <c r="H161" s="6" t="s">
-        <v>40</v>
+        <v>32</v>
       </c>
       <c r="I161" s="6">
-        <v>0.16</v>
+        <v>0.46</v>
       </c>
       <c r="J161" s="10" t="s">
         <v>618</v>
       </c>
       <c r="K161" s="6" t="s">
-        <v>163</v>
+        <v>42</v>
       </c>
       <c r="L161" s="10" t="s">
-        <v>161</v>
+        <v>115</v>
       </c>
       <c r="M161" s="6" t="s">
         <v>619</v>
       </c>
       <c r="N161" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O161" s="6"/>
+      <c r="O161" s="6">
+        <v>1568.61</v>
+      </c>
       <c r="P161" s="6"/>
     </row>
     <row r="162" spans="1:16" customHeight="1" ht="65">
       <c r="A162" s="6" t="s">
         <v>620</v>
       </c>
       <c r="B162" s="6">
-        <v>14</v>
+        <v>0</v>
       </c>
       <c r="C162" s="6">
-        <v>14</v>
+        <v>0</v>
       </c>
       <c r="D162" s="6">
         <v>0</v>
       </c>
       <c r="E162" s="6" t="s">
         <v>621</v>
       </c>
       <c r="F162" s="9" t="s">
-        <v>115</v>
+        <v>584</v>
       </c>
       <c r="G162" s="10" t="s">
         <v>63</v>
       </c>
       <c r="H162" s="6" t="s">
-        <v>32</v>
+        <v>40</v>
       </c>
       <c r="I162" s="6">
-        <v>0.46</v>
+        <v>0</v>
       </c>
       <c r="J162" s="10" t="s">
         <v>622</v>
       </c>
       <c r="K162" s="6" t="s">
-        <v>42</v>
+        <v>65</v>
       </c>
       <c r="L162" s="10" t="s">
-        <v>115</v>
+        <v>584</v>
       </c>
       <c r="M162" s="6" t="s">
         <v>623</v>
       </c>
       <c r="N162" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O162" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O162" s="6"/>
       <c r="P162" s="6"/>
     </row>
     <row r="163" spans="1:16" customHeight="1" ht="65">
       <c r="A163" s="6" t="s">
         <v>624</v>
       </c>
       <c r="B163" s="6">
         <v>0</v>
       </c>
       <c r="C163" s="6">
         <v>0</v>
       </c>
       <c r="D163" s="6">
         <v>0</v>
       </c>
       <c r="E163" s="6" t="s">
         <v>625</v>
       </c>
       <c r="F163" s="9" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
       <c r="G163" s="10" t="s">
         <v>63</v>
       </c>
       <c r="H163" s="6" t="s">
         <v>40</v>
       </c>
       <c r="I163" s="6">
         <v>0</v>
       </c>
       <c r="J163" s="10" t="s">
         <v>626</v>
       </c>
       <c r="K163" s="6" t="s">
         <v>65</v>
       </c>
       <c r="L163" s="10" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
       <c r="M163" s="6" t="s">
         <v>627</v>
       </c>
       <c r="N163" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O163" s="6"/>
       <c r="P163" s="6"/>
     </row>
     <row r="164" spans="1:16" customHeight="1" ht="65">
       <c r="A164" s="6" t="s">
         <v>628</v>
       </c>
       <c r="B164" s="6">
         <v>0</v>
       </c>
       <c r="C164" s="6">
         <v>0</v>
       </c>
       <c r="D164" s="6">
         <v>0</v>
       </c>
       <c r="E164" s="6" t="s">
         <v>629</v>
       </c>
       <c r="F164" s="9" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
       <c r="G164" s="10" t="s">
         <v>63</v>
       </c>
       <c r="H164" s="6" t="s">
         <v>40</v>
       </c>
       <c r="I164" s="6">
         <v>0</v>
       </c>
       <c r="J164" s="10" t="s">
         <v>630</v>
       </c>
       <c r="K164" s="6" t="s">
         <v>65</v>
       </c>
       <c r="L164" s="10" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
       <c r="M164" s="6" t="s">
         <v>631</v>
       </c>
       <c r="N164" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O164" s="6"/>
       <c r="P164" s="6"/>
     </row>
     <row r="165" spans="1:16" customHeight="1" ht="65">
       <c r="A165" s="6" t="s">
         <v>632</v>
       </c>
       <c r="B165" s="6">
         <v>0</v>
       </c>
       <c r="C165" s="6">
         <v>0</v>
       </c>
       <c r="D165" s="6">
         <v>0</v>
       </c>
       <c r="E165" s="6" t="s">
         <v>633</v>
       </c>
       <c r="F165" s="9" t="s">
-        <v>588</v>
+        <v>634</v>
       </c>
       <c r="G165" s="10" t="s">
         <v>63</v>
       </c>
       <c r="H165" s="6" t="s">
         <v>40</v>
       </c>
       <c r="I165" s="6">
         <v>0</v>
       </c>
       <c r="J165" s="10" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="K165" s="6" t="s">
         <v>65</v>
       </c>
       <c r="L165" s="10" t="s">
-        <v>588</v>
+        <v>634</v>
       </c>
       <c r="M165" s="6" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="N165" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O165" s="6"/>
       <c r="P165" s="6"/>
     </row>
     <row r="166" spans="1:16" customHeight="1" ht="65">
       <c r="A166" s="6" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
       <c r="B166" s="6">
         <v>0</v>
       </c>
       <c r="C166" s="6">
         <v>0</v>
       </c>
       <c r="D166" s="6">
         <v>0</v>
       </c>
       <c r="E166" s="6" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="F166" s="9" t="s">
-        <v>638</v>
+        <v>634</v>
       </c>
       <c r="G166" s="10" t="s">
         <v>63</v>
       </c>
       <c r="H166" s="6" t="s">
         <v>40</v>
       </c>
       <c r="I166" s="6">
         <v>0</v>
       </c>
       <c r="J166" s="10" t="s">
         <v>639</v>
       </c>
       <c r="K166" s="6" t="s">
         <v>65</v>
       </c>
       <c r="L166" s="10" t="s">
-        <v>638</v>
+        <v>634</v>
       </c>
       <c r="M166" s="6" t="s">
         <v>640</v>
       </c>
       <c r="N166" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O166" s="6"/>
       <c r="P166" s="6"/>
     </row>
     <row r="167" spans="1:16" customHeight="1" ht="65">
       <c r="A167" s="6" t="s">
         <v>641</v>
       </c>
       <c r="B167" s="6">
         <v>0</v>
       </c>
       <c r="C167" s="6">
         <v>0</v>
       </c>
       <c r="D167" s="6">
         <v>0</v>
       </c>
       <c r="E167" s="6" t="s">
         <v>642</v>
       </c>
       <c r="F167" s="9" t="s">
-        <v>638</v>
+        <v>634</v>
       </c>
       <c r="G167" s="10" t="s">
         <v>63</v>
       </c>
       <c r="H167" s="6" t="s">
         <v>40</v>
       </c>
       <c r="I167" s="6">
         <v>0</v>
       </c>
       <c r="J167" s="10" t="s">
         <v>643</v>
       </c>
       <c r="K167" s="6" t="s">
         <v>65</v>
       </c>
       <c r="L167" s="10" t="s">
-        <v>638</v>
+        <v>634</v>
       </c>
       <c r="M167" s="6" t="s">
         <v>644</v>
       </c>
       <c r="N167" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O167" s="6"/>
       <c r="P167" s="6"/>
     </row>
     <row r="168" spans="1:16" customHeight="1" ht="65">
       <c r="A168" s="6" t="s">
         <v>645</v>
       </c>
       <c r="B168" s="6">
         <v>0</v>
       </c>
       <c r="C168" s="6">
         <v>0</v>
       </c>
       <c r="D168" s="6">
         <v>0</v>
       </c>
       <c r="E168" s="6" t="s">
         <v>646</v>
       </c>
       <c r="F168" s="9" t="s">
-        <v>638</v>
+        <v>634</v>
       </c>
       <c r="G168" s="10" t="s">
         <v>63</v>
       </c>
       <c r="H168" s="6" t="s">
         <v>40</v>
       </c>
       <c r="I168" s="6">
         <v>0</v>
       </c>
       <c r="J168" s="10" t="s">
         <v>647</v>
       </c>
       <c r="K168" s="6" t="s">
         <v>65</v>
       </c>
       <c r="L168" s="10" t="s">
-        <v>638</v>
+        <v>648</v>
       </c>
       <c r="M168" s="6" t="s">
-        <v>648</v>
+        <v>649</v>
       </c>
       <c r="N168" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O168" s="6"/>
       <c r="P168" s="6"/>
     </row>
     <row r="169" spans="1:16" customHeight="1" ht="65">
       <c r="A169" s="6" t="s">
-        <v>649</v>
+        <v>650</v>
       </c>
       <c r="B169" s="6">
         <v>0</v>
       </c>
       <c r="C169" s="6">
         <v>0</v>
       </c>
       <c r="D169" s="6">
         <v>0</v>
       </c>
       <c r="E169" s="6" t="s">
-        <v>650</v>
+        <v>651</v>
       </c>
       <c r="F169" s="9" t="s">
-        <v>638</v>
+        <v>634</v>
       </c>
       <c r="G169" s="10" t="s">
         <v>63</v>
       </c>
       <c r="H169" s="6" t="s">
         <v>40</v>
       </c>
       <c r="I169" s="6">
         <v>0</v>
       </c>
       <c r="J169" s="10" t="s">
-        <v>651</v>
+        <v>652</v>
       </c>
       <c r="K169" s="6" t="s">
         <v>65</v>
       </c>
       <c r="L169" s="10" t="s">
-        <v>652</v>
+        <v>648</v>
       </c>
       <c r="M169" s="6" t="s">
         <v>653</v>
       </c>
       <c r="N169" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O169" s="6"/>
       <c r="P169" s="6"/>
     </row>
     <row r="170" spans="1:16" customHeight="1" ht="65">
       <c r="A170" s="6" t="s">
         <v>654</v>
       </c>
       <c r="B170" s="6">
         <v>0</v>
       </c>
       <c r="C170" s="6">
         <v>0</v>
       </c>
       <c r="D170" s="6">
         <v>0</v>
       </c>
       <c r="E170" s="6" t="s">
         <v>655</v>
       </c>
       <c r="F170" s="9" t="s">
-        <v>638</v>
+        <v>634</v>
       </c>
       <c r="G170" s="10" t="s">
         <v>63</v>
       </c>
       <c r="H170" s="6" t="s">
         <v>40</v>
       </c>
       <c r="I170" s="6">
         <v>0</v>
       </c>
       <c r="J170" s="10" t="s">
         <v>656</v>
       </c>
       <c r="K170" s="6" t="s">
         <v>65</v>
       </c>
       <c r="L170" s="10" t="s">
-        <v>652</v>
+        <v>648</v>
       </c>
       <c r="M170" s="6" t="s">
         <v>657</v>
       </c>
       <c r="N170" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O170" s="6"/>
       <c r="P170" s="6"/>
     </row>
     <row r="171" spans="1:16" customHeight="1" ht="65">
       <c r="A171" s="6" t="s">
         <v>658</v>
       </c>
       <c r="B171" s="6">
         <v>0</v>
       </c>
       <c r="C171" s="6">
         <v>0</v>
       </c>
       <c r="D171" s="6">
         <v>0</v>
       </c>
       <c r="E171" s="6" t="s">
         <v>659</v>
       </c>
       <c r="F171" s="9" t="s">
-        <v>638</v>
+        <v>634</v>
       </c>
       <c r="G171" s="10" t="s">
         <v>63</v>
       </c>
       <c r="H171" s="6" t="s">
         <v>40</v>
       </c>
       <c r="I171" s="6">
         <v>0</v>
       </c>
       <c r="J171" s="10" t="s">
         <v>660</v>
       </c>
       <c r="K171" s="6" t="s">
         <v>65</v>
       </c>
       <c r="L171" s="10" t="s">
-        <v>652</v>
+        <v>648</v>
       </c>
       <c r="M171" s="6" t="s">
         <v>661</v>
       </c>
       <c r="N171" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O171" s="6"/>
       <c r="P171" s="6"/>
     </row>
     <row r="172" spans="1:16" customHeight="1" ht="65">
       <c r="A172" s="6" t="s">
         <v>662</v>
       </c>
       <c r="B172" s="6">
         <v>0</v>
       </c>
       <c r="C172" s="6">
         <v>0</v>
       </c>
       <c r="D172" s="6">
         <v>0</v>
       </c>
       <c r="E172" s="6" t="s">
         <v>663</v>
       </c>
       <c r="F172" s="9" t="s">
-        <v>638</v>
+        <v>634</v>
       </c>
       <c r="G172" s="10" t="s">
         <v>63</v>
       </c>
       <c r="H172" s="6" t="s">
         <v>40</v>
       </c>
       <c r="I172" s="6">
         <v>0</v>
       </c>
       <c r="J172" s="10" t="s">
         <v>664</v>
       </c>
       <c r="K172" s="6" t="s">
         <v>65</v>
       </c>
       <c r="L172" s="10" t="s">
-        <v>652</v>
+        <v>648</v>
       </c>
       <c r="M172" s="6" t="s">
         <v>665</v>
       </c>
       <c r="N172" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O172" s="6"/>
       <c r="P172" s="6"/>
     </row>
     <row r="173" spans="1:16" customHeight="1" ht="65">
       <c r="A173" s="6" t="s">
         <v>666</v>
       </c>
       <c r="B173" s="6">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="C173" s="6">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D173" s="6">
         <v>0</v>
       </c>
-      <c r="E173" s="6" t="s">
+      <c r="E173" s="6">
+        <v>431243130</v>
+      </c>
+      <c r="F173" s="9" t="s">
+        <v>22</v>
+      </c>
+      <c r="G173" s="10" t="s">
+        <v>39</v>
+      </c>
+      <c r="H173" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="I173" s="6">
+        <v>0.2</v>
+      </c>
+      <c r="J173" s="10" t="s">
         <v>667</v>
       </c>
-      <c r="F173" s="9" t="s">
-[...11 lines deleted...]
-      <c r="J173" s="10" t="s">
+      <c r="K173" s="6" t="s">
+        <v>138</v>
+      </c>
+      <c r="L173" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="M173" s="6" t="s">
         <v>668</v>
       </c>
-      <c r="K173" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="N173" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O173" s="6"/>
+      <c r="O173" s="6">
+        <v>203.64</v>
+      </c>
       <c r="P173" s="6"/>
     </row>
     <row r="174" spans="1:16" customHeight="1" ht="65">
       <c r="A174" s="6" t="s">
+        <v>669</v>
+      </c>
+      <c r="B174" s="6">
+        <v>0</v>
+      </c>
+      <c r="C174" s="6">
+        <v>0</v>
+      </c>
+      <c r="D174" s="6">
+        <v>0</v>
+      </c>
+      <c r="E174" s="6" t="s">
         <v>670</v>
       </c>
-      <c r="B174" s="6">
-[...10 lines deleted...]
-      </c>
       <c r="F174" s="9" t="s">
-        <v>22</v>
+        <v>47</v>
       </c>
       <c r="G174" s="10" t="s">
         <v>39</v>
       </c>
       <c r="H174" s="6" t="s">
-        <v>32</v>
+        <v>24</v>
       </c>
       <c r="I174" s="6">
-        <v>0.2</v>
+        <v>16.5</v>
       </c>
       <c r="J174" s="10" t="s">
         <v>671</v>
       </c>
       <c r="K174" s="6" t="s">
-        <v>138</v>
+        <v>106</v>
       </c>
       <c r="L174" s="10" t="s">
-        <v>22</v>
+        <v>47</v>
       </c>
       <c r="M174" s="6" t="s">
         <v>672</v>
       </c>
       <c r="N174" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O174" s="6">
-        <v>202.62</v>
+        <v>33209.99</v>
       </c>
       <c r="P174" s="6"/>
     </row>
     <row r="175" spans="1:16" customHeight="1" ht="65">
       <c r="A175" s="6" t="s">
         <v>673</v>
       </c>
       <c r="B175" s="6">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="C175" s="6">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="D175" s="6">
         <v>0</v>
       </c>
       <c r="E175" s="6" t="s">
         <v>674</v>
       </c>
       <c r="F175" s="9" t="s">
-        <v>47</v>
+        <v>584</v>
       </c>
       <c r="G175" s="10" t="s">
-        <v>39</v>
+        <v>516</v>
       </c>
       <c r="H175" s="6" t="s">
-        <v>24</v>
+        <v>32</v>
       </c>
       <c r="I175" s="6">
-        <v>16.5</v>
+        <v>5.9</v>
       </c>
       <c r="J175" s="10" t="s">
         <v>675</v>
       </c>
       <c r="K175" s="6" t="s">
-        <v>106</v>
+        <v>518</v>
       </c>
       <c r="L175" s="10" t="s">
-        <v>47</v>
+        <v>584</v>
       </c>
       <c r="M175" s="6" t="s">
         <v>676</v>
       </c>
       <c r="N175" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O175" s="6">
-        <v>33209.98</v>
+        <v>4258.66</v>
       </c>
       <c r="P175" s="6"/>
     </row>
-    <row r="176" spans="1:16" customHeight="1" ht="65">
+    <row r="176" spans="1:16">
       <c r="A176" s="6" t="s">
         <v>677</v>
       </c>
       <c r="B176" s="6">
-        <v>3</v>
+        <v>15</v>
       </c>
       <c r="C176" s="6">
-        <v>3</v>
+        <v>15</v>
       </c>
       <c r="D176" s="6">
         <v>0</v>
       </c>
       <c r="E176" s="6" t="s">
         <v>678</v>
       </c>
       <c r="F176" s="9" t="s">
-        <v>588</v>
+        <v>47</v>
       </c>
       <c r="G176" s="10" t="s">
-        <v>516</v>
+        <v>39</v>
       </c>
       <c r="H176" s="6" t="s">
-        <v>32</v>
+        <v>98</v>
       </c>
       <c r="I176" s="6">
-        <v>5.9</v>
+        <v>2.6</v>
       </c>
       <c r="J176" s="10" t="s">
         <v>679</v>
       </c>
       <c r="K176" s="6" t="s">
-        <v>518</v>
+        <v>192</v>
       </c>
       <c r="L176" s="10" t="s">
-        <v>588</v>
+        <v>680</v>
       </c>
       <c r="M176" s="6" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="N176" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O176" s="6">
-        <v>14891.33</v>
+        <v>3980.8</v>
       </c>
       <c r="P176" s="6"/>
     </row>
-    <row r="177" spans="1:16">
+    <row r="177" spans="1:16" customHeight="1" ht="65">
       <c r="A177" s="6" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
       <c r="B177" s="6">
-        <v>122</v>
+        <v>4</v>
       </c>
       <c r="C177" s="6">
-        <v>122</v>
+        <v>4</v>
       </c>
       <c r="D177" s="6">
         <v>0</v>
       </c>
-      <c r="E177" s="6" t="s">
-        <v>682</v>
+      <c r="E177" s="6">
+        <v>41000000004</v>
       </c>
       <c r="F177" s="9" t="s">
-        <v>47</v>
+        <v>120</v>
       </c>
       <c r="G177" s="10" t="s">
         <v>39</v>
       </c>
       <c r="H177" s="6" t="s">
         <v>98</v>
       </c>
       <c r="I177" s="6">
-        <v>2.6</v>
+        <v>8.5</v>
       </c>
       <c r="J177" s="10" t="s">
         <v>683</v>
       </c>
       <c r="K177" s="6" t="s">
-        <v>192</v>
+        <v>58</v>
       </c>
       <c r="L177" s="10" t="s">
+        <v>120</v>
+      </c>
+      <c r="M177" s="6" t="s">
         <v>684</v>
       </c>
-      <c r="M177" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N177" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O177" s="6">
-        <v>3980.8</v>
+        <v>21248.32</v>
       </c>
       <c r="P177" s="6"/>
     </row>
     <row r="178" spans="1:16" customHeight="1" ht="65">
       <c r="A178" s="6" t="s">
+        <v>685</v>
+      </c>
+      <c r="B178" s="6">
+        <v>0</v>
+      </c>
+      <c r="C178" s="6">
+        <v>0</v>
+      </c>
+      <c r="D178" s="6">
+        <v>0</v>
+      </c>
+      <c r="E178" s="6" t="s">
         <v>686</v>
       </c>
-      <c r="B178" s="6">
-[...10 lines deleted...]
-      </c>
       <c r="F178" s="9" t="s">
-        <v>120</v>
+        <v>634</v>
       </c>
       <c r="G178" s="10" t="s">
-        <v>39</v>
+        <v>63</v>
       </c>
       <c r="H178" s="6" t="s">
-        <v>98</v>
+        <v>40</v>
       </c>
       <c r="I178" s="6">
-        <v>8.5</v>
+        <v>0</v>
       </c>
       <c r="J178" s="10" t="s">
         <v>687</v>
       </c>
       <c r="K178" s="6" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="L178" s="10" t="s">
-        <v>120</v>
+        <v>648</v>
       </c>
       <c r="M178" s="6" t="s">
         <v>688</v>
       </c>
       <c r="N178" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O178" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O178" s="6"/>
       <c r="P178" s="6"/>
     </row>
     <row r="179" spans="1:16" customHeight="1" ht="65">
       <c r="A179" s="6" t="s">
         <v>689</v>
       </c>
       <c r="B179" s="6">
         <v>0</v>
       </c>
       <c r="C179" s="6">
         <v>0</v>
       </c>
       <c r="D179" s="6">
         <v>0</v>
       </c>
       <c r="E179" s="6" t="s">
         <v>690</v>
       </c>
       <c r="F179" s="9" t="s">
-        <v>638</v>
+        <v>634</v>
       </c>
       <c r="G179" s="10" t="s">
         <v>63</v>
       </c>
       <c r="H179" s="6" t="s">
         <v>40</v>
       </c>
       <c r="I179" s="6">
         <v>0</v>
       </c>
       <c r="J179" s="10" t="s">
         <v>691</v>
       </c>
       <c r="K179" s="6" t="s">
         <v>65</v>
       </c>
       <c r="L179" s="10" t="s">
-        <v>652</v>
+        <v>648</v>
       </c>
       <c r="M179" s="6" t="s">
         <v>692</v>
       </c>
       <c r="N179" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O179" s="6"/>
       <c r="P179" s="6"/>
     </row>
     <row r="180" spans="1:16" customHeight="1" ht="65">
       <c r="A180" s="6" t="s">
         <v>693</v>
       </c>
       <c r="B180" s="6">
         <v>0</v>
       </c>
       <c r="C180" s="6">
         <v>0</v>
       </c>
       <c r="D180" s="6">
         <v>0</v>
       </c>
       <c r="E180" s="6" t="s">
         <v>694</v>
       </c>
       <c r="F180" s="9" t="s">
-        <v>638</v>
+        <v>634</v>
       </c>
       <c r="G180" s="10" t="s">
         <v>63</v>
       </c>
       <c r="H180" s="6" t="s">
         <v>40</v>
       </c>
       <c r="I180" s="6">
         <v>0</v>
       </c>
       <c r="J180" s="10" t="s">
         <v>695</v>
       </c>
       <c r="K180" s="6" t="s">
         <v>65</v>
       </c>
       <c r="L180" s="10" t="s">
-        <v>652</v>
+        <v>648</v>
       </c>
       <c r="M180" s="6" t="s">
         <v>696</v>
       </c>
       <c r="N180" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O180" s="6"/>
       <c r="P180" s="6"/>
     </row>
     <row r="181" spans="1:16" customHeight="1" ht="65">
       <c r="A181" s="6" t="s">
         <v>697</v>
       </c>
       <c r="B181" s="6">
         <v>0</v>
       </c>
       <c r="C181" s="6">
         <v>0</v>
       </c>
       <c r="D181" s="6">
         <v>0</v>
       </c>
       <c r="E181" s="6" t="s">
         <v>698</v>
       </c>
       <c r="F181" s="9" t="s">
-        <v>638</v>
+        <v>634</v>
       </c>
       <c r="G181" s="10" t="s">
         <v>63</v>
       </c>
       <c r="H181" s="6" t="s">
         <v>40</v>
       </c>
       <c r="I181" s="6">
         <v>0</v>
       </c>
       <c r="J181" s="10" t="s">
         <v>699</v>
       </c>
       <c r="K181" s="6" t="s">
         <v>65</v>
       </c>
       <c r="L181" s="10" t="s">
-        <v>652</v>
+        <v>648</v>
       </c>
       <c r="M181" s="6" t="s">
         <v>700</v>
       </c>
       <c r="N181" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O181" s="6"/>
       <c r="P181" s="6"/>
     </row>
     <row r="182" spans="1:16" customHeight="1" ht="65">
       <c r="A182" s="6" t="s">
         <v>701</v>
       </c>
       <c r="B182" s="6">
         <v>0</v>
       </c>
       <c r="C182" s="6">
         <v>0</v>
       </c>
       <c r="D182" s="6">
         <v>0</v>
       </c>
       <c r="E182" s="6" t="s">
         <v>702</v>
       </c>
       <c r="F182" s="9" t="s">
-        <v>638</v>
+        <v>142</v>
       </c>
       <c r="G182" s="10" t="s">
         <v>63</v>
       </c>
       <c r="H182" s="6" t="s">
         <v>40</v>
       </c>
       <c r="I182" s="6">
-        <v>0</v>
+        <v>0.78</v>
       </c>
       <c r="J182" s="10" t="s">
         <v>703</v>
       </c>
       <c r="K182" s="6" t="s">
         <v>65</v>
       </c>
       <c r="L182" s="10" t="s">
-        <v>652</v>
+        <v>142</v>
       </c>
       <c r="M182" s="6" t="s">
         <v>704</v>
       </c>
       <c r="N182" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O182" s="6"/>
       <c r="P182" s="6"/>
     </row>
-    <row r="183" spans="1:16" customHeight="1" ht="65">
+    <row r="183" spans="1:16">
       <c r="A183" s="6" t="s">
         <v>705</v>
       </c>
       <c r="B183" s="6">
         <v>0</v>
       </c>
       <c r="C183" s="6">
         <v>0</v>
       </c>
       <c r="D183" s="6">
         <v>0</v>
       </c>
       <c r="E183" s="6" t="s">
         <v>706</v>
       </c>
       <c r="F183" s="9" t="s">
-        <v>142</v>
+        <v>38</v>
       </c>
       <c r="G183" s="10" t="s">
-        <v>63</v>
+        <v>39</v>
       </c>
       <c r="H183" s="6" t="s">
-        <v>40</v>
+        <v>98</v>
       </c>
       <c r="I183" s="6">
-        <v>0.78</v>
-[...1 lines deleted...]
-      <c r="J183" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="J183" s="10"/>
+      <c r="K183" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="L183" s="10" t="s">
+        <v>43</v>
+      </c>
+      <c r="M183" s="6" t="s">
         <v>707</v>
       </c>
-      <c r="K183" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="N183" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O183" s="6"/>
+      <c r="O183" s="6">
+        <v>2617.79</v>
+      </c>
       <c r="P183" s="6"/>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" s="6" t="s">
+        <v>708</v>
+      </c>
+      <c r="B184" s="6">
+        <v>2</v>
+      </c>
+      <c r="C184" s="6">
+        <v>2</v>
+      </c>
+      <c r="D184" s="6">
+        <v>0</v>
+      </c>
+      <c r="E184" s="6" t="s">
         <v>709</v>
       </c>
-      <c r="B184" s="6">
-[...10 lines deleted...]
-      </c>
       <c r="F184" s="9" t="s">
-        <v>38</v>
+        <v>244</v>
       </c>
       <c r="G184" s="10" t="s">
         <v>39</v>
       </c>
       <c r="H184" s="6" t="s">
         <v>98</v>
       </c>
       <c r="I184" s="6">
         <v>0</v>
       </c>
       <c r="J184" s="10"/>
       <c r="K184" s="6" t="s">
         <v>42</v>
       </c>
       <c r="L184" s="10" t="s">
-        <v>43</v>
+        <v>244</v>
       </c>
       <c r="M184" s="6" t="s">
-        <v>711</v>
+        <v>710</v>
       </c>
       <c r="N184" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O184" s="6">
-        <v>2136.29</v>
+        <v>2166.45</v>
       </c>
       <c r="P184" s="6"/>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" s="6" t="s">
+        <v>711</v>
+      </c>
+      <c r="B185" s="6">
+        <v>6</v>
+      </c>
+      <c r="C185" s="6">
+        <v>6</v>
+      </c>
+      <c r="D185" s="6">
+        <v>0</v>
+      </c>
+      <c r="E185" s="6" t="s">
         <v>712</v>
       </c>
-      <c r="B185" s="6">
-[...10 lines deleted...]
-      </c>
       <c r="F185" s="9" t="s">
-        <v>244</v>
+        <v>38</v>
       </c>
       <c r="G185" s="10" t="s">
         <v>39</v>
       </c>
       <c r="H185" s="6" t="s">
         <v>98</v>
       </c>
       <c r="I185" s="6">
         <v>0</v>
       </c>
       <c r="J185" s="10"/>
       <c r="K185" s="6" t="s">
         <v>42</v>
       </c>
       <c r="L185" s="10" t="s">
-        <v>244</v>
+        <v>43</v>
       </c>
       <c r="M185" s="6" t="s">
-        <v>714</v>
+        <v>713</v>
       </c>
       <c r="N185" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O185" s="6">
-        <v>1884.96</v>
+        <v>1173.49</v>
       </c>
       <c r="P185" s="6"/>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" s="6" t="s">
+        <v>714</v>
+      </c>
+      <c r="B186" s="6">
+        <v>3</v>
+      </c>
+      <c r="C186" s="6">
+        <v>3</v>
+      </c>
+      <c r="D186" s="6">
+        <v>0</v>
+      </c>
+      <c r="E186" s="6" t="s">
         <v>715</v>
-      </c>
-[...10 lines deleted...]
-        <v>716</v>
       </c>
       <c r="F186" s="9" t="s">
         <v>38</v>
       </c>
       <c r="G186" s="10" t="s">
         <v>39</v>
       </c>
       <c r="H186" s="6" t="s">
         <v>98</v>
       </c>
       <c r="I186" s="6">
         <v>0</v>
       </c>
       <c r="J186" s="10"/>
       <c r="K186" s="6" t="s">
         <v>42</v>
       </c>
       <c r="L186" s="10" t="s">
         <v>43</v>
       </c>
       <c r="M186" s="6" t="s">
-        <v>717</v>
+        <v>716</v>
       </c>
       <c r="N186" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O186" s="6">
-        <v>950.33</v>
+        <v>2436.4</v>
       </c>
       <c r="P186" s="6"/>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" s="6" t="s">
+        <v>717</v>
+      </c>
+      <c r="B187" s="6">
+        <v>5</v>
+      </c>
+      <c r="C187" s="6">
+        <v>5</v>
+      </c>
+      <c r="D187" s="6">
+        <v>0</v>
+      </c>
+      <c r="E187" s="6" t="s">
         <v>718</v>
       </c>
-      <c r="B187" s="6">
-[...10 lines deleted...]
-      </c>
       <c r="F187" s="9" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="G187" s="10" t="s">
         <v>39</v>
       </c>
       <c r="H187" s="6" t="s">
         <v>98</v>
       </c>
       <c r="I187" s="6">
         <v>0</v>
       </c>
       <c r="J187" s="10"/>
       <c r="K187" s="6" t="s">
         <v>42</v>
       </c>
       <c r="L187" s="10" t="s">
         <v>43</v>
       </c>
       <c r="M187" s="6" t="s">
-        <v>720</v>
+        <v>719</v>
       </c>
       <c r="N187" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O187" s="6">
-        <v>2167.69</v>
+        <v>2610.66</v>
       </c>
       <c r="P187" s="6"/>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" s="6" t="s">
+        <v>720</v>
+      </c>
+      <c r="B188" s="6">
+        <v>0</v>
+      </c>
+      <c r="C188" s="6">
+        <v>0</v>
+      </c>
+      <c r="D188" s="6">
+        <v>0</v>
+      </c>
+      <c r="E188" s="6" t="s">
         <v>721</v>
       </c>
-      <c r="B188" s="6">
-[...10 lines deleted...]
-      </c>
       <c r="F188" s="9" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="G188" s="10" t="s">
         <v>39</v>
       </c>
       <c r="H188" s="6" t="s">
         <v>98</v>
       </c>
       <c r="I188" s="6">
         <v>0</v>
       </c>
       <c r="J188" s="10"/>
       <c r="K188" s="6" t="s">
         <v>42</v>
       </c>
       <c r="L188" s="10" t="s">
         <v>43</v>
       </c>
       <c r="M188" s="6" t="s">
-        <v>723</v>
+        <v>722</v>
       </c>
       <c r="N188" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O188" s="6">
-        <v>2610.66</v>
+        <v>2120.57</v>
       </c>
       <c r="P188" s="6"/>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" s="6" t="s">
+        <v>723</v>
+      </c>
+      <c r="B189" s="6">
+        <v>5</v>
+      </c>
+      <c r="C189" s="6">
+        <v>5</v>
+      </c>
+      <c r="D189" s="6">
+        <v>0</v>
+      </c>
+      <c r="E189" s="6" t="s">
         <v>724</v>
-      </c>
-[...10 lines deleted...]
-        <v>725</v>
       </c>
       <c r="F189" s="9" t="s">
         <v>56</v>
       </c>
       <c r="G189" s="10" t="s">
         <v>39</v>
       </c>
       <c r="H189" s="6" t="s">
         <v>98</v>
       </c>
       <c r="I189" s="6">
         <v>0</v>
       </c>
       <c r="J189" s="10"/>
       <c r="K189" s="6" t="s">
         <v>42</v>
       </c>
       <c r="L189" s="10" t="s">
         <v>43</v>
       </c>
       <c r="M189" s="6" t="s">
-        <v>726</v>
+        <v>725</v>
       </c>
       <c r="N189" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O189" s="6">
-        <v>2120.57</v>
+        <v>2393.9</v>
       </c>
       <c r="P189" s="6"/>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" s="6" t="s">
+        <v>726</v>
+      </c>
+      <c r="B190" s="6">
+        <v>8</v>
+      </c>
+      <c r="C190" s="6">
+        <v>8</v>
+      </c>
+      <c r="D190" s="6">
+        <v>0</v>
+      </c>
+      <c r="E190" s="6" t="s">
         <v>727</v>
       </c>
-      <c r="B190" s="6">
-[...10 lines deleted...]
-      </c>
       <c r="F190" s="9" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="G190" s="10" t="s">
         <v>39</v>
       </c>
       <c r="H190" s="6" t="s">
-        <v>98</v>
+        <v>32</v>
       </c>
       <c r="I190" s="6">
         <v>0</v>
       </c>
       <c r="J190" s="10"/>
       <c r="K190" s="6" t="s">
         <v>42</v>
       </c>
       <c r="L190" s="10" t="s">
         <v>43</v>
       </c>
       <c r="M190" s="6" t="s">
-        <v>729</v>
+        <v>728</v>
       </c>
       <c r="N190" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O190" s="6">
-        <v>2393.9</v>
+        <v>584.33</v>
       </c>
       <c r="P190" s="6"/>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" s="6" t="s">
+        <v>729</v>
+      </c>
+      <c r="B191" s="6">
+        <v>130</v>
+      </c>
+      <c r="C191" s="6">
+        <v>130</v>
+      </c>
+      <c r="D191" s="6">
+        <v>0</v>
+      </c>
+      <c r="E191" s="6" t="s">
         <v>730</v>
       </c>
-      <c r="B191" s="6">
-[...10 lines deleted...]
-      </c>
       <c r="F191" s="9" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="G191" s="10" t="s">
         <v>39</v>
       </c>
       <c r="H191" s="6" t="s">
         <v>98</v>
       </c>
       <c r="I191" s="6">
         <v>0</v>
       </c>
       <c r="J191" s="10"/>
       <c r="K191" s="6" t="s">
         <v>42</v>
       </c>
       <c r="L191" s="10" t="s">
         <v>43</v>
       </c>
       <c r="M191" s="6" t="s">
-        <v>732</v>
+        <v>731</v>
       </c>
       <c r="N191" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O191" s="6">
         <v>584.33</v>
       </c>
       <c r="P191" s="6"/>
     </row>
-    <row r="192" spans="1:16">
+    <row r="192" spans="1:16" customHeight="1" ht="65">
       <c r="A192" s="6" t="s">
+        <v>732</v>
+      </c>
+      <c r="B192" s="6">
+        <v>2</v>
+      </c>
+      <c r="C192" s="6">
+        <v>2</v>
+      </c>
+      <c r="D192" s="6">
+        <v>0</v>
+      </c>
+      <c r="E192" s="6" t="s">
         <v>733</v>
       </c>
-      <c r="B192" s="6">
-[...8 lines deleted...]
-      <c r="E192" s="6" t="s">
+      <c r="F192" s="9" t="s">
+        <v>62</v>
+      </c>
+      <c r="G192" s="10" t="s">
+        <v>63</v>
+      </c>
+      <c r="H192" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="I192" s="6">
+        <v>2.92</v>
+      </c>
+      <c r="J192" s="10" t="s">
         <v>734</v>
       </c>
-      <c r="F192" s="9" t="s">
-[...11 lines deleted...]
-      <c r="J192" s="10"/>
       <c r="K192" s="6" t="s">
-        <v>42</v>
+        <v>65</v>
       </c>
       <c r="L192" s="10" t="s">
-        <v>43</v>
+        <v>62</v>
       </c>
       <c r="M192" s="6" t="s">
         <v>735</v>
       </c>
       <c r="N192" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O192" s="6">
-        <v>584.33</v>
+        <v>2206.85</v>
       </c>
       <c r="P192" s="6"/>
     </row>
     <row r="193" spans="1:16" customHeight="1" ht="65">
       <c r="A193" s="6" t="s">
         <v>736</v>
       </c>
       <c r="B193" s="6">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="C193" s="6">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D193" s="6">
         <v>0</v>
       </c>
       <c r="E193" s="6" t="s">
         <v>737</v>
       </c>
       <c r="F193" s="9" t="s">
         <v>62</v>
       </c>
       <c r="G193" s="10" t="s">
         <v>63</v>
       </c>
       <c r="H193" s="6" t="s">
         <v>40</v>
       </c>
       <c r="I193" s="6">
-        <v>2.92</v>
+        <v>2.915</v>
       </c>
       <c r="J193" s="10" t="s">
         <v>738</v>
       </c>
       <c r="K193" s="6" t="s">
         <v>65</v>
       </c>
       <c r="L193" s="10" t="s">
         <v>62</v>
       </c>
       <c r="M193" s="6" t="s">
         <v>739</v>
       </c>
       <c r="N193" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O193" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O193" s="6"/>
       <c r="P193" s="6"/>
     </row>
     <row r="194" spans="1:16" customHeight="1" ht="65">
       <c r="A194" s="6" t="s">
         <v>740</v>
       </c>
       <c r="B194" s="6">
         <v>0</v>
       </c>
       <c r="C194" s="6">
         <v>0</v>
       </c>
       <c r="D194" s="6">
         <v>0</v>
       </c>
       <c r="E194" s="6" t="s">
         <v>741</v>
       </c>
       <c r="F194" s="9" t="s">
         <v>62</v>
       </c>
       <c r="G194" s="10" t="s">
         <v>63</v>
       </c>
       <c r="H194" s="6" t="s">
         <v>40</v>
       </c>
       <c r="I194" s="6">
-        <v>2.915</v>
+        <v>3.585</v>
       </c>
       <c r="J194" s="10" t="s">
         <v>742</v>
       </c>
       <c r="K194" s="6" t="s">
         <v>65</v>
       </c>
       <c r="L194" s="10" t="s">
         <v>62</v>
       </c>
       <c r="M194" s="6" t="s">
         <v>743</v>
       </c>
       <c r="N194" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O194" s="6"/>
       <c r="P194" s="6"/>
     </row>
     <row r="195" spans="1:16" customHeight="1" ht="65">
       <c r="A195" s="6" t="s">
         <v>744</v>
       </c>
       <c r="B195" s="6">
         <v>0</v>
@@ -25799,313 +25499,313 @@
         <v>747</v>
       </c>
       <c r="N195" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O195" s="6"/>
       <c r="P195" s="6"/>
     </row>
     <row r="196" spans="1:16" customHeight="1" ht="65">
       <c r="A196" s="6" t="s">
         <v>748</v>
       </c>
       <c r="B196" s="6">
         <v>0</v>
       </c>
       <c r="C196" s="6">
         <v>0</v>
       </c>
       <c r="D196" s="6">
         <v>0</v>
       </c>
       <c r="E196" s="6" t="s">
         <v>749</v>
       </c>
       <c r="F196" s="9" t="s">
-        <v>62</v>
+        <v>584</v>
       </c>
       <c r="G196" s="10" t="s">
-        <v>63</v>
+        <v>750</v>
       </c>
       <c r="H196" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="I196" s="6">
+        <v>3</v>
+      </c>
+      <c r="J196" s="10" t="s">
+        <v>751</v>
+      </c>
+      <c r="K196" s="6" t="s">
+        <v>752</v>
+      </c>
+      <c r="L196" s="10" t="s">
+        <v>584</v>
+      </c>
+      <c r="M196" s="6" t="s">
+        <v>753</v>
+      </c>
+      <c r="N196" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="O196" s="6">
+        <v>5472.91</v>
+      </c>
+      <c r="P196" s="6"/>
+    </row>
+    <row r="197" spans="1:16">
+      <c r="A197" s="6" t="s">
+        <v>754</v>
+      </c>
+      <c r="B197" s="6">
+        <v>0</v>
+      </c>
+      <c r="C197" s="6">
+        <v>0</v>
+      </c>
+      <c r="D197" s="6">
+        <v>0</v>
+      </c>
+      <c r="E197" s="6" t="s">
+        <v>755</v>
+      </c>
+      <c r="F197" s="9" t="s">
+        <v>22</v>
+      </c>
+      <c r="G197" s="10" t="s">
+        <v>234</v>
+      </c>
+      <c r="H197" s="6" t="s">
         <v>40</v>
       </c>
-      <c r="I196" s="6">
-[...44 lines deleted...]
-      </c>
       <c r="I197" s="6">
-        <v>3</v>
+        <v>0.48</v>
       </c>
       <c r="J197" s="10" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="K197" s="6" t="s">
-        <v>756</v>
+        <v>236</v>
       </c>
       <c r="L197" s="10" t="s">
-        <v>588</v>
+        <v>22</v>
       </c>
       <c r="M197" s="6" t="s">
         <v>757</v>
       </c>
       <c r="N197" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O197" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O197" s="6"/>
       <c r="P197" s="6"/>
     </row>
-    <row r="198" spans="1:16">
+    <row r="198" spans="1:16" customHeight="1" ht="65">
       <c r="A198" s="6" t="s">
         <v>758</v>
       </c>
       <c r="B198" s="6">
         <v>0</v>
       </c>
       <c r="C198" s="6">
         <v>0</v>
       </c>
       <c r="D198" s="6">
         <v>0</v>
       </c>
       <c r="E198" s="6" t="s">
         <v>759</v>
       </c>
       <c r="F198" s="9" t="s">
-        <v>22</v>
+        <v>68</v>
       </c>
       <c r="G198" s="10" t="s">
-        <v>234</v>
+        <v>39</v>
       </c>
       <c r="H198" s="6" t="s">
-        <v>40</v>
+        <v>98</v>
       </c>
       <c r="I198" s="6">
-        <v>0.48</v>
+        <v>0</v>
       </c>
       <c r="J198" s="10" t="s">
         <v>760</v>
       </c>
       <c r="K198" s="6" t="s">
-        <v>236</v>
+        <v>111</v>
       </c>
       <c r="L198" s="10" t="s">
-        <v>22</v>
+        <v>68</v>
       </c>
       <c r="M198" s="6" t="s">
         <v>761</v>
       </c>
       <c r="N198" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O198" s="6"/>
+      <c r="O198" s="6">
+        <v>21281.39</v>
+      </c>
       <c r="P198" s="6"/>
     </row>
     <row r="199" spans="1:16" customHeight="1" ht="65">
       <c r="A199" s="6" t="s">
         <v>762</v>
       </c>
       <c r="B199" s="6">
         <v>0</v>
       </c>
       <c r="C199" s="6">
         <v>0</v>
       </c>
       <c r="D199" s="6">
         <v>0</v>
       </c>
       <c r="E199" s="6" t="s">
         <v>763</v>
       </c>
       <c r="F199" s="9" t="s">
-        <v>68</v>
+        <v>115</v>
       </c>
       <c r="G199" s="10" t="s">
-        <v>39</v>
+        <v>63</v>
       </c>
       <c r="H199" s="6" t="s">
-        <v>98</v>
+        <v>40</v>
       </c>
       <c r="I199" s="6">
-        <v>0</v>
+        <v>0.54</v>
       </c>
       <c r="J199" s="10" t="s">
         <v>764</v>
       </c>
       <c r="K199" s="6" t="s">
-        <v>111</v>
+        <v>65</v>
       </c>
       <c r="L199" s="10" t="s">
-        <v>68</v>
+        <v>765</v>
       </c>
       <c r="M199" s="6" t="s">
-        <v>765</v>
+        <v>766</v>
       </c>
       <c r="N199" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O199" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O199" s="6"/>
       <c r="P199" s="6"/>
     </row>
     <row r="200" spans="1:16" customHeight="1" ht="65">
       <c r="A200" s="6" t="s">
-        <v>766</v>
+        <v>767</v>
       </c>
       <c r="B200" s="6">
         <v>0</v>
       </c>
       <c r="C200" s="6">
         <v>0</v>
       </c>
       <c r="D200" s="6">
         <v>0</v>
       </c>
       <c r="E200" s="6" t="s">
-        <v>767</v>
+        <v>768</v>
       </c>
       <c r="F200" s="9" t="s">
-        <v>115</v>
+        <v>120</v>
       </c>
       <c r="G200" s="10" t="s">
-        <v>63</v>
+        <v>39</v>
       </c>
       <c r="H200" s="6" t="s">
-        <v>40</v>
+        <v>98</v>
       </c>
       <c r="I200" s="6">
-        <v>0.54</v>
+        <v>24</v>
       </c>
       <c r="J200" s="10" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
       <c r="K200" s="6" t="s">
-        <v>65</v>
+        <v>106</v>
       </c>
       <c r="L200" s="10" t="s">
-        <v>769</v>
+        <v>120</v>
       </c>
       <c r="M200" s="6" t="s">
         <v>770</v>
       </c>
       <c r="N200" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O200" s="6"/>
+      <c r="O200" s="6">
+        <v>33009.98</v>
+      </c>
       <c r="P200" s="6"/>
     </row>
     <row r="201" spans="1:16" customHeight="1" ht="65">
       <c r="A201" s="6" t="s">
         <v>771</v>
       </c>
       <c r="B201" s="6">
-        <v>26</v>
+        <v>0</v>
       </c>
       <c r="C201" s="6">
-        <v>26</v>
+        <v>0</v>
       </c>
       <c r="D201" s="6">
         <v>0</v>
       </c>
       <c r="E201" s="6" t="s">
         <v>772</v>
       </c>
       <c r="F201" s="9" t="s">
-        <v>120</v>
+        <v>115</v>
       </c>
       <c r="G201" s="10" t="s">
-        <v>39</v>
+        <v>63</v>
       </c>
       <c r="H201" s="6" t="s">
-        <v>98</v>
+        <v>40</v>
       </c>
       <c r="I201" s="6">
-        <v>24</v>
+        <v>1.36</v>
       </c>
       <c r="J201" s="10" t="s">
         <v>773</v>
       </c>
       <c r="K201" s="6" t="s">
-        <v>106</v>
+        <v>65</v>
       </c>
       <c r="L201" s="10" t="s">
-        <v>120</v>
+        <v>115</v>
       </c>
       <c r="M201" s="6" t="s">
         <v>774</v>
       </c>
       <c r="N201" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O201" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O201" s="6"/>
       <c r="P201" s="6"/>
     </row>
     <row r="202" spans="1:16" customHeight="1" ht="65">
       <c r="A202" s="6" t="s">
         <v>775</v>
       </c>
       <c r="B202" s="6">
         <v>0</v>
       </c>
       <c r="C202" s="6">
         <v>0</v>
       </c>
       <c r="D202" s="6">
         <v>0</v>
       </c>
       <c r="E202" s="6" t="s">
         <v>776</v>
       </c>
       <c r="F202" s="9" t="s">
         <v>115</v>
       </c>
       <c r="G202" s="10" t="s">
         <v>63</v>
       </c>
       <c r="H202" s="6" t="s">
@@ -26136,304 +25836,304 @@
       <c r="A203" s="6" t="s">
         <v>779</v>
       </c>
       <c r="B203" s="6">
         <v>0</v>
       </c>
       <c r="C203" s="6">
         <v>0</v>
       </c>
       <c r="D203" s="6">
         <v>0</v>
       </c>
       <c r="E203" s="6" t="s">
         <v>780</v>
       </c>
       <c r="F203" s="9" t="s">
         <v>115</v>
       </c>
       <c r="G203" s="10" t="s">
         <v>63</v>
       </c>
       <c r="H203" s="6" t="s">
         <v>40</v>
       </c>
       <c r="I203" s="6">
-        <v>1.36</v>
+        <v>0</v>
       </c>
       <c r="J203" s="10" t="s">
         <v>781</v>
       </c>
       <c r="K203" s="6" t="s">
         <v>65</v>
       </c>
       <c r="L203" s="10" t="s">
         <v>115</v>
       </c>
       <c r="M203" s="6" t="s">
         <v>782</v>
       </c>
       <c r="N203" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O203" s="6"/>
       <c r="P203" s="6"/>
     </row>
     <row r="204" spans="1:16" customHeight="1" ht="65">
       <c r="A204" s="6" t="s">
         <v>783</v>
       </c>
       <c r="B204" s="6">
         <v>0</v>
       </c>
       <c r="C204" s="6">
         <v>0</v>
       </c>
       <c r="D204" s="6">
         <v>0</v>
       </c>
       <c r="E204" s="6" t="s">
         <v>784</v>
       </c>
       <c r="F204" s="9" t="s">
         <v>115</v>
       </c>
       <c r="G204" s="10" t="s">
         <v>63</v>
       </c>
       <c r="H204" s="6" t="s">
         <v>40</v>
       </c>
       <c r="I204" s="6">
-        <v>0</v>
+        <v>0.265</v>
       </c>
       <c r="J204" s="10" t="s">
         <v>785</v>
       </c>
       <c r="K204" s="6" t="s">
         <v>65</v>
       </c>
       <c r="L204" s="10" t="s">
         <v>115</v>
       </c>
       <c r="M204" s="6" t="s">
         <v>786</v>
       </c>
       <c r="N204" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O204" s="6"/>
       <c r="P204" s="6"/>
     </row>
     <row r="205" spans="1:16" customHeight="1" ht="65">
       <c r="A205" s="6" t="s">
         <v>787</v>
       </c>
       <c r="B205" s="6">
-        <v>0</v>
+        <v>21</v>
       </c>
       <c r="C205" s="6">
-        <v>0</v>
+        <v>21</v>
       </c>
       <c r="D205" s="6">
         <v>0</v>
       </c>
       <c r="E205" s="6" t="s">
         <v>788</v>
       </c>
       <c r="F205" s="9" t="s">
-        <v>115</v>
+        <v>22</v>
       </c>
       <c r="G205" s="10" t="s">
-        <v>63</v>
+        <v>23</v>
       </c>
       <c r="H205" s="6" t="s">
-        <v>40</v>
+        <v>98</v>
       </c>
       <c r="I205" s="6">
-        <v>0.265</v>
+        <v>2.85</v>
       </c>
       <c r="J205" s="10" t="s">
         <v>789</v>
       </c>
       <c r="K205" s="6" t="s">
-        <v>65</v>
+        <v>790</v>
       </c>
       <c r="L205" s="10" t="s">
-        <v>115</v>
+        <v>22</v>
       </c>
       <c r="M205" s="6" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="N205" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O205" s="6"/>
+      <c r="O205" s="6">
+        <v>1698.4</v>
+      </c>
       <c r="P205" s="6"/>
     </row>
     <row r="206" spans="1:16" customHeight="1" ht="65">
       <c r="A206" s="6" t="s">
-        <v>791</v>
+        <v>792</v>
       </c>
       <c r="B206" s="6">
-        <v>38</v>
+        <v>26</v>
       </c>
       <c r="C206" s="6">
-        <v>38</v>
+        <v>26</v>
       </c>
       <c r="D206" s="6">
         <v>0</v>
       </c>
       <c r="E206" s="6" t="s">
-        <v>792</v>
+        <v>793</v>
       </c>
       <c r="F206" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H206" s="6" t="s">
         <v>98</v>
       </c>
       <c r="I206" s="6">
-        <v>2.85</v>
+        <v>4.26</v>
       </c>
       <c r="J206" s="10" t="s">
-        <v>793</v>
+        <v>794</v>
       </c>
       <c r="K206" s="6" t="s">
-        <v>794</v>
+        <v>790</v>
       </c>
       <c r="L206" s="10" t="s">
         <v>22</v>
       </c>
       <c r="M206" s="6" t="s">
         <v>795</v>
       </c>
       <c r="N206" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O206" s="6">
-        <v>1898.2</v>
+        <v>2804.49</v>
       </c>
       <c r="P206" s="6"/>
     </row>
     <row r="207" spans="1:16" customHeight="1" ht="65">
       <c r="A207" s="6" t="s">
         <v>796</v>
       </c>
       <c r="B207" s="6">
-        <v>42</v>
+        <v>0</v>
       </c>
       <c r="C207" s="6">
-        <v>42</v>
+        <v>0</v>
       </c>
       <c r="D207" s="6">
         <v>0</v>
       </c>
       <c r="E207" s="6" t="s">
         <v>797</v>
       </c>
       <c r="F207" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H207" s="6" t="s">
         <v>98</v>
       </c>
       <c r="I207" s="6">
-        <v>4.26</v>
+        <v>0.76</v>
       </c>
       <c r="J207" s="10" t="s">
         <v>798</v>
       </c>
       <c r="K207" s="6" t="s">
-        <v>794</v>
+        <v>790</v>
       </c>
       <c r="L207" s="10" t="s">
         <v>22</v>
       </c>
       <c r="M207" s="6" t="s">
         <v>799</v>
       </c>
       <c r="N207" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O207" s="6">
-        <v>3134.43</v>
+        <v>596.2</v>
       </c>
       <c r="P207" s="6"/>
     </row>
     <row r="208" spans="1:16" customHeight="1" ht="65">
       <c r="A208" s="6" t="s">
         <v>800</v>
       </c>
       <c r="B208" s="6">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="C208" s="6">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="D208" s="6">
         <v>0</v>
       </c>
       <c r="E208" s="6" t="s">
         <v>801</v>
       </c>
       <c r="F208" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H208" s="6" t="s">
-        <v>98</v>
+        <v>40</v>
       </c>
       <c r="I208" s="6">
-        <v>0.76</v>
+        <v>0.8</v>
       </c>
       <c r="J208" s="10" t="s">
         <v>802</v>
       </c>
       <c r="K208" s="6" t="s">
-        <v>794</v>
+        <v>26</v>
       </c>
       <c r="L208" s="10" t="s">
         <v>22</v>
       </c>
       <c r="M208" s="6" t="s">
         <v>803</v>
       </c>
       <c r="N208" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O208" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O208" s="6"/>
       <c r="P208" s="6"/>
     </row>
     <row r="209" spans="1:16" customHeight="1" ht="65">
       <c r="A209" s="6" t="s">
         <v>804</v>
       </c>
       <c r="B209" s="6">
         <v>0</v>
       </c>
       <c r="C209" s="6">
         <v>0</v>
       </c>
       <c r="D209" s="6">
         <v>0</v>
       </c>
       <c r="E209" s="6" t="s">
         <v>805</v>
       </c>
       <c r="F209" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G209" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H209" s="6" t="s">
@@ -26458,707 +26158,707 @@
         <v>28</v>
       </c>
       <c r="O209" s="6"/>
       <c r="P209" s="6"/>
     </row>
     <row r="210" spans="1:16" customHeight="1" ht="65">
       <c r="A210" s="6" t="s">
         <v>808</v>
       </c>
       <c r="B210" s="6">
         <v>0</v>
       </c>
       <c r="C210" s="6">
         <v>0</v>
       </c>
       <c r="D210" s="6">
         <v>0</v>
       </c>
       <c r="E210" s="6" t="s">
         <v>809</v>
       </c>
       <c r="F210" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="10" t="s">
-        <v>23</v>
+        <v>39</v>
       </c>
       <c r="H210" s="6" t="s">
         <v>40</v>
       </c>
       <c r="I210" s="6">
-        <v>0.8</v>
+        <v>24.5</v>
       </c>
       <c r="J210" s="10" t="s">
         <v>810</v>
       </c>
       <c r="K210" s="6" t="s">
-        <v>26</v>
+        <v>106</v>
       </c>
       <c r="L210" s="10" t="s">
         <v>22</v>
       </c>
       <c r="M210" s="6" t="s">
         <v>811</v>
       </c>
       <c r="N210" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O210" s="6"/>
       <c r="P210" s="6"/>
     </row>
     <row r="211" spans="1:16" customHeight="1" ht="65">
       <c r="A211" s="6" t="s">
         <v>812</v>
       </c>
       <c r="B211" s="6">
         <v>0</v>
       </c>
       <c r="C211" s="6">
         <v>0</v>
       </c>
       <c r="D211" s="6">
         <v>0</v>
       </c>
       <c r="E211" s="6" t="s">
         <v>813</v>
       </c>
       <c r="F211" s="9" t="s">
-        <v>22</v>
+        <v>814</v>
       </c>
       <c r="G211" s="10" t="s">
-        <v>39</v>
+        <v>63</v>
       </c>
       <c r="H211" s="6" t="s">
         <v>40</v>
       </c>
       <c r="I211" s="6">
-        <v>24.5</v>
+        <v>0.5</v>
       </c>
       <c r="J211" s="10" t="s">
-        <v>814</v>
+        <v>815</v>
       </c>
       <c r="K211" s="6" t="s">
-        <v>106</v>
+        <v>65</v>
       </c>
       <c r="L211" s="10" t="s">
-        <v>22</v>
+        <v>62</v>
       </c>
       <c r="M211" s="6" t="s">
-        <v>815</v>
+        <v>816</v>
       </c>
       <c r="N211" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O211" s="6"/>
       <c r="P211" s="6"/>
     </row>
     <row r="212" spans="1:16" customHeight="1" ht="65">
       <c r="A212" s="6" t="s">
-        <v>816</v>
+        <v>817</v>
       </c>
       <c r="B212" s="6">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="C212" s="6">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D212" s="6">
         <v>0</v>
       </c>
       <c r="E212" s="6" t="s">
-        <v>817</v>
+        <v>818</v>
       </c>
       <c r="F212" s="9" t="s">
-        <v>818</v>
+        <v>75</v>
       </c>
       <c r="G212" s="10" t="s">
         <v>63</v>
       </c>
       <c r="H212" s="6" t="s">
         <v>40</v>
       </c>
       <c r="I212" s="6">
-        <v>0.5</v>
+        <v>0.58</v>
       </c>
       <c r="J212" s="10" t="s">
         <v>819</v>
       </c>
       <c r="K212" s="6" t="s">
         <v>65</v>
       </c>
       <c r="L212" s="10" t="s">
-        <v>62</v>
+        <v>75</v>
       </c>
       <c r="M212" s="6" t="s">
         <v>820</v>
       </c>
       <c r="N212" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O212" s="6"/>
+      <c r="O212" s="6">
+        <v>1148.49</v>
+      </c>
       <c r="P212" s="6"/>
     </row>
     <row r="213" spans="1:16" customHeight="1" ht="65">
       <c r="A213" s="6" t="s">
         <v>821</v>
       </c>
       <c r="B213" s="6">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="C213" s="6">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D213" s="6">
         <v>0</v>
       </c>
       <c r="E213" s="6" t="s">
         <v>822</v>
       </c>
       <c r="F213" s="9" t="s">
         <v>75</v>
       </c>
       <c r="G213" s="10" t="s">
         <v>63</v>
       </c>
       <c r="H213" s="6" t="s">
         <v>40</v>
       </c>
       <c r="I213" s="6">
         <v>0.58</v>
       </c>
       <c r="J213" s="10" t="s">
         <v>823</v>
       </c>
       <c r="K213" s="6" t="s">
         <v>65</v>
       </c>
       <c r="L213" s="10" t="s">
         <v>75</v>
       </c>
       <c r="M213" s="6" t="s">
         <v>824</v>
       </c>
       <c r="N213" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O213" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O213" s="6"/>
       <c r="P213" s="6"/>
     </row>
     <row r="214" spans="1:16" customHeight="1" ht="65">
       <c r="A214" s="6" t="s">
         <v>825</v>
       </c>
       <c r="B214" s="6">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="C214" s="6">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D214" s="6">
         <v>0</v>
       </c>
       <c r="E214" s="6" t="s">
         <v>826</v>
       </c>
       <c r="F214" s="9" t="s">
         <v>75</v>
       </c>
       <c r="G214" s="10" t="s">
         <v>63</v>
       </c>
       <c r="H214" s="6" t="s">
         <v>40</v>
       </c>
       <c r="I214" s="6">
-        <v>0.58</v>
+        <v>0.408</v>
       </c>
       <c r="J214" s="10" t="s">
         <v>827</v>
       </c>
       <c r="K214" s="6" t="s">
         <v>65</v>
       </c>
       <c r="L214" s="10" t="s">
         <v>75</v>
       </c>
       <c r="M214" s="6" t="s">
         <v>828</v>
       </c>
       <c r="N214" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O214" s="6"/>
+      <c r="O214" s="6">
+        <v>1947.21</v>
+      </c>
       <c r="P214" s="6"/>
     </row>
     <row r="215" spans="1:16" customHeight="1" ht="65">
       <c r="A215" s="6" t="s">
         <v>829</v>
       </c>
       <c r="B215" s="6">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="C215" s="6">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D215" s="6">
         <v>0</v>
       </c>
       <c r="E215" s="6" t="s">
         <v>830</v>
       </c>
       <c r="F215" s="9" t="s">
         <v>75</v>
       </c>
       <c r="G215" s="10" t="s">
         <v>63</v>
       </c>
       <c r="H215" s="6" t="s">
         <v>40</v>
       </c>
       <c r="I215" s="6">
-        <v>0.408</v>
+        <v>0.42</v>
       </c>
       <c r="J215" s="10" t="s">
         <v>831</v>
       </c>
       <c r="K215" s="6" t="s">
         <v>65</v>
       </c>
       <c r="L215" s="10" t="s">
         <v>75</v>
       </c>
       <c r="M215" s="6" t="s">
         <v>832</v>
       </c>
       <c r="N215" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O215" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O215" s="6"/>
       <c r="P215" s="6"/>
     </row>
     <row r="216" spans="1:16" customHeight="1" ht="65">
       <c r="A216" s="6" t="s">
         <v>833</v>
       </c>
       <c r="B216" s="6">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="C216" s="6">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D216" s="6">
         <v>0</v>
       </c>
       <c r="E216" s="6" t="s">
         <v>834</v>
       </c>
       <c r="F216" s="9" t="s">
         <v>75</v>
       </c>
       <c r="G216" s="10" t="s">
         <v>63</v>
       </c>
       <c r="H216" s="6" t="s">
-        <v>40</v>
+        <v>32</v>
       </c>
       <c r="I216" s="6">
-        <v>0.42</v>
+        <v>0.59</v>
       </c>
       <c r="J216" s="10" t="s">
         <v>835</v>
       </c>
       <c r="K216" s="6" t="s">
         <v>65</v>
       </c>
       <c r="L216" s="10" t="s">
         <v>75</v>
       </c>
       <c r="M216" s="6" t="s">
         <v>836</v>
       </c>
       <c r="N216" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O216" s="6"/>
+      <c r="O216" s="6">
+        <v>478.4</v>
+      </c>
       <c r="P216" s="6"/>
     </row>
     <row r="217" spans="1:16" customHeight="1" ht="65">
       <c r="A217" s="6" t="s">
         <v>837</v>
       </c>
       <c r="B217" s="6">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="C217" s="6">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D217" s="6">
         <v>0</v>
       </c>
       <c r="E217" s="6" t="s">
         <v>838</v>
       </c>
       <c r="F217" s="9" t="s">
         <v>75</v>
       </c>
       <c r="G217" s="10" t="s">
         <v>63</v>
       </c>
       <c r="H217" s="6" t="s">
-        <v>32</v>
+        <v>40</v>
       </c>
       <c r="I217" s="6">
-        <v>0.59</v>
+        <v>0.25</v>
       </c>
       <c r="J217" s="10" t="s">
         <v>839</v>
       </c>
       <c r="K217" s="6" t="s">
         <v>65</v>
       </c>
       <c r="L217" s="10" t="s">
         <v>75</v>
       </c>
       <c r="M217" s="6" t="s">
         <v>840</v>
       </c>
       <c r="N217" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O217" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O217" s="6"/>
       <c r="P217" s="6"/>
     </row>
     <row r="218" spans="1:16" customHeight="1" ht="65">
       <c r="A218" s="6" t="s">
         <v>841</v>
       </c>
       <c r="B218" s="6">
         <v>0</v>
       </c>
       <c r="C218" s="6">
         <v>0</v>
       </c>
       <c r="D218" s="6">
         <v>0</v>
       </c>
       <c r="E218" s="6" t="s">
         <v>842</v>
       </c>
       <c r="F218" s="9" t="s">
-        <v>75</v>
+        <v>115</v>
       </c>
       <c r="G218" s="10" t="s">
         <v>63</v>
       </c>
       <c r="H218" s="6" t="s">
         <v>40</v>
       </c>
       <c r="I218" s="6">
-        <v>0.25</v>
+        <v>1.14</v>
       </c>
       <c r="J218" s="10" t="s">
         <v>843</v>
       </c>
       <c r="K218" s="6" t="s">
         <v>65</v>
       </c>
       <c r="L218" s="10" t="s">
-        <v>75</v>
+        <v>115</v>
       </c>
       <c r="M218" s="6" t="s">
         <v>844</v>
       </c>
       <c r="N218" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O218" s="6"/>
       <c r="P218" s="6"/>
     </row>
     <row r="219" spans="1:16" customHeight="1" ht="65">
       <c r="A219" s="6" t="s">
         <v>845</v>
       </c>
       <c r="B219" s="6">
         <v>0</v>
       </c>
       <c r="C219" s="6">
         <v>0</v>
       </c>
       <c r="D219" s="6">
         <v>0</v>
       </c>
       <c r="E219" s="6" t="s">
         <v>846</v>
       </c>
       <c r="F219" s="9" t="s">
         <v>115</v>
       </c>
       <c r="G219" s="10" t="s">
         <v>63</v>
       </c>
       <c r="H219" s="6" t="s">
         <v>40</v>
       </c>
       <c r="I219" s="6">
-        <v>1.14</v>
+        <v>1.06</v>
       </c>
       <c r="J219" s="10" t="s">
         <v>847</v>
       </c>
       <c r="K219" s="6" t="s">
         <v>65</v>
       </c>
       <c r="L219" s="10" t="s">
         <v>115</v>
       </c>
       <c r="M219" s="6" t="s">
         <v>848</v>
       </c>
       <c r="N219" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O219" s="6"/>
       <c r="P219" s="6"/>
     </row>
     <row r="220" spans="1:16" customHeight="1" ht="65">
       <c r="A220" s="6" t="s">
         <v>849</v>
       </c>
       <c r="B220" s="6">
         <v>0</v>
       </c>
       <c r="C220" s="6">
         <v>0</v>
       </c>
       <c r="D220" s="6">
         <v>0</v>
       </c>
       <c r="E220" s="6" t="s">
         <v>850</v>
       </c>
       <c r="F220" s="9" t="s">
         <v>115</v>
       </c>
       <c r="G220" s="10" t="s">
         <v>63</v>
       </c>
       <c r="H220" s="6" t="s">
         <v>40</v>
       </c>
       <c r="I220" s="6">
-        <v>1.06</v>
+        <v>0.99</v>
       </c>
       <c r="J220" s="10" t="s">
         <v>851</v>
       </c>
       <c r="K220" s="6" t="s">
         <v>65</v>
       </c>
       <c r="L220" s="10" t="s">
         <v>115</v>
       </c>
       <c r="M220" s="6" t="s">
         <v>852</v>
       </c>
       <c r="N220" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O220" s="6"/>
       <c r="P220" s="6"/>
     </row>
     <row r="221" spans="1:16" customHeight="1" ht="65">
       <c r="A221" s="6" t="s">
         <v>853</v>
       </c>
       <c r="B221" s="6">
         <v>0</v>
       </c>
       <c r="C221" s="6">
         <v>0</v>
       </c>
       <c r="D221" s="6">
         <v>0</v>
       </c>
       <c r="E221" s="6" t="s">
         <v>854</v>
       </c>
       <c r="F221" s="9" t="s">
         <v>115</v>
       </c>
       <c r="G221" s="10" t="s">
         <v>63</v>
       </c>
       <c r="H221" s="6" t="s">
         <v>40</v>
       </c>
       <c r="I221" s="6">
-        <v>0.99</v>
+        <v>0.96</v>
       </c>
       <c r="J221" s="10" t="s">
         <v>855</v>
       </c>
       <c r="K221" s="6" t="s">
         <v>65</v>
       </c>
       <c r="L221" s="10" t="s">
         <v>115</v>
       </c>
       <c r="M221" s="6" t="s">
         <v>856</v>
       </c>
       <c r="N221" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O221" s="6"/>
       <c r="P221" s="6"/>
     </row>
     <row r="222" spans="1:16" customHeight="1" ht="65">
       <c r="A222" s="6" t="s">
         <v>857</v>
       </c>
       <c r="B222" s="6">
         <v>0</v>
       </c>
       <c r="C222" s="6">
         <v>0</v>
       </c>
       <c r="D222" s="6">
         <v>0</v>
       </c>
       <c r="E222" s="6" t="s">
         <v>858</v>
       </c>
       <c r="F222" s="9" t="s">
         <v>115</v>
       </c>
       <c r="G222" s="10" t="s">
         <v>63</v>
       </c>
       <c r="H222" s="6" t="s">
         <v>40</v>
       </c>
       <c r="I222" s="6">
-        <v>0.96</v>
+        <v>1.2</v>
       </c>
       <c r="J222" s="10" t="s">
         <v>859</v>
       </c>
       <c r="K222" s="6" t="s">
         <v>65</v>
       </c>
       <c r="L222" s="10" t="s">
         <v>115</v>
       </c>
       <c r="M222" s="6" t="s">
         <v>860</v>
       </c>
       <c r="N222" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O222" s="6"/>
       <c r="P222" s="6"/>
     </row>
     <row r="223" spans="1:16" customHeight="1" ht="65">
       <c r="A223" s="6" t="s">
         <v>861</v>
       </c>
       <c r="B223" s="6">
         <v>0</v>
       </c>
       <c r="C223" s="6">
         <v>0</v>
       </c>
       <c r="D223" s="6">
         <v>0</v>
       </c>
       <c r="E223" s="6" t="s">
         <v>862</v>
       </c>
       <c r="F223" s="9" t="s">
         <v>115</v>
       </c>
       <c r="G223" s="10" t="s">
         <v>63</v>
       </c>
       <c r="H223" s="6" t="s">
         <v>40</v>
       </c>
       <c r="I223" s="6">
-        <v>1.2</v>
+        <v>1.905</v>
       </c>
       <c r="J223" s="10" t="s">
         <v>863</v>
       </c>
       <c r="K223" s="6" t="s">
         <v>65</v>
       </c>
       <c r="L223" s="10" t="s">
         <v>115</v>
       </c>
       <c r="M223" s="6" t="s">
         <v>864</v>
       </c>
       <c r="N223" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O223" s="6"/>
       <c r="P223" s="6"/>
     </row>
     <row r="224" spans="1:16" customHeight="1" ht="65">
       <c r="A224" s="6" t="s">
         <v>865</v>
       </c>
       <c r="B224" s="6">
         <v>0</v>
       </c>
       <c r="C224" s="6">
         <v>0</v>
       </c>
       <c r="D224" s="6">
         <v>0</v>
       </c>
       <c r="E224" s="6" t="s">
         <v>866</v>
       </c>
       <c r="F224" s="9" t="s">
         <v>115</v>
       </c>
       <c r="G224" s="10" t="s">
         <v>63</v>
       </c>
       <c r="H224" s="6" t="s">
         <v>40</v>
       </c>
       <c r="I224" s="6">
-        <v>1.905</v>
+        <v>1.71</v>
       </c>
       <c r="J224" s="10" t="s">
         <v>867</v>
       </c>
       <c r="K224" s="6" t="s">
         <v>65</v>
       </c>
       <c r="L224" s="10" t="s">
         <v>115</v>
       </c>
       <c r="M224" s="6" t="s">
         <v>868</v>
       </c>
       <c r="N224" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O224" s="6"/>
       <c r="P224" s="6"/>
     </row>
     <row r="225" spans="1:16" customHeight="1" ht="65">
       <c r="A225" s="6" t="s">
         <v>869</v>
       </c>
       <c r="B225" s="6">
         <v>0</v>
@@ -27197,3061 +26897,3063 @@
         <v>872</v>
       </c>
       <c r="N225" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O225" s="6"/>
       <c r="P225" s="6"/>
     </row>
     <row r="226" spans="1:16" customHeight="1" ht="65">
       <c r="A226" s="6" t="s">
         <v>873</v>
       </c>
       <c r="B226" s="6">
         <v>0</v>
       </c>
       <c r="C226" s="6">
         <v>0</v>
       </c>
       <c r="D226" s="6">
         <v>0</v>
       </c>
       <c r="E226" s="6" t="s">
         <v>874</v>
       </c>
       <c r="F226" s="9" t="s">
-        <v>115</v>
+        <v>22</v>
       </c>
       <c r="G226" s="10" t="s">
         <v>63</v>
       </c>
       <c r="H226" s="6" t="s">
         <v>40</v>
       </c>
       <c r="I226" s="6">
-        <v>1.71</v>
+        <v>1.505</v>
       </c>
       <c r="J226" s="10" t="s">
         <v>875</v>
       </c>
       <c r="K226" s="6" t="s">
         <v>65</v>
       </c>
       <c r="L226" s="10" t="s">
-        <v>115</v>
+        <v>22</v>
       </c>
       <c r="M226" s="6" t="s">
         <v>876</v>
       </c>
       <c r="N226" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O226" s="6"/>
       <c r="P226" s="6"/>
     </row>
     <row r="227" spans="1:16" customHeight="1" ht="65">
       <c r="A227" s="6" t="s">
         <v>877</v>
       </c>
       <c r="B227" s="6">
         <v>0</v>
       </c>
       <c r="C227" s="6">
         <v>0</v>
       </c>
       <c r="D227" s="6">
         <v>0</v>
       </c>
       <c r="E227" s="6" t="s">
         <v>878</v>
       </c>
       <c r="F227" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="10" t="s">
         <v>63</v>
       </c>
       <c r="H227" s="6" t="s">
         <v>40</v>
       </c>
       <c r="I227" s="6">
-        <v>1.505</v>
+        <v>1.6</v>
       </c>
       <c r="J227" s="10" t="s">
         <v>879</v>
       </c>
       <c r="K227" s="6" t="s">
         <v>65</v>
       </c>
       <c r="L227" s="10" t="s">
         <v>22</v>
       </c>
       <c r="M227" s="6" t="s">
         <v>880</v>
       </c>
       <c r="N227" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O227" s="6"/>
       <c r="P227" s="6"/>
     </row>
     <row r="228" spans="1:16" customHeight="1" ht="65">
       <c r="A228" s="6" t="s">
         <v>881</v>
       </c>
       <c r="B228" s="6">
         <v>0</v>
       </c>
       <c r="C228" s="6">
         <v>0</v>
       </c>
       <c r="D228" s="6">
         <v>0</v>
       </c>
       <c r="E228" s="6" t="s">
         <v>882</v>
       </c>
       <c r="F228" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G228" s="10" t="s">
         <v>63</v>
       </c>
       <c r="H228" s="6" t="s">
         <v>40</v>
       </c>
       <c r="I228" s="6">
-        <v>1.6</v>
+        <v>3.32</v>
       </c>
       <c r="J228" s="10" t="s">
         <v>883</v>
       </c>
       <c r="K228" s="6" t="s">
         <v>65</v>
       </c>
       <c r="L228" s="10" t="s">
         <v>22</v>
       </c>
       <c r="M228" s="6" t="s">
         <v>884</v>
       </c>
       <c r="N228" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O228" s="6"/>
       <c r="P228" s="6"/>
     </row>
     <row r="229" spans="1:16" customHeight="1" ht="65">
       <c r="A229" s="6" t="s">
         <v>885</v>
       </c>
       <c r="B229" s="6">
         <v>0</v>
       </c>
       <c r="C229" s="6">
         <v>0</v>
       </c>
       <c r="D229" s="6">
         <v>0</v>
       </c>
       <c r="E229" s="6" t="s">
         <v>886</v>
       </c>
       <c r="F229" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="10" t="s">
         <v>63</v>
       </c>
       <c r="H229" s="6" t="s">
         <v>40</v>
       </c>
       <c r="I229" s="6">
-        <v>3.32</v>
+        <v>3.435</v>
       </c>
       <c r="J229" s="10" t="s">
         <v>887</v>
       </c>
       <c r="K229" s="6" t="s">
         <v>65</v>
       </c>
       <c r="L229" s="10" t="s">
         <v>22</v>
       </c>
       <c r="M229" s="6" t="s">
         <v>888</v>
       </c>
       <c r="N229" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O229" s="6"/>
       <c r="P229" s="6"/>
     </row>
     <row r="230" spans="1:16" customHeight="1" ht="65">
       <c r="A230" s="6" t="s">
         <v>889</v>
       </c>
       <c r="B230" s="6">
         <v>0</v>
       </c>
       <c r="C230" s="6">
         <v>0</v>
       </c>
       <c r="D230" s="6">
         <v>0</v>
       </c>
       <c r="E230" s="6" t="s">
         <v>890</v>
       </c>
       <c r="F230" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="10" t="s">
         <v>63</v>
       </c>
       <c r="H230" s="6" t="s">
         <v>40</v>
       </c>
       <c r="I230" s="6">
-        <v>3.435</v>
+        <v>6.5</v>
       </c>
       <c r="J230" s="10" t="s">
         <v>891</v>
       </c>
       <c r="K230" s="6" t="s">
         <v>65</v>
       </c>
       <c r="L230" s="10" t="s">
         <v>22</v>
       </c>
       <c r="M230" s="6" t="s">
         <v>892</v>
       </c>
       <c r="N230" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O230" s="6"/>
       <c r="P230" s="6"/>
     </row>
     <row r="231" spans="1:16" customHeight="1" ht="65">
       <c r="A231" s="6" t="s">
         <v>893</v>
       </c>
       <c r="B231" s="6">
         <v>0</v>
       </c>
       <c r="C231" s="6">
         <v>0</v>
       </c>
       <c r="D231" s="6">
         <v>0</v>
       </c>
       <c r="E231" s="6" t="s">
         <v>894</v>
       </c>
       <c r="F231" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="10" t="s">
         <v>63</v>
       </c>
       <c r="H231" s="6" t="s">
         <v>40</v>
       </c>
       <c r="I231" s="6">
-        <v>6.5</v>
+        <v>9.1</v>
       </c>
       <c r="J231" s="10" t="s">
         <v>895</v>
       </c>
       <c r="K231" s="6" t="s">
         <v>65</v>
       </c>
       <c r="L231" s="10" t="s">
         <v>22</v>
       </c>
       <c r="M231" s="6" t="s">
         <v>896</v>
       </c>
       <c r="N231" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O231" s="6"/>
       <c r="P231" s="6"/>
     </row>
     <row r="232" spans="1:16" customHeight="1" ht="65">
       <c r="A232" s="6" t="s">
         <v>897</v>
       </c>
       <c r="B232" s="6">
         <v>0</v>
       </c>
       <c r="C232" s="6">
         <v>0</v>
       </c>
       <c r="D232" s="6">
         <v>0</v>
       </c>
       <c r="E232" s="6" t="s">
         <v>898</v>
       </c>
       <c r="F232" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G232" s="10" t="s">
         <v>63</v>
       </c>
       <c r="H232" s="6" t="s">
         <v>40</v>
       </c>
       <c r="I232" s="6">
-        <v>9.1</v>
+        <v>1.1</v>
       </c>
       <c r="J232" s="10" t="s">
         <v>899</v>
       </c>
       <c r="K232" s="6" t="s">
         <v>65</v>
       </c>
       <c r="L232" s="10" t="s">
         <v>22</v>
       </c>
       <c r="M232" s="6" t="s">
         <v>900</v>
       </c>
       <c r="N232" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O232" s="6"/>
       <c r="P232" s="6"/>
     </row>
     <row r="233" spans="1:16" customHeight="1" ht="65">
       <c r="A233" s="6" t="s">
         <v>901</v>
       </c>
       <c r="B233" s="6">
         <v>0</v>
       </c>
       <c r="C233" s="6">
         <v>0</v>
       </c>
       <c r="D233" s="6">
         <v>0</v>
       </c>
       <c r="E233" s="6" t="s">
         <v>902</v>
       </c>
       <c r="F233" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="10" t="s">
         <v>63</v>
       </c>
       <c r="H233" s="6" t="s">
         <v>40</v>
       </c>
       <c r="I233" s="6">
-        <v>1.1</v>
+        <v>1.81</v>
       </c>
       <c r="J233" s="10" t="s">
         <v>903</v>
       </c>
       <c r="K233" s="6" t="s">
         <v>65</v>
       </c>
       <c r="L233" s="10" t="s">
         <v>22</v>
       </c>
       <c r="M233" s="6" t="s">
         <v>904</v>
       </c>
       <c r="N233" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O233" s="6"/>
       <c r="P233" s="6"/>
     </row>
     <row r="234" spans="1:16" customHeight="1" ht="65">
       <c r="A234" s="6" t="s">
         <v>905</v>
       </c>
       <c r="B234" s="6">
         <v>0</v>
       </c>
       <c r="C234" s="6">
         <v>0</v>
       </c>
       <c r="D234" s="6">
         <v>0</v>
       </c>
       <c r="E234" s="6" t="s">
         <v>906</v>
       </c>
       <c r="F234" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="10" t="s">
         <v>63</v>
       </c>
       <c r="H234" s="6" t="s">
         <v>40</v>
       </c>
       <c r="I234" s="6">
-        <v>1.81</v>
+        <v>3.7</v>
       </c>
       <c r="J234" s="10" t="s">
         <v>907</v>
       </c>
       <c r="K234" s="6" t="s">
         <v>65</v>
       </c>
       <c r="L234" s="10" t="s">
         <v>22</v>
       </c>
       <c r="M234" s="6" t="s">
         <v>908</v>
       </c>
       <c r="N234" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O234" s="6"/>
       <c r="P234" s="6"/>
     </row>
     <row r="235" spans="1:16" customHeight="1" ht="65">
       <c r="A235" s="6" t="s">
         <v>909</v>
       </c>
       <c r="B235" s="6">
         <v>0</v>
       </c>
       <c r="C235" s="6">
         <v>0</v>
       </c>
       <c r="D235" s="6">
         <v>0</v>
       </c>
       <c r="E235" s="6" t="s">
         <v>910</v>
       </c>
       <c r="F235" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="10" t="s">
         <v>63</v>
       </c>
       <c r="H235" s="6" t="s">
         <v>40</v>
       </c>
       <c r="I235" s="6">
-        <v>3.7</v>
+        <v>11.8</v>
       </c>
       <c r="J235" s="10" t="s">
         <v>911</v>
       </c>
       <c r="K235" s="6" t="s">
         <v>65</v>
       </c>
       <c r="L235" s="10" t="s">
         <v>22</v>
       </c>
       <c r="M235" s="6" t="s">
         <v>912</v>
       </c>
       <c r="N235" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O235" s="6"/>
       <c r="P235" s="6"/>
     </row>
     <row r="236" spans="1:16" customHeight="1" ht="65">
       <c r="A236" s="6" t="s">
         <v>913</v>
       </c>
       <c r="B236" s="6">
         <v>0</v>
       </c>
       <c r="C236" s="6">
         <v>0</v>
       </c>
       <c r="D236" s="6">
         <v>0</v>
       </c>
       <c r="E236" s="6" t="s">
         <v>914</v>
       </c>
       <c r="F236" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G236" s="10" t="s">
         <v>63</v>
       </c>
       <c r="H236" s="6" t="s">
         <v>40</v>
       </c>
       <c r="I236" s="6">
-        <v>11.8</v>
+        <v>0</v>
       </c>
       <c r="J236" s="10" t="s">
         <v>915</v>
       </c>
       <c r="K236" s="6" t="s">
         <v>65</v>
       </c>
       <c r="L236" s="10" t="s">
         <v>22</v>
       </c>
       <c r="M236" s="6" t="s">
         <v>916</v>
       </c>
       <c r="N236" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O236" s="6"/>
       <c r="P236" s="6"/>
     </row>
     <row r="237" spans="1:16" customHeight="1" ht="65">
       <c r="A237" s="6" t="s">
         <v>917</v>
       </c>
       <c r="B237" s="6">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="C237" s="6">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D237" s="6">
         <v>0</v>
       </c>
       <c r="E237" s="6" t="s">
         <v>918</v>
       </c>
       <c r="F237" s="9" t="s">
-        <v>22</v>
+        <v>75</v>
       </c>
       <c r="G237" s="10" t="s">
         <v>63</v>
       </c>
       <c r="H237" s="6" t="s">
         <v>40</v>
       </c>
       <c r="I237" s="6">
-        <v>0</v>
+        <v>0.42</v>
       </c>
       <c r="J237" s="10" t="s">
         <v>919</v>
       </c>
       <c r="K237" s="6" t="s">
         <v>65</v>
       </c>
       <c r="L237" s="10" t="s">
-        <v>22</v>
+        <v>75</v>
       </c>
       <c r="M237" s="6" t="s">
         <v>920</v>
       </c>
       <c r="N237" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O237" s="6"/>
+      <c r="O237" s="6">
+        <v>504.72</v>
+      </c>
       <c r="P237" s="6"/>
     </row>
     <row r="238" spans="1:16" customHeight="1" ht="65">
       <c r="A238" s="6" t="s">
         <v>921</v>
       </c>
       <c r="B238" s="6">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="C238" s="6">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D238" s="6">
         <v>0</v>
       </c>
       <c r="E238" s="6" t="s">
         <v>922</v>
       </c>
       <c r="F238" s="9" t="s">
         <v>75</v>
       </c>
       <c r="G238" s="10" t="s">
         <v>63</v>
       </c>
       <c r="H238" s="6" t="s">
         <v>40</v>
       </c>
       <c r="I238" s="6">
-        <v>0.42</v>
+        <v>0.415</v>
       </c>
       <c r="J238" s="10" t="s">
         <v>923</v>
       </c>
       <c r="K238" s="6" t="s">
         <v>65</v>
       </c>
       <c r="L238" s="10" t="s">
         <v>75</v>
       </c>
       <c r="M238" s="6" t="s">
         <v>924</v>
       </c>
       <c r="N238" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O238" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O238" s="6"/>
       <c r="P238" s="6"/>
     </row>
     <row r="239" spans="1:16" customHeight="1" ht="65">
       <c r="A239" s="6" t="s">
         <v>925</v>
       </c>
       <c r="B239" s="6">
         <v>0</v>
       </c>
       <c r="C239" s="6">
         <v>0</v>
       </c>
       <c r="D239" s="6">
         <v>0</v>
       </c>
       <c r="E239" s="6" t="s">
         <v>926</v>
       </c>
       <c r="F239" s="9" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G239" s="10" t="s">
-        <v>63</v>
+        <v>39</v>
       </c>
       <c r="H239" s="6" t="s">
         <v>40</v>
       </c>
       <c r="I239" s="6">
-        <v>0.415</v>
+        <v>12</v>
       </c>
       <c r="J239" s="10" t="s">
         <v>927</v>
       </c>
       <c r="K239" s="6" t="s">
-        <v>65</v>
+        <v>111</v>
       </c>
       <c r="L239" s="10" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="M239" s="6" t="s">
         <v>928</v>
       </c>
       <c r="N239" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O239" s="6"/>
       <c r="P239" s="6"/>
     </row>
     <row r="240" spans="1:16" customHeight="1" ht="65">
       <c r="A240" s="6" t="s">
         <v>929</v>
       </c>
       <c r="B240" s="6">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="C240" s="6">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D240" s="6">
         <v>0</v>
       </c>
       <c r="E240" s="6" t="s">
         <v>930</v>
       </c>
       <c r="F240" s="9" t="s">
         <v>68</v>
       </c>
       <c r="G240" s="10" t="s">
         <v>39</v>
       </c>
       <c r="H240" s="6" t="s">
         <v>40</v>
       </c>
       <c r="I240" s="6">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="J240" s="10" t="s">
         <v>931</v>
       </c>
       <c r="K240" s="6" t="s">
         <v>111</v>
       </c>
       <c r="L240" s="10" t="s">
         <v>68</v>
       </c>
       <c r="M240" s="6" t="s">
         <v>932</v>
       </c>
       <c r="N240" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O240" s="6"/>
+      <c r="O240" s="6">
+        <v>80088.96</v>
+      </c>
       <c r="P240" s="6"/>
     </row>
     <row r="241" spans="1:16" customHeight="1" ht="65">
       <c r="A241" s="6" t="s">
         <v>933</v>
       </c>
       <c r="B241" s="6">
         <v>0</v>
       </c>
       <c r="C241" s="6">
         <v>0</v>
       </c>
       <c r="D241" s="6">
         <v>0</v>
       </c>
       <c r="E241" s="6" t="s">
         <v>934</v>
       </c>
       <c r="F241" s="9" t="s">
-        <v>68</v>
+        <v>115</v>
       </c>
       <c r="G241" s="10" t="s">
-        <v>39</v>
+        <v>63</v>
       </c>
       <c r="H241" s="6" t="s">
         <v>40</v>
       </c>
       <c r="I241" s="6">
-        <v>10</v>
+        <v>1.74</v>
       </c>
       <c r="J241" s="10" t="s">
         <v>935</v>
       </c>
       <c r="K241" s="6" t="s">
-        <v>111</v>
+        <v>65</v>
       </c>
       <c r="L241" s="10" t="s">
-        <v>68</v>
+        <v>115</v>
       </c>
       <c r="M241" s="6" t="s">
         <v>936</v>
       </c>
       <c r="N241" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O241" s="6"/>
       <c r="P241" s="6"/>
     </row>
     <row r="242" spans="1:16" customHeight="1" ht="65">
       <c r="A242" s="6" t="s">
         <v>937</v>
       </c>
       <c r="B242" s="6">
         <v>0</v>
       </c>
       <c r="C242" s="6">
         <v>0</v>
       </c>
       <c r="D242" s="6">
         <v>0</v>
       </c>
       <c r="E242" s="6" t="s">
         <v>938</v>
       </c>
       <c r="F242" s="9" t="s">
-        <v>115</v>
+        <v>22</v>
       </c>
       <c r="G242" s="10" t="s">
-        <v>63</v>
+        <v>23</v>
       </c>
       <c r="H242" s="6" t="s">
-        <v>40</v>
+        <v>98</v>
       </c>
       <c r="I242" s="6">
-        <v>1.74</v>
+        <v>3.34</v>
       </c>
       <c r="J242" s="10" t="s">
         <v>939</v>
       </c>
       <c r="K242" s="6" t="s">
-        <v>65</v>
+        <v>790</v>
       </c>
       <c r="L242" s="10" t="s">
-        <v>115</v>
+        <v>22</v>
       </c>
       <c r="M242" s="6" t="s">
         <v>940</v>
       </c>
       <c r="N242" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O242" s="6"/>
+      <c r="O242" s="6">
+        <v>3066.4</v>
+      </c>
       <c r="P242" s="6"/>
     </row>
     <row r="243" spans="1:16" customHeight="1" ht="65">
       <c r="A243" s="6" t="s">
         <v>941</v>
       </c>
       <c r="B243" s="6">
-        <v>22</v>
+        <v>0</v>
       </c>
       <c r="C243" s="6">
-        <v>22</v>
+        <v>0</v>
       </c>
       <c r="D243" s="6">
         <v>0</v>
       </c>
       <c r="E243" s="6" t="s">
         <v>942</v>
       </c>
       <c r="F243" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H243" s="6" t="s">
         <v>98</v>
       </c>
       <c r="I243" s="6">
-        <v>3.34</v>
+        <v>1.87</v>
       </c>
       <c r="J243" s="10" t="s">
         <v>943</v>
       </c>
       <c r="K243" s="6" t="s">
-        <v>794</v>
+        <v>790</v>
       </c>
       <c r="L243" s="10" t="s">
         <v>22</v>
       </c>
       <c r="M243" s="6" t="s">
         <v>944</v>
       </c>
       <c r="N243" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O243" s="6">
-        <v>3427.15</v>
+        <v>1059.7</v>
       </c>
       <c r="P243" s="6"/>
     </row>
     <row r="244" spans="1:16" customHeight="1" ht="65">
       <c r="A244" s="6" t="s">
         <v>945</v>
       </c>
       <c r="B244" s="6">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="C244" s="6">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="D244" s="6">
         <v>0</v>
       </c>
       <c r="E244" s="6" t="s">
         <v>946</v>
       </c>
       <c r="F244" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H244" s="6" t="s">
-        <v>98</v>
+        <v>40</v>
       </c>
       <c r="I244" s="6">
-        <v>1.87</v>
+        <v>0.8</v>
       </c>
       <c r="J244" s="10" t="s">
         <v>947</v>
       </c>
       <c r="K244" s="6" t="s">
-        <v>794</v>
+        <v>26</v>
       </c>
       <c r="L244" s="10" t="s">
         <v>22</v>
       </c>
       <c r="M244" s="6" t="s">
         <v>948</v>
       </c>
       <c r="N244" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O244" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O244" s="6"/>
       <c r="P244" s="6"/>
     </row>
     <row r="245" spans="1:16" customHeight="1" ht="65">
       <c r="A245" s="6" t="s">
         <v>949</v>
       </c>
       <c r="B245" s="6">
         <v>0</v>
       </c>
       <c r="C245" s="6">
         <v>0</v>
       </c>
       <c r="D245" s="6">
         <v>0</v>
       </c>
       <c r="E245" s="6" t="s">
         <v>950</v>
       </c>
       <c r="F245" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H245" s="6" t="s">
-        <v>40</v>
+        <v>24</v>
       </c>
       <c r="I245" s="6">
-        <v>0.8</v>
+        <v>1</v>
       </c>
       <c r="J245" s="10" t="s">
         <v>951</v>
       </c>
       <c r="K245" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L245" s="10" t="s">
         <v>22</v>
       </c>
       <c r="M245" s="6" t="s">
         <v>952</v>
       </c>
       <c r="N245" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O245" s="6"/>
+      <c r="O245" s="6">
+        <v>1457.52</v>
+      </c>
       <c r="P245" s="6"/>
     </row>
     <row r="246" spans="1:16" customHeight="1" ht="65">
       <c r="A246" s="6" t="s">
         <v>953</v>
       </c>
       <c r="B246" s="6">
         <v>0</v>
       </c>
       <c r="C246" s="6">
         <v>0</v>
       </c>
       <c r="D246" s="6">
         <v>0</v>
       </c>
       <c r="E246" s="6" t="s">
         <v>954</v>
       </c>
       <c r="F246" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G246" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H246" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I246" s="6">
         <v>1</v>
       </c>
       <c r="J246" s="10" t="s">
         <v>955</v>
       </c>
       <c r="K246" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L246" s="10" t="s">
         <v>22</v>
       </c>
       <c r="M246" s="6" t="s">
         <v>956</v>
       </c>
       <c r="N246" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O246" s="6">
-        <v>1651.88</v>
+        <v>1349.15</v>
       </c>
       <c r="P246" s="6"/>
     </row>
     <row r="247" spans="1:16" customHeight="1" ht="65">
       <c r="A247" s="6" t="s">
         <v>957</v>
       </c>
       <c r="B247" s="6">
         <v>0</v>
       </c>
       <c r="C247" s="6">
         <v>0</v>
       </c>
       <c r="D247" s="6">
         <v>0</v>
       </c>
       <c r="E247" s="6" t="s">
         <v>958</v>
       </c>
       <c r="F247" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H247" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I247" s="6">
         <v>1</v>
       </c>
       <c r="J247" s="10" t="s">
         <v>959</v>
       </c>
       <c r="K247" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L247" s="10" t="s">
         <v>22</v>
       </c>
       <c r="M247" s="6" t="s">
         <v>960</v>
       </c>
       <c r="N247" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O247" s="6">
-        <v>1529.04</v>
+        <v>1320.65</v>
       </c>
       <c r="P247" s="6"/>
     </row>
     <row r="248" spans="1:16" customHeight="1" ht="65">
       <c r="A248" s="6" t="s">
         <v>961</v>
       </c>
       <c r="B248" s="6">
         <v>0</v>
       </c>
       <c r="C248" s="6">
         <v>0</v>
       </c>
       <c r="D248" s="6">
         <v>0</v>
       </c>
       <c r="E248" s="6" t="s">
         <v>962</v>
       </c>
       <c r="F248" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H248" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I248" s="6">
         <v>1</v>
       </c>
       <c r="J248" s="10" t="s">
         <v>963</v>
       </c>
       <c r="K248" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L248" s="10" t="s">
         <v>22</v>
       </c>
       <c r="M248" s="6" t="s">
         <v>964</v>
       </c>
       <c r="N248" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O248" s="6">
-        <v>1496.74</v>
+        <v>1425.4</v>
       </c>
       <c r="P248" s="6"/>
     </row>
     <row r="249" spans="1:16" customHeight="1" ht="65">
       <c r="A249" s="6" t="s">
         <v>965</v>
       </c>
       <c r="B249" s="6">
         <v>0</v>
       </c>
       <c r="C249" s="6">
         <v>0</v>
       </c>
       <c r="D249" s="6">
         <v>0</v>
       </c>
       <c r="E249" s="6" t="s">
         <v>966</v>
       </c>
       <c r="F249" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H249" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I249" s="6">
         <v>1</v>
       </c>
       <c r="J249" s="10" t="s">
         <v>967</v>
       </c>
       <c r="K249" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L249" s="10" t="s">
         <v>22</v>
       </c>
       <c r="M249" s="6" t="s">
         <v>968</v>
       </c>
       <c r="N249" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O249" s="6">
-        <v>2019.31</v>
+        <v>1382.21</v>
       </c>
       <c r="P249" s="6"/>
     </row>
     <row r="250" spans="1:16" customHeight="1" ht="65">
       <c r="A250" s="6" t="s">
         <v>969</v>
       </c>
       <c r="B250" s="6">
         <v>0</v>
       </c>
       <c r="C250" s="6">
         <v>0</v>
       </c>
       <c r="D250" s="6">
         <v>0</v>
       </c>
       <c r="E250" s="6" t="s">
         <v>970</v>
       </c>
       <c r="F250" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G250" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H250" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I250" s="6">
-        <v>1</v>
+        <v>1.25</v>
       </c>
       <c r="J250" s="10" t="s">
         <v>971</v>
       </c>
       <c r="K250" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L250" s="10" t="s">
         <v>22</v>
       </c>
       <c r="M250" s="6" t="s">
         <v>972</v>
       </c>
       <c r="N250" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O250" s="6">
-        <v>1958.13</v>
+        <v>1917.26</v>
       </c>
       <c r="P250" s="6"/>
     </row>
     <row r="251" spans="1:16" customHeight="1" ht="65">
       <c r="A251" s="6" t="s">
         <v>973</v>
       </c>
       <c r="B251" s="6">
         <v>0</v>
       </c>
       <c r="C251" s="6">
         <v>0</v>
       </c>
       <c r="D251" s="6">
         <v>0</v>
       </c>
       <c r="E251" s="6" t="s">
         <v>974</v>
       </c>
       <c r="F251" s="9" t="s">
-        <v>22</v>
+        <v>38</v>
       </c>
       <c r="G251" s="10" t="s">
-        <v>23</v>
+        <v>69</v>
       </c>
       <c r="H251" s="6" t="s">
-        <v>24</v>
+        <v>40</v>
       </c>
       <c r="I251" s="6">
-        <v>1.25</v>
+        <v>0</v>
       </c>
       <c r="J251" s="10" t="s">
         <v>975</v>
       </c>
       <c r="K251" s="6" t="s">
-        <v>26</v>
+        <v>976</v>
       </c>
       <c r="L251" s="10" t="s">
-        <v>22</v>
+        <v>977</v>
       </c>
       <c r="M251" s="6" t="s">
-        <v>976</v>
+        <v>978</v>
       </c>
       <c r="N251" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O251" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O251" s="6"/>
       <c r="P251" s="6"/>
     </row>
     <row r="252" spans="1:16" customHeight="1" ht="65">
       <c r="A252" s="6" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="B252" s="6">
-        <v>0</v>
+        <v>34</v>
       </c>
       <c r="C252" s="6">
-        <v>0</v>
+        <v>34</v>
       </c>
       <c r="D252" s="6">
         <v>0</v>
       </c>
-      <c r="E252" s="6" t="s">
-        <v>978</v>
+      <c r="E252" s="6">
+        <v>12000137117</v>
       </c>
       <c r="F252" s="9" t="s">
         <v>38</v>
       </c>
       <c r="G252" s="10" t="s">
-        <v>69</v>
+        <v>39</v>
       </c>
       <c r="H252" s="6" t="s">
-        <v>40</v>
+        <v>98</v>
       </c>
       <c r="I252" s="6">
         <v>0</v>
       </c>
       <c r="J252" s="10" t="s">
-        <v>979</v>
+        <v>980</v>
       </c>
       <c r="K252" s="6" t="s">
-        <v>980</v>
+        <v>58</v>
       </c>
       <c r="L252" s="10" t="s">
+        <v>38</v>
+      </c>
+      <c r="M252" s="6" t="s">
         <v>981</v>
       </c>
-      <c r="M252" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N252" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O252" s="6"/>
+      <c r="O252" s="6">
+        <v>2948.33</v>
+      </c>
       <c r="P252" s="6"/>
     </row>
     <row r="253" spans="1:16" customHeight="1" ht="65">
       <c r="A253" s="6" t="s">
+        <v>982</v>
+      </c>
+      <c r="B253" s="6">
+        <v>0</v>
+      </c>
+      <c r="C253" s="6">
+        <v>0</v>
+      </c>
+      <c r="D253" s="6">
+        <v>0</v>
+      </c>
+      <c r="E253" s="6" t="s">
         <v>983</v>
       </c>
-      <c r="B253" s="6">
-[...10 lines deleted...]
-      </c>
       <c r="F253" s="9" t="s">
-        <v>38</v>
+        <v>62</v>
       </c>
       <c r="G253" s="10" t="s">
-        <v>39</v>
+        <v>63</v>
       </c>
       <c r="H253" s="6" t="s">
-        <v>98</v>
+        <v>40</v>
       </c>
       <c r="I253" s="6">
-        <v>0</v>
+        <v>3.655</v>
       </c>
       <c r="J253" s="10" t="s">
         <v>984</v>
       </c>
       <c r="K253" s="6" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="L253" s="10" t="s">
-        <v>38</v>
+        <v>62</v>
       </c>
       <c r="M253" s="6" t="s">
         <v>985</v>
       </c>
       <c r="N253" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O253" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O253" s="6"/>
       <c r="P253" s="6"/>
     </row>
     <row r="254" spans="1:16" customHeight="1" ht="65">
       <c r="A254" s="6" t="s">
         <v>986</v>
       </c>
       <c r="B254" s="6">
         <v>0</v>
       </c>
       <c r="C254" s="6">
         <v>0</v>
       </c>
       <c r="D254" s="6">
         <v>0</v>
       </c>
       <c r="E254" s="6" t="s">
         <v>987</v>
       </c>
       <c r="F254" s="9" t="s">
-        <v>62</v>
+        <v>47</v>
       </c>
       <c r="G254" s="10" t="s">
-        <v>63</v>
+        <v>39</v>
       </c>
       <c r="H254" s="6" t="s">
-        <v>40</v>
+        <v>24</v>
       </c>
       <c r="I254" s="6">
-        <v>3.655</v>
+        <v>0</v>
       </c>
       <c r="J254" s="10" t="s">
         <v>988</v>
       </c>
       <c r="K254" s="6" t="s">
-        <v>65</v>
+        <v>49</v>
       </c>
       <c r="L254" s="10" t="s">
-        <v>62</v>
+        <v>47</v>
       </c>
       <c r="M254" s="6" t="s">
         <v>989</v>
       </c>
       <c r="N254" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O254" s="6"/>
+      <c r="O254" s="6">
+        <v>23330.69</v>
+      </c>
       <c r="P254" s="6"/>
     </row>
     <row r="255" spans="1:16" customHeight="1" ht="65">
       <c r="A255" s="6" t="s">
         <v>990</v>
       </c>
       <c r="B255" s="6">
         <v>0</v>
       </c>
       <c r="C255" s="6">
         <v>0</v>
       </c>
       <c r="D255" s="6">
         <v>0</v>
       </c>
       <c r="E255" s="6" t="s">
         <v>991</v>
       </c>
       <c r="F255" s="9" t="s">
-        <v>47</v>
+        <v>115</v>
       </c>
       <c r="G255" s="10" t="s">
-        <v>39</v>
+        <v>63</v>
       </c>
       <c r="H255" s="6" t="s">
-        <v>24</v>
+        <v>40</v>
       </c>
       <c r="I255" s="6">
-        <v>0</v>
+        <v>0.68</v>
       </c>
       <c r="J255" s="10" t="s">
         <v>992</v>
       </c>
       <c r="K255" s="6" t="s">
-        <v>49</v>
+        <v>65</v>
       </c>
       <c r="L255" s="10" t="s">
-        <v>47</v>
+        <v>115</v>
       </c>
       <c r="M255" s="6" t="s">
         <v>993</v>
       </c>
       <c r="N255" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O255" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O255" s="6"/>
       <c r="P255" s="6"/>
     </row>
     <row r="256" spans="1:16" customHeight="1" ht="65">
       <c r="A256" s="6" t="s">
         <v>994</v>
       </c>
       <c r="B256" s="6">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="C256" s="6">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="D256" s="6">
         <v>0</v>
       </c>
       <c r="E256" s="6" t="s">
         <v>995</v>
       </c>
       <c r="F256" s="9" t="s">
-        <v>115</v>
+        <v>47</v>
       </c>
       <c r="G256" s="10" t="s">
-        <v>63</v>
+        <v>39</v>
       </c>
       <c r="H256" s="6" t="s">
-        <v>40</v>
+        <v>98</v>
       </c>
       <c r="I256" s="6">
-        <v>0.68</v>
+        <v>5</v>
       </c>
       <c r="J256" s="10" t="s">
         <v>996</v>
       </c>
       <c r="K256" s="6" t="s">
-        <v>65</v>
+        <v>106</v>
       </c>
       <c r="L256" s="10" t="s">
-        <v>115</v>
+        <v>47</v>
       </c>
       <c r="M256" s="6" t="s">
         <v>997</v>
       </c>
       <c r="N256" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O256" s="6"/>
+      <c r="O256" s="6">
+        <v>19040</v>
+      </c>
       <c r="P256" s="6"/>
     </row>
     <row r="257" spans="1:16" customHeight="1" ht="65">
       <c r="A257" s="6" t="s">
         <v>998</v>
       </c>
       <c r="B257" s="6">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="C257" s="6">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="D257" s="6">
         <v>0</v>
       </c>
       <c r="E257" s="6" t="s">
         <v>999</v>
       </c>
       <c r="F257" s="9" t="s">
-        <v>47</v>
+        <v>22</v>
       </c>
       <c r="G257" s="10" t="s">
         <v>39</v>
       </c>
       <c r="H257" s="6" t="s">
-        <v>98</v>
+        <v>24</v>
       </c>
       <c r="I257" s="6">
-        <v>5</v>
+        <v>5.8</v>
       </c>
       <c r="J257" s="10" t="s">
         <v>1000</v>
       </c>
       <c r="K257" s="6" t="s">
-        <v>106</v>
+        <v>1001</v>
       </c>
       <c r="L257" s="10" t="s">
-        <v>47</v>
+        <v>22</v>
       </c>
       <c r="M257" s="6" t="s">
-        <v>1001</v>
+        <v>1002</v>
       </c>
       <c r="N257" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O257" s="6">
-        <v>19040</v>
+        <v>9903.27</v>
       </c>
       <c r="P257" s="6"/>
     </row>
     <row r="258" spans="1:16" customHeight="1" ht="65">
       <c r="A258" s="6" t="s">
-        <v>1002</v>
+        <v>1003</v>
       </c>
       <c r="B258" s="6">
         <v>0</v>
       </c>
       <c r="C258" s="6">
         <v>0</v>
       </c>
       <c r="D258" s="6">
         <v>0</v>
       </c>
       <c r="E258" s="6" t="s">
-        <v>1003</v>
+        <v>1004</v>
       </c>
       <c r="F258" s="9" t="s">
-        <v>22</v>
+        <v>75</v>
       </c>
       <c r="G258" s="10" t="s">
-        <v>39</v>
+        <v>63</v>
       </c>
       <c r="H258" s="6" t="s">
-        <v>24</v>
+        <v>40</v>
       </c>
       <c r="I258" s="6">
-        <v>5.8</v>
+        <v>0</v>
       </c>
       <c r="J258" s="10" t="s">
-        <v>1004</v>
+        <v>1005</v>
       </c>
       <c r="K258" s="6" t="s">
-        <v>1005</v>
+        <v>65</v>
       </c>
       <c r="L258" s="10" t="s">
-        <v>22</v>
+        <v>75</v>
       </c>
       <c r="M258" s="6" t="s">
         <v>1006</v>
       </c>
       <c r="N258" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O258" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O258" s="6"/>
       <c r="P258" s="6"/>
     </row>
     <row r="259" spans="1:16" customHeight="1" ht="65">
       <c r="A259" s="6" t="s">
         <v>1007</v>
       </c>
       <c r="B259" s="6">
         <v>0</v>
       </c>
       <c r="C259" s="6">
         <v>0</v>
       </c>
       <c r="D259" s="6">
         <v>0</v>
       </c>
       <c r="E259" s="6" t="s">
         <v>1008</v>
       </c>
       <c r="F259" s="9" t="s">
-        <v>75</v>
+        <v>22</v>
       </c>
       <c r="G259" s="10" t="s">
-        <v>63</v>
+        <v>23</v>
       </c>
       <c r="H259" s="6" t="s">
         <v>40</v>
       </c>
       <c r="I259" s="6">
-        <v>0</v>
+        <v>2.78</v>
       </c>
       <c r="J259" s="10" t="s">
         <v>1009</v>
       </c>
       <c r="K259" s="6" t="s">
-        <v>65</v>
+        <v>790</v>
       </c>
       <c r="L259" s="10" t="s">
-        <v>75</v>
+        <v>1010</v>
       </c>
       <c r="M259" s="6" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
       <c r="N259" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O259" s="6"/>
       <c r="P259" s="6"/>
     </row>
     <row r="260" spans="1:16" customHeight="1" ht="65">
       <c r="A260" s="6" t="s">
-        <v>1011</v>
+        <v>1012</v>
       </c>
       <c r="B260" s="6">
         <v>0</v>
       </c>
       <c r="C260" s="6">
         <v>0</v>
       </c>
       <c r="D260" s="6">
         <v>0</v>
       </c>
       <c r="E260" s="6" t="s">
-        <v>1012</v>
+        <v>1013</v>
       </c>
       <c r="F260" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G260" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H260" s="6" t="s">
         <v>40</v>
       </c>
       <c r="I260" s="6">
-        <v>2.78</v>
+        <v>0</v>
       </c>
       <c r="J260" s="10" t="s">
-        <v>1013</v>
+        <v>1014</v>
       </c>
       <c r="K260" s="6" t="s">
-        <v>794</v>
+        <v>1015</v>
       </c>
       <c r="L260" s="10" t="s">
-        <v>1014</v>
+        <v>22</v>
       </c>
       <c r="M260" s="6" t="s">
-        <v>1015</v>
+        <v>1016</v>
       </c>
       <c r="N260" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O260" s="6"/>
       <c r="P260" s="6"/>
     </row>
     <row r="261" spans="1:16" customHeight="1" ht="65">
       <c r="A261" s="6" t="s">
-        <v>1016</v>
+        <v>1017</v>
       </c>
       <c r="B261" s="6">
         <v>0</v>
       </c>
       <c r="C261" s="6">
         <v>0</v>
       </c>
       <c r="D261" s="6">
         <v>0</v>
       </c>
       <c r="E261" s="6" t="s">
-        <v>1017</v>
+        <v>1018</v>
       </c>
       <c r="F261" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G261" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H261" s="6" t="s">
-        <v>40</v>
+        <v>24</v>
       </c>
       <c r="I261" s="6">
-        <v>0</v>
+        <v>1.25</v>
       </c>
       <c r="J261" s="10" t="s">
-        <v>1018</v>
+        <v>1019</v>
       </c>
       <c r="K261" s="6" t="s">
-        <v>1019</v>
+        <v>26</v>
       </c>
       <c r="L261" s="10" t="s">
         <v>22</v>
       </c>
       <c r="M261" s="6" t="s">
         <v>1020</v>
       </c>
       <c r="N261" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O261" s="6"/>
+      <c r="O261" s="6">
+        <v>1646.62</v>
+      </c>
       <c r="P261" s="6"/>
     </row>
     <row r="262" spans="1:16" customHeight="1" ht="65">
       <c r="A262" s="6" t="s">
         <v>1021</v>
       </c>
       <c r="B262" s="6">
         <v>0</v>
       </c>
       <c r="C262" s="6">
         <v>0</v>
       </c>
       <c r="D262" s="6">
         <v>0</v>
       </c>
       <c r="E262" s="6" t="s">
         <v>1022</v>
       </c>
       <c r="F262" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G262" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H262" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I262" s="6">
         <v>1.25</v>
       </c>
       <c r="J262" s="10" t="s">
         <v>1023</v>
       </c>
       <c r="K262" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L262" s="10" t="s">
         <v>22</v>
       </c>
       <c r="M262" s="6" t="s">
         <v>1024</v>
       </c>
       <c r="N262" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O262" s="6">
-        <v>1866.2</v>
+        <v>1706.64</v>
       </c>
       <c r="P262" s="6"/>
     </row>
     <row r="263" spans="1:16" customHeight="1" ht="65">
       <c r="A263" s="6" t="s">
         <v>1025</v>
       </c>
       <c r="B263" s="6">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="C263" s="6">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D263" s="6">
         <v>0</v>
       </c>
       <c r="E263" s="6" t="s">
         <v>1026</v>
       </c>
       <c r="F263" s="9" t="s">
-        <v>22</v>
+        <v>38</v>
       </c>
       <c r="G263" s="10" t="s">
-        <v>23</v>
+        <v>63</v>
       </c>
       <c r="H263" s="6" t="s">
-        <v>24</v>
+        <v>32</v>
       </c>
       <c r="I263" s="6">
-        <v>1.25</v>
+        <v>8</v>
       </c>
       <c r="J263" s="10" t="s">
         <v>1027</v>
       </c>
       <c r="K263" s="6" t="s">
-        <v>26</v>
+        <v>1028</v>
       </c>
       <c r="L263" s="10" t="s">
-        <v>22</v>
+        <v>1029</v>
       </c>
       <c r="M263" s="6" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="N263" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O263" s="6">
-        <v>1934.21</v>
+        <v>12670.59</v>
       </c>
       <c r="P263" s="6"/>
     </row>
     <row r="264" spans="1:16" customHeight="1" ht="65">
       <c r="A264" s="6" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="B264" s="6">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="C264" s="6">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D264" s="6">
         <v>0</v>
       </c>
-      <c r="E264" s="6" t="s">
-        <v>1030</v>
+      <c r="E264" s="6">
+        <v>431227609</v>
       </c>
       <c r="F264" s="9" t="s">
-        <v>38</v>
+        <v>22</v>
       </c>
       <c r="G264" s="10" t="s">
-        <v>63</v>
+        <v>39</v>
       </c>
       <c r="H264" s="6" t="s">
-        <v>32</v>
+        <v>24</v>
       </c>
       <c r="I264" s="6">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="J264" s="10" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="K264" s="6" t="s">
-        <v>1032</v>
+        <v>138</v>
       </c>
       <c r="L264" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="M264" s="6" t="s">
         <v>1033</v>
       </c>
-      <c r="M264" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N264" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O264" s="6">
-        <v>16614.63</v>
+        <v>1572.98</v>
       </c>
       <c r="P264" s="6"/>
     </row>
     <row r="265" spans="1:16" customHeight="1" ht="65">
       <c r="A265" s="6" t="s">
-        <v>1035</v>
+        <v>1034</v>
       </c>
       <c r="B265" s="6">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="C265" s="6">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="D265" s="6">
         <v>0</v>
       </c>
       <c r="E265" s="6">
-        <v>431227609</v>
+        <v>432106121</v>
       </c>
       <c r="F265" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G265" s="10" t="s">
         <v>39</v>
       </c>
       <c r="H265" s="6" t="s">
-        <v>24</v>
+        <v>98</v>
       </c>
       <c r="I265" s="6">
-        <v>0</v>
+        <v>1.57</v>
       </c>
       <c r="J265" s="10" t="s">
-        <v>1036</v>
+        <v>1035</v>
       </c>
       <c r="K265" s="6" t="s">
         <v>138</v>
       </c>
       <c r="L265" s="10" t="s">
-        <v>22</v>
+        <v>101</v>
       </c>
       <c r="M265" s="6" t="s">
-        <v>1037</v>
+        <v>1036</v>
       </c>
       <c r="N265" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O265" s="6">
         <v>1572.98</v>
       </c>
       <c r="P265" s="6"/>
     </row>
-    <row r="266" spans="1:16" customHeight="1" ht="65">
+    <row r="266" spans="1:16">
       <c r="A266" s="6" t="s">
+        <v>1037</v>
+      </c>
+      <c r="B266" s="6">
+        <v>0</v>
+      </c>
+      <c r="C266" s="6">
+        <v>0</v>
+      </c>
+      <c r="D266" s="6">
+        <v>0</v>
+      </c>
+      <c r="E266" s="6" t="s">
         <v>1038</v>
       </c>
-      <c r="B266" s="6">
-[...10 lines deleted...]
-      </c>
       <c r="F266" s="9" t="s">
-        <v>22</v>
+        <v>120</v>
       </c>
       <c r="G266" s="10" t="s">
         <v>39</v>
       </c>
       <c r="H266" s="6" t="s">
-        <v>98</v>
+        <v>24</v>
       </c>
       <c r="I266" s="6">
-        <v>1.57</v>
-[...1 lines deleted...]
-      <c r="J266" s="10" t="s">
+        <v>100</v>
+      </c>
+      <c r="J266" s="10"/>
+      <c r="K266" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="L266" s="10" t="s">
+        <v>120</v>
+      </c>
+      <c r="M266" s="6" t="s">
         <v>1039</v>
       </c>
-      <c r="K266" s="6" t="s">
-[...5 lines deleted...]
-      <c r="M266" s="6" t="s">
+      <c r="N266" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="O266" s="6">
+        <v>151699.93</v>
+      </c>
+      <c r="P266" s="6"/>
+    </row>
+    <row r="267" spans="1:16" customHeight="1" ht="65">
+      <c r="A267" s="6" t="s">
         <v>1040</v>
       </c>
-      <c r="N266" s="6" t="s">
-[...8 lines deleted...]
-      <c r="A267" s="6" t="s">
+      <c r="B267" s="6">
+        <v>0</v>
+      </c>
+      <c r="C267" s="6">
+        <v>0</v>
+      </c>
+      <c r="D267" s="6">
+        <v>0</v>
+      </c>
+      <c r="E267" s="6" t="s">
         <v>1041</v>
       </c>
-      <c r="B267" s="6">
-[...8 lines deleted...]
-      <c r="E267" s="6" t="s">
+      <c r="F267" s="9" t="s">
+        <v>115</v>
+      </c>
+      <c r="G267" s="10" t="s">
+        <v>63</v>
+      </c>
+      <c r="H267" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="I267" s="6">
+        <v>0.46</v>
+      </c>
+      <c r="J267" s="10" t="s">
         <v>1042</v>
       </c>
-      <c r="F267" s="9" t="s">
-[...11 lines deleted...]
-      <c r="J267" s="10"/>
       <c r="K267" s="6" t="s">
-        <v>106</v>
+        <v>65</v>
       </c>
       <c r="L267" s="10" t="s">
-        <v>120</v>
+        <v>115</v>
       </c>
       <c r="M267" s="6" t="s">
         <v>1043</v>
       </c>
       <c r="N267" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O267" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O267" s="6"/>
       <c r="P267" s="6"/>
     </row>
     <row r="268" spans="1:16" customHeight="1" ht="65">
       <c r="A268" s="6" t="s">
         <v>1044</v>
       </c>
       <c r="B268" s="6">
         <v>0</v>
       </c>
       <c r="C268" s="6">
         <v>0</v>
       </c>
       <c r="D268" s="6">
         <v>0</v>
       </c>
       <c r="E268" s="6" t="s">
         <v>1045</v>
       </c>
       <c r="F268" s="9" t="s">
-        <v>115</v>
+        <v>75</v>
       </c>
       <c r="G268" s="10" t="s">
         <v>63</v>
       </c>
       <c r="H268" s="6" t="s">
         <v>40</v>
       </c>
       <c r="I268" s="6">
-        <v>0.46</v>
+        <v>0.36</v>
       </c>
       <c r="J268" s="10" t="s">
         <v>1046</v>
       </c>
       <c r="K268" s="6" t="s">
         <v>65</v>
       </c>
       <c r="L268" s="10" t="s">
-        <v>115</v>
+        <v>75</v>
       </c>
       <c r="M268" s="6" t="s">
         <v>1047</v>
       </c>
       <c r="N268" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O268" s="6"/>
       <c r="P268" s="6"/>
     </row>
     <row r="269" spans="1:16" customHeight="1" ht="65">
       <c r="A269" s="6" t="s">
         <v>1048</v>
       </c>
       <c r="B269" s="6">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="C269" s="6">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D269" s="6">
         <v>0</v>
       </c>
       <c r="E269" s="6" t="s">
         <v>1049</v>
       </c>
       <c r="F269" s="9" t="s">
-        <v>75</v>
+        <v>56</v>
       </c>
       <c r="G269" s="10" t="s">
-        <v>63</v>
+        <v>69</v>
       </c>
       <c r="H269" s="6" t="s">
-        <v>40</v>
+        <v>32</v>
       </c>
       <c r="I269" s="6">
-        <v>0.36</v>
+        <v>0</v>
       </c>
       <c r="J269" s="10" t="s">
         <v>1050</v>
       </c>
       <c r="K269" s="6" t="s">
-        <v>65</v>
+        <v>1051</v>
       </c>
       <c r="L269" s="10" t="s">
-        <v>75</v>
+        <v>43</v>
       </c>
       <c r="M269" s="6" t="s">
-        <v>1051</v>
+        <v>1052</v>
       </c>
       <c r="N269" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O269" s="6"/>
+      <c r="O269" s="6">
+        <v>1890.78</v>
+      </c>
       <c r="P269" s="6"/>
     </row>
     <row r="270" spans="1:16" customHeight="1" ht="65">
       <c r="A270" s="6" t="s">
-        <v>1052</v>
+        <v>1053</v>
       </c>
       <c r="B270" s="6">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="C270" s="6">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D270" s="6">
         <v>0</v>
       </c>
       <c r="E270" s="6" t="s">
-        <v>1053</v>
+        <v>1054</v>
       </c>
       <c r="F270" s="9" t="s">
-        <v>56</v>
+        <v>84</v>
       </c>
       <c r="G270" s="10" t="s">
         <v>69</v>
       </c>
       <c r="H270" s="6" t="s">
         <v>32</v>
       </c>
       <c r="I270" s="6">
         <v>0</v>
       </c>
       <c r="J270" s="10" t="s">
-        <v>1054</v>
+        <v>1055</v>
       </c>
       <c r="K270" s="6" t="s">
-        <v>1055</v>
+        <v>1051</v>
       </c>
       <c r="L270" s="10" t="s">
         <v>43</v>
       </c>
       <c r="M270" s="6" t="s">
         <v>1056</v>
       </c>
       <c r="N270" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O270" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O270" s="6"/>
       <c r="P270" s="6"/>
     </row>
     <row r="271" spans="1:16" customHeight="1" ht="65">
       <c r="A271" s="6" t="s">
         <v>1057</v>
       </c>
       <c r="B271" s="6">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="C271" s="6">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D271" s="6">
         <v>0</v>
       </c>
       <c r="E271" s="6" t="s">
         <v>1058</v>
       </c>
       <c r="F271" s="9" t="s">
         <v>84</v>
       </c>
       <c r="G271" s="10" t="s">
         <v>69</v>
       </c>
       <c r="H271" s="6" t="s">
         <v>32</v>
       </c>
       <c r="I271" s="6">
         <v>0</v>
       </c>
       <c r="J271" s="10" t="s">
         <v>1059</v>
       </c>
       <c r="K271" s="6" t="s">
-        <v>1055</v>
+        <v>1051</v>
       </c>
       <c r="L271" s="10" t="s">
         <v>43</v>
       </c>
       <c r="M271" s="6" t="s">
         <v>1060</v>
       </c>
       <c r="N271" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O271" s="6"/>
+      <c r="O271" s="6">
+        <v>2571.61</v>
+      </c>
       <c r="P271" s="6"/>
     </row>
     <row r="272" spans="1:16" customHeight="1" ht="65">
       <c r="A272" s="6" t="s">
         <v>1061</v>
       </c>
       <c r="B272" s="6">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="C272" s="6">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D272" s="6">
         <v>0</v>
       </c>
       <c r="E272" s="6" t="s">
         <v>1062</v>
       </c>
       <c r="F272" s="9" t="s">
-        <v>84</v>
+        <v>22</v>
       </c>
       <c r="G272" s="10" t="s">
-        <v>69</v>
+        <v>23</v>
       </c>
       <c r="H272" s="6" t="s">
-        <v>32</v>
+        <v>40</v>
       </c>
       <c r="I272" s="6">
         <v>0</v>
       </c>
       <c r="J272" s="10" t="s">
         <v>1063</v>
       </c>
       <c r="K272" s="6" t="s">
-        <v>1055</v>
+        <v>790</v>
       </c>
       <c r="L272" s="10" t="s">
-        <v>43</v>
+        <v>22</v>
       </c>
       <c r="M272" s="6" t="s">
         <v>1064</v>
       </c>
       <c r="N272" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O272" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O272" s="6"/>
       <c r="P272" s="6"/>
     </row>
     <row r="273" spans="1:16" customHeight="1" ht="65">
       <c r="A273" s="6" t="s">
         <v>1065</v>
       </c>
       <c r="B273" s="6">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="C273" s="6">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D273" s="6">
         <v>0</v>
       </c>
       <c r="E273" s="6" t="s">
         <v>1066</v>
       </c>
       <c r="F273" s="9" t="s">
-        <v>22</v>
+        <v>43</v>
       </c>
       <c r="G273" s="10" t="s">
-        <v>23</v>
+        <v>69</v>
       </c>
       <c r="H273" s="6" t="s">
         <v>40</v>
       </c>
       <c r="I273" s="6">
         <v>0</v>
       </c>
       <c r="J273" s="10" t="s">
         <v>1067</v>
       </c>
       <c r="K273" s="6" t="s">
-        <v>794</v>
+        <v>1051</v>
       </c>
       <c r="L273" s="10" t="s">
-        <v>22</v>
+        <v>43</v>
       </c>
       <c r="M273" s="6" t="s">
         <v>1068</v>
       </c>
       <c r="N273" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O273" s="6"/>
+      <c r="O273" s="6">
+        <v>1488.14</v>
+      </c>
       <c r="P273" s="6"/>
     </row>
     <row r="274" spans="1:16" customHeight="1" ht="65">
       <c r="A274" s="6" t="s">
         <v>1069</v>
       </c>
       <c r="B274" s="6">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="C274" s="6">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D274" s="6">
         <v>0</v>
       </c>
       <c r="E274" s="6" t="s">
         <v>1070</v>
       </c>
       <c r="F274" s="9" t="s">
         <v>43</v>
       </c>
       <c r="G274" s="10" t="s">
         <v>69</v>
       </c>
       <c r="H274" s="6" t="s">
         <v>40</v>
       </c>
       <c r="I274" s="6">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="J274" s="10" t="s">
         <v>1071</v>
       </c>
       <c r="K274" s="6" t="s">
-        <v>1055</v>
+        <v>1051</v>
       </c>
       <c r="L274" s="10" t="s">
         <v>43</v>
       </c>
       <c r="M274" s="6" t="s">
         <v>1072</v>
       </c>
       <c r="N274" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O274" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O274" s="6"/>
       <c r="P274" s="6"/>
     </row>
     <row r="275" spans="1:16" customHeight="1" ht="65">
       <c r="A275" s="6" t="s">
         <v>1073</v>
       </c>
       <c r="B275" s="6">
         <v>0</v>
       </c>
       <c r="C275" s="6">
         <v>0</v>
       </c>
       <c r="D275" s="6">
         <v>0</v>
       </c>
       <c r="E275" s="6" t="s">
         <v>1074</v>
       </c>
       <c r="F275" s="9" t="s">
-        <v>43</v>
+        <v>1075</v>
       </c>
       <c r="G275" s="10" t="s">
-        <v>69</v>
+        <v>39</v>
       </c>
       <c r="H275" s="6" t="s">
-        <v>40</v>
+        <v>32</v>
       </c>
       <c r="I275" s="6">
-        <v>10</v>
+        <v>0.2</v>
       </c>
       <c r="J275" s="10" t="s">
-        <v>1075</v>
+        <v>1076</v>
       </c>
       <c r="K275" s="6" t="s">
-        <v>1055</v>
+        <v>42</v>
       </c>
       <c r="L275" s="10" t="s">
-        <v>43</v>
+        <v>1077</v>
       </c>
       <c r="M275" s="6" t="s">
-        <v>1076</v>
+        <v>1078</v>
       </c>
       <c r="N275" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O275" s="6"/>
       <c r="P275" s="6"/>
     </row>
     <row r="276" spans="1:16" customHeight="1" ht="65">
       <c r="A276" s="6" t="s">
-        <v>1077</v>
+        <v>1079</v>
       </c>
       <c r="B276" s="6">
         <v>0</v>
       </c>
       <c r="C276" s="6">
         <v>0</v>
       </c>
       <c r="D276" s="6">
         <v>0</v>
       </c>
       <c r="E276" s="6" t="s">
-        <v>1078</v>
+        <v>1080</v>
       </c>
       <c r="F276" s="9" t="s">
-        <v>1079</v>
+        <v>115</v>
       </c>
       <c r="G276" s="10" t="s">
-        <v>39</v>
+        <v>63</v>
       </c>
       <c r="H276" s="6" t="s">
-        <v>32</v>
+        <v>40</v>
       </c>
       <c r="I276" s="6">
-        <v>0.2</v>
+        <v>0</v>
       </c>
       <c r="J276" s="10" t="s">
-        <v>1080</v>
+        <v>1081</v>
       </c>
       <c r="K276" s="6" t="s">
-        <v>42</v>
+        <v>65</v>
       </c>
       <c r="L276" s="10" t="s">
-        <v>1081</v>
+        <v>115</v>
       </c>
       <c r="M276" s="6" t="s">
         <v>1082</v>
       </c>
       <c r="N276" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O276" s="6"/>
       <c r="P276" s="6"/>
     </row>
     <row r="277" spans="1:16" customHeight="1" ht="65">
       <c r="A277" s="6" t="s">
         <v>1083</v>
       </c>
       <c r="B277" s="6">
         <v>0</v>
       </c>
       <c r="C277" s="6">
         <v>0</v>
       </c>
       <c r="D277" s="6">
         <v>0</v>
       </c>
       <c r="E277" s="6" t="s">
         <v>1084</v>
       </c>
       <c r="F277" s="9" t="s">
-        <v>115</v>
+        <v>814</v>
       </c>
       <c r="G277" s="10" t="s">
         <v>63</v>
       </c>
       <c r="H277" s="6" t="s">
         <v>40</v>
       </c>
       <c r="I277" s="6">
-        <v>0</v>
+        <v>0.85</v>
       </c>
       <c r="J277" s="10" t="s">
         <v>1085</v>
       </c>
       <c r="K277" s="6" t="s">
         <v>65</v>
       </c>
       <c r="L277" s="10" t="s">
-        <v>115</v>
+        <v>62</v>
       </c>
       <c r="M277" s="6" t="s">
         <v>1086</v>
       </c>
       <c r="N277" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O277" s="6"/>
       <c r="P277" s="6"/>
     </row>
     <row r="278" spans="1:16" customHeight="1" ht="65">
       <c r="A278" s="6" t="s">
         <v>1087</v>
       </c>
       <c r="B278" s="6">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="C278" s="6">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="D278" s="6">
         <v>0</v>
       </c>
       <c r="E278" s="6" t="s">
         <v>1088</v>
       </c>
       <c r="F278" s="9" t="s">
-        <v>818</v>
+        <v>84</v>
       </c>
       <c r="G278" s="10" t="s">
-        <v>63</v>
+        <v>39</v>
       </c>
       <c r="H278" s="6" t="s">
-        <v>40</v>
+        <v>32</v>
       </c>
       <c r="I278" s="6">
-        <v>0.85</v>
+        <v>1</v>
       </c>
       <c r="J278" s="10" t="s">
         <v>1089</v>
       </c>
       <c r="K278" s="6" t="s">
-        <v>65</v>
+        <v>42</v>
       </c>
       <c r="L278" s="10" t="s">
-        <v>62</v>
+        <v>43</v>
       </c>
       <c r="M278" s="6" t="s">
         <v>1090</v>
       </c>
       <c r="N278" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O278" s="6"/>
+      <c r="O278" s="6">
+        <v>132.16</v>
+      </c>
       <c r="P278" s="6"/>
     </row>
     <row r="279" spans="1:16" customHeight="1" ht="65">
       <c r="A279" s="6" t="s">
         <v>1091</v>
       </c>
       <c r="B279" s="6">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="C279" s="6">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="D279" s="6">
         <v>0</v>
       </c>
       <c r="E279" s="6" t="s">
         <v>1092</v>
       </c>
       <c r="F279" s="9" t="s">
         <v>84</v>
       </c>
       <c r="G279" s="10" t="s">
-        <v>39</v>
+        <v>69</v>
       </c>
       <c r="H279" s="6" t="s">
-        <v>32</v>
+        <v>40</v>
       </c>
       <c r="I279" s="6">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J279" s="10" t="s">
         <v>1093</v>
       </c>
       <c r="K279" s="6" t="s">
-        <v>42</v>
+        <v>1094</v>
       </c>
       <c r="L279" s="10" t="s">
-        <v>43</v>
+        <v>84</v>
       </c>
       <c r="M279" s="6" t="s">
-        <v>1094</v>
+        <v>1095</v>
       </c>
       <c r="N279" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O279" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O279" s="6"/>
       <c r="P279" s="6"/>
     </row>
     <row r="280" spans="1:16" customHeight="1" ht="65">
       <c r="A280" s="6" t="s">
-        <v>1095</v>
+        <v>1096</v>
       </c>
       <c r="B280" s="6">
         <v>0</v>
       </c>
       <c r="C280" s="6">
         <v>0</v>
       </c>
       <c r="D280" s="6">
         <v>0</v>
       </c>
       <c r="E280" s="6" t="s">
-        <v>1096</v>
+        <v>1097</v>
       </c>
       <c r="F280" s="9" t="s">
         <v>84</v>
       </c>
       <c r="G280" s="10" t="s">
         <v>69</v>
       </c>
       <c r="H280" s="6" t="s">
         <v>40</v>
       </c>
       <c r="I280" s="6">
         <v>0</v>
       </c>
       <c r="J280" s="10" t="s">
-        <v>1097</v>
+        <v>1098</v>
       </c>
       <c r="K280" s="6" t="s">
-        <v>1098</v>
+        <v>1094</v>
       </c>
       <c r="L280" s="10" t="s">
         <v>84</v>
       </c>
       <c r="M280" s="6" t="s">
         <v>1099</v>
       </c>
       <c r="N280" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O280" s="6"/>
       <c r="P280" s="6"/>
     </row>
     <row r="281" spans="1:16" customHeight="1" ht="65">
       <c r="A281" s="6" t="s">
         <v>1100</v>
       </c>
       <c r="B281" s="6">
         <v>0</v>
       </c>
       <c r="C281" s="6">
         <v>0</v>
       </c>
       <c r="D281" s="6">
         <v>0</v>
       </c>
       <c r="E281" s="6" t="s">
         <v>1101</v>
       </c>
       <c r="F281" s="9" t="s">
         <v>84</v>
       </c>
       <c r="G281" s="10" t="s">
         <v>69</v>
       </c>
       <c r="H281" s="6" t="s">
         <v>40</v>
       </c>
       <c r="I281" s="6">
         <v>0</v>
       </c>
       <c r="J281" s="10" t="s">
         <v>1102</v>
       </c>
       <c r="K281" s="6" t="s">
-        <v>1098</v>
+        <v>1094</v>
       </c>
       <c r="L281" s="10" t="s">
         <v>84</v>
       </c>
       <c r="M281" s="6" t="s">
         <v>1103</v>
       </c>
       <c r="N281" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O281" s="6"/>
       <c r="P281" s="6"/>
     </row>
     <row r="282" spans="1:16" customHeight="1" ht="65">
       <c r="A282" s="6" t="s">
         <v>1104</v>
       </c>
       <c r="B282" s="6">
         <v>0</v>
       </c>
       <c r="C282" s="6">
         <v>0</v>
       </c>
       <c r="D282" s="6">
         <v>0</v>
       </c>
       <c r="E282" s="6" t="s">
         <v>1105</v>
       </c>
       <c r="F282" s="9" t="s">
         <v>84</v>
       </c>
       <c r="G282" s="10" t="s">
         <v>69</v>
       </c>
       <c r="H282" s="6" t="s">
         <v>40</v>
       </c>
       <c r="I282" s="6">
         <v>0</v>
       </c>
       <c r="J282" s="10" t="s">
         <v>1106</v>
       </c>
       <c r="K282" s="6" t="s">
-        <v>1098</v>
+        <v>1094</v>
       </c>
       <c r="L282" s="10" t="s">
         <v>84</v>
       </c>
       <c r="M282" s="6" t="s">
         <v>1107</v>
       </c>
       <c r="N282" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O282" s="6"/>
       <c r="P282" s="6"/>
     </row>
     <row r="283" spans="1:16" customHeight="1" ht="65">
       <c r="A283" s="6" t="s">
         <v>1108</v>
       </c>
       <c r="B283" s="6">
         <v>0</v>
       </c>
       <c r="C283" s="6">
         <v>0</v>
       </c>
       <c r="D283" s="6">
         <v>0</v>
       </c>
       <c r="E283" s="6" t="s">
         <v>1109</v>
       </c>
       <c r="F283" s="9" t="s">
         <v>84</v>
       </c>
       <c r="G283" s="10" t="s">
         <v>69</v>
       </c>
       <c r="H283" s="6" t="s">
         <v>40</v>
       </c>
       <c r="I283" s="6">
         <v>0</v>
       </c>
       <c r="J283" s="10" t="s">
         <v>1110</v>
       </c>
       <c r="K283" s="6" t="s">
-        <v>1098</v>
+        <v>1094</v>
       </c>
       <c r="L283" s="10" t="s">
         <v>84</v>
       </c>
       <c r="M283" s="6" t="s">
         <v>1111</v>
       </c>
       <c r="N283" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O283" s="6"/>
       <c r="P283" s="6"/>
     </row>
     <row r="284" spans="1:16" customHeight="1" ht="65">
       <c r="A284" s="6" t="s">
         <v>1112</v>
       </c>
       <c r="B284" s="6">
         <v>0</v>
       </c>
       <c r="C284" s="6">
         <v>0</v>
       </c>
       <c r="D284" s="6">
         <v>0</v>
       </c>
       <c r="E284" s="6" t="s">
         <v>1113</v>
       </c>
       <c r="F284" s="9" t="s">
         <v>84</v>
       </c>
       <c r="G284" s="10" t="s">
         <v>69</v>
       </c>
       <c r="H284" s="6" t="s">
         <v>40</v>
       </c>
       <c r="I284" s="6">
         <v>0</v>
       </c>
       <c r="J284" s="10" t="s">
         <v>1114</v>
       </c>
       <c r="K284" s="6" t="s">
-        <v>1098</v>
+        <v>1094</v>
       </c>
       <c r="L284" s="10" t="s">
         <v>84</v>
       </c>
       <c r="M284" s="6" t="s">
         <v>1115</v>
       </c>
       <c r="N284" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O284" s="6"/>
       <c r="P284" s="6"/>
     </row>
     <row r="285" spans="1:16" customHeight="1" ht="65">
       <c r="A285" s="6" t="s">
         <v>1116</v>
       </c>
       <c r="B285" s="6">
         <v>0</v>
       </c>
       <c r="C285" s="6">
         <v>0</v>
       </c>
       <c r="D285" s="6">
         <v>0</v>
       </c>
       <c r="E285" s="6" t="s">
         <v>1117</v>
       </c>
       <c r="F285" s="9" t="s">
         <v>84</v>
       </c>
       <c r="G285" s="10" t="s">
-        <v>69</v>
+        <v>39</v>
       </c>
       <c r="H285" s="6" t="s">
         <v>40</v>
       </c>
       <c r="I285" s="6">
-        <v>0</v>
+        <v>0.25</v>
       </c>
       <c r="J285" s="10" t="s">
         <v>1118</v>
       </c>
       <c r="K285" s="6" t="s">
-        <v>1098</v>
+        <v>1119</v>
       </c>
       <c r="L285" s="10" t="s">
         <v>84</v>
       </c>
       <c r="M285" s="6" t="s">
-        <v>1119</v>
+        <v>1120</v>
       </c>
       <c r="N285" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O285" s="6"/>
       <c r="P285" s="6"/>
     </row>
     <row r="286" spans="1:16" customHeight="1" ht="65">
       <c r="A286" s="6" t="s">
-        <v>1120</v>
+        <v>1121</v>
       </c>
       <c r="B286" s="6">
-        <v>0</v>
+        <v>19</v>
       </c>
       <c r="C286" s="6">
-        <v>0</v>
+        <v>19</v>
       </c>
       <c r="D286" s="6">
         <v>0</v>
       </c>
       <c r="E286" s="6" t="s">
-        <v>1121</v>
+        <v>1122</v>
       </c>
       <c r="F286" s="9" t="s">
-        <v>84</v>
+        <v>68</v>
       </c>
       <c r="G286" s="10" t="s">
-        <v>39</v>
+        <v>85</v>
       </c>
       <c r="H286" s="6" t="s">
-        <v>40</v>
+        <v>98</v>
       </c>
       <c r="I286" s="6">
-        <v>0.25</v>
+        <v>19.5</v>
       </c>
       <c r="J286" s="10" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
       <c r="K286" s="6" t="s">
-        <v>1123</v>
+        <v>1124</v>
       </c>
       <c r="L286" s="10" t="s">
-        <v>84</v>
+        <v>68</v>
       </c>
       <c r="M286" s="6" t="s">
-        <v>1124</v>
+        <v>1125</v>
       </c>
       <c r="N286" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O286" s="6"/>
+      <c r="O286" s="6">
+        <v>19177.03</v>
+      </c>
       <c r="P286" s="6"/>
     </row>
     <row r="287" spans="1:16" customHeight="1" ht="65">
       <c r="A287" s="6" t="s">
-        <v>1125</v>
+        <v>1126</v>
       </c>
       <c r="B287" s="6">
-        <v>12</v>
+        <v>92</v>
       </c>
       <c r="C287" s="6">
-        <v>12</v>
+        <v>92</v>
       </c>
       <c r="D287" s="6">
         <v>0</v>
       </c>
       <c r="E287" s="6" t="s">
-        <v>1126</v>
+        <v>1127</v>
       </c>
       <c r="F287" s="9" t="s">
         <v>68</v>
       </c>
       <c r="G287" s="10" t="s">
         <v>85</v>
       </c>
       <c r="H287" s="6" t="s">
         <v>98</v>
       </c>
       <c r="I287" s="6">
-        <v>19.5</v>
+        <v>8.5</v>
       </c>
       <c r="J287" s="10" t="s">
-        <v>1127</v>
+        <v>1128</v>
       </c>
       <c r="K287" s="6" t="s">
-        <v>1128</v>
+        <v>1124</v>
       </c>
       <c r="L287" s="10" t="s">
         <v>68</v>
       </c>
       <c r="M287" s="6" t="s">
         <v>1129</v>
       </c>
       <c r="N287" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O287" s="6">
-        <v>20519.44</v>
+        <v>10710.17</v>
       </c>
       <c r="P287" s="6"/>
     </row>
     <row r="288" spans="1:16" customHeight="1" ht="65">
       <c r="A288" s="6" t="s">
         <v>1130</v>
       </c>
       <c r="B288" s="6">
-        <v>39</v>
+        <v>0</v>
       </c>
       <c r="C288" s="6">
-        <v>39</v>
+        <v>0</v>
       </c>
       <c r="D288" s="6">
         <v>0</v>
       </c>
       <c r="E288" s="6" t="s">
         <v>1131</v>
       </c>
       <c r="F288" s="9" t="s">
-        <v>68</v>
+        <v>115</v>
       </c>
       <c r="G288" s="10" t="s">
-        <v>85</v>
+        <v>63</v>
       </c>
       <c r="H288" s="6" t="s">
-        <v>98</v>
+        <v>40</v>
       </c>
       <c r="I288" s="6">
-        <v>8.5</v>
+        <v>0</v>
       </c>
       <c r="J288" s="10" t="s">
         <v>1132</v>
       </c>
       <c r="K288" s="6" t="s">
-        <v>1128</v>
+        <v>65</v>
       </c>
       <c r="L288" s="10" t="s">
-        <v>68</v>
+        <v>115</v>
       </c>
       <c r="M288" s="6" t="s">
         <v>1133</v>
       </c>
       <c r="N288" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O288" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O288" s="6"/>
       <c r="P288" s="6"/>
     </row>
     <row r="289" spans="1:16" customHeight="1" ht="65">
       <c r="A289" s="6" t="s">
         <v>1134</v>
       </c>
       <c r="B289" s="6">
         <v>0</v>
       </c>
       <c r="C289" s="6">
         <v>0</v>
       </c>
       <c r="D289" s="6">
         <v>0</v>
       </c>
       <c r="E289" s="6" t="s">
         <v>1135</v>
       </c>
       <c r="F289" s="9" t="s">
-        <v>115</v>
+        <v>22</v>
       </c>
       <c r="G289" s="10" t="s">
         <v>63</v>
       </c>
       <c r="H289" s="6" t="s">
         <v>40</v>
       </c>
       <c r="I289" s="6">
         <v>0</v>
       </c>
       <c r="J289" s="10" t="s">
         <v>1136</v>
       </c>
       <c r="K289" s="6" t="s">
         <v>65</v>
       </c>
       <c r="L289" s="10" t="s">
-        <v>115</v>
+        <v>22</v>
       </c>
       <c r="M289" s="6" t="s">
         <v>1137</v>
       </c>
       <c r="N289" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O289" s="6"/>
       <c r="P289" s="6"/>
     </row>
     <row r="290" spans="1:16" customHeight="1" ht="65">
       <c r="A290" s="6" t="s">
         <v>1138</v>
       </c>
       <c r="B290" s="6">
         <v>0</v>
       </c>
       <c r="C290" s="6">
         <v>0</v>
       </c>
       <c r="D290" s="6">
         <v>0</v>
       </c>
       <c r="E290" s="6" t="s">
         <v>1139</v>
       </c>
       <c r="F290" s="9" t="s">
-        <v>22</v>
+        <v>75</v>
       </c>
       <c r="G290" s="10" t="s">
         <v>63</v>
       </c>
       <c r="H290" s="6" t="s">
         <v>40</v>
       </c>
       <c r="I290" s="6">
         <v>0</v>
       </c>
       <c r="J290" s="10" t="s">
         <v>1140</v>
       </c>
       <c r="K290" s="6" t="s">
         <v>65</v>
       </c>
       <c r="L290" s="10" t="s">
-        <v>22</v>
+        <v>75</v>
       </c>
       <c r="M290" s="6" t="s">
         <v>1141</v>
       </c>
       <c r="N290" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O290" s="6"/>
       <c r="P290" s="6"/>
     </row>
     <row r="291" spans="1:16" customHeight="1" ht="65">
       <c r="A291" s="6" t="s">
         <v>1142</v>
       </c>
       <c r="B291" s="6">
         <v>0</v>
       </c>
       <c r="C291" s="6">
         <v>0</v>
       </c>
       <c r="D291" s="6">
         <v>0</v>
       </c>
       <c r="E291" s="6" t="s">
         <v>1143</v>
@@ -30281,6370 +29983,6040 @@
         <v>1145</v>
       </c>
       <c r="N291" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O291" s="6"/>
       <c r="P291" s="6"/>
     </row>
     <row r="292" spans="1:16" customHeight="1" ht="65">
       <c r="A292" s="6" t="s">
         <v>1146</v>
       </c>
       <c r="B292" s="6">
         <v>0</v>
       </c>
       <c r="C292" s="6">
         <v>0</v>
       </c>
       <c r="D292" s="6">
         <v>0</v>
       </c>
       <c r="E292" s="6" t="s">
         <v>1147</v>
       </c>
       <c r="F292" s="9" t="s">
-        <v>75</v>
+        <v>22</v>
       </c>
       <c r="G292" s="10" t="s">
-        <v>63</v>
+        <v>31</v>
       </c>
       <c r="H292" s="6" t="s">
         <v>40</v>
       </c>
       <c r="I292" s="6">
-        <v>0</v>
+        <v>5.95</v>
       </c>
       <c r="J292" s="10" t="s">
         <v>1148</v>
       </c>
       <c r="K292" s="6" t="s">
-        <v>65</v>
+        <v>34</v>
       </c>
       <c r="L292" s="10" t="s">
-        <v>75</v>
+        <v>22</v>
       </c>
       <c r="M292" s="6" t="s">
         <v>1149</v>
       </c>
       <c r="N292" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O292" s="6"/>
       <c r="P292" s="6"/>
     </row>
     <row r="293" spans="1:16" customHeight="1" ht="65">
       <c r="A293" s="6" t="s">
         <v>1150</v>
       </c>
       <c r="B293" s="6">
         <v>0</v>
       </c>
       <c r="C293" s="6">
         <v>0</v>
       </c>
       <c r="D293" s="6">
         <v>0</v>
       </c>
       <c r="E293" s="6" t="s">
         <v>1151</v>
       </c>
       <c r="F293" s="9" t="s">
-        <v>22</v>
+        <v>62</v>
       </c>
       <c r="G293" s="10" t="s">
-        <v>31</v>
+        <v>63</v>
       </c>
       <c r="H293" s="6" t="s">
         <v>40</v>
       </c>
       <c r="I293" s="6">
-        <v>5.95</v>
+        <v>2.26</v>
       </c>
       <c r="J293" s="10" t="s">
         <v>1152</v>
       </c>
       <c r="K293" s="6" t="s">
-        <v>34</v>
+        <v>65</v>
       </c>
       <c r="L293" s="10" t="s">
-        <v>22</v>
+        <v>62</v>
       </c>
       <c r="M293" s="6" t="s">
         <v>1153</v>
       </c>
       <c r="N293" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O293" s="6"/>
       <c r="P293" s="6"/>
     </row>
     <row r="294" spans="1:16" customHeight="1" ht="65">
       <c r="A294" s="6" t="s">
         <v>1154</v>
       </c>
       <c r="B294" s="6">
         <v>0</v>
       </c>
       <c r="C294" s="6">
         <v>0</v>
       </c>
       <c r="D294" s="6">
         <v>0</v>
       </c>
       <c r="E294" s="6" t="s">
         <v>1155</v>
       </c>
       <c r="F294" s="9" t="s">
-        <v>62</v>
+        <v>68</v>
       </c>
       <c r="G294" s="10" t="s">
-        <v>63</v>
+        <v>39</v>
       </c>
       <c r="H294" s="6" t="s">
-        <v>40</v>
+        <v>24</v>
       </c>
       <c r="I294" s="6">
-        <v>2.26</v>
+        <v>8.5</v>
       </c>
       <c r="J294" s="10" t="s">
         <v>1156</v>
       </c>
       <c r="K294" s="6" t="s">
-        <v>65</v>
+        <v>71</v>
       </c>
       <c r="L294" s="10" t="s">
-        <v>62</v>
+        <v>1157</v>
       </c>
       <c r="M294" s="6" t="s">
-        <v>1157</v>
+        <v>1158</v>
       </c>
       <c r="N294" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O294" s="6"/>
+      <c r="O294" s="6">
+        <v>41365.51</v>
+      </c>
       <c r="P294" s="6"/>
     </row>
     <row r="295" spans="1:16" customHeight="1" ht="65">
       <c r="A295" s="6" t="s">
-        <v>1158</v>
+        <v>1159</v>
       </c>
       <c r="B295" s="6">
         <v>0</v>
       </c>
       <c r="C295" s="6">
         <v>0</v>
       </c>
       <c r="D295" s="6">
         <v>0</v>
       </c>
       <c r="E295" s="6" t="s">
-        <v>1159</v>
+        <v>1160</v>
       </c>
       <c r="F295" s="9" t="s">
-        <v>68</v>
+        <v>115</v>
       </c>
       <c r="G295" s="10" t="s">
+        <v>63</v>
+      </c>
+      <c r="H295" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="I295" s="6">
+        <v>2.92</v>
+      </c>
+      <c r="J295" s="10" t="s">
+        <v>1161</v>
+      </c>
+      <c r="K295" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="L295" s="10" t="s">
+        <v>115</v>
+      </c>
+      <c r="M295" s="6" t="s">
+        <v>1162</v>
+      </c>
+      <c r="N295" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="O295" s="6"/>
+      <c r="P295" s="6"/>
+    </row>
+    <row r="296" spans="1:16">
+      <c r="A296" s="6" t="s">
+        <v>1163</v>
+      </c>
+      <c r="B296" s="6">
+        <v>14</v>
+      </c>
+      <c r="C296" s="6">
+        <v>14</v>
+      </c>
+      <c r="D296" s="6">
+        <v>0</v>
+      </c>
+      <c r="E296" s="6" t="s">
+        <v>1164</v>
+      </c>
+      <c r="F296" s="9" t="s">
+        <v>47</v>
+      </c>
+      <c r="G296" s="10" t="s">
         <v>39</v>
       </c>
-      <c r="H295" s="6" t="s">
-[...38 lines deleted...]
-      <c r="E296" s="6" t="s">
+      <c r="H296" s="6" t="s">
+        <v>98</v>
+      </c>
+      <c r="I296" s="6">
+        <v>2.4</v>
+      </c>
+      <c r="J296" s="10" t="s">
         <v>1165</v>
       </c>
-      <c r="F296" s="9" t="s">
-[...11 lines deleted...]
-      <c r="J296" s="10" t="s">
+      <c r="K296" s="6" t="s">
+        <v>192</v>
+      </c>
+      <c r="L296" s="10" t="s">
+        <v>680</v>
+      </c>
+      <c r="M296" s="6" t="s">
         <v>1166</v>
       </c>
-      <c r="K296" s="6" t="s">
-[...5 lines deleted...]
-      <c r="M296" s="6" t="s">
+      <c r="N296" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="O296" s="6">
+        <v>2493.44</v>
+      </c>
+      <c r="P296" s="6"/>
+    </row>
+    <row r="297" spans="1:16" customHeight="1" ht="65">
+      <c r="A297" s="6" t="s">
         <v>1167</v>
       </c>
-      <c r="N296" s="6" t="s">
-[...6 lines deleted...]
-      <c r="A297" s="6" t="s">
+      <c r="B297" s="6">
+        <v>3</v>
+      </c>
+      <c r="C297" s="6">
+        <v>3</v>
+      </c>
+      <c r="D297" s="6">
+        <v>0</v>
+      </c>
+      <c r="E297" s="6" t="s">
         <v>1168</v>
       </c>
-      <c r="B297" s="6">
-[...8 lines deleted...]
-      <c r="E297" s="6" t="s">
+      <c r="F297" s="9" t="s">
         <v>1169</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
       <c r="G297" s="10" t="s">
         <v>39</v>
       </c>
       <c r="H297" s="6" t="s">
-        <v>98</v>
+        <v>32</v>
       </c>
       <c r="I297" s="6">
-        <v>2.4</v>
+        <v>4.69</v>
       </c>
       <c r="J297" s="10" t="s">
         <v>1170</v>
       </c>
       <c r="K297" s="6" t="s">
-        <v>192</v>
+        <v>42</v>
       </c>
       <c r="L297" s="10" t="s">
-        <v>684</v>
+        <v>1169</v>
       </c>
       <c r="M297" s="6" t="s">
         <v>1171</v>
       </c>
       <c r="N297" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O297" s="6">
-        <v>2493.44</v>
+        <v>1740</v>
       </c>
       <c r="P297" s="6"/>
     </row>
     <row r="298" spans="1:16" customHeight="1" ht="65">
       <c r="A298" s="6" t="s">
         <v>1172</v>
       </c>
       <c r="B298" s="6">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="C298" s="6">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="D298" s="6">
         <v>0</v>
       </c>
       <c r="E298" s="6" t="s">
         <v>1173</v>
       </c>
       <c r="F298" s="9" t="s">
+        <v>115</v>
+      </c>
+      <c r="G298" s="10" t="s">
+        <v>63</v>
+      </c>
+      <c r="H298" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="I298" s="6">
+        <v>0.46</v>
+      </c>
+      <c r="J298" s="10" t="s">
         <v>1174</v>
       </c>
-      <c r="G298" s="10" t="s">
-[...8 lines deleted...]
-      <c r="J298" s="10" t="s">
+      <c r="K298" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="L298" s="10" t="s">
+        <v>115</v>
+      </c>
+      <c r="M298" s="6" t="s">
         <v>1175</v>
       </c>
-      <c r="K298" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="N298" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O298" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O298" s="6"/>
       <c r="P298" s="6"/>
     </row>
     <row r="299" spans="1:16" customHeight="1" ht="65">
       <c r="A299" s="6" t="s">
+        <v>1176</v>
+      </c>
+      <c r="B299" s="6">
+        <v>0</v>
+      </c>
+      <c r="C299" s="6">
+        <v>0</v>
+      </c>
+      <c r="D299" s="6">
+        <v>0</v>
+      </c>
+      <c r="E299" s="6" t="s">
         <v>1177</v>
       </c>
-      <c r="B299" s="6">
-[...10 lines deleted...]
-      </c>
       <c r="F299" s="9" t="s">
-        <v>115</v>
+        <v>75</v>
       </c>
       <c r="G299" s="10" t="s">
         <v>63</v>
       </c>
       <c r="H299" s="6" t="s">
         <v>40</v>
       </c>
       <c r="I299" s="6">
-        <v>0.46</v>
+        <v>0.41</v>
       </c>
       <c r="J299" s="10" t="s">
-        <v>1179</v>
+        <v>1178</v>
       </c>
       <c r="K299" s="6" t="s">
         <v>65</v>
       </c>
       <c r="L299" s="10" t="s">
-        <v>115</v>
+        <v>75</v>
       </c>
       <c r="M299" s="6" t="s">
-        <v>1180</v>
+        <v>1179</v>
       </c>
       <c r="N299" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O299" s="6"/>
       <c r="P299" s="6"/>
     </row>
     <row r="300" spans="1:16" customHeight="1" ht="65">
       <c r="A300" s="6" t="s">
+        <v>1180</v>
+      </c>
+      <c r="B300" s="6">
+        <v>0</v>
+      </c>
+      <c r="C300" s="6">
+        <v>0</v>
+      </c>
+      <c r="D300" s="6">
+        <v>0</v>
+      </c>
+      <c r="E300" s="6" t="s">
         <v>1181</v>
       </c>
-      <c r="B300" s="6">
-[...10 lines deleted...]
-      </c>
       <c r="F300" s="9" t="s">
-        <v>75</v>
+        <v>584</v>
       </c>
       <c r="G300" s="10" t="s">
         <v>63</v>
       </c>
       <c r="H300" s="6" t="s">
         <v>40</v>
       </c>
       <c r="I300" s="6">
-        <v>0.41</v>
+        <v>8.43</v>
       </c>
       <c r="J300" s="10" t="s">
-        <v>1183</v>
+        <v>1182</v>
       </c>
       <c r="K300" s="6" t="s">
         <v>65</v>
       </c>
       <c r="L300" s="10" t="s">
-        <v>75</v>
+        <v>584</v>
       </c>
       <c r="M300" s="6" t="s">
-        <v>1184</v>
+        <v>1183</v>
       </c>
       <c r="N300" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O300" s="6"/>
       <c r="P300" s="6"/>
     </row>
     <row r="301" spans="1:16" customHeight="1" ht="65">
       <c r="A301" s="6" t="s">
+        <v>1184</v>
+      </c>
+      <c r="B301" s="6">
+        <v>0</v>
+      </c>
+      <c r="C301" s="6">
+        <v>0</v>
+      </c>
+      <c r="D301" s="6">
+        <v>0</v>
+      </c>
+      <c r="E301" s="6" t="s">
         <v>1185</v>
       </c>
-      <c r="B301" s="6">
-[...10 lines deleted...]
-      </c>
       <c r="F301" s="9" t="s">
-        <v>588</v>
+        <v>115</v>
       </c>
       <c r="G301" s="10" t="s">
         <v>63</v>
       </c>
       <c r="H301" s="6" t="s">
         <v>40</v>
       </c>
       <c r="I301" s="6">
-        <v>8.43</v>
+        <v>2.36</v>
       </c>
       <c r="J301" s="10" t="s">
-        <v>1187</v>
+        <v>1186</v>
       </c>
       <c r="K301" s="6" t="s">
         <v>65</v>
       </c>
       <c r="L301" s="10" t="s">
-        <v>588</v>
+        <v>115</v>
       </c>
       <c r="M301" s="6" t="s">
-        <v>1188</v>
+        <v>1187</v>
       </c>
       <c r="N301" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O301" s="6"/>
       <c r="P301" s="6"/>
     </row>
     <row r="302" spans="1:16" customHeight="1" ht="65">
       <c r="A302" s="6" t="s">
+        <v>1188</v>
+      </c>
+      <c r="B302" s="6">
+        <v>4</v>
+      </c>
+      <c r="C302" s="6">
+        <v>4</v>
+      </c>
+      <c r="D302" s="6">
+        <v>0</v>
+      </c>
+      <c r="E302" s="6" t="s">
         <v>1189</v>
       </c>
-      <c r="B302" s="6">
-[...8 lines deleted...]
-      <c r="E302" s="6" t="s">
+      <c r="F302" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G302" s="10" t="s">
+        <v>39</v>
+      </c>
+      <c r="H302" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="I302" s="6">
+        <v>5</v>
+      </c>
+      <c r="J302" s="10" t="s">
         <v>1190</v>
       </c>
-      <c r="F302" s="9" t="s">
-[...5 lines deleted...]
-      <c r="H302" s="6" t="s">
+      <c r="K302" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="L302" s="10" t="s">
+        <v>43</v>
+      </c>
+      <c r="M302" s="6" t="s">
+        <v>1191</v>
+      </c>
+      <c r="N302" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="O302" s="6">
+        <v>709.97</v>
+      </c>
+      <c r="P302" s="6"/>
+    </row>
+    <row r="303" spans="1:16">
+      <c r="A303" s="6" t="s">
+        <v>1192</v>
+      </c>
+      <c r="B303" s="6">
+        <v>1</v>
+      </c>
+      <c r="C303" s="6">
+        <v>1</v>
+      </c>
+      <c r="D303" s="6">
+        <v>0</v>
+      </c>
+      <c r="E303" s="6" t="s">
+        <v>1193</v>
+      </c>
+      <c r="F303" s="9" t="s">
+        <v>22</v>
+      </c>
+      <c r="G303" s="10" t="s">
+        <v>234</v>
+      </c>
+      <c r="H303" s="6" t="s">
         <v>40</v>
       </c>
-      <c r="I302" s="6">
-[...33 lines deleted...]
-      <c r="E303" s="6" t="s">
+      <c r="I303" s="6">
+        <v>1.65</v>
+      </c>
+      <c r="J303" s="10" t="s">
         <v>1194</v>
       </c>
-      <c r="F303" s="9" t="s">
-[...11 lines deleted...]
-      <c r="J303" s="10" t="s">
+      <c r="K303" s="6" t="s">
+        <v>236</v>
+      </c>
+      <c r="L303" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="M303" s="6" t="s">
         <v>1195</v>
       </c>
-      <c r="K303" s="6" t="s">
-[...5 lines deleted...]
-      <c r="M303" s="6" t="s">
+      <c r="N303" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="O303" s="6">
+        <v>1768.34</v>
+      </c>
+      <c r="P303" s="6"/>
+    </row>
+    <row r="304" spans="1:16" customHeight="1" ht="65">
+      <c r="A304" s="6" t="s">
         <v>1196</v>
       </c>
-      <c r="N303" s="6" t="s">
-[...8 lines deleted...]
-      <c r="A304" s="6" t="s">
+      <c r="B304" s="6">
+        <v>0</v>
+      </c>
+      <c r="C304" s="6">
+        <v>0</v>
+      </c>
+      <c r="D304" s="6">
+        <v>0</v>
+      </c>
+      <c r="E304" s="6" t="s">
         <v>1197</v>
       </c>
-      <c r="B304" s="6">
-[...10 lines deleted...]
-      </c>
       <c r="F304" s="9" t="s">
-        <v>22</v>
+        <v>38</v>
       </c>
       <c r="G304" s="10" t="s">
-        <v>234</v>
+        <v>85</v>
       </c>
       <c r="H304" s="6" t="s">
         <v>40</v>
       </c>
       <c r="I304" s="6">
-        <v>1.65</v>
+        <v>11.4</v>
       </c>
       <c r="J304" s="10" t="s">
+        <v>1198</v>
+      </c>
+      <c r="K304" s="6" t="s">
         <v>1199</v>
       </c>
-      <c r="K304" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L304" s="10" t="s">
-        <v>22</v>
+        <v>38</v>
       </c>
       <c r="M304" s="6" t="s">
         <v>1200</v>
       </c>
       <c r="N304" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O304" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O304" s="6"/>
       <c r="P304" s="6"/>
     </row>
     <row r="305" spans="1:16" customHeight="1" ht="65">
       <c r="A305" s="6" t="s">
         <v>1201</v>
       </c>
       <c r="B305" s="6">
         <v>0</v>
       </c>
       <c r="C305" s="6">
         <v>0</v>
       </c>
       <c r="D305" s="6">
         <v>0</v>
       </c>
       <c r="E305" s="6" t="s">
         <v>1202</v>
       </c>
       <c r="F305" s="9" t="s">
-        <v>38</v>
+        <v>47</v>
       </c>
       <c r="G305" s="10" t="s">
-        <v>85</v>
+        <v>39</v>
       </c>
       <c r="H305" s="6" t="s">
-        <v>40</v>
+        <v>24</v>
       </c>
       <c r="I305" s="6">
-        <v>11.4</v>
+        <v>7</v>
       </c>
       <c r="J305" s="10" t="s">
         <v>1203</v>
       </c>
       <c r="K305" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="L305" s="10" t="s">
+        <v>47</v>
+      </c>
+      <c r="M305" s="6" t="s">
         <v>1204</v>
       </c>
-      <c r="L305" s="10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N305" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O305" s="6"/>
+      <c r="O305" s="6">
+        <v>14210.42</v>
+      </c>
       <c r="P305" s="6"/>
     </row>
     <row r="306" spans="1:16" customHeight="1" ht="65">
       <c r="A306" s="6" t="s">
+        <v>1205</v>
+      </c>
+      <c r="B306" s="6">
+        <v>2</v>
+      </c>
+      <c r="C306" s="6">
+        <v>2</v>
+      </c>
+      <c r="D306" s="6">
+        <v>0</v>
+      </c>
+      <c r="E306" s="6" t="s">
         <v>1206</v>
       </c>
-      <c r="B306" s="6">
-[...10 lines deleted...]
-      </c>
       <c r="F306" s="9" t="s">
-        <v>47</v>
+        <v>22</v>
       </c>
       <c r="G306" s="10" t="s">
         <v>39</v>
       </c>
       <c r="H306" s="6" t="s">
-        <v>24</v>
+        <v>32</v>
       </c>
       <c r="I306" s="6">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="J306" s="10" t="s">
+        <v>1207</v>
+      </c>
+      <c r="K306" s="6" t="s">
+        <v>1001</v>
+      </c>
+      <c r="L306" s="10" t="s">
         <v>1208</v>
-      </c>
-[...4 lines deleted...]
-        <v>47</v>
       </c>
       <c r="M306" s="6" t="s">
         <v>1209</v>
       </c>
       <c r="N306" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O306" s="6">
-        <v>14210.42</v>
+        <v>25877.71</v>
       </c>
       <c r="P306" s="6"/>
     </row>
     <row r="307" spans="1:16" customHeight="1" ht="65">
       <c r="A307" s="6" t="s">
         <v>1210</v>
       </c>
       <c r="B307" s="6">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="C307" s="6">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D307" s="6">
         <v>0</v>
       </c>
       <c r="E307" s="6" t="s">
         <v>1211</v>
       </c>
       <c r="F307" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G307" s="10" t="s">
-        <v>39</v>
+        <v>23</v>
       </c>
       <c r="H307" s="6" t="s">
-        <v>32</v>
+        <v>40</v>
       </c>
       <c r="I307" s="6">
-        <v>0</v>
+        <v>3.52</v>
       </c>
       <c r="J307" s="10" t="s">
         <v>1212</v>
       </c>
       <c r="K307" s="6" t="s">
-        <v>1005</v>
+        <v>790</v>
       </c>
       <c r="L307" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="M307" s="6" t="s">
         <v>1213</v>
       </c>
-      <c r="M307" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N307" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O307" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O307" s="6"/>
       <c r="P307" s="6"/>
     </row>
     <row r="308" spans="1:16" customHeight="1" ht="65">
       <c r="A308" s="6" t="s">
+        <v>1214</v>
+      </c>
+      <c r="B308" s="6">
+        <v>0</v>
+      </c>
+      <c r="C308" s="6">
+        <v>0</v>
+      </c>
+      <c r="D308" s="6">
+        <v>0</v>
+      </c>
+      <c r="E308" s="6" t="s">
         <v>1215</v>
-      </c>
-[...10 lines deleted...]
-        <v>1216</v>
       </c>
       <c r="F308" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G308" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H308" s="6" t="s">
         <v>40</v>
       </c>
       <c r="I308" s="6">
-        <v>3.52</v>
+        <v>2.78</v>
       </c>
       <c r="J308" s="10" t="s">
-        <v>1217</v>
+        <v>1216</v>
       </c>
       <c r="K308" s="6" t="s">
-        <v>794</v>
+        <v>790</v>
       </c>
       <c r="L308" s="10" t="s">
         <v>22</v>
       </c>
       <c r="M308" s="6" t="s">
-        <v>1218</v>
+        <v>1217</v>
       </c>
       <c r="N308" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O308" s="6"/>
       <c r="P308" s="6"/>
     </row>
     <row r="309" spans="1:16" customHeight="1" ht="65">
       <c r="A309" s="6" t="s">
+        <v>1218</v>
+      </c>
+      <c r="B309" s="6">
+        <v>0</v>
+      </c>
+      <c r="C309" s="6">
+        <v>0</v>
+      </c>
+      <c r="D309" s="6">
+        <v>0</v>
+      </c>
+      <c r="E309" s="6" t="s">
         <v>1219</v>
-      </c>
-[...10 lines deleted...]
-        <v>1220</v>
       </c>
       <c r="F309" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H309" s="6" t="s">
         <v>40</v>
       </c>
       <c r="I309" s="6">
-        <v>2.78</v>
+        <v>4.28</v>
       </c>
       <c r="J309" s="10" t="s">
-        <v>1221</v>
+        <v>1220</v>
       </c>
       <c r="K309" s="6" t="s">
-        <v>794</v>
+        <v>790</v>
       </c>
       <c r="L309" s="10" t="s">
         <v>22</v>
       </c>
       <c r="M309" s="6" t="s">
-        <v>1222</v>
+        <v>1221</v>
       </c>
       <c r="N309" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O309" s="6"/>
       <c r="P309" s="6"/>
     </row>
     <row r="310" spans="1:16" customHeight="1" ht="65">
       <c r="A310" s="6" t="s">
+        <v>1222</v>
+      </c>
+      <c r="B310" s="6">
+        <v>0</v>
+      </c>
+      <c r="C310" s="6">
+        <v>0</v>
+      </c>
+      <c r="D310" s="6">
+        <v>0</v>
+      </c>
+      <c r="E310" s="6" t="s">
         <v>1223</v>
-      </c>
-[...10 lines deleted...]
-        <v>1224</v>
       </c>
       <c r="F310" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H310" s="6" t="s">
         <v>40</v>
       </c>
       <c r="I310" s="6">
-        <v>4.28</v>
+        <v>0.945</v>
       </c>
       <c r="J310" s="10" t="s">
-        <v>1225</v>
+        <v>1224</v>
       </c>
       <c r="K310" s="6" t="s">
-        <v>794</v>
+        <v>790</v>
       </c>
       <c r="L310" s="10" t="s">
         <v>22</v>
       </c>
       <c r="M310" s="6" t="s">
-        <v>1226</v>
+        <v>1225</v>
       </c>
       <c r="N310" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O310" s="6"/>
       <c r="P310" s="6"/>
     </row>
     <row r="311" spans="1:16" customHeight="1" ht="65">
       <c r="A311" s="6" t="s">
+        <v>1226</v>
+      </c>
+      <c r="B311" s="6">
+        <v>26</v>
+      </c>
+      <c r="C311" s="6">
+        <v>26</v>
+      </c>
+      <c r="D311" s="6">
+        <v>0</v>
+      </c>
+      <c r="E311" s="6" t="s">
         <v>1227</v>
-      </c>
-[...10 lines deleted...]
-        <v>1228</v>
       </c>
       <c r="F311" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H311" s="6" t="s">
         <v>40</v>
       </c>
       <c r="I311" s="6">
-        <v>0.945</v>
+        <v>0.75</v>
       </c>
       <c r="J311" s="10" t="s">
-        <v>1229</v>
+        <v>1228</v>
       </c>
       <c r="K311" s="6" t="s">
-        <v>794</v>
+        <v>790</v>
       </c>
       <c r="L311" s="10" t="s">
         <v>22</v>
       </c>
       <c r="M311" s="6" t="s">
-        <v>1230</v>
+        <v>1229</v>
       </c>
       <c r="N311" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O311" s="6"/>
+      <c r="O311" s="6">
+        <v>584.34</v>
+      </c>
       <c r="P311" s="6"/>
     </row>
     <row r="312" spans="1:16" customHeight="1" ht="65">
       <c r="A312" s="6" t="s">
+        <v>1230</v>
+      </c>
+      <c r="B312" s="6">
+        <v>0</v>
+      </c>
+      <c r="C312" s="6">
+        <v>0</v>
+      </c>
+      <c r="D312" s="6">
+        <v>0</v>
+      </c>
+      <c r="E312" s="6" t="s">
         <v>1231</v>
       </c>
-      <c r="B312" s="6">
-[...10 lines deleted...]
-      </c>
       <c r="F312" s="9" t="s">
-        <v>22</v>
+        <v>115</v>
       </c>
       <c r="G312" s="10" t="s">
-        <v>23</v>
+        <v>63</v>
       </c>
       <c r="H312" s="6" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="6">
-        <v>0.75</v>
+        <v>0.746</v>
       </c>
       <c r="J312" s="10" t="s">
+        <v>1232</v>
+      </c>
+      <c r="K312" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="L312" s="10" t="s">
+        <v>115</v>
+      </c>
+      <c r="M312" s="6" t="s">
         <v>1233</v>
       </c>
-      <c r="K312" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="N312" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O312" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O312" s="6"/>
       <c r="P312" s="6"/>
     </row>
     <row r="313" spans="1:16" customHeight="1" ht="65">
       <c r="A313" s="6" t="s">
+        <v>1234</v>
+      </c>
+      <c r="B313" s="6">
+        <v>0</v>
+      </c>
+      <c r="C313" s="6">
+        <v>0</v>
+      </c>
+      <c r="D313" s="6">
+        <v>0</v>
+      </c>
+      <c r="E313" s="6" t="s">
         <v>1235</v>
       </c>
-      <c r="B313" s="6">
-[...8 lines deleted...]
-      <c r="E313" s="6" t="s">
+      <c r="F313" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="G313" s="10" t="s">
+        <v>39</v>
+      </c>
+      <c r="H313" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="I313" s="6">
+        <v>0</v>
+      </c>
+      <c r="J313" s="10" t="s">
         <v>1236</v>
       </c>
-      <c r="F313" s="9" t="s">
-[...11 lines deleted...]
-      <c r="J313" s="10" t="s">
+      <c r="K313" s="6" t="s">
+        <v>148</v>
+      </c>
+      <c r="L313" s="10" t="s">
+        <v>38</v>
+      </c>
+      <c r="M313" s="6" t="s">
         <v>1237</v>
       </c>
-      <c r="K313" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="N313" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O313" s="6"/>
+      <c r="O313" s="6">
+        <v>3121.16</v>
+      </c>
       <c r="P313" s="6"/>
     </row>
     <row r="314" spans="1:16" customHeight="1" ht="65">
       <c r="A314" s="6" t="s">
+        <v>1238</v>
+      </c>
+      <c r="B314" s="6">
+        <v>0</v>
+      </c>
+      <c r="C314" s="6">
+        <v>0</v>
+      </c>
+      <c r="D314" s="6">
+        <v>0</v>
+      </c>
+      <c r="E314" s="6" t="s">
         <v>1239</v>
       </c>
-      <c r="B314" s="6">
-[...8 lines deleted...]
-      <c r="E314" s="6" t="s">
+      <c r="F314" s="9" t="s">
+        <v>115</v>
+      </c>
+      <c r="G314" s="10" t="s">
+        <v>63</v>
+      </c>
+      <c r="H314" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="I314" s="6">
+        <v>1.05</v>
+      </c>
+      <c r="J314" s="10" t="s">
         <v>1240</v>
       </c>
-      <c r="F314" s="9" t="s">
-[...11 lines deleted...]
-      <c r="J314" s="10" t="s">
+      <c r="K314" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="L314" s="10" t="s">
+        <v>115</v>
+      </c>
+      <c r="M314" s="6" t="s">
         <v>1241</v>
       </c>
-      <c r="K314" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="N314" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O314" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O314" s="6"/>
       <c r="P314" s="6"/>
     </row>
     <row r="315" spans="1:16" customHeight="1" ht="65">
       <c r="A315" s="6" t="s">
+        <v>1242</v>
+      </c>
+      <c r="B315" s="6">
+        <v>0</v>
+      </c>
+      <c r="C315" s="6">
+        <v>0</v>
+      </c>
+      <c r="D315" s="6">
+        <v>0</v>
+      </c>
+      <c r="E315" s="6" t="s">
         <v>1243</v>
-      </c>
-[...10 lines deleted...]
-        <v>1244</v>
       </c>
       <c r="F315" s="9" t="s">
         <v>115</v>
       </c>
       <c r="G315" s="10" t="s">
         <v>63</v>
       </c>
       <c r="H315" s="6" t="s">
         <v>40</v>
       </c>
       <c r="I315" s="6">
-        <v>1.05</v>
+        <v>0</v>
       </c>
       <c r="J315" s="10" t="s">
-        <v>1245</v>
+        <v>1244</v>
       </c>
       <c r="K315" s="6" t="s">
         <v>65</v>
       </c>
       <c r="L315" s="10" t="s">
         <v>115</v>
       </c>
       <c r="M315" s="6" t="s">
-        <v>1246</v>
+        <v>1245</v>
       </c>
       <c r="N315" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O315" s="6"/>
       <c r="P315" s="6"/>
     </row>
     <row r="316" spans="1:16" customHeight="1" ht="65">
       <c r="A316" s="6" t="s">
+        <v>1246</v>
+      </c>
+      <c r="B316" s="6">
+        <v>0</v>
+      </c>
+      <c r="C316" s="6">
+        <v>0</v>
+      </c>
+      <c r="D316" s="6">
+        <v>0</v>
+      </c>
+      <c r="E316" s="6" t="s">
         <v>1247</v>
       </c>
-      <c r="B316" s="6">
-[...10 lines deleted...]
-      </c>
       <c r="F316" s="9" t="s">
-        <v>115</v>
+        <v>68</v>
       </c>
       <c r="G316" s="10" t="s">
-        <v>63</v>
+        <v>39</v>
       </c>
       <c r="H316" s="6" t="s">
         <v>40</v>
       </c>
       <c r="I316" s="6">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J316" s="10" t="s">
+        <v>1248</v>
+      </c>
+      <c r="K316" s="6" t="s">
+        <v>111</v>
+      </c>
+      <c r="L316" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="M316" s="6" t="s">
         <v>1249</v>
-      </c>
-[...7 lines deleted...]
-        <v>1250</v>
       </c>
       <c r="N316" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O316" s="6"/>
       <c r="P316" s="6"/>
     </row>
     <row r="317" spans="1:16" customHeight="1" ht="65">
       <c r="A317" s="6" t="s">
-        <v>1251</v>
+        <v>1250</v>
       </c>
       <c r="B317" s="6">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="C317" s="6">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="D317" s="6">
         <v>0</v>
       </c>
-      <c r="E317" s="6" t="s">
-        <v>1252</v>
+      <c r="E317" s="6">
+        <v>12000137052</v>
       </c>
       <c r="F317" s="9" t="s">
-        <v>68</v>
+        <v>38</v>
       </c>
       <c r="G317" s="10" t="s">
         <v>39</v>
       </c>
       <c r="H317" s="6" t="s">
-        <v>40</v>
+        <v>98</v>
       </c>
       <c r="I317" s="6">
-        <v>1</v>
+        <v>6.05</v>
       </c>
       <c r="J317" s="10" t="s">
-        <v>1253</v>
+        <v>1251</v>
       </c>
       <c r="K317" s="6" t="s">
-        <v>111</v>
+        <v>58</v>
       </c>
       <c r="L317" s="10" t="s">
-        <v>68</v>
+        <v>38</v>
       </c>
       <c r="M317" s="6" t="s">
-        <v>1254</v>
+        <v>1252</v>
       </c>
       <c r="N317" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O317" s="6"/>
+      <c r="O317" s="6">
+        <v>3151.67</v>
+      </c>
       <c r="P317" s="6"/>
     </row>
     <row r="318" spans="1:16" customHeight="1" ht="65">
       <c r="A318" s="6" t="s">
-        <v>1255</v>
+        <v>1253</v>
       </c>
       <c r="B318" s="6">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="C318" s="6">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="D318" s="6">
         <v>0</v>
       </c>
       <c r="E318" s="6">
-        <v>12000137052</v>
+        <v>12000137053</v>
       </c>
       <c r="F318" s="9" t="s">
-        <v>38</v>
+        <v>244</v>
       </c>
       <c r="G318" s="10" t="s">
         <v>39</v>
       </c>
       <c r="H318" s="6" t="s">
         <v>98</v>
       </c>
       <c r="I318" s="6">
-        <v>6.05</v>
+        <v>5.08</v>
       </c>
       <c r="J318" s="10" t="s">
-        <v>1256</v>
+        <v>1254</v>
       </c>
       <c r="K318" s="6" t="s">
         <v>58</v>
       </c>
       <c r="L318" s="10" t="s">
-        <v>38</v>
+        <v>244</v>
       </c>
       <c r="M318" s="6" t="s">
-        <v>1257</v>
+        <v>1255</v>
       </c>
       <c r="N318" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O318" s="6">
-        <v>3151.67</v>
+        <v>2745</v>
       </c>
       <c r="P318" s="6"/>
     </row>
     <row r="319" spans="1:16" customHeight="1" ht="65">
       <c r="A319" s="6" t="s">
-        <v>1258</v>
+        <v>1256</v>
       </c>
       <c r="B319" s="6">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="C319" s="6">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="D319" s="6">
         <v>0</v>
       </c>
       <c r="E319" s="6">
-        <v>12000137053</v>
+        <v>12000137054</v>
       </c>
       <c r="F319" s="9" t="s">
-        <v>244</v>
+        <v>38</v>
       </c>
       <c r="G319" s="10" t="s">
         <v>39</v>
       </c>
       <c r="H319" s="6" t="s">
         <v>98</v>
       </c>
       <c r="I319" s="6">
-        <v>5.08</v>
+        <v>0</v>
       </c>
       <c r="J319" s="10" t="s">
-        <v>1259</v>
+        <v>1257</v>
       </c>
       <c r="K319" s="6" t="s">
         <v>58</v>
       </c>
       <c r="L319" s="10" t="s">
-        <v>244</v>
+        <v>38</v>
       </c>
       <c r="M319" s="6" t="s">
-        <v>1260</v>
+        <v>1258</v>
       </c>
       <c r="N319" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O319" s="6">
-        <v>2745</v>
+        <v>3100.83</v>
       </c>
       <c r="P319" s="6"/>
     </row>
     <row r="320" spans="1:16" customHeight="1" ht="65">
       <c r="A320" s="6" t="s">
-        <v>1261</v>
+        <v>1259</v>
       </c>
       <c r="B320" s="6">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="C320" s="6">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="D320" s="6">
         <v>0</v>
       </c>
-      <c r="E320" s="6">
-        <v>12000137054</v>
+      <c r="E320" s="6" t="s">
+        <v>1260</v>
       </c>
       <c r="F320" s="9" t="s">
-        <v>38</v>
+        <v>68</v>
       </c>
       <c r="G320" s="10" t="s">
         <v>39</v>
       </c>
       <c r="H320" s="6" t="s">
-        <v>98</v>
+        <v>24</v>
       </c>
       <c r="I320" s="6">
-        <v>0</v>
+        <v>3.5</v>
       </c>
       <c r="J320" s="10" t="s">
+        <v>1261</v>
+      </c>
+      <c r="K320" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="L320" s="10" t="s">
+        <v>1157</v>
+      </c>
+      <c r="M320" s="6" t="s">
         <v>1262</v>
       </c>
-      <c r="K320" s="6" t="s">
-[...5 lines deleted...]
-      <c r="M320" s="6" t="s">
+      <c r="N320" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="O320" s="6">
+        <v>20682.74</v>
+      </c>
+      <c r="P320" s="6"/>
+    </row>
+    <row r="321" spans="1:16">
+      <c r="A321" s="6" t="s">
         <v>1263</v>
       </c>
-      <c r="N320" s="6" t="s">
-[...8 lines deleted...]
-      <c r="A321" s="6" t="s">
+      <c r="B321" s="6">
+        <v>0</v>
+      </c>
+      <c r="C321" s="6">
+        <v>0</v>
+      </c>
+      <c r="D321" s="6">
+        <v>0</v>
+      </c>
+      <c r="E321" s="6" t="s">
         <v>1264</v>
       </c>
-      <c r="B321" s="6">
-[...8 lines deleted...]
-      <c r="E321" s="6" t="s">
+      <c r="F321" s="9" t="s">
+        <v>22</v>
+      </c>
+      <c r="G321" s="10" t="s">
+        <v>234</v>
+      </c>
+      <c r="H321" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="I321" s="6">
+        <v>3.21</v>
+      </c>
+      <c r="J321" s="10" t="s">
         <v>1265</v>
       </c>
-      <c r="F321" s="9" t="s">
-[...11 lines deleted...]
-      <c r="J321" s="10" t="s">
+      <c r="K321" s="6" t="s">
+        <v>236</v>
+      </c>
+      <c r="L321" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="M321" s="6" t="s">
         <v>1266</v>
       </c>
-      <c r="K321" s="6" t="s">
-[...5 lines deleted...]
-      <c r="M321" s="6" t="s">
+      <c r="N321" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="O321" s="6"/>
+      <c r="P321" s="6"/>
+    </row>
+    <row r="322" spans="1:16" customHeight="1" ht="65">
+      <c r="A322" s="6" t="s">
         <v>1267</v>
       </c>
-      <c r="N321" s="6" t="s">
-[...8 lines deleted...]
-      <c r="A322" s="6" t="s">
+      <c r="B322" s="6">
+        <v>0</v>
+      </c>
+      <c r="C322" s="6">
+        <v>0</v>
+      </c>
+      <c r="D322" s="6">
+        <v>0</v>
+      </c>
+      <c r="E322" s="6" t="s">
         <v>1268</v>
       </c>
-      <c r="B322" s="6">
-[...10 lines deleted...]
-      </c>
       <c r="F322" s="9" t="s">
-        <v>22</v>
+        <v>115</v>
       </c>
       <c r="G322" s="10" t="s">
-        <v>234</v>
+        <v>63</v>
       </c>
       <c r="H322" s="6" t="s">
         <v>40</v>
       </c>
       <c r="I322" s="6">
-        <v>3.21</v>
+        <v>0.47</v>
       </c>
       <c r="J322" s="10" t="s">
+        <v>1269</v>
+      </c>
+      <c r="K322" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="L322" s="10" t="s">
+        <v>115</v>
+      </c>
+      <c r="M322" s="6" t="s">
         <v>1270</v>
-      </c>
-[...7 lines deleted...]
-        <v>1271</v>
       </c>
       <c r="N322" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O322" s="6"/>
       <c r="P322" s="6"/>
     </row>
     <row r="323" spans="1:16" customHeight="1" ht="65">
       <c r="A323" s="6" t="s">
+        <v>1271</v>
+      </c>
+      <c r="B323" s="6">
+        <v>0</v>
+      </c>
+      <c r="C323" s="6">
+        <v>0</v>
+      </c>
+      <c r="D323" s="6">
+        <v>0</v>
+      </c>
+      <c r="E323" s="6" t="s">
         <v>1272</v>
       </c>
-      <c r="B323" s="6">
-[...8 lines deleted...]
-      <c r="E323" s="6" t="s">
+      <c r="F323" s="9" t="s">
+        <v>47</v>
+      </c>
+      <c r="G323" s="10" t="s">
+        <v>39</v>
+      </c>
+      <c r="H323" s="6" t="s">
+        <v>98</v>
+      </c>
+      <c r="I323" s="6">
+        <v>5.6</v>
+      </c>
+      <c r="J323" s="10" t="s">
         <v>1273</v>
       </c>
-      <c r="F323" s="9" t="s">
-[...11 lines deleted...]
-      <c r="J323" s="10" t="s">
+      <c r="K323" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="L323" s="10" t="s">
+        <v>47</v>
+      </c>
+      <c r="M323" s="6" t="s">
         <v>1274</v>
       </c>
-      <c r="K323" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="N323" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O323" s="6"/>
+      <c r="O323" s="6">
+        <v>14949.99</v>
+      </c>
       <c r="P323" s="6"/>
     </row>
     <row r="324" spans="1:16" customHeight="1" ht="65">
       <c r="A324" s="6" t="s">
+        <v>1275</v>
+      </c>
+      <c r="B324" s="6">
+        <v>0</v>
+      </c>
+      <c r="C324" s="6">
+        <v>0</v>
+      </c>
+      <c r="D324" s="6">
+        <v>0</v>
+      </c>
+      <c r="E324" s="6" t="s">
         <v>1276</v>
       </c>
-      <c r="B324" s="6">
-[...8 lines deleted...]
-      <c r="E324" s="6" t="s">
+      <c r="F324" s="9" t="s">
+        <v>115</v>
+      </c>
+      <c r="G324" s="10" t="s">
+        <v>63</v>
+      </c>
+      <c r="H324" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="I324" s="6">
+        <v>0.67</v>
+      </c>
+      <c r="J324" s="10" t="s">
         <v>1277</v>
       </c>
-      <c r="F324" s="9" t="s">
-[...11 lines deleted...]
-      <c r="J324" s="10" t="s">
+      <c r="K324" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="L324" s="10" t="s">
+        <v>115</v>
+      </c>
+      <c r="M324" s="6" t="s">
         <v>1278</v>
       </c>
-      <c r="K324" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="N324" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O324" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O324" s="6"/>
       <c r="P324" s="6"/>
     </row>
     <row r="325" spans="1:16" customHeight="1" ht="65">
       <c r="A325" s="6" t="s">
-        <v>1280</v>
+        <v>1279</v>
       </c>
       <c r="B325" s="6">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="C325" s="6">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="D325" s="6">
         <v>0</v>
       </c>
-      <c r="E325" s="6" t="s">
-        <v>1281</v>
+      <c r="E325" s="6">
+        <v>1000003</v>
       </c>
       <c r="F325" s="9" t="s">
-        <v>115</v>
+        <v>84</v>
       </c>
       <c r="G325" s="10" t="s">
-        <v>63</v>
+        <v>39</v>
       </c>
       <c r="H325" s="6" t="s">
         <v>40</v>
       </c>
       <c r="I325" s="6">
-        <v>0.67</v>
+        <v>0</v>
       </c>
       <c r="J325" s="10" t="s">
+        <v>1280</v>
+      </c>
+      <c r="K325" s="6" t="s">
+        <v>1281</v>
+      </c>
+      <c r="L325" s="10" t="s">
+        <v>84</v>
+      </c>
+      <c r="M325" s="6" t="s">
         <v>1282</v>
       </c>
-      <c r="K325" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="N325" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O325" s="6"/>
+      <c r="O325" s="6">
+        <v>1530</v>
+      </c>
       <c r="P325" s="6"/>
     </row>
     <row r="326" spans="1:16" customHeight="1" ht="65">
       <c r="A326" s="6" t="s">
+        <v>1283</v>
+      </c>
+      <c r="B326" s="6">
+        <v>0</v>
+      </c>
+      <c r="C326" s="6">
+        <v>0</v>
+      </c>
+      <c r="D326" s="6">
+        <v>0</v>
+      </c>
+      <c r="E326" s="6" t="s">
         <v>1284</v>
       </c>
-      <c r="B326" s="6">
-[...10 lines deleted...]
-      </c>
       <c r="F326" s="9" t="s">
-        <v>84</v>
+        <v>22</v>
       </c>
       <c r="G326" s="10" t="s">
-        <v>39</v>
+        <v>23</v>
       </c>
       <c r="H326" s="6" t="s">
         <v>40</v>
       </c>
       <c r="I326" s="6">
-        <v>0</v>
+        <v>5.22</v>
       </c>
       <c r="J326" s="10" t="s">
         <v>1285</v>
       </c>
       <c r="K326" s="6" t="s">
+        <v>790</v>
+      </c>
+      <c r="L326" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="M326" s="6" t="s">
         <v>1286</v>
       </c>
-      <c r="L326" s="10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N326" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O326" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O326" s="6"/>
       <c r="P326" s="6"/>
     </row>
     <row r="327" spans="1:16" customHeight="1" ht="65">
       <c r="A327" s="6" t="s">
+        <v>1287</v>
+      </c>
+      <c r="B327" s="6">
+        <v>0</v>
+      </c>
+      <c r="C327" s="6">
+        <v>0</v>
+      </c>
+      <c r="D327" s="6">
+        <v>0</v>
+      </c>
+      <c r="E327" s="6" t="s">
         <v>1288</v>
-      </c>
-[...10 lines deleted...]
-        <v>1289</v>
       </c>
       <c r="F327" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H327" s="6" t="s">
         <v>40</v>
       </c>
       <c r="I327" s="6">
-        <v>5.22</v>
+        <v>2.2</v>
       </c>
       <c r="J327" s="10" t="s">
-        <v>1290</v>
+        <v>1289</v>
       </c>
       <c r="K327" s="6" t="s">
-        <v>794</v>
+        <v>236</v>
       </c>
       <c r="L327" s="10" t="s">
         <v>22</v>
       </c>
       <c r="M327" s="6" t="s">
-        <v>1291</v>
+        <v>1290</v>
       </c>
       <c r="N327" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O327" s="6"/>
       <c r="P327" s="6"/>
     </row>
     <row r="328" spans="1:16" customHeight="1" ht="65">
       <c r="A328" s="6" t="s">
-        <v>1292</v>
+        <v>1291</v>
       </c>
       <c r="B328" s="6">
         <v>0</v>
       </c>
       <c r="C328" s="6">
         <v>0</v>
       </c>
       <c r="D328" s="6">
         <v>0</v>
       </c>
-      <c r="E328" s="6" t="s">
-        <v>1293</v>
+      <c r="E328" s="6">
+        <v>1000005</v>
       </c>
       <c r="F328" s="9" t="s">
-        <v>22</v>
+        <v>84</v>
       </c>
       <c r="G328" s="10" t="s">
-        <v>23</v>
+        <v>39</v>
       </c>
       <c r="H328" s="6" t="s">
         <v>40</v>
       </c>
       <c r="I328" s="6">
-        <v>2.2</v>
+        <v>1</v>
       </c>
       <c r="J328" s="10" t="s">
-        <v>1294</v>
+        <v>1292</v>
       </c>
       <c r="K328" s="6" t="s">
-        <v>236</v>
+        <v>1281</v>
       </c>
       <c r="L328" s="10" t="s">
-        <v>22</v>
+        <v>84</v>
       </c>
       <c r="M328" s="6" t="s">
-        <v>1295</v>
+        <v>1293</v>
       </c>
       <c r="N328" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O328" s="6"/>
       <c r="P328" s="6"/>
     </row>
     <row r="329" spans="1:16" customHeight="1" ht="65">
       <c r="A329" s="6" t="s">
-        <v>1296</v>
+        <v>1294</v>
       </c>
       <c r="B329" s="6">
         <v>0</v>
       </c>
       <c r="C329" s="6">
         <v>0</v>
       </c>
       <c r="D329" s="6">
         <v>0</v>
       </c>
-      <c r="E329" s="6">
-        <v>1000005</v>
+      <c r="E329" s="6" t="s">
+        <v>1295</v>
       </c>
       <c r="F329" s="9" t="s">
-        <v>84</v>
+        <v>115</v>
       </c>
       <c r="G329" s="10" t="s">
-        <v>39</v>
+        <v>63</v>
       </c>
       <c r="H329" s="6" t="s">
         <v>40</v>
       </c>
       <c r="I329" s="6">
-        <v>1</v>
+        <v>1.24</v>
       </c>
       <c r="J329" s="10" t="s">
+        <v>1296</v>
+      </c>
+      <c r="K329" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="L329" s="10" t="s">
+        <v>115</v>
+      </c>
+      <c r="M329" s="6" t="s">
         <v>1297</v>
-      </c>
-[...7 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="N329" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O329" s="6"/>
       <c r="P329" s="6"/>
     </row>
     <row r="330" spans="1:16" customHeight="1" ht="65">
       <c r="A330" s="6" t="s">
+        <v>1298</v>
+      </c>
+      <c r="B330" s="6">
+        <v>0</v>
+      </c>
+      <c r="C330" s="6">
+        <v>0</v>
+      </c>
+      <c r="D330" s="6">
+        <v>0</v>
+      </c>
+      <c r="E330" s="6" t="s">
         <v>1299</v>
       </c>
-      <c r="B330" s="6">
-[...8 lines deleted...]
-      <c r="E330" s="6" t="s">
+      <c r="F330" s="9" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="H330" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="I330" s="6">
+        <v>0</v>
+      </c>
+      <c r="J330" s="10" t="s">
         <v>1300</v>
       </c>
-      <c r="F330" s="9" t="s">
-[...11 lines deleted...]
-      <c r="J330" s="10" t="s">
+      <c r="K330" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L330" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="M330" s="6" t="s">
         <v>1301</v>
       </c>
-      <c r="K330" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="N330" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O330" s="6"/>
+      <c r="O330" s="6">
+        <v>1754.87</v>
+      </c>
       <c r="P330" s="6"/>
     </row>
     <row r="331" spans="1:16" customHeight="1" ht="65">
       <c r="A331" s="6" t="s">
+        <v>1302</v>
+      </c>
+      <c r="B331" s="6">
+        <v>0</v>
+      </c>
+      <c r="C331" s="6">
+        <v>0</v>
+      </c>
+      <c r="D331" s="6">
+        <v>0</v>
+      </c>
+      <c r="E331" s="6" t="s">
         <v>1303</v>
       </c>
-      <c r="B331" s="6">
-[...10 lines deleted...]
-      </c>
       <c r="F331" s="9" t="s">
-        <v>22</v>
+        <v>47</v>
       </c>
       <c r="G331" s="10" t="s">
-        <v>23</v>
+        <v>39</v>
       </c>
       <c r="H331" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I331" s="6">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="J331" s="10" t="s">
+        <v>1304</v>
+      </c>
+      <c r="K331" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="L331" s="10" t="s">
+        <v>47</v>
+      </c>
+      <c r="M331" s="6" t="s">
         <v>1305</v>
       </c>
-      <c r="K331" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="N331" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O331" s="6">
-        <v>1988.86</v>
+        <v>15260.44</v>
       </c>
       <c r="P331" s="6"/>
     </row>
     <row r="332" spans="1:16" customHeight="1" ht="65">
       <c r="A332" s="6" t="s">
+        <v>1306</v>
+      </c>
+      <c r="B332" s="6">
+        <v>0</v>
+      </c>
+      <c r="C332" s="6">
+        <v>0</v>
+      </c>
+      <c r="D332" s="6">
+        <v>0</v>
+      </c>
+      <c r="E332" s="6" t="s">
         <v>1307</v>
       </c>
-      <c r="B332" s="6">
-[...8 lines deleted...]
-      <c r="E332" s="6" t="s">
+      <c r="F332" s="9" t="s">
+        <v>584</v>
+      </c>
+      <c r="G332" s="10" t="s">
+        <v>63</v>
+      </c>
+      <c r="H332" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="I332" s="6">
+        <v>2.455</v>
+      </c>
+      <c r="J332" s="10" t="s">
         <v>1308</v>
       </c>
-      <c r="F332" s="9" t="s">
-[...11 lines deleted...]
-      <c r="J332" s="10" t="s">
+      <c r="K332" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="L332" s="10" t="s">
+        <v>584</v>
+      </c>
+      <c r="M332" s="6" t="s">
         <v>1309</v>
       </c>
-      <c r="K332" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="N332" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O332" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O332" s="6"/>
       <c r="P332" s="6"/>
     </row>
     <row r="333" spans="1:16" customHeight="1" ht="65">
       <c r="A333" s="6" t="s">
+        <v>1310</v>
+      </c>
+      <c r="B333" s="6">
+        <v>3</v>
+      </c>
+      <c r="C333" s="6">
+        <v>3</v>
+      </c>
+      <c r="D333" s="6">
+        <v>0</v>
+      </c>
+      <c r="E333" s="6" t="s">
         <v>1311</v>
       </c>
-      <c r="B333" s="6">
-[...8 lines deleted...]
-      <c r="E333" s="6" t="s">
+      <c r="F333" s="9" t="s">
+        <v>68</v>
+      </c>
+      <c r="G333" s="10" t="s">
+        <v>85</v>
+      </c>
+      <c r="H333" s="6" t="s">
+        <v>98</v>
+      </c>
+      <c r="I333" s="6">
+        <v>0</v>
+      </c>
+      <c r="J333" s="10" t="s">
         <v>1312</v>
       </c>
-      <c r="F333" s="9" t="s">
-[...11 lines deleted...]
-      <c r="J333" s="10" t="s">
+      <c r="K333" s="6" t="s">
+        <v>345</v>
+      </c>
+      <c r="L333" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="M333" s="6" t="s">
         <v>1313</v>
       </c>
-      <c r="K333" s="6" t="s">
-[...5 lines deleted...]
-      <c r="M333" s="6" t="s">
+      <c r="N333" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="O333" s="6">
+        <v>14758.1</v>
+      </c>
+      <c r="P333" s="6"/>
+    </row>
+    <row r="334" spans="1:16">
+      <c r="A334" s="6" t="s">
         <v>1314</v>
       </c>
-      <c r="N333" s="6" t="s">
-[...8 lines deleted...]
-      </c>
       <c r="B334" s="6">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="C334" s="6">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="D334" s="6">
         <v>0</v>
       </c>
-      <c r="E334" s="6" t="s">
-        <v>1316</v>
+      <c r="E334" s="6">
+        <v>12000137118</v>
       </c>
       <c r="F334" s="9" t="s">
-        <v>68</v>
+        <v>56</v>
       </c>
       <c r="G334" s="10" t="s">
-        <v>85</v>
+        <v>39</v>
       </c>
       <c r="H334" s="6" t="s">
         <v>98</v>
       </c>
       <c r="I334" s="6">
-        <v>0</v>
+        <v>6.16</v>
       </c>
       <c r="J334" s="10" t="s">
+        <v>1315</v>
+      </c>
+      <c r="K334" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="L334" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="M334" s="6" t="s">
+        <v>1316</v>
+      </c>
+      <c r="N334" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="O334" s="6">
+        <v>2745</v>
+      </c>
+      <c r="P334" s="6"/>
+    </row>
+    <row r="335" spans="1:16" customHeight="1" ht="65">
+      <c r="A335" s="6" t="s">
         <v>1317</v>
       </c>
-      <c r="K334" s="6" t="s">
-[...5 lines deleted...]
-      <c r="M334" s="6" t="s">
+      <c r="B335" s="6">
+        <v>0</v>
+      </c>
+      <c r="C335" s="6">
+        <v>0</v>
+      </c>
+      <c r="D335" s="6">
+        <v>0</v>
+      </c>
+      <c r="E335" s="6" t="s">
         <v>1318</v>
       </c>
-      <c r="N334" s="6" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="F335" s="9" t="s">
-        <v>56</v>
+        <v>47</v>
       </c>
       <c r="G335" s="10" t="s">
         <v>39</v>
       </c>
       <c r="H335" s="6" t="s">
-        <v>98</v>
+        <v>24</v>
       </c>
       <c r="I335" s="6">
-        <v>6.16</v>
+        <v>4.5</v>
       </c>
       <c r="J335" s="10" t="s">
+        <v>1319</v>
+      </c>
+      <c r="K335" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="L335" s="10" t="s">
+        <v>47</v>
+      </c>
+      <c r="M335" s="6" t="s">
         <v>1320</v>
       </c>
-      <c r="K335" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="N335" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O335" s="6">
-        <v>2745</v>
+        <v>14420</v>
       </c>
       <c r="P335" s="6"/>
     </row>
     <row r="336" spans="1:16" customHeight="1" ht="65">
       <c r="A336" s="6" t="s">
+        <v>1321</v>
+      </c>
+      <c r="B336" s="6">
+        <v>0</v>
+      </c>
+      <c r="C336" s="6">
+        <v>0</v>
+      </c>
+      <c r="D336" s="6">
+        <v>0</v>
+      </c>
+      <c r="E336" s="6" t="s">
         <v>1322</v>
       </c>
-      <c r="B336" s="6">
-[...10 lines deleted...]
-      </c>
       <c r="F336" s="9" t="s">
-        <v>68</v>
+        <v>22</v>
       </c>
       <c r="G336" s="10" t="s">
-        <v>69</v>
+        <v>63</v>
       </c>
       <c r="H336" s="6" t="s">
-        <v>24</v>
+        <v>40</v>
       </c>
       <c r="I336" s="6">
-        <v>2.85</v>
+        <v>2.855</v>
       </c>
       <c r="J336" s="10" t="s">
         <v>1323</v>
       </c>
       <c r="K336" s="6" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="L336" s="10" t="s">
-        <v>68</v>
+        <v>22</v>
       </c>
       <c r="M336" s="6" t="s">
         <v>1324</v>
       </c>
       <c r="N336" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O336" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O336" s="6"/>
       <c r="P336" s="6"/>
     </row>
     <row r="337" spans="1:16" customHeight="1" ht="65">
       <c r="A337" s="6" t="s">
         <v>1325</v>
       </c>
       <c r="B337" s="6">
         <v>0</v>
       </c>
       <c r="C337" s="6">
         <v>0</v>
       </c>
       <c r="D337" s="6">
         <v>0</v>
       </c>
       <c r="E337" s="6" t="s">
         <v>1326</v>
       </c>
       <c r="F337" s="9" t="s">
-        <v>47</v>
+        <v>1327</v>
       </c>
       <c r="G337" s="10" t="s">
         <v>39</v>
       </c>
       <c r="H337" s="6" t="s">
-        <v>24</v>
+        <v>32</v>
       </c>
       <c r="I337" s="6">
-        <v>4.5</v>
+        <v>0</v>
       </c>
       <c r="J337" s="10" t="s">
+        <v>1328</v>
+      </c>
+      <c r="K337" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="L337" s="10" t="s">
         <v>1327</v>
       </c>
-      <c r="K337" s="6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="M337" s="6" t="s">
-        <v>1328</v>
+        <v>1329</v>
       </c>
       <c r="N337" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O337" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O337" s="6"/>
       <c r="P337" s="6"/>
     </row>
     <row r="338" spans="1:16" customHeight="1" ht="65">
       <c r="A338" s="6" t="s">
-        <v>1329</v>
+        <v>1330</v>
       </c>
       <c r="B338" s="6">
         <v>0</v>
       </c>
       <c r="C338" s="6">
         <v>0</v>
       </c>
       <c r="D338" s="6">
         <v>0</v>
       </c>
       <c r="E338" s="6" t="s">
-        <v>1330</v>
+        <v>1331</v>
       </c>
       <c r="F338" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G338" s="10" t="s">
         <v>63</v>
       </c>
       <c r="H338" s="6" t="s">
         <v>40</v>
       </c>
       <c r="I338" s="6">
-        <v>2.855</v>
+        <v>5.045</v>
       </c>
       <c r="J338" s="10" t="s">
-        <v>1331</v>
+        <v>1332</v>
       </c>
       <c r="K338" s="6" t="s">
         <v>65</v>
       </c>
       <c r="L338" s="10" t="s">
         <v>22</v>
       </c>
       <c r="M338" s="6" t="s">
-        <v>1332</v>
+        <v>1333</v>
       </c>
       <c r="N338" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O338" s="6"/>
       <c r="P338" s="6"/>
     </row>
     <row r="339" spans="1:16" customHeight="1" ht="65">
       <c r="A339" s="6" t="s">
-        <v>1333</v>
+        <v>1334</v>
       </c>
       <c r="B339" s="6">
         <v>0</v>
       </c>
       <c r="C339" s="6">
         <v>0</v>
       </c>
       <c r="D339" s="6">
         <v>0</v>
       </c>
       <c r="E339" s="6" t="s">
-        <v>1334</v>
+        <v>1335</v>
       </c>
       <c r="F339" s="9" t="s">
-        <v>1335</v>
+        <v>62</v>
       </c>
       <c r="G339" s="10" t="s">
-        <v>39</v>
+        <v>63</v>
       </c>
       <c r="H339" s="6" t="s">
-        <v>32</v>
+        <v>40</v>
       </c>
       <c r="I339" s="6">
-        <v>0</v>
+        <v>5.35</v>
       </c>
       <c r="J339" s="10" t="s">
         <v>1336</v>
       </c>
       <c r="K339" s="6" t="s">
-        <v>42</v>
+        <v>65</v>
       </c>
       <c r="L339" s="10" t="s">
-        <v>1335</v>
+        <v>62</v>
       </c>
       <c r="M339" s="6" t="s">
         <v>1337</v>
       </c>
       <c r="N339" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O339" s="6"/>
       <c r="P339" s="6"/>
     </row>
     <row r="340" spans="1:16" customHeight="1" ht="65">
       <c r="A340" s="6" t="s">
         <v>1338</v>
       </c>
       <c r="B340" s="6">
         <v>0</v>
       </c>
       <c r="C340" s="6">
         <v>0</v>
       </c>
       <c r="D340" s="6">
         <v>0</v>
       </c>
       <c r="E340" s="6" t="s">
         <v>1339</v>
       </c>
       <c r="F340" s="9" t="s">
-        <v>22</v>
+        <v>62</v>
       </c>
       <c r="G340" s="10" t="s">
         <v>63</v>
       </c>
       <c r="H340" s="6" t="s">
         <v>40</v>
       </c>
       <c r="I340" s="6">
-        <v>5.045</v>
+        <v>0</v>
       </c>
       <c r="J340" s="10" t="s">
         <v>1340</v>
       </c>
       <c r="K340" s="6" t="s">
         <v>65</v>
       </c>
       <c r="L340" s="10" t="s">
-        <v>22</v>
+        <v>62</v>
       </c>
       <c r="M340" s="6" t="s">
         <v>1341</v>
       </c>
       <c r="N340" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O340" s="6"/>
       <c r="P340" s="6"/>
     </row>
     <row r="341" spans="1:16" customHeight="1" ht="65">
       <c r="A341" s="6" t="s">
         <v>1342</v>
       </c>
       <c r="B341" s="6">
         <v>0</v>
       </c>
       <c r="C341" s="6">
         <v>0</v>
       </c>
       <c r="D341" s="6">
         <v>0</v>
       </c>
       <c r="E341" s="6" t="s">
         <v>1343</v>
       </c>
       <c r="F341" s="9" t="s">
-        <v>62</v>
+        <v>75</v>
       </c>
       <c r="G341" s="10" t="s">
         <v>63</v>
       </c>
       <c r="H341" s="6" t="s">
         <v>40</v>
       </c>
       <c r="I341" s="6">
-        <v>5.35</v>
+        <v>0.62</v>
       </c>
       <c r="J341" s="10" t="s">
         <v>1344</v>
       </c>
       <c r="K341" s="6" t="s">
         <v>65</v>
       </c>
       <c r="L341" s="10" t="s">
-        <v>62</v>
+        <v>75</v>
       </c>
       <c r="M341" s="6" t="s">
         <v>1345</v>
       </c>
       <c r="N341" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O341" s="6"/>
       <c r="P341" s="6"/>
     </row>
     <row r="342" spans="1:16" customHeight="1" ht="65">
       <c r="A342" s="6" t="s">
         <v>1346</v>
       </c>
       <c r="B342" s="6">
         <v>0</v>
       </c>
       <c r="C342" s="6">
         <v>0</v>
       </c>
       <c r="D342" s="6">
         <v>0</v>
       </c>
       <c r="E342" s="6" t="s">
         <v>1347</v>
       </c>
       <c r="F342" s="9" t="s">
-        <v>62</v>
+        <v>115</v>
       </c>
       <c r="G342" s="10" t="s">
         <v>63</v>
       </c>
       <c r="H342" s="6" t="s">
         <v>40</v>
       </c>
       <c r="I342" s="6">
-        <v>0</v>
+        <v>0.885</v>
       </c>
       <c r="J342" s="10" t="s">
         <v>1348</v>
       </c>
       <c r="K342" s="6" t="s">
         <v>65</v>
       </c>
       <c r="L342" s="10" t="s">
-        <v>62</v>
+        <v>115</v>
       </c>
       <c r="M342" s="6" t="s">
         <v>1349</v>
       </c>
       <c r="N342" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O342" s="6"/>
       <c r="P342" s="6"/>
     </row>
-    <row r="343" spans="1:16" customHeight="1" ht="65">
+    <row r="343" spans="1:16">
       <c r="A343" s="6" t="s">
         <v>1350</v>
       </c>
       <c r="B343" s="6">
         <v>0</v>
       </c>
       <c r="C343" s="6">
         <v>0</v>
       </c>
       <c r="D343" s="6">
         <v>0</v>
       </c>
-      <c r="E343" s="6" t="s">
+      <c r="E343" s="6">
+        <v>12000137119</v>
+      </c>
+      <c r="F343" s="9" t="s">
         <v>1351</v>
       </c>
-      <c r="F343" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G343" s="10" t="s">
-        <v>63</v>
+        <v>39</v>
       </c>
       <c r="H343" s="6" t="s">
-        <v>40</v>
+        <v>98</v>
       </c>
       <c r="I343" s="6">
-        <v>0.62</v>
+        <v>5.18</v>
       </c>
       <c r="J343" s="10" t="s">
         <v>1352</v>
       </c>
       <c r="K343" s="6" t="s">
-        <v>65</v>
+        <v>58</v>
       </c>
       <c r="L343" s="10" t="s">
-        <v>75</v>
+        <v>1351</v>
       </c>
       <c r="M343" s="6" t="s">
         <v>1353</v>
       </c>
       <c r="N343" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O343" s="6"/>
+      <c r="O343" s="6">
+        <v>3050</v>
+      </c>
       <c r="P343" s="6"/>
     </row>
-    <row r="344" spans="1:16" customHeight="1" ht="65">
+    <row r="344" spans="1:16">
       <c r="A344" s="6" t="s">
         <v>1354</v>
       </c>
       <c r="B344" s="6">
         <v>0</v>
       </c>
       <c r="C344" s="6">
         <v>0</v>
       </c>
       <c r="D344" s="6">
         <v>0</v>
       </c>
-      <c r="E344" s="6" t="s">
+      <c r="E344" s="6">
+        <v>500902</v>
+      </c>
+      <c r="F344" s="9" t="s">
+        <v>1169</v>
+      </c>
+      <c r="G344" s="10" t="s">
         <v>1355</v>
       </c>
-      <c r="F344" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H344" s="6" t="s">
-        <v>40</v>
+        <v>24</v>
       </c>
       <c r="I344" s="6">
-        <v>0.885</v>
-[...1 lines deleted...]
-      <c r="J344" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="J344" s="10"/>
+      <c r="K344" s="6" t="s">
         <v>1356</v>
       </c>
-      <c r="K344" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L344" s="10" t="s">
-        <v>115</v>
+        <v>1169</v>
       </c>
       <c r="M344" s="6" t="s">
         <v>1357</v>
       </c>
       <c r="N344" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O344" s="6"/>
       <c r="P344" s="6"/>
     </row>
-    <row r="345" spans="1:16">
+    <row r="345" spans="1:16" customHeight="1" ht="65">
       <c r="A345" s="6" t="s">
         <v>1358</v>
       </c>
       <c r="B345" s="6">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C345" s="6">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="D345" s="6">
         <v>0</v>
       </c>
       <c r="E345" s="6">
-        <v>12000137119</v>
+        <v>431202630</v>
       </c>
       <c r="F345" s="9" t="s">
-        <v>1359</v>
+        <v>22</v>
       </c>
       <c r="G345" s="10" t="s">
         <v>39</v>
       </c>
       <c r="H345" s="6" t="s">
-        <v>98</v>
+        <v>40</v>
       </c>
       <c r="I345" s="6">
-        <v>5.18</v>
+        <v>0.6</v>
       </c>
       <c r="J345" s="10" t="s">
+        <v>1359</v>
+      </c>
+      <c r="K345" s="6" t="s">
+        <v>100</v>
+      </c>
+      <c r="L345" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="M345" s="6" t="s">
         <v>1360</v>
       </c>
-      <c r="K345" s="6" t="s">
-[...5 lines deleted...]
-      <c r="M345" s="6" t="s">
+      <c r="N345" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="O345" s="6">
+        <v>615.51</v>
+      </c>
+      <c r="P345" s="6"/>
+    </row>
+    <row r="346" spans="1:16" customHeight="1" ht="65">
+      <c r="A346" s="6" t="s">
         <v>1361</v>
       </c>
-      <c r="N345" s="6" t="s">
-[...8 lines deleted...]
-      <c r="A346" s="6" t="s">
+      <c r="B346" s="6">
+        <v>14</v>
+      </c>
+      <c r="C346" s="6">
+        <v>14</v>
+      </c>
+      <c r="D346" s="6">
+        <v>0</v>
+      </c>
+      <c r="E346" s="6" t="s">
         <v>1362</v>
       </c>
-      <c r="B346" s="6">
-[...10 lines deleted...]
-      </c>
       <c r="F346" s="9" t="s">
-        <v>1174</v>
+        <v>62</v>
       </c>
       <c r="G346" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="H346" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="I346" s="6">
+        <v>8.53</v>
+      </c>
+      <c r="J346" s="10" t="s">
         <v>1363</v>
       </c>
-      <c r="H346" s="6" t="s">
-[...5 lines deleted...]
-      <c r="J346" s="10"/>
       <c r="K346" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="L346" s="10" t="s">
+        <v>62</v>
+      </c>
+      <c r="M346" s="6" t="s">
         <v>1364</v>
       </c>
-      <c r="L346" s="10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N346" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O346" s="6"/>
+      <c r="O346" s="6">
+        <v>23979.24</v>
+      </c>
       <c r="P346" s="6"/>
     </row>
     <row r="347" spans="1:16" customHeight="1" ht="65">
       <c r="A347" s="6" t="s">
+        <v>1365</v>
+      </c>
+      <c r="B347" s="6">
+        <v>0</v>
+      </c>
+      <c r="C347" s="6">
+        <v>0</v>
+      </c>
+      <c r="D347" s="6">
+        <v>0</v>
+      </c>
+      <c r="E347" s="6" t="s">
         <v>1366</v>
       </c>
-      <c r="B347" s="6">
-[...10 lines deleted...]
-      </c>
       <c r="F347" s="9" t="s">
-        <v>22</v>
+        <v>115</v>
       </c>
       <c r="G347" s="10" t="s">
-        <v>39</v>
+        <v>63</v>
       </c>
       <c r="H347" s="6" t="s">
         <v>40</v>
       </c>
       <c r="I347" s="6">
-        <v>0.6</v>
+        <v>0.77</v>
       </c>
       <c r="J347" s="10" t="s">
         <v>1367</v>
       </c>
       <c r="K347" s="6" t="s">
-        <v>100</v>
+        <v>65</v>
       </c>
       <c r="L347" s="10" t="s">
-        <v>22</v>
+        <v>115</v>
       </c>
       <c r="M347" s="6" t="s">
         <v>1368</v>
       </c>
       <c r="N347" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O347" s="6"/>
       <c r="P347" s="6"/>
     </row>
     <row r="348" spans="1:16" customHeight="1" ht="65">
       <c r="A348" s="6" t="s">
         <v>1369</v>
       </c>
       <c r="B348" s="6">
         <v>1</v>
       </c>
       <c r="C348" s="6">
         <v>1</v>
       </c>
       <c r="D348" s="6">
         <v>0</v>
       </c>
       <c r="E348" s="6" t="s">
         <v>1370</v>
       </c>
       <c r="F348" s="9" t="s">
-        <v>62</v>
+        <v>56</v>
       </c>
       <c r="G348" s="10" t="s">
-        <v>23</v>
+        <v>39</v>
       </c>
       <c r="H348" s="6" t="s">
-        <v>32</v>
+        <v>40</v>
       </c>
       <c r="I348" s="6">
-        <v>8.5</v>
+        <v>12</v>
       </c>
       <c r="J348" s="10" t="s">
         <v>1371</v>
       </c>
       <c r="K348" s="6" t="s">
         <v>42</v>
       </c>
       <c r="L348" s="10" t="s">
-        <v>62</v>
+        <v>43</v>
       </c>
       <c r="M348" s="6" t="s">
         <v>1372</v>
       </c>
       <c r="N348" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O348" s="6">
-        <v>27893.72</v>
+        <v>3279.9</v>
       </c>
       <c r="P348" s="6"/>
     </row>
     <row r="349" spans="1:16" customHeight="1" ht="65">
       <c r="A349" s="6" t="s">
         <v>1373</v>
       </c>
       <c r="B349" s="6">
-        <v>18</v>
+        <v>3</v>
       </c>
       <c r="C349" s="6">
-        <v>18</v>
+        <v>3</v>
       </c>
       <c r="D349" s="6">
         <v>0</v>
       </c>
       <c r="E349" s="6" t="s">
         <v>1374</v>
       </c>
       <c r="F349" s="9" t="s">
-        <v>62</v>
+        <v>1351</v>
       </c>
       <c r="G349" s="10" t="s">
-        <v>23</v>
+        <v>39</v>
       </c>
       <c r="H349" s="6" t="s">
-        <v>32</v>
+        <v>40</v>
       </c>
       <c r="I349" s="6">
-        <v>8.53</v>
+        <v>10</v>
       </c>
       <c r="J349" s="10" t="s">
         <v>1375</v>
       </c>
       <c r="K349" s="6" t="s">
         <v>42</v>
       </c>
       <c r="L349" s="10" t="s">
-        <v>62</v>
+        <v>43</v>
       </c>
       <c r="M349" s="6" t="s">
         <v>1376</v>
       </c>
       <c r="N349" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O349" s="6">
-        <v>30993.56</v>
+        <v>4692.78</v>
       </c>
       <c r="P349" s="6"/>
     </row>
     <row r="350" spans="1:16" customHeight="1" ht="65">
       <c r="A350" s="6" t="s">
         <v>1377</v>
       </c>
       <c r="B350" s="6">
         <v>0</v>
       </c>
       <c r="C350" s="6">
         <v>0</v>
       </c>
       <c r="D350" s="6">
         <v>0</v>
       </c>
       <c r="E350" s="6" t="s">
         <v>1378</v>
       </c>
       <c r="F350" s="9" t="s">
-        <v>115</v>
+        <v>1351</v>
       </c>
       <c r="G350" s="10" t="s">
-        <v>63</v>
+        <v>39</v>
       </c>
       <c r="H350" s="6" t="s">
         <v>40</v>
       </c>
       <c r="I350" s="6">
-        <v>0.77</v>
+        <v>10</v>
       </c>
       <c r="J350" s="10" t="s">
         <v>1379</v>
       </c>
       <c r="K350" s="6" t="s">
-        <v>65</v>
+        <v>42</v>
       </c>
       <c r="L350" s="10" t="s">
-        <v>115</v>
+        <v>1351</v>
       </c>
       <c r="M350" s="6" t="s">
         <v>1380</v>
       </c>
       <c r="N350" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O350" s="6"/>
       <c r="P350" s="6"/>
     </row>
     <row r="351" spans="1:16" customHeight="1" ht="65">
       <c r="A351" s="6" t="s">
         <v>1381</v>
       </c>
       <c r="B351" s="6">
-        <v>1</v>
+        <v>23</v>
       </c>
       <c r="C351" s="6">
-        <v>1</v>
+        <v>23</v>
       </c>
       <c r="D351" s="6">
         <v>0</v>
       </c>
       <c r="E351" s="6" t="s">
         <v>1382</v>
       </c>
       <c r="F351" s="9" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="G351" s="10" t="s">
-        <v>39</v>
+        <v>23</v>
       </c>
       <c r="H351" s="6" t="s">
-        <v>40</v>
+        <v>32</v>
       </c>
       <c r="I351" s="6">
-        <v>12</v>
+        <v>8.52</v>
       </c>
       <c r="J351" s="10" t="s">
         <v>1383</v>
       </c>
       <c r="K351" s="6" t="s">
         <v>42</v>
       </c>
       <c r="L351" s="10" t="s">
-        <v>43</v>
+        <v>62</v>
       </c>
       <c r="M351" s="6" t="s">
         <v>1384</v>
       </c>
       <c r="N351" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O351" s="6">
-        <v>3279.9</v>
+        <v>23979.24</v>
       </c>
       <c r="P351" s="6"/>
     </row>
     <row r="352" spans="1:16" customHeight="1" ht="65">
       <c r="A352" s="6" t="s">
         <v>1385</v>
       </c>
       <c r="B352" s="6">
-        <v>3</v>
+        <v>57</v>
       </c>
       <c r="C352" s="6">
-        <v>3</v>
+        <v>57</v>
       </c>
       <c r="D352" s="6">
         <v>0</v>
       </c>
       <c r="E352" s="6" t="s">
         <v>1386</v>
       </c>
       <c r="F352" s="9" t="s">
-        <v>1359</v>
+        <v>62</v>
       </c>
       <c r="G352" s="10" t="s">
-        <v>39</v>
+        <v>23</v>
       </c>
       <c r="H352" s="6" t="s">
-        <v>40</v>
+        <v>32</v>
       </c>
       <c r="I352" s="6">
-        <v>10</v>
+        <v>4.71</v>
       </c>
       <c r="J352" s="10" t="s">
         <v>1387</v>
       </c>
       <c r="K352" s="6" t="s">
         <v>42</v>
       </c>
       <c r="L352" s="10" t="s">
-        <v>43</v>
+        <v>62</v>
       </c>
       <c r="M352" s="6" t="s">
         <v>1388</v>
       </c>
       <c r="N352" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O352" s="6">
-        <v>4692.78</v>
+        <v>9762.53</v>
       </c>
       <c r="P352" s="6"/>
     </row>
     <row r="353" spans="1:16" customHeight="1" ht="65">
       <c r="A353" s="6" t="s">
         <v>1389</v>
       </c>
       <c r="B353" s="6">
-        <v>0</v>
+        <v>14</v>
       </c>
       <c r="C353" s="6">
-        <v>0</v>
+        <v>14</v>
       </c>
       <c r="D353" s="6">
         <v>0</v>
       </c>
       <c r="E353" s="6" t="s">
         <v>1390</v>
       </c>
       <c r="F353" s="9" t="s">
-        <v>1359</v>
+        <v>68</v>
       </c>
       <c r="G353" s="10" t="s">
-        <v>39</v>
+        <v>85</v>
       </c>
       <c r="H353" s="6" t="s">
-        <v>40</v>
+        <v>98</v>
       </c>
       <c r="I353" s="6">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="J353" s="10" t="s">
         <v>1391</v>
       </c>
       <c r="K353" s="6" t="s">
-        <v>42</v>
+        <v>345</v>
       </c>
       <c r="L353" s="10" t="s">
-        <v>1359</v>
+        <v>68</v>
       </c>
       <c r="M353" s="6" t="s">
         <v>1392</v>
       </c>
       <c r="N353" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O353" s="6"/>
+      <c r="O353" s="6">
+        <v>12138.9</v>
+      </c>
       <c r="P353" s="6"/>
     </row>
-    <row r="354" spans="1:16" customHeight="1" ht="65">
+    <row r="354" spans="1:16">
       <c r="A354" s="6" t="s">
         <v>1393</v>
       </c>
       <c r="B354" s="6">
-        <v>25</v>
+        <v>1</v>
       </c>
       <c r="C354" s="6">
-        <v>25</v>
+        <v>1</v>
       </c>
       <c r="D354" s="6">
         <v>0</v>
       </c>
       <c r="E354" s="6" t="s">
         <v>1394</v>
       </c>
       <c r="F354" s="9" t="s">
-        <v>62</v>
+        <v>22</v>
       </c>
       <c r="G354" s="10" t="s">
-        <v>23</v>
+        <v>234</v>
       </c>
       <c r="H354" s="6" t="s">
-        <v>32</v>
+        <v>40</v>
       </c>
       <c r="I354" s="6">
-        <v>8.52</v>
+        <v>0.48</v>
       </c>
       <c r="J354" s="10" t="s">
         <v>1395</v>
       </c>
       <c r="K354" s="6" t="s">
-        <v>42</v>
+        <v>236</v>
       </c>
       <c r="L354" s="10" t="s">
-        <v>62</v>
+        <v>22</v>
       </c>
       <c r="M354" s="6" t="s">
         <v>1396</v>
       </c>
       <c r="N354" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O354" s="6">
-        <v>30993.56</v>
+        <v>391.68</v>
       </c>
       <c r="P354" s="6"/>
     </row>
     <row r="355" spans="1:16" customHeight="1" ht="65">
       <c r="A355" s="6" t="s">
         <v>1397</v>
       </c>
       <c r="B355" s="6">
-        <v>53</v>
+        <v>20</v>
       </c>
       <c r="C355" s="6">
-        <v>53</v>
+        <v>20</v>
       </c>
       <c r="D355" s="6">
         <v>0</v>
       </c>
       <c r="E355" s="6" t="s">
         <v>1398</v>
       </c>
       <c r="F355" s="9" t="s">
         <v>62</v>
       </c>
       <c r="G355" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H355" s="6" t="s">
         <v>32</v>
       </c>
       <c r="I355" s="6">
-        <v>4.71</v>
+        <v>4.65</v>
       </c>
       <c r="J355" s="10" t="s">
         <v>1399</v>
       </c>
       <c r="K355" s="6" t="s">
         <v>42</v>
       </c>
       <c r="L355" s="10" t="s">
         <v>62</v>
       </c>
       <c r="M355" s="6" t="s">
         <v>1400</v>
       </c>
       <c r="N355" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O355" s="6">
-        <v>12618.2</v>
+        <v>11156.93</v>
       </c>
       <c r="P355" s="6"/>
     </row>
     <row r="356" spans="1:16" customHeight="1" ht="65">
       <c r="A356" s="6" t="s">
         <v>1401</v>
       </c>
       <c r="B356" s="6">
-        <v>1</v>
+        <v>36</v>
       </c>
       <c r="C356" s="6">
-        <v>1</v>
+        <v>36</v>
       </c>
       <c r="D356" s="6">
         <v>0</v>
       </c>
       <c r="E356" s="6" t="s">
         <v>1402</v>
       </c>
       <c r="F356" s="9" t="s">
-        <v>68</v>
+        <v>62</v>
       </c>
       <c r="G356" s="10" t="s">
-        <v>85</v>
+        <v>23</v>
       </c>
       <c r="H356" s="6" t="s">
-        <v>98</v>
+        <v>32</v>
       </c>
       <c r="I356" s="6">
-        <v>0</v>
+        <v>3.25</v>
       </c>
       <c r="J356" s="10" t="s">
         <v>1403</v>
       </c>
       <c r="K356" s="6" t="s">
-        <v>345</v>
+        <v>42</v>
       </c>
       <c r="L356" s="10" t="s">
-        <v>68</v>
+        <v>62</v>
       </c>
       <c r="M356" s="6" t="s">
         <v>1404</v>
       </c>
       <c r="N356" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O356" s="6">
-        <v>12988.63</v>
+        <v>9249.25</v>
       </c>
       <c r="P356" s="6"/>
     </row>
-    <row r="357" spans="1:16">
+    <row r="357" spans="1:16" customHeight="1" ht="65">
       <c r="A357" s="6" t="s">
         <v>1405</v>
       </c>
       <c r="B357" s="6">
-        <v>1</v>
+        <v>47</v>
       </c>
       <c r="C357" s="6">
-        <v>1</v>
+        <v>47</v>
       </c>
       <c r="D357" s="6">
         <v>0</v>
       </c>
       <c r="E357" s="6" t="s">
         <v>1406</v>
       </c>
       <c r="F357" s="9" t="s">
-        <v>22</v>
+        <v>62</v>
       </c>
       <c r="G357" s="10" t="s">
-        <v>234</v>
+        <v>23</v>
       </c>
       <c r="H357" s="6" t="s">
-        <v>40</v>
+        <v>32</v>
       </c>
       <c r="I357" s="6">
-        <v>0.48</v>
+        <v>3.34</v>
       </c>
       <c r="J357" s="10" t="s">
         <v>1407</v>
       </c>
       <c r="K357" s="6" t="s">
-        <v>236</v>
+        <v>42</v>
       </c>
       <c r="L357" s="10" t="s">
-        <v>22</v>
+        <v>62</v>
       </c>
       <c r="M357" s="6" t="s">
         <v>1408</v>
       </c>
       <c r="N357" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O357" s="6">
-        <v>391.68</v>
+        <v>9249.25</v>
       </c>
       <c r="P357" s="6"/>
     </row>
     <row r="358" spans="1:16" customHeight="1" ht="65">
       <c r="A358" s="6" t="s">
         <v>1409</v>
       </c>
       <c r="B358" s="6">
-        <v>4</v>
+        <v>22</v>
       </c>
       <c r="C358" s="6">
-        <v>4</v>
+        <v>22</v>
       </c>
       <c r="D358" s="6">
         <v>0</v>
       </c>
       <c r="E358" s="6" t="s">
         <v>1410</v>
       </c>
       <c r="F358" s="9" t="s">
-        <v>75</v>
+        <v>62</v>
       </c>
       <c r="G358" s="10" t="s">
-        <v>63</v>
+        <v>23</v>
       </c>
       <c r="H358" s="6" t="s">
         <v>32</v>
       </c>
       <c r="I358" s="6">
-        <v>0.25</v>
+        <v>3.32</v>
       </c>
       <c r="J358" s="10" t="s">
         <v>1411</v>
       </c>
       <c r="K358" s="6" t="s">
         <v>42</v>
       </c>
       <c r="L358" s="10" t="s">
-        <v>75</v>
+        <v>62</v>
       </c>
       <c r="M358" s="6" t="s">
         <v>1412</v>
       </c>
       <c r="N358" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O358" s="6">
-        <v>1389.83</v>
+        <v>10570.54</v>
       </c>
       <c r="P358" s="6"/>
     </row>
     <row r="359" spans="1:16" customHeight="1" ht="65">
       <c r="A359" s="6" t="s">
         <v>1413</v>
       </c>
       <c r="B359" s="6">
-        <v>21</v>
+        <v>0</v>
       </c>
       <c r="C359" s="6">
-        <v>21</v>
+        <v>0</v>
       </c>
       <c r="D359" s="6">
         <v>0</v>
       </c>
       <c r="E359" s="6" t="s">
         <v>1414</v>
       </c>
       <c r="F359" s="9" t="s">
-        <v>62</v>
+        <v>75</v>
       </c>
       <c r="G359" s="10" t="s">
-        <v>23</v>
+        <v>63</v>
       </c>
       <c r="H359" s="6" t="s">
-        <v>32</v>
+        <v>40</v>
       </c>
       <c r="I359" s="6">
-        <v>4.65</v>
+        <v>0.41</v>
       </c>
       <c r="J359" s="10" t="s">
         <v>1415</v>
       </c>
       <c r="K359" s="6" t="s">
-        <v>42</v>
+        <v>65</v>
       </c>
       <c r="L359" s="10" t="s">
-        <v>62</v>
+        <v>75</v>
       </c>
       <c r="M359" s="6" t="s">
         <v>1416</v>
       </c>
       <c r="N359" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O359" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O359" s="6"/>
       <c r="P359" s="6"/>
     </row>
-    <row r="360" spans="1:16" customHeight="1" ht="65">
+    <row r="360" spans="1:16">
       <c r="A360" s="6" t="s">
         <v>1417</v>
       </c>
       <c r="B360" s="6">
-        <v>39</v>
+        <v>0</v>
       </c>
       <c r="C360" s="6">
-        <v>39</v>
+        <v>0</v>
       </c>
       <c r="D360" s="6">
         <v>0</v>
       </c>
       <c r="E360" s="6" t="s">
         <v>1418</v>
       </c>
       <c r="F360" s="9" t="s">
-        <v>62</v>
+        <v>38</v>
       </c>
       <c r="G360" s="10" t="s">
-        <v>23</v>
+        <v>39</v>
       </c>
       <c r="H360" s="6" t="s">
-        <v>32</v>
+        <v>24</v>
       </c>
       <c r="I360" s="6">
-        <v>3.25</v>
+        <v>0</v>
       </c>
       <c r="J360" s="10" t="s">
         <v>1419</v>
       </c>
       <c r="K360" s="6" t="s">
-        <v>42</v>
+        <v>463</v>
       </c>
       <c r="L360" s="10" t="s">
-        <v>62</v>
+        <v>244</v>
       </c>
       <c r="M360" s="6" t="s">
         <v>1420</v>
       </c>
       <c r="N360" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O360" s="6">
-        <v>11954.8</v>
+        <v>2462.13</v>
       </c>
       <c r="P360" s="6"/>
     </row>
-    <row r="361" spans="1:16" customHeight="1" ht="65">
+    <row r="361" spans="1:16">
       <c r="A361" s="6" t="s">
         <v>1421</v>
       </c>
       <c r="B361" s="6">
-        <v>50</v>
+        <v>2</v>
       </c>
       <c r="C361" s="6">
-        <v>50</v>
+        <v>2</v>
       </c>
       <c r="D361" s="6">
         <v>0</v>
       </c>
-      <c r="E361" s="6" t="s">
+      <c r="E361" s="6">
+        <v>12000082249</v>
+      </c>
+      <c r="F361" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="G361" s="10" t="s">
+        <v>39</v>
+      </c>
+      <c r="H361" s="6" t="s">
+        <v>98</v>
+      </c>
+      <c r="I361" s="6">
+        <v>0</v>
+      </c>
+      <c r="J361" s="10" t="s">
         <v>1422</v>
       </c>
-      <c r="F361" s="9" t="s">
-[...11 lines deleted...]
-      <c r="J361" s="10" t="s">
+      <c r="K361" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="L361" s="10" t="s">
+        <v>38</v>
+      </c>
+      <c r="M361" s="6" t="s">
         <v>1423</v>
       </c>
-      <c r="K361" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="N361" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O361" s="6">
-        <v>11954.8</v>
+        <v>7828.33</v>
       </c>
       <c r="P361" s="6"/>
     </row>
     <row r="362" spans="1:16" customHeight="1" ht="65">
       <c r="A362" s="6" t="s">
+        <v>1424</v>
+      </c>
+      <c r="B362" s="6">
+        <v>39</v>
+      </c>
+      <c r="C362" s="6">
+        <v>39</v>
+      </c>
+      <c r="D362" s="6">
+        <v>0</v>
+      </c>
+      <c r="E362" s="6" t="s">
         <v>1425</v>
       </c>
-      <c r="B362" s="6">
-[...10 lines deleted...]
-      </c>
       <c r="F362" s="9" t="s">
-        <v>62</v>
+        <v>115</v>
       </c>
       <c r="G362" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H362" s="6" t="s">
         <v>32</v>
       </c>
       <c r="I362" s="6">
-        <v>3.32</v>
+        <v>0.77</v>
       </c>
       <c r="J362" s="10" t="s">
-        <v>1427</v>
+        <v>1426</v>
       </c>
       <c r="K362" s="6" t="s">
         <v>42</v>
       </c>
       <c r="L362" s="10" t="s">
-        <v>62</v>
+        <v>115</v>
       </c>
       <c r="M362" s="6" t="s">
-        <v>1428</v>
+        <v>1427</v>
       </c>
       <c r="N362" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O362" s="6">
-        <v>11954.8</v>
+        <v>987.89</v>
       </c>
       <c r="P362" s="6"/>
     </row>
     <row r="363" spans="1:16" customHeight="1" ht="65">
       <c r="A363" s="6" t="s">
+        <v>1428</v>
+      </c>
+      <c r="B363" s="6">
+        <v>5</v>
+      </c>
+      <c r="C363" s="6">
+        <v>5</v>
+      </c>
+      <c r="D363" s="6">
+        <v>0</v>
+      </c>
+      <c r="E363" s="6" t="s">
         <v>1429</v>
       </c>
-      <c r="B363" s="6">
-[...10 lines deleted...]
-      </c>
       <c r="F363" s="9" t="s">
-        <v>75</v>
+        <v>115</v>
       </c>
       <c r="G363" s="10" t="s">
         <v>63</v>
       </c>
       <c r="H363" s="6" t="s">
         <v>40</v>
       </c>
       <c r="I363" s="6">
-        <v>0.41</v>
+        <v>0.67</v>
       </c>
       <c r="J363" s="10" t="s">
-        <v>1431</v>
+        <v>1430</v>
       </c>
       <c r="K363" s="6" t="s">
         <v>65</v>
       </c>
       <c r="L363" s="10" t="s">
-        <v>75</v>
+        <v>115</v>
       </c>
       <c r="M363" s="6" t="s">
+        <v>1431</v>
+      </c>
+      <c r="N363" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="O363" s="6">
+        <v>2055.31</v>
+      </c>
+      <c r="P363" s="6"/>
+    </row>
+    <row r="364" spans="1:16" customHeight="1" ht="65">
+      <c r="A364" s="6" t="s">
         <v>1432</v>
       </c>
-      <c r="N363" s="6" t="s">
-[...6 lines deleted...]
-      <c r="A364" s="6" t="s">
+      <c r="B364" s="6">
+        <v>0</v>
+      </c>
+      <c r="C364" s="6">
+        <v>0</v>
+      </c>
+      <c r="D364" s="6">
+        <v>0</v>
+      </c>
+      <c r="E364" s="6" t="s">
         <v>1433</v>
       </c>
-      <c r="B364" s="6">
-[...8 lines deleted...]
-      <c r="E364" s="6" t="s">
+      <c r="F364" s="9" t="s">
+        <v>115</v>
+      </c>
+      <c r="G364" s="10" t="s">
+        <v>63</v>
+      </c>
+      <c r="H364" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="I364" s="6">
+        <v>0.575</v>
+      </c>
+      <c r="J364" s="10" t="s">
         <v>1434</v>
       </c>
-      <c r="F364" s="9" t="s">
-[...11 lines deleted...]
-      <c r="J364" s="10" t="s">
+      <c r="K364" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="L364" s="10" t="s">
+        <v>115</v>
+      </c>
+      <c r="M364" s="6" t="s">
         <v>1435</v>
       </c>
-      <c r="K364" s="6" t="s">
-[...5 lines deleted...]
-      <c r="M364" s="6" t="s">
+      <c r="N364" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="O364" s="6"/>
+      <c r="P364" s="6"/>
+    </row>
+    <row r="365" spans="1:16" customHeight="1" ht="65">
+      <c r="A365" s="6" t="s">
         <v>1436</v>
       </c>
-      <c r="N364" s="6" t="s">
-[...8 lines deleted...]
-      <c r="A365" s="6" t="s">
+      <c r="B365" s="6">
+        <v>1</v>
+      </c>
+      <c r="C365" s="6">
+        <v>1</v>
+      </c>
+      <c r="D365" s="6">
+        <v>0</v>
+      </c>
+      <c r="E365" s="6" t="s">
         <v>1437</v>
-      </c>
-[...10 lines deleted...]
-        <v>12000082249</v>
       </c>
       <c r="F365" s="9" t="s">
         <v>38</v>
       </c>
       <c r="G365" s="10" t="s">
-        <v>39</v>
+        <v>69</v>
       </c>
       <c r="H365" s="6" t="s">
         <v>98</v>
       </c>
       <c r="I365" s="6">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="J365" s="10" t="s">
         <v>1438</v>
       </c>
       <c r="K365" s="6" t="s">
-        <v>58</v>
+        <v>157</v>
       </c>
       <c r="L365" s="10" t="s">
-        <v>38</v>
+        <v>158</v>
       </c>
       <c r="M365" s="6" t="s">
         <v>1439</v>
       </c>
       <c r="N365" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O365" s="6">
-        <v>7828.33</v>
+        <v>23203.36</v>
       </c>
       <c r="P365" s="6"/>
     </row>
     <row r="366" spans="1:16" customHeight="1" ht="65">
       <c r="A366" s="6" t="s">
         <v>1440</v>
       </c>
       <c r="B366" s="6">
-        <v>0</v>
+        <v>28</v>
       </c>
       <c r="C366" s="6">
-        <v>0</v>
+        <v>28</v>
       </c>
       <c r="D366" s="6">
         <v>0</v>
       </c>
       <c r="E366" s="6" t="s">
         <v>1441</v>
       </c>
       <c r="F366" s="9" t="s">
-        <v>115</v>
+        <v>68</v>
       </c>
       <c r="G366" s="10" t="s">
-        <v>23</v>
+        <v>85</v>
       </c>
       <c r="H366" s="6" t="s">
-        <v>32</v>
+        <v>98</v>
       </c>
       <c r="I366" s="6">
-        <v>0.67</v>
+        <v>0</v>
       </c>
       <c r="J366" s="10" t="s">
         <v>1442</v>
       </c>
       <c r="K366" s="6" t="s">
-        <v>42</v>
+        <v>345</v>
       </c>
       <c r="L366" s="10" t="s">
-        <v>115</v>
+        <v>68</v>
       </c>
       <c r="M366" s="6" t="s">
         <v>1443</v>
       </c>
       <c r="N366" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O366" s="6"/>
+      <c r="O366" s="6">
+        <v>10709.86</v>
+      </c>
       <c r="P366" s="6"/>
     </row>
-    <row r="367" spans="1:16" customHeight="1" ht="65">
+    <row r="367" spans="1:16">
       <c r="A367" s="6" t="s">
         <v>1444</v>
       </c>
       <c r="B367" s="6">
-        <v>41</v>
+        <v>1</v>
       </c>
       <c r="C367" s="6">
-        <v>41</v>
+        <v>1</v>
       </c>
       <c r="D367" s="6">
         <v>0</v>
       </c>
       <c r="E367" s="6" t="s">
         <v>1445</v>
       </c>
       <c r="F367" s="9" t="s">
-        <v>115</v>
+        <v>68</v>
       </c>
       <c r="G367" s="10" t="s">
-        <v>23</v>
+        <v>39</v>
       </c>
       <c r="H367" s="6" t="s">
-        <v>32</v>
+        <v>24</v>
       </c>
       <c r="I367" s="6">
-        <v>0.77</v>
+        <v>19</v>
       </c>
       <c r="J367" s="10" t="s">
         <v>1446</v>
       </c>
       <c r="K367" s="6" t="s">
-        <v>42</v>
+        <v>312</v>
       </c>
       <c r="L367" s="10" t="s">
-        <v>115</v>
+        <v>68</v>
       </c>
       <c r="M367" s="6" t="s">
         <v>1447</v>
       </c>
       <c r="N367" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O367" s="6">
-        <v>1104.11</v>
+        <v>14810.64</v>
       </c>
       <c r="P367" s="6"/>
     </row>
     <row r="368" spans="1:16" customHeight="1" ht="65">
       <c r="A368" s="6" t="s">
         <v>1448</v>
       </c>
       <c r="B368" s="6">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="C368" s="6">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="D368" s="6">
         <v>0</v>
       </c>
       <c r="E368" s="6" t="s">
         <v>1449</v>
       </c>
       <c r="F368" s="9" t="s">
         <v>115</v>
       </c>
       <c r="G368" s="10" t="s">
         <v>63</v>
       </c>
       <c r="H368" s="6" t="s">
         <v>40</v>
       </c>
       <c r="I368" s="6">
-        <v>0.67</v>
+        <v>0.88</v>
       </c>
       <c r="J368" s="10" t="s">
         <v>1450</v>
       </c>
       <c r="K368" s="6" t="s">
         <v>65</v>
       </c>
       <c r="L368" s="10" t="s">
         <v>115</v>
       </c>
       <c r="M368" s="6" t="s">
         <v>1451</v>
       </c>
       <c r="N368" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O368" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O368" s="6"/>
       <c r="P368" s="6"/>
     </row>
     <row r="369" spans="1:16" customHeight="1" ht="65">
       <c r="A369" s="6" t="s">
         <v>1452</v>
       </c>
       <c r="B369" s="6">
         <v>0</v>
       </c>
       <c r="C369" s="6">
         <v>0</v>
       </c>
       <c r="D369" s="6">
         <v>0</v>
       </c>
       <c r="E369" s="6" t="s">
         <v>1453</v>
       </c>
       <c r="F369" s="9" t="s">
-        <v>115</v>
+        <v>47</v>
       </c>
       <c r="G369" s="10" t="s">
-        <v>63</v>
+        <v>39</v>
       </c>
       <c r="H369" s="6" t="s">
-        <v>40</v>
+        <v>24</v>
       </c>
       <c r="I369" s="6">
-        <v>0.575</v>
+        <v>5.5</v>
       </c>
       <c r="J369" s="10" t="s">
         <v>1454</v>
       </c>
       <c r="K369" s="6" t="s">
-        <v>65</v>
+        <v>49</v>
       </c>
       <c r="L369" s="10" t="s">
-        <v>115</v>
+        <v>47</v>
       </c>
       <c r="M369" s="6" t="s">
         <v>1455</v>
       </c>
       <c r="N369" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O369" s="6"/>
+      <c r="O369" s="6">
+        <v>19890.59</v>
+      </c>
       <c r="P369" s="6"/>
     </row>
     <row r="370" spans="1:16" customHeight="1" ht="65">
       <c r="A370" s="6" t="s">
         <v>1456</v>
       </c>
       <c r="B370" s="6">
-        <v>14</v>
+        <v>0</v>
       </c>
       <c r="C370" s="6">
-        <v>14</v>
+        <v>0</v>
       </c>
       <c r="D370" s="6">
         <v>0</v>
       </c>
       <c r="E370" s="6" t="s">
         <v>1457</v>
       </c>
       <c r="F370" s="9" t="s">
-        <v>38</v>
+        <v>115</v>
       </c>
       <c r="G370" s="10" t="s">
-        <v>69</v>
+        <v>63</v>
       </c>
       <c r="H370" s="6" t="s">
-        <v>98</v>
+        <v>40</v>
       </c>
       <c r="I370" s="6">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="J370" s="10" t="s">
         <v>1458</v>
       </c>
       <c r="K370" s="6" t="s">
-        <v>157</v>
+        <v>65</v>
       </c>
       <c r="L370" s="10" t="s">
-        <v>158</v>
+        <v>115</v>
       </c>
       <c r="M370" s="6" t="s">
         <v>1459</v>
       </c>
       <c r="N370" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O370" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O370" s="6"/>
       <c r="P370" s="6"/>
     </row>
     <row r="371" spans="1:16" customHeight="1" ht="65">
       <c r="A371" s="6" t="s">
         <v>1460</v>
       </c>
       <c r="B371" s="6">
-        <v>1</v>
+        <v>57</v>
       </c>
       <c r="C371" s="6">
-        <v>1</v>
+        <v>57</v>
       </c>
       <c r="D371" s="6">
         <v>0</v>
       </c>
       <c r="E371" s="6" t="s">
         <v>1461</v>
       </c>
       <c r="F371" s="9" t="s">
-        <v>68</v>
+        <v>115</v>
       </c>
       <c r="G371" s="10" t="s">
-        <v>85</v>
+        <v>23</v>
       </c>
       <c r="H371" s="6" t="s">
-        <v>98</v>
+        <v>32</v>
       </c>
       <c r="I371" s="6">
-        <v>0</v>
+        <v>1.38</v>
       </c>
       <c r="J371" s="10" t="s">
         <v>1462</v>
       </c>
       <c r="K371" s="6" t="s">
-        <v>345</v>
+        <v>42</v>
       </c>
       <c r="L371" s="10" t="s">
-        <v>68</v>
+        <v>115</v>
       </c>
       <c r="M371" s="6" t="s">
         <v>1463</v>
       </c>
       <c r="N371" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O371" s="6">
-        <v>11459.56</v>
+        <v>1558.07</v>
       </c>
       <c r="P371" s="6"/>
     </row>
-    <row r="372" spans="1:16">
+    <row r="372" spans="1:16" customHeight="1" ht="65">
       <c r="A372" s="6" t="s">
         <v>1464</v>
       </c>
       <c r="B372" s="6">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="C372" s="6">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="D372" s="6">
         <v>0</v>
       </c>
       <c r="E372" s="6" t="s">
         <v>1465</v>
       </c>
       <c r="F372" s="9" t="s">
-        <v>68</v>
+        <v>115</v>
       </c>
       <c r="G372" s="10" t="s">
-        <v>39</v>
+        <v>23</v>
       </c>
       <c r="H372" s="6" t="s">
-        <v>24</v>
+        <v>32</v>
       </c>
       <c r="I372" s="6">
-        <v>19</v>
+        <v>1.16</v>
       </c>
       <c r="J372" s="10" t="s">
         <v>1466</v>
       </c>
       <c r="K372" s="6" t="s">
-        <v>312</v>
+        <v>42</v>
       </c>
       <c r="L372" s="10" t="s">
-        <v>68</v>
+        <v>115</v>
       </c>
       <c r="M372" s="6" t="s">
         <v>1467</v>
       </c>
       <c r="N372" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O372" s="6">
-        <v>14810.64</v>
+        <v>1430.98</v>
       </c>
       <c r="P372" s="6"/>
     </row>
     <row r="373" spans="1:16" customHeight="1" ht="65">
       <c r="A373" s="6" t="s">
         <v>1468</v>
       </c>
       <c r="B373" s="6">
-        <v>0</v>
+        <v>28</v>
       </c>
       <c r="C373" s="6">
-        <v>0</v>
+        <v>28</v>
       </c>
       <c r="D373" s="6">
         <v>0</v>
       </c>
       <c r="E373" s="6" t="s">
         <v>1469</v>
       </c>
       <c r="F373" s="9" t="s">
         <v>115</v>
       </c>
       <c r="G373" s="10" t="s">
-        <v>63</v>
+        <v>23</v>
       </c>
       <c r="H373" s="6" t="s">
-        <v>40</v>
+        <v>32</v>
       </c>
       <c r="I373" s="6">
-        <v>0.88</v>
+        <v>1.22</v>
       </c>
       <c r="J373" s="10" t="s">
         <v>1470</v>
       </c>
       <c r="K373" s="6" t="s">
-        <v>65</v>
+        <v>42</v>
       </c>
       <c r="L373" s="10" t="s">
         <v>115</v>
       </c>
       <c r="M373" s="6" t="s">
         <v>1471</v>
       </c>
       <c r="N373" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O373" s="6"/>
+      <c r="O373" s="6">
+        <v>1782.37</v>
+      </c>
       <c r="P373" s="6"/>
     </row>
     <row r="374" spans="1:16" customHeight="1" ht="65">
       <c r="A374" s="6" t="s">
         <v>1472</v>
       </c>
       <c r="B374" s="6">
         <v>0</v>
       </c>
       <c r="C374" s="6">
         <v>0</v>
       </c>
       <c r="D374" s="6">
         <v>0</v>
       </c>
       <c r="E374" s="6" t="s">
         <v>1473</v>
       </c>
       <c r="F374" s="9" t="s">
-        <v>47</v>
+        <v>115</v>
       </c>
       <c r="G374" s="10" t="s">
-        <v>39</v>
+        <v>23</v>
       </c>
       <c r="H374" s="6" t="s">
-        <v>24</v>
+        <v>32</v>
       </c>
       <c r="I374" s="6">
-        <v>5.5</v>
+        <v>1.36</v>
       </c>
       <c r="J374" s="10" t="s">
         <v>1474</v>
       </c>
       <c r="K374" s="6" t="s">
-        <v>49</v>
+        <v>42</v>
       </c>
       <c r="L374" s="10" t="s">
-        <v>47</v>
+        <v>115</v>
       </c>
       <c r="M374" s="6" t="s">
         <v>1475</v>
       </c>
       <c r="N374" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O374" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O374" s="6"/>
       <c r="P374" s="6"/>
     </row>
     <row r="375" spans="1:16" customHeight="1" ht="65">
       <c r="A375" s="6" t="s">
         <v>1476</v>
       </c>
       <c r="B375" s="6">
         <v>0</v>
       </c>
       <c r="C375" s="6">
         <v>0</v>
       </c>
       <c r="D375" s="6">
         <v>0</v>
       </c>
       <c r="E375" s="6" t="s">
         <v>1477</v>
       </c>
       <c r="F375" s="9" t="s">
-        <v>115</v>
+        <v>22</v>
       </c>
       <c r="G375" s="10" t="s">
-        <v>63</v>
+        <v>23</v>
       </c>
       <c r="H375" s="6" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="6">
         <v>0</v>
       </c>
       <c r="J375" s="10" t="s">
         <v>1478</v>
       </c>
       <c r="K375" s="6" t="s">
-        <v>65</v>
+        <v>1015</v>
       </c>
       <c r="L375" s="10" t="s">
-        <v>115</v>
+        <v>22</v>
       </c>
       <c r="M375" s="6" t="s">
         <v>1479</v>
       </c>
       <c r="N375" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O375" s="6"/>
       <c r="P375" s="6"/>
     </row>
     <row r="376" spans="1:16" customHeight="1" ht="65">
       <c r="A376" s="6" t="s">
         <v>1480</v>
       </c>
       <c r="B376" s="6">
         <v>0</v>
       </c>
       <c r="C376" s="6">
         <v>0</v>
       </c>
       <c r="D376" s="6">
         <v>0</v>
       </c>
-      <c r="E376" s="6">
-        <v>1013637</v>
+      <c r="E376" s="6" t="s">
+        <v>1481</v>
       </c>
       <c r="F376" s="9" t="s">
-        <v>68</v>
+        <v>814</v>
       </c>
       <c r="G376" s="10" t="s">
-        <v>69</v>
+        <v>63</v>
       </c>
       <c r="H376" s="6" t="s">
-        <v>24</v>
+        <v>40</v>
       </c>
       <c r="I376" s="6">
-        <v>0.27</v>
+        <v>0.68</v>
       </c>
       <c r="J376" s="10" t="s">
-        <v>1481</v>
+        <v>1482</v>
       </c>
       <c r="K376" s="6" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="L376" s="10" t="s">
-        <v>68</v>
+        <v>62</v>
       </c>
       <c r="M376" s="6" t="s">
-        <v>1482</v>
+        <v>1483</v>
       </c>
       <c r="N376" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O376" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O376" s="6"/>
       <c r="P376" s="6"/>
     </row>
     <row r="377" spans="1:16" customHeight="1" ht="65">
       <c r="A377" s="6" t="s">
-        <v>1483</v>
+        <v>1484</v>
       </c>
       <c r="B377" s="6">
-        <v>58</v>
+        <v>0</v>
       </c>
       <c r="C377" s="6">
-        <v>58</v>
+        <v>0</v>
       </c>
       <c r="D377" s="6">
         <v>0</v>
       </c>
       <c r="E377" s="6" t="s">
-        <v>1484</v>
+        <v>1485</v>
       </c>
       <c r="F377" s="9" t="s">
         <v>115</v>
       </c>
       <c r="G377" s="10" t="s">
-        <v>23</v>
+        <v>63</v>
       </c>
       <c r="H377" s="6" t="s">
         <v>32</v>
       </c>
       <c r="I377" s="6">
-        <v>1.38</v>
+        <v>0.68</v>
       </c>
       <c r="J377" s="10" t="s">
-        <v>1485</v>
+        <v>1486</v>
       </c>
       <c r="K377" s="6" t="s">
         <v>42</v>
       </c>
       <c r="L377" s="10" t="s">
         <v>115</v>
       </c>
       <c r="M377" s="6" t="s">
-        <v>1486</v>
+        <v>1487</v>
       </c>
       <c r="N377" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O377" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O377" s="6"/>
       <c r="P377" s="6"/>
     </row>
     <row r="378" spans="1:16" customHeight="1" ht="65">
       <c r="A378" s="6" t="s">
-        <v>1487</v>
+        <v>1488</v>
       </c>
       <c r="B378" s="6">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="C378" s="6">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="D378" s="6">
         <v>0</v>
       </c>
       <c r="E378" s="6" t="s">
-        <v>1488</v>
+        <v>1489</v>
       </c>
       <c r="F378" s="9" t="s">
         <v>115</v>
       </c>
       <c r="G378" s="10" t="s">
-        <v>23</v>
+        <v>63</v>
       </c>
       <c r="H378" s="6" t="s">
-        <v>32</v>
+        <v>40</v>
       </c>
       <c r="I378" s="6">
-        <v>1.16</v>
+        <v>2.45</v>
       </c>
       <c r="J378" s="10" t="s">
-        <v>1489</v>
+        <v>1490</v>
       </c>
       <c r="K378" s="6" t="s">
-        <v>42</v>
+        <v>65</v>
       </c>
       <c r="L378" s="10" t="s">
         <v>115</v>
       </c>
       <c r="M378" s="6" t="s">
-        <v>1490</v>
+        <v>1491</v>
       </c>
       <c r="N378" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O378" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O378" s="6"/>
       <c r="P378" s="6"/>
     </row>
     <row r="379" spans="1:16" customHeight="1" ht="65">
       <c r="A379" s="6" t="s">
-        <v>1491</v>
+        <v>1492</v>
       </c>
       <c r="B379" s="6">
-        <v>44</v>
+        <v>0</v>
       </c>
       <c r="C379" s="6">
-        <v>44</v>
+        <v>0</v>
       </c>
       <c r="D379" s="6">
         <v>0</v>
       </c>
       <c r="E379" s="6" t="s">
-        <v>1492</v>
+        <v>1493</v>
       </c>
       <c r="F379" s="9" t="s">
         <v>115</v>
       </c>
       <c r="G379" s="10" t="s">
-        <v>23</v>
+        <v>63</v>
       </c>
       <c r="H379" s="6" t="s">
-        <v>32</v>
+        <v>40</v>
       </c>
       <c r="I379" s="6">
-        <v>1.22</v>
+        <v>0.755</v>
       </c>
       <c r="J379" s="10" t="s">
-        <v>1493</v>
+        <v>1494</v>
       </c>
       <c r="K379" s="6" t="s">
-        <v>42</v>
+        <v>65</v>
       </c>
       <c r="L379" s="10" t="s">
         <v>115</v>
       </c>
       <c r="M379" s="6" t="s">
-        <v>1494</v>
+        <v>1495</v>
       </c>
       <c r="N379" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O379" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O379" s="6"/>
       <c r="P379" s="6"/>
     </row>
-    <row r="380" spans="1:16" customHeight="1" ht="65">
+    <row r="380" spans="1:16">
       <c r="A380" s="6" t="s">
-        <v>1495</v>
+        <v>1496</v>
       </c>
       <c r="B380" s="6">
         <v>0</v>
       </c>
       <c r="C380" s="6">
         <v>0</v>
       </c>
       <c r="D380" s="6">
         <v>0</v>
       </c>
       <c r="E380" s="6" t="s">
-        <v>1496</v>
+        <v>1497</v>
       </c>
       <c r="F380" s="9" t="s">
-        <v>115</v>
+        <v>1169</v>
       </c>
       <c r="G380" s="10" t="s">
-        <v>23</v>
+        <v>1355</v>
       </c>
       <c r="H380" s="6" t="s">
-        <v>32</v>
+        <v>24</v>
       </c>
       <c r="I380" s="6">
-        <v>1.36</v>
-[...3 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="J380" s="10"/>
       <c r="K380" s="6" t="s">
-        <v>42</v>
+        <v>1356</v>
       </c>
       <c r="L380" s="10" t="s">
-        <v>115</v>
+        <v>1169</v>
       </c>
       <c r="M380" s="6" t="s">
         <v>1498</v>
       </c>
       <c r="N380" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O380" s="6"/>
       <c r="P380" s="6"/>
     </row>
     <row r="381" spans="1:16" customHeight="1" ht="65">
       <c r="A381" s="6" t="s">
         <v>1499</v>
       </c>
       <c r="B381" s="6">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="C381" s="6">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D381" s="6">
         <v>0</v>
       </c>
       <c r="E381" s="6" t="s">
         <v>1500</v>
       </c>
       <c r="F381" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H381" s="6" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="6">
         <v>0</v>
       </c>
       <c r="J381" s="10" t="s">
         <v>1501</v>
       </c>
       <c r="K381" s="6" t="s">
-        <v>1019</v>
+        <v>790</v>
       </c>
       <c r="L381" s="10" t="s">
         <v>22</v>
       </c>
       <c r="M381" s="6" t="s">
         <v>1502</v>
       </c>
       <c r="N381" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O381" s="6"/>
+      <c r="O381" s="6">
+        <v>2413.33</v>
+      </c>
       <c r="P381" s="6"/>
     </row>
     <row r="382" spans="1:16" customHeight="1" ht="65">
       <c r="A382" s="6" t="s">
         <v>1503</v>
       </c>
       <c r="B382" s="6">
         <v>0</v>
       </c>
       <c r="C382" s="6">
         <v>0</v>
       </c>
       <c r="D382" s="6">
         <v>0</v>
       </c>
       <c r="E382" s="6" t="s">
         <v>1504</v>
       </c>
       <c r="F382" s="9" t="s">
-        <v>818</v>
+        <v>22</v>
       </c>
       <c r="G382" s="10" t="s">
         <v>63</v>
       </c>
       <c r="H382" s="6" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="6">
-        <v>0.68</v>
+        <v>0</v>
       </c>
       <c r="J382" s="10" t="s">
         <v>1505</v>
       </c>
       <c r="K382" s="6" t="s">
         <v>65</v>
       </c>
       <c r="L382" s="10" t="s">
-        <v>62</v>
+        <v>22</v>
       </c>
       <c r="M382" s="6" t="s">
         <v>1506</v>
       </c>
       <c r="N382" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O382" s="6"/>
       <c r="P382" s="6"/>
     </row>
     <row r="383" spans="1:16" customHeight="1" ht="65">
       <c r="A383" s="6" t="s">
         <v>1507</v>
       </c>
       <c r="B383" s="6">
         <v>0</v>
       </c>
       <c r="C383" s="6">
         <v>0</v>
       </c>
       <c r="D383" s="6">
         <v>0</v>
       </c>
       <c r="E383" s="6" t="s">
         <v>1508</v>
       </c>
       <c r="F383" s="9" t="s">
         <v>115</v>
       </c>
       <c r="G383" s="10" t="s">
         <v>63</v>
       </c>
       <c r="H383" s="6" t="s">
-        <v>32</v>
+        <v>40</v>
       </c>
       <c r="I383" s="6">
-        <v>0.68</v>
+        <v>0</v>
       </c>
       <c r="J383" s="10" t="s">
         <v>1509</v>
       </c>
       <c r="K383" s="6" t="s">
-        <v>42</v>
+        <v>65</v>
       </c>
       <c r="L383" s="10" t="s">
-        <v>115</v>
+        <v>1077</v>
       </c>
       <c r="M383" s="6" t="s">
         <v>1510</v>
       </c>
       <c r="N383" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O383" s="6"/>
       <c r="P383" s="6"/>
     </row>
     <row r="384" spans="1:16" customHeight="1" ht="65">
       <c r="A384" s="6" t="s">
         <v>1511</v>
       </c>
       <c r="B384" s="6">
         <v>0</v>
       </c>
       <c r="C384" s="6">
         <v>0</v>
       </c>
       <c r="D384" s="6">
         <v>0</v>
       </c>
       <c r="E384" s="6" t="s">
         <v>1512</v>
       </c>
       <c r="F384" s="9" t="s">
-        <v>115</v>
+        <v>47</v>
       </c>
       <c r="G384" s="10" t="s">
-        <v>63</v>
+        <v>39</v>
       </c>
       <c r="H384" s="6" t="s">
-        <v>40</v>
+        <v>24</v>
       </c>
       <c r="I384" s="6">
-        <v>2.45</v>
+        <v>4</v>
       </c>
       <c r="J384" s="10" t="s">
         <v>1513</v>
       </c>
       <c r="K384" s="6" t="s">
-        <v>65</v>
+        <v>49</v>
       </c>
       <c r="L384" s="10" t="s">
-        <v>115</v>
+        <v>47</v>
       </c>
       <c r="M384" s="6" t="s">
         <v>1514</v>
       </c>
       <c r="N384" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O384" s="6"/>
+      <c r="O384" s="6">
+        <v>13290.39</v>
+      </c>
       <c r="P384" s="6"/>
     </row>
     <row r="385" spans="1:16" customHeight="1" ht="65">
       <c r="A385" s="6" t="s">
         <v>1515</v>
       </c>
       <c r="B385" s="6">
-        <v>0</v>
+        <v>172</v>
       </c>
       <c r="C385" s="6">
-        <v>0</v>
+        <v>172</v>
       </c>
       <c r="D385" s="6">
         <v>0</v>
       </c>
       <c r="E385" s="6" t="s">
         <v>1516</v>
       </c>
       <c r="F385" s="9" t="s">
-        <v>115</v>
+        <v>68</v>
       </c>
       <c r="G385" s="10" t="s">
-        <v>63</v>
+        <v>85</v>
       </c>
       <c r="H385" s="6" t="s">
-        <v>40</v>
+        <v>98</v>
       </c>
       <c r="I385" s="6">
-        <v>0.755</v>
+        <v>10.5</v>
       </c>
       <c r="J385" s="10" t="s">
         <v>1517</v>
       </c>
       <c r="K385" s="6" t="s">
-        <v>65</v>
+        <v>1124</v>
       </c>
       <c r="L385" s="10" t="s">
-        <v>115</v>
+        <v>68</v>
       </c>
       <c r="M385" s="6" t="s">
         <v>1518</v>
       </c>
       <c r="N385" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O385" s="6"/>
+      <c r="O385" s="6">
+        <v>11933.16</v>
+      </c>
       <c r="P385" s="6"/>
     </row>
-    <row r="386" spans="1:16">
+    <row r="386" spans="1:16" customHeight="1" ht="65">
       <c r="A386" s="6" t="s">
         <v>1519</v>
       </c>
       <c r="B386" s="6">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="C386" s="6">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="D386" s="6">
         <v>0</v>
       </c>
       <c r="E386" s="6" t="s">
         <v>1520</v>
       </c>
       <c r="F386" s="9" t="s">
-        <v>1174</v>
+        <v>68</v>
       </c>
       <c r="G386" s="10" t="s">
-        <v>1363</v>
+        <v>85</v>
       </c>
       <c r="H386" s="6" t="s">
-        <v>24</v>
+        <v>98</v>
       </c>
       <c r="I386" s="6">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="J386" s="10"/>
+        <v>14.5</v>
+      </c>
+      <c r="J386" s="10" t="s">
+        <v>1521</v>
+      </c>
       <c r="K386" s="6" t="s">
-        <v>1364</v>
+        <v>1124</v>
       </c>
       <c r="L386" s="10" t="s">
-        <v>1174</v>
+        <v>68</v>
       </c>
       <c r="M386" s="6" t="s">
-        <v>1521</v>
+        <v>1522</v>
       </c>
       <c r="N386" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O386" s="6"/>
+      <c r="O386" s="6">
+        <v>14076.19</v>
+      </c>
       <c r="P386" s="6"/>
     </row>
     <row r="387" spans="1:16" customHeight="1" ht="65">
       <c r="A387" s="6" t="s">
-        <v>1522</v>
+        <v>1523</v>
       </c>
       <c r="B387" s="6">
-        <v>13</v>
+        <v>2</v>
       </c>
       <c r="C387" s="6">
-        <v>13</v>
+        <v>2</v>
       </c>
       <c r="D387" s="6">
         <v>0</v>
       </c>
-      <c r="E387" s="6" t="s">
-        <v>1523</v>
+      <c r="E387" s="6">
+        <v>431253713</v>
       </c>
       <c r="F387" s="9" t="s">
-        <v>75</v>
+        <v>22</v>
       </c>
       <c r="G387" s="10" t="s">
-        <v>23</v>
+        <v>39</v>
       </c>
       <c r="H387" s="6" t="s">
-        <v>32</v>
+        <v>98</v>
       </c>
       <c r="I387" s="6">
-        <v>1.03</v>
+        <v>2.22</v>
       </c>
       <c r="J387" s="10" t="s">
         <v>1524</v>
       </c>
       <c r="K387" s="6" t="s">
-        <v>42</v>
+        <v>100</v>
       </c>
       <c r="L387" s="10" t="s">
-        <v>75</v>
+        <v>101</v>
       </c>
       <c r="M387" s="6" t="s">
         <v>1525</v>
       </c>
       <c r="N387" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O387" s="6">
-        <v>4411.4</v>
+        <v>1772.35</v>
       </c>
       <c r="P387" s="6"/>
     </row>
     <row r="388" spans="1:16" customHeight="1" ht="65">
       <c r="A388" s="6" t="s">
         <v>1526</v>
       </c>
       <c r="B388" s="6">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="C388" s="6">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D388" s="6">
         <v>0</v>
       </c>
       <c r="E388" s="6" t="s">
         <v>1527</v>
       </c>
       <c r="F388" s="9" t="s">
-        <v>22</v>
+        <v>115</v>
       </c>
       <c r="G388" s="10" t="s">
-        <v>23</v>
+        <v>63</v>
       </c>
       <c r="H388" s="6" t="s">
         <v>40</v>
       </c>
       <c r="I388" s="6">
         <v>0</v>
       </c>
       <c r="J388" s="10" t="s">
         <v>1528</v>
       </c>
       <c r="K388" s="6" t="s">
-        <v>794</v>
+        <v>65</v>
       </c>
       <c r="L388" s="10" t="s">
-        <v>22</v>
+        <v>115</v>
       </c>
       <c r="M388" s="6" t="s">
         <v>1529</v>
       </c>
       <c r="N388" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O388" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O388" s="6"/>
       <c r="P388" s="6"/>
     </row>
     <row r="389" spans="1:16" customHeight="1" ht="65">
       <c r="A389" s="6" t="s">
         <v>1530</v>
       </c>
       <c r="B389" s="6">
         <v>0</v>
       </c>
       <c r="C389" s="6">
         <v>0</v>
       </c>
       <c r="D389" s="6">
         <v>0</v>
       </c>
       <c r="E389" s="6" t="s">
         <v>1531</v>
       </c>
       <c r="F389" s="9" t="s">
-        <v>22</v>
+        <v>1327</v>
       </c>
       <c r="G389" s="10" t="s">
-        <v>63</v>
+        <v>39</v>
       </c>
       <c r="H389" s="6" t="s">
-        <v>40</v>
+        <v>32</v>
       </c>
       <c r="I389" s="6">
         <v>0</v>
       </c>
       <c r="J389" s="10" t="s">
         <v>1532</v>
       </c>
       <c r="K389" s="6" t="s">
-        <v>65</v>
+        <v>42</v>
       </c>
       <c r="L389" s="10" t="s">
-        <v>22</v>
+        <v>1327</v>
       </c>
       <c r="M389" s="6" t="s">
         <v>1533</v>
       </c>
       <c r="N389" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O389" s="6"/>
       <c r="P389" s="6"/>
     </row>
     <row r="390" spans="1:16" customHeight="1" ht="65">
       <c r="A390" s="6" t="s">
         <v>1534</v>
       </c>
       <c r="B390" s="6">
         <v>0</v>
       </c>
       <c r="C390" s="6">
         <v>0</v>
       </c>
       <c r="D390" s="6">
         <v>0</v>
       </c>
       <c r="E390" s="6" t="s">
         <v>1535</v>
       </c>
       <c r="F390" s="9" t="s">
-        <v>115</v>
+        <v>120</v>
       </c>
       <c r="G390" s="10" t="s">
-        <v>63</v>
+        <v>1536</v>
       </c>
       <c r="H390" s="6" t="s">
         <v>40</v>
       </c>
       <c r="I390" s="6">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="J390" s="10" t="s">
-        <v>1536</v>
+        <v>1537</v>
       </c>
       <c r="K390" s="6" t="s">
-        <v>65</v>
+        <v>1538</v>
       </c>
       <c r="L390" s="10" t="s">
-        <v>1081</v>
+        <v>120</v>
       </c>
       <c r="M390" s="6" t="s">
-        <v>1537</v>
+        <v>1539</v>
       </c>
       <c r="N390" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O390" s="6"/>
       <c r="P390" s="6"/>
     </row>
     <row r="391" spans="1:16" customHeight="1" ht="65">
       <c r="A391" s="6" t="s">
-        <v>1538</v>
+        <v>1540</v>
       </c>
       <c r="B391" s="6">
         <v>0</v>
       </c>
       <c r="C391" s="6">
         <v>0</v>
       </c>
       <c r="D391" s="6">
         <v>0</v>
       </c>
       <c r="E391" s="6" t="s">
-        <v>1539</v>
+        <v>1541</v>
       </c>
       <c r="F391" s="9" t="s">
-        <v>47</v>
+        <v>115</v>
       </c>
       <c r="G391" s="10" t="s">
-        <v>39</v>
+        <v>63</v>
       </c>
       <c r="H391" s="6" t="s">
-        <v>24</v>
+        <v>40</v>
       </c>
       <c r="I391" s="6">
-        <v>4</v>
+        <v>0.885</v>
       </c>
       <c r="J391" s="10" t="s">
-        <v>1540</v>
+        <v>1542</v>
       </c>
       <c r="K391" s="6" t="s">
-        <v>49</v>
+        <v>65</v>
       </c>
       <c r="L391" s="10" t="s">
-        <v>47</v>
+        <v>115</v>
       </c>
       <c r="M391" s="6" t="s">
-        <v>1541</v>
+        <v>1543</v>
       </c>
       <c r="N391" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O391" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O391" s="6"/>
       <c r="P391" s="6"/>
     </row>
     <row r="392" spans="1:16" customHeight="1" ht="65">
       <c r="A392" s="6" t="s">
-        <v>1542</v>
+        <v>1544</v>
       </c>
       <c r="B392" s="6">
         <v>0</v>
       </c>
       <c r="C392" s="6">
         <v>0</v>
       </c>
       <c r="D392" s="6">
         <v>0</v>
       </c>
       <c r="E392" s="6" t="s">
-        <v>1543</v>
+        <v>1545</v>
       </c>
       <c r="F392" s="9" t="s">
-        <v>68</v>
+        <v>115</v>
       </c>
       <c r="G392" s="10" t="s">
-        <v>85</v>
+        <v>63</v>
       </c>
       <c r="H392" s="6" t="s">
-        <v>98</v>
+        <v>40</v>
       </c>
       <c r="I392" s="6">
-        <v>10.5</v>
+        <v>0.89</v>
       </c>
       <c r="J392" s="10" t="s">
-        <v>1544</v>
+        <v>1546</v>
       </c>
       <c r="K392" s="6" t="s">
-        <v>1128</v>
+        <v>65</v>
       </c>
       <c r="L392" s="10" t="s">
-        <v>68</v>
+        <v>115</v>
       </c>
       <c r="M392" s="6" t="s">
-        <v>1545</v>
+        <v>1547</v>
       </c>
       <c r="N392" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O392" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O392" s="6"/>
       <c r="P392" s="6"/>
     </row>
     <row r="393" spans="1:16" customHeight="1" ht="65">
       <c r="A393" s="6" t="s">
-        <v>1546</v>
+        <v>1548</v>
       </c>
       <c r="B393" s="6">
         <v>0</v>
       </c>
       <c r="C393" s="6">
         <v>0</v>
       </c>
       <c r="D393" s="6">
         <v>0</v>
       </c>
       <c r="E393" s="6" t="s">
-        <v>1547</v>
+        <v>1549</v>
       </c>
       <c r="F393" s="9" t="s">
-        <v>68</v>
+        <v>115</v>
       </c>
       <c r="G393" s="10" t="s">
-        <v>85</v>
+        <v>63</v>
       </c>
       <c r="H393" s="6" t="s">
-        <v>98</v>
+        <v>40</v>
       </c>
       <c r="I393" s="6">
-        <v>14.5</v>
+        <v>1.235</v>
       </c>
       <c r="J393" s="10" t="s">
-        <v>1548</v>
+        <v>1550</v>
       </c>
       <c r="K393" s="6" t="s">
-        <v>1128</v>
+        <v>65</v>
       </c>
       <c r="L393" s="10" t="s">
-        <v>68</v>
+        <v>115</v>
       </c>
       <c r="M393" s="6" t="s">
-        <v>1549</v>
+        <v>1551</v>
       </c>
       <c r="N393" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O393" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O393" s="6"/>
       <c r="P393" s="6"/>
     </row>
     <row r="394" spans="1:16" customHeight="1" ht="65">
       <c r="A394" s="6" t="s">
-        <v>1550</v>
+        <v>1552</v>
       </c>
       <c r="B394" s="6">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="C394" s="6">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="D394" s="6">
         <v>0</v>
       </c>
-      <c r="E394" s="6">
-        <v>431253713</v>
+      <c r="E394" s="6" t="s">
+        <v>1553</v>
       </c>
       <c r="F394" s="9" t="s">
-        <v>22</v>
+        <v>115</v>
       </c>
       <c r="G394" s="10" t="s">
-        <v>39</v>
+        <v>63</v>
       </c>
       <c r="H394" s="6" t="s">
-        <v>98</v>
+        <v>40</v>
       </c>
       <c r="I394" s="6">
-        <v>2.22</v>
+        <v>1.235</v>
       </c>
       <c r="J394" s="10" t="s">
-        <v>1551</v>
+        <v>1554</v>
       </c>
       <c r="K394" s="6" t="s">
-        <v>100</v>
+        <v>65</v>
       </c>
       <c r="L394" s="10" t="s">
-        <v>101</v>
+        <v>115</v>
       </c>
       <c r="M394" s="6" t="s">
-        <v>1552</v>
+        <v>1555</v>
       </c>
       <c r="N394" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O394" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O394" s="6"/>
       <c r="P394" s="6"/>
     </row>
     <row r="395" spans="1:16" customHeight="1" ht="65">
       <c r="A395" s="6" t="s">
-        <v>1553</v>
+        <v>1556</v>
       </c>
       <c r="B395" s="6">
         <v>0</v>
       </c>
       <c r="C395" s="6">
         <v>0</v>
       </c>
       <c r="D395" s="6">
         <v>0</v>
       </c>
       <c r="E395" s="6" t="s">
-        <v>1554</v>
+        <v>1557</v>
       </c>
       <c r="F395" s="9" t="s">
         <v>115</v>
       </c>
       <c r="G395" s="10" t="s">
         <v>63</v>
       </c>
       <c r="H395" s="6" t="s">
         <v>40</v>
       </c>
       <c r="I395" s="6">
-        <v>0</v>
+        <v>0.615</v>
       </c>
       <c r="J395" s="10" t="s">
-        <v>1555</v>
+        <v>1558</v>
       </c>
       <c r="K395" s="6" t="s">
         <v>65</v>
       </c>
       <c r="L395" s="10" t="s">
         <v>115</v>
       </c>
       <c r="M395" s="6" t="s">
-        <v>1556</v>
+        <v>1559</v>
       </c>
       <c r="N395" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O395" s="6"/>
       <c r="P395" s="6"/>
     </row>
     <row r="396" spans="1:16" customHeight="1" ht="65">
       <c r="A396" s="6" t="s">
-        <v>1557</v>
+        <v>1560</v>
       </c>
       <c r="B396" s="6">
         <v>0</v>
       </c>
       <c r="C396" s="6">
         <v>0</v>
       </c>
       <c r="D396" s="6">
         <v>0</v>
       </c>
-      <c r="E396" s="6" t="s">
-        <v>1558</v>
+      <c r="E396" s="6">
+        <v>41000000319</v>
       </c>
       <c r="F396" s="9" t="s">
-        <v>1335</v>
+        <v>120</v>
       </c>
       <c r="G396" s="10" t="s">
         <v>39</v>
       </c>
       <c r="H396" s="6" t="s">
-        <v>32</v>
+        <v>24</v>
       </c>
       <c r="I396" s="6">
-        <v>0</v>
+        <v>112</v>
       </c>
       <c r="J396" s="10" t="s">
-        <v>1559</v>
+        <v>1561</v>
       </c>
       <c r="K396" s="6" t="s">
-        <v>42</v>
+        <v>58</v>
       </c>
       <c r="L396" s="10" t="s">
-        <v>1335</v>
+        <v>120</v>
       </c>
       <c r="M396" s="6" t="s">
-        <v>1560</v>
+        <v>1562</v>
       </c>
       <c r="N396" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O396" s="6"/>
+      <c r="O396" s="6">
+        <v>156454.84</v>
+      </c>
       <c r="P396" s="6"/>
     </row>
     <row r="397" spans="1:16" customHeight="1" ht="65">
       <c r="A397" s="6" t="s">
-        <v>1561</v>
+        <v>1563</v>
       </c>
       <c r="B397" s="6">
         <v>0</v>
       </c>
       <c r="C397" s="6">
         <v>0</v>
       </c>
       <c r="D397" s="6">
         <v>0</v>
       </c>
-      <c r="E397" s="6" t="s">
-        <v>1562</v>
+      <c r="E397" s="6">
+        <v>1002045</v>
       </c>
       <c r="F397" s="9" t="s">
-        <v>120</v>
+        <v>68</v>
       </c>
       <c r="G397" s="10" t="s">
-        <v>1563</v>
+        <v>69</v>
       </c>
       <c r="H397" s="6" t="s">
         <v>40</v>
       </c>
       <c r="I397" s="6">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="J397" s="10" t="s">
         <v>1564</v>
       </c>
       <c r="K397" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="L397" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="M397" s="6" t="s">
         <v>1565</v>
-      </c>
-[...4 lines deleted...]
-        <v>1566</v>
       </c>
       <c r="N397" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O397" s="6"/>
       <c r="P397" s="6"/>
     </row>
     <row r="398" spans="1:16" customHeight="1" ht="65">
       <c r="A398" s="6" t="s">
+        <v>1566</v>
+      </c>
+      <c r="B398" s="6">
+        <v>0</v>
+      </c>
+      <c r="C398" s="6">
+        <v>0</v>
+      </c>
+      <c r="D398" s="6">
+        <v>0</v>
+      </c>
+      <c r="E398" s="6" t="s">
         <v>1567</v>
-      </c>
-[...10 lines deleted...]
-        <v>1568</v>
       </c>
       <c r="F398" s="9" t="s">
         <v>115</v>
       </c>
       <c r="G398" s="10" t="s">
         <v>63</v>
       </c>
       <c r="H398" s="6" t="s">
         <v>40</v>
       </c>
       <c r="I398" s="6">
-        <v>0.885</v>
+        <v>0</v>
       </c>
       <c r="J398" s="10" t="s">
-        <v>1569</v>
+        <v>1568</v>
       </c>
       <c r="K398" s="6" t="s">
         <v>65</v>
       </c>
       <c r="L398" s="10" t="s">
         <v>115</v>
       </c>
       <c r="M398" s="6" t="s">
-        <v>1570</v>
+        <v>1569</v>
       </c>
       <c r="N398" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O398" s="6"/>
       <c r="P398" s="6"/>
     </row>
-    <row r="399" spans="1:16" customHeight="1" ht="65">
+    <row r="399" spans="1:16">
       <c r="A399" s="6" t="s">
+        <v>1570</v>
+      </c>
+      <c r="B399" s="6">
+        <v>0</v>
+      </c>
+      <c r="C399" s="6">
+        <v>0</v>
+      </c>
+      <c r="D399" s="6">
+        <v>0</v>
+      </c>
+      <c r="E399" s="6" t="s">
         <v>1571</v>
       </c>
-      <c r="B399" s="6">
-[...10 lines deleted...]
-      </c>
       <c r="F399" s="9" t="s">
-        <v>115</v>
+        <v>22</v>
       </c>
       <c r="G399" s="10" t="s">
-        <v>63</v>
+        <v>234</v>
       </c>
       <c r="H399" s="6" t="s">
         <v>40</v>
       </c>
       <c r="I399" s="6">
-        <v>0.89</v>
+        <v>2.04</v>
       </c>
       <c r="J399" s="10" t="s">
+        <v>1572</v>
+      </c>
+      <c r="K399" s="6" t="s">
+        <v>236</v>
+      </c>
+      <c r="L399" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="M399" s="6" t="s">
         <v>1573</v>
-      </c>
-[...7 lines deleted...]
-        <v>1574</v>
       </c>
       <c r="N399" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O399" s="6"/>
       <c r="P399" s="6"/>
     </row>
     <row r="400" spans="1:16" customHeight="1" ht="65">
       <c r="A400" s="6" t="s">
+        <v>1574</v>
+      </c>
+      <c r="B400" s="6">
+        <v>0</v>
+      </c>
+      <c r="C400" s="6">
+        <v>0</v>
+      </c>
+      <c r="D400" s="6">
+        <v>0</v>
+      </c>
+      <c r="E400" s="6" t="s">
         <v>1575</v>
       </c>
-      <c r="B400" s="6">
-[...8 lines deleted...]
-      <c r="E400" s="6" t="s">
+      <c r="F400" s="9" t="s">
+        <v>120</v>
+      </c>
+      <c r="G400" s="10" t="s">
+        <v>39</v>
+      </c>
+      <c r="H400" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="I400" s="6">
+        <v>32</v>
+      </c>
+      <c r="J400" s="10" t="s">
+        <v>560</v>
+      </c>
+      <c r="K400" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="L400" s="10" t="s">
+        <v>120</v>
+      </c>
+      <c r="M400" s="6" t="s">
         <v>1576</v>
       </c>
-      <c r="F400" s="9" t="s">
-[...11 lines deleted...]
-      <c r="J400" s="10" t="s">
+      <c r="N400" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="O400" s="6">
+        <v>45849.96</v>
+      </c>
+      <c r="P400" s="6"/>
+    </row>
+    <row r="401" spans="1:16">
+      <c r="A401" s="6" t="s">
         <v>1577</v>
       </c>
-      <c r="K400" s="6" t="s">
-[...17 lines deleted...]
-      </c>
       <c r="B401" s="6">
         <v>0</v>
       </c>
       <c r="C401" s="6">
         <v>0</v>
       </c>
       <c r="D401" s="6">
         <v>0</v>
       </c>
-      <c r="E401" s="6" t="s">
-        <v>1580</v>
+      <c r="E401" s="6">
+        <v>9310115</v>
       </c>
       <c r="F401" s="9" t="s">
-        <v>115</v>
+        <v>38</v>
       </c>
       <c r="G401" s="10" t="s">
-        <v>63</v>
+        <v>69</v>
       </c>
       <c r="H401" s="6" t="s">
         <v>40</v>
       </c>
       <c r="I401" s="6">
-        <v>1.235</v>
+        <v>0</v>
       </c>
       <c r="J401" s="10" t="s">
-        <v>1581</v>
+        <v>1578</v>
       </c>
       <c r="K401" s="6" t="s">
-        <v>65</v>
+        <v>976</v>
       </c>
       <c r="L401" s="10" t="s">
-        <v>115</v>
+        <v>1029</v>
       </c>
       <c r="M401" s="6" t="s">
-        <v>1582</v>
+        <v>1579</v>
       </c>
       <c r="N401" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O401" s="6"/>
       <c r="P401" s="6"/>
     </row>
     <row r="402" spans="1:16" customHeight="1" ht="65">
       <c r="A402" s="6" t="s">
+        <v>1580</v>
+      </c>
+      <c r="B402" s="6">
+        <v>0</v>
+      </c>
+      <c r="C402" s="6">
+        <v>0</v>
+      </c>
+      <c r="D402" s="6">
+        <v>0</v>
+      </c>
+      <c r="E402" s="6">
+        <v>431227709</v>
+      </c>
+      <c r="F402" s="9" t="s">
+        <v>22</v>
+      </c>
+      <c r="G402" s="10" t="s">
+        <v>39</v>
+      </c>
+      <c r="H402" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="I402" s="6">
+        <v>0</v>
+      </c>
+      <c r="J402" s="10" t="s">
+        <v>1581</v>
+      </c>
+      <c r="K402" s="6" t="s">
+        <v>138</v>
+      </c>
+      <c r="L402" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="M402" s="6" t="s">
+        <v>1582</v>
+      </c>
+      <c r="N402" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="O402" s="6">
+        <v>2091.16</v>
+      </c>
+      <c r="P402" s="6"/>
+    </row>
+    <row r="403" spans="1:16">
+      <c r="A403" s="6" t="s">
         <v>1583</v>
       </c>
-      <c r="B402" s="6">
-[...8 lines deleted...]
-      <c r="E402" s="6" t="s">
+      <c r="B403" s="6">
+        <v>0</v>
+      </c>
+      <c r="C403" s="6">
+        <v>0</v>
+      </c>
+      <c r="D403" s="6">
+        <v>0</v>
+      </c>
+      <c r="E403" s="6" t="s">
         <v>1584</v>
       </c>
-      <c r="F402" s="9" t="s">
-[...44 lines deleted...]
-      </c>
       <c r="F403" s="9" t="s">
-        <v>120</v>
+        <v>38</v>
       </c>
       <c r="G403" s="10" t="s">
         <v>39</v>
       </c>
       <c r="H403" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I403" s="6">
-        <v>112</v>
+        <v>0</v>
       </c>
       <c r="J403" s="10" t="s">
+        <v>1585</v>
+      </c>
+      <c r="K403" s="6" t="s">
+        <v>463</v>
+      </c>
+      <c r="L403" s="10" t="s">
+        <v>38</v>
+      </c>
+      <c r="M403" s="6" t="s">
+        <v>1586</v>
+      </c>
+      <c r="N403" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="O403" s="6">
+        <v>2169.11</v>
+      </c>
+      <c r="P403" s="6"/>
+    </row>
+    <row r="404" spans="1:16">
+      <c r="A404" s="6" t="s">
+        <v>1587</v>
+      </c>
+      <c r="B404" s="6">
+        <v>0</v>
+      </c>
+      <c r="C404" s="6">
+        <v>0</v>
+      </c>
+      <c r="D404" s="6">
+        <v>0</v>
+      </c>
+      <c r="E404" s="6" t="s">
         <v>1588</v>
       </c>
-      <c r="K403" s="6" t="s">
-[...5 lines deleted...]
-      <c r="M403" s="6" t="s">
+      <c r="F404" s="9" t="s">
+        <v>1169</v>
+      </c>
+      <c r="G404" s="10"/>
+      <c r="H404" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="I404" s="6">
+        <v>0</v>
+      </c>
+      <c r="J404" s="10"/>
+      <c r="K404" s="6" t="s">
+        <v>1015</v>
+      </c>
+      <c r="L404" s="10" t="s">
+        <v>1169</v>
+      </c>
+      <c r="M404" s="6" t="s">
         <v>1589</v>
-      </c>
-[...46 lines deleted...]
-        <v>1592</v>
       </c>
       <c r="N404" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O404" s="6"/>
       <c r="P404" s="6"/>
     </row>
-    <row r="405" spans="1:16" customHeight="1" ht="65">
+    <row r="405" spans="1:16">
       <c r="A405" s="6" t="s">
+        <v>1590</v>
+      </c>
+      <c r="B405" s="6">
+        <v>1199</v>
+      </c>
+      <c r="C405" s="6">
+        <v>1199</v>
+      </c>
+      <c r="D405" s="6">
+        <v>0</v>
+      </c>
+      <c r="E405" s="6" t="s">
+        <v>1591</v>
+      </c>
+      <c r="F405" s="9" t="s">
+        <v>584</v>
+      </c>
+      <c r="G405" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="H405" s="6" t="s">
+        <v>98</v>
+      </c>
+      <c r="I405" s="6">
+        <v>1.27</v>
+      </c>
+      <c r="J405" s="10" t="s">
+        <v>1592</v>
+      </c>
+      <c r="K405" s="6" t="s">
+        <v>790</v>
+      </c>
+      <c r="L405" s="10" t="s">
+        <v>584</v>
+      </c>
+      <c r="M405" s="6" t="s">
         <v>1593</v>
       </c>
-      <c r="B405" s="6">
-[...8 lines deleted...]
-      <c r="E405" s="6" t="s">
+      <c r="N405" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="O405" s="6">
+        <v>2034.57</v>
+      </c>
+      <c r="P405" s="6"/>
+    </row>
+    <row r="406" spans="1:16" customHeight="1" ht="65">
+      <c r="A406" s="6" t="s">
         <v>1594</v>
       </c>
-      <c r="F405" s="9" t="s">
-[...11 lines deleted...]
-      <c r="J405" s="10" t="s">
+      <c r="B406" s="6">
+        <v>0</v>
+      </c>
+      <c r="C406" s="6">
+        <v>0</v>
+      </c>
+      <c r="D406" s="6">
+        <v>0</v>
+      </c>
+      <c r="E406" s="6" t="s">
         <v>1595</v>
       </c>
-      <c r="K405" s="6" t="s">
-[...29 lines deleted...]
-      </c>
       <c r="F406" s="9" t="s">
-        <v>22</v>
+        <v>84</v>
       </c>
       <c r="G406" s="10" t="s">
-        <v>234</v>
+        <v>39</v>
       </c>
       <c r="H406" s="6" t="s">
         <v>40</v>
       </c>
       <c r="I406" s="6">
-        <v>2.04</v>
+        <v>800</v>
       </c>
       <c r="J406" s="10" t="s">
-        <v>1599</v>
+        <v>1596</v>
       </c>
       <c r="K406" s="6" t="s">
-        <v>236</v>
+        <v>1281</v>
       </c>
       <c r="L406" s="10" t="s">
-        <v>22</v>
+        <v>1597</v>
       </c>
       <c r="M406" s="6" t="s">
-        <v>1600</v>
+        <v>1598</v>
       </c>
       <c r="N406" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O406" s="6"/>
       <c r="P406" s="6"/>
     </row>
     <row r="407" spans="1:16" customHeight="1" ht="65">
       <c r="A407" s="6" t="s">
+        <v>1599</v>
+      </c>
+      <c r="B407" s="6">
+        <v>30</v>
+      </c>
+      <c r="C407" s="6">
+        <v>30</v>
+      </c>
+      <c r="D407" s="6">
+        <v>0</v>
+      </c>
+      <c r="E407" s="6" t="s">
+        <v>1600</v>
+      </c>
+      <c r="F407" s="9" t="s">
+        <v>62</v>
+      </c>
+      <c r="G407" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="H407" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="I407" s="6">
+        <v>2.96</v>
+      </c>
+      <c r="J407" s="10" t="s">
         <v>1601</v>
       </c>
-      <c r="B407" s="6">
-[...8 lines deleted...]
-      <c r="E407" s="6" t="s">
+      <c r="K407" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="L407" s="10" t="s">
+        <v>62</v>
+      </c>
+      <c r="M407" s="6" t="s">
         <v>1602</v>
       </c>
-      <c r="F407" s="9" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="N407" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O407" s="6">
-        <v>45849.98</v>
+        <v>5811.35</v>
       </c>
       <c r="P407" s="6"/>
     </row>
     <row r="408" spans="1:16">
       <c r="A408" s="6" t="s">
+        <v>1603</v>
+      </c>
+      <c r="B408" s="6">
+        <v>0</v>
+      </c>
+      <c r="C408" s="6">
+        <v>0</v>
+      </c>
+      <c r="D408" s="6">
+        <v>0</v>
+      </c>
+      <c r="E408" s="6">
+        <v>12000032461</v>
+      </c>
+      <c r="F408" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="G408" s="10" t="s">
+        <v>39</v>
+      </c>
+      <c r="H408" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="I408" s="6">
+        <v>0</v>
+      </c>
+      <c r="J408" s="10" t="s">
         <v>1604</v>
       </c>
-      <c r="B408" s="6">
-[...23 lines deleted...]
-      <c r="J408" s="10" t="s">
+      <c r="K408" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="L408" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="M408" s="6" t="s">
         <v>1605</v>
       </c>
-      <c r="K408" s="6" t="s">
-[...5 lines deleted...]
-      <c r="M408" s="6" t="s">
+      <c r="N408" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="O408" s="6">
+        <v>2643.33</v>
+      </c>
+      <c r="P408" s="6"/>
+    </row>
+    <row r="409" spans="1:16">
+      <c r="A409" s="6" t="s">
         <v>1606</v>
       </c>
-      <c r="N408" s="6" t="s">
-[...8 lines deleted...]
-      </c>
       <c r="B409" s="6">
         <v>0</v>
       </c>
       <c r="C409" s="6">
         <v>0</v>
       </c>
       <c r="D409" s="6">
         <v>0</v>
       </c>
       <c r="E409" s="6">
-        <v>431227709</v>
+        <v>12000032460</v>
       </c>
       <c r="F409" s="9" t="s">
-        <v>22</v>
+        <v>56</v>
       </c>
       <c r="G409" s="10" t="s">
         <v>39</v>
       </c>
       <c r="H409" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I409" s="6">
         <v>0</v>
       </c>
       <c r="J409" s="10" t="s">
+        <v>1607</v>
+      </c>
+      <c r="K409" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="L409" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="M409" s="6" t="s">
         <v>1608</v>
       </c>
-      <c r="K409" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="N409" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O409" s="6">
-        <v>2091.16</v>
+        <v>3050</v>
       </c>
       <c r="P409" s="6"/>
     </row>
     <row r="410" spans="1:16">
       <c r="A410" s="6" t="s">
+        <v>1609</v>
+      </c>
+      <c r="B410" s="6">
+        <v>1195</v>
+      </c>
+      <c r="C410" s="6">
+        <v>1195</v>
+      </c>
+      <c r="D410" s="6">
+        <v>0</v>
+      </c>
+      <c r="E410" s="6" t="s">
         <v>1610</v>
       </c>
-      <c r="B410" s="6">
-[...8 lines deleted...]
-      <c r="E410" s="6" t="s">
+      <c r="F410" s="9" t="s">
+        <v>584</v>
+      </c>
+      <c r="G410" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="H410" s="6" t="s">
+        <v>98</v>
+      </c>
+      <c r="I410" s="6">
+        <v>1.7</v>
+      </c>
+      <c r="J410" s="10" t="s">
         <v>1611</v>
       </c>
-      <c r="F410" s="9" t="s">
-[...11 lines deleted...]
-      <c r="J410" s="10" t="s">
+      <c r="K410" s="6" t="s">
+        <v>790</v>
+      </c>
+      <c r="L410" s="10" t="s">
+        <v>584</v>
+      </c>
+      <c r="M410" s="6" t="s">
         <v>1612</v>
       </c>
-      <c r="K410" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="N410" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O410" s="6">
-        <v>2169.11</v>
+        <v>2276.09</v>
       </c>
       <c r="P410" s="6"/>
     </row>
     <row r="411" spans="1:16">
       <c r="A411" s="6" t="s">
+        <v>1613</v>
+      </c>
+      <c r="B411" s="6">
+        <v>1127</v>
+      </c>
+      <c r="C411" s="6">
+        <v>1127</v>
+      </c>
+      <c r="D411" s="6">
+        <v>0</v>
+      </c>
+      <c r="E411" s="6" t="s">
         <v>1614</v>
       </c>
-      <c r="B411" s="6">
-[...8 lines deleted...]
-      <c r="E411" s="6" t="s">
+      <c r="F411" s="9" t="s">
+        <v>584</v>
+      </c>
+      <c r="G411" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="H411" s="6" t="s">
+        <v>98</v>
+      </c>
+      <c r="I411" s="6">
+        <v>2.2</v>
+      </c>
+      <c r="J411" s="10" t="s">
         <v>1615</v>
       </c>
-      <c r="F411" s="9" t="s">
-[...9 lines deleted...]
-      <c r="J411" s="10"/>
       <c r="K411" s="6" t="s">
-        <v>1019</v>
+        <v>790</v>
       </c>
       <c r="L411" s="10" t="s">
-        <v>1174</v>
+        <v>584</v>
       </c>
       <c r="M411" s="6" t="s">
         <v>1616</v>
       </c>
       <c r="N411" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O411" s="6"/>
+      <c r="O411" s="6">
+        <v>2906.04</v>
+      </c>
       <c r="P411" s="6"/>
     </row>
     <row r="412" spans="1:16">
       <c r="A412" s="6" t="s">
         <v>1617</v>
       </c>
       <c r="B412" s="6">
-        <v>1656</v>
+        <v>0</v>
       </c>
       <c r="C412" s="6">
-        <v>1656</v>
+        <v>0</v>
       </c>
       <c r="D412" s="6">
         <v>0</v>
       </c>
-      <c r="E412" s="6" t="s">
+      <c r="E412" s="6">
+        <v>12000137120</v>
+      </c>
+      <c r="F412" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="G412" s="10" t="s">
+        <v>39</v>
+      </c>
+      <c r="H412" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="I412" s="6">
+        <v>0</v>
+      </c>
+      <c r="J412" s="10" t="s">
         <v>1618</v>
       </c>
-      <c r="F412" s="9" t="s">
-[...11 lines deleted...]
-      <c r="J412" s="10" t="s">
+      <c r="K412" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="L412" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="M412" s="6" t="s">
         <v>1619</v>
       </c>
-      <c r="K412" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="N412" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O412" s="6">
-        <v>2273.93</v>
+        <v>3456.67</v>
       </c>
       <c r="P412" s="6"/>
     </row>
     <row r="413" spans="1:16" customHeight="1" ht="65">
       <c r="A413" s="6" t="s">
+        <v>1620</v>
+      </c>
+      <c r="B413" s="6">
+        <v>0</v>
+      </c>
+      <c r="C413" s="6">
+        <v>0</v>
+      </c>
+      <c r="D413" s="6">
+        <v>0</v>
+      </c>
+      <c r="E413" s="6" t="s">
         <v>1621</v>
       </c>
-      <c r="B413" s="6">
-[...10 lines deleted...]
-      </c>
       <c r="F413" s="9" t="s">
-        <v>84</v>
+        <v>115</v>
       </c>
       <c r="G413" s="10" t="s">
-        <v>39</v>
+        <v>63</v>
       </c>
       <c r="H413" s="6" t="s">
         <v>40</v>
       </c>
       <c r="I413" s="6">
-        <v>800</v>
+        <v>1.09</v>
       </c>
       <c r="J413" s="10" t="s">
+        <v>1622</v>
+      </c>
+      <c r="K413" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="L413" s="10" t="s">
+        <v>115</v>
+      </c>
+      <c r="M413" s="6" t="s">
         <v>1623</v>
-      </c>
-[...7 lines deleted...]
-        <v>1625</v>
       </c>
       <c r="N413" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O413" s="6"/>
       <c r="P413" s="6"/>
     </row>
     <row r="414" spans="1:16" customHeight="1" ht="65">
       <c r="A414" s="6" t="s">
-        <v>1626</v>
+        <v>1624</v>
       </c>
       <c r="B414" s="6">
-        <v>59</v>
+        <v>0</v>
       </c>
       <c r="C414" s="6">
-        <v>59</v>
+        <v>0</v>
       </c>
       <c r="D414" s="6">
         <v>0</v>
       </c>
       <c r="E414" s="6" t="s">
-        <v>1627</v>
+        <v>1625</v>
       </c>
       <c r="F414" s="9" t="s">
-        <v>62</v>
+        <v>22</v>
       </c>
       <c r="G414" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H414" s="6" t="s">
-        <v>32</v>
+        <v>24</v>
       </c>
       <c r="I414" s="6">
-        <v>2.96</v>
+        <v>2.06</v>
       </c>
       <c r="J414" s="10" t="s">
+        <v>1626</v>
+      </c>
+      <c r="K414" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L414" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="M414" s="6" t="s">
+        <v>1627</v>
+      </c>
+      <c r="N414" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="O414" s="6">
+        <v>3041.26</v>
+      </c>
+      <c r="P414" s="6"/>
+    </row>
+    <row r="415" spans="1:16" customHeight="1" ht="65">
+      <c r="A415" s="6" t="s">
         <v>1628</v>
       </c>
-      <c r="K414" s="6" t="s">
-[...5 lines deleted...]
-      <c r="M414" s="6" t="s">
+      <c r="B415" s="6">
+        <v>1</v>
+      </c>
+      <c r="C415" s="6">
+        <v>1</v>
+      </c>
+      <c r="D415" s="6">
+        <v>0</v>
+      </c>
+      <c r="E415" s="6" t="s">
         <v>1629</v>
       </c>
-      <c r="N414" s="6" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="F415" s="9" t="s">
-        <v>56</v>
+        <v>244</v>
       </c>
       <c r="G415" s="10" t="s">
         <v>39</v>
       </c>
       <c r="H415" s="6" t="s">
-        <v>24</v>
+        <v>40</v>
       </c>
       <c r="I415" s="6">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="J415" s="10" t="s">
+        <v>1630</v>
+      </c>
+      <c r="K415" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="L415" s="10" t="s">
+        <v>43</v>
+      </c>
+      <c r="M415" s="6" t="s">
         <v>1631</v>
       </c>
-      <c r="K415" s="6" t="s">
-[...5 lines deleted...]
-      <c r="M415" s="6" t="s">
+      <c r="N415" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="O415" s="6">
+        <v>3599.48</v>
+      </c>
+      <c r="P415" s="6"/>
+    </row>
+    <row r="416" spans="1:16" customHeight="1" ht="65">
+      <c r="A416" s="6" t="s">
         <v>1632</v>
       </c>
-      <c r="N415" s="6" t="s">
-[...8 lines deleted...]
-      <c r="A416" s="6" t="s">
+      <c r="B416" s="6">
+        <v>4</v>
+      </c>
+      <c r="C416" s="6">
+        <v>4</v>
+      </c>
+      <c r="D416" s="6">
+        <v>0</v>
+      </c>
+      <c r="E416" s="6" t="s">
         <v>1633</v>
       </c>
-      <c r="B416" s="6">
-[...10 lines deleted...]
-      </c>
       <c r="F416" s="9" t="s">
-        <v>56</v>
+        <v>38</v>
       </c>
       <c r="G416" s="10" t="s">
         <v>39</v>
       </c>
       <c r="H416" s="6" t="s">
-        <v>24</v>
+        <v>40</v>
       </c>
       <c r="I416" s="6">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="J416" s="10" t="s">
         <v>1634</v>
       </c>
       <c r="K416" s="6" t="s">
-        <v>58</v>
+        <v>42</v>
       </c>
       <c r="L416" s="10" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="M416" s="6" t="s">
         <v>1635</v>
       </c>
       <c r="N416" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O416" s="6">
-        <v>3050</v>
+        <v>1648.36</v>
       </c>
       <c r="P416" s="6"/>
     </row>
-    <row r="417" spans="1:16">
+    <row r="417" spans="1:16" customHeight="1" ht="65">
       <c r="A417" s="6" t="s">
         <v>1636</v>
       </c>
       <c r="B417" s="6">
-        <v>1270</v>
+        <v>14</v>
       </c>
       <c r="C417" s="6">
-        <v>1270</v>
+        <v>14</v>
       </c>
       <c r="D417" s="6">
         <v>0</v>
       </c>
       <c r="E417" s="6" t="s">
         <v>1637</v>
       </c>
       <c r="F417" s="9" t="s">
-        <v>588</v>
+        <v>115</v>
       </c>
       <c r="G417" s="10" t="s">
-        <v>23</v>
+        <v>63</v>
       </c>
       <c r="H417" s="6" t="s">
-        <v>98</v>
+        <v>40</v>
       </c>
       <c r="I417" s="6">
-        <v>1.7</v>
+        <v>0.885</v>
       </c>
       <c r="J417" s="10" t="s">
         <v>1638</v>
       </c>
       <c r="K417" s="6" t="s">
-        <v>794</v>
+        <v>65</v>
       </c>
       <c r="L417" s="10" t="s">
-        <v>588</v>
+        <v>115</v>
       </c>
       <c r="M417" s="6" t="s">
         <v>1639</v>
       </c>
       <c r="N417" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O417" s="6">
-        <v>2543.87</v>
+        <v>2227.5</v>
       </c>
       <c r="P417" s="6"/>
     </row>
-    <row r="418" spans="1:16">
+    <row r="418" spans="1:16" customHeight="1" ht="65">
       <c r="A418" s="6" t="s">
         <v>1640</v>
       </c>
       <c r="B418" s="6">
-        <v>1386</v>
+        <v>0</v>
       </c>
       <c r="C418" s="6">
-        <v>1386</v>
+        <v>0</v>
       </c>
       <c r="D418" s="6">
         <v>0</v>
       </c>
       <c r="E418" s="6" t="s">
         <v>1641</v>
       </c>
       <c r="F418" s="9" t="s">
-        <v>588</v>
+        <v>75</v>
       </c>
       <c r="G418" s="10" t="s">
-        <v>23</v>
+        <v>63</v>
       </c>
       <c r="H418" s="6" t="s">
-        <v>98</v>
+        <v>40</v>
       </c>
       <c r="I418" s="6">
-        <v>2.2</v>
+        <v>0.62</v>
       </c>
       <c r="J418" s="10" t="s">
         <v>1642</v>
       </c>
       <c r="K418" s="6" t="s">
-        <v>794</v>
+        <v>65</v>
       </c>
       <c r="L418" s="10" t="s">
-        <v>588</v>
+        <v>75</v>
       </c>
       <c r="M418" s="6" t="s">
         <v>1643</v>
       </c>
       <c r="N418" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O418" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O418" s="6"/>
       <c r="P418" s="6"/>
     </row>
-    <row r="419" spans="1:16">
+    <row r="419" spans="1:16" customHeight="1" ht="65">
       <c r="A419" s="6" t="s">
         <v>1644</v>
       </c>
       <c r="B419" s="6">
         <v>0</v>
       </c>
       <c r="C419" s="6">
         <v>0</v>
       </c>
       <c r="D419" s="6">
         <v>0</v>
       </c>
-      <c r="E419" s="6">
-        <v>12000137120</v>
+      <c r="E419" s="6" t="s">
+        <v>1645</v>
       </c>
       <c r="F419" s="9" t="s">
-        <v>56</v>
+        <v>1169</v>
       </c>
       <c r="G419" s="10" t="s">
         <v>39</v>
       </c>
       <c r="H419" s="6" t="s">
-        <v>24</v>
+        <v>40</v>
       </c>
       <c r="I419" s="6">
         <v>0</v>
       </c>
       <c r="J419" s="10" t="s">
-        <v>1645</v>
+        <v>1646</v>
       </c>
       <c r="K419" s="6" t="s">
-        <v>58</v>
+        <v>1647</v>
       </c>
       <c r="L419" s="10" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="M419" s="6" t="s">
-        <v>1646</v>
+        <v>1648</v>
       </c>
       <c r="N419" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="O419" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O419" s="6"/>
       <c r="P419" s="6"/>
-    </row>
-[...328 lines deleted...]
-      <c r="P426" s="6"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>