--- v1 (2026-02-19)
+++ v2 (2026-04-05)
@@ -25,51 +25,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Price List Td" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="182">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>АО "Торговый Дизайн"</t>
   </si>
   <si>
     <t>Прайс-лист от</t>
   </si>
   <si>
-    <t>19.02.2026 07:21:49</t>
+    <t>05.04.2026 14:15:54</t>
   </si>
   <si>
     <t>Бренд/Номенклатура</t>
   </si>
   <si>
     <t>Остаток</t>
   </si>
   <si>
     <t>Свободно</t>
   </si>
   <si>
     <t>Резерв</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Категория</t>
   </si>
   <si>
     <t>Страна происхождения</t>
   </si>
   <si>
     <t>С - склад, П и З - заказ, (но товар может быть по наличию). Н - распродаем</t>
   </si>
@@ -88,111 +88,111 @@
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Ед.</t>
   </si>
   <si>
     <t>Цена (руб)</t>
   </si>
   <si>
     <t>Изображение</t>
   </si>
   <si>
     <t>Аппарат для запайки пакетов EKSI EFS-200</t>
   </si>
   <si>
     <t>EFS-200</t>
   </si>
   <si>
     <t>Аппараты для запайки пакетов</t>
   </si>
   <si>
     <t>КИТАЙ</t>
   </si>
   <si>
+    <t>С</t>
+  </si>
+  <si>
+    <t>Машина для запаивания пакетов (сварщик) т.м.EKSI серии EFS, мод. EFS-200, 325x81x245мм, 220В, 300Вт. Ширина запаечного шва 200 х 2 мм. Толщина запаечного шва 0,01 — 0,8 мм</t>
+  </si>
+  <si>
+    <t>EKSI</t>
+  </si>
+  <si>
+    <t>Аппараты для запайки</t>
+  </si>
+  <si>
+    <t>00000426545</t>
+  </si>
+  <si>
+    <t>шт.</t>
+  </si>
+  <si>
+    <t>Аппарат для запайки пакетов CAS СNT 300 (/2) (CAS)</t>
+  </si>
+  <si>
+    <t>СNT 300 (/2) (CAS)</t>
+  </si>
+  <si>
+    <t>КОРЕЯ, РЕСПУБЛИКА</t>
+  </si>
+  <si>
+    <t>З</t>
+  </si>
+  <si>
+    <t>Сварщик ручной NT 300 (Hana)! Размеры "горячей струны" - 2х300 мм, Вес установки - 3,1 кг, размеры упаковки 445х540х210 мм</t>
+  </si>
+  <si>
+    <t>CAS</t>
+  </si>
+  <si>
+    <t>00000000598</t>
+  </si>
+  <si>
+    <t>Аппарат для запайки пакетов CAS CNT-400/2</t>
+  </si>
+  <si>
+    <t>CNT-400/2</t>
+  </si>
+  <si>
     <t>П</t>
   </si>
   <si>
-    <t>Машина для запаивания пакетов (сварщик) т.м.EKSI серии EFS, мод. EFS-200, 325x81x245мм, 220В, 300Вт. Ширина запаечного шва 200 х 2 мм. Толщина запаечного шва 0,01 — 0,8 мм</t>
-[...40 lines deleted...]
-  <si>
     <t>Габариты: 510х75х210 мм. Мощность 700 Вт. Напряжение 220 В. Длина сварочного шва 400 мм. Ширина шва 2 мм. Максимальная ширина сварочного материала 0,5 мм. Время сварки 0,5-2,5 сек. Температура нагрева до 150 С. Запаиваемые материалы: полипропилен, полиэтилен, поливинилхлорид, полиэтилен низкой плотности. 5 уровней регулировки времени нагрева. Корпус изготовлен из ударопрочной авиационной пластмассы. Высококачественная нихромовая нить обеспечивает большое количество циклов нагрева по сравнению с аналогами. Надежный и электробезопасны.</t>
   </si>
   <si>
     <t>00000000599</t>
   </si>
   <si>
     <t>Упаковщик в стретч-пленку CAS СNW-460</t>
   </si>
   <si>
     <t>CNW-460</t>
   </si>
   <si>
     <t>Упаковщики в стретч-пленку</t>
-  </si>
-[...1 lines deleted...]
-    <t>С</t>
   </si>
   <si>
     <t>Габариты: 510х605х120 мм. Мощность 175 Вт. Напряжение 220 В. Максимальная запечатываемая длина 450 мм. Размер нагревательного элемента 380х123 мм. Максимальная толщина свариваемого материала 0,5 мм. Температура нагрева рабочей поверхности от 20 до 120 С. Температура нагревателя резака до 150 С. Корпус из нержавеющей стали. Тефлоновое покрытие отличается повышенной прочностью и износостойкостью. Сварка пленок: стрейч пленка, LMF пленка. Встроенный термостат. Наружное расположение рулона. Электробезопасность.</t>
   </si>
   <si>
     <t>00000000600</t>
   </si>
   <si>
     <t>Упаковщик в стретч-пленку CAS СNW-520</t>
   </si>
   <si>
     <t>CNW-520</t>
   </si>
   <si>
     <t>Габариты: 590х605х125 мм. Мощность 175 Вт. Напряжение 220 В. Максимальная запечатываемая длина 500 мм. Размер нагревательного элемента 430х123 мм. Максимальная толщина свариваемого материала 0,5 мм. Температура нагрева рабочей поверхности от 20 до 120 С. Температура нагревателя резака до 150 С. Корпус из нержавеющей стали. Тефлоновое покрытие отличается повышенной прочностью и износостойкостью. Сварка пленок: стрейч пленка, LMF пленка. Встроенный термостат. Наружное расположение рулона. Электробезопасность.</t>
   </si>
   <si>
     <t>00000000601</t>
   </si>
   <si>
     <t>Аппарат для запайки лотков EKSI EDQ-1</t>
   </si>
   <si>
     <t>EDQ-1</t>
   </si>
@@ -2013,51 +2013,51 @@
       <c r="G10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H10" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I10" s="6">
         <v>1.6</v>
       </c>
       <c r="J10" s="10" t="s">
         <v>25</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L10" s="10" t="s">
         <v>27</v>
       </c>
       <c r="M10" s="6" t="s">
         <v>28</v>
       </c>
       <c r="N10" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O10" s="6">
-        <v>1820.15</v>
+        <v>1968.71</v>
       </c>
       <c r="P10" s="6"/>
     </row>
     <row r="11" spans="1:16" customHeight="1" ht="65">
       <c r="A11" s="6" t="s">
         <v>30</v>
       </c>
       <c r="B11" s="6">
         <v>0</v>
       </c>
       <c r="C11" s="6">
         <v>0</v>
       </c>
       <c r="D11" s="6">
         <v>0</v>
       </c>
       <c r="E11" s="6" t="s">
         <v>31</v>
       </c>
       <c r="F11" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G11" s="10" t="s">
         <v>32</v>
       </c>
@@ -2086,159 +2086,159 @@
       <c r="P11" s="6"/>
     </row>
     <row r="12" spans="1:16" customHeight="1" ht="65">
       <c r="A12" s="6" t="s">
         <v>37</v>
       </c>
       <c r="B12" s="6">
         <v>0</v>
       </c>
       <c r="C12" s="6">
         <v>0</v>
       </c>
       <c r="D12" s="6">
         <v>0</v>
       </c>
       <c r="E12" s="6" t="s">
         <v>38</v>
       </c>
       <c r="F12" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G12" s="10" t="s">
         <v>32</v>
       </c>
       <c r="H12" s="6" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="I12" s="6">
         <v>4</v>
       </c>
       <c r="J12" s="10" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="K12" s="6" t="s">
         <v>35</v>
       </c>
       <c r="L12" s="10" t="s">
         <v>27</v>
       </c>
       <c r="M12" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="N12" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O12" s="6">
         <v>9436.9</v>
       </c>
       <c r="P12" s="6"/>
     </row>
     <row r="13" spans="1:16" customHeight="1" ht="65">
       <c r="A13" s="6" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B13" s="6">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C13" s="6">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D13" s="6">
         <v>0</v>
       </c>
       <c r="E13" s="6" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="F13" s="9" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="G13" s="10" t="s">
         <v>32</v>
       </c>
       <c r="H13" s="6" t="s">
-        <v>44</v>
+        <v>24</v>
       </c>
       <c r="I13" s="6">
         <v>5</v>
       </c>
       <c r="J13" s="10" t="s">
         <v>45</v>
       </c>
       <c r="K13" s="6" t="s">
         <v>35</v>
       </c>
       <c r="L13" s="10" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="M13" s="6" t="s">
         <v>46</v>
       </c>
       <c r="N13" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O13" s="6">
         <v>10022.16</v>
       </c>
       <c r="P13" s="6"/>
     </row>
     <row r="14" spans="1:16" customHeight="1" ht="65">
       <c r="A14" s="6" t="s">
         <v>47</v>
       </c>
       <c r="B14" s="6">
-        <v>30</v>
+        <v>1</v>
       </c>
       <c r="C14" s="6">
-        <v>30</v>
+        <v>1</v>
       </c>
       <c r="D14" s="6">
         <v>0</v>
       </c>
       <c r="E14" s="6" t="s">
         <v>48</v>
       </c>
       <c r="F14" s="9" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="G14" s="10" t="s">
         <v>32</v>
       </c>
       <c r="H14" s="6" t="s">
-        <v>44</v>
+        <v>24</v>
       </c>
       <c r="I14" s="6">
         <v>6.01</v>
       </c>
       <c r="J14" s="10" t="s">
         <v>49</v>
       </c>
       <c r="K14" s="6" t="s">
         <v>35</v>
       </c>
       <c r="L14" s="10" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="M14" s="6" t="s">
         <v>50</v>
       </c>
       <c r="N14" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O14" s="6">
         <v>12012.76</v>
       </c>
       <c r="P14" s="6"/>
     </row>
     <row r="15" spans="1:16" customHeight="1" ht="65">
       <c r="A15" s="6" t="s">
         <v>51</v>
       </c>
       <c r="B15" s="6">
         <v>0</v>
       </c>
       <c r="C15" s="6">
         <v>0</v>
       </c>
       <c r="D15" s="6">
         <v>0</v>
       </c>
@@ -2304,129 +2304,129 @@
         <v>35</v>
       </c>
       <c r="J16" s="10" t="s">
         <v>59</v>
       </c>
       <c r="K16" s="6" t="s">
         <v>60</v>
       </c>
       <c r="L16" s="10" t="s">
         <v>61</v>
       </c>
       <c r="M16" s="6" t="s">
         <v>62</v>
       </c>
       <c r="N16" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O16" s="6"/>
       <c r="P16" s="6"/>
     </row>
     <row r="17" spans="1:16" customHeight="1" ht="65">
       <c r="A17" s="6" t="s">
         <v>63</v>
       </c>
       <c r="B17" s="6">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="C17" s="6">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="D17" s="6">
         <v>0</v>
       </c>
       <c r="E17" s="6" t="s">
         <v>64</v>
       </c>
       <c r="F17" s="9" t="s">
         <v>65</v>
       </c>
       <c r="G17" s="10" t="s">
         <v>66</v>
       </c>
       <c r="H17" s="6" t="s">
-        <v>44</v>
+        <v>24</v>
       </c>
       <c r="I17" s="6">
         <v>0.63</v>
       </c>
       <c r="J17" s="10" t="s">
         <v>67</v>
       </c>
       <c r="K17" s="6" t="s">
         <v>68</v>
       </c>
       <c r="L17" s="10" t="s">
         <v>65</v>
       </c>
       <c r="M17" s="6" t="s">
         <v>69</v>
       </c>
       <c r="N17" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O17" s="6">
-        <v>6644.18</v>
+        <v>6764.23</v>
       </c>
       <c r="P17" s="6"/>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" s="6" t="s">
         <v>70</v>
       </c>
       <c r="B18" s="6">
         <v>0</v>
       </c>
       <c r="C18" s="6">
         <v>0</v>
       </c>
       <c r="D18" s="6">
         <v>0</v>
       </c>
       <c r="E18" s="6" t="s">
         <v>71</v>
       </c>
       <c r="F18" s="9" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="G18" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H18" s="6" t="s">
         <v>33</v>
       </c>
       <c r="I18" s="6">
         <v>5.6</v>
       </c>
       <c r="J18" s="10" t="s">
         <v>72</v>
       </c>
       <c r="K18" s="6" t="s">
         <v>73</v>
       </c>
       <c r="L18" s="10" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="M18" s="6" t="s">
         <v>74</v>
       </c>
       <c r="N18" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O18" s="6"/>
       <c r="P18" s="6"/>
     </row>
     <row r="19" spans="1:16" customHeight="1" ht="65">
       <c r="A19" s="6" t="s">
         <v>75</v>
       </c>
       <c r="B19" s="6">
         <v>3</v>
       </c>
       <c r="C19" s="6">
         <v>3</v>
       </c>
       <c r="D19" s="6">
         <v>0</v>
       </c>
       <c r="E19" s="6" t="s">
         <v>76</v>
@@ -2437,419 +2437,419 @@
       <c r="G19" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H19" s="6" t="s">
         <v>77</v>
       </c>
       <c r="I19" s="6">
         <v>1.6</v>
       </c>
       <c r="J19" s="10" t="s">
         <v>78</v>
       </c>
       <c r="K19" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L19" s="10" t="s">
         <v>27</v>
       </c>
       <c r="M19" s="6" t="s">
         <v>79</v>
       </c>
       <c r="N19" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O19" s="6">
-        <v>1971.63</v>
+        <v>2081.16</v>
       </c>
       <c r="P19" s="6"/>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" s="6" t="s">
         <v>80</v>
       </c>
       <c r="B20" s="6">
         <v>0</v>
       </c>
       <c r="C20" s="6">
         <v>0</v>
       </c>
       <c r="D20" s="6">
         <v>0</v>
       </c>
       <c r="E20" s="6" t="s">
         <v>81</v>
       </c>
       <c r="F20" s="9" t="s">
         <v>82</v>
       </c>
       <c r="G20" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H20" s="6" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="I20" s="6">
         <v>28</v>
       </c>
       <c r="J20" s="10"/>
       <c r="K20" s="6" t="s">
         <v>83</v>
       </c>
       <c r="L20" s="10" t="s">
         <v>27</v>
       </c>
       <c r="M20" s="6" t="s">
         <v>84</v>
       </c>
       <c r="N20" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O20" s="6">
-        <v>117102.45</v>
+        <v>123608.15</v>
       </c>
       <c r="P20" s="6"/>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" s="6" t="s">
         <v>85</v>
       </c>
       <c r="B21" s="6">
         <v>0</v>
       </c>
       <c r="C21" s="6">
         <v>0</v>
       </c>
       <c r="D21" s="6">
         <v>0</v>
       </c>
       <c r="E21" s="6" t="s">
         <v>86</v>
       </c>
       <c r="F21" s="9" t="s">
         <v>82</v>
       </c>
       <c r="G21" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H21" s="6" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="I21" s="6">
         <v>28</v>
       </c>
       <c r="J21" s="10"/>
       <c r="K21" s="6" t="s">
         <v>83</v>
       </c>
       <c r="L21" s="10" t="s">
         <v>27</v>
       </c>
       <c r="M21" s="6" t="s">
         <v>87</v>
       </c>
       <c r="N21" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O21" s="6">
-        <v>94724.3</v>
+        <v>99986.76</v>
       </c>
       <c r="P21" s="6"/>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" s="6" t="s">
         <v>88</v>
       </c>
       <c r="B22" s="6">
         <v>0</v>
       </c>
       <c r="C22" s="6">
         <v>0</v>
       </c>
       <c r="D22" s="6">
         <v>0</v>
       </c>
       <c r="E22" s="6" t="s">
         <v>89</v>
       </c>
       <c r="F22" s="9" t="s">
         <v>82</v>
       </c>
       <c r="G22" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H22" s="6" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="I22" s="6">
         <v>28</v>
       </c>
       <c r="J22" s="10"/>
       <c r="K22" s="6" t="s">
         <v>83</v>
       </c>
       <c r="L22" s="10" t="s">
         <v>27</v>
       </c>
       <c r="M22" s="6" t="s">
         <v>90</v>
       </c>
       <c r="N22" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O22" s="6">
-        <v>94724.3</v>
+        <v>99986.76</v>
       </c>
       <c r="P22" s="6"/>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" s="6" t="s">
         <v>91</v>
       </c>
       <c r="B23" s="6">
         <v>0</v>
       </c>
       <c r="C23" s="6">
         <v>0</v>
       </c>
       <c r="D23" s="6">
         <v>0</v>
       </c>
       <c r="E23" s="6" t="s">
         <v>92</v>
       </c>
       <c r="F23" s="9" t="s">
         <v>82</v>
       </c>
       <c r="G23" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H23" s="6" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="I23" s="6">
         <v>28</v>
       </c>
       <c r="J23" s="10"/>
       <c r="K23" s="6" t="s">
         <v>83</v>
       </c>
       <c r="L23" s="10" t="s">
         <v>27</v>
       </c>
       <c r="M23" s="6" t="s">
         <v>93</v>
       </c>
       <c r="N23" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O23" s="6">
-        <v>94724.3</v>
+        <v>99986.76</v>
       </c>
       <c r="P23" s="6"/>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" s="6" t="s">
         <v>94</v>
       </c>
       <c r="B24" s="6">
         <v>0</v>
       </c>
       <c r="C24" s="6">
         <v>0</v>
       </c>
       <c r="D24" s="6">
         <v>0</v>
       </c>
       <c r="E24" s="6" t="s">
         <v>95</v>
       </c>
       <c r="F24" s="9" t="s">
         <v>82</v>
       </c>
       <c r="G24" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H24" s="6" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="I24" s="6">
         <v>28</v>
       </c>
       <c r="J24" s="10"/>
       <c r="K24" s="6" t="s">
         <v>83</v>
       </c>
       <c r="L24" s="10" t="s">
         <v>27</v>
       </c>
       <c r="M24" s="6" t="s">
         <v>96</v>
       </c>
       <c r="N24" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O24" s="6">
-        <v>86867.27</v>
+        <v>91693.23</v>
       </c>
       <c r="P24" s="6"/>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" s="6" t="s">
         <v>97</v>
       </c>
       <c r="B25" s="6">
         <v>0</v>
       </c>
       <c r="C25" s="6">
         <v>0</v>
       </c>
       <c r="D25" s="6">
         <v>0</v>
       </c>
       <c r="E25" s="6" t="s">
         <v>98</v>
       </c>
       <c r="F25" s="9" t="s">
         <v>82</v>
       </c>
       <c r="G25" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H25" s="6" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="I25" s="6">
         <v>28</v>
       </c>
       <c r="J25" s="10"/>
       <c r="K25" s="6" t="s">
         <v>83</v>
       </c>
       <c r="L25" s="10" t="s">
         <v>27</v>
       </c>
       <c r="M25" s="6" t="s">
         <v>99</v>
       </c>
       <c r="N25" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O25" s="6">
-        <v>86867.27</v>
+        <v>91693.23</v>
       </c>
       <c r="P25" s="6"/>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" s="6" t="s">
         <v>100</v>
       </c>
       <c r="B26" s="6">
         <v>0</v>
       </c>
       <c r="C26" s="6">
         <v>0</v>
       </c>
       <c r="D26" s="6">
         <v>0</v>
       </c>
       <c r="E26" s="6" t="s">
         <v>101</v>
       </c>
       <c r="F26" s="9" t="s">
         <v>82</v>
       </c>
       <c r="G26" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H26" s="6" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="I26" s="6">
         <v>32</v>
       </c>
       <c r="J26" s="10"/>
       <c r="K26" s="6" t="s">
         <v>83</v>
       </c>
       <c r="L26" s="10" t="s">
         <v>27</v>
       </c>
       <c r="M26" s="6" t="s">
         <v>102</v>
       </c>
       <c r="N26" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O26" s="6">
-        <v>163139.69</v>
+        <v>172203.01</v>
       </c>
       <c r="P26" s="6"/>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" s="6" t="s">
         <v>103</v>
       </c>
       <c r="B27" s="6">
         <v>0</v>
       </c>
       <c r="C27" s="6">
         <v>0</v>
       </c>
       <c r="D27" s="6">
         <v>0</v>
       </c>
       <c r="E27" s="6" t="s">
         <v>104</v>
       </c>
       <c r="F27" s="9" t="s">
         <v>82</v>
       </c>
       <c r="G27" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H27" s="6" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="I27" s="6">
         <v>0</v>
       </c>
       <c r="J27" s="10"/>
       <c r="K27" s="6" t="s">
         <v>83</v>
       </c>
       <c r="L27" s="10" t="s">
         <v>27</v>
       </c>
       <c r="M27" s="6" t="s">
         <v>105</v>
       </c>
       <c r="N27" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O27" s="6">
-        <v>20.97</v>
+        <v>22.14</v>
       </c>
       <c r="P27" s="6"/>
     </row>
     <row r="28" spans="1:16" customHeight="1" ht="65">
       <c r="A28" s="6" t="s">
         <v>106</v>
       </c>
       <c r="B28" s="6">
         <v>0</v>
       </c>
       <c r="C28" s="6">
         <v>0</v>
       </c>
       <c r="D28" s="6">
         <v>0</v>
       </c>
       <c r="E28" s="6" t="s">
         <v>107</v>
       </c>
       <c r="F28" s="9" t="s">
         <v>58</v>
       </c>
       <c r="G28" s="10" t="s">
         <v>23</v>
       </c>
@@ -2970,216 +2970,216 @@
       <c r="P30" s="6"/>
     </row>
     <row r="31" spans="1:16" customHeight="1" ht="65">
       <c r="A31" s="6" t="s">
         <v>119</v>
       </c>
       <c r="B31" s="6">
         <v>0</v>
       </c>
       <c r="C31" s="6">
         <v>0</v>
       </c>
       <c r="D31" s="6">
         <v>0</v>
       </c>
       <c r="E31" s="6" t="s">
         <v>120</v>
       </c>
       <c r="F31" s="9" t="s">
         <v>58</v>
       </c>
       <c r="G31" s="10" t="s">
         <v>121</v>
       </c>
       <c r="H31" s="6" t="s">
-        <v>44</v>
+        <v>24</v>
       </c>
       <c r="I31" s="6">
         <v>0</v>
       </c>
       <c r="J31" s="10" t="s">
         <v>122</v>
       </c>
       <c r="K31" s="6" t="s">
         <v>123</v>
       </c>
       <c r="L31" s="10" t="s">
         <v>61</v>
       </c>
       <c r="M31" s="6" t="s">
         <v>124</v>
       </c>
       <c r="N31" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O31" s="6">
-        <v>191808.61</v>
+        <v>197341.56</v>
       </c>
       <c r="P31" s="6"/>
     </row>
     <row r="32" spans="1:16" customHeight="1" ht="65">
       <c r="A32" s="6" t="s">
         <v>125</v>
       </c>
       <c r="B32" s="6">
         <v>0</v>
       </c>
       <c r="C32" s="6">
         <v>0</v>
       </c>
       <c r="D32" s="6">
         <v>0</v>
       </c>
       <c r="E32" s="6" t="s">
         <v>126</v>
       </c>
       <c r="F32" s="9" t="s">
         <v>58</v>
       </c>
       <c r="G32" s="10" t="s">
         <v>121</v>
       </c>
       <c r="H32" s="6" t="s">
-        <v>44</v>
+        <v>24</v>
       </c>
       <c r="I32" s="6">
         <v>0</v>
       </c>
       <c r="J32" s="10" t="s">
         <v>127</v>
       </c>
       <c r="K32" s="6" t="s">
         <v>123</v>
       </c>
       <c r="L32" s="10" t="s">
         <v>61</v>
       </c>
       <c r="M32" s="6" t="s">
         <v>128</v>
       </c>
       <c r="N32" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O32" s="6">
-        <v>182463.59</v>
+        <v>187726.96</v>
       </c>
       <c r="P32" s="6"/>
     </row>
     <row r="33" spans="1:16" customHeight="1" ht="65">
       <c r="A33" s="6" t="s">
         <v>129</v>
       </c>
       <c r="B33" s="6">
         <v>0</v>
       </c>
       <c r="C33" s="6">
         <v>0</v>
       </c>
       <c r="D33" s="6">
         <v>0</v>
       </c>
       <c r="E33" s="6" t="s">
         <v>130</v>
       </c>
       <c r="F33" s="9" t="s">
         <v>58</v>
       </c>
       <c r="G33" s="10" t="s">
         <v>121</v>
       </c>
       <c r="H33" s="6" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="I33" s="6">
         <v>0</v>
       </c>
       <c r="J33" s="10" t="s">
         <v>131</v>
       </c>
       <c r="K33" s="6" t="s">
         <v>123</v>
       </c>
       <c r="L33" s="10" t="s">
         <v>61</v>
       </c>
       <c r="M33" s="6" t="s">
         <v>132</v>
       </c>
       <c r="N33" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O33" s="6">
-        <v>170780.98</v>
+        <v>175707.35</v>
       </c>
       <c r="P33" s="6"/>
     </row>
     <row r="34" spans="1:16" customHeight="1" ht="65">
       <c r="A34" s="6" t="s">
         <v>133</v>
       </c>
       <c r="B34" s="6">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="C34" s="6">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="D34" s="6">
         <v>0</v>
       </c>
       <c r="E34" s="6" t="s">
         <v>134</v>
       </c>
       <c r="F34" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H34" s="6" t="s">
-        <v>44</v>
+        <v>24</v>
       </c>
       <c r="I34" s="6">
         <v>2.9</v>
       </c>
       <c r="J34" s="10" t="s">
         <v>135</v>
       </c>
       <c r="K34" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L34" s="10" t="s">
         <v>27</v>
       </c>
       <c r="M34" s="6" t="s">
         <v>136</v>
       </c>
       <c r="N34" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O34" s="6">
-        <v>3914.49</v>
+        <v>3939.84</v>
       </c>
       <c r="P34" s="6"/>
     </row>
     <row r="35" spans="1:16" customHeight="1" ht="65">
       <c r="A35" s="6" t="s">
         <v>137</v>
       </c>
       <c r="B35" s="6">
         <v>0</v>
       </c>
       <c r="C35" s="6">
         <v>0</v>
       </c>
       <c r="D35" s="6">
         <v>0</v>
       </c>
       <c r="E35" s="6" t="s">
         <v>138</v>
       </c>
       <c r="F35" s="9" t="s">
         <v>58</v>
       </c>
       <c r="G35" s="10" t="s">
         <v>23</v>
       </c>
@@ -3208,72 +3208,72 @@
       <c r="P35" s="6"/>
     </row>
     <row r="36" spans="1:16" customHeight="1" ht="65">
       <c r="A36" s="6" t="s">
         <v>142</v>
       </c>
       <c r="B36" s="6">
         <v>0</v>
       </c>
       <c r="C36" s="6">
         <v>0</v>
       </c>
       <c r="D36" s="6">
         <v>0</v>
       </c>
       <c r="E36" s="6" t="s">
         <v>143</v>
       </c>
       <c r="F36" s="9" t="s">
         <v>58</v>
       </c>
       <c r="G36" s="10" t="s">
         <v>121</v>
       </c>
       <c r="H36" s="6" t="s">
-        <v>44</v>
+        <v>24</v>
       </c>
       <c r="I36" s="6">
         <v>61</v>
       </c>
       <c r="J36" s="10" t="s">
         <v>144</v>
       </c>
       <c r="K36" s="6" t="s">
         <v>123</v>
       </c>
       <c r="L36" s="10" t="s">
         <v>61</v>
       </c>
       <c r="M36" s="6" t="s">
         <v>145</v>
       </c>
       <c r="N36" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O36" s="6">
-        <v>240453.32</v>
+        <v>247389.48</v>
       </c>
       <c r="P36" s="6"/>
     </row>
     <row r="37" spans="1:16" customHeight="1" ht="65">
       <c r="A37" s="6" t="s">
         <v>146</v>
       </c>
       <c r="B37" s="6">
         <v>0</v>
       </c>
       <c r="C37" s="6">
         <v>0</v>
       </c>
       <c r="D37" s="6">
         <v>0</v>
       </c>
       <c r="E37" s="6" t="s">
         <v>147</v>
       </c>
       <c r="F37" s="9" t="s">
         <v>58</v>
       </c>
       <c r="G37" s="10" t="s">
         <v>23</v>
       </c>
@@ -3284,282 +3284,282 @@
         <v>40</v>
       </c>
       <c r="J37" s="10" t="s">
         <v>148</v>
       </c>
       <c r="K37" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L37" s="10" t="s">
         <v>61</v>
       </c>
       <c r="M37" s="6" t="s">
         <v>149</v>
       </c>
       <c r="N37" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O37" s="6"/>
       <c r="P37" s="6"/>
     </row>
     <row r="38" spans="1:16" customHeight="1" ht="65">
       <c r="A38" s="6" t="s">
         <v>150</v>
       </c>
       <c r="B38" s="6">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="C38" s="6">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="D38" s="6">
         <v>0</v>
       </c>
       <c r="E38" s="6" t="s">
         <v>151</v>
       </c>
       <c r="F38" s="9" t="s">
         <v>58</v>
       </c>
       <c r="G38" s="10" t="s">
         <v>121</v>
       </c>
       <c r="H38" s="6" t="s">
-        <v>44</v>
+        <v>24</v>
       </c>
       <c r="I38" s="6">
         <v>5.9</v>
       </c>
       <c r="J38" s="10" t="s">
         <v>152</v>
       </c>
       <c r="K38" s="6" t="s">
         <v>123</v>
       </c>
       <c r="L38" s="10" t="s">
         <v>61</v>
       </c>
       <c r="M38" s="6" t="s">
         <v>153</v>
       </c>
       <c r="N38" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O38" s="6">
-        <v>35685.48</v>
+        <v>36714.87</v>
       </c>
       <c r="P38" s="6"/>
     </row>
     <row r="39" spans="1:16" customHeight="1" ht="65">
       <c r="A39" s="6" t="s">
         <v>154</v>
       </c>
       <c r="B39" s="6">
         <v>1</v>
       </c>
       <c r="C39" s="6">
         <v>1</v>
       </c>
       <c r="D39" s="6">
         <v>0</v>
       </c>
       <c r="E39" s="6" t="s">
         <v>155</v>
       </c>
       <c r="F39" s="9" t="s">
         <v>58</v>
       </c>
       <c r="G39" s="10" t="s">
         <v>121</v>
       </c>
       <c r="H39" s="6" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="I39" s="6">
         <v>9</v>
       </c>
       <c r="J39" s="10" t="s">
         <v>156</v>
       </c>
       <c r="K39" s="6" t="s">
         <v>123</v>
       </c>
       <c r="L39" s="10" t="s">
         <v>61</v>
       </c>
       <c r="M39" s="6" t="s">
         <v>157</v>
       </c>
       <c r="N39" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O39" s="6">
-        <v>60325.99</v>
+        <v>62066.16</v>
       </c>
       <c r="P39" s="6"/>
     </row>
     <row r="40" spans="1:16" customHeight="1" ht="65">
       <c r="A40" s="6" t="s">
         <v>158</v>
       </c>
       <c r="B40" s="6">
         <v>1</v>
       </c>
       <c r="C40" s="6">
         <v>1</v>
       </c>
       <c r="D40" s="6">
         <v>0</v>
       </c>
       <c r="E40" s="6" t="s">
         <v>159</v>
       </c>
       <c r="F40" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H40" s="6" t="s">
         <v>77</v>
       </c>
       <c r="I40" s="6">
         <v>5.66</v>
       </c>
       <c r="J40" s="10" t="s">
         <v>160</v>
       </c>
       <c r="K40" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L40" s="10" t="s">
         <v>27</v>
       </c>
       <c r="M40" s="6" t="s">
         <v>161</v>
       </c>
       <c r="N40" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O40" s="6">
-        <v>10068.48</v>
+        <v>10627.84</v>
       </c>
       <c r="P40" s="6"/>
     </row>
     <row r="41" spans="1:16" customHeight="1" ht="65">
       <c r="A41" s="6" t="s">
         <v>162</v>
       </c>
       <c r="B41" s="6">
         <v>0</v>
       </c>
       <c r="C41" s="6">
         <v>0</v>
       </c>
       <c r="D41" s="6">
         <v>0</v>
       </c>
       <c r="E41" s="6" t="s">
         <v>163</v>
       </c>
       <c r="F41" s="9" t="s">
         <v>58</v>
       </c>
       <c r="G41" s="10" t="s">
         <v>121</v>
       </c>
       <c r="H41" s="6" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="I41" s="6">
         <v>167</v>
       </c>
       <c r="J41" s="10" t="s">
         <v>164</v>
       </c>
       <c r="K41" s="6" t="s">
         <v>123</v>
       </c>
       <c r="L41" s="10" t="s">
         <v>61</v>
       </c>
       <c r="M41" s="6" t="s">
         <v>165</v>
       </c>
       <c r="N41" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O41" s="6">
-        <v>632355.94</v>
+        <v>650596.98</v>
       </c>
       <c r="P41" s="6"/>
     </row>
     <row r="42" spans="1:16" customHeight="1" ht="65">
       <c r="A42" s="6" t="s">
         <v>166</v>
       </c>
       <c r="B42" s="6">
         <v>0</v>
       </c>
       <c r="C42" s="6">
         <v>0</v>
       </c>
       <c r="D42" s="6">
         <v>0</v>
       </c>
       <c r="E42" s="6" t="s">
         <v>167</v>
       </c>
       <c r="F42" s="9" t="s">
         <v>58</v>
       </c>
       <c r="G42" s="10" t="s">
         <v>121</v>
       </c>
       <c r="H42" s="6" t="s">
-        <v>44</v>
+        <v>24</v>
       </c>
       <c r="I42" s="6">
         <v>0</v>
       </c>
       <c r="J42" s="10" t="s">
         <v>168</v>
       </c>
       <c r="K42" s="6" t="s">
         <v>123</v>
       </c>
       <c r="L42" s="10" t="s">
         <v>61</v>
       </c>
       <c r="M42" s="6" t="s">
         <v>169</v>
       </c>
       <c r="N42" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O42" s="6">
-        <v>214112.87</v>
+        <v>220289.2</v>
       </c>
       <c r="P42" s="6"/>
     </row>
     <row r="43" spans="1:16" customHeight="1" ht="65">
       <c r="A43" s="6" t="s">
         <v>170</v>
       </c>
       <c r="B43" s="6">
         <v>0</v>
       </c>
       <c r="C43" s="6">
         <v>0</v>
       </c>
       <c r="D43" s="6">
         <v>0</v>
       </c>
       <c r="E43" s="6" t="s">
         <v>171</v>
       </c>
       <c r="F43" s="9" t="s">
         <v>58</v>
       </c>
       <c r="G43" s="10" t="s">
         <v>23</v>
       </c>
@@ -3588,120 +3588,120 @@
       <c r="P43" s="6"/>
     </row>
     <row r="44" spans="1:16" customHeight="1" ht="65">
       <c r="A44" s="6" t="s">
         <v>174</v>
       </c>
       <c r="B44" s="6">
         <v>0</v>
       </c>
       <c r="C44" s="6">
         <v>0</v>
       </c>
       <c r="D44" s="6">
         <v>0</v>
       </c>
       <c r="E44" s="6" t="s">
         <v>175</v>
       </c>
       <c r="F44" s="9" t="s">
         <v>58</v>
       </c>
       <c r="G44" s="10" t="s">
         <v>121</v>
       </c>
       <c r="H44" s="6" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="I44" s="6">
         <v>0</v>
       </c>
       <c r="J44" s="10" t="s">
         <v>176</v>
       </c>
       <c r="K44" s="6" t="s">
         <v>123</v>
       </c>
       <c r="L44" s="10" t="s">
         <v>61</v>
       </c>
       <c r="M44" s="6" t="s">
         <v>177</v>
       </c>
       <c r="N44" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O44" s="6">
-        <v>141891.28</v>
+        <v>145984.29</v>
       </c>
       <c r="P44" s="6"/>
     </row>
     <row r="45" spans="1:16" customHeight="1" ht="65">
       <c r="A45" s="6" t="s">
         <v>178</v>
       </c>
       <c r="B45" s="6">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C45" s="6">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="D45" s="6">
         <v>0</v>
       </c>
       <c r="E45" s="6" t="s">
         <v>179</v>
       </c>
       <c r="F45" s="9" t="s">
         <v>58</v>
       </c>
       <c r="G45" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H45" s="6" t="s">
-        <v>44</v>
+        <v>24</v>
       </c>
       <c r="I45" s="6">
         <v>27.2</v>
       </c>
       <c r="J45" s="10" t="s">
         <v>180</v>
       </c>
       <c r="K45" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L45" s="10" t="s">
         <v>61</v>
       </c>
       <c r="M45" s="6" t="s">
         <v>181</v>
       </c>
       <c r="N45" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O45" s="6">
-        <v>71907.84</v>
+        <v>76473.02</v>
       </c>
       <c r="P45" s="6"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>