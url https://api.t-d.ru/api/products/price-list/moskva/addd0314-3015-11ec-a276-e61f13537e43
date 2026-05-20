--- v2 (2026-04-05)
+++ v3 (2026-05-20)
@@ -25,51 +25,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Price List Td" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="182">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>АО "Торговый Дизайн"</t>
   </si>
   <si>
     <t>Прайс-лист от</t>
   </si>
   <si>
-    <t>05.04.2026 14:15:54</t>
+    <t>20.05.2026 15:15:49</t>
   </si>
   <si>
     <t>Бренд/Номенклатура</t>
   </si>
   <si>
     <t>Остаток</t>
   </si>
   <si>
     <t>Свободно</t>
   </si>
   <si>
     <t>Резерв</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Категория</t>
   </si>
   <si>
     <t>Страна происхождения</t>
   </si>
   <si>
     <t>С - склад, П и З - заказ, (но товар может быть по наличию). Н - распродаем</t>
   </si>
@@ -241,59 +241,71 @@
   <si>
     <t>Упаковщик универсальный INNOSEAL арт. 2001 (с белой передней крышкой). Вес 630 г, Полностью непрозрачный корпус из ABS пластика белого цвета. Внутри две бобины бумага/скотч, упаковщик готов к работе.</t>
   </si>
   <si>
     <t>Novem Sealer</t>
   </si>
   <si>
     <t>00000401664</t>
   </si>
   <si>
     <t>Упаковщик в стретч-пленку Assum HW-450E</t>
   </si>
   <si>
     <t>HW-450E</t>
   </si>
   <si>
     <t>Машина для запайки и запечатывания (упаковщик "горячий стол") т.м. ASSUM, модель HW-450E, 620х540х140 мм, ширина пленки 450 мм, 230Вт, 220В</t>
   </si>
   <si>
     <t>Assum</t>
   </si>
   <si>
     <t>00000393862</t>
   </si>
   <si>
+    <t>Аппарат для запайки пакетов EKSI М EFS-400(AL)</t>
+  </si>
+  <si>
+    <t>М EFS-400(AL)</t>
+  </si>
+  <si>
+    <t>Н</t>
+  </si>
+  <si>
+    <t>Машина для запаивания пакетов (сварщик) т.м.EKSI серии EFS, мод. EFS-400, 540x85x280мм, 220В, 550Вт</t>
+  </si>
+  <si>
+    <t>00000369017</t>
+  </si>
+  <si>
     <t>Аппарат для запайки пакетов EKSI М EFS-200(AL)</t>
   </si>
   <si>
     <t>М EFS-200(AL)</t>
   </si>
   <si>
-    <t>Н</t>
-[...1 lines deleted...]
-  <si>
     <t>Машина для запаивания пакетов (сварщик) т.м.EKSI серии EFS, мод. EFS-200, 325x75x225мм, 220В, 280Вт</t>
   </si>
   <si>
     <t>00000369014</t>
   </si>
   <si>
     <t>Запайщик для стаканов TSM-F-90/95</t>
   </si>
   <si>
     <t>TSM-F-90/95</t>
   </si>
   <si>
     <t>Машины упаковочные</t>
   </si>
   <si>
     <t>Turbo Sealing Machine</t>
   </si>
   <si>
     <t>ЦБ-00005431</t>
   </si>
   <si>
     <t>Запайщик для стаканов TSM-Q10-90/95 белый</t>
   </si>
   <si>
     <t>TSM-Q10-90/95 white</t>
@@ -359,62 +371,50 @@
     <t>Вакуумный упаковщик EKSI EDZ-400/2F_Z.JIANGNAN</t>
   </si>
   <si>
     <t>EDZ-400/2F_Z.JIANGNAN</t>
   </si>
   <si>
     <t>Машина вакуумной упаковки камерного типа т.м.EKSI серии EDZ, мод. EDZ-400/2F, 490x540х960 мм, 220В, мощность мотора 900 Вт, мощность нагрева 800-2000 Вт. Предназначена для упаковки продуктов питания в вакуумные пакеты, что позволяет длительное время сохранять их свежесть. Модель с электронной панелью управления, двойная запаечная планка, опция газонаполнения. Запаечная планка- 2. Размер запаечной планки, мм- 400*10. Размер вакуумной камеры- 420x440x75.</t>
   </si>
   <si>
     <t>00000430689</t>
   </si>
   <si>
     <t>Аппарат термоусадочный EKSI EBSF-5540</t>
   </si>
   <si>
     <t>EBSF-5540</t>
   </si>
   <si>
     <t>Аппараты термоусадочные</t>
   </si>
   <si>
     <t>Машина термоусадочная камерного типа серии EBSF, модель EBSF-5540, 1380×690×1065мм, 220В, 4000Вт, производить-ть 500-800 уп./час, ручная модель. В филиале новый, без упаковки</t>
   </si>
   <si>
     <t>00000271657</t>
-  </si>
-[...10 lines deleted...]
-    <t>00000369018</t>
   </si>
   <si>
     <t>Вакуумный упаковщик Vortmax VM312</t>
   </si>
   <si>
     <t>VM312</t>
   </si>
   <si>
     <t>ИТАЛИЯ</t>
   </si>
   <si>
     <t>Габаритные размеры: 415x592x407мм, эл. мощность 750Вт, напряжение 220В, производительность вакуумного насоса 12 м3/ч, длина сварочной планки 310 мм, размер камеры 343х434х175 мм
 Вакуумный упаковщик используется на предприятиях пищевой промышленности, общественного питания и торговли для вакуумной упаковки продуктов питания, жидкости, готовых блюд и непищевых товаров.</t>
   </si>
   <si>
     <t>Vortmax</t>
   </si>
   <si>
     <t>00000265127</t>
   </si>
   <si>
     <t>Вакуумный упаковщик Vortmax VM310</t>
   </si>
   <si>
     <t>VM310</t>
@@ -699,51 +699,51 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="49" fillId="0" borderId="1" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="49" fillId="0" borderId="1" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66332ee1a1e546a5942d948b92a11b05.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f7e5ee72beb045a20879ee6db8a062.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d204d35c7617de212dc494cd1dc45cf1.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a6e84d4e67491b92d0ba2bfa222e45.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e430a1710646403bde377f84df3006.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31272a143464552688651b6714c00282.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258aad64aa7c90e6a1a44acbbf3eff98.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff13a116bacd317a63fa6dd22aedc61.JPG"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de31a7ed522b7affc0366ca756d40cf.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c18adcf24caf2a906dbcca6ae80bfd.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca04ff6ad28aef212d17e2af1ced614.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4e24045fd62ae6f466a050c74992f3.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96debf767afb1e97672adec430590619.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d709b898e3dee7f17eb79841a277612c.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58551f1e1c8a8841b2ebbcb0b400f042.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07841e4f502fecf405532fc221169c1.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13928597e9fd73a5a331c2d01b8c5dd3.JPG"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c06d355ac3e4f21ff16a2b3611656de.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725020ff1a657cebb01592c48f47cfbe.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd5ebfaa17c585c8345848d84d3522c.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dea3c280dc3694c66d2c64106e23257.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9853ca0b6331b9262b85871810753246.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84940ed2c80980fd64c604b48af1de5e.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ded2cbc38fab3c26359fcf06591255.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7976d09db1411b37b35acebabbe2dd02.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e5e5cf0256f463bdb35312a1cc5796.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f75f85d4395feb6310406e2d6bd521.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66332ee1a1e546a5942d948b92a11b05.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f7e5ee72beb045a20879ee6db8a062.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d204d35c7617de212dc494cd1dc45cf1.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a6e84d4e67491b92d0ba2bfa222e45.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e430a1710646403bde377f84df3006.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31272a143464552688651b6714c00282.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258aad64aa7c90e6a1a44acbbf3eff98.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff13a116bacd317a63fa6dd22aedc61.JPG"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31f668a7bdf1954496eee02685b9c69.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de31a7ed522b7affc0366ca756d40cf.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c18adcf24caf2a906dbcca6ae80bfd.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca04ff6ad28aef212d17e2af1ced614.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96debf767afb1e97672adec430590619.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d709b898e3dee7f17eb79841a277612c.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58551f1e1c8a8841b2ebbcb0b400f042.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07841e4f502fecf405532fc221169c1.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13928597e9fd73a5a331c2d01b8c5dd3.JPG"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c06d355ac3e4f21ff16a2b3611656de.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725020ff1a657cebb01592c48f47cfbe.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd5ebfaa17c585c8345848d84d3522c.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dea3c280dc3694c66d2c64106e23257.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9853ca0b6331b9262b85871810753246.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84940ed2c80980fd64c604b48af1de5e.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ded2cbc38fab3c26359fcf06591255.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7976d09db1411b37b35acebabbe2dd02.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e5e5cf0256f463bdb35312a1cc5796.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f75f85d4395feb6310406e2d6bd521.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="762000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="image_10" descr="image_10"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -951,141 +951,141 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>18</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1162050" cy="762000"/>
+    <xdr:ext cx="1143000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="9" name="image_19" descr="image_19"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>27</xdr:row>
+      <xdr:row>19</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="552450" cy="762000"/>
+    <xdr:ext cx="1162050" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="10" name="image_28" descr="image_28"/>
+        <xdr:cNvPr id="10" name="image_20" descr="image_20"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="866775" cy="762000"/>
+    <xdr:ext cx="552450" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="11" name="image_29" descr="image_29"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1143000" cy="762000"/>
+    <xdr:ext cx="866775" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="12" name="image_30" descr="image_30"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
@@ -2013,51 +2013,51 @@
       <c r="G10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H10" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I10" s="6">
         <v>1.6</v>
       </c>
       <c r="J10" s="10" t="s">
         <v>25</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L10" s="10" t="s">
         <v>27</v>
       </c>
       <c r="M10" s="6" t="s">
         <v>28</v>
       </c>
       <c r="N10" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O10" s="6">
-        <v>1968.71</v>
+        <v>1740.75</v>
       </c>
       <c r="P10" s="6"/>
     </row>
     <row r="11" spans="1:16" customHeight="1" ht="65">
       <c r="A11" s="6" t="s">
         <v>30</v>
       </c>
       <c r="B11" s="6">
         <v>0</v>
       </c>
       <c r="C11" s="6">
         <v>0</v>
       </c>
       <c r="D11" s="6">
         <v>0</v>
       </c>
       <c r="E11" s="6" t="s">
         <v>31</v>
       </c>
       <c r="F11" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G11" s="10" t="s">
         <v>32</v>
       </c>
@@ -2116,102 +2116,102 @@
       <c r="J12" s="10" t="s">
         <v>40</v>
       </c>
       <c r="K12" s="6" t="s">
         <v>35</v>
       </c>
       <c r="L12" s="10" t="s">
         <v>27</v>
       </c>
       <c r="M12" s="6" t="s">
         <v>41</v>
       </c>
       <c r="N12" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O12" s="6">
         <v>9436.9</v>
       </c>
       <c r="P12" s="6"/>
     </row>
     <row r="13" spans="1:16" customHeight="1" ht="65">
       <c r="A13" s="6" t="s">
         <v>42</v>
       </c>
       <c r="B13" s="6">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="C13" s="6">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="D13" s="6">
         <v>0</v>
       </c>
       <c r="E13" s="6" t="s">
         <v>43</v>
       </c>
       <c r="F13" s="9" t="s">
         <v>44</v>
       </c>
       <c r="G13" s="10" t="s">
         <v>32</v>
       </c>
       <c r="H13" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I13" s="6">
         <v>5</v>
       </c>
       <c r="J13" s="10" t="s">
         <v>45</v>
       </c>
       <c r="K13" s="6" t="s">
         <v>35</v>
       </c>
       <c r="L13" s="10" t="s">
         <v>44</v>
       </c>
       <c r="M13" s="6" t="s">
         <v>46</v>
       </c>
       <c r="N13" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O13" s="6">
         <v>10022.16</v>
       </c>
       <c r="P13" s="6"/>
     </row>
     <row r="14" spans="1:16" customHeight="1" ht="65">
       <c r="A14" s="6" t="s">
         <v>47</v>
       </c>
       <c r="B14" s="6">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C14" s="6">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D14" s="6">
         <v>0</v>
       </c>
       <c r="E14" s="6" t="s">
         <v>48</v>
       </c>
       <c r="F14" s="9" t="s">
         <v>44</v>
       </c>
       <c r="G14" s="10" t="s">
         <v>32</v>
       </c>
       <c r="H14" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I14" s="6">
         <v>6.01</v>
       </c>
       <c r="J14" s="10" t="s">
         <v>49</v>
       </c>
       <c r="K14" s="6" t="s">
         <v>35</v>
       </c>
@@ -2304,54 +2304,54 @@
         <v>35</v>
       </c>
       <c r="J16" s="10" t="s">
         <v>59</v>
       </c>
       <c r="K16" s="6" t="s">
         <v>60</v>
       </c>
       <c r="L16" s="10" t="s">
         <v>61</v>
       </c>
       <c r="M16" s="6" t="s">
         <v>62</v>
       </c>
       <c r="N16" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O16" s="6"/>
       <c r="P16" s="6"/>
     </row>
     <row r="17" spans="1:16" customHeight="1" ht="65">
       <c r="A17" s="6" t="s">
         <v>63</v>
       </c>
       <c r="B17" s="6">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="C17" s="6">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="D17" s="6">
         <v>0</v>
       </c>
       <c r="E17" s="6" t="s">
         <v>64</v>
       </c>
       <c r="F17" s="9" t="s">
         <v>65</v>
       </c>
       <c r="G17" s="10" t="s">
         <v>66</v>
       </c>
       <c r="H17" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I17" s="6">
         <v>0.63</v>
       </c>
       <c r="J17" s="10" t="s">
         <v>67</v>
       </c>
       <c r="K17" s="6" t="s">
         <v>68</v>
       </c>
@@ -2398,788 +2398,788 @@
         <v>5.6</v>
       </c>
       <c r="J18" s="10" t="s">
         <v>72</v>
       </c>
       <c r="K18" s="6" t="s">
         <v>73</v>
       </c>
       <c r="L18" s="10" t="s">
         <v>44</v>
       </c>
       <c r="M18" s="6" t="s">
         <v>74</v>
       </c>
       <c r="N18" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O18" s="6"/>
       <c r="P18" s="6"/>
     </row>
     <row r="19" spans="1:16" customHeight="1" ht="65">
       <c r="A19" s="6" t="s">
         <v>75</v>
       </c>
       <c r="B19" s="6">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="C19" s="6">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="D19" s="6">
         <v>0</v>
       </c>
       <c r="E19" s="6" t="s">
         <v>76</v>
       </c>
       <c r="F19" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G19" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H19" s="6" t="s">
         <v>77</v>
       </c>
       <c r="I19" s="6">
-        <v>1.6</v>
+        <v>2.9</v>
       </c>
       <c r="J19" s="10" t="s">
         <v>78</v>
       </c>
       <c r="K19" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L19" s="10" t="s">
         <v>27</v>
       </c>
       <c r="M19" s="6" t="s">
         <v>79</v>
       </c>
       <c r="N19" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="O19" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="O19" s="6"/>
       <c r="P19" s="6"/>
     </row>
-    <row r="20" spans="1:16">
+    <row r="20" spans="1:16" customHeight="1" ht="65">
       <c r="A20" s="6" t="s">
         <v>80</v>
       </c>
       <c r="B20" s="6">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="C20" s="6">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D20" s="6">
         <v>0</v>
       </c>
       <c r="E20" s="6" t="s">
         <v>81</v>
       </c>
       <c r="F20" s="9" t="s">
-        <v>82</v>
+        <v>22</v>
       </c>
       <c r="G20" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H20" s="6" t="s">
-        <v>39</v>
+        <v>77</v>
       </c>
       <c r="I20" s="6">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="J20" s="10"/>
+        <v>1.6</v>
+      </c>
+      <c r="J20" s="10" t="s">
+        <v>82</v>
+      </c>
       <c r="K20" s="6" t="s">
-        <v>83</v>
+        <v>26</v>
       </c>
       <c r="L20" s="10" t="s">
         <v>27</v>
       </c>
       <c r="M20" s="6" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="N20" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O20" s="6">
-        <v>123608.15</v>
+        <v>1840.19</v>
       </c>
       <c r="P20" s="6"/>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" s="6" t="s">
+        <v>84</v>
+      </c>
+      <c r="B21" s="6">
+        <v>0</v>
+      </c>
+      <c r="C21" s="6">
+        <v>0</v>
+      </c>
+      <c r="D21" s="6">
+        <v>0</v>
+      </c>
+      <c r="E21" s="6" t="s">
         <v>85</v>
       </c>
-      <c r="B21" s="6">
-[...8 lines deleted...]
-      <c r="E21" s="6" t="s">
+      <c r="F21" s="9" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="G21" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H21" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I21" s="6">
         <v>28</v>
       </c>
       <c r="J21" s="10"/>
       <c r="K21" s="6" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="L21" s="10" t="s">
         <v>27</v>
       </c>
       <c r="M21" s="6" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="N21" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O21" s="6">
-        <v>99986.76</v>
+        <v>109295.63</v>
       </c>
       <c r="P21" s="6"/>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" s="6" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B22" s="6">
         <v>0</v>
       </c>
       <c r="C22" s="6">
         <v>0</v>
       </c>
       <c r="D22" s="6">
         <v>0</v>
       </c>
       <c r="E22" s="6" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F22" s="9" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="G22" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H22" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I22" s="6">
         <v>28</v>
       </c>
       <c r="J22" s="10"/>
       <c r="K22" s="6" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="L22" s="10" t="s">
         <v>27</v>
       </c>
       <c r="M22" s="6" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="N22" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O22" s="6">
-        <v>99986.76</v>
+        <v>88409.35</v>
       </c>
       <c r="P22" s="6"/>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" s="6" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B23" s="6">
         <v>0</v>
       </c>
       <c r="C23" s="6">
         <v>0</v>
       </c>
       <c r="D23" s="6">
         <v>0</v>
       </c>
       <c r="E23" s="6" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="F23" s="9" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="G23" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H23" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I23" s="6">
         <v>28</v>
       </c>
       <c r="J23" s="10"/>
       <c r="K23" s="6" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="L23" s="10" t="s">
         <v>27</v>
       </c>
       <c r="M23" s="6" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="N23" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O23" s="6">
-        <v>99986.76</v>
+        <v>88409.35</v>
       </c>
       <c r="P23" s="6"/>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" s="6" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B24" s="6">
         <v>0</v>
       </c>
       <c r="C24" s="6">
         <v>0</v>
       </c>
       <c r="D24" s="6">
         <v>0</v>
       </c>
       <c r="E24" s="6" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F24" s="9" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="G24" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H24" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I24" s="6">
         <v>28</v>
       </c>
       <c r="J24" s="10"/>
       <c r="K24" s="6" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="L24" s="10" t="s">
         <v>27</v>
       </c>
       <c r="M24" s="6" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="N24" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O24" s="6">
-        <v>91693.23</v>
+        <v>88409.35</v>
       </c>
       <c r="P24" s="6"/>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" s="6" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B25" s="6">
         <v>0</v>
       </c>
       <c r="C25" s="6">
         <v>0</v>
       </c>
       <c r="D25" s="6">
         <v>0</v>
       </c>
       <c r="E25" s="6" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="F25" s="9" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="G25" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H25" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I25" s="6">
         <v>28</v>
       </c>
       <c r="J25" s="10"/>
       <c r="K25" s="6" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="L25" s="10" t="s">
         <v>27</v>
       </c>
       <c r="M25" s="6" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="N25" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O25" s="6">
-        <v>91693.23</v>
+        <v>81076.12</v>
       </c>
       <c r="P25" s="6"/>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" s="6" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B26" s="6">
         <v>0</v>
       </c>
       <c r="C26" s="6">
         <v>0</v>
       </c>
       <c r="D26" s="6">
         <v>0</v>
       </c>
       <c r="E26" s="6" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="F26" s="9" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="G26" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H26" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I26" s="6">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="J26" s="10"/>
       <c r="K26" s="6" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="L26" s="10" t="s">
         <v>27</v>
       </c>
       <c r="M26" s="6" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="N26" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O26" s="6">
-        <v>172203.01</v>
+        <v>81076.12</v>
       </c>
       <c r="P26" s="6"/>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" s="6" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B27" s="6">
         <v>0</v>
       </c>
       <c r="C27" s="6">
         <v>0</v>
       </c>
       <c r="D27" s="6">
         <v>0</v>
       </c>
       <c r="E27" s="6" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="F27" s="9" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="G27" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H27" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I27" s="6">
-        <v>0</v>
+        <v>32</v>
       </c>
       <c r="J27" s="10"/>
       <c r="K27" s="6" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="L27" s="10" t="s">
         <v>27</v>
       </c>
       <c r="M27" s="6" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="N27" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O27" s="6">
-        <v>22.14</v>
+        <v>152263.77</v>
       </c>
       <c r="P27" s="6"/>
     </row>
-    <row r="28" spans="1:16" customHeight="1" ht="65">
+    <row r="28" spans="1:16">
       <c r="A28" s="6" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B28" s="6">
         <v>0</v>
       </c>
       <c r="C28" s="6">
         <v>0</v>
       </c>
       <c r="D28" s="6">
         <v>0</v>
       </c>
       <c r="E28" s="6" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="F28" s="9" t="s">
-        <v>58</v>
+        <v>86</v>
       </c>
       <c r="G28" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H28" s="6" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="I28" s="6">
-        <v>68</v>
-[...3 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="J28" s="10"/>
       <c r="K28" s="6" t="s">
-        <v>26</v>
+        <v>87</v>
       </c>
       <c r="L28" s="10" t="s">
-        <v>61</v>
+        <v>27</v>
       </c>
       <c r="M28" s="6" t="s">
         <v>109</v>
       </c>
       <c r="N28" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="O28" s="6"/>
+      <c r="O28" s="6">
+        <v>19.57</v>
+      </c>
       <c r="P28" s="6"/>
     </row>
     <row r="29" spans="1:16" customHeight="1" ht="65">
       <c r="A29" s="6" t="s">
         <v>110</v>
       </c>
       <c r="B29" s="6">
         <v>0</v>
       </c>
       <c r="C29" s="6">
         <v>0</v>
       </c>
       <c r="D29" s="6">
         <v>0</v>
       </c>
       <c r="E29" s="6" t="s">
         <v>111</v>
       </c>
       <c r="F29" s="9" t="s">
-        <v>112</v>
+        <v>58</v>
       </c>
       <c r="G29" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H29" s="6" t="s">
         <v>33</v>
       </c>
       <c r="I29" s="6">
-        <v>125</v>
+        <v>68</v>
       </c>
       <c r="J29" s="10" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="K29" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L29" s="10" t="s">
-        <v>112</v>
+        <v>61</v>
       </c>
       <c r="M29" s="6" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="N29" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O29" s="6"/>
       <c r="P29" s="6"/>
     </row>
     <row r="30" spans="1:16" customHeight="1" ht="65">
       <c r="A30" s="6" t="s">
+        <v>114</v>
+      </c>
+      <c r="B30" s="6">
+        <v>0</v>
+      </c>
+      <c r="C30" s="6">
+        <v>0</v>
+      </c>
+      <c r="D30" s="6">
+        <v>0</v>
+      </c>
+      <c r="E30" s="6" t="s">
         <v>115</v>
       </c>
-      <c r="B30" s="6">
-[...8 lines deleted...]
-      <c r="E30" s="6" t="s">
+      <c r="F30" s="9" t="s">
         <v>116</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G30" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H30" s="6" t="s">
-        <v>77</v>
+        <v>33</v>
       </c>
       <c r="I30" s="6">
-        <v>4.55</v>
+        <v>125</v>
       </c>
       <c r="J30" s="10" t="s">
         <v>117</v>
       </c>
       <c r="K30" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L30" s="10" t="s">
-        <v>27</v>
+        <v>116</v>
       </c>
       <c r="M30" s="6" t="s">
         <v>118</v>
       </c>
       <c r="N30" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O30" s="6"/>
       <c r="P30" s="6"/>
     </row>
     <row r="31" spans="1:16" customHeight="1" ht="65">
       <c r="A31" s="6" t="s">
         <v>119</v>
       </c>
       <c r="B31" s="6">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="C31" s="6">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D31" s="6">
         <v>0</v>
       </c>
       <c r="E31" s="6" t="s">
         <v>120</v>
       </c>
       <c r="F31" s="9" t="s">
         <v>58</v>
       </c>
       <c r="G31" s="10" t="s">
         <v>121</v>
       </c>
       <c r="H31" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I31" s="6">
         <v>0</v>
       </c>
       <c r="J31" s="10" t="s">
         <v>122</v>
       </c>
       <c r="K31" s="6" t="s">
         <v>123</v>
       </c>
       <c r="L31" s="10" t="s">
         <v>61</v>
       </c>
       <c r="M31" s="6" t="s">
         <v>124</v>
       </c>
       <c r="N31" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O31" s="6">
-        <v>197341.56</v>
+        <v>180742.78</v>
       </c>
       <c r="P31" s="6"/>
     </row>
     <row r="32" spans="1:16" customHeight="1" ht="65">
       <c r="A32" s="6" t="s">
         <v>125</v>
       </c>
       <c r="B32" s="6">
         <v>0</v>
       </c>
       <c r="C32" s="6">
         <v>0</v>
       </c>
       <c r="D32" s="6">
         <v>0</v>
       </c>
       <c r="E32" s="6" t="s">
         <v>126</v>
       </c>
       <c r="F32" s="9" t="s">
         <v>58</v>
       </c>
       <c r="G32" s="10" t="s">
         <v>121</v>
       </c>
       <c r="H32" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I32" s="6">
         <v>0</v>
       </c>
       <c r="J32" s="10" t="s">
         <v>127</v>
       </c>
       <c r="K32" s="6" t="s">
         <v>123</v>
       </c>
       <c r="L32" s="10" t="s">
         <v>61</v>
       </c>
       <c r="M32" s="6" t="s">
         <v>128</v>
       </c>
       <c r="N32" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O32" s="6">
-        <v>187726.96</v>
+        <v>171936.85</v>
       </c>
       <c r="P32" s="6"/>
     </row>
     <row r="33" spans="1:16" customHeight="1" ht="65">
       <c r="A33" s="6" t="s">
         <v>129</v>
       </c>
       <c r="B33" s="6">
         <v>0</v>
       </c>
       <c r="C33" s="6">
         <v>0</v>
       </c>
       <c r="D33" s="6">
         <v>0</v>
       </c>
       <c r="E33" s="6" t="s">
         <v>130</v>
       </c>
       <c r="F33" s="9" t="s">
         <v>58</v>
       </c>
       <c r="G33" s="10" t="s">
         <v>121</v>
       </c>
       <c r="H33" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I33" s="6">
         <v>0</v>
       </c>
       <c r="J33" s="10" t="s">
         <v>131</v>
       </c>
       <c r="K33" s="6" t="s">
         <v>123</v>
       </c>
       <c r="L33" s="10" t="s">
         <v>61</v>
       </c>
       <c r="M33" s="6" t="s">
         <v>132</v>
       </c>
       <c r="N33" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O33" s="6">
-        <v>175707.35</v>
+        <v>160928.19</v>
       </c>
       <c r="P33" s="6"/>
     </row>
     <row r="34" spans="1:16" customHeight="1" ht="65">
       <c r="A34" s="6" t="s">
         <v>133</v>
       </c>
       <c r="B34" s="6">
-        <v>53</v>
+        <v>7</v>
       </c>
       <c r="C34" s="6">
-        <v>53</v>
+        <v>7</v>
       </c>
       <c r="D34" s="6">
         <v>0</v>
       </c>
       <c r="E34" s="6" t="s">
         <v>134</v>
       </c>
       <c r="F34" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H34" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I34" s="6">
         <v>2.9</v>
       </c>
       <c r="J34" s="10" t="s">
         <v>135</v>
       </c>
       <c r="K34" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L34" s="10" t="s">
         <v>27</v>
       </c>
       <c r="M34" s="6" t="s">
         <v>136</v>
       </c>
       <c r="N34" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O34" s="6">
-        <v>3939.84</v>
+        <v>3483.67</v>
       </c>
       <c r="P34" s="6"/>
     </row>
     <row r="35" spans="1:16" customHeight="1" ht="65">
       <c r="A35" s="6" t="s">
         <v>137</v>
       </c>
       <c r="B35" s="6">
         <v>0</v>
       </c>
       <c r="C35" s="6">
         <v>0</v>
       </c>
       <c r="D35" s="6">
         <v>0</v>
       </c>
       <c r="E35" s="6" t="s">
         <v>138</v>
       </c>
       <c r="F35" s="9" t="s">
         <v>58</v>
       </c>
       <c r="G35" s="10" t="s">
         <v>23</v>
       </c>
@@ -3190,90 +3190,90 @@
         <v>146</v>
       </c>
       <c r="J35" s="10" t="s">
         <v>139</v>
       </c>
       <c r="K35" s="6" t="s">
         <v>140</v>
       </c>
       <c r="L35" s="10" t="s">
         <v>61</v>
       </c>
       <c r="M35" s="6" t="s">
         <v>141</v>
       </c>
       <c r="N35" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O35" s="6"/>
       <c r="P35" s="6"/>
     </row>
     <row r="36" spans="1:16" customHeight="1" ht="65">
       <c r="A36" s="6" t="s">
         <v>142</v>
       </c>
       <c r="B36" s="6">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="C36" s="6">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D36" s="6">
         <v>0</v>
       </c>
       <c r="E36" s="6" t="s">
         <v>143</v>
       </c>
       <c r="F36" s="9" t="s">
         <v>58</v>
       </c>
       <c r="G36" s="10" t="s">
         <v>121</v>
       </c>
       <c r="H36" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I36" s="6">
         <v>61</v>
       </c>
       <c r="J36" s="10" t="s">
         <v>144</v>
       </c>
       <c r="K36" s="6" t="s">
         <v>123</v>
       </c>
       <c r="L36" s="10" t="s">
         <v>61</v>
       </c>
       <c r="M36" s="6" t="s">
         <v>145</v>
       </c>
       <c r="N36" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O36" s="6">
-        <v>247389.48</v>
+        <v>226581.04</v>
       </c>
       <c r="P36" s="6"/>
     </row>
     <row r="37" spans="1:16" customHeight="1" ht="65">
       <c r="A37" s="6" t="s">
         <v>146</v>
       </c>
       <c r="B37" s="6">
         <v>0</v>
       </c>
       <c r="C37" s="6">
         <v>0</v>
       </c>
       <c r="D37" s="6">
         <v>0</v>
       </c>
       <c r="E37" s="6" t="s">
         <v>147</v>
       </c>
       <c r="F37" s="9" t="s">
         <v>58</v>
       </c>
       <c r="G37" s="10" t="s">
         <v>23</v>
       </c>
@@ -3284,282 +3284,282 @@
         <v>40</v>
       </c>
       <c r="J37" s="10" t="s">
         <v>148</v>
       </c>
       <c r="K37" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L37" s="10" t="s">
         <v>61</v>
       </c>
       <c r="M37" s="6" t="s">
         <v>149</v>
       </c>
       <c r="N37" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O37" s="6"/>
       <c r="P37" s="6"/>
     </row>
     <row r="38" spans="1:16" customHeight="1" ht="65">
       <c r="A38" s="6" t="s">
         <v>150</v>
       </c>
       <c r="B38" s="6">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="C38" s="6">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D38" s="6">
         <v>0</v>
       </c>
       <c r="E38" s="6" t="s">
         <v>151</v>
       </c>
       <c r="F38" s="9" t="s">
         <v>58</v>
       </c>
       <c r="G38" s="10" t="s">
         <v>121</v>
       </c>
       <c r="H38" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I38" s="6">
         <v>5.9</v>
       </c>
       <c r="J38" s="10" t="s">
         <v>152</v>
       </c>
       <c r="K38" s="6" t="s">
         <v>123</v>
       </c>
       <c r="L38" s="10" t="s">
         <v>61</v>
       </c>
       <c r="M38" s="6" t="s">
         <v>153</v>
       </c>
       <c r="N38" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O38" s="6">
-        <v>36714.87</v>
+        <v>33626.71</v>
       </c>
       <c r="P38" s="6"/>
     </row>
     <row r="39" spans="1:16" customHeight="1" ht="65">
       <c r="A39" s="6" t="s">
         <v>154</v>
       </c>
       <c r="B39" s="6">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="C39" s="6">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D39" s="6">
         <v>0</v>
       </c>
       <c r="E39" s="6" t="s">
         <v>155</v>
       </c>
       <c r="F39" s="9" t="s">
         <v>58</v>
       </c>
       <c r="G39" s="10" t="s">
         <v>121</v>
       </c>
       <c r="H39" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I39" s="6">
         <v>9</v>
       </c>
       <c r="J39" s="10" t="s">
         <v>156</v>
       </c>
       <c r="K39" s="6" t="s">
         <v>123</v>
       </c>
       <c r="L39" s="10" t="s">
         <v>61</v>
       </c>
       <c r="M39" s="6" t="s">
         <v>157</v>
       </c>
       <c r="N39" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O39" s="6">
-        <v>62066.16</v>
+        <v>56845.63</v>
       </c>
       <c r="P39" s="6"/>
     </row>
     <row r="40" spans="1:16" customHeight="1" ht="65">
       <c r="A40" s="6" t="s">
         <v>158</v>
       </c>
       <c r="B40" s="6">
         <v>1</v>
       </c>
       <c r="C40" s="6">
         <v>1</v>
       </c>
       <c r="D40" s="6">
         <v>0</v>
       </c>
       <c r="E40" s="6" t="s">
         <v>159</v>
       </c>
       <c r="F40" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H40" s="6" t="s">
         <v>77</v>
       </c>
       <c r="I40" s="6">
         <v>5.66</v>
       </c>
       <c r="J40" s="10" t="s">
         <v>160</v>
       </c>
       <c r="K40" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L40" s="10" t="s">
         <v>27</v>
       </c>
       <c r="M40" s="6" t="s">
         <v>161</v>
       </c>
       <c r="N40" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O40" s="6">
-        <v>10627.84</v>
+        <v>9397.25</v>
       </c>
       <c r="P40" s="6"/>
     </row>
     <row r="41" spans="1:16" customHeight="1" ht="65">
       <c r="A41" s="6" t="s">
         <v>162</v>
       </c>
       <c r="B41" s="6">
         <v>0</v>
       </c>
       <c r="C41" s="6">
         <v>0</v>
       </c>
       <c r="D41" s="6">
         <v>0</v>
       </c>
       <c r="E41" s="6" t="s">
         <v>163</v>
       </c>
       <c r="F41" s="9" t="s">
         <v>58</v>
       </c>
       <c r="G41" s="10" t="s">
         <v>121</v>
       </c>
       <c r="H41" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I41" s="6">
         <v>167</v>
       </c>
       <c r="J41" s="10" t="s">
         <v>164</v>
       </c>
       <c r="K41" s="6" t="s">
         <v>123</v>
       </c>
       <c r="L41" s="10" t="s">
         <v>61</v>
       </c>
       <c r="M41" s="6" t="s">
         <v>165</v>
       </c>
       <c r="N41" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O41" s="6">
-        <v>650596.98</v>
+        <v>595873.77</v>
       </c>
       <c r="P41" s="6"/>
     </row>
     <row r="42" spans="1:16" customHeight="1" ht="65">
       <c r="A42" s="6" t="s">
         <v>166</v>
       </c>
       <c r="B42" s="6">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="C42" s="6">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D42" s="6">
         <v>0</v>
       </c>
       <c r="E42" s="6" t="s">
         <v>167</v>
       </c>
       <c r="F42" s="9" t="s">
         <v>58</v>
       </c>
       <c r="G42" s="10" t="s">
         <v>121</v>
       </c>
       <c r="H42" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I42" s="6">
         <v>0</v>
       </c>
       <c r="J42" s="10" t="s">
         <v>168</v>
       </c>
       <c r="K42" s="6" t="s">
         <v>123</v>
       </c>
       <c r="L42" s="10" t="s">
         <v>61</v>
       </c>
       <c r="M42" s="6" t="s">
         <v>169</v>
       </c>
       <c r="N42" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O42" s="6">
-        <v>220289.2</v>
+        <v>201760.28</v>
       </c>
       <c r="P42" s="6"/>
     </row>
     <row r="43" spans="1:16" customHeight="1" ht="65">
       <c r="A43" s="6" t="s">
         <v>170</v>
       </c>
       <c r="B43" s="6">
         <v>0</v>
       </c>
       <c r="C43" s="6">
         <v>0</v>
       </c>
       <c r="D43" s="6">
         <v>0</v>
       </c>
       <c r="E43" s="6" t="s">
         <v>171</v>
       </c>
       <c r="F43" s="9" t="s">
         <v>58</v>
       </c>
       <c r="G43" s="10" t="s">
         <v>23</v>
       </c>
@@ -3609,99 +3609,99 @@
       <c r="G44" s="10" t="s">
         <v>121</v>
       </c>
       <c r="H44" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I44" s="6">
         <v>0</v>
       </c>
       <c r="J44" s="10" t="s">
         <v>176</v>
       </c>
       <c r="K44" s="6" t="s">
         <v>123</v>
       </c>
       <c r="L44" s="10" t="s">
         <v>61</v>
       </c>
       <c r="M44" s="6" t="s">
         <v>177</v>
       </c>
       <c r="N44" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O44" s="6">
-        <v>145984.29</v>
+        <v>133705.22</v>
       </c>
       <c r="P44" s="6"/>
     </row>
     <row r="45" spans="1:16" customHeight="1" ht="65">
       <c r="A45" s="6" t="s">
         <v>178</v>
       </c>
       <c r="B45" s="6">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="C45" s="6">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="D45" s="6">
         <v>0</v>
       </c>
       <c r="E45" s="6" t="s">
         <v>179</v>
       </c>
       <c r="F45" s="9" t="s">
         <v>58</v>
       </c>
       <c r="G45" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H45" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I45" s="6">
         <v>27.2</v>
       </c>
       <c r="J45" s="10" t="s">
         <v>180</v>
       </c>
       <c r="K45" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L45" s="10" t="s">
         <v>61</v>
       </c>
       <c r="M45" s="6" t="s">
         <v>181</v>
       </c>
       <c r="N45" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O45" s="6">
-        <v>76473.02</v>
+        <v>67618.26</v>
       </c>
       <c r="P45" s="6"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>