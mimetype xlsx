--- v3 (2026-05-20)
+++ v4 (2026-07-04)
@@ -25,51 +25,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Price List Td" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="182">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>АО "Торговый Дизайн"</t>
   </si>
   <si>
     <t>Прайс-лист от</t>
   </si>
   <si>
-    <t>20.05.2026 15:15:49</t>
+    <t>04.07.2026 17:15:58</t>
   </si>
   <si>
     <t>Бренд/Номенклатура</t>
   </si>
   <si>
     <t>Остаток</t>
   </si>
   <si>
     <t>Свободно</t>
   </si>
   <si>
     <t>Резерв</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Категория</t>
   </si>
   <si>
     <t>Страна происхождения</t>
   </si>
   <si>
     <t>С - склад, П и З - заказ, (но товар может быть по наличию). Н - распродаем</t>
   </si>
@@ -1974,90 +1974,90 @@
       </c>
       <c r="K9" s="7" t="s">
         <v>14</v>
       </c>
       <c r="L9" s="7" t="s">
         <v>15</v>
       </c>
       <c r="M9" s="7" t="s">
         <v>16</v>
       </c>
       <c r="N9" s="7" t="s">
         <v>17</v>
       </c>
       <c r="O9" s="7" t="s">
         <v>18</v>
       </c>
       <c r="P9" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="10" spans="1:16" customHeight="1" ht="65">
       <c r="A10" s="6" t="s">
         <v>20</v>
       </c>
       <c r="B10" s="6">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="C10" s="6">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="D10" s="6">
         <v>0</v>
       </c>
       <c r="E10" s="6" t="s">
         <v>21</v>
       </c>
       <c r="F10" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H10" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I10" s="6">
         <v>1.6</v>
       </c>
       <c r="J10" s="10" t="s">
         <v>25</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L10" s="10" t="s">
         <v>27</v>
       </c>
       <c r="M10" s="6" t="s">
         <v>28</v>
       </c>
       <c r="N10" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O10" s="6">
-        <v>1740.75</v>
+        <v>1823.64</v>
       </c>
       <c r="P10" s="6"/>
     </row>
     <row r="11" spans="1:16" customHeight="1" ht="65">
       <c r="A11" s="6" t="s">
         <v>30</v>
       </c>
       <c r="B11" s="6">
         <v>0</v>
       </c>
       <c r="C11" s="6">
         <v>0</v>
       </c>
       <c r="D11" s="6">
         <v>0</v>
       </c>
       <c r="E11" s="6" t="s">
         <v>31</v>
       </c>
       <c r="F11" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G11" s="10" t="s">
         <v>32</v>
       </c>
@@ -2116,102 +2116,102 @@
       <c r="J12" s="10" t="s">
         <v>40</v>
       </c>
       <c r="K12" s="6" t="s">
         <v>35</v>
       </c>
       <c r="L12" s="10" t="s">
         <v>27</v>
       </c>
       <c r="M12" s="6" t="s">
         <v>41</v>
       </c>
       <c r="N12" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O12" s="6">
         <v>9436.9</v>
       </c>
       <c r="P12" s="6"/>
     </row>
     <row r="13" spans="1:16" customHeight="1" ht="65">
       <c r="A13" s="6" t="s">
         <v>42</v>
       </c>
       <c r="B13" s="6">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="C13" s="6">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="D13" s="6">
         <v>0</v>
       </c>
       <c r="E13" s="6" t="s">
         <v>43</v>
       </c>
       <c r="F13" s="9" t="s">
         <v>44</v>
       </c>
       <c r="G13" s="10" t="s">
         <v>32</v>
       </c>
       <c r="H13" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I13" s="6">
         <v>5</v>
       </c>
       <c r="J13" s="10" t="s">
         <v>45</v>
       </c>
       <c r="K13" s="6" t="s">
         <v>35</v>
       </c>
       <c r="L13" s="10" t="s">
         <v>44</v>
       </c>
       <c r="M13" s="6" t="s">
         <v>46</v>
       </c>
       <c r="N13" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O13" s="6">
         <v>10022.16</v>
       </c>
       <c r="P13" s="6"/>
     </row>
     <row r="14" spans="1:16" customHeight="1" ht="65">
       <c r="A14" s="6" t="s">
         <v>47</v>
       </c>
       <c r="B14" s="6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C14" s="6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D14" s="6">
         <v>0</v>
       </c>
       <c r="E14" s="6" t="s">
         <v>48</v>
       </c>
       <c r="F14" s="9" t="s">
         <v>44</v>
       </c>
       <c r="G14" s="10" t="s">
         <v>32</v>
       </c>
       <c r="H14" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I14" s="6">
         <v>6.01</v>
       </c>
       <c r="J14" s="10" t="s">
         <v>49</v>
       </c>
       <c r="K14" s="6" t="s">
         <v>35</v>
       </c>
@@ -2304,54 +2304,54 @@
         <v>35</v>
       </c>
       <c r="J16" s="10" t="s">
         <v>59</v>
       </c>
       <c r="K16" s="6" t="s">
         <v>60</v>
       </c>
       <c r="L16" s="10" t="s">
         <v>61</v>
       </c>
       <c r="M16" s="6" t="s">
         <v>62</v>
       </c>
       <c r="N16" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O16" s="6"/>
       <c r="P16" s="6"/>
     </row>
     <row r="17" spans="1:16" customHeight="1" ht="65">
       <c r="A17" s="6" t="s">
         <v>63</v>
       </c>
       <c r="B17" s="6">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="C17" s="6">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="D17" s="6">
         <v>0</v>
       </c>
       <c r="E17" s="6" t="s">
         <v>64</v>
       </c>
       <c r="F17" s="9" t="s">
         <v>65</v>
       </c>
       <c r="G17" s="10" t="s">
         <v>66</v>
       </c>
       <c r="H17" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I17" s="6">
         <v>0.63</v>
       </c>
       <c r="J17" s="10" t="s">
         <v>67</v>
       </c>
       <c r="K17" s="6" t="s">
         <v>68</v>
       </c>
@@ -2483,419 +2483,419 @@
       <c r="G20" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H20" s="6" t="s">
         <v>77</v>
       </c>
       <c r="I20" s="6">
         <v>1.6</v>
       </c>
       <c r="J20" s="10" t="s">
         <v>82</v>
       </c>
       <c r="K20" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L20" s="10" t="s">
         <v>27</v>
       </c>
       <c r="M20" s="6" t="s">
         <v>83</v>
       </c>
       <c r="N20" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O20" s="6">
-        <v>1840.19</v>
+        <v>1927.82</v>
       </c>
       <c r="P20" s="6"/>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" s="6" t="s">
         <v>84</v>
       </c>
       <c r="B21" s="6">
         <v>0</v>
       </c>
       <c r="C21" s="6">
         <v>0</v>
       </c>
       <c r="D21" s="6">
         <v>0</v>
       </c>
       <c r="E21" s="6" t="s">
         <v>85</v>
       </c>
       <c r="F21" s="9" t="s">
         <v>86</v>
       </c>
       <c r="G21" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H21" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I21" s="6">
         <v>28</v>
       </c>
       <c r="J21" s="10"/>
       <c r="K21" s="6" t="s">
         <v>87</v>
       </c>
       <c r="L21" s="10" t="s">
         <v>27</v>
       </c>
       <c r="M21" s="6" t="s">
         <v>88</v>
       </c>
       <c r="N21" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O21" s="6">
-        <v>109295.63</v>
+        <v>114500.19</v>
       </c>
       <c r="P21" s="6"/>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" s="6" t="s">
         <v>89</v>
       </c>
       <c r="B22" s="6">
         <v>0</v>
       </c>
       <c r="C22" s="6">
         <v>0</v>
       </c>
       <c r="D22" s="6">
         <v>0</v>
       </c>
       <c r="E22" s="6" t="s">
         <v>90</v>
       </c>
       <c r="F22" s="9" t="s">
         <v>86</v>
       </c>
       <c r="G22" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H22" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I22" s="6">
         <v>28</v>
       </c>
       <c r="J22" s="10"/>
       <c r="K22" s="6" t="s">
         <v>87</v>
       </c>
       <c r="L22" s="10" t="s">
         <v>27</v>
       </c>
       <c r="M22" s="6" t="s">
         <v>91</v>
       </c>
       <c r="N22" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O22" s="6">
-        <v>88409.35</v>
+        <v>92619.3</v>
       </c>
       <c r="P22" s="6"/>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" s="6" t="s">
         <v>92</v>
       </c>
       <c r="B23" s="6">
         <v>0</v>
       </c>
       <c r="C23" s="6">
         <v>0</v>
       </c>
       <c r="D23" s="6">
         <v>0</v>
       </c>
       <c r="E23" s="6" t="s">
         <v>93</v>
       </c>
       <c r="F23" s="9" t="s">
         <v>86</v>
       </c>
       <c r="G23" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H23" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I23" s="6">
         <v>28</v>
       </c>
       <c r="J23" s="10"/>
       <c r="K23" s="6" t="s">
         <v>87</v>
       </c>
       <c r="L23" s="10" t="s">
         <v>27</v>
       </c>
       <c r="M23" s="6" t="s">
         <v>94</v>
       </c>
       <c r="N23" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O23" s="6">
-        <v>88409.35</v>
+        <v>92619.3</v>
       </c>
       <c r="P23" s="6"/>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" s="6" t="s">
         <v>95</v>
       </c>
       <c r="B24" s="6">
         <v>0</v>
       </c>
       <c r="C24" s="6">
         <v>0</v>
       </c>
       <c r="D24" s="6">
         <v>0</v>
       </c>
       <c r="E24" s="6" t="s">
         <v>96</v>
       </c>
       <c r="F24" s="9" t="s">
         <v>86</v>
       </c>
       <c r="G24" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H24" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I24" s="6">
         <v>28</v>
       </c>
       <c r="J24" s="10"/>
       <c r="K24" s="6" t="s">
         <v>87</v>
       </c>
       <c r="L24" s="10" t="s">
         <v>27</v>
       </c>
       <c r="M24" s="6" t="s">
         <v>97</v>
       </c>
       <c r="N24" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O24" s="6">
-        <v>88409.35</v>
+        <v>92619.3</v>
       </c>
       <c r="P24" s="6"/>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" s="6" t="s">
         <v>98</v>
       </c>
       <c r="B25" s="6">
         <v>0</v>
       </c>
       <c r="C25" s="6">
         <v>0</v>
       </c>
       <c r="D25" s="6">
         <v>0</v>
       </c>
       <c r="E25" s="6" t="s">
         <v>99</v>
       </c>
       <c r="F25" s="9" t="s">
         <v>86</v>
       </c>
       <c r="G25" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H25" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I25" s="6">
         <v>28</v>
       </c>
       <c r="J25" s="10"/>
       <c r="K25" s="6" t="s">
         <v>87</v>
       </c>
       <c r="L25" s="10" t="s">
         <v>27</v>
       </c>
       <c r="M25" s="6" t="s">
         <v>100</v>
       </c>
       <c r="N25" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O25" s="6">
-        <v>81076.12</v>
+        <v>84936.9</v>
       </c>
       <c r="P25" s="6"/>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" s="6" t="s">
         <v>101</v>
       </c>
       <c r="B26" s="6">
         <v>0</v>
       </c>
       <c r="C26" s="6">
         <v>0</v>
       </c>
       <c r="D26" s="6">
         <v>0</v>
       </c>
       <c r="E26" s="6" t="s">
         <v>102</v>
       </c>
       <c r="F26" s="9" t="s">
         <v>86</v>
       </c>
       <c r="G26" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H26" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I26" s="6">
         <v>28</v>
       </c>
       <c r="J26" s="10"/>
       <c r="K26" s="6" t="s">
         <v>87</v>
       </c>
       <c r="L26" s="10" t="s">
         <v>27</v>
       </c>
       <c r="M26" s="6" t="s">
         <v>103</v>
       </c>
       <c r="N26" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O26" s="6">
-        <v>81076.12</v>
+        <v>84936.9</v>
       </c>
       <c r="P26" s="6"/>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" s="6" t="s">
         <v>104</v>
       </c>
       <c r="B27" s="6">
         <v>0</v>
       </c>
       <c r="C27" s="6">
         <v>0</v>
       </c>
       <c r="D27" s="6">
         <v>0</v>
       </c>
       <c r="E27" s="6" t="s">
         <v>105</v>
       </c>
       <c r="F27" s="9" t="s">
         <v>86</v>
       </c>
       <c r="G27" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H27" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I27" s="6">
         <v>32</v>
       </c>
       <c r="J27" s="10"/>
       <c r="K27" s="6" t="s">
         <v>87</v>
       </c>
       <c r="L27" s="10" t="s">
         <v>27</v>
       </c>
       <c r="M27" s="6" t="s">
         <v>106</v>
       </c>
       <c r="N27" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O27" s="6">
-        <v>152263.77</v>
+        <v>159514.38</v>
       </c>
       <c r="P27" s="6"/>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" s="6" t="s">
         <v>107</v>
       </c>
       <c r="B28" s="6">
         <v>0</v>
       </c>
       <c r="C28" s="6">
         <v>0</v>
       </c>
       <c r="D28" s="6">
         <v>0</v>
       </c>
       <c r="E28" s="6" t="s">
         <v>108</v>
       </c>
       <c r="F28" s="9" t="s">
         <v>86</v>
       </c>
       <c r="G28" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H28" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="6">
         <v>0</v>
       </c>
       <c r="J28" s="10"/>
       <c r="K28" s="6" t="s">
         <v>87</v>
       </c>
       <c r="L28" s="10" t="s">
         <v>27</v>
       </c>
       <c r="M28" s="6" t="s">
         <v>109</v>
       </c>
       <c r="N28" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O28" s="6">
-        <v>19.57</v>
+        <v>20.5</v>
       </c>
       <c r="P28" s="6"/>
     </row>
     <row r="29" spans="1:16" customHeight="1" ht="65">
       <c r="A29" s="6" t="s">
         <v>110</v>
       </c>
       <c r="B29" s="6">
         <v>0</v>
       </c>
       <c r="C29" s="6">
         <v>0</v>
       </c>
       <c r="D29" s="6">
         <v>0</v>
       </c>
       <c r="E29" s="6" t="s">
         <v>111</v>
       </c>
       <c r="F29" s="9" t="s">
         <v>58</v>
       </c>
       <c r="G29" s="10" t="s">
         <v>23</v>
       </c>
@@ -2952,234 +2952,234 @@
         <v>125</v>
       </c>
       <c r="J30" s="10" t="s">
         <v>117</v>
       </c>
       <c r="K30" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L30" s="10" t="s">
         <v>116</v>
       </c>
       <c r="M30" s="6" t="s">
         <v>118</v>
       </c>
       <c r="N30" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O30" s="6"/>
       <c r="P30" s="6"/>
     </row>
     <row r="31" spans="1:16" customHeight="1" ht="65">
       <c r="A31" s="6" t="s">
         <v>119</v>
       </c>
       <c r="B31" s="6">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="C31" s="6">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D31" s="6">
         <v>0</v>
       </c>
       <c r="E31" s="6" t="s">
         <v>120</v>
       </c>
       <c r="F31" s="9" t="s">
         <v>58</v>
       </c>
       <c r="G31" s="10" t="s">
         <v>121</v>
       </c>
       <c r="H31" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I31" s="6">
         <v>0</v>
       </c>
       <c r="J31" s="10" t="s">
         <v>122</v>
       </c>
       <c r="K31" s="6" t="s">
         <v>123</v>
       </c>
       <c r="L31" s="10" t="s">
         <v>61</v>
       </c>
       <c r="M31" s="6" t="s">
         <v>124</v>
       </c>
       <c r="N31" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O31" s="6">
-        <v>180742.78</v>
+        <v>186275.75</v>
       </c>
       <c r="P31" s="6"/>
     </row>
     <row r="32" spans="1:16" customHeight="1" ht="65">
       <c r="A32" s="6" t="s">
         <v>125</v>
       </c>
       <c r="B32" s="6">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="C32" s="6">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="D32" s="6">
         <v>0</v>
       </c>
       <c r="E32" s="6" t="s">
         <v>126</v>
       </c>
       <c r="F32" s="9" t="s">
         <v>58</v>
       </c>
       <c r="G32" s="10" t="s">
         <v>121</v>
       </c>
       <c r="H32" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I32" s="6">
         <v>0</v>
       </c>
       <c r="J32" s="10" t="s">
         <v>127</v>
       </c>
       <c r="K32" s="6" t="s">
         <v>123</v>
       </c>
       <c r="L32" s="10" t="s">
         <v>61</v>
       </c>
       <c r="M32" s="6" t="s">
         <v>128</v>
       </c>
       <c r="N32" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O32" s="6">
-        <v>171936.85</v>
+        <v>177200.18</v>
       </c>
       <c r="P32" s="6"/>
     </row>
     <row r="33" spans="1:16" customHeight="1" ht="65">
       <c r="A33" s="6" t="s">
         <v>129</v>
       </c>
       <c r="B33" s="6">
         <v>0</v>
       </c>
       <c r="C33" s="6">
         <v>0</v>
       </c>
       <c r="D33" s="6">
         <v>0</v>
       </c>
       <c r="E33" s="6" t="s">
         <v>130</v>
       </c>
       <c r="F33" s="9" t="s">
         <v>58</v>
       </c>
       <c r="G33" s="10" t="s">
         <v>121</v>
       </c>
       <c r="H33" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I33" s="6">
         <v>0</v>
       </c>
       <c r="J33" s="10" t="s">
         <v>131</v>
       </c>
       <c r="K33" s="6" t="s">
         <v>123</v>
       </c>
       <c r="L33" s="10" t="s">
         <v>61</v>
       </c>
       <c r="M33" s="6" t="s">
         <v>132</v>
       </c>
       <c r="N33" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O33" s="6">
-        <v>160928.19</v>
+        <v>165854.54</v>
       </c>
       <c r="P33" s="6"/>
     </row>
     <row r="34" spans="1:16" customHeight="1" ht="65">
       <c r="A34" s="6" t="s">
         <v>133</v>
       </c>
       <c r="B34" s="6">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="C34" s="6">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="D34" s="6">
         <v>0</v>
       </c>
       <c r="E34" s="6" t="s">
         <v>134</v>
       </c>
       <c r="F34" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H34" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I34" s="6">
         <v>2.9</v>
       </c>
       <c r="J34" s="10" t="s">
         <v>135</v>
       </c>
       <c r="K34" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L34" s="10" t="s">
         <v>27</v>
       </c>
       <c r="M34" s="6" t="s">
         <v>136</v>
       </c>
       <c r="N34" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O34" s="6">
-        <v>3483.67</v>
+        <v>3649.56</v>
       </c>
       <c r="P34" s="6"/>
     </row>
     <row r="35" spans="1:16" customHeight="1" ht="65">
       <c r="A35" s="6" t="s">
         <v>137</v>
       </c>
       <c r="B35" s="6">
         <v>0</v>
       </c>
       <c r="C35" s="6">
         <v>0</v>
       </c>
       <c r="D35" s="6">
         <v>0</v>
       </c>
       <c r="E35" s="6" t="s">
         <v>138</v>
       </c>
       <c r="F35" s="9" t="s">
         <v>58</v>
       </c>
       <c r="G35" s="10" t="s">
         <v>23</v>
       </c>
@@ -3229,51 +3229,51 @@
       <c r="G36" s="10" t="s">
         <v>121</v>
       </c>
       <c r="H36" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I36" s="6">
         <v>61</v>
       </c>
       <c r="J36" s="10" t="s">
         <v>144</v>
       </c>
       <c r="K36" s="6" t="s">
         <v>123</v>
       </c>
       <c r="L36" s="10" t="s">
         <v>61</v>
       </c>
       <c r="M36" s="6" t="s">
         <v>145</v>
       </c>
       <c r="N36" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O36" s="6">
-        <v>226581.04</v>
+        <v>233517.17</v>
       </c>
       <c r="P36" s="6"/>
     </row>
     <row r="37" spans="1:16" customHeight="1" ht="65">
       <c r="A37" s="6" t="s">
         <v>146</v>
       </c>
       <c r="B37" s="6">
         <v>0</v>
       </c>
       <c r="C37" s="6">
         <v>0</v>
       </c>
       <c r="D37" s="6">
         <v>0</v>
       </c>
       <c r="E37" s="6" t="s">
         <v>147</v>
       </c>
       <c r="F37" s="9" t="s">
         <v>58</v>
       </c>
       <c r="G37" s="10" t="s">
         <v>23</v>
       </c>
@@ -3284,282 +3284,282 @@
         <v>40</v>
       </c>
       <c r="J37" s="10" t="s">
         <v>148</v>
       </c>
       <c r="K37" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L37" s="10" t="s">
         <v>61</v>
       </c>
       <c r="M37" s="6" t="s">
         <v>149</v>
       </c>
       <c r="N37" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O37" s="6"/>
       <c r="P37" s="6"/>
     </row>
     <row r="38" spans="1:16" customHeight="1" ht="65">
       <c r="A38" s="6" t="s">
         <v>150</v>
       </c>
       <c r="B38" s="6">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="C38" s="6">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D38" s="6">
         <v>0</v>
       </c>
       <c r="E38" s="6" t="s">
         <v>151</v>
       </c>
       <c r="F38" s="9" t="s">
         <v>58</v>
       </c>
       <c r="G38" s="10" t="s">
         <v>121</v>
       </c>
       <c r="H38" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I38" s="6">
         <v>5.9</v>
       </c>
       <c r="J38" s="10" t="s">
         <v>152</v>
       </c>
       <c r="K38" s="6" t="s">
         <v>123</v>
       </c>
       <c r="L38" s="10" t="s">
         <v>61</v>
       </c>
       <c r="M38" s="6" t="s">
         <v>153</v>
       </c>
       <c r="N38" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O38" s="6">
-        <v>33626.71</v>
+        <v>34656.11</v>
       </c>
       <c r="P38" s="6"/>
     </row>
     <row r="39" spans="1:16" customHeight="1" ht="65">
       <c r="A39" s="6" t="s">
         <v>154</v>
       </c>
       <c r="B39" s="6">
         <v>0</v>
       </c>
       <c r="C39" s="6">
         <v>0</v>
       </c>
       <c r="D39" s="6">
         <v>0</v>
       </c>
       <c r="E39" s="6" t="s">
         <v>155</v>
       </c>
       <c r="F39" s="9" t="s">
         <v>58</v>
       </c>
       <c r="G39" s="10" t="s">
         <v>121</v>
       </c>
       <c r="H39" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I39" s="6">
         <v>9</v>
       </c>
       <c r="J39" s="10" t="s">
         <v>156</v>
       </c>
       <c r="K39" s="6" t="s">
         <v>123</v>
       </c>
       <c r="L39" s="10" t="s">
         <v>61</v>
       </c>
       <c r="M39" s="6" t="s">
         <v>157</v>
       </c>
       <c r="N39" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O39" s="6">
-        <v>56845.63</v>
+        <v>58585.81</v>
       </c>
       <c r="P39" s="6"/>
     </row>
     <row r="40" spans="1:16" customHeight="1" ht="65">
       <c r="A40" s="6" t="s">
         <v>158</v>
       </c>
       <c r="B40" s="6">
         <v>1</v>
       </c>
       <c r="C40" s="6">
         <v>1</v>
       </c>
       <c r="D40" s="6">
         <v>0</v>
       </c>
       <c r="E40" s="6" t="s">
         <v>159</v>
       </c>
       <c r="F40" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H40" s="6" t="s">
         <v>77</v>
       </c>
       <c r="I40" s="6">
         <v>5.66</v>
       </c>
       <c r="J40" s="10" t="s">
         <v>160</v>
       </c>
       <c r="K40" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L40" s="10" t="s">
         <v>27</v>
       </c>
       <c r="M40" s="6" t="s">
         <v>161</v>
       </c>
       <c r="N40" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O40" s="6">
-        <v>9397.25</v>
+        <v>9844.73</v>
       </c>
       <c r="P40" s="6"/>
     </row>
     <row r="41" spans="1:16" customHeight="1" ht="65">
       <c r="A41" s="6" t="s">
         <v>162</v>
       </c>
       <c r="B41" s="6">
         <v>0</v>
       </c>
       <c r="C41" s="6">
         <v>0</v>
       </c>
       <c r="D41" s="6">
         <v>0</v>
       </c>
       <c r="E41" s="6" t="s">
         <v>163</v>
       </c>
       <c r="F41" s="9" t="s">
         <v>58</v>
       </c>
       <c r="G41" s="10" t="s">
         <v>121</v>
       </c>
       <c r="H41" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I41" s="6">
         <v>167</v>
       </c>
       <c r="J41" s="10" t="s">
         <v>164</v>
       </c>
       <c r="K41" s="6" t="s">
         <v>123</v>
       </c>
       <c r="L41" s="10" t="s">
         <v>61</v>
       </c>
       <c r="M41" s="6" t="s">
         <v>165</v>
       </c>
       <c r="N41" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O41" s="6">
-        <v>595873.77</v>
+        <v>614115.03</v>
       </c>
       <c r="P41" s="6"/>
     </row>
     <row r="42" spans="1:16" customHeight="1" ht="65">
       <c r="A42" s="6" t="s">
         <v>166</v>
       </c>
       <c r="B42" s="6">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="C42" s="6">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="D42" s="6">
         <v>0</v>
       </c>
       <c r="E42" s="6" t="s">
         <v>167</v>
       </c>
       <c r="F42" s="9" t="s">
         <v>58</v>
       </c>
       <c r="G42" s="10" t="s">
         <v>121</v>
       </c>
       <c r="H42" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I42" s="6">
         <v>0</v>
       </c>
       <c r="J42" s="10" t="s">
         <v>168</v>
       </c>
       <c r="K42" s="6" t="s">
         <v>123</v>
       </c>
       <c r="L42" s="10" t="s">
         <v>61</v>
       </c>
       <c r="M42" s="6" t="s">
         <v>169</v>
       </c>
       <c r="N42" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O42" s="6">
-        <v>201760.28</v>
+        <v>207936.57</v>
       </c>
       <c r="P42" s="6"/>
     </row>
     <row r="43" spans="1:16" customHeight="1" ht="65">
       <c r="A43" s="6" t="s">
         <v>170</v>
       </c>
       <c r="B43" s="6">
         <v>0</v>
       </c>
       <c r="C43" s="6">
         <v>0</v>
       </c>
       <c r="D43" s="6">
         <v>0</v>
       </c>
       <c r="E43" s="6" t="s">
         <v>171</v>
       </c>
       <c r="F43" s="9" t="s">
         <v>58</v>
       </c>
       <c r="G43" s="10" t="s">
         <v>23</v>
       </c>
@@ -3609,99 +3609,99 @@
       <c r="G44" s="10" t="s">
         <v>121</v>
       </c>
       <c r="H44" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I44" s="6">
         <v>0</v>
       </c>
       <c r="J44" s="10" t="s">
         <v>176</v>
       </c>
       <c r="K44" s="6" t="s">
         <v>123</v>
       </c>
       <c r="L44" s="10" t="s">
         <v>61</v>
       </c>
       <c r="M44" s="6" t="s">
         <v>177</v>
       </c>
       <c r="N44" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O44" s="6">
-        <v>133705.22</v>
+        <v>137798.25</v>
       </c>
       <c r="P44" s="6"/>
     </row>
     <row r="45" spans="1:16" customHeight="1" ht="65">
       <c r="A45" s="6" t="s">
         <v>178</v>
       </c>
       <c r="B45" s="6">
         <v>0</v>
       </c>
       <c r="C45" s="6">
         <v>0</v>
       </c>
       <c r="D45" s="6">
         <v>0</v>
       </c>
       <c r="E45" s="6" t="s">
         <v>179</v>
       </c>
       <c r="F45" s="9" t="s">
         <v>58</v>
       </c>
       <c r="G45" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H45" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I45" s="6">
         <v>27.2</v>
       </c>
       <c r="J45" s="10" t="s">
         <v>180</v>
       </c>
       <c r="K45" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L45" s="10" t="s">
         <v>61</v>
       </c>
       <c r="M45" s="6" t="s">
         <v>181</v>
       </c>
       <c r="N45" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O45" s="6">
-        <v>67618.26</v>
+        <v>70838.19</v>
       </c>
       <c r="P45" s="6"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>