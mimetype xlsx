--- v4 (2026-07-04)
+++ v5 (2026-08-19)
@@ -25,51 +25,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Price List Td" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="182">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>АО "Торговый Дизайн"</t>
   </si>
   <si>
     <t>Прайс-лист от</t>
   </si>
   <si>
-    <t>04.07.2026 17:15:58</t>
+    <t>18.08.2026 17:16:00</t>
   </si>
   <si>
     <t>Бренд/Номенклатура</t>
   </si>
   <si>
     <t>Остаток</t>
   </si>
   <si>
     <t>Свободно</t>
   </si>
   <si>
     <t>Резерв</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Категория</t>
   </si>
   <si>
     <t>Страна происхождения</t>
   </si>
   <si>
     <t>С - склад, П и З - заказ, (но товар может быть по наличию). Н - распродаем</t>
   </si>
@@ -2013,51 +2013,51 @@
       <c r="G10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H10" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I10" s="6">
         <v>1.6</v>
       </c>
       <c r="J10" s="10" t="s">
         <v>25</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L10" s="10" t="s">
         <v>27</v>
       </c>
       <c r="M10" s="6" t="s">
         <v>28</v>
       </c>
       <c r="N10" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O10" s="6">
-        <v>1823.64</v>
+        <v>2030.87</v>
       </c>
       <c r="P10" s="6"/>
     </row>
     <row r="11" spans="1:16" customHeight="1" ht="65">
       <c r="A11" s="6" t="s">
         <v>30</v>
       </c>
       <c r="B11" s="6">
         <v>0</v>
       </c>
       <c r="C11" s="6">
         <v>0</v>
       </c>
       <c r="D11" s="6">
         <v>0</v>
       </c>
       <c r="E11" s="6" t="s">
         <v>31</v>
       </c>
       <c r="F11" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G11" s="10" t="s">
         <v>32</v>
       </c>
@@ -2116,102 +2116,102 @@
       <c r="J12" s="10" t="s">
         <v>40</v>
       </c>
       <c r="K12" s="6" t="s">
         <v>35</v>
       </c>
       <c r="L12" s="10" t="s">
         <v>27</v>
       </c>
       <c r="M12" s="6" t="s">
         <v>41</v>
       </c>
       <c r="N12" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O12" s="6">
         <v>9436.9</v>
       </c>
       <c r="P12" s="6"/>
     </row>
     <row r="13" spans="1:16" customHeight="1" ht="65">
       <c r="A13" s="6" t="s">
         <v>42</v>
       </c>
       <c r="B13" s="6">
-        <v>18</v>
+        <v>2</v>
       </c>
       <c r="C13" s="6">
-        <v>18</v>
+        <v>2</v>
       </c>
       <c r="D13" s="6">
         <v>0</v>
       </c>
       <c r="E13" s="6" t="s">
         <v>43</v>
       </c>
       <c r="F13" s="9" t="s">
         <v>44</v>
       </c>
       <c r="G13" s="10" t="s">
         <v>32</v>
       </c>
       <c r="H13" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I13" s="6">
         <v>5</v>
       </c>
       <c r="J13" s="10" t="s">
         <v>45</v>
       </c>
       <c r="K13" s="6" t="s">
         <v>35</v>
       </c>
       <c r="L13" s="10" t="s">
         <v>44</v>
       </c>
       <c r="M13" s="6" t="s">
         <v>46</v>
       </c>
       <c r="N13" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O13" s="6">
-        <v>10022.16</v>
+        <v>12152.83</v>
       </c>
       <c r="P13" s="6"/>
     </row>
     <row r="14" spans="1:16" customHeight="1" ht="65">
       <c r="A14" s="6" t="s">
         <v>47</v>
       </c>
       <c r="B14" s="6">
-        <v>1</v>
+        <v>19</v>
       </c>
       <c r="C14" s="6">
-        <v>1</v>
+        <v>19</v>
       </c>
       <c r="D14" s="6">
         <v>0</v>
       </c>
       <c r="E14" s="6" t="s">
         <v>48</v>
       </c>
       <c r="F14" s="9" t="s">
         <v>44</v>
       </c>
       <c r="G14" s="10" t="s">
         <v>32</v>
       </c>
       <c r="H14" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I14" s="6">
         <v>6.01</v>
       </c>
       <c r="J14" s="10" t="s">
         <v>49</v>
       </c>
       <c r="K14" s="6" t="s">
         <v>35</v>
       </c>
@@ -2304,54 +2304,54 @@
         <v>35</v>
       </c>
       <c r="J16" s="10" t="s">
         <v>59</v>
       </c>
       <c r="K16" s="6" t="s">
         <v>60</v>
       </c>
       <c r="L16" s="10" t="s">
         <v>61</v>
       </c>
       <c r="M16" s="6" t="s">
         <v>62</v>
       </c>
       <c r="N16" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O16" s="6"/>
       <c r="P16" s="6"/>
     </row>
     <row r="17" spans="1:16" customHeight="1" ht="65">
       <c r="A17" s="6" t="s">
         <v>63</v>
       </c>
       <c r="B17" s="6">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="C17" s="6">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="D17" s="6">
         <v>0</v>
       </c>
       <c r="E17" s="6" t="s">
         <v>64</v>
       </c>
       <c r="F17" s="9" t="s">
         <v>65</v>
       </c>
       <c r="G17" s="10" t="s">
         <v>66</v>
       </c>
       <c r="H17" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I17" s="6">
         <v>0.63</v>
       </c>
       <c r="J17" s="10" t="s">
         <v>67</v>
       </c>
       <c r="K17" s="6" t="s">
         <v>68</v>
       </c>
@@ -2483,419 +2483,419 @@
       <c r="G20" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H20" s="6" t="s">
         <v>77</v>
       </c>
       <c r="I20" s="6">
         <v>1.6</v>
       </c>
       <c r="J20" s="10" t="s">
         <v>82</v>
       </c>
       <c r="K20" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L20" s="10" t="s">
         <v>27</v>
       </c>
       <c r="M20" s="6" t="s">
         <v>83</v>
       </c>
       <c r="N20" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O20" s="6">
-        <v>1927.82</v>
+        <v>2146.89</v>
       </c>
       <c r="P20" s="6"/>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" s="6" t="s">
         <v>84</v>
       </c>
       <c r="B21" s="6">
         <v>0</v>
       </c>
       <c r="C21" s="6">
         <v>0</v>
       </c>
       <c r="D21" s="6">
         <v>0</v>
       </c>
       <c r="E21" s="6" t="s">
         <v>85</v>
       </c>
       <c r="F21" s="9" t="s">
         <v>86</v>
       </c>
       <c r="G21" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H21" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I21" s="6">
         <v>28</v>
       </c>
       <c r="J21" s="10"/>
       <c r="K21" s="6" t="s">
         <v>87</v>
       </c>
       <c r="L21" s="10" t="s">
         <v>27</v>
       </c>
       <c r="M21" s="6" t="s">
         <v>88</v>
       </c>
       <c r="N21" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O21" s="6">
-        <v>114500.19</v>
+        <v>127511.58</v>
       </c>
       <c r="P21" s="6"/>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" s="6" t="s">
         <v>89</v>
       </c>
       <c r="B22" s="6">
         <v>0</v>
       </c>
       <c r="C22" s="6">
         <v>0</v>
       </c>
       <c r="D22" s="6">
         <v>0</v>
       </c>
       <c r="E22" s="6" t="s">
         <v>90</v>
       </c>
       <c r="F22" s="9" t="s">
         <v>86</v>
       </c>
       <c r="G22" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H22" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I22" s="6">
         <v>28</v>
       </c>
       <c r="J22" s="10"/>
       <c r="K22" s="6" t="s">
         <v>87</v>
       </c>
       <c r="L22" s="10" t="s">
         <v>27</v>
       </c>
       <c r="M22" s="6" t="s">
         <v>91</v>
       </c>
       <c r="N22" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O22" s="6">
-        <v>92619.3</v>
+        <v>103144.22</v>
       </c>
       <c r="P22" s="6"/>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" s="6" t="s">
         <v>92</v>
       </c>
       <c r="B23" s="6">
         <v>0</v>
       </c>
       <c r="C23" s="6">
         <v>0</v>
       </c>
       <c r="D23" s="6">
         <v>0</v>
       </c>
       <c r="E23" s="6" t="s">
         <v>93</v>
       </c>
       <c r="F23" s="9" t="s">
         <v>86</v>
       </c>
       <c r="G23" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H23" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I23" s="6">
         <v>28</v>
       </c>
       <c r="J23" s="10"/>
       <c r="K23" s="6" t="s">
         <v>87</v>
       </c>
       <c r="L23" s="10" t="s">
         <v>27</v>
       </c>
       <c r="M23" s="6" t="s">
         <v>94</v>
       </c>
       <c r="N23" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O23" s="6">
-        <v>92619.3</v>
+        <v>103144.22</v>
       </c>
       <c r="P23" s="6"/>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" s="6" t="s">
         <v>95</v>
       </c>
       <c r="B24" s="6">
         <v>0</v>
       </c>
       <c r="C24" s="6">
         <v>0</v>
       </c>
       <c r="D24" s="6">
         <v>0</v>
       </c>
       <c r="E24" s="6" t="s">
         <v>96</v>
       </c>
       <c r="F24" s="9" t="s">
         <v>86</v>
       </c>
       <c r="G24" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H24" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I24" s="6">
         <v>28</v>
       </c>
       <c r="J24" s="10"/>
       <c r="K24" s="6" t="s">
         <v>87</v>
       </c>
       <c r="L24" s="10" t="s">
         <v>27</v>
       </c>
       <c r="M24" s="6" t="s">
         <v>97</v>
       </c>
       <c r="N24" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O24" s="6">
-        <v>92619.3</v>
+        <v>103144.22</v>
       </c>
       <c r="P24" s="6"/>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" s="6" t="s">
         <v>98</v>
       </c>
       <c r="B25" s="6">
         <v>0</v>
       </c>
       <c r="C25" s="6">
         <v>0</v>
       </c>
       <c r="D25" s="6">
         <v>0</v>
       </c>
       <c r="E25" s="6" t="s">
         <v>99</v>
       </c>
       <c r="F25" s="9" t="s">
         <v>86</v>
       </c>
       <c r="G25" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H25" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I25" s="6">
         <v>28</v>
       </c>
       <c r="J25" s="10"/>
       <c r="K25" s="6" t="s">
         <v>87</v>
       </c>
       <c r="L25" s="10" t="s">
         <v>27</v>
       </c>
       <c r="M25" s="6" t="s">
         <v>100</v>
       </c>
       <c r="N25" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O25" s="6">
-        <v>84936.9</v>
+        <v>94588.82</v>
       </c>
       <c r="P25" s="6"/>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" s="6" t="s">
         <v>101</v>
       </c>
       <c r="B26" s="6">
         <v>0</v>
       </c>
       <c r="C26" s="6">
         <v>0</v>
       </c>
       <c r="D26" s="6">
         <v>0</v>
       </c>
       <c r="E26" s="6" t="s">
         <v>102</v>
       </c>
       <c r="F26" s="9" t="s">
         <v>86</v>
       </c>
       <c r="G26" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H26" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I26" s="6">
         <v>28</v>
       </c>
       <c r="J26" s="10"/>
       <c r="K26" s="6" t="s">
         <v>87</v>
       </c>
       <c r="L26" s="10" t="s">
         <v>27</v>
       </c>
       <c r="M26" s="6" t="s">
         <v>103</v>
       </c>
       <c r="N26" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O26" s="6">
-        <v>84936.9</v>
+        <v>94588.82</v>
       </c>
       <c r="P26" s="6"/>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" s="6" t="s">
         <v>104</v>
       </c>
       <c r="B27" s="6">
         <v>0</v>
       </c>
       <c r="C27" s="6">
         <v>0</v>
       </c>
       <c r="D27" s="6">
         <v>0</v>
       </c>
       <c r="E27" s="6" t="s">
         <v>105</v>
       </c>
       <c r="F27" s="9" t="s">
         <v>86</v>
       </c>
       <c r="G27" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H27" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I27" s="6">
         <v>32</v>
       </c>
       <c r="J27" s="10"/>
       <c r="K27" s="6" t="s">
         <v>87</v>
       </c>
       <c r="L27" s="10" t="s">
         <v>27</v>
       </c>
       <c r="M27" s="6" t="s">
         <v>106</v>
       </c>
       <c r="N27" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O27" s="6">
-        <v>159514.38</v>
+        <v>177641.01</v>
       </c>
       <c r="P27" s="6"/>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" s="6" t="s">
         <v>107</v>
       </c>
       <c r="B28" s="6">
         <v>0</v>
       </c>
       <c r="C28" s="6">
         <v>0</v>
       </c>
       <c r="D28" s="6">
         <v>0</v>
       </c>
       <c r="E28" s="6" t="s">
         <v>108</v>
       </c>
       <c r="F28" s="9" t="s">
         <v>86</v>
       </c>
       <c r="G28" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H28" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="6">
         <v>0</v>
       </c>
       <c r="J28" s="10"/>
       <c r="K28" s="6" t="s">
         <v>87</v>
       </c>
       <c r="L28" s="10" t="s">
         <v>27</v>
       </c>
       <c r="M28" s="6" t="s">
         <v>109</v>
       </c>
       <c r="N28" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O28" s="6">
-        <v>20.5</v>
+        <v>22.83</v>
       </c>
       <c r="P28" s="6"/>
     </row>
     <row r="29" spans="1:16" customHeight="1" ht="65">
       <c r="A29" s="6" t="s">
         <v>110</v>
       </c>
       <c r="B29" s="6">
         <v>0</v>
       </c>
       <c r="C29" s="6">
         <v>0</v>
       </c>
       <c r="D29" s="6">
         <v>0</v>
       </c>
       <c r="E29" s="6" t="s">
         <v>111</v>
       </c>
       <c r="F29" s="9" t="s">
         <v>58</v>
       </c>
       <c r="G29" s="10" t="s">
         <v>23</v>
       </c>
@@ -2991,195 +2991,195 @@
       <c r="G31" s="10" t="s">
         <v>121</v>
       </c>
       <c r="H31" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I31" s="6">
         <v>0</v>
       </c>
       <c r="J31" s="10" t="s">
         <v>122</v>
       </c>
       <c r="K31" s="6" t="s">
         <v>123</v>
       </c>
       <c r="L31" s="10" t="s">
         <v>61</v>
       </c>
       <c r="M31" s="6" t="s">
         <v>124</v>
       </c>
       <c r="N31" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O31" s="6">
-        <v>186275.75</v>
+        <v>202874.58</v>
       </c>
       <c r="P31" s="6"/>
     </row>
     <row r="32" spans="1:16" customHeight="1" ht="65">
       <c r="A32" s="6" t="s">
         <v>125</v>
       </c>
       <c r="B32" s="6">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="C32" s="6">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="D32" s="6">
         <v>0</v>
       </c>
       <c r="E32" s="6" t="s">
         <v>126</v>
       </c>
       <c r="F32" s="9" t="s">
         <v>58</v>
       </c>
       <c r="G32" s="10" t="s">
         <v>121</v>
       </c>
       <c r="H32" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I32" s="6">
         <v>0</v>
       </c>
       <c r="J32" s="10" t="s">
         <v>127</v>
       </c>
       <c r="K32" s="6" t="s">
         <v>123</v>
       </c>
       <c r="L32" s="10" t="s">
         <v>61</v>
       </c>
       <c r="M32" s="6" t="s">
         <v>128</v>
       </c>
       <c r="N32" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O32" s="6">
-        <v>177200.18</v>
+        <v>192990.3</v>
       </c>
       <c r="P32" s="6"/>
     </row>
     <row r="33" spans="1:16" customHeight="1" ht="65">
       <c r="A33" s="6" t="s">
         <v>129</v>
       </c>
       <c r="B33" s="6">
         <v>0</v>
       </c>
       <c r="C33" s="6">
         <v>0</v>
       </c>
       <c r="D33" s="6">
         <v>0</v>
       </c>
       <c r="E33" s="6" t="s">
         <v>130</v>
       </c>
       <c r="F33" s="9" t="s">
         <v>58</v>
       </c>
       <c r="G33" s="10" t="s">
         <v>121</v>
       </c>
       <c r="H33" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I33" s="6">
         <v>0</v>
       </c>
       <c r="J33" s="10" t="s">
         <v>131</v>
       </c>
       <c r="K33" s="6" t="s">
         <v>123</v>
       </c>
       <c r="L33" s="10" t="s">
         <v>61</v>
       </c>
       <c r="M33" s="6" t="s">
         <v>132</v>
       </c>
       <c r="N33" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O33" s="6">
-        <v>165854.54</v>
+        <v>180633.66</v>
       </c>
       <c r="P33" s="6"/>
     </row>
     <row r="34" spans="1:16" customHeight="1" ht="65">
       <c r="A34" s="6" t="s">
         <v>133</v>
       </c>
       <c r="B34" s="6">
         <v>0</v>
       </c>
       <c r="C34" s="6">
         <v>0</v>
       </c>
       <c r="D34" s="6">
         <v>0</v>
       </c>
       <c r="E34" s="6" t="s">
         <v>134</v>
       </c>
       <c r="F34" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H34" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I34" s="6">
         <v>2.9</v>
       </c>
       <c r="J34" s="10" t="s">
         <v>135</v>
       </c>
       <c r="K34" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L34" s="10" t="s">
         <v>27</v>
       </c>
       <c r="M34" s="6" t="s">
         <v>136</v>
       </c>
       <c r="N34" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O34" s="6">
-        <v>3649.56</v>
+        <v>4064.28</v>
       </c>
       <c r="P34" s="6"/>
     </row>
     <row r="35" spans="1:16" customHeight="1" ht="65">
       <c r="A35" s="6" t="s">
         <v>137</v>
       </c>
       <c r="B35" s="6">
         <v>0</v>
       </c>
       <c r="C35" s="6">
         <v>0</v>
       </c>
       <c r="D35" s="6">
         <v>0</v>
       </c>
       <c r="E35" s="6" t="s">
         <v>138</v>
       </c>
       <c r="F35" s="9" t="s">
         <v>58</v>
       </c>
       <c r="G35" s="10" t="s">
         <v>23</v>
       </c>
@@ -3190,90 +3190,90 @@
         <v>146</v>
       </c>
       <c r="J35" s="10" t="s">
         <v>139</v>
       </c>
       <c r="K35" s="6" t="s">
         <v>140</v>
       </c>
       <c r="L35" s="10" t="s">
         <v>61</v>
       </c>
       <c r="M35" s="6" t="s">
         <v>141</v>
       </c>
       <c r="N35" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O35" s="6"/>
       <c r="P35" s="6"/>
     </row>
     <row r="36" spans="1:16" customHeight="1" ht="65">
       <c r="A36" s="6" t="s">
         <v>142</v>
       </c>
       <c r="B36" s="6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C36" s="6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D36" s="6">
         <v>0</v>
       </c>
       <c r="E36" s="6" t="s">
         <v>143</v>
       </c>
       <c r="F36" s="9" t="s">
         <v>58</v>
       </c>
       <c r="G36" s="10" t="s">
         <v>121</v>
       </c>
       <c r="H36" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I36" s="6">
         <v>61</v>
       </c>
       <c r="J36" s="10" t="s">
         <v>144</v>
       </c>
       <c r="K36" s="6" t="s">
         <v>123</v>
       </c>
       <c r="L36" s="10" t="s">
         <v>61</v>
       </c>
       <c r="M36" s="6" t="s">
         <v>145</v>
       </c>
       <c r="N36" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O36" s="6">
-        <v>233517.17</v>
+        <v>254325.63</v>
       </c>
       <c r="P36" s="6"/>
     </row>
     <row r="37" spans="1:16" customHeight="1" ht="65">
       <c r="A37" s="6" t="s">
         <v>146</v>
       </c>
       <c r="B37" s="6">
         <v>0</v>
       </c>
       <c r="C37" s="6">
         <v>0</v>
       </c>
       <c r="D37" s="6">
         <v>0</v>
       </c>
       <c r="E37" s="6" t="s">
         <v>147</v>
       </c>
       <c r="F37" s="9" t="s">
         <v>58</v>
       </c>
       <c r="G37" s="10" t="s">
         <v>23</v>
       </c>
@@ -3284,282 +3284,282 @@
         <v>40</v>
       </c>
       <c r="J37" s="10" t="s">
         <v>148</v>
       </c>
       <c r="K37" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L37" s="10" t="s">
         <v>61</v>
       </c>
       <c r="M37" s="6" t="s">
         <v>149</v>
       </c>
       <c r="N37" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O37" s="6"/>
       <c r="P37" s="6"/>
     </row>
     <row r="38" spans="1:16" customHeight="1" ht="65">
       <c r="A38" s="6" t="s">
         <v>150</v>
       </c>
       <c r="B38" s="6">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="C38" s="6">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D38" s="6">
         <v>0</v>
       </c>
       <c r="E38" s="6" t="s">
         <v>151</v>
       </c>
       <c r="F38" s="9" t="s">
         <v>58</v>
       </c>
       <c r="G38" s="10" t="s">
         <v>121</v>
       </c>
       <c r="H38" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I38" s="6">
         <v>5.9</v>
       </c>
       <c r="J38" s="10" t="s">
         <v>152</v>
       </c>
       <c r="K38" s="6" t="s">
         <v>123</v>
       </c>
       <c r="L38" s="10" t="s">
         <v>61</v>
       </c>
       <c r="M38" s="6" t="s">
         <v>153</v>
       </c>
       <c r="N38" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O38" s="6">
-        <v>34656.11</v>
+        <v>37744.28</v>
       </c>
       <c r="P38" s="6"/>
     </row>
     <row r="39" spans="1:16" customHeight="1" ht="65">
       <c r="A39" s="6" t="s">
         <v>154</v>
       </c>
       <c r="B39" s="6">
         <v>0</v>
       </c>
       <c r="C39" s="6">
         <v>0</v>
       </c>
       <c r="D39" s="6">
         <v>0</v>
       </c>
       <c r="E39" s="6" t="s">
         <v>155</v>
       </c>
       <c r="F39" s="9" t="s">
         <v>58</v>
       </c>
       <c r="G39" s="10" t="s">
         <v>121</v>
       </c>
       <c r="H39" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I39" s="6">
         <v>9</v>
       </c>
       <c r="J39" s="10" t="s">
         <v>156</v>
       </c>
       <c r="K39" s="6" t="s">
         <v>123</v>
       </c>
       <c r="L39" s="10" t="s">
         <v>61</v>
       </c>
       <c r="M39" s="6" t="s">
         <v>157</v>
       </c>
       <c r="N39" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O39" s="6">
-        <v>58585.81</v>
+        <v>63806.33</v>
       </c>
       <c r="P39" s="6"/>
     </row>
     <row r="40" spans="1:16" customHeight="1" ht="65">
       <c r="A40" s="6" t="s">
         <v>158</v>
       </c>
       <c r="B40" s="6">
         <v>1</v>
       </c>
       <c r="C40" s="6">
         <v>1</v>
       </c>
       <c r="D40" s="6">
         <v>0</v>
       </c>
       <c r="E40" s="6" t="s">
         <v>159</v>
       </c>
       <c r="F40" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H40" s="6" t="s">
         <v>77</v>
       </c>
       <c r="I40" s="6">
         <v>5.66</v>
       </c>
       <c r="J40" s="10" t="s">
         <v>160</v>
       </c>
       <c r="K40" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L40" s="10" t="s">
         <v>27</v>
       </c>
       <c r="M40" s="6" t="s">
         <v>161</v>
       </c>
       <c r="N40" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O40" s="6">
-        <v>9844.73</v>
+        <v>10963.45</v>
       </c>
       <c r="P40" s="6"/>
     </row>
     <row r="41" spans="1:16" customHeight="1" ht="65">
       <c r="A41" s="6" t="s">
         <v>162</v>
       </c>
       <c r="B41" s="6">
         <v>0</v>
       </c>
       <c r="C41" s="6">
         <v>0</v>
       </c>
       <c r="D41" s="6">
         <v>0</v>
       </c>
       <c r="E41" s="6" t="s">
         <v>163</v>
       </c>
       <c r="F41" s="9" t="s">
         <v>58</v>
       </c>
       <c r="G41" s="10" t="s">
         <v>121</v>
       </c>
       <c r="H41" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I41" s="6">
         <v>167</v>
       </c>
       <c r="J41" s="10" t="s">
         <v>164</v>
       </c>
       <c r="K41" s="6" t="s">
         <v>123</v>
       </c>
       <c r="L41" s="10" t="s">
         <v>61</v>
       </c>
       <c r="M41" s="6" t="s">
         <v>165</v>
       </c>
       <c r="N41" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O41" s="6">
-        <v>614115.03</v>
+        <v>668838.15</v>
       </c>
       <c r="P41" s="6"/>
     </row>
     <row r="42" spans="1:16" customHeight="1" ht="65">
       <c r="A42" s="6" t="s">
         <v>166</v>
       </c>
       <c r="B42" s="6">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="C42" s="6">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="D42" s="6">
         <v>0</v>
       </c>
       <c r="E42" s="6" t="s">
         <v>167</v>
       </c>
       <c r="F42" s="9" t="s">
         <v>58</v>
       </c>
       <c r="G42" s="10" t="s">
         <v>121</v>
       </c>
       <c r="H42" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I42" s="6">
         <v>0</v>
       </c>
       <c r="J42" s="10" t="s">
         <v>168</v>
       </c>
       <c r="K42" s="6" t="s">
         <v>123</v>
       </c>
       <c r="L42" s="10" t="s">
         <v>61</v>
       </c>
       <c r="M42" s="6" t="s">
         <v>169</v>
       </c>
       <c r="N42" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O42" s="6">
-        <v>207936.57</v>
+        <v>226465.57</v>
       </c>
       <c r="P42" s="6"/>
     </row>
     <row r="43" spans="1:16" customHeight="1" ht="65">
       <c r="A43" s="6" t="s">
         <v>170</v>
       </c>
       <c r="B43" s="6">
         <v>0</v>
       </c>
       <c r="C43" s="6">
         <v>0</v>
       </c>
       <c r="D43" s="6">
         <v>0</v>
       </c>
       <c r="E43" s="6" t="s">
         <v>171</v>
       </c>
       <c r="F43" s="9" t="s">
         <v>58</v>
       </c>
       <c r="G43" s="10" t="s">
         <v>23</v>
       </c>
@@ -3609,99 +3609,99 @@
       <c r="G44" s="10" t="s">
         <v>121</v>
       </c>
       <c r="H44" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I44" s="6">
         <v>0</v>
       </c>
       <c r="J44" s="10" t="s">
         <v>176</v>
       </c>
       <c r="K44" s="6" t="s">
         <v>123</v>
       </c>
       <c r="L44" s="10" t="s">
         <v>61</v>
       </c>
       <c r="M44" s="6" t="s">
         <v>177</v>
       </c>
       <c r="N44" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O44" s="6">
-        <v>137798.25</v>
+        <v>150077.3</v>
       </c>
       <c r="P44" s="6"/>
     </row>
     <row r="45" spans="1:16" customHeight="1" ht="65">
       <c r="A45" s="6" t="s">
         <v>178</v>
       </c>
       <c r="B45" s="6">
         <v>0</v>
       </c>
       <c r="C45" s="6">
         <v>0</v>
       </c>
       <c r="D45" s="6">
         <v>0</v>
       </c>
       <c r="E45" s="6" t="s">
         <v>179</v>
       </c>
       <c r="F45" s="9" t="s">
         <v>58</v>
       </c>
       <c r="G45" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H45" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I45" s="6">
         <v>27.2</v>
       </c>
       <c r="J45" s="10" t="s">
         <v>180</v>
       </c>
       <c r="K45" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L45" s="10" t="s">
         <v>61</v>
       </c>
       <c r="M45" s="6" t="s">
         <v>181</v>
       </c>
       <c r="N45" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O45" s="6">
-        <v>70838.19</v>
+        <v>78887.99</v>
       </c>
       <c r="P45" s="6"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>