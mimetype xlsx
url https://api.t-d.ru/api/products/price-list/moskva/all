--- v2 (2026-07-05)
+++ v3 (2026-09-21)
@@ -1,303 +1,121 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Price List Td" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="20">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>АО "Торговый Дизайн"</t>
   </si>
   <si>
     <t>Прайс-лист от</t>
   </si>
   <si>
-    <t>05.07.2026 17:16:07</t>
+    <t>21.09.2026 06:16:25</t>
   </si>
   <si>
     <t>Бренд/Номенклатура</t>
   </si>
   <si>
     <t>Остаток</t>
   </si>
   <si>
     <t>Свободно</t>
   </si>
   <si>
     <t>Резерв</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Категория</t>
   </si>
   <si>
     <t>Страна происхождения</t>
   </si>
   <si>
     <t>С - склад, П и З - заказ, (но товар может быть по наличию). Н - распродаем</t>
   </si>
   <si>
     <t>Вес нетто (кг)</t>
   </si>
   <si>
     <t>Дополнительное описание</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Группа</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Ед.</t>
   </si>
   <si>
     <t>Цена (руб)</t>
   </si>
   <si>
     <t>Изображение</t>
-  </si>
-[...178 lines deleted...]
-    <t>00000572969</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
@@ -336,314 +154,86 @@
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
     <border/>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="11">
+  <cellXfs count="8">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="49" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="49" fillId="0" borderId="1" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
-</file>
-[...217 lines deleted...]
-</xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -888,62 +478,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P21"/>
+  <dimension ref="A1:P9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A9" sqref="A9:P21"/>
+      <selection activeCell="A9" sqref="A9:P9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="45" customWidth="true" style="1"/>
     <col min="2" max="2" width="11" customWidth="true" style="1"/>
     <col min="3" max="3" width="11" customWidth="true" style="1"/>
     <col min="4" max="4" width="11" customWidth="true" style="1"/>
     <col min="5" max="5" width="11" customWidth="true" style="1"/>
     <col min="6" max="6" width="14" customWidth="true" style="1"/>
     <col min="7" max="7" width="14" customWidth="true" style="1"/>
     <col min="8" max="8" width="14" customWidth="true" style="1"/>
     <col min="9" max="9" width="14" customWidth="true" style="1"/>
     <col min="10" max="10" width="20" customWidth="true" style="1"/>
     <col min="11" max="11" width="14" customWidth="true" style="1"/>
     <col min="12" max="12" width="14" customWidth="true" style="1"/>
     <col min="13" max="13" width="14" customWidth="true" style="1"/>
     <col min="14" max="14" width="14" customWidth="true" style="1"/>
     <col min="15" max="15" width="10" customWidth="true" style="1"/>
     <col min="16" max="16" width="21" customWidth="true" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" s="2" t="s">
         <v>0</v>
@@ -1008,674 +598,109 @@
       <c r="O7" s="1"/>
       <c r="P7" s="1"/>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" s="1"/>
       <c r="B8" s="1"/>
       <c r="C8" s="1"/>
       <c r="D8" s="1"/>
       <c r="E8" s="1"/>
       <c r="F8" s="4"/>
       <c r="G8" s="1"/>
       <c r="H8" s="1"/>
       <c r="I8" s="1"/>
       <c r="J8" s="1"/>
       <c r="K8" s="1"/>
       <c r="L8" s="1"/>
       <c r="M8" s="1"/>
       <c r="N8" s="1"/>
       <c r="O8" s="1"/>
       <c r="P8" s="1"/>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B9" s="7" t="s">
+      <c r="B9" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="C9" s="7" t="s">
+      <c r="C9" s="6" t="s">
         <v>6</v>
       </c>
-      <c r="D9" s="7" t="s">
+      <c r="D9" s="6" t="s">
         <v>7</v>
       </c>
-      <c r="E9" s="7" t="s">
+      <c r="E9" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="F9" s="8" t="s">
+      <c r="F9" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="G9" s="7" t="s">
+      <c r="G9" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="H9" s="7" t="s">
+      <c r="H9" s="6" t="s">
         <v>11</v>
       </c>
-      <c r="I9" s="7" t="s">
+      <c r="I9" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="J9" s="7" t="s">
+      <c r="J9" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="K9" s="7" t="s">
+      <c r="K9" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="L9" s="7" t="s">
+      <c r="L9" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="M9" s="7" t="s">
+      <c r="M9" s="6" t="s">
         <v>16</v>
       </c>
-      <c r="N9" s="7" t="s">
+      <c r="N9" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="O9" s="7" t="s">
+      <c r="O9" s="6" t="s">
         <v>18</v>
       </c>
-      <c r="P9" s="7" t="s">
+      <c r="P9" s="6" t="s">
         <v>19</v>
       </c>
-    </row>
-[...562 lines deleted...]
-      <c r="P21" s="6"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
-  <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Price List Td</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>