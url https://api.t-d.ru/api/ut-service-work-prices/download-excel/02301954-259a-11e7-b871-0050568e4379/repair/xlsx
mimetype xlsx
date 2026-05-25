--- v1 (2025-12-08)
+++ v2 (2026-05-25)
@@ -659,50 +659,938 @@
   <si>
     <t>Замена механизма торможения на пиле (балансире)</t>
   </si>
   <si>
     <t>P1778</t>
   </si>
   <si>
     <t>Замена платы управления на пиле (балансире)</t>
   </si>
   <si>
     <t>P1779</t>
   </si>
   <si>
     <t>Замена подшипника на пиле (балансире)</t>
   </si>
   <si>
     <t>P1776</t>
   </si>
   <si>
     <t>Проведение регламентных работ на пиле (балансире)</t>
   </si>
   <si>
     <t>P1774</t>
   </si>
   <si>
+    <t>Слайсеры</t>
+  </si>
+  <si>
+    <t>Диагностика слайсера</t>
+  </si>
+  <si>
+    <t>P1666</t>
+  </si>
+  <si>
+    <t>Замена двигателя на  слайсере</t>
+  </si>
+  <si>
+    <t>P1670</t>
+  </si>
+  <si>
+    <t>Замена кнопок старт-стоп на  слайсере</t>
+  </si>
+  <si>
+    <t>P1674</t>
+  </si>
+  <si>
+    <t>Замена подшипника на  слайсере</t>
+  </si>
+  <si>
+    <t>P1671</t>
+  </si>
+  <si>
+    <t>Замена ремня на  слайсере</t>
+  </si>
+  <si>
+    <t>P1673</t>
+  </si>
+  <si>
+    <t>Заточка ножа на  слайсере</t>
+  </si>
+  <si>
+    <t>P1672</t>
+  </si>
+  <si>
+    <t>Регламентное обслуживание слайсера</t>
+  </si>
+  <si>
+    <t>P2189</t>
+  </si>
+  <si>
+    <t>Регламентные работы на  слайсере</t>
+  </si>
+  <si>
+    <t>P1669</t>
+  </si>
+  <si>
+    <t>Мясорубки</t>
+  </si>
+  <si>
+    <t>Диагностика мясорубки</t>
+  </si>
+  <si>
+    <t>P2705</t>
+  </si>
+  <si>
+    <t>P1676</t>
+  </si>
+  <si>
+    <t>Замена двигателя на мясорубке</t>
+  </si>
+  <si>
+    <t>P1678</t>
+  </si>
+  <si>
+    <t>Замена кнопок старт-стоп на мясорубке</t>
+  </si>
+  <si>
+    <t>P1686</t>
+  </si>
+  <si>
+    <t>Замена магнитного пускателя на мясорубке</t>
+  </si>
+  <si>
+    <t>P1683</t>
+  </si>
+  <si>
+    <t>Замена масла в редукторе на мясорубке</t>
+  </si>
+  <si>
+    <t>P1684</t>
+  </si>
+  <si>
+    <t>Замена масла на мясорубке</t>
+  </si>
+  <si>
+    <t>P1682</t>
+  </si>
+  <si>
+    <t>Замена подшипника на мясорубке</t>
+  </si>
+  <si>
+    <t>P1681</t>
+  </si>
+  <si>
+    <t>Замена редуктора на мясорубке</t>
+  </si>
+  <si>
+    <t>P1680</t>
+  </si>
+  <si>
+    <t>Замена ремня на мясорубке</t>
+  </si>
+  <si>
+    <t>P2129</t>
+  </si>
+  <si>
+    <t>Замена шнека на мясорубке</t>
+  </si>
+  <si>
+    <t>P1679</t>
+  </si>
+  <si>
+    <t>Заточка ножа на мясорубке</t>
+  </si>
+  <si>
+    <t>P1685</t>
+  </si>
+  <si>
+    <t>Регламентное обслуживание мясорубки</t>
+  </si>
+  <si>
+    <t>P2188</t>
+  </si>
+  <si>
+    <t>Мясорыхлители (тендерайзеры)</t>
+  </si>
+  <si>
+    <t>Диагностика мясорыхлителя (тендерайзера)</t>
+  </si>
+  <si>
+    <t>P1744</t>
+  </si>
+  <si>
+    <t>Замена двигателя на  мясорыхлителе (тендерайзере)</t>
+  </si>
+  <si>
+    <t>P1746</t>
+  </si>
+  <si>
+    <t>Замена кнопок старт-стоп на  мясорыхлителе (тендерайзере)</t>
+  </si>
+  <si>
+    <t>P1752</t>
+  </si>
+  <si>
+    <t>Замена магнитного пускателя на  мясорыхлителе (тендерайзере)</t>
+  </si>
+  <si>
+    <t>P1753</t>
+  </si>
+  <si>
+    <t>Замена масла в редукторе на  мясорыхлителе (тендерайзере)</t>
+  </si>
+  <si>
+    <t>P1747</t>
+  </si>
+  <si>
+    <t>Замена платы управления на  мясорыхлителе (тендерайзере)</t>
+  </si>
+  <si>
+    <t>P1751</t>
+  </si>
+  <si>
+    <t>Замена подшипника на  мясорыхлителе (тендерайзере)</t>
+  </si>
+  <si>
+    <t>P1750</t>
+  </si>
+  <si>
+    <t>Замена редуктора на  мясорыхлителе (тендерайзере)</t>
+  </si>
+  <si>
+    <t>P1749</t>
+  </si>
+  <si>
+    <t>Заточка ножа на  мясорыхлителе (тендерайзере)</t>
+  </si>
+  <si>
+    <t>P1748</t>
+  </si>
+  <si>
+    <t>Машины для нарезки</t>
+  </si>
+  <si>
+    <t>Диагностика машины для нарезки</t>
+  </si>
+  <si>
+    <t>P1756</t>
+  </si>
+  <si>
+    <t>Замена двигателя на  машине для нарезки</t>
+  </si>
+  <si>
+    <t>P1758</t>
+  </si>
+  <si>
+    <t>Замена кнопок управления на  машине для нарезки</t>
+  </si>
+  <si>
+    <t>P1761</t>
+  </si>
+  <si>
+    <t>Замена ножей на  машине для нарезки</t>
+  </si>
+  <si>
+    <t>P1759</t>
+  </si>
+  <si>
+    <t>Замена платы управления на  машине для нарезки</t>
+  </si>
+  <si>
+    <t>P1760</t>
+  </si>
+  <si>
+    <t>Проведение регламентных работ на  машине для нарезки</t>
+  </si>
+  <si>
+    <t>P1757</t>
+  </si>
+  <si>
+    <t>Универсальные кухонные машины</t>
+  </si>
+  <si>
+    <t>Диагностика универсальной кухонной машины</t>
+  </si>
+  <si>
+    <t>P1857</t>
+  </si>
+  <si>
+    <t>Замена двигателя на универсальной кухонной машины</t>
+  </si>
+  <si>
+    <t>P1859</t>
+  </si>
+  <si>
+    <t>Замена кнопок старт-стоп на универсальной кухонной машины</t>
+  </si>
+  <si>
+    <t>P1862</t>
+  </si>
+  <si>
+    <t>Замена подшипника на универсальной кухонной машины</t>
+  </si>
+  <si>
+    <t>P1861</t>
+  </si>
+  <si>
+    <t>Замена редуктора на универсальной кухонной машины</t>
+  </si>
+  <si>
+    <t>P1860</t>
+  </si>
+  <si>
+    <t>Проведение регламентных работ на универсальной кухонной машины</t>
+  </si>
+  <si>
+    <t>P1858</t>
+  </si>
+  <si>
+    <t>Куттеры</t>
+  </si>
+  <si>
+    <t>Волчки</t>
+  </si>
+  <si>
+    <t>Волчоки-мешалки</t>
+  </si>
+  <si>
+    <t>Диагностика волчка</t>
+  </si>
+  <si>
+    <t>P1689</t>
+  </si>
+  <si>
+    <t>Замена вала на  волчке</t>
+  </si>
+  <si>
+    <t>P1694</t>
+  </si>
+  <si>
+    <t>Замена двигателя на  волчке</t>
+  </si>
+  <si>
+    <t>P1691</t>
+  </si>
+  <si>
+    <t>Замена кнопок управления на  волчке</t>
+  </si>
+  <si>
+    <t>P1699</t>
+  </si>
+  <si>
+    <t>Замена магнитного пускателя на  волчке</t>
+  </si>
+  <si>
+    <t>P1697</t>
+  </si>
+  <si>
+    <t>Замена платы управления на  волчке</t>
+  </si>
+  <si>
+    <t>P1698</t>
+  </si>
+  <si>
+    <t>Замена подшипника на  волчке</t>
+  </si>
+  <si>
+    <t>P1693</t>
+  </si>
+  <si>
+    <t>Замена редуктора на  волчке</t>
+  </si>
+  <si>
+    <t>P1692</t>
+  </si>
+  <si>
+    <t>Замена ремня на  волчке</t>
+  </si>
+  <si>
+    <t>P1695</t>
+  </si>
+  <si>
+    <t>Замена таймера на  волчке</t>
+  </si>
+  <si>
+    <t>P1696</t>
+  </si>
+  <si>
+    <t>регламентные работы на  волчке</t>
+  </si>
+  <si>
+    <t>P1690</t>
+  </si>
+  <si>
+    <t>Диагностика куттера</t>
+  </si>
+  <si>
+    <t>P1701</t>
+  </si>
+  <si>
+    <t>Замена вала  на куттере</t>
+  </si>
+  <si>
+    <t>P1706</t>
+  </si>
+  <si>
+    <t>Замена двигателя на куттере</t>
+  </si>
+  <si>
+    <t>P1703</t>
+  </si>
+  <si>
+    <t>Замена кнопок управления на куттере</t>
+  </si>
+  <si>
+    <t>P1712</t>
+  </si>
+  <si>
+    <t>Замена магнитного пускателя на куттере</t>
+  </si>
+  <si>
+    <t>P1709</t>
+  </si>
+  <si>
+    <t>Замена платы управления на куттере</t>
+  </si>
+  <si>
+    <t>P1711</t>
+  </si>
+  <si>
+    <t>Замена подшипника на куттере</t>
+  </si>
+  <si>
+    <t>P1705</t>
+  </si>
+  <si>
+    <t>Замена редуктора на куттере</t>
+  </si>
+  <si>
+    <t>P1704</t>
+  </si>
+  <si>
+    <t>Замена ремня на куттере</t>
+  </si>
+  <si>
+    <t>P1707</t>
+  </si>
+  <si>
+    <t>Замена таймера на куттере</t>
+  </si>
+  <si>
+    <t>P1708</t>
+  </si>
+  <si>
+    <t>Заточка ножа на куттере</t>
+  </si>
+  <si>
+    <t>P1710</t>
+  </si>
+  <si>
+    <t>Фаршемешалки</t>
+  </si>
+  <si>
+    <t>Диагностика фаршемешалки</t>
+  </si>
+  <si>
+    <t>P1714</t>
+  </si>
+  <si>
+    <t>Замена вала на фаршемешалке</t>
+  </si>
+  <si>
+    <t>P1720</t>
+  </si>
+  <si>
+    <t>Замена двигателя на фаршемешалке</t>
+  </si>
+  <si>
+    <t>P1716</t>
+  </si>
+  <si>
+    <t>Замена кнопок управления на фаршемешалке</t>
+  </si>
+  <si>
+    <t>P1726</t>
+  </si>
+  <si>
+    <t>Замена магнитного пускателя на фаршемешалке</t>
+  </si>
+  <si>
+    <t>P1724</t>
+  </si>
+  <si>
+    <t>Замена масла в редукторе на фаршемешалке</t>
+  </si>
+  <si>
+    <t>P1721</t>
+  </si>
+  <si>
+    <t>P1719</t>
+  </si>
+  <si>
+    <t>Замена платы управления на фаршемешалке</t>
+  </si>
+  <si>
+    <t>P1725</t>
+  </si>
+  <si>
+    <t>Замена подшипника на фаршемешалке</t>
+  </si>
+  <si>
+    <t>P1718</t>
+  </si>
+  <si>
+    <t>Замена редуктора на фаршемешалке</t>
+  </si>
+  <si>
+    <t>P1717</t>
+  </si>
+  <si>
+    <t>Замена ремня на фаршемешалке</t>
+  </si>
+  <si>
+    <t>P1722</t>
+  </si>
+  <si>
+    <t>Замена таймера на фаршемешалке</t>
+  </si>
+  <si>
+    <t>P1723</t>
+  </si>
+  <si>
+    <t>Термокамеры</t>
+  </si>
+  <si>
+    <t>Диагностика термокамеры</t>
+  </si>
+  <si>
+    <t>P1848</t>
+  </si>
+  <si>
+    <t>Замена двигателя на  термокамере</t>
+  </si>
+  <si>
+    <t>P1850</t>
+  </si>
+  <si>
+    <t>Замена платы управления на  термокамере</t>
+  </si>
+  <si>
+    <t>P1853</t>
+  </si>
+  <si>
+    <t>Замена соленоидного клапана на  термокамере</t>
+  </si>
+  <si>
+    <t>P1851</t>
+  </si>
+  <si>
+    <t>Замена температурного датчика на  термокамере</t>
+  </si>
+  <si>
+    <t>P1855</t>
+  </si>
+  <si>
+    <t>Замена тена на  термокамере</t>
+  </si>
+  <si>
+    <t>P1852</t>
+  </si>
+  <si>
+    <t>Замена термозащиты на  термокамере</t>
+  </si>
+  <si>
+    <t>P1854</t>
+  </si>
+  <si>
+    <t>Проведение регламентных работ на  термокамере</t>
+  </si>
+  <si>
+    <t>P1849</t>
+  </si>
+  <si>
+    <t>Шприцы</t>
+  </si>
+  <si>
+    <t>Диагностика шприца</t>
+  </si>
+  <si>
+    <t>P1785</t>
+  </si>
+  <si>
+    <t>P1783</t>
+  </si>
+  <si>
+    <t>Замена вакуумного масла на  шприце</t>
+  </si>
+  <si>
+    <t>P1791</t>
+  </si>
+  <si>
+    <t>Замена вакуумного насоса на  шприце</t>
+  </si>
+  <si>
+    <t>P1787</t>
+  </si>
+  <si>
+    <t>Замена двигателя на  шприце</t>
+  </si>
+  <si>
+    <t>P1788</t>
+  </si>
+  <si>
+    <t>Замена кнопок управления на  шприце</t>
+  </si>
+  <si>
+    <t>P1790</t>
+  </si>
+  <si>
+    <t>Замена платы управления на  шприце</t>
+  </si>
+  <si>
+    <t>P1789</t>
+  </si>
+  <si>
+    <t>Проведение регламентных работ  на  шприце</t>
+  </si>
+  <si>
+    <t>P1786</t>
+  </si>
+  <si>
+    <t>Проведение регламентных работ на  шприце</t>
+  </si>
+  <si>
+    <t>P1784</t>
+  </si>
+  <si>
+    <t>Пилы ленточные/дисковые</t>
+  </si>
+  <si>
+    <t>Диагностика пилы (ленточной, дисковой)</t>
+  </si>
+  <si>
+    <t>P1764</t>
+  </si>
+  <si>
+    <t>Замена вала на пиле (ленточной, дисковой)</t>
+  </si>
+  <si>
+    <t>P1768</t>
+  </si>
+  <si>
+    <t>Замена двигателя на пиле (ленточной, дисковой)</t>
+  </si>
+  <si>
+    <t>P1766</t>
+  </si>
+  <si>
+    <t>Замена кнопок управления на пиле (ленточной, дисковой)</t>
+  </si>
+  <si>
+    <t>P1771</t>
+  </si>
+  <si>
+    <t>Замена механизма торможения на пиле (ленточной, дисковой)</t>
+  </si>
+  <si>
+    <t>P1769</t>
+  </si>
+  <si>
+    <t>Замена платы управления на пиле (ленточной, дисковой)</t>
+  </si>
+  <si>
+    <t>P1770</t>
+  </si>
+  <si>
+    <t>Замена подшипника на пиле (ленточной, дисковой)</t>
+  </si>
+  <si>
+    <t>P1767</t>
+  </si>
+  <si>
+    <t>Рыбочистки</t>
+  </si>
+  <si>
+    <t>Диагностика рыбочистки</t>
+  </si>
+  <si>
+    <t>P1728</t>
+  </si>
+  <si>
+    <t>Замена двигателя на  рыбочистке</t>
+  </si>
+  <si>
+    <t>P1730</t>
+  </si>
+  <si>
+    <t>Замена кнопок пуск-стоп на  рыбочистке</t>
+  </si>
+  <si>
+    <t>P1732</t>
+  </si>
+  <si>
+    <t>Замена привода чистки на  рыбочистке</t>
+  </si>
+  <si>
+    <t>P1731</t>
+  </si>
+  <si>
+    <t>Проведение регламентных работ на  рыбочистке</t>
+  </si>
+  <si>
+    <t>P1729</t>
+  </si>
+  <si>
+    <t>Инъекторы</t>
+  </si>
+  <si>
+    <t>Диагностика  инъектора</t>
+  </si>
+  <si>
+    <t>P1794</t>
+  </si>
+  <si>
+    <t>P1796</t>
+  </si>
+  <si>
+    <t>Замена двигателя на инъекторе</t>
+  </si>
+  <si>
+    <t>P1799</t>
+  </si>
+  <si>
+    <t>Замена кнопок управления на инъекторе</t>
+  </si>
+  <si>
+    <t>P1801</t>
+  </si>
+  <si>
+    <t>Замена насоса на инъекторе</t>
+  </si>
+  <si>
+    <t>P1798</t>
+  </si>
+  <si>
+    <t>Замена платы управления на инъекторе</t>
+  </si>
+  <si>
+    <t>P1800</t>
+  </si>
+  <si>
+    <t>Проведение регламентных работ  инъектора</t>
+  </si>
+  <si>
+    <t>P1797</t>
+  </si>
+  <si>
+    <t>Массажеры</t>
+  </si>
+  <si>
+    <t>Диагностика  массажера</t>
+  </si>
+  <si>
+    <t>P1803</t>
+  </si>
+  <si>
+    <t>Замена двигателя на массажере</t>
+  </si>
+  <si>
+    <t>P1805</t>
+  </si>
+  <si>
+    <t>Замена кнопки старт-стоп на массажере</t>
+  </si>
+  <si>
+    <t>P1809</t>
+  </si>
+  <si>
+    <t>Замена платы управления на массажере</t>
+  </si>
+  <si>
+    <t>P1808</t>
+  </si>
+  <si>
+    <t>Замена подшипника на массажере</t>
+  </si>
+  <si>
+    <t>P1807</t>
+  </si>
+  <si>
+    <t>Замена редуктора на массажере</t>
+  </si>
+  <si>
+    <t>P1806</t>
+  </si>
+  <si>
+    <t>Проведение регламентных работ на   массажере</t>
+  </si>
+  <si>
+    <t>P1804</t>
+  </si>
+  <si>
+    <t>Котлетные аппараты</t>
+  </si>
+  <si>
+    <t>Диагностика котлетного аппарата</t>
+  </si>
+  <si>
+    <t>P1821</t>
+  </si>
+  <si>
+    <t>Замена двигателя на котлетном аппарате</t>
+  </si>
+  <si>
+    <t>P1824</t>
+  </si>
+  <si>
+    <t>Замена кнопок управления на котлетном аппарате</t>
+  </si>
+  <si>
+    <t>P1828</t>
+  </si>
+  <si>
+    <t>Замена магнитного пускателя на котлетном аппарате</t>
+  </si>
+  <si>
+    <t>P1827</t>
+  </si>
+  <si>
+    <t>Замена подшипников на котлетном аппарате</t>
+  </si>
+  <si>
+    <t>P1823</t>
+  </si>
+  <si>
+    <t>Замена редуктора на котлетном аппарате</t>
+  </si>
+  <si>
+    <t>P1826</t>
+  </si>
+  <si>
+    <t>Замена шестерень на котлетном аппарате</t>
+  </si>
+  <si>
+    <t>P1825</t>
+  </si>
+  <si>
+    <t>Машины панировочные</t>
+  </si>
+  <si>
+    <t>Диагностика машины панировочной</t>
+  </si>
+  <si>
+    <t>P1839</t>
+  </si>
+  <si>
+    <t>Замена двигателя на машине панировочной</t>
+  </si>
+  <si>
+    <t>P1842</t>
+  </si>
+  <si>
+    <t>Замена кнопок управления на машине панировочной</t>
+  </si>
+  <si>
+    <t>P1845</t>
+  </si>
+  <si>
+    <t>Замена магнитного пускателя на машине панировочной</t>
+  </si>
+  <si>
+    <t>P1844</t>
+  </si>
+  <si>
+    <t>Замена подшипников на машине панировочной</t>
+  </si>
+  <si>
+    <t>P1841</t>
+  </si>
+  <si>
+    <t>Замена редуктора на машине панировочной</t>
+  </si>
+  <si>
+    <t>P1843</t>
+  </si>
+  <si>
+    <t>Замена шестерень на машине панировочной</t>
+  </si>
+  <si>
+    <t>P1846</t>
+  </si>
+  <si>
+    <t>Коптильни</t>
+  </si>
+  <si>
+    <t>Диагностика коптильни</t>
+  </si>
+  <si>
+    <t>P1811</t>
+  </si>
+  <si>
+    <t>Замена двигателя на коптильне</t>
+  </si>
+  <si>
+    <t>P1813</t>
+  </si>
+  <si>
+    <t>Замена платы управления на коптильни</t>
+  </si>
+  <si>
+    <t>P1816</t>
+  </si>
+  <si>
+    <t>Замена соленоидного клапана на коптильни</t>
+  </si>
+  <si>
+    <t>P1814</t>
+  </si>
+  <si>
+    <t>Замена температурного датчика на коптильни</t>
+  </si>
+  <si>
+    <t>P1818</t>
+  </si>
+  <si>
+    <t>Замена термозащиты на коптильни</t>
+  </si>
+  <si>
+    <t>P1817</t>
+  </si>
+  <si>
+    <t>Замена ТЭНа на коптильне</t>
+  </si>
+  <si>
+    <t>P1815</t>
+  </si>
+  <si>
+    <t>Проведение регламентных работ на коптильне</t>
+  </si>
+  <si>
+    <t>P1812</t>
+  </si>
+  <si>
     <t>Пельменные аппараты, аппараты для изделий с начинкой</t>
   </si>
   <si>
     <t>Диагностика пельменного аппарата, аппарата для изделий с начинкой</t>
   </si>
   <si>
     <t>P1830</t>
   </si>
   <si>
     <t>Замена двигателя на пельменном аппарате, аппарате для изделий с начинкой</t>
   </si>
   <si>
     <t>P1833</t>
   </si>
   <si>
     <t>Замена кнопок управления на пельменном аппарате, аппарате для изделий с начинкой</t>
   </si>
   <si>
     <t>P1837</t>
   </si>
   <si>
     <t>Замена магнитного пускателя на пельменном аппарате, аппарате для изделий с начинкой</t>
   </si>
   <si>
     <t>P1836</t>
@@ -710,938 +1598,50 @@
   <si>
     <t>Замена подшипников на пельменном аппарате, аппарате для изделий с начинкой</t>
   </si>
   <si>
     <t>P1832</t>
   </si>
   <si>
     <t>Замена редуктора на пельменном аппарате, аппарате для изделий с начинкой</t>
   </si>
   <si>
     <t>P1835</t>
   </si>
   <si>
     <t>Замена шестерень на пельменном аппарате, аппарате для изделий с начинкой</t>
   </si>
   <si>
     <t>P1834</t>
   </si>
   <si>
     <t>Проведение регламентных работ на пельменном аппарате, аппарате для изделий с начинкой</t>
   </si>
   <si>
     <t>P1831</t>
   </si>
   <si>
-    <t>Слайсеры</t>
-[...886 lines deleted...]
-  <si>
     <t>Мясопрессы</t>
   </si>
   <si>
     <t>Диагностика мясопресса</t>
   </si>
   <si>
     <t>P1734</t>
   </si>
   <si>
     <t>Замена вала на  мясопрессе</t>
   </si>
   <si>
     <t>P1740</t>
   </si>
   <si>
     <t>Замена двигателя на  мясопрессе</t>
   </si>
   <si>
     <t>P1736</t>
   </si>
   <si>
     <t>Замена кнопок управления на  мясопрессе</t>
   </si>
   <si>
     <t>P1742</t>
@@ -4268,50 +4268,263 @@
   <si>
     <t>Регламентное обслуживание посудомоечной машины</t>
   </si>
   <si>
     <t>P2222</t>
   </si>
   <si>
     <t>Регламентные работы на фронтальной, стаканомоечной машины</t>
   </si>
   <si>
     <t>P803</t>
   </si>
   <si>
     <t>Чистка и промывка системы водоснабжения  фронтальной/ стаканомоечной машины</t>
   </si>
   <si>
     <t>P801</t>
   </si>
   <si>
     <t>Чистка рабочей камеры в фронтальной/ стаканомоечной машине</t>
   </si>
   <si>
     <t>P800</t>
   </si>
   <si>
+    <t>Пароконвектоматы</t>
+  </si>
+  <si>
+    <t>Декальцинация бойлера на электрическом, газовом пароконвектомате</t>
+  </si>
+  <si>
+    <t>P836</t>
+  </si>
+  <si>
+    <t>Диагностика пароконвектомата</t>
+  </si>
+  <si>
+    <t>P826</t>
+  </si>
+  <si>
+    <t>Замена блока поджига в пароконвектомате</t>
+  </si>
+  <si>
+    <t>P854</t>
+  </si>
+  <si>
+    <t>Замена датчиков в пароконвектомате</t>
+  </si>
+  <si>
+    <t>P848</t>
+  </si>
+  <si>
+    <t>Замена двигателя в пароконвектомате</t>
+  </si>
+  <si>
+    <t>P827</t>
+  </si>
+  <si>
+    <t>Замена душирующего устройства на  пароконвектомате</t>
+  </si>
+  <si>
+    <t>P845</t>
+  </si>
+  <si>
+    <t>Замена замка на пароконвектомате</t>
+  </si>
+  <si>
+    <t>P841</t>
+  </si>
+  <si>
+    <t>Замена крыльчатки на пароконвектомате</t>
+  </si>
+  <si>
+    <t>P2231</t>
+  </si>
+  <si>
+    <t>Замена лампы освещения рабочей камеры в пароконвектомате</t>
+  </si>
+  <si>
+    <t>P849</t>
+  </si>
+  <si>
+    <t>Замена мотора заслонки в пароконвектомате</t>
+  </si>
+  <si>
+    <t>P852</t>
+  </si>
+  <si>
+    <t>Замена насоса в пароконвектомате</t>
+  </si>
+  <si>
+    <t>P851</t>
+  </si>
+  <si>
+    <t>Замена петель, защёлки на пароконвектомате</t>
+  </si>
+  <si>
+    <t>P843</t>
+  </si>
+  <si>
+    <t>Замена платы управления в пароконвектомате</t>
+  </si>
+  <si>
+    <t>P830</t>
+  </si>
+  <si>
+    <t>Замена предохранителя в пароконвектомате</t>
+  </si>
+  <si>
+    <t>P850</t>
+  </si>
+  <si>
+    <t>Замена реле в пароконвектомате</t>
+  </si>
+  <si>
+    <t>P834</t>
+  </si>
+  <si>
+    <t>Замена ручки на пароконвектомате</t>
+  </si>
+  <si>
+    <t>P842</t>
+  </si>
+  <si>
+    <t>Замена соленоидного клапана в пароконвектомате</t>
+  </si>
+  <si>
+    <t>P835</t>
+  </si>
+  <si>
+    <t>Замена стекла двери на пароконвектомате</t>
+  </si>
+  <si>
+    <t>P844</t>
+  </si>
+  <si>
+    <t>Замена счетчика воды в пароконвектомате</t>
+  </si>
+  <si>
+    <t>P847</t>
+  </si>
+  <si>
+    <t>Замена таймера на пароконвектомате</t>
+  </si>
+  <si>
+    <t>P833</t>
+  </si>
+  <si>
+    <t>Замена температурной защиты в пароконвектомате</t>
+  </si>
+  <si>
+    <t>P853</t>
+  </si>
+  <si>
+    <t>Замена термопары в пароконвектомате</t>
+  </si>
+  <si>
+    <t>P832</t>
+  </si>
+  <si>
+    <t>Замена термостата в пароконвектомате</t>
+  </si>
+  <si>
+    <t>P831</t>
+  </si>
+  <si>
+    <t>Замена трансформатора пароконвектомата</t>
+  </si>
+  <si>
+    <t>P839</t>
+  </si>
+  <si>
+    <t>Замена ТЭНа в пароконвектомате</t>
+  </si>
+  <si>
+    <t>P828</t>
+  </si>
+  <si>
+    <t>Замена уплотнения двери на пароконвектомате</t>
+  </si>
+  <si>
+    <t>P840</t>
+  </si>
+  <si>
+    <t>Программирование и настройка пароконвектомата</t>
+  </si>
+  <si>
+    <t>P846</t>
+  </si>
+  <si>
+    <t>Регламентное обслуживание конвектомата Rational-SCC 201</t>
+  </si>
+  <si>
+    <t>P2197</t>
+  </si>
+  <si>
+    <t>Регламентное обслуживание пароконвектомата</t>
+  </si>
+  <si>
+    <t>P855</t>
+  </si>
+  <si>
+    <t>Регламентное обслуживание пароконвектомата FAINOX</t>
+  </si>
+  <si>
+    <t>P2221</t>
+  </si>
+  <si>
+    <t>Регламентное обслуживание пароконвектомата Rational CPC</t>
+  </si>
+  <si>
+    <t>P2223</t>
+  </si>
+  <si>
+    <t>Регламентное обслуживание пароконвектомата Unox XVC 705 E</t>
+  </si>
+  <si>
+    <t>P2220</t>
+  </si>
+  <si>
+    <t>Чистка и промывка дренажной системы пароконвектомата</t>
+  </si>
+  <si>
+    <t>P838</t>
+  </si>
+  <si>
+    <t>Чистка и промывка системы водоснабжения пароконвектомата</t>
+  </si>
+  <si>
+    <t>P837</t>
+  </si>
+  <si>
+    <t>Чистка электронной платы в пароконвектомате</t>
+  </si>
+  <si>
+    <t>P829</t>
+  </si>
+  <si>
     <t>Посудомоечные машины купольные, котломоечные</t>
   </si>
   <si>
     <t>Декальцинация бойлера на купольной/котломоечной машине</t>
   </si>
   <si>
     <t>P783</t>
   </si>
   <si>
     <t>Диагностика купольной/котломоечной машины</t>
   </si>
   <si>
     <t>P767</t>
   </si>
   <si>
     <t>Замена геркона в купольной/котломоечной машине</t>
   </si>
   <si>
     <t>P779</t>
   </si>
   <si>
     <t>Замена датчика давления на купольной/котломоечной машине</t>
   </si>
   <si>
     <t>P773</t>
@@ -5306,263 +5519,50 @@
   <si>
     <t>Замена соленоидного клапана на водоногревателе заливном, проточном</t>
   </si>
   <si>
     <t>P1005</t>
   </si>
   <si>
     <t>Замена терморегулятора на водоногревателе заливном, проточном</t>
   </si>
   <si>
     <t>P1010</t>
   </si>
   <si>
     <t>Замена ТЭНа на водоногревателе заливном, проточном</t>
   </si>
   <si>
     <t>P1006</t>
   </si>
   <si>
     <t>Иные работы на водоногревателе заливном, проточном</t>
   </si>
   <si>
     <t>P1011</t>
   </si>
   <si>
-    <t>Пароконвектоматы</t>
-[...211 lines deleted...]
-  <si>
     <t>Оборудование для фаст-фуда</t>
   </si>
   <si>
     <t>Вафельницы, тостеры</t>
   </si>
   <si>
     <t>Диагностика вафельницы, тостеры</t>
   </si>
   <si>
     <t>P1108</t>
   </si>
   <si>
     <t>Замена ручки на вафельнице, тостере</t>
   </si>
   <si>
     <t>P1112</t>
   </si>
   <si>
     <t>Замена сигнальной арматуры на вафельнице, тостере</t>
   </si>
   <si>
     <t>P1113</t>
   </si>
   <si>
     <t>Замена термозащиты на вафельнице, тостере</t>
@@ -6122,50 +6122,368 @@
   <si>
     <t>P1043</t>
   </si>
   <si>
     <t>Замена тэна на аппарате для шаурмы, хот-догов</t>
   </si>
   <si>
     <t>P1042</t>
   </si>
   <si>
     <t>Стейкеры</t>
   </si>
   <si>
     <t>Регламентное обслуживание стейкера</t>
   </si>
   <si>
     <t>P2215</t>
   </si>
   <si>
     <t>Прачечное оборудование</t>
   </si>
   <si>
     <t>P2075</t>
   </si>
   <si>
+    <t>Стирально-сушильные машины, машины для самообслуживания</t>
+  </si>
+  <si>
+    <t>Диагностика стирально-сушильной машины</t>
+  </si>
+  <si>
+    <t>P1995</t>
+  </si>
+  <si>
+    <t>Замена двигателя на стирально-сушильной машине</t>
+  </si>
+  <si>
+    <t>P1997</t>
+  </si>
+  <si>
+    <t>Замена инвертора на стирально-сушильной машине</t>
+  </si>
+  <si>
+    <t>P2005</t>
+  </si>
+  <si>
+    <t>Замена монетоприемника на стирально-сушильной машине</t>
+  </si>
+  <si>
+    <t>P2009</t>
+  </si>
+  <si>
+    <t>Замена паровых подводок на стирально-сушильной машине</t>
+  </si>
+  <si>
+    <t>P2008</t>
+  </si>
+  <si>
+    <t>Замена платы управления на стирально-сушильной машине</t>
+  </si>
+  <si>
+    <t>P2004</t>
+  </si>
+  <si>
+    <t>Замена подшипников на стирально-сушильной машине</t>
+  </si>
+  <si>
+    <t>P1998</t>
+  </si>
+  <si>
+    <t>Замена ремня на стирально-сушильной машине</t>
+  </si>
+  <si>
+    <t>P2007</t>
+  </si>
+  <si>
+    <t>Замена сливного клапана на стирально-сушильной машине</t>
+  </si>
+  <si>
+    <t>P2000</t>
+  </si>
+  <si>
+    <t>Замена соленоидных клапанов на стирально-сушильной машине</t>
+  </si>
+  <si>
+    <t>P1999</t>
+  </si>
+  <si>
+    <t>Замена температурного датчика на стирально-сушильной машине</t>
+  </si>
+  <si>
+    <t>P2001</t>
+  </si>
+  <si>
+    <t>Замена термозащиты на стирально-сушильной машине</t>
+  </si>
+  <si>
+    <t>P2003</t>
+  </si>
+  <si>
+    <t>Замена ТЭНа на стирально-сушильной машине</t>
+  </si>
+  <si>
+    <t>P2002</t>
+  </si>
+  <si>
+    <t>Замена уплотнения на стирально-сушильной машине</t>
+  </si>
+  <si>
+    <t>P2006</t>
+  </si>
+  <si>
+    <t>Барьерные промышленные стиральные машины</t>
+  </si>
+  <si>
+    <t>Диагностика  промышленной стиральной машины (барьерные)</t>
+  </si>
+  <si>
+    <t>P1968</t>
+  </si>
+  <si>
+    <t>Замена двигателя  на промышленной стиральной машине (барьерные)</t>
+  </si>
+  <si>
+    <t>P1969</t>
+  </si>
+  <si>
+    <t>Замена инвертора  на промышленной стиральной машине (барьерные)</t>
+  </si>
+  <si>
+    <t>P1977</t>
+  </si>
+  <si>
+    <t>Замена компрессора  на промышленной стиральной машине (барьерные)</t>
+  </si>
+  <si>
+    <t>P1979</t>
+  </si>
+  <si>
+    <t>Замена паровых подводок  на промышленной стиральной машине (барьерные)</t>
+  </si>
+  <si>
+    <t>P1980</t>
+  </si>
+  <si>
+    <t>Замена платы управления  на промышленной стиральной машине (барьерные)</t>
+  </si>
+  <si>
+    <t>P1976</t>
+  </si>
+  <si>
+    <t>Замена подшипников  на промышленной стиральной машине (барьерные)</t>
+  </si>
+  <si>
+    <t>P1970</t>
+  </si>
+  <si>
+    <t>Замена ремня  на промышленной стиральной машине (барьерные)</t>
+  </si>
+  <si>
+    <t>P1978</t>
+  </si>
+  <si>
+    <t>Замена сливного клапана  на промышленной стиральной машине (барьерные)</t>
+  </si>
+  <si>
+    <t>P1972</t>
+  </si>
+  <si>
+    <t>Замена соленоидных клапанов  на промышленной стиральной машине (барьерные)</t>
+  </si>
+  <si>
+    <t>P1971</t>
+  </si>
+  <si>
+    <t>Замена температурного датчика  на промышленной стиральной машине (барьерные)</t>
+  </si>
+  <si>
+    <t>P1973</t>
+  </si>
+  <si>
+    <t>Замена термозащиты  на промышленной стиральной машине (барьерные)</t>
+  </si>
+  <si>
+    <t>P1974</t>
+  </si>
+  <si>
+    <t>Замена ТЭНа  на промышленной стиральной машине (барьерные)</t>
+  </si>
+  <si>
+    <t>P1975</t>
+  </si>
+  <si>
+    <t>Ротационные кабинеты, пятновыводное оборудование, утюги</t>
+  </si>
+  <si>
+    <t>декальценация на ротационных кабинетах, пятновыводных оборудованиях, утюгах</t>
+  </si>
+  <si>
+    <t>P2058</t>
+  </si>
+  <si>
+    <t>Диагностика ротационные кабинета, пятновыводное оборудования, утюга</t>
+  </si>
+  <si>
+    <t>P2044</t>
+  </si>
+  <si>
+    <t>Замена двигателя на ротационных кабинетах, пятновыводных оборудованиях, утюгах</t>
+  </si>
+  <si>
+    <t>P2046</t>
+  </si>
+  <si>
+    <t>Замена инвертора на ротационных кабинетах, пятновыводных оборудованиях, утюгах</t>
+  </si>
+  <si>
+    <t>P2054</t>
+  </si>
+  <si>
+    <t>Замена компрессора на ротационных кабинетах, пятновыводных оборудованиях, утюгах</t>
+  </si>
+  <si>
+    <t>P2056</t>
+  </si>
+  <si>
+    <t>Замена паровых подводок на ротационных кабинетах, пятновыводных оборудованиях, утюгах</t>
+  </si>
+  <si>
+    <t>P2057</t>
+  </si>
+  <si>
+    <t>Замена платы управления на ротационных кабинетах, пятновыводных оборудованиях, утюгах</t>
+  </si>
+  <si>
+    <t>P2053</t>
+  </si>
+  <si>
+    <t>Замена подшипников на ротационных кабинетах, пятновыводных оборудованиях, утюгах</t>
+  </si>
+  <si>
+    <t>P2047</t>
+  </si>
+  <si>
+    <t>Замена ремня на ротационных кабинетах, пятновыводных оборудованиях, утюгах</t>
+  </si>
+  <si>
+    <t>P2055</t>
+  </si>
+  <si>
+    <t>Замена сливного клапана на ротационных кабинетах, пятновыводных оборудованиях, утюгах</t>
+  </si>
+  <si>
+    <t>P2049</t>
+  </si>
+  <si>
+    <t>Замена соленоидных клапанов на ротационных кабинетах, пятновыводных оборудованиях, утюгах</t>
+  </si>
+  <si>
+    <t>P2048</t>
+  </si>
+  <si>
+    <t>Замена температурного датчика на ротационных кабинетах, пятновыводных оборудованиях, утюгах</t>
+  </si>
+  <si>
+    <t>P2050</t>
+  </si>
+  <si>
+    <t>Замена термозащиты на ротационных кабинетах, пятновыводных оборудованиях, утюгах</t>
+  </si>
+  <si>
+    <t>P2051</t>
+  </si>
+  <si>
+    <t>Замена тэн на ротационных кабинетах, пятновыводных оборудованиях, утюгах</t>
+  </si>
+  <si>
+    <t>P2052</t>
+  </si>
+  <si>
+    <t>Проведение регламентных работ на ротационных кабинетах, пятновыводных оборудованиях, утюгах</t>
+  </si>
+  <si>
+    <t>P2045</t>
+  </si>
+  <si>
+    <t>Сушильные машины</t>
+  </si>
+  <si>
+    <t>Диагностика сушильной машины</t>
+  </si>
+  <si>
+    <t>P1983</t>
+  </si>
+  <si>
+    <t>Замена датчика давления на  сушильной машине</t>
+  </si>
+  <si>
+    <t>P1989</t>
+  </si>
+  <si>
+    <t>Замена двигателя на  сушильной машине</t>
+  </si>
+  <si>
+    <t>P1985</t>
+  </si>
+  <si>
+    <t>Замена монетаприемника на  сушильной машине</t>
+  </si>
+  <si>
+    <t>P1992</t>
+  </si>
+  <si>
+    <t>Замена платы управления на  сушильной машине</t>
+  </si>
+  <si>
+    <t>P1988</t>
+  </si>
+  <si>
+    <t>Замена подшипника на  сушильной машине</t>
+  </si>
+  <si>
+    <t>P1991</t>
+  </si>
+  <si>
+    <t>Замена редуктора на  сушильной машине</t>
+  </si>
+  <si>
+    <t>P1987</t>
+  </si>
+  <si>
+    <t>Замена ремня на  сушильной машине</t>
+  </si>
+  <si>
+    <t>P1990</t>
+  </si>
+  <si>
+    <t>Замена ТЭНа на  сушильной машине</t>
+  </si>
+  <si>
+    <t>P1986</t>
+  </si>
+  <si>
     <t>Высокоскоростные, быстроскоростные, низкоскоростные стирально-отжимные машины, для самообслуживания промышленные стиральные машины</t>
   </si>
   <si>
     <t>Диагностика промышленной стиральной машины</t>
   </si>
   <si>
     <t>P1955</t>
   </si>
   <si>
     <t>Замена двигателя на  промышленной стиральной машине</t>
   </si>
   <si>
     <t>P1956</t>
   </si>
   <si>
     <t>Замена инвертора на  промышленной стиральной машине</t>
   </si>
   <si>
     <t>P1963</t>
   </si>
   <si>
     <t>Замена паровых подводок на  промышленной стиральной машине</t>
   </si>
   <si>
     <t>P1965</t>
@@ -6203,137 +6521,50 @@
   <si>
     <t>Замена температурного датчика на  промышленной стиральной машине</t>
   </si>
   <si>
     <t>P1960</t>
   </si>
   <si>
     <t>Замена термозащиты на  промышленной стиральной машине</t>
   </si>
   <si>
     <t>P1961</t>
   </si>
   <si>
     <t>Замена тэн на  промышленной стиральной машине</t>
   </si>
   <si>
     <t>P1958</t>
   </si>
   <si>
     <t>Регламентные работы на  промышленной стиральной машине</t>
   </si>
   <si>
     <t>P1966</t>
   </si>
   <si>
-    <t>Стирально-сушильные машины, машины для самообслуживания</t>
-[...85 lines deleted...]
-  <si>
     <t>Гладильные катки, гладильно-сушильные катки, гладильные катки для самообслуживания, индустриальные гладильные катки</t>
   </si>
   <si>
     <t>Диагностика гладильного катка</t>
   </si>
   <si>
     <t>P2012</t>
   </si>
   <si>
     <t>Замена вала на  гладильном катке</t>
   </si>
   <si>
     <t>P2017</t>
   </si>
   <si>
     <t>Замена двигателя на  гладильном катке</t>
   </si>
   <si>
     <t>P2014</t>
   </si>
   <si>
     <t>Замена инвертора на  гладильном катке</t>
   </si>
   <si>
     <t>P2016</t>
@@ -6351,281 +6582,50 @@
     <t>P2021</t>
   </si>
   <si>
     <t>Замена редуктора на  гладильном катке</t>
   </si>
   <si>
     <t>P2015</t>
   </si>
   <si>
     <t>Замена температурного контроллера на  гладильном катке</t>
   </si>
   <si>
     <t>P2018</t>
   </si>
   <si>
     <t>Замена температурной защиты на  гладильном катке</t>
   </si>
   <si>
     <t>P2020</t>
   </si>
   <si>
     <t>Замена ТЭНа на  гладильном катке</t>
   </si>
   <si>
     <t>P2019</t>
-  </si>
-[...229 lines deleted...]
-    <t>P1986</t>
   </si>
   <si>
     <t>Гладильные столы, прессы</t>
   </si>
   <si>
     <t>Диагностика гладильных столов, прессов</t>
   </si>
   <si>
     <t>P2025</t>
   </si>
   <si>
     <t>Замена двигателя на гладильных столах, прессах</t>
   </si>
   <si>
     <t>P2027</t>
   </si>
   <si>
     <t>Замена инвертора на гладильных столах, прессах</t>
   </si>
   <si>
     <t>P2029</t>
   </si>
   <si>
     <t>Замена кнопок старт-стоп на гладильных столах, прессах</t>
   </si>
@@ -10210,51 +10210,51 @@
       </c>
       <c r="D115" s="5"/>
     </row>
     <row r="116" spans="1:4">
       <c r="A116" s="3"/>
       <c r="B116" s="5" t="s">
         <v>211</v>
       </c>
       <c r="C116" s="6" t="s">
         <v>212</v>
       </c>
       <c r="D116" s="5"/>
     </row>
     <row r="117" spans="1:4">
       <c r="A117" s="3"/>
       <c r="B117" s="5" t="s">
         <v>213</v>
       </c>
       <c r="C117" s="6" t="s">
         <v>214</v>
       </c>
       <c r="D117" s="5"/>
     </row>
     <row r="118" spans="1:4">
       <c r="A118" s="8">
-        <v>1829</v>
+        <v>1668</v>
       </c>
       <c r="B118" s="9" t="s">
         <v>215</v>
       </c>
       <c r="C118" s="10"/>
       <c r="D118" s="9"/>
     </row>
     <row r="119" spans="1:4">
       <c r="A119" s="3"/>
       <c r="B119" s="5" t="s">
         <v>216</v>
       </c>
       <c r="C119" s="6" t="s">
         <v>217</v>
       </c>
       <c r="D119" s="5"/>
     </row>
     <row r="120" spans="1:4">
       <c r="A120" s="3"/>
       <c r="B120" s="5" t="s">
         <v>218</v>
       </c>
       <c r="C120" s="6" t="s">
         <v>219</v>
       </c>
@@ -10300,197 +10300,197 @@
       </c>
       <c r="D124" s="5"/>
     </row>
     <row r="125" spans="1:4">
       <c r="A125" s="3"/>
       <c r="B125" s="5" t="s">
         <v>228</v>
       </c>
       <c r="C125" s="6" t="s">
         <v>229</v>
       </c>
       <c r="D125" s="5"/>
     </row>
     <row r="126" spans="1:4">
       <c r="A126" s="3"/>
       <c r="B126" s="5" t="s">
         <v>230</v>
       </c>
       <c r="C126" s="6" t="s">
         <v>231</v>
       </c>
       <c r="D126" s="5"/>
     </row>
     <row r="127" spans="1:4">
       <c r="A127" s="8">
-        <v>1668</v>
+        <v>1675</v>
       </c>
       <c r="B127" s="9" t="s">
         <v>232</v>
       </c>
       <c r="C127" s="10"/>
       <c r="D127" s="9"/>
     </row>
     <row r="128" spans="1:4">
       <c r="A128" s="3"/>
       <c r="B128" s="5" t="s">
         <v>233</v>
       </c>
       <c r="C128" s="6" t="s">
         <v>234</v>
       </c>
       <c r="D128" s="5"/>
     </row>
     <row r="129" spans="1:4">
       <c r="A129" s="3"/>
       <c r="B129" s="5" t="s">
+        <v>233</v>
+      </c>
+      <c r="C129" s="6" t="s">
         <v>235</v>
-      </c>
-[...1 lines deleted...]
-        <v>236</v>
       </c>
       <c r="D129" s="5"/>
     </row>
     <row r="130" spans="1:4">
       <c r="A130" s="3"/>
       <c r="B130" s="5" t="s">
+        <v>236</v>
+      </c>
+      <c r="C130" s="6" t="s">
         <v>237</v>
-      </c>
-[...1 lines deleted...]
-        <v>238</v>
       </c>
       <c r="D130" s="5"/>
     </row>
     <row r="131" spans="1:4">
       <c r="A131" s="3"/>
       <c r="B131" s="5" t="s">
+        <v>238</v>
+      </c>
+      <c r="C131" s="6" t="s">
         <v>239</v>
-      </c>
-[...1 lines deleted...]
-        <v>240</v>
       </c>
       <c r="D131" s="5"/>
     </row>
     <row r="132" spans="1:4">
       <c r="A132" s="3"/>
       <c r="B132" s="5" t="s">
+        <v>240</v>
+      </c>
+      <c r="C132" s="6" t="s">
         <v>241</v>
-      </c>
-[...1 lines deleted...]
-        <v>242</v>
       </c>
       <c r="D132" s="5"/>
     </row>
     <row r="133" spans="1:4">
       <c r="A133" s="3"/>
       <c r="B133" s="5" t="s">
+        <v>242</v>
+      </c>
+      <c r="C133" s="6" t="s">
         <v>243</v>
-      </c>
-[...1 lines deleted...]
-        <v>244</v>
       </c>
       <c r="D133" s="5"/>
     </row>
     <row r="134" spans="1:4">
       <c r="A134" s="3"/>
       <c r="B134" s="5" t="s">
+        <v>244</v>
+      </c>
+      <c r="C134" s="6" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="D134" s="5"/>
     </row>
     <row r="135" spans="1:4">
       <c r="A135" s="3"/>
       <c r="B135" s="5" t="s">
+        <v>246</v>
+      </c>
+      <c r="C135" s="6" t="s">
         <v>247</v>
       </c>
-      <c r="C135" s="6" t="s">
+      <c r="D135" s="5"/>
+    </row>
+    <row r="136" spans="1:4">
+      <c r="A136" s="3"/>
+      <c r="B136" s="5" t="s">
         <v>248</v>
       </c>
-      <c r="D135" s="5"/>
-[...5 lines deleted...]
-      <c r="B136" s="9" t="s">
+      <c r="C136" s="6" t="s">
         <v>249</v>
       </c>
-      <c r="C136" s="10"/>
-      <c r="D136" s="9"/>
+      <c r="D136" s="5"/>
     </row>
     <row r="137" spans="1:4">
       <c r="A137" s="3"/>
       <c r="B137" s="5" t="s">
         <v>250</v>
       </c>
       <c r="C137" s="6" t="s">
         <v>251</v>
       </c>
       <c r="D137" s="5"/>
     </row>
     <row r="138" spans="1:4">
       <c r="A138" s="3"/>
       <c r="B138" s="5" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="C138" s="6" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="D138" s="5"/>
     </row>
     <row r="139" spans="1:4">
       <c r="A139" s="3"/>
       <c r="B139" s="5" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="C139" s="6" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="D139" s="5"/>
     </row>
     <row r="140" spans="1:4">
       <c r="A140" s="3"/>
       <c r="B140" s="5" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="C140" s="6" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="D140" s="5"/>
     </row>
     <row r="141" spans="1:4">
-      <c r="A141" s="3"/>
-[...3 lines deleted...]
-      <c r="C141" s="6" t="s">
+      <c r="A141" s="8">
+        <v>1743</v>
+      </c>
+      <c r="B141" s="9" t="s">
         <v>258</v>
       </c>
-      <c r="D141" s="5"/>
+      <c r="C141" s="10"/>
+      <c r="D141" s="9"/>
     </row>
     <row r="142" spans="1:4">
       <c r="A142" s="3"/>
       <c r="B142" s="5" t="s">
         <v>259</v>
       </c>
       <c r="C142" s="6" t="s">
         <v>260</v>
       </c>
       <c r="D142" s="5"/>
     </row>
     <row r="143" spans="1:4">
       <c r="A143" s="3"/>
       <c r="B143" s="5" t="s">
         <v>261</v>
       </c>
       <c r="C143" s="6" t="s">
         <v>262</v>
       </c>
       <c r="D143" s="5"/>
     </row>
     <row r="144" spans="1:4">
       <c r="A144" s="3"/>
       <c r="B144" s="5" t="s">
         <v>263</v>
@@ -10529,68 +10529,68 @@
         <v>270</v>
       </c>
       <c r="D147" s="5"/>
     </row>
     <row r="148" spans="1:4">
       <c r="A148" s="3"/>
       <c r="B148" s="5" t="s">
         <v>271</v>
       </c>
       <c r="C148" s="6" t="s">
         <v>272</v>
       </c>
       <c r="D148" s="5"/>
     </row>
     <row r="149" spans="1:4">
       <c r="A149" s="3"/>
       <c r="B149" s="5" t="s">
         <v>273</v>
       </c>
       <c r="C149" s="6" t="s">
         <v>274</v>
       </c>
       <c r="D149" s="5"/>
     </row>
     <row r="150" spans="1:4">
-      <c r="A150" s="8">
-[...2 lines deleted...]
-      <c r="B150" s="9" t="s">
+      <c r="A150" s="3"/>
+      <c r="B150" s="5" t="s">
         <v>275</v>
       </c>
-      <c r="C150" s="10"/>
-      <c r="D150" s="9"/>
+      <c r="C150" s="6" t="s">
+        <v>276</v>
+      </c>
+      <c r="D150" s="5"/>
     </row>
     <row r="151" spans="1:4">
-      <c r="A151" s="3"/>
-[...3 lines deleted...]
-      <c r="C151" s="6" t="s">
+      <c r="A151" s="8">
+        <v>1754</v>
+      </c>
+      <c r="B151" s="9" t="s">
         <v>277</v>
       </c>
-      <c r="D151" s="5"/>
+      <c r="C151" s="10"/>
+      <c r="D151" s="9"/>
     </row>
     <row r="152" spans="1:4">
       <c r="A152" s="3"/>
       <c r="B152" s="5" t="s">
         <v>278</v>
       </c>
       <c r="C152" s="6" t="s">
         <v>279</v>
       </c>
       <c r="D152" s="5"/>
     </row>
     <row r="153" spans="1:4">
       <c r="A153" s="3"/>
       <c r="B153" s="5" t="s">
         <v>280</v>
       </c>
       <c r="C153" s="6" t="s">
         <v>281</v>
       </c>
       <c r="D153" s="5"/>
     </row>
     <row r="154" spans="1:4">
       <c r="A154" s="3"/>
       <c r="B154" s="5" t="s">
         <v>282</v>
@@ -10609,374 +10609,374 @@
         <v>285</v>
       </c>
       <c r="D155" s="5"/>
     </row>
     <row r="156" spans="1:4">
       <c r="A156" s="3"/>
       <c r="B156" s="5" t="s">
         <v>286</v>
       </c>
       <c r="C156" s="6" t="s">
         <v>287</v>
       </c>
       <c r="D156" s="5"/>
     </row>
     <row r="157" spans="1:4">
       <c r="A157" s="3"/>
       <c r="B157" s="5" t="s">
         <v>288</v>
       </c>
       <c r="C157" s="6" t="s">
         <v>289</v>
       </c>
       <c r="D157" s="5"/>
     </row>
     <row r="158" spans="1:4">
-      <c r="A158" s="3"/>
-      <c r="B158" s="5" t="s">
+      <c r="A158" s="8">
+        <v>1856</v>
+      </c>
+      <c r="B158" s="9" t="s">
         <v>290</v>
       </c>
-      <c r="C158" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D158" s="5"/>
+      <c r="C158" s="10"/>
+      <c r="D158" s="9"/>
     </row>
     <row r="159" spans="1:4">
       <c r="A159" s="3"/>
       <c r="B159" s="5" t="s">
+        <v>291</v>
+      </c>
+      <c r="C159" s="6" t="s">
         <v>292</v>
       </c>
-      <c r="C159" s="6" t="s">
+      <c r="D159" s="5"/>
+    </row>
+    <row r="160" spans="1:4">
+      <c r="A160" s="3"/>
+      <c r="B160" s="5" t="s">
         <v>293</v>
       </c>
-      <c r="D159" s="5"/>
-[...5 lines deleted...]
-      <c r="B160" s="9" t="s">
+      <c r="C160" s="6" t="s">
         <v>294</v>
       </c>
-      <c r="C160" s="10"/>
-      <c r="D160" s="9"/>
+      <c r="D160" s="5"/>
     </row>
     <row r="161" spans="1:4">
       <c r="A161" s="3"/>
       <c r="B161" s="5" t="s">
         <v>295</v>
       </c>
       <c r="C161" s="6" t="s">
         <v>296</v>
       </c>
       <c r="D161" s="5"/>
     </row>
     <row r="162" spans="1:4">
       <c r="A162" s="3"/>
       <c r="B162" s="5" t="s">
         <v>297</v>
       </c>
       <c r="C162" s="6" t="s">
         <v>298</v>
       </c>
       <c r="D162" s="5"/>
     </row>
     <row r="163" spans="1:4">
       <c r="A163" s="3"/>
       <c r="B163" s="5" t="s">
         <v>299</v>
       </c>
       <c r="C163" s="6" t="s">
         <v>300</v>
       </c>
       <c r="D163" s="5"/>
     </row>
     <row r="164" spans="1:4">
       <c r="A164" s="3"/>
       <c r="B164" s="5" t="s">
         <v>301</v>
       </c>
       <c r="C164" s="6" t="s">
         <v>302</v>
       </c>
       <c r="D164" s="5"/>
     </row>
     <row r="165" spans="1:4">
-      <c r="A165" s="3"/>
-      <c r="B165" s="5" t="s">
+      <c r="A165" s="11"/>
+      <c r="B165" s="7" t="s">
         <v>303</v>
       </c>
-      <c r="C165" s="6" t="s">
+      <c r="C165" s="12"/>
+      <c r="D165" s="7"/>
+    </row>
+    <row r="166" spans="1:4">
+      <c r="A166" s="11"/>
+      <c r="B166" s="7" t="s">
         <v>304</v>
       </c>
-      <c r="D165" s="5"/>
-[...9 lines deleted...]
-      <c r="D166" s="5"/>
+      <c r="C166" s="12"/>
+      <c r="D166" s="7"/>
     </row>
     <row r="167" spans="1:4">
       <c r="A167" s="8">
-        <v>1856</v>
+        <v>1688</v>
       </c>
       <c r="B167" s="9" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="C167" s="10"/>
       <c r="D167" s="9"/>
     </row>
     <row r="168" spans="1:4">
       <c r="A168" s="3"/>
       <c r="B168" s="5" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="C168" s="6" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
       <c r="D168" s="5"/>
     </row>
     <row r="169" spans="1:4">
       <c r="A169" s="3"/>
       <c r="B169" s="5" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="C169" s="6" t="s">
-        <v>311</v>
+        <v>309</v>
       </c>
       <c r="D169" s="5"/>
     </row>
     <row r="170" spans="1:4">
       <c r="A170" s="3"/>
       <c r="B170" s="5" t="s">
-        <v>312</v>
+        <v>310</v>
       </c>
       <c r="C170" s="6" t="s">
-        <v>313</v>
+        <v>311</v>
       </c>
       <c r="D170" s="5"/>
     </row>
     <row r="171" spans="1:4">
       <c r="A171" s="3"/>
       <c r="B171" s="5" t="s">
-        <v>314</v>
+        <v>312</v>
       </c>
       <c r="C171" s="6" t="s">
-        <v>315</v>
+        <v>313</v>
       </c>
       <c r="D171" s="5"/>
     </row>
     <row r="172" spans="1:4">
       <c r="A172" s="3"/>
       <c r="B172" s="5" t="s">
-        <v>316</v>
+        <v>314</v>
       </c>
       <c r="C172" s="6" t="s">
-        <v>317</v>
+        <v>315</v>
       </c>
       <c r="D172" s="5"/>
     </row>
     <row r="173" spans="1:4">
       <c r="A173" s="3"/>
       <c r="B173" s="5" t="s">
+        <v>316</v>
+      </c>
+      <c r="C173" s="6" t="s">
+        <v>317</v>
+      </c>
+      <c r="D173" s="5"/>
+    </row>
+    <row r="174" spans="1:4">
+      <c r="A174" s="3"/>
+      <c r="B174" s="5" t="s">
         <v>318</v>
       </c>
-      <c r="C173" s="6" t="s">
+      <c r="C174" s="6" t="s">
         <v>319</v>
       </c>
-      <c r="D173" s="5"/>
-[...3 lines deleted...]
-      <c r="B174" s="7" t="s">
+      <c r="D174" s="5"/>
+    </row>
+    <row r="175" spans="1:4">
+      <c r="A175" s="3"/>
+      <c r="B175" s="5" t="s">
         <v>320</v>
       </c>
-      <c r="C174" s="12"/>
-[...4 lines deleted...]
-      <c r="B175" s="7" t="s">
+      <c r="C175" s="6" t="s">
         <v>321</v>
       </c>
-      <c r="C175" s="12"/>
-      <c r="D175" s="7"/>
+      <c r="D175" s="5"/>
     </row>
     <row r="176" spans="1:4">
-      <c r="A176" s="8">
-[...2 lines deleted...]
-      <c r="B176" s="9" t="s">
+      <c r="A176" s="3"/>
+      <c r="B176" s="5" t="s">
         <v>322</v>
       </c>
-      <c r="C176" s="10"/>
-      <c r="D176" s="9"/>
+      <c r="C176" s="6" t="s">
+        <v>323</v>
+      </c>
+      <c r="D176" s="5"/>
     </row>
     <row r="177" spans="1:4">
       <c r="A177" s="3"/>
       <c r="B177" s="5" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="C177" s="6" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="D177" s="5"/>
     </row>
     <row r="178" spans="1:4">
       <c r="A178" s="3"/>
       <c r="B178" s="5" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="C178" s="6" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="D178" s="5"/>
     </row>
     <row r="179" spans="1:4">
       <c r="A179" s="3"/>
       <c r="B179" s="5" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="C179" s="6" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="D179" s="5"/>
     </row>
     <row r="180" spans="1:4">
       <c r="A180" s="3"/>
       <c r="B180" s="5" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="C180" s="6" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="D180" s="5"/>
     </row>
     <row r="181" spans="1:4">
       <c r="A181" s="3"/>
       <c r="B181" s="5" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="C181" s="6" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="D181" s="5"/>
     </row>
     <row r="182" spans="1:4">
       <c r="A182" s="3"/>
       <c r="B182" s="5" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="C182" s="6" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="D182" s="5"/>
     </row>
     <row r="183" spans="1:4">
       <c r="A183" s="3"/>
       <c r="B183" s="5" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="C183" s="6" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="D183" s="5"/>
     </row>
     <row r="184" spans="1:4">
       <c r="A184" s="3"/>
       <c r="B184" s="5" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="C184" s="6" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="D184" s="5"/>
     </row>
     <row r="185" spans="1:4">
       <c r="A185" s="3"/>
       <c r="B185" s="5" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="C185" s="6" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="D185" s="5"/>
     </row>
     <row r="186" spans="1:4">
       <c r="A186" s="3"/>
       <c r="B186" s="5" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="C186" s="6" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="D186" s="5"/>
     </row>
     <row r="187" spans="1:4">
       <c r="A187" s="3"/>
       <c r="B187" s="5" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="C187" s="6" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="D187" s="5"/>
     </row>
     <row r="188" spans="1:4">
       <c r="A188" s="3"/>
       <c r="B188" s="5" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="C188" s="6" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="D188" s="5"/>
     </row>
     <row r="189" spans="1:4">
       <c r="A189" s="3"/>
       <c r="B189" s="5" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="C189" s="6" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="D189" s="5"/>
     </row>
     <row r="190" spans="1:4">
-      <c r="A190" s="3"/>
-[...3 lines deleted...]
-      <c r="C190" s="6" t="s">
+      <c r="A190" s="8">
+        <v>1713</v>
+      </c>
+      <c r="B190" s="9" t="s">
         <v>350</v>
       </c>
-      <c r="D190" s="5"/>
+      <c r="C190" s="10"/>
+      <c r="D190" s="9"/>
     </row>
     <row r="191" spans="1:4">
       <c r="A191" s="3"/>
       <c r="B191" s="5" t="s">
         <v>351</v>
       </c>
       <c r="C191" s="6" t="s">
         <v>352</v>
       </c>
       <c r="D191" s="5"/>
     </row>
     <row r="192" spans="1:4">
       <c r="A192" s="3"/>
       <c r="B192" s="5" t="s">
         <v>353</v>
       </c>
       <c r="C192" s="6" t="s">
         <v>354</v>
       </c>
       <c r="D192" s="5"/>
     </row>
     <row r="193" spans="1:4">
       <c r="A193" s="3"/>
       <c r="B193" s="5" t="s">
         <v>355</v>
@@ -10997,141 +10997,141 @@
       <c r="D194" s="5"/>
     </row>
     <row r="195" spans="1:4">
       <c r="A195" s="3"/>
       <c r="B195" s="5" t="s">
         <v>359</v>
       </c>
       <c r="C195" s="6" t="s">
         <v>360</v>
       </c>
       <c r="D195" s="5"/>
     </row>
     <row r="196" spans="1:4">
       <c r="A196" s="3"/>
       <c r="B196" s="5" t="s">
         <v>361</v>
       </c>
       <c r="C196" s="6" t="s">
         <v>362</v>
       </c>
       <c r="D196" s="5"/>
     </row>
     <row r="197" spans="1:4">
       <c r="A197" s="3"/>
       <c r="B197" s="5" t="s">
+        <v>361</v>
+      </c>
+      <c r="C197" s="6" t="s">
         <v>363</v>
-      </c>
-[...1 lines deleted...]
-        <v>364</v>
       </c>
       <c r="D197" s="5"/>
     </row>
     <row r="198" spans="1:4">
       <c r="A198" s="3"/>
       <c r="B198" s="5" t="s">
+        <v>364</v>
+      </c>
+      <c r="C198" s="6" t="s">
         <v>365</v>
       </c>
-      <c r="C198" s="6" t="s">
+      <c r="D198" s="5"/>
+    </row>
+    <row r="199" spans="1:4">
+      <c r="A199" s="3"/>
+      <c r="B199" s="5" t="s">
         <v>366</v>
       </c>
-      <c r="D198" s="5"/>
-[...5 lines deleted...]
-      <c r="B199" s="9" t="s">
+      <c r="C199" s="6" t="s">
         <v>367</v>
       </c>
-      <c r="C199" s="10"/>
-      <c r="D199" s="9"/>
+      <c r="D199" s="5"/>
     </row>
     <row r="200" spans="1:4">
       <c r="A200" s="3"/>
       <c r="B200" s="5" t="s">
         <v>368</v>
       </c>
       <c r="C200" s="6" t="s">
         <v>369</v>
       </c>
       <c r="D200" s="5"/>
     </row>
     <row r="201" spans="1:4">
       <c r="A201" s="3"/>
       <c r="B201" s="5" t="s">
         <v>370</v>
       </c>
       <c r="C201" s="6" t="s">
         <v>371</v>
       </c>
       <c r="D201" s="5"/>
     </row>
     <row r="202" spans="1:4">
       <c r="A202" s="3"/>
       <c r="B202" s="5" t="s">
         <v>372</v>
       </c>
       <c r="C202" s="6" t="s">
         <v>373</v>
       </c>
       <c r="D202" s="5"/>
     </row>
     <row r="203" spans="1:4">
-      <c r="A203" s="3"/>
-      <c r="B203" s="5" t="s">
+      <c r="A203" s="8">
+        <v>1847</v>
+      </c>
+      <c r="B203" s="9" t="s">
         <v>374</v>
       </c>
-      <c r="C203" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D203" s="5"/>
+      <c r="C203" s="10"/>
+      <c r="D203" s="9"/>
     </row>
     <row r="204" spans="1:4">
       <c r="A204" s="3"/>
       <c r="B204" s="5" t="s">
+        <v>375</v>
+      </c>
+      <c r="C204" s="6" t="s">
         <v>376</v>
-      </c>
-[...1 lines deleted...]
-        <v>377</v>
       </c>
       <c r="D204" s="5"/>
     </row>
     <row r="205" spans="1:4">
       <c r="A205" s="3"/>
       <c r="B205" s="5" t="s">
+        <v>377</v>
+      </c>
+      <c r="C205" s="6" t="s">
         <v>378</v>
-      </c>
-[...1 lines deleted...]
-        <v>379</v>
       </c>
       <c r="D205" s="5"/>
     </row>
     <row r="206" spans="1:4">
       <c r="A206" s="3"/>
       <c r="B206" s="5" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="C206" s="6" t="s">
         <v>380</v>
       </c>
       <c r="D206" s="5"/>
     </row>
     <row r="207" spans="1:4">
       <c r="A207" s="3"/>
       <c r="B207" s="5" t="s">
         <v>381</v>
       </c>
       <c r="C207" s="6" t="s">
         <v>382</v>
       </c>
       <c r="D207" s="5"/>
     </row>
     <row r="208" spans="1:4">
       <c r="A208" s="3"/>
       <c r="B208" s="5" t="s">
         <v>383</v>
       </c>
       <c r="C208" s="6" t="s">
         <v>384</v>
       </c>
       <c r="D208" s="5"/>
@@ -11146,162 +11146,162 @@
       </c>
       <c r="D209" s="5"/>
     </row>
     <row r="210" spans="1:4">
       <c r="A210" s="3"/>
       <c r="B210" s="5" t="s">
         <v>387</v>
       </c>
       <c r="C210" s="6" t="s">
         <v>388</v>
       </c>
       <c r="D210" s="5"/>
     </row>
     <row r="211" spans="1:4">
       <c r="A211" s="3"/>
       <c r="B211" s="5" t="s">
         <v>389</v>
       </c>
       <c r="C211" s="6" t="s">
         <v>390</v>
       </c>
       <c r="D211" s="5"/>
     </row>
     <row r="212" spans="1:4">
       <c r="A212" s="8">
-        <v>1847</v>
+        <v>1781</v>
       </c>
       <c r="B212" s="9" t="s">
         <v>391</v>
       </c>
       <c r="C212" s="10"/>
       <c r="D212" s="9"/>
     </row>
     <row r="213" spans="1:4">
       <c r="A213" s="3"/>
       <c r="B213" s="5" t="s">
         <v>392</v>
       </c>
       <c r="C213" s="6" t="s">
         <v>393</v>
       </c>
       <c r="D213" s="5"/>
     </row>
     <row r="214" spans="1:4">
       <c r="A214" s="3"/>
       <c r="B214" s="5" t="s">
+        <v>392</v>
+      </c>
+      <c r="C214" s="6" t="s">
         <v>394</v>
-      </c>
-[...1 lines deleted...]
-        <v>395</v>
       </c>
       <c r="D214" s="5"/>
     </row>
     <row r="215" spans="1:4">
       <c r="A215" s="3"/>
       <c r="B215" s="5" t="s">
+        <v>395</v>
+      </c>
+      <c r="C215" s="6" t="s">
         <v>396</v>
-      </c>
-[...1 lines deleted...]
-        <v>397</v>
       </c>
       <c r="D215" s="5"/>
     </row>
     <row r="216" spans="1:4">
       <c r="A216" s="3"/>
       <c r="B216" s="5" t="s">
+        <v>397</v>
+      </c>
+      <c r="C216" s="6" t="s">
         <v>398</v>
-      </c>
-[...1 lines deleted...]
-        <v>399</v>
       </c>
       <c r="D216" s="5"/>
     </row>
     <row r="217" spans="1:4">
       <c r="A217" s="3"/>
       <c r="B217" s="5" t="s">
+        <v>399</v>
+      </c>
+      <c r="C217" s="6" t="s">
         <v>400</v>
-      </c>
-[...1 lines deleted...]
-        <v>401</v>
       </c>
       <c r="D217" s="5"/>
     </row>
     <row r="218" spans="1:4">
       <c r="A218" s="3"/>
       <c r="B218" s="5" t="s">
+        <v>401</v>
+      </c>
+      <c r="C218" s="6" t="s">
         <v>402</v>
-      </c>
-[...1 lines deleted...]
-        <v>403</v>
       </c>
       <c r="D218" s="5"/>
     </row>
     <row r="219" spans="1:4">
       <c r="A219" s="3"/>
       <c r="B219" s="5" t="s">
+        <v>403</v>
+      </c>
+      <c r="C219" s="6" t="s">
         <v>404</v>
-      </c>
-[...1 lines deleted...]
-        <v>405</v>
       </c>
       <c r="D219" s="5"/>
     </row>
     <row r="220" spans="1:4">
       <c r="A220" s="3"/>
       <c r="B220" s="5" t="s">
+        <v>405</v>
+      </c>
+      <c r="C220" s="6" t="s">
         <v>406</v>
       </c>
-      <c r="C220" s="6" t="s">
+      <c r="D220" s="5"/>
+    </row>
+    <row r="221" spans="1:4">
+      <c r="A221" s="3"/>
+      <c r="B221" s="5" t="s">
         <v>407</v>
       </c>
-      <c r="D220" s="5"/>
-[...5 lines deleted...]
-      <c r="B221" s="9" t="s">
+      <c r="C221" s="6" t="s">
         <v>408</v>
       </c>
-      <c r="C221" s="10"/>
-      <c r="D221" s="9"/>
+      <c r="D221" s="5"/>
     </row>
     <row r="222" spans="1:4">
-      <c r="A222" s="3"/>
-      <c r="B222" s="5" t="s">
+      <c r="A222" s="8">
+        <v>1762</v>
+      </c>
+      <c r="B222" s="9" t="s">
         <v>409</v>
       </c>
-      <c r="C222" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D222" s="5"/>
+      <c r="C222" s="10"/>
+      <c r="D222" s="9"/>
     </row>
     <row r="223" spans="1:4">
       <c r="A223" s="3"/>
       <c r="B223" s="5" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="C223" s="6" t="s">
         <v>411</v>
       </c>
       <c r="D223" s="5"/>
     </row>
     <row r="224" spans="1:4">
       <c r="A224" s="3"/>
       <c r="B224" s="5" t="s">
         <v>412</v>
       </c>
       <c r="C224" s="6" t="s">
         <v>413</v>
       </c>
       <c r="D224" s="5"/>
     </row>
     <row r="225" spans="1:4">
       <c r="A225" s="3"/>
       <c r="B225" s="5" t="s">
         <v>414</v>
       </c>
       <c r="C225" s="6" t="s">
         <v>415</v>
       </c>
       <c r="D225" s="5"/>
@@ -11325,288 +11325,288 @@
         <v>419</v>
       </c>
       <c r="D227" s="5"/>
     </row>
     <row r="228" spans="1:4">
       <c r="A228" s="3"/>
       <c r="B228" s="5" t="s">
         <v>420</v>
       </c>
       <c r="C228" s="6" t="s">
         <v>421</v>
       </c>
       <c r="D228" s="5"/>
     </row>
     <row r="229" spans="1:4">
       <c r="A229" s="3"/>
       <c r="B229" s="5" t="s">
         <v>422</v>
       </c>
       <c r="C229" s="6" t="s">
         <v>423</v>
       </c>
       <c r="D229" s="5"/>
     </row>
     <row r="230" spans="1:4">
-      <c r="A230" s="3"/>
-      <c r="B230" s="5" t="s">
+      <c r="A230" s="8">
+        <v>1727</v>
+      </c>
+      <c r="B230" s="9" t="s">
         <v>424</v>
       </c>
-      <c r="C230" s="6" t="s">
+      <c r="C230" s="10"/>
+      <c r="D230" s="9"/>
+    </row>
+    <row r="231" spans="1:4">
+      <c r="A231" s="3"/>
+      <c r="B231" s="5" t="s">
         <v>425</v>
       </c>
-      <c r="D230" s="5"/>
-[...5 lines deleted...]
-      <c r="B231" s="9" t="s">
+      <c r="C231" s="6" t="s">
         <v>426</v>
       </c>
-      <c r="C231" s="10"/>
-      <c r="D231" s="9"/>
+      <c r="D231" s="5"/>
     </row>
     <row r="232" spans="1:4">
       <c r="A232" s="3"/>
       <c r="B232" s="5" t="s">
         <v>427</v>
       </c>
       <c r="C232" s="6" t="s">
         <v>428</v>
       </c>
       <c r="D232" s="5"/>
     </row>
     <row r="233" spans="1:4">
       <c r="A233" s="3"/>
       <c r="B233" s="5" t="s">
         <v>429</v>
       </c>
       <c r="C233" s="6" t="s">
         <v>430</v>
       </c>
       <c r="D233" s="5"/>
     </row>
     <row r="234" spans="1:4">
       <c r="A234" s="3"/>
       <c r="B234" s="5" t="s">
         <v>431</v>
       </c>
       <c r="C234" s="6" t="s">
         <v>432</v>
       </c>
       <c r="D234" s="5"/>
     </row>
     <row r="235" spans="1:4">
       <c r="A235" s="3"/>
       <c r="B235" s="5" t="s">
         <v>433</v>
       </c>
       <c r="C235" s="6" t="s">
         <v>434</v>
       </c>
       <c r="D235" s="5"/>
     </row>
     <row r="236" spans="1:4">
-      <c r="A236" s="3"/>
-      <c r="B236" s="5" t="s">
+      <c r="A236" s="8">
+        <v>1792</v>
+      </c>
+      <c r="B236" s="9" t="s">
         <v>435</v>
       </c>
-      <c r="C236" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D236" s="5"/>
+      <c r="C236" s="10"/>
+      <c r="D236" s="9"/>
     </row>
     <row r="237" spans="1:4">
       <c r="A237" s="3"/>
       <c r="B237" s="5" t="s">
+        <v>436</v>
+      </c>
+      <c r="C237" s="6" t="s">
         <v>437</v>
-      </c>
-[...1 lines deleted...]
-        <v>438</v>
       </c>
       <c r="D237" s="5"/>
     </row>
     <row r="238" spans="1:4">
       <c r="A238" s="3"/>
       <c r="B238" s="5" t="s">
+        <v>436</v>
+      </c>
+      <c r="C238" s="6" t="s">
+        <v>438</v>
+      </c>
+      <c r="D238" s="5"/>
+    </row>
+    <row r="239" spans="1:4">
+      <c r="A239" s="3"/>
+      <c r="B239" s="5" t="s">
         <v>439</v>
       </c>
-      <c r="C238" s="6" t="s">
+      <c r="C239" s="6" t="s">
         <v>440</v>
       </c>
-      <c r="D238" s="5"/>
-[...9 lines deleted...]
-      <c r="D239" s="9"/>
+      <c r="D239" s="5"/>
     </row>
     <row r="240" spans="1:4">
       <c r="A240" s="3"/>
       <c r="B240" s="5" t="s">
+        <v>441</v>
+      </c>
+      <c r="C240" s="6" t="s">
         <v>442</v>
-      </c>
-[...1 lines deleted...]
-        <v>443</v>
       </c>
       <c r="D240" s="5"/>
     </row>
     <row r="241" spans="1:4">
       <c r="A241" s="3"/>
       <c r="B241" s="5" t="s">
+        <v>443</v>
+      </c>
+      <c r="C241" s="6" t="s">
         <v>444</v>
-      </c>
-[...1 lines deleted...]
-        <v>445</v>
       </c>
       <c r="D241" s="5"/>
     </row>
     <row r="242" spans="1:4">
       <c r="A242" s="3"/>
       <c r="B242" s="5" t="s">
+        <v>445</v>
+      </c>
+      <c r="C242" s="6" t="s">
         <v>446</v>
-      </c>
-[...1 lines deleted...]
-        <v>447</v>
       </c>
       <c r="D242" s="5"/>
     </row>
     <row r="243" spans="1:4">
       <c r="A243" s="3"/>
       <c r="B243" s="5" t="s">
+        <v>447</v>
+      </c>
+      <c r="C243" s="6" t="s">
         <v>448</v>
       </c>
-      <c r="C243" s="6" t="s">
+      <c r="D243" s="5"/>
+    </row>
+    <row r="244" spans="1:4">
+      <c r="A244" s="8">
+        <v>1802</v>
+      </c>
+      <c r="B244" s="9" t="s">
         <v>449</v>
       </c>
-      <c r="D243" s="5"/>
-[...3 lines deleted...]
-      <c r="B244" s="5" t="s">
+      <c r="C244" s="10"/>
+      <c r="D244" s="9"/>
+    </row>
+    <row r="245" spans="1:4">
+      <c r="A245" s="3"/>
+      <c r="B245" s="5" t="s">
         <v>450</v>
       </c>
-      <c r="C244" s="6" t="s">
+      <c r="C245" s="6" t="s">
         <v>451</v>
       </c>
-      <c r="D244" s="5"/>
-[...9 lines deleted...]
-      <c r="D245" s="9"/>
+      <c r="D245" s="5"/>
     </row>
     <row r="246" spans="1:4">
       <c r="A246" s="3"/>
       <c r="B246" s="5" t="s">
+        <v>452</v>
+      </c>
+      <c r="C246" s="6" t="s">
         <v>453</v>
-      </c>
-[...1 lines deleted...]
-        <v>454</v>
       </c>
       <c r="D246" s="5"/>
     </row>
     <row r="247" spans="1:4">
       <c r="A247" s="3"/>
       <c r="B247" s="5" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="C247" s="6" t="s">
         <v>455</v>
       </c>
       <c r="D247" s="5"/>
     </row>
     <row r="248" spans="1:4">
       <c r="A248" s="3"/>
       <c r="B248" s="5" t="s">
         <v>456</v>
       </c>
       <c r="C248" s="6" t="s">
         <v>457</v>
       </c>
       <c r="D248" s="5"/>
     </row>
     <row r="249" spans="1:4">
       <c r="A249" s="3"/>
       <c r="B249" s="5" t="s">
         <v>458</v>
       </c>
       <c r="C249" s="6" t="s">
         <v>459</v>
       </c>
       <c r="D249" s="5"/>
     </row>
     <row r="250" spans="1:4">
       <c r="A250" s="3"/>
       <c r="B250" s="5" t="s">
         <v>460</v>
       </c>
       <c r="C250" s="6" t="s">
         <v>461</v>
       </c>
       <c r="D250" s="5"/>
     </row>
     <row r="251" spans="1:4">
       <c r="A251" s="3"/>
       <c r="B251" s="5" t="s">
         <v>462</v>
       </c>
       <c r="C251" s="6" t="s">
         <v>463</v>
       </c>
       <c r="D251" s="5"/>
     </row>
     <row r="252" spans="1:4">
-      <c r="A252" s="3"/>
-      <c r="B252" s="5" t="s">
+      <c r="A252" s="8">
+        <v>1820</v>
+      </c>
+      <c r="B252" s="9" t="s">
         <v>464</v>
       </c>
-      <c r="C252" s="6" t="s">
+      <c r="C252" s="10"/>
+      <c r="D252" s="9"/>
+    </row>
+    <row r="253" spans="1:4">
+      <c r="A253" s="3"/>
+      <c r="B253" s="5" t="s">
         <v>465</v>
       </c>
-      <c r="D252" s="5"/>
-[...5 lines deleted...]
-      <c r="B253" s="9" t="s">
+      <c r="C253" s="6" t="s">
         <v>466</v>
       </c>
-      <c r="C253" s="10"/>
-      <c r="D253" s="9"/>
+      <c r="D253" s="5"/>
     </row>
     <row r="254" spans="1:4">
       <c r="A254" s="3"/>
       <c r="B254" s="5" t="s">
         <v>467</v>
       </c>
       <c r="C254" s="6" t="s">
         <v>468</v>
       </c>
       <c r="D254" s="5"/>
     </row>
     <row r="255" spans="1:4">
       <c r="A255" s="3"/>
       <c r="B255" s="5" t="s">
         <v>469</v>
       </c>
       <c r="C255" s="6" t="s">
         <v>470</v>
       </c>
       <c r="D255" s="5"/>
     </row>
     <row r="256" spans="1:4">
       <c r="A256" s="3"/>
       <c r="B256" s="5" t="s">
         <v>471</v>
@@ -11625,68 +11625,68 @@
         <v>474</v>
       </c>
       <c r="D257" s="5"/>
     </row>
     <row r="258" spans="1:4">
       <c r="A258" s="3"/>
       <c r="B258" s="5" t="s">
         <v>475</v>
       </c>
       <c r="C258" s="6" t="s">
         <v>476</v>
       </c>
       <c r="D258" s="5"/>
     </row>
     <row r="259" spans="1:4">
       <c r="A259" s="3"/>
       <c r="B259" s="5" t="s">
         <v>477</v>
       </c>
       <c r="C259" s="6" t="s">
         <v>478</v>
       </c>
       <c r="D259" s="5"/>
     </row>
     <row r="260" spans="1:4">
-      <c r="A260" s="3"/>
-      <c r="B260" s="5" t="s">
+      <c r="A260" s="8">
+        <v>1838</v>
+      </c>
+      <c r="B260" s="9" t="s">
         <v>479</v>
       </c>
-      <c r="C260" s="6" t="s">
+      <c r="C260" s="10"/>
+      <c r="D260" s="9"/>
+    </row>
+    <row r="261" spans="1:4">
+      <c r="A261" s="3"/>
+      <c r="B261" s="5" t="s">
         <v>480</v>
       </c>
-      <c r="D260" s="5"/>
-[...5 lines deleted...]
-      <c r="B261" s="9" t="s">
+      <c r="C261" s="6" t="s">
         <v>481</v>
       </c>
-      <c r="C261" s="10"/>
-      <c r="D261" s="9"/>
+      <c r="D261" s="5"/>
     </row>
     <row r="262" spans="1:4">
       <c r="A262" s="3"/>
       <c r="B262" s="5" t="s">
         <v>482</v>
       </c>
       <c r="C262" s="6" t="s">
         <v>483</v>
       </c>
       <c r="D262" s="5"/>
     </row>
     <row r="263" spans="1:4">
       <c r="A263" s="3"/>
       <c r="B263" s="5" t="s">
         <v>484</v>
       </c>
       <c r="C263" s="6" t="s">
         <v>485</v>
       </c>
       <c r="D263" s="5"/>
     </row>
     <row r="264" spans="1:4">
       <c r="A264" s="3"/>
       <c r="B264" s="5" t="s">
         <v>486</v>
@@ -11705,68 +11705,68 @@
         <v>489</v>
       </c>
       <c r="D265" s="5"/>
     </row>
     <row r="266" spans="1:4">
       <c r="A266" s="3"/>
       <c r="B266" s="5" t="s">
         <v>490</v>
       </c>
       <c r="C266" s="6" t="s">
         <v>491</v>
       </c>
       <c r="D266" s="5"/>
     </row>
     <row r="267" spans="1:4">
       <c r="A267" s="3"/>
       <c r="B267" s="5" t="s">
         <v>492</v>
       </c>
       <c r="C267" s="6" t="s">
         <v>493</v>
       </c>
       <c r="D267" s="5"/>
     </row>
     <row r="268" spans="1:4">
-      <c r="A268" s="3"/>
-      <c r="B268" s="5" t="s">
+      <c r="A268" s="8">
+        <v>1810</v>
+      </c>
+      <c r="B268" s="9" t="s">
         <v>494</v>
       </c>
-      <c r="C268" s="6" t="s">
+      <c r="C268" s="10"/>
+      <c r="D268" s="9"/>
+    </row>
+    <row r="269" spans="1:4">
+      <c r="A269" s="3"/>
+      <c r="B269" s="5" t="s">
         <v>495</v>
       </c>
-      <c r="D268" s="5"/>
-[...5 lines deleted...]
-      <c r="B269" s="9" t="s">
+      <c r="C269" s="6" t="s">
         <v>496</v>
       </c>
-      <c r="C269" s="10"/>
-      <c r="D269" s="9"/>
+      <c r="D269" s="5"/>
     </row>
     <row r="270" spans="1:4">
       <c r="A270" s="3"/>
       <c r="B270" s="5" t="s">
         <v>497</v>
       </c>
       <c r="C270" s="6" t="s">
         <v>498</v>
       </c>
       <c r="D270" s="5"/>
     </row>
     <row r="271" spans="1:4">
       <c r="A271" s="3"/>
       <c r="B271" s="5" t="s">
         <v>499</v>
       </c>
       <c r="C271" s="6" t="s">
         <v>500</v>
       </c>
       <c r="D271" s="5"/>
     </row>
     <row r="272" spans="1:4">
       <c r="A272" s="3"/>
       <c r="B272" s="5" t="s">
         <v>501</v>
@@ -11796,51 +11796,51 @@
       </c>
       <c r="D274" s="5"/>
     </row>
     <row r="275" spans="1:4">
       <c r="A275" s="3"/>
       <c r="B275" s="5" t="s">
         <v>507</v>
       </c>
       <c r="C275" s="6" t="s">
         <v>508</v>
       </c>
       <c r="D275" s="5"/>
     </row>
     <row r="276" spans="1:4">
       <c r="A276" s="3"/>
       <c r="B276" s="5" t="s">
         <v>509</v>
       </c>
       <c r="C276" s="6" t="s">
         <v>510</v>
       </c>
       <c r="D276" s="5"/>
     </row>
     <row r="277" spans="1:4">
       <c r="A277" s="8">
-        <v>1810</v>
+        <v>1829</v>
       </c>
       <c r="B277" s="9" t="s">
         <v>511</v>
       </c>
       <c r="C277" s="10"/>
       <c r="D277" s="9"/>
     </row>
     <row r="278" spans="1:4">
       <c r="A278" s="3"/>
       <c r="B278" s="5" t="s">
         <v>512</v>
       </c>
       <c r="C278" s="6" t="s">
         <v>513</v>
       </c>
       <c r="D278" s="5"/>
     </row>
     <row r="279" spans="1:4">
       <c r="A279" s="3"/>
       <c r="B279" s="5" t="s">
         <v>514</v>
       </c>
       <c r="C279" s="6" t="s">
         <v>515</v>
       </c>
@@ -16560,51 +16560,51 @@
       </c>
       <c r="D751" s="5"/>
     </row>
     <row r="752" spans="1:4">
       <c r="A752" s="3"/>
       <c r="B752" s="5" t="s">
         <v>1414</v>
       </c>
       <c r="C752" s="6" t="s">
         <v>1415</v>
       </c>
       <c r="D752" s="5"/>
     </row>
     <row r="753" spans="1:4">
       <c r="A753" s="3"/>
       <c r="B753" s="5" t="s">
         <v>1416</v>
       </c>
       <c r="C753" s="6" t="s">
         <v>1417</v>
       </c>
       <c r="D753" s="5"/>
     </row>
     <row r="754" spans="1:4">
       <c r="A754" s="8">
-        <v>766</v>
+        <v>2131</v>
       </c>
       <c r="B754" s="9" t="s">
         <v>1418</v>
       </c>
       <c r="C754" s="10"/>
       <c r="D754" s="9"/>
     </row>
     <row r="755" spans="1:4">
       <c r="A755" s="3"/>
       <c r="B755" s="5" t="s">
         <v>1419</v>
       </c>
       <c r="C755" s="6" t="s">
         <v>1420</v>
       </c>
       <c r="D755" s="5"/>
     </row>
     <row r="756" spans="1:4">
       <c r="A756" s="3"/>
       <c r="B756" s="5" t="s">
         <v>1421</v>
       </c>
       <c r="C756" s="6" t="s">
         <v>1422</v>
       </c>
@@ -16739,1148 +16739,1148 @@
         <v>1448</v>
       </c>
       <c r="D769" s="5"/>
     </row>
     <row r="770" spans="1:4">
       <c r="A770" s="3"/>
       <c r="B770" s="5" t="s">
         <v>1449</v>
       </c>
       <c r="C770" s="6" t="s">
         <v>1450</v>
       </c>
       <c r="D770" s="5"/>
     </row>
     <row r="771" spans="1:4">
       <c r="A771" s="3"/>
       <c r="B771" s="5" t="s">
         <v>1451</v>
       </c>
       <c r="C771" s="6" t="s">
         <v>1452</v>
       </c>
       <c r="D771" s="5"/>
     </row>
     <row r="772" spans="1:4">
-      <c r="A772" s="8">
-[...2 lines deleted...]
-      <c r="B772" s="9" t="s">
+      <c r="A772" s="3"/>
+      <c r="B772" s="5" t="s">
         <v>1453</v>
       </c>
-      <c r="C772" s="10"/>
-      <c r="D772" s="9"/>
+      <c r="C772" s="6" t="s">
+        <v>1454</v>
+      </c>
+      <c r="D772" s="5"/>
     </row>
     <row r="773" spans="1:4">
       <c r="A773" s="3"/>
       <c r="B773" s="5" t="s">
-        <v>1454</v>
+        <v>1455</v>
       </c>
       <c r="C773" s="6" t="s">
-        <v>1455</v>
+        <v>1456</v>
       </c>
       <c r="D773" s="5"/>
     </row>
     <row r="774" spans="1:4">
       <c r="A774" s="3"/>
       <c r="B774" s="5" t="s">
-        <v>1456</v>
+        <v>1457</v>
       </c>
       <c r="C774" s="6" t="s">
-        <v>1457</v>
+        <v>1458</v>
       </c>
       <c r="D774" s="5"/>
     </row>
     <row r="775" spans="1:4">
       <c r="A775" s="3"/>
       <c r="B775" s="5" t="s">
-        <v>1458</v>
+        <v>1459</v>
       </c>
       <c r="C775" s="6" t="s">
-        <v>1459</v>
+        <v>1460</v>
       </c>
       <c r="D775" s="5"/>
     </row>
     <row r="776" spans="1:4">
       <c r="A776" s="3"/>
       <c r="B776" s="5" t="s">
-        <v>1460</v>
+        <v>1461</v>
       </c>
       <c r="C776" s="6" t="s">
-        <v>1461</v>
+        <v>1462</v>
       </c>
       <c r="D776" s="5"/>
     </row>
     <row r="777" spans="1:4">
       <c r="A777" s="3"/>
       <c r="B777" s="5" t="s">
-        <v>1462</v>
+        <v>1463</v>
       </c>
       <c r="C777" s="6" t="s">
-        <v>1463</v>
+        <v>1464</v>
       </c>
       <c r="D777" s="5"/>
     </row>
     <row r="778" spans="1:4">
       <c r="A778" s="3"/>
       <c r="B778" s="5" t="s">
-        <v>1464</v>
+        <v>1465</v>
       </c>
       <c r="C778" s="6" t="s">
-        <v>1465</v>
+        <v>1466</v>
       </c>
       <c r="D778" s="5"/>
     </row>
     <row r="779" spans="1:4">
       <c r="A779" s="3"/>
       <c r="B779" s="5" t="s">
-        <v>1466</v>
+        <v>1467</v>
       </c>
       <c r="C779" s="6" t="s">
-        <v>1467</v>
+        <v>1468</v>
       </c>
       <c r="D779" s="5"/>
     </row>
     <row r="780" spans="1:4">
       <c r="A780" s="3"/>
       <c r="B780" s="5" t="s">
-        <v>1468</v>
+        <v>1469</v>
       </c>
       <c r="C780" s="6" t="s">
-        <v>1469</v>
+        <v>1470</v>
       </c>
       <c r="D780" s="5"/>
     </row>
     <row r="781" spans="1:4">
       <c r="A781" s="3"/>
       <c r="B781" s="5" t="s">
-        <v>1470</v>
+        <v>1471</v>
       </c>
       <c r="C781" s="6" t="s">
-        <v>1471</v>
+        <v>1472</v>
       </c>
       <c r="D781" s="5"/>
     </row>
     <row r="782" spans="1:4">
       <c r="A782" s="3"/>
       <c r="B782" s="5" t="s">
-        <v>1472</v>
+        <v>1473</v>
       </c>
       <c r="C782" s="6" t="s">
-        <v>1473</v>
+        <v>1474</v>
       </c>
       <c r="D782" s="5"/>
     </row>
     <row r="783" spans="1:4">
-      <c r="A783" s="8">
-[...6 lines deleted...]
-      <c r="D783" s="9"/>
+      <c r="A783" s="3"/>
+      <c r="B783" s="5" t="s">
+        <v>1475</v>
+      </c>
+      <c r="C783" s="6" t="s">
+        <v>1476</v>
+      </c>
+      <c r="D783" s="5"/>
     </row>
     <row r="784" spans="1:4">
       <c r="A784" s="3"/>
       <c r="B784" s="5" t="s">
-        <v>1475</v>
+        <v>1477</v>
       </c>
       <c r="C784" s="6" t="s">
-        <v>1476</v>
+        <v>1478</v>
       </c>
       <c r="D784" s="5"/>
     </row>
     <row r="785" spans="1:4">
       <c r="A785" s="3"/>
       <c r="B785" s="5" t="s">
-        <v>1477</v>
+        <v>1479</v>
       </c>
       <c r="C785" s="6" t="s">
-        <v>1478</v>
+        <v>1480</v>
       </c>
       <c r="D785" s="5"/>
     </row>
     <row r="786" spans="1:4">
       <c r="A786" s="3"/>
       <c r="B786" s="5" t="s">
-        <v>1479</v>
+        <v>1481</v>
       </c>
       <c r="C786" s="6" t="s">
-        <v>1480</v>
+        <v>1482</v>
       </c>
       <c r="D786" s="5"/>
     </row>
     <row r="787" spans="1:4">
       <c r="A787" s="3"/>
       <c r="B787" s="5" t="s">
-        <v>1481</v>
+        <v>1483</v>
       </c>
       <c r="C787" s="6" t="s">
-        <v>1482</v>
+        <v>1484</v>
       </c>
       <c r="D787" s="5"/>
     </row>
     <row r="788" spans="1:4">
       <c r="A788" s="3"/>
       <c r="B788" s="5" t="s">
-        <v>1483</v>
+        <v>1485</v>
       </c>
       <c r="C788" s="6" t="s">
-        <v>1484</v>
+        <v>1486</v>
       </c>
       <c r="D788" s="5"/>
     </row>
     <row r="789" spans="1:4">
       <c r="A789" s="3"/>
       <c r="B789" s="5" t="s">
-        <v>1485</v>
+        <v>1487</v>
       </c>
       <c r="C789" s="6" t="s">
-        <v>1486</v>
+        <v>1488</v>
       </c>
       <c r="D789" s="5"/>
     </row>
     <row r="790" spans="1:4">
-      <c r="A790" s="3"/>
-[...6 lines deleted...]
-      <c r="D790" s="5"/>
+      <c r="A790" s="8">
+        <v>766</v>
+      </c>
+      <c r="B790" s="9" t="s">
+        <v>1489</v>
+      </c>
+      <c r="C790" s="10"/>
+      <c r="D790" s="9"/>
     </row>
     <row r="791" spans="1:4">
       <c r="A791" s="3"/>
       <c r="B791" s="5" t="s">
-        <v>1489</v>
+        <v>1490</v>
       </c>
       <c r="C791" s="6" t="s">
-        <v>1490</v>
+        <v>1491</v>
       </c>
       <c r="D791" s="5"/>
     </row>
     <row r="792" spans="1:4">
-      <c r="A792" s="8">
-[...6 lines deleted...]
-      <c r="D792" s="9"/>
+      <c r="A792" s="3"/>
+      <c r="B792" s="5" t="s">
+        <v>1492</v>
+      </c>
+      <c r="C792" s="6" t="s">
+        <v>1493</v>
+      </c>
+      <c r="D792" s="5"/>
     </row>
     <row r="793" spans="1:4">
       <c r="A793" s="3"/>
       <c r="B793" s="5" t="s">
-        <v>1492</v>
+        <v>1494</v>
       </c>
       <c r="C793" s="6" t="s">
-        <v>1493</v>
+        <v>1495</v>
       </c>
       <c r="D793" s="5"/>
     </row>
     <row r="794" spans="1:4">
       <c r="A794" s="3"/>
       <c r="B794" s="5" t="s">
-        <v>1494</v>
+        <v>1496</v>
       </c>
       <c r="C794" s="6" t="s">
-        <v>1495</v>
+        <v>1497</v>
       </c>
       <c r="D794" s="5"/>
     </row>
     <row r="795" spans="1:4">
       <c r="A795" s="3"/>
       <c r="B795" s="5" t="s">
-        <v>1496</v>
+        <v>1498</v>
       </c>
       <c r="C795" s="6" t="s">
-        <v>1497</v>
+        <v>1499</v>
       </c>
       <c r="D795" s="5"/>
     </row>
     <row r="796" spans="1:4">
       <c r="A796" s="3"/>
       <c r="B796" s="5" t="s">
-        <v>1498</v>
+        <v>1500</v>
       </c>
       <c r="C796" s="6" t="s">
-        <v>1499</v>
+        <v>1501</v>
       </c>
       <c r="D796" s="5"/>
     </row>
     <row r="797" spans="1:4">
-      <c r="A797" s="8">
-[...6 lines deleted...]
-      <c r="D797" s="9"/>
+      <c r="A797" s="3"/>
+      <c r="B797" s="5" t="s">
+        <v>1502</v>
+      </c>
+      <c r="C797" s="6" t="s">
+        <v>1503</v>
+      </c>
+      <c r="D797" s="5"/>
     </row>
     <row r="798" spans="1:4">
       <c r="A798" s="3"/>
       <c r="B798" s="5" t="s">
-        <v>1501</v>
+        <v>1504</v>
       </c>
       <c r="C798" s="6" t="s">
-        <v>1502</v>
+        <v>1505</v>
       </c>
       <c r="D798" s="5"/>
     </row>
     <row r="799" spans="1:4">
       <c r="A799" s="3"/>
       <c r="B799" s="5" t="s">
-        <v>1503</v>
+        <v>1506</v>
       </c>
       <c r="C799" s="6" t="s">
-        <v>1504</v>
+        <v>1507</v>
       </c>
       <c r="D799" s="5"/>
     </row>
     <row r="800" spans="1:4">
       <c r="A800" s="3"/>
       <c r="B800" s="5" t="s">
-        <v>1505</v>
+        <v>1508</v>
       </c>
       <c r="C800" s="6" t="s">
-        <v>1506</v>
+        <v>1509</v>
       </c>
       <c r="D800" s="5"/>
     </row>
     <row r="801" spans="1:4">
       <c r="A801" s="3"/>
       <c r="B801" s="5" t="s">
-        <v>1507</v>
+        <v>1510</v>
       </c>
       <c r="C801" s="6" t="s">
-        <v>1508</v>
+        <v>1511</v>
       </c>
       <c r="D801" s="5"/>
     </row>
     <row r="802" spans="1:4">
       <c r="A802" s="3"/>
       <c r="B802" s="5" t="s">
-        <v>1509</v>
+        <v>1512</v>
       </c>
       <c r="C802" s="6" t="s">
-        <v>1510</v>
+        <v>1513</v>
       </c>
       <c r="D802" s="5"/>
     </row>
     <row r="803" spans="1:4">
       <c r="A803" s="3"/>
       <c r="B803" s="5" t="s">
-        <v>1511</v>
+        <v>1514</v>
       </c>
       <c r="C803" s="6" t="s">
-        <v>1512</v>
+        <v>1515</v>
       </c>
       <c r="D803" s="5"/>
     </row>
     <row r="804" spans="1:4">
       <c r="A804" s="3"/>
       <c r="B804" s="5" t="s">
-        <v>1513</v>
+        <v>1516</v>
       </c>
       <c r="C804" s="6" t="s">
-        <v>1514</v>
+        <v>1517</v>
       </c>
       <c r="D804" s="5"/>
     </row>
     <row r="805" spans="1:4">
       <c r="A805" s="3"/>
       <c r="B805" s="5" t="s">
-        <v>1515</v>
+        <v>1518</v>
       </c>
       <c r="C805" s="6" t="s">
-        <v>1516</v>
+        <v>1519</v>
       </c>
       <c r="D805" s="5"/>
     </row>
     <row r="806" spans="1:4">
       <c r="A806" s="3"/>
       <c r="B806" s="5" t="s">
-        <v>1517</v>
+        <v>1520</v>
       </c>
       <c r="C806" s="6" t="s">
-        <v>1518</v>
+        <v>1521</v>
       </c>
       <c r="D806" s="5"/>
     </row>
     <row r="807" spans="1:4">
       <c r="A807" s="3"/>
       <c r="B807" s="5" t="s">
-        <v>1519</v>
+        <v>1522</v>
       </c>
       <c r="C807" s="6" t="s">
-        <v>1520</v>
+        <v>1523</v>
       </c>
       <c r="D807" s="5"/>
     </row>
     <row r="808" spans="1:4">
-      <c r="A808" s="3"/>
-[...6 lines deleted...]
-      <c r="D808" s="5"/>
+      <c r="A808" s="8">
+        <v>1019</v>
+      </c>
+      <c r="B808" s="9" t="s">
+        <v>1524</v>
+      </c>
+      <c r="C808" s="10"/>
+      <c r="D808" s="9"/>
     </row>
     <row r="809" spans="1:4">
       <c r="A809" s="3"/>
       <c r="B809" s="5" t="s">
-        <v>1523</v>
+        <v>1525</v>
       </c>
       <c r="C809" s="6" t="s">
-        <v>1524</v>
+        <v>1526</v>
       </c>
       <c r="D809" s="5"/>
     </row>
     <row r="810" spans="1:4">
       <c r="A810" s="3"/>
       <c r="B810" s="5" t="s">
-        <v>1525</v>
+        <v>1527</v>
       </c>
       <c r="C810" s="6" t="s">
-        <v>1526</v>
+        <v>1528</v>
       </c>
       <c r="D810" s="5"/>
     </row>
     <row r="811" spans="1:4">
       <c r="A811" s="3"/>
       <c r="B811" s="5" t="s">
-        <v>1527</v>
+        <v>1529</v>
       </c>
       <c r="C811" s="6" t="s">
-        <v>1528</v>
+        <v>1530</v>
       </c>
       <c r="D811" s="5"/>
     </row>
     <row r="812" spans="1:4">
       <c r="A812" s="3"/>
       <c r="B812" s="5" t="s">
-        <v>1529</v>
+        <v>1531</v>
       </c>
       <c r="C812" s="6" t="s">
-        <v>1530</v>
+        <v>1532</v>
       </c>
       <c r="D812" s="5"/>
     </row>
     <row r="813" spans="1:4">
       <c r="A813" s="3"/>
       <c r="B813" s="5" t="s">
-        <v>1531</v>
+        <v>1533</v>
       </c>
       <c r="C813" s="6" t="s">
-        <v>1532</v>
+        <v>1534</v>
       </c>
       <c r="D813" s="5"/>
     </row>
     <row r="814" spans="1:4">
       <c r="A814" s="3"/>
       <c r="B814" s="5" t="s">
-        <v>1533</v>
+        <v>1535</v>
       </c>
       <c r="C814" s="6" t="s">
-        <v>1534</v>
+        <v>1536</v>
       </c>
       <c r="D814" s="5"/>
     </row>
     <row r="815" spans="1:4">
       <c r="A815" s="3"/>
       <c r="B815" s="5" t="s">
-        <v>1535</v>
+        <v>1537</v>
       </c>
       <c r="C815" s="6" t="s">
-        <v>1536</v>
+        <v>1538</v>
       </c>
       <c r="D815" s="5"/>
     </row>
     <row r="816" spans="1:4">
       <c r="A816" s="3"/>
       <c r="B816" s="5" t="s">
-        <v>1537</v>
+        <v>1539</v>
       </c>
       <c r="C816" s="6" t="s">
-        <v>1538</v>
+        <v>1540</v>
       </c>
       <c r="D816" s="5"/>
     </row>
     <row r="817" spans="1:4">
       <c r="A817" s="3"/>
       <c r="B817" s="5" t="s">
-        <v>1539</v>
+        <v>1541</v>
       </c>
       <c r="C817" s="6" t="s">
-        <v>1540</v>
+        <v>1542</v>
       </c>
       <c r="D817" s="5"/>
     </row>
     <row r="818" spans="1:4">
       <c r="A818" s="3"/>
       <c r="B818" s="5" t="s">
-        <v>1539</v>
+        <v>1543</v>
       </c>
       <c r="C818" s="6" t="s">
-        <v>1541</v>
+        <v>1544</v>
       </c>
       <c r="D818" s="5"/>
     </row>
     <row r="819" spans="1:4">
       <c r="A819" s="8">
-        <v>1014</v>
+        <v>1021</v>
       </c>
       <c r="B819" s="9" t="s">
-        <v>1542</v>
+        <v>1545</v>
       </c>
       <c r="C819" s="10"/>
       <c r="D819" s="9"/>
     </row>
     <row r="820" spans="1:4">
       <c r="A820" s="3"/>
       <c r="B820" s="5" t="s">
-        <v>1543</v>
+        <v>1546</v>
       </c>
       <c r="C820" s="6" t="s">
-        <v>1544</v>
+        <v>1547</v>
       </c>
       <c r="D820" s="5"/>
     </row>
     <row r="821" spans="1:4">
       <c r="A821" s="3"/>
       <c r="B821" s="5" t="s">
-        <v>1545</v>
+        <v>1548</v>
       </c>
       <c r="C821" s="6" t="s">
-        <v>1546</v>
+        <v>1549</v>
       </c>
       <c r="D821" s="5"/>
     </row>
     <row r="822" spans="1:4">
       <c r="A822" s="3"/>
       <c r="B822" s="5" t="s">
-        <v>1547</v>
+        <v>1550</v>
       </c>
       <c r="C822" s="6" t="s">
-        <v>1548</v>
+        <v>1551</v>
       </c>
       <c r="D822" s="5"/>
     </row>
     <row r="823" spans="1:4">
       <c r="A823" s="3"/>
       <c r="B823" s="5" t="s">
-        <v>1549</v>
+        <v>1552</v>
       </c>
       <c r="C823" s="6" t="s">
-        <v>1550</v>
+        <v>1553</v>
       </c>
       <c r="D823" s="5"/>
     </row>
     <row r="824" spans="1:4">
       <c r="A824" s="3"/>
       <c r="B824" s="5" t="s">
-        <v>1551</v>
+        <v>1554</v>
       </c>
       <c r="C824" s="6" t="s">
-        <v>1552</v>
+        <v>1555</v>
       </c>
       <c r="D824" s="5"/>
     </row>
     <row r="825" spans="1:4">
       <c r="A825" s="3"/>
       <c r="B825" s="5" t="s">
-        <v>1553</v>
+        <v>1556</v>
       </c>
       <c r="C825" s="6" t="s">
-        <v>1554</v>
+        <v>1557</v>
       </c>
       <c r="D825" s="5"/>
     </row>
     <row r="826" spans="1:4">
       <c r="A826" s="3"/>
       <c r="B826" s="5" t="s">
-        <v>1555</v>
+        <v>1558</v>
       </c>
       <c r="C826" s="6" t="s">
-        <v>1556</v>
+        <v>1559</v>
       </c>
       <c r="D826" s="5"/>
     </row>
     <row r="827" spans="1:4">
       <c r="A827" s="3"/>
       <c r="B827" s="5" t="s">
-        <v>1555</v>
+        <v>1560</v>
       </c>
       <c r="C827" s="6" t="s">
-        <v>1557</v>
+        <v>1561</v>
       </c>
       <c r="D827" s="5"/>
     </row>
     <row r="828" spans="1:4">
-      <c r="A828" s="3"/>
-[...6 lines deleted...]
-      <c r="D828" s="5"/>
+      <c r="A828" s="8">
+        <v>993</v>
+      </c>
+      <c r="B828" s="9" t="s">
+        <v>1562</v>
+      </c>
+      <c r="C828" s="10"/>
+      <c r="D828" s="9"/>
     </row>
     <row r="829" spans="1:4">
       <c r="A829" s="3"/>
       <c r="B829" s="5" t="s">
-        <v>1560</v>
+        <v>1563</v>
       </c>
       <c r="C829" s="6" t="s">
-        <v>1561</v>
+        <v>1564</v>
       </c>
       <c r="D829" s="5"/>
     </row>
     <row r="830" spans="1:4">
-      <c r="A830" s="8">
-[...6 lines deleted...]
-      <c r="D830" s="9"/>
+      <c r="A830" s="3"/>
+      <c r="B830" s="5" t="s">
+        <v>1565</v>
+      </c>
+      <c r="C830" s="6" t="s">
+        <v>1566</v>
+      </c>
+      <c r="D830" s="5"/>
     </row>
     <row r="831" spans="1:4">
       <c r="A831" s="3"/>
       <c r="B831" s="5" t="s">
-        <v>1563</v>
+        <v>1567</v>
       </c>
       <c r="C831" s="6" t="s">
-        <v>1564</v>
+        <v>1568</v>
       </c>
       <c r="D831" s="5"/>
     </row>
     <row r="832" spans="1:4">
       <c r="A832" s="3"/>
       <c r="B832" s="5" t="s">
-        <v>1565</v>
+        <v>1569</v>
       </c>
       <c r="C832" s="6" t="s">
-        <v>1566</v>
+        <v>1570</v>
       </c>
       <c r="D832" s="5"/>
     </row>
     <row r="833" spans="1:4">
-      <c r="A833" s="3"/>
-[...6 lines deleted...]
-      <c r="D833" s="5"/>
+      <c r="A833" s="8">
+        <v>1017</v>
+      </c>
+      <c r="B833" s="9" t="s">
+        <v>1571</v>
+      </c>
+      <c r="C833" s="10"/>
+      <c r="D833" s="9"/>
     </row>
     <row r="834" spans="1:4">
       <c r="A834" s="3"/>
       <c r="B834" s="5" t="s">
-        <v>1569</v>
+        <v>1572</v>
       </c>
       <c r="C834" s="6" t="s">
-        <v>1570</v>
+        <v>1573</v>
       </c>
       <c r="D834" s="5"/>
     </row>
     <row r="835" spans="1:4">
       <c r="A835" s="3"/>
       <c r="B835" s="5" t="s">
-        <v>1571</v>
+        <v>1574</v>
       </c>
       <c r="C835" s="6" t="s">
-        <v>1572</v>
+        <v>1575</v>
       </c>
       <c r="D835" s="5"/>
     </row>
     <row r="836" spans="1:4">
       <c r="A836" s="3"/>
       <c r="B836" s="5" t="s">
-        <v>1573</v>
+        <v>1576</v>
       </c>
       <c r="C836" s="6" t="s">
-        <v>1574</v>
+        <v>1577</v>
       </c>
       <c r="D836" s="5"/>
     </row>
     <row r="837" spans="1:4">
       <c r="A837" s="3"/>
       <c r="B837" s="5" t="s">
-        <v>1575</v>
+        <v>1578</v>
       </c>
       <c r="C837" s="6" t="s">
-        <v>1576</v>
+        <v>1579</v>
       </c>
       <c r="D837" s="5"/>
     </row>
     <row r="838" spans="1:4">
       <c r="A838" s="3"/>
       <c r="B838" s="5" t="s">
-        <v>1577</v>
+        <v>1580</v>
       </c>
       <c r="C838" s="6" t="s">
-        <v>1578</v>
+        <v>1581</v>
       </c>
       <c r="D838" s="5"/>
     </row>
     <row r="839" spans="1:4">
       <c r="A839" s="3"/>
       <c r="B839" s="5" t="s">
-        <v>1579</v>
+        <v>1582</v>
       </c>
       <c r="C839" s="6" t="s">
-        <v>1580</v>
+        <v>1583</v>
       </c>
       <c r="D839" s="5"/>
     </row>
     <row r="840" spans="1:4">
       <c r="A840" s="3"/>
       <c r="B840" s="5" t="s">
-        <v>1581</v>
+        <v>1584</v>
       </c>
       <c r="C840" s="6" t="s">
-        <v>1582</v>
+        <v>1585</v>
       </c>
       <c r="D840" s="5"/>
     </row>
     <row r="841" spans="1:4">
       <c r="A841" s="3"/>
       <c r="B841" s="5" t="s">
-        <v>1583</v>
+        <v>1586</v>
       </c>
       <c r="C841" s="6" t="s">
-        <v>1584</v>
+        <v>1587</v>
       </c>
       <c r="D841" s="5"/>
     </row>
     <row r="842" spans="1:4">
       <c r="A842" s="3"/>
       <c r="B842" s="5" t="s">
-        <v>1585</v>
+        <v>1588</v>
       </c>
       <c r="C842" s="6" t="s">
-        <v>1586</v>
+        <v>1589</v>
       </c>
       <c r="D842" s="5"/>
     </row>
     <row r="843" spans="1:4">
       <c r="A843" s="3"/>
       <c r="B843" s="5" t="s">
-        <v>1587</v>
+        <v>1590</v>
       </c>
       <c r="C843" s="6" t="s">
-        <v>1588</v>
+        <v>1591</v>
       </c>
       <c r="D843" s="5"/>
     </row>
     <row r="844" spans="1:4">
       <c r="A844" s="3"/>
       <c r="B844" s="5" t="s">
-        <v>1589</v>
+        <v>1592</v>
       </c>
       <c r="C844" s="6" t="s">
-        <v>1590</v>
+        <v>1593</v>
       </c>
       <c r="D844" s="5"/>
     </row>
     <row r="845" spans="1:4">
-      <c r="A845" s="8">
-[...6 lines deleted...]
-      <c r="D845" s="9"/>
+      <c r="A845" s="3"/>
+      <c r="B845" s="5" t="s">
+        <v>1594</v>
+      </c>
+      <c r="C845" s="6" t="s">
+        <v>1595</v>
+      </c>
+      <c r="D845" s="5"/>
     </row>
     <row r="846" spans="1:4">
       <c r="A846" s="3"/>
       <c r="B846" s="5" t="s">
-        <v>1592</v>
+        <v>1596</v>
       </c>
       <c r="C846" s="6" t="s">
-        <v>1593</v>
+        <v>1597</v>
       </c>
       <c r="D846" s="5"/>
     </row>
     <row r="847" spans="1:4">
       <c r="A847" s="3"/>
       <c r="B847" s="5" t="s">
-        <v>1594</v>
+        <v>1598</v>
       </c>
       <c r="C847" s="6" t="s">
-        <v>1595</v>
+        <v>1599</v>
       </c>
       <c r="D847" s="5"/>
     </row>
     <row r="848" spans="1:4">
       <c r="A848" s="3"/>
       <c r="B848" s="5" t="s">
-        <v>1596</v>
+        <v>1600</v>
       </c>
       <c r="C848" s="6" t="s">
-        <v>1597</v>
+        <v>1601</v>
       </c>
       <c r="D848" s="5"/>
     </row>
     <row r="849" spans="1:4">
       <c r="A849" s="3"/>
       <c r="B849" s="5" t="s">
-        <v>1598</v>
+        <v>1602</v>
       </c>
       <c r="C849" s="6" t="s">
-        <v>1599</v>
+        <v>1603</v>
       </c>
       <c r="D849" s="5"/>
     </row>
     <row r="850" spans="1:4">
       <c r="A850" s="3"/>
       <c r="B850" s="5" t="s">
-        <v>1600</v>
+        <v>1604</v>
       </c>
       <c r="C850" s="6" t="s">
-        <v>1601</v>
+        <v>1605</v>
       </c>
       <c r="D850" s="5"/>
     </row>
     <row r="851" spans="1:4">
       <c r="A851" s="3"/>
       <c r="B851" s="5" t="s">
-        <v>1602</v>
+        <v>1606</v>
       </c>
       <c r="C851" s="6" t="s">
-        <v>1603</v>
+        <v>1607</v>
       </c>
       <c r="D851" s="5"/>
     </row>
     <row r="852" spans="1:4">
       <c r="A852" s="3"/>
       <c r="B852" s="5" t="s">
-        <v>1604</v>
+        <v>1608</v>
       </c>
       <c r="C852" s="6" t="s">
-        <v>1605</v>
+        <v>1609</v>
       </c>
       <c r="D852" s="5"/>
     </row>
     <row r="853" spans="1:4">
-      <c r="A853" s="8">
-[...6 lines deleted...]
-      <c r="D853" s="9"/>
+      <c r="A853" s="3"/>
+      <c r="B853" s="5" t="s">
+        <v>1610</v>
+      </c>
+      <c r="C853" s="6" t="s">
+        <v>1611</v>
+      </c>
+      <c r="D853" s="5"/>
     </row>
     <row r="854" spans="1:4">
       <c r="A854" s="3"/>
       <c r="B854" s="5" t="s">
-        <v>1607</v>
+        <v>1610</v>
       </c>
       <c r="C854" s="6" t="s">
-        <v>1608</v>
+        <v>1612</v>
       </c>
       <c r="D854" s="5"/>
     </row>
     <row r="855" spans="1:4">
-      <c r="A855" s="3"/>
-[...6 lines deleted...]
-      <c r="D855" s="5"/>
+      <c r="A855" s="8">
+        <v>1014</v>
+      </c>
+      <c r="B855" s="9" t="s">
+        <v>1613</v>
+      </c>
+      <c r="C855" s="10"/>
+      <c r="D855" s="9"/>
     </row>
     <row r="856" spans="1:4">
       <c r="A856" s="3"/>
       <c r="B856" s="5" t="s">
-        <v>1611</v>
+        <v>1614</v>
       </c>
       <c r="C856" s="6" t="s">
-        <v>1612</v>
+        <v>1615</v>
       </c>
       <c r="D856" s="5"/>
     </row>
     <row r="857" spans="1:4">
       <c r="A857" s="3"/>
       <c r="B857" s="5" t="s">
-        <v>1613</v>
+        <v>1616</v>
       </c>
       <c r="C857" s="6" t="s">
-        <v>1614</v>
+        <v>1617</v>
       </c>
       <c r="D857" s="5"/>
     </row>
     <row r="858" spans="1:4">
       <c r="A858" s="3"/>
       <c r="B858" s="5" t="s">
-        <v>1615</v>
+        <v>1618</v>
       </c>
       <c r="C858" s="6" t="s">
-        <v>1616</v>
+        <v>1619</v>
       </c>
       <c r="D858" s="5"/>
     </row>
     <row r="859" spans="1:4">
       <c r="A859" s="3"/>
       <c r="B859" s="5" t="s">
-        <v>1617</v>
+        <v>1620</v>
       </c>
       <c r="C859" s="6" t="s">
-        <v>1618</v>
+        <v>1621</v>
       </c>
       <c r="D859" s="5"/>
     </row>
     <row r="860" spans="1:4">
       <c r="A860" s="3"/>
       <c r="B860" s="5" t="s">
-        <v>1619</v>
+        <v>1622</v>
       </c>
       <c r="C860" s="6" t="s">
-        <v>1620</v>
+        <v>1623</v>
       </c>
       <c r="D860" s="5"/>
     </row>
     <row r="861" spans="1:4">
       <c r="A861" s="3"/>
       <c r="B861" s="5" t="s">
-        <v>1621</v>
+        <v>1624</v>
       </c>
       <c r="C861" s="6" t="s">
-        <v>1622</v>
+        <v>1625</v>
       </c>
       <c r="D861" s="5"/>
     </row>
     <row r="862" spans="1:4">
       <c r="A862" s="3"/>
       <c r="B862" s="5" t="s">
-        <v>1623</v>
+        <v>1626</v>
       </c>
       <c r="C862" s="6" t="s">
-        <v>1624</v>
+        <v>1627</v>
       </c>
       <c r="D862" s="5"/>
     </row>
     <row r="863" spans="1:4">
       <c r="A863" s="3"/>
       <c r="B863" s="5" t="s">
-        <v>1625</v>
+        <v>1626</v>
       </c>
       <c r="C863" s="6" t="s">
-        <v>1626</v>
+        <v>1628</v>
       </c>
       <c r="D863" s="5"/>
     </row>
     <row r="864" spans="1:4">
       <c r="A864" s="3"/>
       <c r="B864" s="5" t="s">
-        <v>1627</v>
+        <v>1629</v>
       </c>
       <c r="C864" s="6" t="s">
-        <v>1628</v>
+        <v>1630</v>
       </c>
       <c r="D864" s="5"/>
     </row>
     <row r="865" spans="1:4">
       <c r="A865" s="3"/>
       <c r="B865" s="5" t="s">
-        <v>1629</v>
+        <v>1631</v>
       </c>
       <c r="C865" s="6" t="s">
-        <v>1630</v>
+        <v>1632</v>
       </c>
       <c r="D865" s="5"/>
     </row>
     <row r="866" spans="1:4">
-      <c r="A866" s="3"/>
-[...6 lines deleted...]
-      <c r="D866" s="5"/>
+      <c r="A866" s="8">
+        <v>1016</v>
+      </c>
+      <c r="B866" s="9" t="s">
+        <v>1633</v>
+      </c>
+      <c r="C866" s="10"/>
+      <c r="D866" s="9"/>
     </row>
     <row r="867" spans="1:4">
       <c r="A867" s="3"/>
       <c r="B867" s="5" t="s">
-        <v>1633</v>
+        <v>1634</v>
       </c>
       <c r="C867" s="6" t="s">
-        <v>1634</v>
+        <v>1635</v>
       </c>
       <c r="D867" s="5"/>
     </row>
     <row r="868" spans="1:4">
       <c r="A868" s="3"/>
       <c r="B868" s="5" t="s">
-        <v>1635</v>
+        <v>1636</v>
       </c>
       <c r="C868" s="6" t="s">
-        <v>1636</v>
+        <v>1637</v>
       </c>
       <c r="D868" s="5"/>
     </row>
     <row r="869" spans="1:4">
       <c r="A869" s="3"/>
       <c r="B869" s="5" t="s">
-        <v>1637</v>
+        <v>1638</v>
       </c>
       <c r="C869" s="6" t="s">
-        <v>1638</v>
+        <v>1639</v>
       </c>
       <c r="D869" s="5"/>
     </row>
     <row r="870" spans="1:4">
       <c r="A870" s="3"/>
       <c r="B870" s="5" t="s">
-        <v>1639</v>
+        <v>1640</v>
       </c>
       <c r="C870" s="6" t="s">
-        <v>1640</v>
+        <v>1641</v>
       </c>
       <c r="D870" s="5"/>
     </row>
     <row r="871" spans="1:4">
       <c r="A871" s="3"/>
       <c r="B871" s="5" t="s">
-        <v>1641</v>
+        <v>1642</v>
       </c>
       <c r="C871" s="6" t="s">
-        <v>1642</v>
+        <v>1643</v>
       </c>
       <c r="D871" s="5"/>
     </row>
     <row r="872" spans="1:4">
       <c r="A872" s="3"/>
       <c r="B872" s="5" t="s">
-        <v>1643</v>
+        <v>1644</v>
       </c>
       <c r="C872" s="6" t="s">
-        <v>1644</v>
+        <v>1645</v>
       </c>
       <c r="D872" s="5"/>
     </row>
     <row r="873" spans="1:4">
       <c r="A873" s="3"/>
       <c r="B873" s="5" t="s">
-        <v>1645</v>
+        <v>1646</v>
       </c>
       <c r="C873" s="6" t="s">
-        <v>1646</v>
+        <v>1647</v>
       </c>
       <c r="D873" s="5"/>
     </row>
     <row r="874" spans="1:4">
       <c r="A874" s="3"/>
       <c r="B874" s="5" t="s">
-        <v>1647</v>
+        <v>1648</v>
       </c>
       <c r="C874" s="6" t="s">
-        <v>1648</v>
+        <v>1649</v>
       </c>
       <c r="D874" s="5"/>
     </row>
     <row r="875" spans="1:4">
       <c r="A875" s="3"/>
       <c r="B875" s="5" t="s">
-        <v>1649</v>
+        <v>1650</v>
       </c>
       <c r="C875" s="6" t="s">
-        <v>1650</v>
+        <v>1651</v>
       </c>
       <c r="D875" s="5"/>
     </row>
     <row r="876" spans="1:4">
       <c r="A876" s="3"/>
       <c r="B876" s="5" t="s">
-        <v>1651</v>
+        <v>1652</v>
       </c>
       <c r="C876" s="6" t="s">
-        <v>1652</v>
+        <v>1653</v>
       </c>
       <c r="D876" s="5"/>
     </row>
     <row r="877" spans="1:4">
       <c r="A877" s="3"/>
       <c r="B877" s="5" t="s">
-        <v>1653</v>
+        <v>1654</v>
       </c>
       <c r="C877" s="6" t="s">
-        <v>1654</v>
+        <v>1655</v>
       </c>
       <c r="D877" s="5"/>
     </row>
     <row r="878" spans="1:4">
       <c r="A878" s="3"/>
       <c r="B878" s="5" t="s">
-        <v>1655</v>
+        <v>1656</v>
       </c>
       <c r="C878" s="6" t="s">
-        <v>1656</v>
+        <v>1657</v>
       </c>
       <c r="D878" s="5"/>
     </row>
     <row r="879" spans="1:4">
       <c r="A879" s="3"/>
       <c r="B879" s="5" t="s">
-        <v>1657</v>
+        <v>1658</v>
       </c>
       <c r="C879" s="6" t="s">
-        <v>1658</v>
+        <v>1659</v>
       </c>
       <c r="D879" s="5"/>
     </row>
     <row r="880" spans="1:4">
       <c r="A880" s="3"/>
       <c r="B880" s="5" t="s">
-        <v>1659</v>
+        <v>1660</v>
       </c>
       <c r="C880" s="6" t="s">
-        <v>1660</v>
+        <v>1661</v>
       </c>
       <c r="D880" s="5"/>
     </row>
     <row r="881" spans="1:4">
-      <c r="A881" s="3"/>
-[...3 lines deleted...]
-      <c r="C881" s="6" t="s">
+      <c r="A881" s="8">
+        <v>930</v>
+      </c>
+      <c r="B881" s="9" t="s">
         <v>1662</v>
       </c>
-      <c r="D881" s="5"/>
+      <c r="C881" s="10"/>
+      <c r="D881" s="9"/>
     </row>
     <row r="882" spans="1:4">
       <c r="A882" s="3"/>
       <c r="B882" s="5" t="s">
         <v>1663</v>
       </c>
       <c r="C882" s="6" t="s">
         <v>1664</v>
       </c>
       <c r="D882" s="5"/>
     </row>
     <row r="883" spans="1:4">
       <c r="A883" s="3"/>
       <c r="B883" s="5" t="s">
         <v>1665</v>
       </c>
       <c r="C883" s="6" t="s">
         <v>1666</v>
       </c>
       <c r="D883" s="5"/>
     </row>
     <row r="884" spans="1:4">
       <c r="A884" s="3"/>
       <c r="B884" s="5" t="s">
         <v>1667</v>
@@ -17910,51 +17910,51 @@
       </c>
       <c r="D886" s="5"/>
     </row>
     <row r="887" spans="1:4">
       <c r="A887" s="3"/>
       <c r="B887" s="5" t="s">
         <v>1673</v>
       </c>
       <c r="C887" s="6" t="s">
         <v>1674</v>
       </c>
       <c r="D887" s="5"/>
     </row>
     <row r="888" spans="1:4">
       <c r="A888" s="3"/>
       <c r="B888" s="5" t="s">
         <v>1675</v>
       </c>
       <c r="C888" s="6" t="s">
         <v>1676</v>
       </c>
       <c r="D888" s="5"/>
     </row>
     <row r="889" spans="1:4">
       <c r="A889" s="8">
-        <v>888</v>
+        <v>1020</v>
       </c>
       <c r="B889" s="9" t="s">
         <v>1677</v>
       </c>
       <c r="C889" s="10"/>
       <c r="D889" s="9"/>
     </row>
     <row r="890" spans="1:4">
       <c r="A890" s="3"/>
       <c r="B890" s="5" t="s">
         <v>1678</v>
       </c>
       <c r="C890" s="6" t="s">
         <v>1679</v>
       </c>
       <c r="D890" s="5"/>
     </row>
     <row r="891" spans="1:4">
       <c r="A891" s="3"/>
       <c r="B891" s="5" t="s">
         <v>1680</v>
       </c>
       <c r="C891" s="6" t="s">
         <v>1681</v>
       </c>
@@ -18009,688 +18009,688 @@
         <v>1691</v>
       </c>
       <c r="D896" s="5"/>
     </row>
     <row r="897" spans="1:4">
       <c r="A897" s="3"/>
       <c r="B897" s="5" t="s">
         <v>1692</v>
       </c>
       <c r="C897" s="6" t="s">
         <v>1693</v>
       </c>
       <c r="D897" s="5"/>
     </row>
     <row r="898" spans="1:4">
       <c r="A898" s="3"/>
       <c r="B898" s="5" t="s">
         <v>1694</v>
       </c>
       <c r="C898" s="6" t="s">
         <v>1695</v>
       </c>
       <c r="D898" s="5"/>
     </row>
     <row r="899" spans="1:4">
-      <c r="A899" s="8">
-[...2 lines deleted...]
-      <c r="B899" s="9" t="s">
+      <c r="A899" s="3"/>
+      <c r="B899" s="5" t="s">
         <v>1696</v>
       </c>
-      <c r="C899" s="10"/>
-      <c r="D899" s="9"/>
+      <c r="C899" s="6" t="s">
+        <v>1697</v>
+      </c>
+      <c r="D899" s="5"/>
     </row>
     <row r="900" spans="1:4">
       <c r="A900" s="3"/>
       <c r="B900" s="5" t="s">
-        <v>1697</v>
+        <v>1698</v>
       </c>
       <c r="C900" s="6" t="s">
-        <v>1698</v>
+        <v>1699</v>
       </c>
       <c r="D900" s="5"/>
     </row>
     <row r="901" spans="1:4">
       <c r="A901" s="3"/>
       <c r="B901" s="5" t="s">
-        <v>1699</v>
+        <v>1700</v>
       </c>
       <c r="C901" s="6" t="s">
-        <v>1700</v>
+        <v>1701</v>
       </c>
       <c r="D901" s="5"/>
     </row>
     <row r="902" spans="1:4">
       <c r="A902" s="3"/>
       <c r="B902" s="5" t="s">
-        <v>1701</v>
+        <v>1702</v>
       </c>
       <c r="C902" s="6" t="s">
-        <v>1702</v>
+        <v>1703</v>
       </c>
       <c r="D902" s="5"/>
     </row>
     <row r="903" spans="1:4">
       <c r="A903" s="3"/>
       <c r="B903" s="5" t="s">
-        <v>1703</v>
+        <v>1704</v>
       </c>
       <c r="C903" s="6" t="s">
-        <v>1704</v>
+        <v>1705</v>
       </c>
       <c r="D903" s="5"/>
     </row>
     <row r="904" spans="1:4">
       <c r="A904" s="3"/>
       <c r="B904" s="5" t="s">
-        <v>1705</v>
+        <v>1706</v>
       </c>
       <c r="C904" s="6" t="s">
-        <v>1706</v>
+        <v>1707</v>
       </c>
       <c r="D904" s="5"/>
     </row>
     <row r="905" spans="1:4">
       <c r="A905" s="3"/>
       <c r="B905" s="5" t="s">
-        <v>1707</v>
+        <v>1708</v>
       </c>
       <c r="C905" s="6" t="s">
-        <v>1708</v>
+        <v>1709</v>
       </c>
       <c r="D905" s="5"/>
     </row>
     <row r="906" spans="1:4">
-      <c r="A906" s="8">
-[...6 lines deleted...]
-      <c r="D906" s="9"/>
+      <c r="A906" s="3"/>
+      <c r="B906" s="5" t="s">
+        <v>1710</v>
+      </c>
+      <c r="C906" s="6" t="s">
+        <v>1711</v>
+      </c>
+      <c r="D906" s="5"/>
     </row>
     <row r="907" spans="1:4">
       <c r="A907" s="3"/>
       <c r="B907" s="5" t="s">
-        <v>1710</v>
+        <v>1712</v>
       </c>
       <c r="C907" s="6" t="s">
-        <v>1711</v>
+        <v>1713</v>
       </c>
       <c r="D907" s="5"/>
     </row>
     <row r="908" spans="1:4">
       <c r="A908" s="3"/>
       <c r="B908" s="5" t="s">
-        <v>1712</v>
+        <v>1714</v>
       </c>
       <c r="C908" s="6" t="s">
-        <v>1713</v>
+        <v>1715</v>
       </c>
       <c r="D908" s="5"/>
     </row>
     <row r="909" spans="1:4">
       <c r="A909" s="3"/>
       <c r="B909" s="5" t="s">
-        <v>1714</v>
+        <v>1716</v>
       </c>
       <c r="C909" s="6" t="s">
-        <v>1715</v>
+        <v>1717</v>
       </c>
       <c r="D909" s="5"/>
     </row>
     <row r="910" spans="1:4">
       <c r="A910" s="3"/>
       <c r="B910" s="5" t="s">
-        <v>1716</v>
+        <v>1718</v>
       </c>
       <c r="C910" s="6" t="s">
-        <v>1717</v>
+        <v>1719</v>
       </c>
       <c r="D910" s="5"/>
     </row>
     <row r="911" spans="1:4">
       <c r="A911" s="3"/>
       <c r="B911" s="5" t="s">
-        <v>1718</v>
+        <v>1720</v>
       </c>
       <c r="C911" s="6" t="s">
-        <v>1719</v>
+        <v>1721</v>
       </c>
       <c r="D911" s="5"/>
     </row>
     <row r="912" spans="1:4">
       <c r="A912" s="3"/>
       <c r="B912" s="5" t="s">
-        <v>1720</v>
+        <v>1722</v>
       </c>
       <c r="C912" s="6" t="s">
-        <v>1721</v>
+        <v>1723</v>
       </c>
       <c r="D912" s="5"/>
     </row>
     <row r="913" spans="1:4">
       <c r="A913" s="3"/>
       <c r="B913" s="5" t="s">
-        <v>1722</v>
+        <v>1724</v>
       </c>
       <c r="C913" s="6" t="s">
-        <v>1723</v>
+        <v>1725</v>
       </c>
       <c r="D913" s="5"/>
     </row>
     <row r="914" spans="1:4">
       <c r="A914" s="3"/>
       <c r="B914" s="5" t="s">
-        <v>1724</v>
+        <v>1726</v>
       </c>
       <c r="C914" s="6" t="s">
-        <v>1725</v>
+        <v>1727</v>
       </c>
       <c r="D914" s="5"/>
     </row>
     <row r="915" spans="1:4">
       <c r="A915" s="3"/>
       <c r="B915" s="5" t="s">
-        <v>1726</v>
+        <v>1728</v>
       </c>
       <c r="C915" s="6" t="s">
-        <v>1727</v>
+        <v>1729</v>
       </c>
       <c r="D915" s="5"/>
     </row>
     <row r="916" spans="1:4">
       <c r="A916" s="3"/>
       <c r="B916" s="5" t="s">
-        <v>1728</v>
+        <v>1730</v>
       </c>
       <c r="C916" s="6" t="s">
-        <v>1729</v>
+        <v>1731</v>
       </c>
       <c r="D916" s="5"/>
     </row>
     <row r="917" spans="1:4">
-      <c r="A917" s="8">
-[...6 lines deleted...]
-      <c r="D917" s="9"/>
+      <c r="A917" s="3"/>
+      <c r="B917" s="5" t="s">
+        <v>1732</v>
+      </c>
+      <c r="C917" s="6" t="s">
+        <v>1733</v>
+      </c>
+      <c r="D917" s="5"/>
     </row>
     <row r="918" spans="1:4">
       <c r="A918" s="3"/>
       <c r="B918" s="5" t="s">
-        <v>1731</v>
+        <v>1734</v>
       </c>
       <c r="C918" s="6" t="s">
-        <v>1732</v>
+        <v>1735</v>
       </c>
       <c r="D918" s="5"/>
     </row>
     <row r="919" spans="1:4">
       <c r="A919" s="3"/>
       <c r="B919" s="5" t="s">
-        <v>1733</v>
+        <v>1736</v>
       </c>
       <c r="C919" s="6" t="s">
-        <v>1734</v>
+        <v>1737</v>
       </c>
       <c r="D919" s="5"/>
     </row>
     <row r="920" spans="1:4">
       <c r="A920" s="3"/>
       <c r="B920" s="5" t="s">
-        <v>1735</v>
+        <v>1738</v>
       </c>
       <c r="C920" s="6" t="s">
-        <v>1736</v>
+        <v>1739</v>
       </c>
       <c r="D920" s="5"/>
     </row>
     <row r="921" spans="1:4">
       <c r="A921" s="3"/>
       <c r="B921" s="5" t="s">
-        <v>1737</v>
+        <v>1740</v>
       </c>
       <c r="C921" s="6" t="s">
-        <v>1738</v>
+        <v>1741</v>
       </c>
       <c r="D921" s="5"/>
     </row>
     <row r="922" spans="1:4">
       <c r="A922" s="3"/>
       <c r="B922" s="5" t="s">
-        <v>1739</v>
+        <v>1742</v>
       </c>
       <c r="C922" s="6" t="s">
-        <v>1740</v>
+        <v>1743</v>
       </c>
       <c r="D922" s="5"/>
     </row>
     <row r="923" spans="1:4">
       <c r="A923" s="3"/>
       <c r="B923" s="5" t="s">
-        <v>1741</v>
+        <v>1744</v>
       </c>
       <c r="C923" s="6" t="s">
-        <v>1742</v>
+        <v>1745</v>
       </c>
       <c r="D923" s="5"/>
     </row>
     <row r="924" spans="1:4">
       <c r="A924" s="3"/>
       <c r="B924" s="5" t="s">
-        <v>1743</v>
+        <v>1746</v>
       </c>
       <c r="C924" s="6" t="s">
-        <v>1744</v>
+        <v>1747</v>
       </c>
       <c r="D924" s="5"/>
     </row>
     <row r="925" spans="1:4">
-      <c r="A925" s="3"/>
-[...6 lines deleted...]
-      <c r="D925" s="5"/>
+      <c r="A925" s="8">
+        <v>888</v>
+      </c>
+      <c r="B925" s="9" t="s">
+        <v>1748</v>
+      </c>
+      <c r="C925" s="10"/>
+      <c r="D925" s="9"/>
     </row>
     <row r="926" spans="1:4">
-      <c r="A926" s="8">
-[...6 lines deleted...]
-      <c r="D926" s="9"/>
+      <c r="A926" s="3"/>
+      <c r="B926" s="5" t="s">
+        <v>1749</v>
+      </c>
+      <c r="C926" s="6" t="s">
+        <v>1750</v>
+      </c>
+      <c r="D926" s="5"/>
     </row>
     <row r="927" spans="1:4">
       <c r="A927" s="3"/>
       <c r="B927" s="5" t="s">
-        <v>1748</v>
+        <v>1751</v>
       </c>
       <c r="C927" s="6" t="s">
-        <v>1749</v>
+        <v>1752</v>
       </c>
       <c r="D927" s="5"/>
     </row>
     <row r="928" spans="1:4">
       <c r="A928" s="3"/>
       <c r="B928" s="5" t="s">
-        <v>1750</v>
+        <v>1753</v>
       </c>
       <c r="C928" s="6" t="s">
-        <v>1751</v>
+        <v>1754</v>
       </c>
       <c r="D928" s="5"/>
     </row>
     <row r="929" spans="1:4">
       <c r="A929" s="3"/>
       <c r="B929" s="5" t="s">
-        <v>1752</v>
+        <v>1755</v>
       </c>
       <c r="C929" s="6" t="s">
-        <v>1753</v>
+        <v>1756</v>
       </c>
       <c r="D929" s="5"/>
     </row>
     <row r="930" spans="1:4">
       <c r="A930" s="3"/>
       <c r="B930" s="5" t="s">
-        <v>1754</v>
+        <v>1757</v>
       </c>
       <c r="C930" s="6" t="s">
-        <v>1755</v>
+        <v>1758</v>
       </c>
       <c r="D930" s="5"/>
     </row>
     <row r="931" spans="1:4">
       <c r="A931" s="3"/>
       <c r="B931" s="5" t="s">
-        <v>1756</v>
+        <v>1759</v>
       </c>
       <c r="C931" s="6" t="s">
-        <v>1757</v>
+        <v>1760</v>
       </c>
       <c r="D931" s="5"/>
     </row>
     <row r="932" spans="1:4">
       <c r="A932" s="3"/>
       <c r="B932" s="5" t="s">
-        <v>1758</v>
+        <v>1761</v>
       </c>
       <c r="C932" s="6" t="s">
-        <v>1759</v>
+        <v>1762</v>
       </c>
       <c r="D932" s="5"/>
     </row>
     <row r="933" spans="1:4">
       <c r="A933" s="3"/>
       <c r="B933" s="5" t="s">
-        <v>1760</v>
+        <v>1763</v>
       </c>
       <c r="C933" s="6" t="s">
-        <v>1761</v>
+        <v>1764</v>
       </c>
       <c r="D933" s="5"/>
     </row>
     <row r="934" spans="1:4">
       <c r="A934" s="3"/>
       <c r="B934" s="5" t="s">
-        <v>1762</v>
+        <v>1765</v>
       </c>
       <c r="C934" s="6" t="s">
-        <v>1763</v>
+        <v>1766</v>
       </c>
       <c r="D934" s="5"/>
     </row>
     <row r="935" spans="1:4">
       <c r="A935" s="8">
-        <v>2131</v>
+        <v>983</v>
       </c>
       <c r="B935" s="9" t="s">
-        <v>1764</v>
+        <v>1767</v>
       </c>
       <c r="C935" s="10"/>
       <c r="D935" s="9"/>
     </row>
     <row r="936" spans="1:4">
       <c r="A936" s="3"/>
       <c r="B936" s="5" t="s">
-        <v>1765</v>
+        <v>1768</v>
       </c>
       <c r="C936" s="6" t="s">
-        <v>1766</v>
+        <v>1769</v>
       </c>
       <c r="D936" s="5"/>
     </row>
     <row r="937" spans="1:4">
       <c r="A937" s="3"/>
       <c r="B937" s="5" t="s">
-        <v>1767</v>
+        <v>1770</v>
       </c>
       <c r="C937" s="6" t="s">
-        <v>1768</v>
+        <v>1771</v>
       </c>
       <c r="D937" s="5"/>
     </row>
     <row r="938" spans="1:4">
       <c r="A938" s="3"/>
       <c r="B938" s="5" t="s">
-        <v>1769</v>
+        <v>1772</v>
       </c>
       <c r="C938" s="6" t="s">
-        <v>1770</v>
+        <v>1773</v>
       </c>
       <c r="D938" s="5"/>
     </row>
     <row r="939" spans="1:4">
       <c r="A939" s="3"/>
       <c r="B939" s="5" t="s">
-        <v>1771</v>
+        <v>1774</v>
       </c>
       <c r="C939" s="6" t="s">
-        <v>1772</v>
+        <v>1775</v>
       </c>
       <c r="D939" s="5"/>
     </row>
     <row r="940" spans="1:4">
       <c r="A940" s="3"/>
       <c r="B940" s="5" t="s">
-        <v>1773</v>
+        <v>1776</v>
       </c>
       <c r="C940" s="6" t="s">
-        <v>1774</v>
+        <v>1777</v>
       </c>
       <c r="D940" s="5"/>
     </row>
     <row r="941" spans="1:4">
       <c r="A941" s="3"/>
       <c r="B941" s="5" t="s">
-        <v>1775</v>
+        <v>1778</v>
       </c>
       <c r="C941" s="6" t="s">
-        <v>1776</v>
+        <v>1779</v>
       </c>
       <c r="D941" s="5"/>
     </row>
     <row r="942" spans="1:4">
-      <c r="A942" s="3"/>
-[...6 lines deleted...]
-      <c r="D942" s="5"/>
+      <c r="A942" s="8">
+        <v>911</v>
+      </c>
+      <c r="B942" s="9" t="s">
+        <v>1780</v>
+      </c>
+      <c r="C942" s="10"/>
+      <c r="D942" s="9"/>
     </row>
     <row r="943" spans="1:4">
       <c r="A943" s="3"/>
       <c r="B943" s="5" t="s">
-        <v>1779</v>
+        <v>1781</v>
       </c>
       <c r="C943" s="6" t="s">
-        <v>1780</v>
+        <v>1782</v>
       </c>
       <c r="D943" s="5"/>
     </row>
     <row r="944" spans="1:4">
       <c r="A944" s="3"/>
       <c r="B944" s="5" t="s">
-        <v>1781</v>
+        <v>1783</v>
       </c>
       <c r="C944" s="6" t="s">
-        <v>1782</v>
+        <v>1784</v>
       </c>
       <c r="D944" s="5"/>
     </row>
     <row r="945" spans="1:4">
       <c r="A945" s="3"/>
       <c r="B945" s="5" t="s">
-        <v>1783</v>
+        <v>1785</v>
       </c>
       <c r="C945" s="6" t="s">
-        <v>1784</v>
+        <v>1786</v>
       </c>
       <c r="D945" s="5"/>
     </row>
     <row r="946" spans="1:4">
       <c r="A946" s="3"/>
       <c r="B946" s="5" t="s">
-        <v>1785</v>
+        <v>1787</v>
       </c>
       <c r="C946" s="6" t="s">
-        <v>1786</v>
+        <v>1788</v>
       </c>
       <c r="D946" s="5"/>
     </row>
     <row r="947" spans="1:4">
       <c r="A947" s="3"/>
       <c r="B947" s="5" t="s">
-        <v>1787</v>
+        <v>1789</v>
       </c>
       <c r="C947" s="6" t="s">
-        <v>1788</v>
+        <v>1790</v>
       </c>
       <c r="D947" s="5"/>
     </row>
     <row r="948" spans="1:4">
       <c r="A948" s="3"/>
       <c r="B948" s="5" t="s">
-        <v>1789</v>
+        <v>1791</v>
       </c>
       <c r="C948" s="6" t="s">
-        <v>1790</v>
+        <v>1792</v>
       </c>
       <c r="D948" s="5"/>
     </row>
     <row r="949" spans="1:4">
       <c r="A949" s="3"/>
       <c r="B949" s="5" t="s">
-        <v>1791</v>
+        <v>1793</v>
       </c>
       <c r="C949" s="6" t="s">
-        <v>1792</v>
+        <v>1794</v>
       </c>
       <c r="D949" s="5"/>
     </row>
     <row r="950" spans="1:4">
       <c r="A950" s="3"/>
       <c r="B950" s="5" t="s">
-        <v>1793</v>
+        <v>1795</v>
       </c>
       <c r="C950" s="6" t="s">
-        <v>1794</v>
+        <v>1796</v>
       </c>
       <c r="D950" s="5"/>
     </row>
     <row r="951" spans="1:4">
       <c r="A951" s="3"/>
       <c r="B951" s="5" t="s">
-        <v>1795</v>
+        <v>1797</v>
       </c>
       <c r="C951" s="6" t="s">
-        <v>1796</v>
+        <v>1798</v>
       </c>
       <c r="D951" s="5"/>
     </row>
     <row r="952" spans="1:4">
       <c r="A952" s="3"/>
       <c r="B952" s="5" t="s">
-        <v>1797</v>
+        <v>1799</v>
       </c>
       <c r="C952" s="6" t="s">
-        <v>1798</v>
+        <v>1800</v>
       </c>
       <c r="D952" s="5"/>
     </row>
     <row r="953" spans="1:4">
-      <c r="A953" s="3"/>
-[...6 lines deleted...]
-      <c r="D953" s="5"/>
+      <c r="A953" s="8">
+        <v>1015</v>
+      </c>
+      <c r="B953" s="9" t="s">
+        <v>1801</v>
+      </c>
+      <c r="C953" s="10"/>
+      <c r="D953" s="9"/>
     </row>
     <row r="954" spans="1:4">
       <c r="A954" s="3"/>
       <c r="B954" s="5" t="s">
-        <v>1801</v>
+        <v>1802</v>
       </c>
       <c r="C954" s="6" t="s">
-        <v>1802</v>
+        <v>1803</v>
       </c>
       <c r="D954" s="5"/>
     </row>
     <row r="955" spans="1:4">
       <c r="A955" s="3"/>
       <c r="B955" s="5" t="s">
-        <v>1803</v>
+        <v>1804</v>
       </c>
       <c r="C955" s="6" t="s">
-        <v>1804</v>
+        <v>1805</v>
       </c>
       <c r="D955" s="5"/>
     </row>
     <row r="956" spans="1:4">
       <c r="A956" s="3"/>
       <c r="B956" s="5" t="s">
-        <v>1805</v>
+        <v>1806</v>
       </c>
       <c r="C956" s="6" t="s">
-        <v>1806</v>
+        <v>1807</v>
       </c>
       <c r="D956" s="5"/>
     </row>
     <row r="957" spans="1:4">
       <c r="A957" s="3"/>
       <c r="B957" s="5" t="s">
-        <v>1807</v>
+        <v>1808</v>
       </c>
       <c r="C957" s="6" t="s">
-        <v>1808</v>
+        <v>1809</v>
       </c>
       <c r="D957" s="5"/>
     </row>
     <row r="958" spans="1:4">
       <c r="A958" s="3"/>
       <c r="B958" s="5" t="s">
-        <v>1809</v>
+        <v>1810</v>
       </c>
       <c r="C958" s="6" t="s">
-        <v>1810</v>
+        <v>1811</v>
       </c>
       <c r="D958" s="5"/>
     </row>
     <row r="959" spans="1:4">
       <c r="A959" s="3"/>
       <c r="B959" s="5" t="s">
-        <v>1811</v>
+        <v>1812</v>
       </c>
       <c r="C959" s="6" t="s">
-        <v>1812</v>
+        <v>1813</v>
       </c>
       <c r="D959" s="5"/>
     </row>
     <row r="960" spans="1:4">
       <c r="A960" s="3"/>
       <c r="B960" s="5" t="s">
-        <v>1813</v>
+        <v>1814</v>
       </c>
       <c r="C960" s="6" t="s">
-        <v>1814</v>
+        <v>1815</v>
       </c>
       <c r="D960" s="5"/>
     </row>
     <row r="961" spans="1:4">
       <c r="A961" s="3"/>
       <c r="B961" s="5" t="s">
-        <v>1815</v>
+        <v>1816</v>
       </c>
       <c r="C961" s="6" t="s">
-        <v>1816</v>
+        <v>1817</v>
       </c>
       <c r="D961" s="5"/>
     </row>
     <row r="962" spans="1:4">
-      <c r="A962" s="3"/>
-[...3 lines deleted...]
-      <c r="C962" s="6" t="s">
+      <c r="A962" s="8">
+        <v>1013</v>
+      </c>
+      <c r="B962" s="9" t="s">
         <v>1818</v>
       </c>
-      <c r="D962" s="5"/>
+      <c r="C962" s="10"/>
+      <c r="D962" s="9"/>
     </row>
     <row r="963" spans="1:4">
       <c r="A963" s="3"/>
       <c r="B963" s="5" t="s">
         <v>1819</v>
       </c>
       <c r="C963" s="6" t="s">
         <v>1820</v>
       </c>
       <c r="D963" s="5"/>
     </row>
     <row r="964" spans="1:4">
       <c r="A964" s="3"/>
       <c r="B964" s="5" t="s">
         <v>1821</v>
       </c>
       <c r="C964" s="6" t="s">
         <v>1822</v>
       </c>
       <c r="D964" s="5"/>
     </row>
     <row r="965" spans="1:4">
       <c r="A965" s="3"/>
       <c r="B965" s="5" t="s">
         <v>1823</v>
@@ -19836,51 +19836,51 @@
       <c r="C1079" s="12"/>
       <c r="D1079" s="7"/>
     </row>
     <row r="1080" spans="1:4">
       <c r="A1080" s="8">
         <v>2716</v>
       </c>
       <c r="B1080" s="9" t="s">
         <v>1268</v>
       </c>
       <c r="C1080" s="10"/>
       <c r="D1080" s="9"/>
     </row>
     <row r="1081" spans="1:4">
       <c r="A1081" s="3"/>
       <c r="B1081" s="5" t="s">
         <v>1268</v>
       </c>
       <c r="C1081" s="6" t="s">
         <v>2035</v>
       </c>
       <c r="D1081" s="5"/>
     </row>
     <row r="1082" spans="1:4">
       <c r="A1082" s="8">
-        <v>1954</v>
+        <v>1994</v>
       </c>
       <c r="B1082" s="9" t="s">
         <v>2036</v>
       </c>
       <c r="C1082" s="10"/>
       <c r="D1082" s="9"/>
     </row>
     <row r="1083" spans="1:4">
       <c r="A1083" s="3"/>
       <c r="B1083" s="5" t="s">
         <v>2037</v>
       </c>
       <c r="C1083" s="6" t="s">
         <v>2038</v>
       </c>
       <c r="D1083" s="5"/>
     </row>
     <row r="1084" spans="1:4">
       <c r="A1084" s="3"/>
       <c r="B1084" s="5" t="s">
         <v>2039</v>
       </c>
       <c r="C1084" s="6" t="s">
         <v>2040</v>
       </c>
@@ -19975,68 +19975,68 @@
         <v>2058</v>
       </c>
       <c r="D1093" s="5"/>
     </row>
     <row r="1094" spans="1:4">
       <c r="A1094" s="3"/>
       <c r="B1094" s="5" t="s">
         <v>2059</v>
       </c>
       <c r="C1094" s="6" t="s">
         <v>2060</v>
       </c>
       <c r="D1094" s="5"/>
     </row>
     <row r="1095" spans="1:4">
       <c r="A1095" s="3"/>
       <c r="B1095" s="5" t="s">
         <v>2061</v>
       </c>
       <c r="C1095" s="6" t="s">
         <v>2062</v>
       </c>
       <c r="D1095" s="5"/>
     </row>
     <row r="1096" spans="1:4">
-      <c r="A1096" s="8">
-[...2 lines deleted...]
-      <c r="B1096" s="9" t="s">
+      <c r="A1096" s="3"/>
+      <c r="B1096" s="5" t="s">
         <v>2063</v>
       </c>
-      <c r="C1096" s="10"/>
-      <c r="D1096" s="9"/>
+      <c r="C1096" s="6" t="s">
+        <v>2064</v>
+      </c>
+      <c r="D1096" s="5"/>
     </row>
     <row r="1097" spans="1:4">
-      <c r="A1097" s="3"/>
-[...3 lines deleted...]
-      <c r="C1097" s="6" t="s">
+      <c r="A1097" s="8">
+        <v>1967</v>
+      </c>
+      <c r="B1097" s="9" t="s">
         <v>2065</v>
       </c>
-      <c r="D1097" s="5"/>
+      <c r="C1097" s="10"/>
+      <c r="D1097" s="9"/>
     </row>
     <row r="1098" spans="1:4">
       <c r="A1098" s="3"/>
       <c r="B1098" s="5" t="s">
         <v>2066</v>
       </c>
       <c r="C1098" s="6" t="s">
         <v>2067</v>
       </c>
       <c r="D1098" s="5"/>
     </row>
     <row r="1099" spans="1:4">
       <c r="A1099" s="3"/>
       <c r="B1099" s="5" t="s">
         <v>2068</v>
       </c>
       <c r="C1099" s="6" t="s">
         <v>2069</v>
       </c>
       <c r="D1099" s="5"/>
     </row>
     <row r="1100" spans="1:4">
       <c r="A1100" s="3"/>
       <c r="B1100" s="5" t="s">
         <v>2070</v>
@@ -20126,51 +20126,51 @@
       </c>
       <c r="D1108" s="5"/>
     </row>
     <row r="1109" spans="1:4">
       <c r="A1109" s="3"/>
       <c r="B1109" s="5" t="s">
         <v>2088</v>
       </c>
       <c r="C1109" s="6" t="s">
         <v>2089</v>
       </c>
       <c r="D1109" s="5"/>
     </row>
     <row r="1110" spans="1:4">
       <c r="A1110" s="3"/>
       <c r="B1110" s="5" t="s">
         <v>2090</v>
       </c>
       <c r="C1110" s="6" t="s">
         <v>2091</v>
       </c>
       <c r="D1110" s="5"/>
     </row>
     <row r="1111" spans="1:4">
       <c r="A1111" s="8">
-        <v>2011</v>
+        <v>2043</v>
       </c>
       <c r="B1111" s="9" t="s">
         <v>2092</v>
       </c>
       <c r="C1111" s="10"/>
       <c r="D1111" s="9"/>
     </row>
     <row r="1112" spans="1:4">
       <c r="A1112" s="3"/>
       <c r="B1112" s="5" t="s">
         <v>2093</v>
       </c>
       <c r="C1112" s="6" t="s">
         <v>2094</v>
       </c>
       <c r="D1112" s="5"/>
     </row>
     <row r="1113" spans="1:4">
       <c r="A1113" s="3"/>
       <c r="B1113" s="5" t="s">
         <v>2095</v>
       </c>
       <c r="C1113" s="6" t="s">
         <v>2096</v>
       </c>
@@ -20235,108 +20235,108 @@
         <v>2108</v>
       </c>
       <c r="D1119" s="5"/>
     </row>
     <row r="1120" spans="1:4">
       <c r="A1120" s="3"/>
       <c r="B1120" s="5" t="s">
         <v>2109</v>
       </c>
       <c r="C1120" s="6" t="s">
         <v>2110</v>
       </c>
       <c r="D1120" s="5"/>
     </row>
     <row r="1121" spans="1:4">
       <c r="A1121" s="3"/>
       <c r="B1121" s="5" t="s">
         <v>2111</v>
       </c>
       <c r="C1121" s="6" t="s">
         <v>2112</v>
       </c>
       <c r="D1121" s="5"/>
     </row>
     <row r="1122" spans="1:4">
-      <c r="A1122" s="8">
-[...2 lines deleted...]
-      <c r="B1122" s="9" t="s">
+      <c r="A1122" s="3"/>
+      <c r="B1122" s="5" t="s">
         <v>2113</v>
       </c>
-      <c r="C1122" s="10"/>
-      <c r="D1122" s="9"/>
+      <c r="C1122" s="6" t="s">
+        <v>2114</v>
+      </c>
+      <c r="D1122" s="5"/>
     </row>
     <row r="1123" spans="1:4">
       <c r="A1123" s="3"/>
       <c r="B1123" s="5" t="s">
-        <v>2114</v>
+        <v>2115</v>
       </c>
       <c r="C1123" s="6" t="s">
-        <v>2115</v>
+        <v>2116</v>
       </c>
       <c r="D1123" s="5"/>
     </row>
     <row r="1124" spans="1:4">
       <c r="A1124" s="3"/>
       <c r="B1124" s="5" t="s">
-        <v>2116</v>
+        <v>2117</v>
       </c>
       <c r="C1124" s="6" t="s">
-        <v>2117</v>
+        <v>2118</v>
       </c>
       <c r="D1124" s="5"/>
     </row>
     <row r="1125" spans="1:4">
       <c r="A1125" s="3"/>
       <c r="B1125" s="5" t="s">
-        <v>2118</v>
+        <v>2119</v>
       </c>
       <c r="C1125" s="6" t="s">
-        <v>2119</v>
+        <v>2120</v>
       </c>
       <c r="D1125" s="5"/>
     </row>
     <row r="1126" spans="1:4">
       <c r="A1126" s="3"/>
       <c r="B1126" s="5" t="s">
-        <v>2120</v>
+        <v>2121</v>
       </c>
       <c r="C1126" s="6" t="s">
-        <v>2121</v>
+        <v>2122</v>
       </c>
       <c r="D1126" s="5"/>
     </row>
     <row r="1127" spans="1:4">
-      <c r="A1127" s="3"/>
-[...3 lines deleted...]
-      <c r="C1127" s="6" t="s">
+      <c r="A1127" s="8">
+        <v>1982</v>
+      </c>
+      <c r="B1127" s="9" t="s">
         <v>2123</v>
       </c>
-      <c r="D1127" s="5"/>
+      <c r="C1127" s="10"/>
+      <c r="D1127" s="9"/>
     </row>
     <row r="1128" spans="1:4">
       <c r="A1128" s="3"/>
       <c r="B1128" s="5" t="s">
         <v>2124</v>
       </c>
       <c r="C1128" s="6" t="s">
         <v>2125</v>
       </c>
       <c r="D1128" s="5"/>
     </row>
     <row r="1129" spans="1:4">
       <c r="A1129" s="3"/>
       <c r="B1129" s="5" t="s">
         <v>2126</v>
       </c>
       <c r="C1129" s="6" t="s">
         <v>2127</v>
       </c>
       <c r="D1129" s="5"/>
     </row>
     <row r="1130" spans="1:4">
       <c r="A1130" s="3"/>
       <c r="B1130" s="5" t="s">
         <v>2128</v>
@@ -20375,68 +20375,68 @@
         <v>2135</v>
       </c>
       <c r="D1133" s="5"/>
     </row>
     <row r="1134" spans="1:4">
       <c r="A1134" s="3"/>
       <c r="B1134" s="5" t="s">
         <v>2136</v>
       </c>
       <c r="C1134" s="6" t="s">
         <v>2137</v>
       </c>
       <c r="D1134" s="5"/>
     </row>
     <row r="1135" spans="1:4">
       <c r="A1135" s="3"/>
       <c r="B1135" s="5" t="s">
         <v>2138</v>
       </c>
       <c r="C1135" s="6" t="s">
         <v>2139</v>
       </c>
       <c r="D1135" s="5"/>
     </row>
     <row r="1136" spans="1:4">
-      <c r="A1136" s="8">
-[...2 lines deleted...]
-      <c r="B1136" s="9" t="s">
+      <c r="A1136" s="3"/>
+      <c r="B1136" s="5" t="s">
         <v>2140</v>
       </c>
-      <c r="C1136" s="10"/>
-      <c r="D1136" s="9"/>
+      <c r="C1136" s="6" t="s">
+        <v>2141</v>
+      </c>
+      <c r="D1136" s="5"/>
     </row>
     <row r="1137" spans="1:4">
-      <c r="A1137" s="3"/>
-[...3 lines deleted...]
-      <c r="C1137" s="6" t="s">
+      <c r="A1137" s="8">
+        <v>1954</v>
+      </c>
+      <c r="B1137" s="9" t="s">
         <v>2142</v>
       </c>
-      <c r="D1137" s="5"/>
+      <c r="C1137" s="10"/>
+      <c r="D1137" s="9"/>
     </row>
     <row r="1138" spans="1:4">
       <c r="A1138" s="3"/>
       <c r="B1138" s="5" t="s">
         <v>2143</v>
       </c>
       <c r="C1138" s="6" t="s">
         <v>2144</v>
       </c>
       <c r="D1138" s="5"/>
     </row>
     <row r="1139" spans="1:4">
       <c r="A1139" s="3"/>
       <c r="B1139" s="5" t="s">
         <v>2145</v>
       </c>
       <c r="C1139" s="6" t="s">
         <v>2146</v>
       </c>
       <c r="D1139" s="5"/>
     </row>
     <row r="1140" spans="1:4">
       <c r="A1140" s="3"/>
       <c r="B1140" s="5" t="s">
         <v>2147</v>
@@ -20525,68 +20525,68 @@
         <v>2164</v>
       </c>
       <c r="D1148" s="5"/>
     </row>
     <row r="1149" spans="1:4">
       <c r="A1149" s="3"/>
       <c r="B1149" s="5" t="s">
         <v>2165</v>
       </c>
       <c r="C1149" s="6" t="s">
         <v>2166</v>
       </c>
       <c r="D1149" s="5"/>
     </row>
     <row r="1150" spans="1:4">
       <c r="A1150" s="3"/>
       <c r="B1150" s="5" t="s">
         <v>2167</v>
       </c>
       <c r="C1150" s="6" t="s">
         <v>2168</v>
       </c>
       <c r="D1150" s="5"/>
     </row>
     <row r="1151" spans="1:4">
-      <c r="A1151" s="3"/>
-      <c r="B1151" s="5" t="s">
+      <c r="A1151" s="8">
+        <v>2011</v>
+      </c>
+      <c r="B1151" s="9" t="s">
         <v>2169</v>
       </c>
-      <c r="C1151" s="6" t="s">
+      <c r="C1151" s="10"/>
+      <c r="D1151" s="9"/>
+    </row>
+    <row r="1152" spans="1:4">
+      <c r="A1152" s="3"/>
+      <c r="B1152" s="5" t="s">
         <v>2170</v>
       </c>
-      <c r="D1151" s="5"/>
-[...5 lines deleted...]
-      <c r="B1152" s="9" t="s">
+      <c r="C1152" s="6" t="s">
         <v>2171</v>
       </c>
-      <c r="C1152" s="10"/>
-      <c r="D1152" s="9"/>
+      <c r="D1152" s="5"/>
     </row>
     <row r="1153" spans="1:4">
       <c r="A1153" s="3"/>
       <c r="B1153" s="5" t="s">
         <v>2172</v>
       </c>
       <c r="C1153" s="6" t="s">
         <v>2173</v>
       </c>
       <c r="D1153" s="5"/>
     </row>
     <row r="1154" spans="1:4">
       <c r="A1154" s="3"/>
       <c r="B1154" s="5" t="s">
         <v>2174</v>
       </c>
       <c r="C1154" s="6" t="s">
         <v>2175</v>
       </c>
       <c r="D1154" s="5"/>
     </row>
     <row r="1155" spans="1:4">
       <c r="A1155" s="3"/>
       <c r="B1155" s="5" t="s">
         <v>2176</v>